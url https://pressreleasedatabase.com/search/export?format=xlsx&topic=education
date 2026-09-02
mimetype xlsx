--- v0 (2026-07-15)
+++ v1 (2026-09-02)
@@ -437,20046 +437,21205 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Speakeasy Announces $8.8MM Raise to Power the Growing IRL Economy &amp;amp; Live Experience Industry</v>
+        <v>CIGRE 2026 : construire les réseaux électriques pour une nouvelle ère de l'électrification</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C2" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D2" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.prnewswire.com/news-releases/speakeasy-announces-8-8mm-raise-to-power-the-growing-irl-economy--live-experience-industry-302825648.html</v>
+        <v>https://www.prnewswire.com/news-releases/cigre-2026--construire-les-reseaux-electriques-pour-une-nouvelle-ere-de-lelectrification-302865408.html</v>
       </c>
       <c r="F2" t="str">
-        <v>Founded at the University of Chicago, the company has nearly bootstrapped to profitability, delivering 500% year-over-year growth and powering operations for leading live experience enterprises across Nightlife &amp; Bars, Sports &amp; Entertainment, Event Organizers, Experience Creators,...</v>
+        <v>Le monde entre dans une nouvelle ère de l'électricité et la course est lancée pour construire les réseaux qui l'alimenteront. L'enjeu n'est plus d'imaginer le réseau de demain, mais de le construire rapidement, à grande échelle et grâce à une action coordonnée de l'ensemble de la chaîne...</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Internova Travel Group Expands Green Circle with Exclusive Arctic Expedition to Advance Sustainable Travel Education</v>
+        <v>Prisms Education Strengthens Visa and Education Support for International Students in Sydney</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C3" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D3" t="str">
         <v>Education</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.prnewswire.com/news-releases/internova-travel-group-expands-green-circle-with-exclusive-arctic-expedition-to-advance-sustainable-travel-education-302826485.html</v>
+        <v>https://express-press-release.net/news/2026/09/02/1770146</v>
       </c>
       <c r="F3" t="str">
-        <v>Travel advisors gain firsthand expertise through partnerships with Atlas Ocean Voyages, Scandinavian Airlines and NORDIC STAR NEW YORK, July 15, 2026 /PRNewswire/ -- Internova Travel Group, one of the world's largest travel services companies, is expanding its investment in sustainable...</v>
+        <v>Sydney, Australia — Studying in Australia can be an exciting new journey. However, international students may have many questions before they begin. They may need [read full press release...]</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>NeuroThera Labs Announces Initiation of Phase IIb Clinical Trial at Hannover Medical School in Germany for Innovative Treatment of Tourette Syndrome</v>
+        <v>Predictive Maintenance Market: How China and Japan Are Accelerating Smart Maintenance Adoption</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C4" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D4" t="str">
-        <v>Healthcare, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.newmediawire.com/news/neurothera-labs-announces-initiation-of-phase-iib-clinical-trial-at-hannover-medical-school-in-germany-for-innovative-treatment-of-tourette-syndrome-7087727</v>
+        <v>https://express-press-release.net/news/2026/09/02/1770138</v>
       </c>
       <c r="F4" t="str">
-        <v>TORONTO, ONTARIO - July 15, 2026 ( NEWMEDIAWIRE ) - NeuroThera Labs Inc. (TSXV: NTLX) (the " Company " or " NeuroThera "), a clinical-stage biotech company and a majority-owned subsidiary of SciSparc Ltd., today announced the initiation of its Phase IIb clinical trial site at Hannover Medical School, Hanover (“MHH”), Germany, for SCI-110, its proprietary cannabinoid-based treatment candidate for Tourette Syndrome (TS) in adults. The trial, which previously received regulatory clearance from Germany’s Federal Institute for Drugs and Medical Devices and MHH's ethics committee, is now advancing towards the next stage at Hannover Medical School, one of the key clinical sites of the study. SCI-110 combines dronabinol with the endocannabinoid-like palmitoylethanolamide in an innovative one dosag</v>
+        <v>What Is Predictive Maintenance? Predictive maintenance is a proactive equipment-servicing strategy that uses IoT sensors, machine learning, and real-time analytics to detect early warning signs [read full press release...]</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Media join forces to shape shared narrative</v>
+        <v>Dr. Daniel Amen Brings Brain Health to Faith Communities With New WHOLE-4 Program</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C5" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D5" t="str">
-        <v>Education</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.prnewswire.com/news-releases/media-join-forces-to-shape-shared-narrative-302826433.html</v>
+        <v>https://www.prnewswire.com/news-releases/dr-daniel-amen-brings-brain-health-to-faith-communities-with-new-whole-4-program-302867386.html</v>
       </c>
       <c r="F5" t="str">
-        <v>Alliance: Mutual learning among civilizations promoted KUNMING, China, July 15, 2026 /PRNewswire/ -- A report from China Daily Asia Pacific: Dinh Thuy Dung, a bilingual Vietnamese broadcaster, owes her career to the influence of Chinese culture. The young woman, who hails from a small...</v>
+        <v>New program combines brain science, mental health and spiritual principles to help churches build healthier communities COSTA MESA, Calif., Sept. 2, 2026 /PRNewswire/ -- Amen University, the online brain health education platform founded by double board-certified psychiatrist and 20-time...</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>BoodleBox Founder and CEO France Hoang Testifies Before U.S. House Committee on Small Business</v>
+        <v>Battalion Advanced Technology and Penn State University launch research collaboration focused on national security</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C6" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D6" t="str">
-        <v>AI, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.prnewswire.com/news-releases/boodlebox-founder-and-ceo-france-hoang-testifies-before-us-house-committee-on-small-business-302826217.html</v>
+        <v>https://www.prnewswire.com/news-releases/battalion-advanced-technology-and-penn-state-university-launch-research-collaboration-focused-on-national-security-302866710.html</v>
       </c>
       <c r="F6" t="str">
-        <v>Congressional testimony reinforces BoodleBox's leadership in readiness-first, collaborative AI for education, workforce and small business COLORADO SPRINGS, Colo., July 15, 2026 /PRNewswire/ -- BoodleBox, the collaborative AI workspace where humans lead and AI scales impact, today...</v>
-[...2 lines deleted...]
-    <row r="7">
+        <v>Two projects led by Materials Research Institute scientists and in partnership with Battalion Advanced Technology Ltd aim to advance semiconductor integration and high temperature alloys for national security applications. LONDON, Sept. 2, 2026 /PRNewswire/ --Penn State and Battalion...</v>
+      </c>
+    </row>
+    <row r="7" xml:space="preserve">
       <c r="A7" t="str">
-        <v>SciSparc: NeuroThera Labs Announces Initiation of Phase IIb Clinical Trial at Hannover Medical School in Germany for Innovative Treatment of Tourette Syndrome</v>
+        <v>Sunshine Insurance Delivers Strong Digital-Intelligence Transformation Results, as Technology Empowerment Steps into a Greater Level</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C7" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D7" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>AI, SaaS, Healthcare, Real Estate, Automotive, Education</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327736/0/en/SciSparc-NeuroThera-Labs-Announces-Initiation-of-Phase-IIb-Clinical-Trial-at-Hannover-Medical-School-in-Germany-for-Innovative-Treatment-of-Tourette-Syndrome.html</v>
-[...2 lines deleted...]
-        <v>TEL AVIV, Israel, July 15, 2026 (GLOBE NEWSWIRE) -- SciSparc Ltd. (Nasdaq: SPRC) (“Company” or “SciSparc”), today announced that its subsidiary NeuroThera Labs Inc. (TSXV: NTLX) ("NeuroThera"), a clinical-stage pharmaceutical company focused on developing novel treatments for central nervous system disorders, announced the initiation of its Phase IIb clinical trial site at Hannover Medical School, Hanover, Germany (“MHH”), for SCI-110, its proprietary cannabinoid-based treatment candidate for Tourette Syndrome (TS) in adults.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109717/</v>
+      </c>
+      <c r="F7" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 2, 2026 - (ACN Newswire) - The competitive logic of the insurance industry has shifted from scale expansion to value cultivation. Against this backdrop, the role of technology has also been elevated from efficiency-enhancing tools to a strategic foundation for navigating economic cycles. As a leading privately owned insurance group in China, Sunshine Insurance (6963.HK) has released its interim results, which not only demonstrate solid financial performance but also clearly outline a digital-intelligence transformation path driven by the dual engines of “robot engineering” and “data engineering”.
+As of June 30, 2026, Sunshine Insurance recorded gross written premiums (“GWPs”) of RMB90.91 billion, up 12.5% year-on-year, with net profit attributable to equity owners of the parent rising 38.5% to RMB4.69 billion. The value of new business in life insurance business increased by 16.4%, while the property and casualty insurance business optimized the underwriting combined ratio to 98.7%. Behind these numbers, a deep-seated technological transformation spanning sales, services and management is unlocking sustained momentum.
+Sales Revolution: From “Human-Only” to “Human-Machine Collaboration”
+The traditional insurance industry has been heavily reliant on human resources, where the capability ceiling of the sales force often defines the upper limit of business growth. Sunshine Insurance is now breaking this constraint through AI agent technology.
+On the life insurance side, sales robots have been deeply embedded across the entire customer engagement lifecycle. According to the Company, the robot is powered by 13 AI agent platforms and nearly 100 vertical AI agents, covering 7 major categories and 60 to 70 sub-scenarios in life insurance sales. The system leverages big data to precisely generate customer profiles, automatically produce personalized marketing plans and communication strategies, and identify customer conversion intent in real time during interactions. As of the end of the Reporting Period, the robot has completed 263,000 instances of assisted customer management, achieving cumulative converted standard premiums exceeding RMB30 million. On the agency-team side, monthly customer outreach and face-to-face visits by marketers rose by more than 20%, the policy addition rate for existing clients climbed by 12%, and the new-agent policy-writing rate more than doubled. This means frontline agents have gained a reliable “digital advisor”, enabling systematic improvements in their operational efficiency and specialization.
+Practices in the property and casualty insurance segment have achieved greater scale deployment. Leveraging predictive models, the telesales assistant robot covers approximately 200,000 customer leads daily and steadily supports the daily operations of more than 2,000 agents, delivering a shift from a “scatter-gun approach” to “precision targeting”. Furthermore, the renewal prediction model, based on 75 factors, enables high-precision prediction of the renewal probability for each auto insurance customer. It supports automated quotation and differentiated operation, transforming in-depth cultivation of existing clients from experience-driven to algorithm-driven operations.
+“Autopilot” Moment for the Claims Value Chain
+Claims handling constitutes the most critical touchpoint of insurance service experience and a core link in operating costs. Sunshine Insurance’s “claims service robot” is driving automation across this sophisticated workflow.
+At present, the robot has expanded its service scope from auto insurance to third-party claims, bodily injury, and non-auto health and accident insurance. In the first half of the year, it served 1.09 million customers, provided over 400,000 intelligent assisted responses, and achieved a customer satisfaction rate of 98%. Notably, with the robot proactively tracking vehicle repairs and injury recovery status, the average claim settlement cycle for served customers has been shortened by 10 days. In non-auto insurance lines, such as the student safety insurance and supplementary medical insurance, pilot programs for end-to-end automated processing were launched through multi-agent collaboration. 
+On the loss-adjustment side, pilot programs have been launched for intelligent assessment of minor vehicle damage claims. Robots can autonomously guide customers through the document upload process. The full behavioral trajectory from claim reporting to settlement can be traced via the operations monitoring platform, laying a data foundation for continuous optimization of claims service. This represents more than efficiency gains; it signifies a redefinition of service standards.
+Management Empowerment: Dual Leaps from Actuarial Pricing to Frontline Execution
+Beyond optimizing “the last mile” customer experience, intelligent transformation on Sunshine Insurance’s management side is reshaping the underlying operational capabilities and frontline execution of the insurance business.
+Risk pricing sits at the core of insurance operations. Built on its “data engineering” foundation, Sunshine Insurance is revamping this core competency. The auto insurance risk pricing robot has completed the construction of a dataset covering the entire process of quoting, underwriting, and claims settlement, reducing data preparation time from 5 days to 1 day and shortening time required to detect anomalies cycle from 8 hours to 1 hour. A closed-loop capability of “automated anomaly inspection + model simulation verification + dynamic solution output” was preliminarily established, enabling actuarial pricing to leap from quarterly-level responses to nearly real-time dynamic adjustments.
+Meanwhile, the Group has established an integrated plan covering data collection, database construction and data application, and deeply integrated 20 strategic data engineering projects into key business areas. Such foundational investments are transforming data from static resources into fluid, insight-generating strategic assets.
+In addition, Sunshine Insurance has extended its management reach to the front-line grassroots level. The four-tiered branch management robot empowers grassroots through intelligent agents such as “AI Little Tabulator, AI Little Advisor, and AI Little Designer”. Managers can complete the entire process of tabulation, data querying, and attribution through natural language processing. To date, this system has been deployed across 820 four-tiered branches nationwide, with a cumulative total of 621,000 pushes in the first half of the year. It has standardized and automated management processes that previously relied on manual experience, allowing grassroots managers to conduct routine management analysis at lower cost and greater speed.
+Conclusion
+From human-machine collaboration at the sales frontline, to the automated restructuring of the reimbursement cycle, and further to the systematic upgrade of  actuarial pricing and grassroots management, Sunshine Insurance’s technology deployment has moved beyond the initial phase of process digitalization and entered a phase of deep, coordinated advancement characterized by a multi-intelligent agent architecture and dynamic closed-loop data.
+As China’s insurance industry enters a critical period of high-quality development, Sunshine Insurance’s practice offers a valuable reference case: the barriers to technology adoption are diminishing, and the true differentiator lies in the depth of integration between technology and core business scenarios, as well as the efficiency with which it transforms the operating value chain. An insurance group with total assets of over RMB700 billion has begun recalibrating its strategic direction through data and algorithms, and its next-phase growth trajectory warrants re-evaluation from multiple dimensions.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange</v>
+        <v>Common Threads Expands Digital Training Platform to Bring 23 Years of Nutrition Education Online, Launching September 15th</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C8" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D8" t="str">
-        <v>Finance, Media, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.prunderground.com/chris-sain-jr-becomes-first-black-finance-creator-to-host-a-show-from-the-new-york-stock-exchange/00388621/</v>
+        <v>https://www.prnewswire.com/news-releases/common-threads-expands-digital-training-platform-to-bring-23-years-of-nutrition-education-online-launching-september-15th-302866869.html</v>
       </c>
       <c r="F8" t="str">
-        <v>Financial educator and digital creator Chris Sain Jr. is the first Black finance creator to host an interview show from the New York Stock Exchange (NYSE), marking a milestone in the evolution of financial media, creator-led journalism, and digital influence. The post Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange first appeared on</v>
+        <v>AUSTIN, Texas, Sept. 1, 2026 /PRNewswire/ -- After 23 years of teaching children and families about nutrition and healthy cooking, Common Threads is taking the educational experience online. The national nonprofit today announced an expansion of TEACH (Teaching Everyone About Cooking &amp;...</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>U.S National Science Foundation Selects Critical Materials Crossroads ...</v>
+        <v>AHF Webinar Panel Discussion—Freedom from Debt: A Global Dialogue on Fiscal Space, Health, and Development</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C9" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D9" t="str">
-        <v>Finance, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E9" t="str">
-        <v>https://pr-inside.com/u-s-national-science-foundation-selects-critical-materials-crossroads-r5201321.htm</v>
+        <v>https://finance.yahoo.com/economy/policy/articles/ahf-webinar-panel-discussion-freedom-220800508.html</v>
       </c>
       <c r="F9" t="str">
-        <v>(PR-inside.com) ReElement Technologies serves as an industry partner in the Critical Minerals Crossroads consortium, led by University of Missouri-Kansas City FISHERS, IN / ACCESS Newswire / July 15, 2026 / American Resources Corporation (NASDAQ:AREC) ("American Resources") through its minority holding in ReElement Technologies Corporation ("ReElement"), a leading U.S. innovator in rare earth element (REE) and critical mineral refining, today announced that the National Science Foundation has selected the Critical Materials Crossroads consortium as one of its Regional Innovation Engines, making the consortium eligible for up to $160 million in funding over ten years. The consortium is led by the University of Missouri-Kansas ..</v>
+        <v>MIAMI, September 01, 2026--AIDS Healthcare Foundation (AHF), in collaboration with the University of Miami Public Health Policy Lab, will co-host a webinar, "Freedom from Debt: A Global Dialogue on Fiscal Space, Health, and Development," on Thursday, September 3, 2026, at 10:00 AM EDT, virtually via Zoom. Register here.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Saitech Configures Multi-Million-Dollar NVIDIA Blackwell AI Infrastructure for a Global Financial Technology Company</v>
+        <v>The Most Important Commute by Zum Founder and CEO Ritu Narayan Named #1 Amazon Bestseller in Education Administration</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C10" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
-        <v>AI, Education</v>
+        <v>Retail, Automotive, Education</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.prnewswire.com/news-releases/saitech-configures-multi-million-dollar-nvidia-blackwell-ai-infrastructure-for-a-global-financial-technology-company-302826255.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-most-important-commute-by-zum-founder-and-ceo-ritu-narayan-named-1-amazon-bestseller-in-education-administration-302866882.html</v>
       </c>
       <c r="F10" t="str">
-        <v>Saitech configured a multi-million-dollar NVIDIA Blackwell AI infrastructure for a leading financial technology company, delivering six Supermicro HGX B300 systems to accelerate enterprise AI, HPC, and machine learning workloads. FREMONT, Calif., July 15, 2026 /PRNewswire/ -- Overview As...</v>
+        <v>New book makes the case that reliable student mobility is fundamental to access to education REDWOOD CITY, Calif., Sept. 1, 2026 /PRNewswire/ -- The Most Important Commute, the new book by Zūm Founder and CEO Ritu Narayan, has reached #1 on Amazon's bestseller list in Education...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Coveo Announces Renewal of Normal Course Issuer Bid and Automatic Securities Purchase Plan</v>
+        <v>CME Group Opens Registration for 23rd Annual Global University Trading Challenge</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C11" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D11" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.prnewswire.com/news-releases/coveo-announces-renewal-of-normal-course-issuer-bid-and-automatic-securities-purchase-plan-302825757.html</v>
+        <v>https://www.prnewswire.com/news-releases/cme-group-opens-registration-for-23rd-annual-global-university-trading-challenge-302866856.html</v>
       </c>
       <c r="F11" t="str">
-        <v>MONTREAL and SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Coveo Solutions Inc. ("Coveo" or the "Company") (TSX: CVO), the leader in AI-Relevance, delivering best-in-class search and generative experiences, announced today that its board of directors has authorized, and the Toronto Stock...</v>
+        <v>CHICAGO, Sept. 1, 2026 /PRNewswire/ -- CME Group, the world's leading derivatives marketplace, today announced that registration for the 23rd annual CME Group University Trading Challenge, which will be held from October 4 to October 30, is now open for interested university students...</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Recent Release, "I'm Not Dead Yet!" from Page Publishing Author Tom H. Hawks II, is a Compelling Reflection on Navigating Life with a Terminal Diagnosis</v>
+        <v>Glidewell Holds First Course at New East Coast Clinical Education Center ...</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C12" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D12" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.pr.com/press-release/973249</v>
+        <v>https://pr-inside.com/glidewell-holds-first-course-at-new-east-coast-clinical-education-center-r5218383.htm</v>
       </c>
       <c r="F12" t="str">
-        <v>Tom H. Hawks II has completed a new book, "I'm Not Dead Yet! Living with Purpose, Leaving with Love" that invites readers into the raw, honest, and deeply human reality of living with cancer long after the initial shock of diagnosis. This is not a story about "beating" cancer, but rather about learning how to live fully while carrying it. The author's background as a seasoned business professional, [PR.com]</v>
+        <v>(PR-inside.com) Sixty-four dentists complete inaugural two-day implant course with Dr. Timothy Kosinski to earn 12 hours of CE IRVINE, CA / ACCESS Newswire / September 1, 2026 / Glidewell, America's leading dental laboratory and developer of innovative technologies, held its first live course at its Glidewell Clinical Education Center in Raleigh, North Carolina over the weekend, marking the official opening of its new East Coast facility. The inaugural program, Surgical Placement of Dental Implants: A Restorative-Driven Approach, was taught August 28-29 by esteemed educator Timothy F. Kosinski, DDS, and drew 64 attendees, each of whom earned 12 hours of continuing education. Over two days, ..</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Belkin Connect USB-C Keyboard with Stand for iPad Wins Future's Best of Show Award for 2026, Presented by Tech &amp; Learning</v>
+        <v>Glidewell Holds First Course at New East Coast Clinical Education Center in Raleigh, North Carolina</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C13" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D13" t="str">
-        <v>Retail, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357679</v>
+        <v>https://www.newswire.com/news/glidewell-holds-first-course-at-new-east-coast-clinical-education-center-in</v>
       </c>
       <c r="F13" t="str">
-        <v>Belkin, a leading consumer electronics brand for over 40 years, announced that its Connect USB-C Keyboard with Stand for iPad has received a Future&amp;#39;s Best of Show Award, presented at ISTELive 2026 by Tech &amp;amp; Learning in the Primary Education category. The awards recognize products showcased at ISTE that are transforming education through innovation, reliability, and practical impact. - - Designed specifically for K&amp;#8211;12 classrooms, the Belkin Connect USB-C Keyboard with Stand for iPad was r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357679</v>
+        <v>Sixty-four dentists complete inaugural two-day implant course with Dr. Timothy Kosinski to earn 12 hours of CE</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>NATIONAL UNIVERSITY HOSPITAL TO EXPAND WEARABLE TECHNOLOGY FOR PATIENT MONITORING FOLLOWING SUCCESSFUL PILOT</v>
+        <v>New National Air and Space Museum Video Series Brings Aerospace Learning Into Classrooms</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C14" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D14" t="str">
-        <v>Healthcare, Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-university-hospital-to-expand-wearable-technology-for-patient-monitoring-following-successful-pilot-302826140.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-national-air-and-space-museum-video-series-brings-aerospace-learning-into-classrooms-302866836.html</v>
       </c>
       <c r="F14" t="str">
-        <v>Continuous smartwatch monitoring shown to safely support post-surgical care, reducing disruptions for patients and easing nursing time for direct patient care SINGAPORE, July 14, 2026 /PRNewswire/ -- The National University Hospital (NUH) is set to expand the use of wearable technology...</v>
+        <v>WASHINGTON, Sept. 1, 2026 /PRNewswire/ -- The Smithsonian's National Air and Space Museum has launched "On Air," a new educational video series for a middle school audience. "On Air" consists of short classroom-friendly videos, developed for grades five through eight, that introduce...</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Skanska builds a new university campus in Kristianstad for about SEK 1 billion</v>
+        <v>Gerresheimer AG: Annual General Meeting Approves the Company's Proposed Resolutions by a Majority Vote</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C15" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D15" t="str">
         <v>Education</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.prnewswire.com/news-releases/skanska-builds-a-new-university-campus-in-kristianstad-for-about-sek-1-billion-302826047.html</v>
+        <v>https://www.newmediawire.com/news/gerresheimer-ag-annual-general-meeting-approves-the-company-s-proposed-resolutions-by-a-majority-vote-7089128</v>
       </c>
       <c r="F15" t="str">
-        <v>STOCKHOLM, July 15, 2026 /PRNewswire/ -- Skanska has been commissioned by Boulevardfastigheter AB to build a citycampus forneeds-more-info Kristianstad University, Sweden. The contract is valued at about SEK 1 billion, which will be included in the order bookings for Sweden for the third...</v>
+        <v>Election of four shareholder representatives to the Supervisory Board Markus Sieger is new Chairman of the Supervisory Board Course set for debt reduction and comprehensive refinancing DUSSELDORF, GERMANY - September 1, 2026 ( NEWMEDIAWIRE ) - At this year’s Annual General Meeting, the shareholders of Gerresheimer AG endorsed the Company’s current course and approved all proposed resolutions by a majority vote. In accordance with the Company’s proposal, the discharge of the Supervisory Board and the discharge of former Executive Board members Dietmar Siemssen, Dr. Lukas Burkhardt, and Dr. Bernd Metzner were deferred. Investigations and assessments regarding breaches of duty and potential claims for damages are still ongoing. Uwe Röhrhoff, Wolf Lehmann, and Achim Schalk were granted dischar</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Curiosity Blog, Sols 4947-4953: Gale Crater Then and Now</v>
+        <v>Young Americans Value Core Freedoms but View Today's Nation as 'Fractured'</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C16" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D16" t="str">
         <v>Education</v>
       </c>
       <c r="E16" t="str">
-        <v>https://science.nasa.gov/blog/curiosity-blog-sols-4947-4953-gale-crater-then-and-now/</v>
+        <v>https://www.prnewswire.com/news-releases/young-americans-value-core-freedoms-but-view-todays-nation-as-fractured-302866828.html</v>
       </c>
       <c r="F16" t="str">
-        <v>Written by Alex Innanen, Atmospheric Scientist at York University, Toronto Earth planning date: Friday, July 10, 2026 Curiosity had a successful long weekend and came into this week ready to explore some more. We’ve been moving fairly rapidly through different mapped “units,” or distinct geological areas of interest, visiting a different one at each of […]</v>
+        <v>New poll from American University's Sine Institute reveals deep divide between national pride and current political reality WASHINGTON, Sept. 1, 2026 /PRNewswire/ -- Young Americans are proud of the nation's past on its 250th birthday, grim about its current state and firm in their belief...</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>NATIONAL CIVIL RIGHTS TRIAL ATTORNEY JOHN GOMEZ TO ANNOUNCE WHISTLEBLOWER RETALIATION LAWSUIT AGAINST CORONA-NORCO UNIFIED SCHOOL DISTRICT</v>
+        <v>耶魯大學醫學院獲近 2,500 萬美元研究補助，推動人腦發育圖譜與自閉症研究</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C17" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D17" t="str">
         <v>Education</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-civil-rights-trial-attorney-john-gomez-to-announce-whistleblower-retaliation-lawsuit-against-corona-norco-unified-school-district-302825823.html</v>
+        <v>https://www.prnewswire.com/news-releases/ye-lu-da-xue-yi-xue-yuan-huo-jin-2-500-wan-mei-yuan-yan-jiu-bu-zhu-tui-dong-ren-nao-fa-yu-tu-pu-yu-zi-bi-zheng-yan-jiu--868076769.html</v>
       </c>
       <c r="F17" t="str">
-        <v>Registered Behavior Technician who will speak Thursday at 11 AM at the school district's headquarters in Riverside County Claims She Was Retaliated Against After Reporting Alleged Violations Involving a Special Needs Student's Legally Required Education Plan. NORCO, Calif., July 14, 2026...</v>
+        <v>康乃狄克州紐哈芬2026年9月2日 /美通社/ -- 耶魯大學醫學院（Yale School of Medicine，YSM）獲 Aligning Research to Impact Autism（ARIA）計畫提供近 2,500 萬美元研究補助。這筆補助是 ARIA「人類發育神經生物學研究中心」計畫的一部分，將用於建立人類大腦發育的基礎圖譜與模型，並釐清自閉症相關的發育差異何時出現，以及如何偏離典型發育軌跡。 耶魯大學醫學院院長 Nancy J. Brown 醫學博士（Jean and David W. Wallace Dean）表示：「我們非常感謝 ARIA...</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Certified SEO Program Names Kelly Gordon a Certified SEO Expert</v>
+        <v>Professional Physical Therapy Launches RISE Program to Help Physical Therapists Repay Student Loans</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C18" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D18" t="str">
         <v>Education</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.prunderground.com/certified-seo-program-names-kelly-gordon-a-certified-seo-expert/00388633/</v>
+        <v>https://www.prnewswire.com/news-releases/professional-physical-therapy-launches-rise-program-to-help-physical-therapists-repay-student-loans-302866756.html</v>
       </c>
       <c r="F18" t="str">
-        <v>Greenville, SC-based Founder and Chief Brand Strategist of Dapper Codes, LLC earns certification through Damon Burton's agency-tested SEO training program. The post Certified SEO Program Names Kelly Gordon a Certified SEO Expert first appeared on</v>
+        <v>New RISE Program will provide eligible participants with up to $50,000 in student loan repayment support MELVILLE, N.Y., Sept. 1, 2026 /PRNewswire/ -- Professional Physical Therapy today announced a new program designed to help current and future physical therapists overcome one of the...</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Catherine Hershey Schools for Early Learning Opens First Lancaster County Center</v>
+        <v>Himplant® Brings Spanish-Language Surgeon Training to Monterrey, Mexico</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C19" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D19" t="str">
         <v>Education</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.prnewswire.com/news-releases/catherine-hershey-schools-for-early-learning-opens-first-lancaster-county-center-302825718.html</v>
+        <v>https://www.prnewswire.com/news-releases/himplant-brings-spanish-language-surgeon-training-to-monterrey-mexico-302866712.html</v>
       </c>
       <c r="F19" t="str">
-        <v>LANCASTER, Pa., July 14, 2026 /PRNewswire/ -- Catherine Hershey Schools for Early Learning (CHS), a subsidiary of Milton Hershey School (MHS), celebrated the grand opening of CHS New Danville Tuesday, marking the organization's first Early Childhood Education Center in Lancaster County...</v>
+        <v>BEVERLY HILLS, Calif., Sept. 1, 2026 /PRNewswire/ -- Himplant® will host a three-day surgeon training program in Monterrey, Mexico, in November 2026, expanding access to specialized education for qualified Spanish-speaking physicians across Mexico and Latin America. The program will be...</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Enterprise Resource Planning Market in Schools to Reach USD 145.54 Billion by 2031 as Hybrid Learning, Financial Transparency</v>
+        <v>Rice University builds momentum with record demand, historic growth</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C20" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D20" t="str">
         <v>Education</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/enterprise-resource-planning-market-in-schools-to-reach-usd-14554-billion-by-2031-as-hybrid-learning-financial-transparency/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/rice-university-builds-momentum-with-record-demand-historic-growth-302866642.html</v>
       </c>
       <c r="F20" t="str">
-        <v/>
+        <v>Surging applications, enrollment, faculty, research and global reach position Rice for greater impact HOUSTON, Sept. 1, 2026 /PRNewswire/ -- Rice University is entering a new era of growth, fueled by record student demand, an expanding faculty and research enterprise, major investments in...</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Looking for Summer Event Ideas? Texas Sumo Game Rental Recommends Obstacle Course Rentals</v>
+        <v>Bible in the Schools Presents $3M Community Gift to Hamilton County ...</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C21" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D21" t="str">
-        <v>Gaming, Education</v>
+        <v>Education</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/looking-for-summer-event-ideas-texas-sumo-game-rental-recommends-obstacle-course-rentals/?source=barchart</v>
+        <v>https://pr-inside.com/bible-in-the-schools-presents-3m-community-gift-to-hamilton-county-r5218355.htm</v>
       </c>
       <c r="F21" t="str">
-        <v/>
+        <v>(PR-inside.com) CHATTANOOGA, TN / ACCESS Newswire / September 1, 2026 / On July 31, 2026, local 501(c)(3), Bible in the Schools, gave a significant community contribution of $2,951,554.62 to Hamilton County Schools as a gift for Bible education in 35 public schools. Established in 1922, by Co-Founder of Chattanooga's McCallie School, Dr. J.P. McCallie, Public School Bible Study Committee (doing business as Bible in the Schools), is one of the area's longstanding nonprofit organizations whose mission is to advance Bible education for students in Hamilton County's public schools. The community gift marked the 105th year of the organization's dedication to providing interested ..</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Cora Launches First Commercial, Raising the Standards for a New Generation</v>
+        <v>Second Lady Usha Vance Joins Governors, National Education Leaders at Reagan Institute's Education Summit</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C22" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D22" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.prnewswire.com/news-releases/cora-launches-first-commercial-raising-the-standards-for-a-new-generation-302825649.html</v>
+        <v>https://www.prnewswire.com/news-releases/second-lady-usha-vance-joins-governors-national-education-leaders-at-reagan-institutes-education-summit-302866633.html</v>
       </c>
       <c r="F22" t="str">
-        <v>The clean period care brand launches its Back to School campaign, reimagining period care for Gen Z and Gen Alpha. NEW YORK, July 14, 2026 /PRNewswire/ -- For millions of people, health class was the introduction to period care and the message was clear: discomfort was just part of the...</v>
+        <v>Ninth annual Reagan Institute Summit on Education will include conversations with Utah Governor Spencer Cox, Colorado Governor Jared Polis, former Virginia Governor Glenn Youngkin, U.S. Senator Todd Young of Indiana, U.S. Assistant Secretary for Elementary and Secondary Education Kirsten...</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>In HelloNation, Montessori Education Expert Madelynn Van Den Heuvel Explains AMI Accreditation in Montessori Education</v>
+        <v>Soka University of America Expands Full-Tuition Coverage to Families Earning up to $200,000</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C23" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D23" t="str">
         <v>Education</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-montessori-education-expert-madelynn-van-den-heuvel-explains-ami-accreditation-in-montessori-education-302745617.html</v>
+        <v>https://www.prnewswire.com/news-releases/soka-university-of-america-expands-full-tuition-coverage-to-families-earning-up-to-200-000--302866630.html</v>
       </c>
       <c r="F23" t="str">
-        <v>The article clarifies how AMI accreditation ensures consistency, authentic teaching methods, and child-centered learning environments for families exploring Montessori schools. SANTA CRUZ, Calif., July 14, 2026 /PRNewswire/ -- What does AMI accreditation actually mean for families...</v>
+        <v>Middle-income families who previously received partial aid now qualify for 100% tuition coverage under the expanded Soka Opportunity Plan ALISO VIEJO, Calif., Sept. 1, 2026 /PRNewswire/ -- Soka University of America (SUA) today announced a major expansion of the Soka Opportunity Plan, its...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>The Los Angeles Film School Recognized in Filmmaker Magazine's 2026 Film School Guide</v>
+        <v>Application Open for $5,000 Grants Supporting High School Culinary Education Programs</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C24" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D24" t="str">
         <v>Education</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-los-angeles-film-school-recognized-in-filmmaker-magazines-2026-film-school-guide-302825621.html</v>
+        <v>https://www.prnewswire.com/news-releases/application-open-for-5-000-grants-supporting-high-school-culinary-education-programs-302866628.html</v>
       </c>
       <c r="F24" t="str">
-        <v>Marking the fourth consecutive year that the Hollywood-based institution earns a spot among leading film education programs. LOS ANGELES, July 14, 2026 /PRNewswire/ -- -- The Los Angeles Film School has been included in Filmmaker Magazine's 2026 Film School Guide as part of their Summer...</v>
+        <v>The Rachael Ray Foundation and the National Restaurant Association Educational Foundation partner to support ProStart classrooms and educators WASHINGTON, Sept. 1, 2026 /PRNewswire/ -- Schools can now apply for a $5,000 grant from The Rachael Ray Foundation and the National Restaurant...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Project Boon to Distribute Up to 3,000 Backpacks and Groceries to Students Across the Inland Empire</v>
+        <v>Seven dozen medical students disperse across the Mid-South for clinical rotations</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C25" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D25" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.pr.com/press-release/973666</v>
+        <v>https://www.prnewswire.com/news-releases/seven-dozen-medical-students-disperse-across-the-mid-south-for-clinical-rotations-302866627.html</v>
       </c>
       <c r="F25" t="str">
-        <v>Project Boon's annual Back-to-School Backpack Event on July 18 at Norte Vista High School will provide up to 3,000 backpacks and school supplies to under-resourced students across the Inland Empire and 210 Corridor. Through community partnerships, 300 families will also receive up to two weeks of groceries, plus free haircuts, family activities, and access to valuable community resources. [PR.com]</v>
+        <v>Marking significant milestone for first class of Baptist University College of Osteopathic Medicine students MEMPHIS, Tenn., Sept. 1, 2026 /PRNewswire/ -- The first-ever third-year class of students of Baptist Health Sciences University College of Osteopathic Medicine began their clinical...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>As Superintendents Return to Office, Avel eCare Highlights the School ...</v>
+        <v>Paul Smith’s College Sustains New Student Enrollment Gains Amid Regional Enrollment Rate Drop</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C26" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D26" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E26" t="str">
-        <v>https://pr-inside.com/as-superintendents-return-to-office-avel-ecare-highlights-the-school-r5201029.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/paul-smith-college-sustains-student-172400206.html</v>
       </c>
       <c r="F26" t="str">
-        <v>(PR-inside.com) Avel eCare's Virtual Health System Connects School Staff to Experienced Nurses in Real Time, Closing Coverage Gaps for Students SIOUX FALLS, SD / ACCESS Newswire / July 14, 2026 / As superintendents and administrators return to their offices to prepare for the coming school year, many are once again confronting a persistent and often under-discussed problem: the majority of schools do not have consistent access to a school nurse. In their absence, office staff, teachers, and administrators are frequently left to manage health situations they are not trained or equipped to handle. Avel eCare, the Virtual Health System that has set the ..</v>
+        <v>PAUL SMITHS, N.Y., September 01, 2026--As Paul Smith’s College prepares to receive 236 undergraduate students this fall, it today announced its new student enrollment has increased over 45% over three recruitment cycles, sustaining last year’s historic growth. The college welcomed this new class of Smitties with a Convocation address on Aug. 27 delivered by alumnus and founder of Fostering Minds, LLC, Dr.</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>The Happy Dog Gut Blueprint Reviews 2026: Is It Legit? Price, Guarantee &amp; Refund Policy Examined</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Lincoln Educational Services ...</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C27" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D27" t="str">
-        <v>Retail, Media, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.newswire.com/news/the-happy-dog-gut-blueprint-reviews-2026-why-dog-owners-facing-itching-ear-and</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-lincoln-educational-services-r5218319.htm</v>
       </c>
       <c r="F27" t="str">
-        <v>Disclaimers: This is a paid advertorial. A commission is earned if you purchase through links in this article. Product claims are attributed to the brand and are not independently endorsed. The Happy Dog Gut Blueprint is a digital educational product for dog owners. It is not a veterinary treatment and not a substitute for professional veterinary care. Per the brand's own disclaimer, it is not intended to diagnose, treat, cure, or prevent any disease or condition in your dog. Details reflect brand materials reviewed in July 2026 - confirm current information before ordering. This content is promotional and intended for consumer education about a commercially available product. For dog owners tired of cycling through food changes without clear answers, this 2026 review explores how The Happ</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Lincoln Educational Services Corp. ("Lincoln Educational" or "the Company") (NASDAQ:LINC). Investors who purchased Lincoln Educational securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/lincoln-educational-services-corp-linc-class_action_lawsuit. Lincoln Educational Investigation Details On August 10, 2026, Lincoln Educational reported earnings for the second quarter of 2026, revealing student starts increased only approximately 1%. During the Company's accompanying earnings call, management stated "the lower start volume contributed to a hi</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Liberty University Wins AdMall's Best Use of Marketing Research Award at National Student Advertising Competition</v>
+        <v>ThriveCart Helps Businesses Prepare for Europe's Changing E-Invoicing ...</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C28" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D28" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.prweb.com/releases/liberty-university-wins-admalls-best-use-of-marketing-research-award-at-national-student-advertising-competition-302825242.html</v>
+        <v>https://pr-inside.com/thrivecart-helps-businesses-prepare-for-europe-s-changing-e-invoicing-r5218281.htm</v>
       </c>
       <c r="F28" t="str">
-        <v>National competition gives real-world, research-driven experience to collegiate advertising majors. WESTERVILLE, Ohio, July 14, 2026 /PRNewswire-PRWeb/ -- Creating a fully integrated, real-world marketing and advertising plan, Liberty University is the winner of the National Student...</v>
+        <v>(PR-inside.com) ThriveCart is helping businesses and creators prepare for Europe's changing e-invoicing requirements with UBL XML support for global selling. NEW YORK, NY / ACCESS Newswire / September 1, 2026 / ThriveCart, an all-in-one creator commerce, course, and community platform used by more than 75,000 businesses worldwide, today announced support for UBL XML e-invoice downloads. The new capability is designed to help merchants prepare for changing regulatory requirements across Europe and manage invoice data in a structured, machine-readable format. Across the EU, governments are moving away from paper and PDF-only invoicing toward digital invoice formats that can be processed by accounting systems and, ..</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Premiere Returns To San Antonio Bigger Than Ever, Bringing the Southwest ...</v>
+        <v>OS Training Launches Its Own AI-Powered Learning Platform, Built on Scholé AI Technology</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C29" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D29" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E29" t="str">
-        <v>https://pr-inside.com/premiere-returns-to-san-antonio-bigger-than-ever-bringing-the-southwest-r5201019.htm</v>
+        <v>https://www.prweb.com/releases/os-training-launches-its-own-ai-powered-learning-platform-built-on-schole-ai-technology-302866484.html</v>
       </c>
       <c r="F29" t="str">
-        <v>(PR-inside.com) SAN ANTONIO, TX / ACCESS Newswire / July 14, 2026 / Premiere San Antonio Presented by SalonCentric returns for its fourth edition August 30-31 at the Henry B. González Convention Center, delivering its biggest and boldest event to date. Through a groundbreaking collaboration with SalonCentric, this year's show will offer expanded education, enhanced programming, and exciting new experiences, making it the go-to destination for beauty professionals and students across the Southwest. More than just a beauty show, Premiere San Antonio is a cornerstone industry event uniting attendees with over 115 exhibiting brands across hair, nails, barbering, spa &amp; wellness, brows, lashes, ..</v>
+        <v>The new AI-powered platform pairs OS Training's course library with Scholé's AI agent curriculum in a dedicated learning environment. HOUSTON, Sept. 1, 2026 /PRNewswire-PRWeb/ -- Today OS Training launched its own AI-powered learning platform, through a partnership with Scholé AI and...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Simon Perdue Law, PLLC Encourages Families to Attend Albuquerque's Anti-Violence and Anti-Bullying Youth Summit</v>
+        <v>University of Phoenix Recognizes Student Innovation in Inaugural AI Innovation Showcase</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C30" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D30" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.prnewswire.com/news-releases/simon-perdue-law-pllc-encourages-families-to-attend-albuquerques-anti-violence-and-anti-bullying-youth-summit-302823434.html</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-recognizes-student-innovation-in-inaugural-ai-innovation-showcase-302866504.html</v>
       </c>
       <c r="F30" t="str">
-        <v>Attorney Simon Perdue highlights the importance of early intervention, education, and community engagement to help prevent youth violence and bullying ALBUQUERQUE, N.M., July 14, 2026 /PRNewswire/ -- Simon Perdue Law, PLLC is encouraging Albuquerque families, educators, and community...</v>
+        <v>Competition attracted 296 submissions from students across all University colleges and degree levels PHOENIX, Sept. 1, 2026 /PRNewswire/ -- University of Phoenix hosted its inaugural AI Innovation Showcase, recognizing student innovation and ethical artificial intelligence thinking...</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>TilePix Launches "Bordered Designs" Dorm Décor Line at Walgreens, Redefining Student Wall Style with Trendy Photo Borders and Bold, Nail-Free Dorm Decor Solutions</v>
+        <v>Best Realtor in Woodinville, WA: Traci Fischer</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C31" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D31" t="str">
         <v>Education</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prnewswire.com/news-releases/tilepix-launches-bordered-designs-dorm-decor-line-at-walgreens-redefining-student-wall-style-with-trendy-photo-borders-and-bold-nail-free-dorm-decor-solutions-302825440.html</v>
+        <v>https://www.newswire.com/news/best-realtor-in-woodinville-wa-traci-fischer</v>
       </c>
       <c r="F31" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Today, TilePix, the leader in nail-free wall décor, is excited to unveil its Walgreens-exclusive "Bordered Designs" dorm décor collection. This line will debut trendy patterned photo tile borders created for college students looking to transform...</v>
+        <v>Backed by a decade of luxury market expertise, Traci Fischer brings data-driven insight and a focus on education to her standing as the best Realtor in Woodinville, WA.</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Dr. Patrick Ojo, Author of FREEDOM FOR PHARMACY, Signs Publishing Agreement With Brick Tower Press as Negotiated by Creative Management Partners (CMP) Agent Alan Morell</v>
+        <v>Elementary School Teachers Report Increased Student Hunger and Anxiety After Universal Free School Meals Ended</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C32" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D32" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.newmediawire.com/news/dr-patrick-ojo-author-of-freedom-for-pharmacy-signs-publishing-agreement-with-brick-tower-press-as-negotiated-by-creative-management-partners-cmp-agent-alan-morell-7087700</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359798</v>
       </c>
       <c r="F32" t="str">
-        <v>- CMP Will Represent Dr. Ojo's Commercial Rights Across All Platforms BEVERLY HILLS, CA - July 14, 2026 ( NEWMEDIAWIRE ) - Announced today, Dr. Patrick Ojo, Author of FREEDOM FOR PHARMACY, signs Publishing Agreement with Brick Tower Press as Negotiated by Creative Management Partners (CMP) Agent Alan Morell signs with Creative Management Partners (CMP) Agent Alan Morell. CMP will represent Dr. Ojo Commercial Rights Across All Platforms. These include literary works, including a sequel to FREEDOM FOR PHARMACY , broadcast, adaptation of his book to a docuseries, speaking engagements, endorsements, advisory roles with online courses, and licensing. ABOUT DR. PATRICK OJO: Dr. Patrick Ojo was born and brought up in Benin City, Nigeria, Africa. He attended Benin Baptist Model Primary School, Evb</v>
+        <v>A recent study in the Journal of Nutrition Education and Behavior (JNEB), published by Elsevier, explored elementary school teachers&amp;#39; experiences before and after the end of the federal universal free school meals (UFSM) policy. Researchers found that teachers perceived the policy had helped reduce student hunger and family stress, while its expiration was associated with increased hunger, anxiety about meal costs, and decreased participation in school meal programs. - - Researchers c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359798</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Terakeet Invitational Raises Record $150,000 To Support Syracuse City School District Students</v>
+        <v>Veritas Association Management Welcomes International Society for Minimally Invasive Cardiothoracic Surgery to the Veritas Portfolio</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C33" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D33" t="str">
         <v>Education</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.prnewswire.com/news-releases/terakeet-invitational-raises-record-150-000-to-support-syracuse-city-school-district-students-302825388.html</v>
+        <v>https://www.newsfilecorp.com/release/311356/Veritas-Association-Management-Welcomes-International-Society-for-Minimally-Invasive-Cardiothoracic-Surgery-to-the-Veritas-Portfolio</v>
       </c>
       <c r="F33" t="str">
-        <v>Inaugural title-sponsored tournament unites business and community leaders to expand educational opportunities for local students SYRACUSE, N.Y., July 14, 2026 /PRNewswire/ -- Cause For The Cuse's inaugural Terakeet Invitational raised $151,000 to support educational programs and...</v>
+        <v>Chicago, Illinois--(Newsfile Corp. - September 1, 2026) - Veritas Association Management, a healthcare-focused, AMC Institute accredited association management company, has been selected to provide association management services for the International Society for Minimally Invasive Cardiothoracic Surgery (ISMICS), a global professional society dedicated to advancing innovation, education and research in minimally invasive cardiac and thoracic surgery.To view an enhanced version of this graphic,...</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Intrusion, Inc. &amp; VigilAigent Announce Registration for Technology ...</v>
+        <v>Massachusetts Educator Pesach Walter Completes Doctorate at Age 82, ...</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C34" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D34" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E34" t="str">
-        <v>https://pr-inside.com/intrusion-inc-vigilaigent-announce-registration-for-technology-r5200998.htm</v>
+        <v>https://pr-inside.com/massachusetts-educator-pesach-walter-completes-doctorate-at-age-r5218250.htm</v>
       </c>
       <c r="F34" t="str">
-        <v>(PR-inside.com) PLANO, TX / ACCESS Newswire / July 14, 2026 / Intrusion, Inc. (NASDAQ:INTZ) ("Intrusion" or the "Company"), a leader in cyberattack prevention solutions, today announced the public registration for the Company's previously announced Technology &amp; Innovation Day, which will take place on July 22, 2026, at 1:00 p.m. ET. The event will highlight the combined power of Intrusion Shield Technology and VigilAigent's AI platform and will be hosted by Intrusion's CEO, Tony Scott, VigilAigent's President, Mark Porter, and members of the combined engineering and product teams. Investors, analysts, channel partners, prospective customers, and industry leaders who are interested in learning more ..</v>
+        <v>(PR-inside.com) LANESBOROUGH, MA / ACCESS Newswire / September 1, 2026 / Pesach Walter, an educator, author, and educational researcher from Lanesborough, Massachusetts, has completed his Doctor of Education (Ed.D.) degree from UMass Global at age 82. Walter completed the degree on August 3, 2026. His doctoral dissertation, Teachers' Perceptions of Principals' Transformational Leadership and Its Impact on Job Satisfaction in Rural California, examines teachers' experiences of school leadership and its relationship to job satisfaction and retention in rural schools. The accomplishment also informs Walter's public work on lifelong learning and graduate education for older adults. Through GraduateEdConnect, he encourages adults age 60 and ..</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>General Mills and Box Tops for Education Reunite “Saved by the Bell” Cast to Celebrate 30 Years of Giving Back to Schools</v>
+        <v>Dan Shapiro's "Decoding Genius" Hits USA TODAY Best-Selling Books List</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C35" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D35" t="str">
         <v>Education</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357639</v>
+        <v>https://www.prweb.com/releases/dan-shapiros-decoding-genius-hits-usa-today-best-selling-books-list-302866296.html</v>
       </c>
       <c r="F35" t="str">
-        <v>Box Tops for Education is heading back to Bayside High with the cast of &amp;#8220;Saved by the Bell&amp;#8221; to celebrate 30 years and nearly $1 billion raised for schools nationwide. General Mills, in partnership with Universal Products &amp;amp; Experiences, is reuniting the iconic cast for Saved by the Box Tops, a feel-good back-to-school campaign inspired by the beloved television series and the everyday impact of Box Tops for Education. - - Now real-life parents, Mark-Paul Gosselaar, Tiffani Thiessen, Mario Lo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357639</v>
+        <v>Dan Shapiro's newly released "Decoding Genius: The Unexpected Lessons of After-School Chess Club" has landed on the USA TODAY Best-Selling Books list. The book explores how chess can help kids build confidence, focus, resilience, and decision-making while offering adults a fresh lens on...</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>As Students Head Back to School, My School Partner Launches to Help Schools Keep the Sponsors They Count on</v>
+        <v>EverDriven Names Caroline Argibay Chief Financial Officer</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C36" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D36" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.pr.com/press-release/973471</v>
+        <v>https://www.prweb.com/releases/everdriven-names-caroline-argibay-chief-financial-officer-302862539.html</v>
       </c>
       <c r="F36" t="str">
-        <v>Arriving in time for the new school year, the platform gives schools and their local business sponsors one shared place to track sponsorships, prove they were delivered, and keep partners coming back year after year. [PR.com]</v>
+        <v>Finance leader brings nearly a decade of experience scaling financial operations in high-growth, private equity-backed companies, along with a personal connection to EverDriven's mission DENVER, Sept. 1, 2026 /PRNewswire-PRWeb/ -- EverDriven, the national leader in Alternative Student...</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>德州南方大學經濟影響報告引用 2023-2024 年數據，指出其對區域經濟每年貢獻 16 億美元</v>
+        <v>VentureLab Reimagines Its 5th Annual Gala as Ready, Set, Startup! Pitch for Purpose, a VentureLab Fundraiser</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C37" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D37" t="str">
         <v>Education</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prnewswire.com/news-releases/de-zhou-nan-fang-da-xue-jing-ji-ying-xiang-bao-gao-yin-yong-2023-2024-nian-shu-ju-zhi-chu-qi-dui-qu-yu-jing-ji-mei-nian-gong-xian-16-yi-mei-yuan--876839725.html</v>
+        <v>https://www.prweb.com/releases/venturelab-reimagines-its-5th-annual-gala-as-ready-set-startup-pitch-for-purpose-a-venturelab-fundraiser-302862545.html</v>
       </c>
       <c r="F37" t="str">
-        <v>侯斯頓2026年7月14日 /美通社/ -- 德州南方大學 (Texas Southern University) 今日宣布，該校每年為地區帶來 16 億美元的經濟影響，並在大學服務地區內支撐 15,676 個職位，進一步鞏固該校作為推動區內經濟增長、勞動力發展及創造機遇主要力量的地位。 大學的經濟影響報告詳述以上發現，數據取自 2023 至 2024 年度，並匯總下列各項的綜合支出效應：大學運作、學生消費、來賓開銷、工程建設、研究活動，以及德州南方畢業生的長期貢獻。 在區內就業的校友對大學整體經濟影響的貢獻超過 80%，帶來 13...</v>
+        <v>Austin nonprofit's flagship event evolves to bring youth entrepreneurship programming directly to donors and community supporters AUSTIN, Texas, Sept. 1, 2026 /PRNewswire-PRWeb/ -- VentureLab, the Austin-based nonprofit closing the opportunity gap in youth entrepreneurship education,...</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>MIND Education's ST Math Wins 2026 EdTech Breakthrough 'Math Learning Solution of the Year' Award</v>
+        <v>Before iPads We Had Imaginations: Celebree School Launches "Boredom Is Where Imagination Begins"</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C38" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D38" t="str">
         <v>Education</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.prnewswire.com/news-releases/mind-educations-st-math-wins-2026-edtech-breakthrough-math-learning-solution-of-the-year-award-302824509.html</v>
+        <v>https://www.prnewswire.com/news-releases/before-ipads-we-had-imaginations-celebree-school-launches-boredom-is-where-imagination-begins-302864609.html</v>
       </c>
       <c r="F38" t="str">
-        <v>Recognition highlights MIND Education's neuroscience-based approach to helping students build deep mathematical understanding through visual learning IRVINE, Calif., July 14, 2026 /PRNewswire/ -- MIND Education, the leader in neuroscience-driven mathematics instruction, today announced...</v>
+        <v>Top early childhood education brand turns screen-free play, storytelling, and imagination into a nationwide movement for families 75% of parents believe boredom helps children become more creative 67% of parents believe screens make it harder for children to use their imagination...</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Marquis Who's Who Honors Christina McKenzie for Excellence in Legal ...</v>
+        <v>Youlife Signs Strategic Cooperation Agreement to Develop Industry-Education Integration Vocational Education Park in Ji'an</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C39" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D39" t="str">
-        <v>Education</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E39" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-honors-christina-mckenzie-for-excellence-in-legal-r5200904.htm</v>
+        <v>https://www.prnewswire.com/news-releases/youlife-signs-strategic-cooperation-agreement-to-develop-industry-education-integration-vocational-education-park-in-jian-302866269.html</v>
       </c>
       <c r="F39" t="str">
-        <v>(PR-inside.com) WALNUT CREEK, CA / ACCESS Newswire / July 14, 2026 / Marquis Who's Who is proud to honor Christina McKenzie for her distinguished contributions to legal services, paralegal support, case management and notary services. Ms. McKenzie's recognition reflects a career defined by persistence, attention to detail, professional development and a commitment to learning from every experience. Her dedication continues to strengthen legal teams and support the delivery of high-quality legal services. Ms. McKenzie currently serves as a senior case manager and paralegal at Blackstone Global® in Walnut Creek, California, a role she began in 2025. In this position, she supports legal ..</v>
+        <v>SHANGHAI, Sept. 1, 2026 /PRNewswire/ -- Youlife Group Inc. ("Youlife" or the "Company") (NASDAQ: YOUL), a leading blue-collar lifetime service provider in China, today announced that its subsidiary, Jiangxi Youlan Sci-Tech Industry Development Co., Ltd., has entered into a strategic...</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Marquis Who's Who Interviews and Honors Theresa Porcaro for Leadership ...</v>
+        <v>VIN Foundation Announces the 2027 Mike Dunn, DVM Veterinary Student Scholarship Created by Becky Godchaux</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C40" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D40" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E40" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-theresa-porcaro-for-leadership-r5200903.htm</v>
+        <v>https://www.prnewswire.com/news-releases/vin-foundation-announces-the-2027-mike-dunn-dvm-veterinary-student-scholarship-created-by-becky-godchaux-302866065.html</v>
       </c>
       <c r="F40" t="str">
-        <v>(PR-inside.com) NORTH KINGSTOWN, RI / ACCESS Newswire / July 14, 2026 / Marquis Who's Who is proud to interview and honor Theresa Porcaro for her distinguished contributions to strategic healthcare marketing, growth leadership, patient acquisition and women's health advocacy. Ms. Porcaro's recognition reflects a career defined by adaptability, continuous learning, empathy and a powerful commitment to helping patients feel seen, heard and supported. Ms. Porcaro currently serves as vice president of growth and marketing at Pelvic Rehabilitation Medicine (PRM), where she leads national growth, patient acquisition and digital transformation for one of the nation's leading specialty healthcare organizations focused exclusively on pelvic ..</v>
+        <v>Two students will be awarded up to $140,000 in veterinary school scholarships for the fourth year in a row DAVIS, Calif., Sept. 1, 2026 /PRNewswire/ -- The VIN Foundation is excited to announce the 2027 Mike Dunn, DVM Veterinary Student Scholarship created by Becky Godchaux is accepting...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Gratomic Inc. Provides Corporate Update for Shareholders</v>
+        <v>Yoga India Foundation – One of the Best Yoga Schools for Yoga Teacher Training in India</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C41" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D41" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E41" t="str">
-        <v>https://pr-inside.com/gratomic-inc-provides-corporate-update-for-shareholders-r5200899.htm</v>
+        <v>https://pressreleasenews.org/pressroom/yoga-india-foundation-one-of-the-best-yoga-schools-for-yoga-teacher-training-in-india</v>
       </c>
       <c r="F41" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / July 14, 2026 / Gratomic Inc. ("Gratomic", "GRAT" or the "Company") (TSXV:GRAT.H) wishes to provide shareholders with an update regarding the current status of the Company, the ongoing financial reporting process, and the corrective steps being advanced by the Board of Directors and management. The Board of Directors, currently comprising of Charles Clifford Bream, Arnoldus Brand, Executive Chair, and Manie Silver, Chief Executive Officer, is working diligently to set a corrective course for the business. The Board recognizes that shareholders have endured a difficult and uncertain period, and the Company is committed to improving transparency, ..</v>
+        <v>Yoga India Foundation is a leading yoga teacher training school in Rishikesh, India, offering Yoga Alliance-certified programs. With over 5,000 students trained from 90+ countries, the school provides authentic, traditional yoga education in a peaceful ashram setting. Programs include 100, 200, 300, and 500-hour courses,</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Duos Edge AI Announces Abilene Edge Facility Grand Opening</v>
+        <v>Horizon Aircraft Advances All-Weather Certification Path with the Start ...</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C42" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D42" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326861/12618/en/Duos-Edge-AI-Announces-Abilene-Edge-Facility-Grand-Opening.html</v>
+        <v>https://pr-inside.com/horizon-aircraft-advances-all-weather-certification-path-with-the-start-r5218205.htm</v>
       </c>
       <c r="F42" t="str">
-        <v>The grand opening highlights Duos Edge AI’s continued expansion of AI-ready edge infrastructure across rural school districts and underserved markets. The grand opening highlights Duos Edge AI’s continued expansion of AI-ready edge infrastructure across rural school districts and underserved markets.</v>
+        <v>(PR-inside.com) Through its partnership with Cert Center Canada and anti-icing technologies developed by the University of Toronto, the Company progresses toward bringing an all-weather VTOL to market TORONTO, ON / ACCESS Newswire / September 1, 2026 / New Horizon Aircraft Ltd. ("Horizon Aircraft" or the "Company") (NASDAQ:HOVR), an advanced aerospace company developing one of the first hybrid-electric Vertical Takeoff and Landing (VTOL) aircraft, continues to advance the all-weather certification pathway of its Cavorite X7 through the Company's ongoing partnership with Flight Centre of Excellence (dba Cert Center Canada,"3C") and anti-icing technologies being developed by the University of Toronto ("UofT"). Progress has been steady ..</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Modular Medical Announces Completion of Research Initiative Indicating ...</v>
+        <v>Horizon Aircraft Advances All-Weather Certification Path with the Start of Ice Protection Technology Testing</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C43" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D43" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E43" t="str">
-        <v>https://pr-inside.com/modular-medical-announces-completion-of-research-initiative-indicating-r5200870.htm</v>
+        <v>https://www.newswire.com/news/horizon-aircraft-advances-all-weather-certification-path-with-the-start-of-ice</v>
       </c>
       <c r="F43" t="str">
-        <v>(PR-inside.com) 97% of Surveyed Injection Users Would Consider Pump Therapy - if Easier to Learn and Improved Outcomes Conducting Additional Research Initiative in Conjunction with Commercialization of the Pivot Tubeless Insulin Patch Pump Company to Showcase Pivot at Association of Diabetes Care &amp; Education Specialists (ADCES) Annual Conference, August 7-10, 2026 SAN DIEGO, CA / ACCESS Newswire / July 14, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a commercial-stage medical device company that is commercializing the next generation of insulin delivery technology, today announced positive findings from a new comprehensive diabetes patient research initiative further supporting its commercialization strategy. The ..</v>
+        <v>Through its partnership with Cert Center Canada and anti-icing technologies developed by the University of Toronto, the Company progresses toward bringing an all-weather VTOL to market</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>ESS Clinical Launches MSP Program to Help Districts Manage Coverage and Compliance for Critical Student Services</v>
+        <v>Gymshark, Debenhams Group, and Follett Higher Education Now Offer Sezzle at Checkout</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C44" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D44" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.prweb.com/releases/ess-clinical-launches-msp-program-to-help-districts-manage-coverage-and-compliance-for-critical-student-services-302823207.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354036/0/en/gymshark-debenhams-group-and-follett-higher-education-now-offer-sezzle-at-checkout.html</v>
       </c>
       <c r="F44" t="str">
-        <v>ESS has launched ESS Clinical MSP, a Managed Service Provider program that helps K-12 school districts simplify the management of clinical and related services. The program serves as a single point of contact for sourcing licensed specialists, coordinating vendors, tracking credentials...</v>
+        <v>Fitness, fashion, and fall semester: Sezzle’s merchant network reaches into the carts that refill every season Fitness, fashion, and fall semester: Sezzle’s merchant network reaches into the carts that refill every season</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Modular Medical Announces Completion of Research Initiative Indicating Strong Interest in Simpler Insulin Delivery</v>
+        <v>Duke Executive Education and Simplilearn Launch Professional Certificate in Applied Generative AI and Agentic AI</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C45" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D45" t="str">
-        <v>Healthcare, Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E45" t="str">
-        <v>https://www.newswire.com/news/modular-medical-announces-completion-of-research-initiative-indicating-strong</v>
+        <v>https://www.prnewswire.com/news-releases/duke-executive-education-and-simplilearn-launch-professional-certificate-in-applied-generative-ai-and-agentic-ai-302866197.html</v>
       </c>
       <c r="F45" t="str">
-        <v>97% of Surveyed Injection Users Would Consider Pump Therapy - if Easier to Learn and Improved Outcomes Conducting Additional Research Initiative in Conjunction with Commercialization of the Pivot Tubeless Insulin Patch Pump Company to Showcase Pivot at Association of Diabetes Care &amp;amp; Education Specialists (ADCES) Annual Conference, August 7-10, 2026</v>
+        <v>PLANO, Texas, Sept. 1, 2026 /PRNewswire/ -- Simplilearn, the global upskilling platform, in collaboration with Duke Executive Education at Duke University's Fuqua School of Business, has launched the Professional Certificate in Applied Generative AI and Agentic AI program. It takes...</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Government Workforce Network LLC Surpasses 970 Colleges and Universities Across Six Countries, Launching the Next Phase of Global Workforce Innovation</v>
+        <v>Brain Aneurysm Foundation Marks Brain Aneurysm Awareness Month with National Research, Education and Community Initiatives</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C46" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D46" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.pr.com/press-release/973283</v>
+        <v>https://www.prnewswire.com/news-releases/brain-aneurysm-foundation-marks-brain-aneurysm-awareness-month-with-national-research-education-and-community-initiatives-302865719.html</v>
       </c>
       <c r="F46" t="str">
-        <v>Government Workforce Network LLC has expanded its international network to more than 970 colleges and universities across the United States, the United Kingdom, Austria, France, Germany, and Ireland. As the organization enters its next phase of growth, it is inviting Founding Strategic Sponsors to help advance university engagement, workforce innovation, artificial intelligence readiness, and the mobilization of [PR.com]</v>
+        <v>20th Annual Research Grant Symposium in Louisville anchors month of activities as Foundation awards record $650,000 to advance brain aneurysm research HANOVER, Mass., Sept. 1, 2026 /PRNewswire/ -- The Brain Aneurysm Foundation (BAF), the leading advocacy organization supporting education,...</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Cypress Health Partners Releases 2025 DPT Student Experience Survey Highlighting Rising Debt Concerns, Career Pressures, and Long-Term Opportunities in Physical Therapy</v>
+        <v>ZEO ScientifiX Announces Multidisciplinary Expert Faculty Lineup for ...</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C47" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D47" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E47" t="str">
-        <v>https://www.prweb.com/releases/cypress-health-partners-releases-2025-dpt-student-experience-survey-highlighting-rising-debt-concerns-career-pressures-and-long-term-opportunities-in-physical-therapy-302823203.html</v>
+        <v>https://pr-inside.com/zeo-scientifix-announces-multidisciplinary-expert-faculty-lineup-for-r5218187.htm</v>
       </c>
       <c r="F47" t="str">
-        <v>Survey of 673 DPT students across 23 programs reveals growing concerns about PT school ROI, student debt, mentorship, and career growth pathways BOSTON, July 14, 2026 /PRNewswire-PRWeb/ -- Cypress Health Partners, today released the findings of its 2025 DPT Student Experience Survey, a...</v>
+        <v>(PR-inside.com) Leading physicians, scientists, regulatory experts, and healthcare innovators will convene October 23-25 at Fort Lauderdale's Pier Sixty-Six Resort + Marina for three days of regenerative medicine education, hands-on clinical training, and interdisciplinary collaboration FORT LAUDERDALE, FL / ACCESS Newswire / September 1, 2026 / ZEO ScientifiX, Inc. (OTCQB:ZEOX) ("ZEO ScientifiX" or the "Company") today announced the multidisciplinary faculty and guest speaker lineup for the inaugural ZEO Xperience, a three-day immersive regenerative medicine event for healthcare professionals taking place October 23-25, 2026, at Pier Sixty-Six Resort + Marina in Fort Lauderdale, Florida. Bringing together physicians, scientists, regulatory professionals, clinical educators, and healthcare</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Jones Soda Announces Limited-Edition Crayola Collaboration as Part of 30th Anniversary "Dirty 30" Celebration</v>
+        <v>What is the Best Online PRP Course?</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C48" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D48" t="str">
-        <v>Retail, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.prnewswire.com/news-releases/jones-soda-announces-limited-edition-crayola-collaboration-as-part-of-30th-anniversary-dirty-30-celebration-302824176.html</v>
+        <v>https://pr-inside.com/what-is-the-best-online-prp-course-r5218181.htm</v>
       </c>
       <c r="F48" t="str">
-        <v>Seasonal 6-pack program to launch at retail and online during the back-to-school summer season SEATTLE, July 14, 2026 /PRNewswire/ - Jones Soda Co. (CSE: JSDA) (OTCQB: JSDA), the original craft soda known for its bold flavors, distinctive packaging, and consumer-driven brand engagement,...</v>
+        <v>(PR-inside.com) The Best Online PRP Course is the AACM PRP &amp; PRF Certification Program SEATTLE, WA / ACCESS Newswire / September 1, 2026 / Among the online training options available, the American Academy of Cosmetic Medicine (AACM) is the best choice for medical professionals seeking structured, self-paced education in platelet-rich plasma (PRP) and platelet-rich fibrin (PRF) therapies for only $299, and it is accredited for 3 hours of continuing medical education credits. The course is accredited by the Accreditation Council for Continuing Medical Education (ACCME) , the Accreditation Council for Pharmacy Education (ACPE) , and the American Nurses Credentialing Center (ANCC) , and ..</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Machine Learning Market Strategic Business Insights</v>
+        <v>ZEO ScientifiX Announces Multidisciplinary Expert Faculty Lineup for the ZEO Xperience</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C49" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D49" t="str">
-        <v>AI, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E49" t="str">
-        <v>https://express-press-release.net/news/2026/07/14/1762644</v>
+        <v>https://www.newswire.com/news/zeo-scientifix-announces-multidisciplinary-expert-faculty-lineup-for-the-zeo</v>
       </c>
       <c r="F49" t="str">
-        <v>The global Machine Learning Market was valued at USD 100.0 billion in 2025 and is projected to grow from USD 135.8 billion in 2026 to USD 684.4 [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="50">
+        <v>Leading physicians, scientists, regulatory experts, and healthcare innovators will convene October 23-25 at Fort Lauderdale's Pier Sixty-Six Resort + Marina for three days of regenerative medicine education, hands-on clinical training, and interdisciplinary collaboration</v>
+      </c>
+    </row>
+    <row r="50" xml:space="preserve">
       <c r="A50" t="str">
-        <v>"Nursing is for Me, Mom - What's Next?" from LA Fridlington Introduces Young Readers to the Diverse Career Pathways Available Within the Nursing Profession</v>
+        <v>45th Watch &amp; Clock Fair and 14th Salon de TIME open today</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C50" t="str">
-        <v>PR.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D50" t="str">
-        <v>Healthcare, Education</v>
+        <v>AI, SaaS, Healthcare, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.pr.com/press-release/973150</v>
-[...2 lines deleted...]
-        <v>LA Fridlington has completed a new book, "Nursing is for Me, Mom - What's Next?: Teddy Learns about the Many Roles of a Nurse," which follows Teddy's journey through a school career fair where an engaging nurse mentor reveals the breadth of opportunities in healthcare. Through this narrative, readers discover that nursing extends far beyond hospital walls—into community settings, traveling positions, and [PR.com]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109684/</v>
+      </c>
+      <c r="F50" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited and The Federation of Hong Kong Watch Trades &amp; Industries Limited, open today under the theme “Sparkling Moments Through Time”. The twin fairs have attracted more than 630 exhibitors from 16 countries and regions, creating the world's largest one-stop watch and clock marketplace. 
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME opened today. Guests at the opening ceremony included Algernon Yau (centre), Secretary for Commerce and Economic Development of the Hong Kong SAR Government; Sophia Chong (fourth from the right), HKTDC Executive Director; SK Chong (first from the right) and Frankie Lam (first from the left), Co-Chairmen of HKTDC Hong Kong Watch &amp; Clock Fair 2026 Organising Committee; and various industry representatives
+The physical fairs are taking place at the Hong Kong Convention and Exhibition Centre (HKCEC) for five consecutive days from 1 to 5 September. Meanwhile, the Click2Match AI-powered business matching platform will remain open until 12 September, allowing exhibitors and buyers worldwide to continue their business discussions online.
+The Hong Kong Watch &amp; Clock Fair showcases a wide variety of exquisitely crafted timepieces, accessories and components, offering a one-stop sourcing and trading platform for global buyers
+Salon de TIME will once again open to both industry professionals and the public for free. Selected brands will offer on-site retail sales, allowing visitors to purchase their favourite timepieces during the fair.
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982
+The fairs officially opened today with an opening ceremony officiated by Algernon Yau, Secretary for Commerce and Economic Development of the Hong Kong SAR Government. Joining him were Sophia Chong, Executive Director of the HKTDC, and SK Chong and Frankie Lam, Co-Chairmen of the HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026.
+Speaking at the ceremony, SK Chong said: “This year marks the 45th edition of the Hong Kong Watch &amp; Clock Fair, a remarkable milestone for both the fair and Hong Kong’s watch and clock industry. The fair boasts a truly international line-up featuring strong global participation, including group pavilions from Francéclat, the Swiss Independent Watchmakers Pavilion, Guangzhou and Taiwan, as well as a first-time pavilion from Hengyang, Hunan province. In addition, we are pleased to welcome new exhibitors from Norway, Singapore and the US, further reinforcing Hong Kong’s position as a premier international trading hub for the global watch industry.”
+HKTDC Executive Director Sophia Chong said: “Amid the ongoing reconfiguration of global supply chains and changing market demand, the Hong Kong Watch &amp; Clock Fair and Salon de TIME continue to provide the industry with an efficient business platform. By leveraging Hong Kong’s unique strengths as a superconnector and super value-adder, we help enterprises explore new markets and seize emerging opportunities. The fairs also support the watch and clock industry in moving up the value chain and strengthening brand development, further reinforcing Hong Kong’s leading position as an international hub for watch and clock trade.”
+“Time Tunnel” celebrates 45th edition-Salon de TIME reaches a new high
+The Hong Kong Watch &amp; Clock Fair features multiple thematic zones covering every segment of the watchmaking value chain. Among them, Pageant of Eternity showcases premium finished watches from original equipment manufacturers (OEMs) and original design manufacturers (ODMs).
+One exhibitor, Time Grand Ltd, a Hong Kong company with more than 20 years of industry experience, provides product development, engineering design and manufacturing services for watch brands worldwide. The company also collaborates with Swiss watchmaking enterprises to offer one-stop watch production solutions, highlighting Hong Kong's strengths in connecting local expertise with international markets.
+Other exhibition zones cover a comprehensive range of products and services, including Complete Watches, Clocks, Machinery &amp; Equipment, Packaging &amp; Display, Parts, Components &amp; Accessories, offering buyers a convenient one-stop sourcing platform.
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982:
+- 1980s to 1990s: The fair became a premier global sourcing platform for the watch and clock industry.
+- 2000s to 2020s: As Hong Kong’s watch industry evolved from OEM manufacturing to brand development, the fair became a professional platform for promotion, networking and industry exchange.
+- From 2020 onwards: The fair has further integrated manufacturing, sourcing and brand promotion, while expanding through cross-sector collaboration into a multifaceted platform that brings together craftsmanship, design, technology, lifestyle, culture and consumer engagement.
+Salon de TIME has reached a new record this year, attracting more than 150 watch brands from around the world. The event features six thematic zones, including Microbrands, where both the number of participating countries and regions and the number of brands have more than doubled compared with last year.
+A longstanding highlight of the fair, the World Brand Piazza returns for its 16th consecutive year, in collaboration with Prince Jewellery &amp; Watch, showcasing luxury creations from six internationally renowned watch brands: Baume &amp; Mercier, Corum, DeWitt, Franck Muller, Montblanc and Sarcar.
+Other themed zones include Chic &amp; Trendy, Craft Treasure, Renaissance Moment and Wearable Tech.
+This year's exhibitors are introducing distinctive new timepieces that reflect the latest market trends, leveraging the fair to gain exposure and capture new orders.
+Featured innovative watches include:
+Sports and outdoor trends drive demand for professional timepieces
+To capitalise on the growing popularity of sports and outdoor lifestyles, exhibitors are showcasing professional sports watches that blend practicality with style.
+- EDOX presents the “The Water Champion” Delfin 1973 Automatic, featuring a double O-ring crown and pusher system that enhances water resistance to 200 metres. (Booth: 3F-H20)
+- Making its debut at the fair, Norwegian brand Micromilspec showcases the MILGRAPH, a timepiece developed for special operations forces. Its offset crown design helps reduce the risk of wrist injuries, while the QuadGrip bezel ensures easy operation even when wearing full tactical gear. (Booth: 3F-F22)
+- A variety of brands are also introducing sports and outdoor performance watches, including ALBA and LORUS by Seiko (Booth: 3G-E18), CAUGHT (Booth: 3F-D05), Quantum (Booth: 3G-C03), SPINNAKER (Booth: 3G-D02) and Slazenger (Booth: 3G-C03).
+Sustainability trend drives growth in eco-friendly timepieces
+As environmental protection and corporate social responsibility (ESG) continue to gain importance, the fair once again highlights exhibitors offering sustainable watch products through its Green Solutions Suppliers label, making it easier for buyers to identify environmentally conscious suppliers.
+- Local microbrand Sunrex showcases the Sunrex 611, powered by the brand’s proprietary VILUMINUS™ solar movement. Equipped solely with a solar-powered battery, the watch harnesses light as its energy source and continues to operate even in the absence of light. (Booth: 3F-F17)
+- Microbrand Robotfigs presents the Cubot watch, crafted from upcycled materials such as metal wires, copper and acrylic. Transforming everyday surplus materials into imaginative robot-inspired creations, each watch comes with a dedicated robot display stand and three exclusive designer toy accessories: a baseball bat, skateboard and dumbbell, redefining the concept of a “time companion”. (Booth: 3F-H24)
+- Several exhibitors are also showcasing environmentally friendly watches and accessories, including Hip Shing Leather Watch Straps Mfy Ltd (Booth: 1B-C35) and Gordon C &amp; Co Ltd. (Booth: 1E-C09).
+Cross-sector collaborations and limited editions appeal to niche consumer segments
+Many brands are enhancing the value and artistic appeal of their timepieces through cross-industry collaborations and limited-edition releases.
+- LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch featuring a fishing-inspired relief dial and a bi-directional mechanical gear system that showcases MARVIN’s exquisite watchmaking craftsmanship. The watch features LINK2CARE’s patented leather strap, which incorporates medical-grade vital signs sensors, enabling wearers to monitor their health. (Booth: 3G-A07)
+- Memorigin presents the “Verdant Resonance Tourbillon Watch”, featuring a luminous carbon-fibre case designed to evoke the glow of fireflies under the night sky. A three-dimensional guzheng-inspired small-seconds display at the 9 o’clock position, complemented by green luminous incense-burner motifs, recreates the elegant atmosphere of traditional Chinese scholars’ gatherings. (Booth: 3F-C05)
+- The Swiss Independent Watchmakers Pavilion showcases the “Corleone Mini Collection” by Pilo &amp; Co Genève, created to celebrate the brand’s 25th anniversary. Reinterpreting the classic Corleone design as a ladies’ watch, each colour variant is limited to just 10 pieces, making it highly collectible. (Booth: 3F-H07).
+Microbrands win over younger consumers with creative designs
+In recent years, microbrands have emerged as a new force in the watch industry, attracting younger consumers with their distinctive designs and competitive pricing.
+- Making its debut at the fair, US brand BREDA is showcasing the “Pulse Locket” Gold and Metal Bracelet Watch. Featuring a unique locket-style design, the watch dial remains concealed when closed and is revealed only when the wearer chooses to open it. (Booth: 3F-D16)
+- Other participating microbrands include CIMIER (Booth: 3F-H26), Fayy (Booth: 3F-G19), Leger A. Fah (Booth: 3F-H20), No Identity (Booth: 3F-H25), AISION (Booth: 3F-H20), INANLOU (Booth: 3F-F15), as well as the strap-focused microbrand Monves (Booth: 3F-F16).
+Exciting activities open to the public
+Salon de TIME will present a wide range of signature activities and watch showcases open to the public. On 4 September, renowned watch artist and collector Labeg will host a workshop on crafting watch models from corrugated cardboard.
+A special “Time Arena” zone has also been introduced this year, blending sports and fine timepieces to offer visitors a fresh, interactive experience. One highlight, “Watch2Care Smart x Lifestyle Experience Days”, will take place from 4 to 5 September and feature a variety of hands-on activities, including yoga and mobility training sessions. Visitors can try their hand at pickleball, one of the fastest-growing sports in recent years.
+Other highlights include a series of watch parades and new product launch events. Memorigin will welcome several celebrity guests, including celebrity Vic Teo, Hong Kong basketball star Alfred Wong Lut Yiu, and renowned face-changing performer Hathor Wai. A lucky draw will be held daily throughout the fair, offering visitors the chance to win premium watches.
+Industry leaders share insights on market trends
+This year’s Hong Kong Watch &amp; Clock Fair features more than 40 events, including forums, seminars and networking sessions designed to foster industry exchange and knowledge sharing.
+The Hong Kong International Watch Forum, held today, brought together leaders of watch associations from the Chinese Mainland, Germany, France, Switzerland, Japan and Korea to share the latest trade statistics and industry developments in their respective markets. Discussions also explored new opportunities arising from integrating traditional watchmaking craftsmanship with emerging technologies.
+The Asian Watch Conference, to be held tomorrow (2 September), will be themed “Hong Kong as the hub of International Watch Trades”. The conference will feature a senior analyst from international research firm Euromonitor International (Hong Kong), who will provide insights into the latest developments in the global watch market. Representatives from online watch resale platform Chrono24 will discuss how to connect with demand across global markets, while a representative from Lazada Hong Kong will share strategies for leveraging e-commerce platforms to accelerate market expansion.
+On 3 September, FIYTA will hold an aeronautics launch event for a watch specially designed in honour of Lai Ka-ying, Hong Kong’s first female payload specialist. The company’s Chief Designer, Sun Lei, will also share the inspiration and design concepts behind the timepiece.
+Also taking place that day is the Tick-Tock Showtime: The Media Spotlight Pitch, jointly organised by Watch CataVlog. The event will feature presentations by 10 microbrands, with a judging panel comprising media representatives from Indonesia, the Middle East and Hong Kong, each selecting their favourite brand.
+On 4 September, the seminar “Off the Beaten Path: Indie Watchmakers vs. Independent Brands – Trends &amp; Trajectories” will explore the distinctions, evolution and future trends of independent watchmaking and independent brands. Speakers include Noel Wong, Founder of Watch The World, Watch Collector &amp; Discerning Commentator; Benjamin Hui, Watch Collector &amp; Founder of Independent Watcher; and Lu Jinzhi, Chairman of ZBIOLAND.
+Throughout the fair, watch brands including Watch2Care, SAGA, Peacock, Sea-Gull, Shanghai Watch, Franck Muller, Quantum and INANLOU will host a series of new product launch events, unveiling their latest timepieces to an international audience.
+The 43rd Hong Kong Watch &amp; Clock Design Competition, jointly organised by the HKTDC, the Hong Kong Watch Manufacturers Association Ltd and the Federation of Hong Kong Watch Trades &amp; Industries Ltd, aims to promote watch design exchange and nurture local talent. This year, the themes for the Open Group and Student Group are “Transcending Time” and “Contours of the Breeze” respectively. The competition will continue to feature The Made-to-Sell Award, recognising student entries with outstanding commercial potential. The award presentation ceremony will be held on 5 September at the fair’s event stage, with celebrity Joey Thye attending as a guest.
+In addition, CENTRESTAGE, another flagship event organised by the HKTDC, will be held at the Hong Kong Convention and Exhibition Centre from 2 to 5 September. Bringing together fashion brands and designer collections from around the world, the event will create strong synergies with the watch fairs and offer visitors a one-stop destination to source prestigious timepieces and stylish fashion apparel from across the globe.
+Photo download: https://bit.ly/3UOXqBY
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME opened today. Guests at the opening ceremony included Algernon Yau (centre), Secretary for Commerce and Economic Development of the Hong Kong SAR Government; Sophia Chong (fourth from the right), HKTDC Executive Director; SK Chong (first from the right) and Frankie Lam (first from the left), Co-Chairmen of HKTDC Hong Kong Watch &amp; Clock Fair 2026 Organising Committee; and various industry representatives
+The Hong Kong Watch &amp; Clock Fair showcases a wide variety of exquisitely crafted timepieces, accessories and components, offering a one-stop sourcing and trading platform for global buyers
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982
+Salon de TIME features over 150 international brands and comprises six major themed zones, all of which are open to the public
+Sponsored for the 16th consecutive year by Prince Jewellery &amp; Watch, the World Brand Piazza showcases six world-class watch brands
+This year’s Salon de TIME features a strong lineup of Guochao-inspired brands and Chinese watchmakers, showcasing their craftsmanship and creativity. Among them is Zbioland, which presents the Barcelona ZBL1009 timepiece. The watch is powered by the brand’s first in-house developed Calibre 961 movement and draws inspiration from the works of renowned Spanish architect Antoni Gaudí, reflecting distinctive architectural aesthetics in its design
+This year's exhibition features an impressive collection of award-winning timepieces. Among them is CIGA Design's AVENTUR·Blue Planet, which features a three-dimensional rotating globe on the dial. The watch was honoured with the “Challenge Watch Prize” at the 2021 Grand Prix d'Horlogerie de Genève (GPHG), widely regarded as the "Oscars" of the watchmaking industry
+During the fair period, a series of watch launch events and watch parades are being held, featuring models showcasing exquisite timepieces and bringing these remarkable creations to life on the runway
+The winning and shortlisted entries of the 43rd Hong Kong Watch and Clock Design Competition are currently on display in the foyer of Hall 1, showcasing local creative talent
+Media enquiriesPlease contact the HKTDC’s Communications &amp; Public Affairs Department:
+Johnny Tsui
+Tel: (852) 2584 4395
+Email: johnny.cy.tsui@hktdc.org
+Websites
+Hong Kong Watch &amp; Clock Fair: https://www.hktdc.com/event/hkwatchfair/en
+Salon de TIME: https://www.hktdc.com/event/te/en
+HKTDC Media Room: mediaroom.hktdc.com
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Recent Release, "Adventures of God's Little Warrior," from Covenant Books Author Heather Williamson, Shows Children How Everyday Moments Reveal Spiritual Truths</v>
+        <v>Pivotree Announces Normal Course Issuer Bid For Common Shares</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C51" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D51" t="str">
         <v>Education</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.pr.com/press-release/973134</v>
+        <v>https://pr-inside.com/pivotree-announces-normal-course-issuer-bid-for-common-shares-r5218160.htm</v>
       </c>
       <c r="F51" t="str">
-        <v>Heather Williamson has completed a new book, "Adventures of God's Little Warrior," a tender story that follows O, a courageous young boy on a journey of faith and discovery. Alongside Bernie, his wise guardian angel, and the loving presence of Jesus, O navigates the adventures of childhood while learning the fruits of the Spirit. Through vibrant illustrations and gentle lessons, each chapter unfolds spiritual [PR.com]</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / September 1, 2026 / Pivotree Inc. (TSXV:PVT) ("Pivotree" or the "Company"), a leader in frictionless commerce solutions, announced today that it has received TSX Venture Exchange ("TSXV") approval for a normal course issuer bid (the "NCIB") through the facilities of the TSXV permitting the Company to repurchase, for cancellation, up to 2,009,509 common shares of the Company, representing 10% of the number of common shares of the Company held by "Public Shareholders" (as that term is defined in the policies of the TSXV). The NCIB will commence on September 3, 2026 and will terminate on ..</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Recent Release, "Travels with Sage," from Covenant Books Author Lizzie Duemig, Invites Readers on a Patriotic Adventure Through America's Most Treasured Landscapes</v>
+        <v>Recent Release, "Lil Boy Bougie," from Christian Faith Publishing Author Dr. Ramon F. Brown, Explores How Self-Love Empowers Young People Facing Adversity</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C52" t="str">
         <v>PR.com</v>
       </c>
       <c r="D52" t="str">
         <v>Education</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.pr.com/press-release/973146</v>
+        <v>https://www.pr.com/press-release/977522</v>
       </c>
       <c r="F52" t="str">
-        <v>Lizzie Duemig has completed a new book, "Travels with Sage: Prancing Around the National Parks," a delightful journey that follows a spirited canine companion and her devoted mom as they explore the nation's most iconic natural wonders. From coast to coast, Sage discovers the unique beauty and majesty of each destination, learning valuable lessons about wildlife conservation, environmental stewardship, and the [PR.com]</v>
+        <v>Dr. Ramon F. Brown has completed a new book, titled, "Lil Boy Bougie," a compact yet profound narrative that follows a second grader navigating the complexities of school challenges and family trauma. Through his journey, readers witness how a child learns that the decisions we make are ultimately shaped by the love we hold for ourselves. This story recognizes that while external circumstances—parents, [PR.com]</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Legacy Youth Zone Golf Day Raises Over £80,000 for Young People Across Croydon</v>
+        <v>Recent Release, "Pink Castle," from Hawes &amp; Jenkins Author Pauline Minteer, Explores How a Special-Needs Boy Navigates Profound Loss in 1950s Western Pennsylvania</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C53" t="str">
-        <v>Pressat</v>
+        <v>PR.com</v>
       </c>
       <c r="D53" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E53" t="str">
-        <v>https://pressat.co.uk/releases/legacy-youth-zone-golf-day-raises-over-80000-for-young-people-across-croydon-b2efe860a69156de010c089a375d3ec0/</v>
+        <v>https://www.pr.com/press-release/977487</v>
       </c>
       <c r="F53" t="str">
-        <v xml:space="preserve">Tuesday 14 July, 2026 Legacy Youth Zone Croydon is delighted to announce that its annual Golf Day, organised by Trustee Indy Chatwal, Managing Director of I See Apps, has raised more than £80,000 to support thousands of local young people. Held on Wednesday 24 June at the prestigious The Addington Golf Course, the event brought together more than 100 golfers, local business leaders, supporters and sponsors for a day of sport, networking and fundraising in aid of Legacy Youth Zone’s life-changing work. The headline sponsor was from Modern Health Group for the day alongside other sponsors including: BootBuddy, Roasting Party, Bradley &amp; Sons, Whisky Brokers Associates, Live Mauritius, Quilter, Namos Solutions, PMJ Risk Solutions, Sherrards, Roley’s, HotBoss, TW Drainage and Mobsta. The event </v>
+        <v>Pauline Minteer has completed a new book, "Pink Castle," set against the backdrop of postwar America, where a resilient boy confronts the devastating impact of losing both his parents and his cherished dog while learning to accept his disability. Through his journey, Minteer crafts a tender portrayal of childhood vulnerability and the unexpected grace found in hardship. At eighty-three years old, Pauline brings [PR.com]</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Quantinuum, Rolls-Royce, Riverlane and University of Edinburgh Sign Agreement to Explore Quantum Computing for Industrial Design and Simulation</v>
+        <v>Recent Release, "The Informal Training...," Explores How Formal Credentials and Life Experiences Shape a Psychologist's Understanding of Human Nature</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C54" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D54" t="str">
-        <v>SaaS, Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.prnewswire.com/news-releases/quantinuum-rolls-royce-riverlane-and-university-of-edinburgh-sign-agreement-to-explore-quantum-computing-for-industrial-design-and-simulation-302824057.html</v>
+        <v>https://www.pr.com/press-release/977516</v>
       </c>
       <c r="F54" t="str">
-        <v>Collaboration will explore how fault-tolerant quantum computing could advance complex fluid dynamics simulations, including for uses in gas turbine design Project aims to combine Quantinuum's Helios platform, the world's most accurate commercial quantum computer[1], Rolls-Royce's...</v>
-[...2 lines deleted...]
-    <row r="55">
+        <v>William L. Camp, Ph.D., FACAPP has completed a new book, titled, "The Informal Training-Education of a Psychologist," which examines the dual pathways through which individuals develop expertise and wisdom in their chosen fields. While his formal education culminated in a doctorate from the University of Wisconsin–Madison followed by postdoctoral training at prestigious institutions, Dr. Camp recognizes [PR.com]</v>
+      </c>
+    </row>
+    <row r="55" xml:space="preserve">
       <c r="A55" t="str">
-        <v>As Interest in Christian Education Surges, The Academy of Scholars Offers Experiential Open House on July 18</v>
+        <v>Hong Kong's Belt and Road Summit explores new cross-regional opportunities this September</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C55" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D55" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Healthcare, Energy, Media, Education</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.prunderground.com/as-interest-in-christian-education-surges-the-academy-of-scholars-offers-experiential-open-house-on-july-18/00388534/</v>
-[...2 lines deleted...]
-        <v>Atlanta-area private Christian school invites Pre-K through 6th grade families to tour campus, enjoy food trucks, and discover faith-based learning in a hands-on setting. The post As Interest in Christian Education Surges, The Academy of Scholars Offers Experiential Open House on July 18 first appeared on</v>
+        <v>https://www.acnnewswire.com/press-release/english/109676/</v>
+      </c>
+      <c r="F55" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - The 11th Belt and Road Summit, co-organised by the Government of the Hong Kong Special Administrative Region (HKSAR) and the Hong Kong Trade Development Council (HKTDC), will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. For over a decade, Hong Kong has brought together government and business leaders from Belt and Road countries and regions to deepen local, regional economic and trade ties through this signature event. With the theme of Advancing High-quality Development - Embarking on a New Journey, this year’s Belt and Road Summit will explore fresh potential arising from new patterns of regional cooperation in trade, investment and development among Belt and Road and other markets, particularly ASEAN, Central Asia and the Middle East.  Presenting insights from nearly 100 distinguished policymakers and business leaders, new multifaceted thematic showcases and business matching activities, this year’s Summit offers a wealth of knowledge, extensive networks and quality investment and business opportunities, facilitated through Hong Kong, the global business platform that connects the Chinese Mainland and the world.
+The 11th Belt and Road Summit will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. In 2025 (shown in photo), the event’s 10th edition attracted 6,200 participants from 70+ countries and regions. The picture shows the Belt and Road Summit in 2025.
+Anna Cheung, Associate Executive Director of the HKTDC, said: "Amid the reconfiguration of the global economic landscape, Hong Kong has been both an important platform for Mainland enterprises to go global and a preferred gateway for international enterprises to enter the Mainland and Asian markets.  As a core member of the GoGlobal Task Force which was established by the HKSAR Government to facilitate enterprises to go global, the HKTDC has been leveraging Hong Kong’s strengths as an international business and investment platform to facilitate cooperation. To further support Mainland enterprises in tapping opportunities in the Belt and Road and other emerging markets, this year’s Belt and Road Summit will introduce a dedicated Go Global Chapter, featuring thematic breakout sessions focusing on go global opportunities and Hong Kong’s professional services strengths, the newly established GoGlobal Connect Zone for service providers, roundtable discussions and the GoGlobal Business Study Mission to Nansha, Guangzhou. These initiatives will further strengthen Hong Kong’s role as a ‘superconnector’ and ‘super value-adder’, promoting high-quality cooperation in Belt and Road and other markets. The HKTDC has also been actively advancing cross-regional economic and trade cooperation. This year, we have organised a business delegation to visit Belt and Road countries and regions and hosted the flagship overseas promotion event ‘Think Business, Think Hong Kong’ in Malaysia, continuing to develop new markets, connect with new partners and explore new opportunities, further leveraging Hong Kong’s strengths in connecting the Chinese Mainland and the world, while deepening Hong Kong’s links with global markets."
+This year’s Belt and Road Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The picture shows the Asia Summit on Global Health held in May 2026, featuring the “GoGlobal Connect” and the Business of Healthcare Advisory Zone.
+New directions in global economic development from the policy perspective
+The first day of the Summit will open with exchanges between government and corporate leaders. The Opening Session will feature heavyweights such as John Lee, Chief Executive of the HKSAR, Carolina Cosse, Vice President of Uruguay, Saleumxay Kommasith, Deputy Prime Minister of Laos, and Professor Frederick Ma, Chairman of the HKTDC, sharing their perspectives on global economic and trade development from the policy and international cooperation perspectives.
+The highly anticipated Policy Dialogue session, with the theme of Building Resilient Trade and Investment Frameworks in a Diverse Global Landscape, will be chaired by Algernon Yau, Secretary for Commerce and Economic Development of the HKSAR. He will exchange views with such government officials as Khandakar Abdul Muktadir, Minister for Commerce, Industries, Textiles and Jute of Bangladesh, Wasantha Samarasinghe, Minister of Trade, Commerce, Food Security and Co-operative Development of Sri Lanka, and Dr Kirida Bhaopichitr, Vice Minister for Commerce of Thailand, to discuss strengthening cross-border trade and investment cooperation and enhancing economic resilience, as well as sharing experiences in promoting trade facilitation and investment cooperation.
+The Business Plenary I: Harnessing Business Opportunities for Sustainable Growth and Shared Prosperity session, with a market focus on ASEAN and Central Asia, will explore how enterprises can promote sustainable development and achieve more inclusive economic growth while expanding business opportunities and advancing investment cooperation. The session will be chaired by Dr Victor K Fung, Chairman of Fung Investments, and feature Dr Jonathan Choi, Chairman of Sunwah Group, Shinta Widjaja Kamdani, CEO of Sintesa Group and Chairman of the Indonesian Employer Association, Vikrom Kromadit, CEO of Amata Corporation PCL, Farkhad Rashidovich Okhonov, Member of the Board of Directors and Chairman of the Management Board of Halyk Finance, Somboun Phongsavanh, Chairman of Shareholder Committee, Phongsavanh Group. They will share practical experiences from different markets and industries and explore ways to seize cross-border cooperation opportunities and foster mutual benefit and win-win cooperation.
+The Keynote Luncheon will feature welcome remarks by Paul Chan, Financial Secretary of the HKSAR, opening remarks by Wang Shuguang, Vice Chairman of the Board, President and Member of the Management Committee of China International Capital Corporation Limited, and a keynote address by Dr Kao Kim Hourn, Secretary-General of ASEAN.
+Exploring cooperation with Central Asia and the Middle East to support enterprises in going global through Hong Kong
+Continuing to focus on expanding international markets, deepening cross-regional cooperation and advancing high-quality development, this year’s Summit will introduce new thematic chapters, namely, the Go Global Chapter, Central Asia Chapter and Middle East Chapter.
+The new Go Global Chapter will provide a one-stop platform for Mainland enterprises to exchange ideas and connect with potential partners as they expand overseas. On the first day, the Thematic Breakout Session Hong Kong: Super Connector - World-class Springboard – Professional Services Empowering Global Expansion will explore how Hong Kong’s professional services can support enterprises in expanding into Belt and Road markets. On the second day, the Thematic Breakout Session Chinese Mainland Enterprises Going Global:  Driving Mutual Growth Across Belt and Road Economies will further share practical experiences of enterprises expanding into overseas markets.
+In addition, the Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The Summit will also arrange one-on-one meetings between Mainland enterprises seeking to expand overseas and potential partners and service providers, as well as hold roundtable discussions on going global, providing more comprehensive and enhanced support for Mainland enterprises expanding overseas. The Summit will also organise the GoGlobal Business Study Mission to Nansha, Guangzhou, enabling participants to gain first-hand understanding of development and investment opportunities in the Greater Bay Area.
+Central Asia and Middle East Chapters showcase investment opportunities
+Following the successful delegations led by John Lee, Chief Executive of the HKSAR, and organised by the HKTDC over the past two years, Hong Kong, Central Asia and the Middle East have strengthened ties with reciprocal exchanges.  The Summit will further enhance these ties by inviting government officials and business leaders from these regions to share their latest development opportunities and investment prospects, and will feature a dedicated Central Asia Chapter and a Middle East Chapter, featuring consulates, business organisations and companies showcasing investment projects and commercial opportunities across the regions. The two-day Project Investment Sessions held during the Summit will also explore investment, infrastructure, smart city and professional services opportunities arising from major development projects in Central Asia and the Middle East. The Cocktail Reception will be officiated by Paul Lam, Secretary for Justice of the HKSAR, who will deliver welcoming remarks. The reception will also feature ethnic music performances, allowing participants to gain a deeper understanding of Central Asia and Middle East from another perspective and promoting cultural exchanges.
+Global expert insights on finance, technology, green development and youth
+The second day of the Summit will open with a special address session, featuring Professor Teresa Cheng, Secretary-General of the International Organization for Mediation and other distinguished guests. Making its debut this year, a Dialogue for Future session themed Think Tank Dialogue: The Belt and Road Initiative and Asia-Pacific Cooperation in a Changing Global Landscape will feature a conversation between Professor Li Cheng, Director of Centre on Contemporary China and the World and Professor of School of Governance and Policy, The University of Hong Kong and Gim Huay Neo, Managing Director of Member of the Managing Board, World Economic Forum. A Business plenary on the same day, themed Unlocking New Market Opportunities along and beyond the Belt and Road, will focus on the Middle East and African markets. Chaired by Professor KC Chan, Chairman of WeLab Bank, the panel of speakers will include Mansoor Rashid Al-Khater, Chief Executive Officer of Qatar Financial Centre, Muneer Ali Al Muneeri, Deputy President for Operations of Oman Investment Authority, Dr Mteto Nyati, Chairman of Eskom, Cliff Zhang, CEO &amp; Founding Partner of Templewater Hong Kong Limited and Samaila Zubairu, President and Chief Executive Officer of Africa Finance Corporation. The session will examine the immense potential of emerging markets within and beyond the Belt and Road countries and regions amid evolving global business landscapes, as well as how Hong Kong can support global enterprises in capturing new market opportunities.
+Alongside themes of Finance, Green Development, Youth and Technology, this year’s summit will introduce brand-new thematic breakout sessions including going global and the low-altitude economy. From corporate global expansion and emerging-industry advancement to talent nurturing, these sessions will explore fresh opportunities for high-quality development. Among them, the Thematic Breakout Session: Dialogue with Youth Business Leaders - Hong Kong as an International Hub for High-Calibre Talent will discuss how Hong Kong can leverage its strengths in local education, research, innovation and technology to attract top talent worldwide and inject new momentum into Hong Kong and regional growth.
+Project investment enhanced with signature projects and extended deal making
+The Summit will once again host Project Investment Session, Belt and Road Summit Deal Making and Exhibition zone, featuring more than 300 investment projects, with a combined investment value exceeding US$3.7 billion, and over 800 one-on-one project matching meetings to help enterprises connect with potential partners. The Project Investment Session will provide a platform for project owners from different countries to present their projects, giving investors and service intermediaries a comprehensive understanding of the investment opportunities in different sectors. Pitching sessions will focus on five main areas: (1) energy, natural resources and public utilities, (2) urban development, (3) New Market Focus: The Middle East, Africa and Latin America, (4) transport and logistics infrastructure, and (5) innovation and technology. The Signature Projects Session will highlight the massive infrastructure and investment potential of Alatau City and Data Centre Valley in Kazakhstan, as well as the Ankara-Istanbul High-Speed Rail in Türkiye. The Belt and Road Summit Deal Making session will create vital negotiation opportunities for participants. Running in parallel with the Summit and extended online from 14 to 15 September, it pools global resources and facilitates long-term collaboration and resource integration through one-on-one meetings.
+The exhibition zones bring together over 120 exhibitors. Alongside the Hong Kong Zone and Global Investment Zone, three new zones have been introduced this year. The University Zone assembles local universities to showcase research outputs, innovative technologies and talent-related strengths. The GreenTech Zone features artificial intelligence, green technologies and smart-city solutions, building bridges between technology enterprises and investors. The GoGlobal Connect Zone displays services and resources supporting enterprises’ overseas expansion, connecting businesses to global commercial networks and empowering them to tap into international markets. There are also regional-themed zones, including the returning Chinese Mainland Zone and the ASEAN Zone, which showcase promising investment projects and business opportunities from Belt and Road markets.
+The 11th Belt and Road Summit is supported by a wide range of partners, including China International Capital Corporation Limited as Strategic Partner, and Bank of China (Hong Kong) Limited as the Banking Partner. Other supporters include Standard Chartered Bank (Hong Kong) Limited as Cross-border Business Partner, The Hongkong and Shanghai Banking Corporation Limited as the Global Connectivity Partner, Huatai International Financial Holdings Company Limited as Innovative Finance Partner, International Financial Centre of Oman as Diamond Sponsor, as well as CCB International (Holdings) Limited and China Mobile International Limited as Platinum Sponsors.
+New ASEAN Market Day to be held alongside Belt and Road Week
+The Belt and Road Summit is one of the key flagship events of Belt and Road Week, a themed week featuring events related to the Belt and Road Initiative held around Hong Kong.
+With representatives of ASEAN member states coming to Hong Kong to participate in the Summit, the HKTDC will introduce a new flagship event, ASEAN Market Day, which will be held on the afternoon of 10 September. The event, the first in a series of market days, will bring together business leaders and experts to share practical experience, helping Hong Kong businesses, particularly SMEs, gain a deeper understanding of the latest development trends and business opportunities in different ASEAN markets before taking steps to expand. Following the session, participants can visit the ASEAN Zone at the Summit for consultation sessions with representatives from the HKTDC’s offices in ASEAN and various ASEAN Consulates General and associations to exchange views and connect with potential partners. Looking ahead, the HKTDC will continue with the series of market days focusing on different regions with high business potential, such as Africa and the Middle East, and closer to home, the Guangdong-Hong Kong-Macau Greater Bay Area in the Chinese Mainland.
+Held alongside the Summit is the Belt and Road Global Forum Annual Roundtable, a closed-door roundtable held on the morning of 11 September, which brings together Hong Kong, Mainland and international organisations and business associations to share information, interact and explore multilateral cooperation.  
+The 11th Belt and Road Summit
+Date
+9 to 10 September 2026
+Venue
+Hall 5B-E, Hong Kong Convention and Exhibition Centre
+Remarks
+Video and audio recordings at the Summit should be used only in the context of media reporting
+Media Registration
+Please contact lsong@yuantung.com.hk or tleung@yuantung.com.hk for media registration
+Websites
+Belt and Road Summit: https://www.beltandroadsummit.com/conference/bnr/en
+Programme:
+https://www.beltandroadsummit.com/conference/bnr/en/programme
+Speaker list: https://www.beltandroadsummit.com/conference/bnr/en/speaker
+Media representatives who would like to conduct interviews with the speakers, please submit interview requests to lsong@yuantung.com.hk or tleung@yuantung.com.hk by 4 September 2026.
+Photo download: https://bit.ly/45WBpUo
+The 11th Belt and Road Summit will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. In 2025 (shown in photo), the event’s 10th edition attracted 6,200 participants from 70+ countries and regions. The picture shows the Belt and Road Summit in 2025.
+This year’s Belt and Road Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The picture shows the Asia Summit on Global Health held in May 2026, featuring the “GoGlobal Connect” and the Business of Healthcare Advisory Zone.
+Media Enquiries
+Yuan Tung Financial Relations:
+Louise Song Tel: (852) 3428 5691 Email: lsong@yuantung.com.hk
+Tiffany Leung Tel: (852) 3428 2361 Email: tleung@yuantung.com.hk
+Fung Wong Tel: (852) 3428 3122 Email: hfwong@yuantung.com.hk
+HKTDC’s Communications &amp; Public Affairs Department
+Navin Law Tel: (852) 2584 4525 Email: navin.cm.law@hktdc.org
+Serena Cheung Tel: (852) 2584 4572 Email: serena.hm.cheung@hktdc.org
+Winnie Kan Tel: (852) 2584 4055 Email: winnie.wy.kan@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>使用2023-2024年数据的德克萨斯南方大学经济影响报告显示，它每年对区域经济的贡献为$ 16亿</v>
+        <v>Dr. Andrea Joy Smith Launches New Website for Dental Education, Clinical ...</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C56" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D56" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.prnewswire.com/news-releases/shi-yong-2023-2024nian-shu-ju-de-de-ke-sa-si-nan-fang-da-xue-jing-ji-ying-xiang-bao-gao-xian-shi-ta-mei-nian-dui-qu-yu-jing-ji-de-gong-xian-wei-16yi--824542832.html</v>
+        <v>https://pr-inside.com/dr-andrea-joy-smith-launches-new-website-for-dental-education-clinical-r5218132.htm</v>
       </c>
       <c r="F56" t="str">
-        <v>休斯顿2026年7月14日 /美通社/ -- 德克萨斯南方大学（ Texas Southern University ）今天宣布，它每年产生16亿美元的经济影响，并在整个机构服务领域支持15,676个就业岗位，巩固了该大学作为整个地区经济增长、劳动力发展和机会主要驱动力的作用。 该大学经济影响报告中详细介绍的调查结果反映了2023-2024年的数据，包括以下类别的综合影响力支出：大学运营、学生、游客、建筑、研究活动以及德克萨斯州南方大学毕业生的长期贡献。 在该地区工作的校友占该大学总经济影响的80...</v>
+        <v>(PR-inside.com) SACRAMENTO, CA / ACCESS Newswire / September 1, 2026 / Dentist, mentor and educator Dr. Andrea Joy Smith, DDS, DICOI, DIAMDI, has launched a new professional website, DrAndreaJoySmith.com, bringing together her dental education programs, clinical insights, industry news, professional accomplishments and resources for dentists in one online destination. With more than 30 years of experience in dentistry, Dr. Smith has expanded her work beyond patient care to include dental education, mentorship and professional training. The new website reflects those areas of her career while creating a growing educational resource for dental professionals. A major component of the site is Dr. Smith's dental ..</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>El informe de impacto económico de Texas Southern University utilizando datos de 2023-2024 muestra una contribución anual de $ 1.6 mil millones a la economía regional</v>
+        <v>APOD: 2026 September 1 – A Plane Lunar Eclipse</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C57" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D57" t="str">
         <v>Education</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.prnewswire.com/news-releases/el-informe-de-impacto-economico-de-texas-southern-university-utilizando-datos-de-2023-2024-muestra-una-contribucion-anual-de-1-6-mil-millones-a-la-economia-regional-849329733.html</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-september-1-a-plane-lunar-eclipse/</v>
       </c>
       <c r="F57" t="str">
-        <v>HOUSTON, 13 de julio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- Texas Southern University anunció hoy que genera $ 1.6 mil millones en impacto económico anual y respalda 15,676 empleos en el área de servicios institucionales, lo que refuerza el papel de la Universidad como un importante...</v>
+        <v>APOD Science APOD APOD: 2026 September 1 – A… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. A Plane [&amp;#8230;]</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Advancing Neurological Disease Prediction through Machine Learning Techniques</v>
+        <v>From America to Hangzhou, Chelsey Goodan Partners with Vimi Wellness to Open a New Chapter in Women's Healing</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C58" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D58" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/advancing-neurological-disease-prediction-through-machine-learning-techniques/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/from-america-to-hangzhou-chelsey-goodan-partners-with-vimi-wellness-to-open-a-new-chapter-in-womens-healing-302865540.html</v>
       </c>
       <c r="F58" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="59">
+        <v>HANGZHOU, China, Aug. 31, 2026 /PRNewswire/ -- From August 21 to 23, Chelsey Goodan, a U.S. adolescent education expert and USA Today bestselling author, traveled to China for the first time at the invitation of Zhang Xinyuan, founder of Vimi Wellness and a leading Chinese relationship...</v>
+      </c>
+    </row>
+    <row r="59" xml:space="preserve">
       <c r="A59" t="str">
-        <v>Texas Southern University Economic Impact Report Using 2023-2024 Data Shows $1.6 Billion Annual Contribution to Regional Economy</v>
+        <v>JF SmartInvest Holdings Ltd Announces 2026 Interim Results</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-13</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C59" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D59" t="str">
-        <v>Automotive, Education</v>
+        <v>Finance, Crypto, AI, SaaS, Automotive, Media, Education</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-southern-university-economic-impact-report-using-2023-2024-data-shows-1-6-billion-annual-contribution-to-regional-economy-302824318.html</v>
-[...2 lines deleted...]
-        <v>HOUSTON, July 13, 2026 /PRNewswire/ -- Texas Southern University today announced it generates $1.6 billion in annual economic impact and supports 15,676 jobs across the institutional service area, reinforcing the University's role as a major driver of economic growth, workforce...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109666/</v>
+      </c>
+      <c r="F59" t="str" xml:space="preserve">
+        <v xml:space="preserve">HIGHLIGHTS:
+- Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of 1.5% from approximately RMB1,705.4 million in the Corresponding Period, with business fundamentals remaining robust.
+- Total revenue was approximately RMB1,290.0 million, and profit attributable to Shareholders was approximately RMB32.3 million.
+- As of the end of the Reporting Period, the balance of contract liabilities was approximately RMB1,889.4 million, which will primarily be recognized as revenue for 2026 and 2027.
+HONG KONG, Sep 1, 2026 - (ACN Newswire) - 31 August, JF SmartInvest Holdings Ltd (the "Company”; together with its subsidiaries, the "Group" or "We") announces its unaudited interim results for the six months ended 30 June 2026 (the "first half of 2026" or the "Reporting Period").
+Sound Financial Performance with Contract Liabilities Rise Sharply to Support Future Performance
+During the Reporting Period, under the dual-driver strategy of “technology + investment research”, the Group continued to advance product innovation, AI application and investment research capabilities, maintaining a stable development momentum. Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of approximately 1.5% from the Corresponding Period in 2025. Total revenue was approximately RMB1,290.0 million, the non-HKFRS adjusted profit for the period (i.e. excluding the share-based compensation expense) amounted to approximately RMB113.7 million, the profit for the period was approximately RMB31.9 million, and the profit attributable to Shareholders was approximately RMB32.3 million. The changes in revenue and profit were primarily because the majority of orders during the Reporting Period were derived from repurchases by existing customers, and the provision of services for most of these orders had not yet commenced. Such order amounts are expected to be gradually recognized as revenue in subsequent reporting periods upon the commencement of services. 
+As of the end of the Reporting Period, the balance of contract liabilities amounted to approximately RMB1,889.4 million, representing a substantial year-on-year increase of approximately 133.6%. These contract liabilities will primarily be recognized as revenue for 2026 and 2027, providing solid support for subsequent performance.
+Leveraging its sound financial position and ample cash reserves, the Group consistently places great emphasis on Shareholder returns. During the Reporting Period, it repurchased a total of 4,440,800 Shares at an aggregate consideration of approximately HK$134 million, fully demonstrating the management’s confidence in the Company’s long-term development prospects.
+Overseas Business Breakthrough and Globalizations Advancement
+During the Reporting Period, the Group continued to deepen its strategy of “diversifying product layout domestically + exploring business overseas”. In terms of overseas business, the Group completed the strategic acquisitions of entities including Forthright Securities and Forthright Capital (collectively referred to as “Forthright”) in January 2026. The Group established “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, and adopted a dual-track approach to serve mass and private wealth clients by integrating online efficiency with offline trust, advancing various business integrations and infrastructure development in an orderly manner.
+Since the beginning of 2026, Forthright SmartInvest App successively launched batch trading functions for US stocks and Hong Kong stocks, with core functions such as AI assistant, AI stock diagnosis, intelligent stock selection, and AI account analysis deeply integrated into usage scenarios. The Forthright AI Stock Machine was officially launched in July 2026. The flagship store located in Sheung Wan, Hong Kong, has been put into operation, reaching a broader customer base through pop-up stores and shopping mall events. In terms of licences and qualifications, Forthright have been approved by the SFC for the addition of virtual asset-related service qualifications, and virtual asset dealing services were launched in July 2026, forming a full-chain service capability covering virtual asset dealing, investment advisory, and asset management.
+AI Agent Full-Stack AI Technology System Empowers as Intelligent Investment Advisory Services Enter the Application Stage
+With “AI+” as its core, the Group focused on the three major pillars of multi-agents, large models, and high-quality financial data to establish a full-stack AI product system, driving the paradigm shift in AI capabilities from “tool-based applications” to an “agent ecosystem”. During the Reporting Period, the number of FinSphere AI Agent users increased by approximately 50.9% year-on-year, with the number of effective interactions reaching 20.335 million, representing a year-on-year increase of approximately 50.5%. The To-C AI Q&amp;A token consumption reached approximately 254.3 billion, roughly 8 times the level in the Corresponding Period, signalling that intelligent investment advisory services have entered the phase of large-scale application. In August 2026, FinSphere AI Agent was officially integrated into Tencent WorkBuddy and Alibaba Qwen Platform, becoming an officially certified securities domain expert on the platforms.
+In the first half of the year, the Group continued to drive the deep integration of AI technologies with specific business scenarios and product service workflows, extending AI capabilities from single-point products to the full business matrix. The Group concurrently upgraded “AI Xiaojiu Steward”, launching features including AI stock diagnosis, AI stock selection, AI stock monitoring, and AI post-investment review; Decision Master upgraded its exclusive Q&amp;A intelligent agent “AI Xiaoce”; and Forthright SmartInvest App launched exclusive functions such as AI account diagnosis and AI position analysis. During the Period, the Group also launched the digital employee assistant “AIX” and built an AI content centre reaching 3.109 million users, processing a daily average of approximately 1.5 million customer messages. Research and development expenses for the Reporting Period amounted to approximately RMB167.1 million (representing approximately 13.0% of revenue), with 657 R&amp;D personnel. As of the end of the Reporting Period, the Group had 167 software copyrights and patents, representing a year-on-year increase of 28.
+Upgrading Product Matrix with AI and Quantitative Capabilities
+In the first half of 2026, the Group continued to deepen its diversified product strategy, and the synergistic effects of its multi-level product system gradually emerged. The VIP products steadily iterated around “AI + Quantitative”, launching the Xingtou Quantitative Platform and introducing multiple quantitative indicators such as the Sentiment Barometer , as well as 6 AI quantitative strategy portfolios. Decision Master launched the “Premium Version”, achieving an upgrade from delivery of viewpoints and content to full-process decision-making support, with AI services covering approximately 55% of active users during the Reporting Period. The Enjoy-Stock Pad launched the new-generation “Intelligent Navigation Edition”, covering six core AI functions. Jiuyao Stocks continuously enriched its small-denomination product matrix, with the AI upgrade coverage rate of its products reaching 43%. Star-tier Services created a closed-loop ecosystem of “tools-services-trading”, continuously enriched premium functional modules. Through its tiered product matrix, the Group precisely addressed the differentiated needs of investors ranging from entry-level to advanced users.
+The enhancement of product capabilities directly drove steady growth in user scale and operational performance. During the Reporting Period, the number of paying users reached 462,217. The Group operated approximately 1,180 accounts on different internet platforms, attracting over 73 million followers. Monthly active users of SmartInvest App increased by approximately 15% year-on-year, with a 30-day retention rate exceeding 60%. Service quality improved simultaneously, with the refund rate for VIP products further optimized to approximately 19.8%, representing a decrease of 4.8 percentage points from the Corresponding Period, and user satisfaction steadily increased.
+Deepening Investment Research with Breakthroughs in Density and Depth
+The Group continuously deepened its “1 research institute and N business lines” investment research system, with JF Financial Research Institute as the core. It adhered to the “buyer-side investment advisory” philosophy and combined AI technology for service efficiency enhancement. This empowered user service scenarios, product capability optimization, and employees” professional standards. During the Reporting Period, the institute cumulatively conducted 336 research sessions on listed companies, representing a year-on-year increase of approximately 270 sessions. It also undertook on-site visits to more than 20 cities nationwide, covering more than 10 trending industries including biomedical science, mechanical equipment, and electronic semiconductors.
+Concurrently, the institute newly established a quantitative research team, supported by a supercomputing system and a quantitative factor library covering A-shares and ETFs. The quantitative products have been incorporated into the VIP business service system. As of the end of the Reporting Pemachinriod, the Group had 625 employees who possessed qualifications for securities investment advisors and 2,745 employees who possessed qualifications for securities practitioners. Adopting postdoctoral cultivation as a long-term talent strategy, the Group continuously enhances its competitiveness in investment research.
+Future Outlook
+The chairman of the Board and chief executive officer of JF SmartInvest Holdings Ltd, Mr. Chen Wenbin said: “In the first half of 2026, we consistently adhered to the dual-driver strategy of “technology + investment research”, and our overall development remained robust. During the Reporting Period, gross billings remained generally stable year-on-year, and contract liabilities grew substantially, accumulating ample momentum for subsequent performance release. We successfully completed the strategic acquisitions of Forthright, achieving a key milestone in our overseas expansion. AI capabilities are accelerating their penetration across the entire product matrix, the “1+N” investment research system continues to deepen with significant improvements in research density and depth, and all strategic deployments have made substantial progress.
+Looking ahead, the Group will firmly implement its Group-wide AI technology strategy, driving the continuous evolution of AI capabilities from “tool-based applications” to an “agent ecosystem”. At the same time, we will deepen our globalization strategy, leveraging Forthright as platforms and taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as core engines to build a new generation of internet securities brokerage and cultivate a second growth curve. We will continue upgrading product functions, enriching our product matrix, and precisely addressing investors' diverse needs across all levels and markets. In addition, we will optimize our omni-domain traffic system to drive synergy between public and private channels, further strengthening user stickiness. We are committed to making investment and wealth management simpler and more professional, and enhancing the sense of happiness in investment and wealth management.”
+About JF SmartInvest Holdings Ltd (Stock Code: 9636)
+JF SmartInvest Holdings Ltd is a next-generation stock investing assistant, providing individual investors with equity investment tools, securities investment advisory, investor education and other services, with product offerings including Stock Navigator, Super Investor, Decision Master, Enjoy-Stock Pad, Jiuyao Stocks and Star-tier Services. Through the “Technology + Investment Research” model, the Company develops AI products such as FinSphere AI Agent based on artificial intelligence (AI) and big data technology, achieving innovative industry practices and scenario applications. Overseas, the Company conducts securities-related businesses in Hong Kong through licensed entities such as Forthright Securities and Forthright Capital. Taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, the Company is committed to building a new generation of internet securities brokerage in the AI era.
+For enquiries, please contact:
+Financial PR (HK) Limited
+Email: ir@financialpr.hk
+Tel: 852 2610 0846
+Fax: 852 2610 0842
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Oak Valley Community Bank Announces Commercial Banking Officer Hiring</v>
+        <v>TravelingWiki Launches BankingWiki.com, Delivering Information About Finance, Student Loans, Travel Loyalty &amp;amp; Credit Cards to the Disability &amp;amp; Special Needs Community</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C60" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D60" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326525/0/en/Oak-Valley-Community-Bank-Announces-Commercial-Banking-Officer-Hiring.html</v>
+        <v>https://www.prweb.com/releases/travelingwiki-launches-bankingwikicom-delivering-information-about-finance-student-loans-travel-loyalty--credit-cards-to-the-disability--special-needs-community-302864840.html</v>
       </c>
       <c r="F60" t="str">
-        <v>OAKDALE, Calif., July 13, 2026 (GLOBE NEWSWIRE) -- Oak Valley Community Bank, a wholly-owned subsidiary of Oak Valley Bancorp (NASDAQ: OVLY), is pleased to announce that Joel Burns has joined the Bank as Vice President, Commercial Banking Officer. Based at the Bank's Lodi Branch, located at 31 South School Street, Burns will serve commercial and agricultural clients throughout the Lodi market.</v>
+        <v>TravelingWiki Foundation announces the continuation of its global expansion of TravelingWiki Foundation, launching BankingWiki.com, providing information about Finance to the Disability &amp; Special Needs Community, Including Student Loans, Credit Card, and Travel Loyalty Information, after...</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>CASCWA Welcomes Unified Track as Newest Strategic Business Partner</v>
+        <v>Lenovo Labour Day Sale Makes It Easier to Find the Right Tech for Work, School and Play</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C61" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D61" t="str">
-        <v>Finance, SaaS, Education</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.pr.com/press-release/972438</v>
+        <v>https://finance.yahoo.com/technology/articles/lenovo-labour-day-sale-makes-202000927.html</v>
       </c>
       <c r="F61" t="str">
-        <v>The California Association of Supervisors of Child Welfare &amp; Attendance (CASCWA) has announced Unified Track as its newest Strategic Partner. The partnership brings together California's only Child Welfare &amp; Attendance association and an innovative Attendance Recovery and Independent Study platform to help school districts improve student engagement, simplify compliance, protect ADA funding, and support student success.. [PR.com]</v>
+        <v>RESEARCH TRIANGLE PARK, N.C., August 31, 2026--Lenovo is marking Labour Day with two weeks of savings designed to help customers upgrade the technology they rely on every day. From August 31 through September 13, shoppers can find special offers across laptops, gaming PCs, tablets, monitors and accessories at Lenovo.com, along with additional savings opportunities throughout the sale.</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Peptide Stacking is the Newest Wellness Obsession. California Trim Clinic Breaks Down the Compounded Peptide Trend Patients Cannot Stop Searching</v>
+        <v>Stephen Gaynor School Announces New Early Childhood Center in Brooklyn</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C62" t="str">
-        <v>PRUnderground</v>
+        <v>PR.com</v>
       </c>
       <c r="D62" t="str">
-        <v>Healthcare, Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.prunderground.com/peptide-stacking-is-the-newest-wellness-obsession-california-trim-clinic-breaks-down-the-compounded-peptide-trend-patients-cannot-stop-searching/00388514/</v>
+        <v>https://www.pr.com/press-release/977618</v>
       </c>
       <c r="F62" t="str">
-        <v xml:space="preserve">Peptide stacking has moved from bodybuilding forums and biohacker circles into everyday wellness searches. Patients are now hearing about combinations for weight loss, recovery, muscle support, skin, energy, longevity, inflammation, and metabolic health. The problem is not that patients are curious. The problem is that many people are learning about peptide stacks from TikTok clips, influencer protocols, private message sellers, and vials labeled "research use only." California Trim Clinic offers a different pathway. The clinic does not sell R&amp;amp;D peptides, gray-market peptides, or black-market vials. It provides doctor-prescribed, patient-specific compounded peptide care through licensed pharmacy partners when medically appropriate and legally permitted. Patients interested in learning </v>
+        <v>Expansion will bring more than 60 years of specialized expertise in language-based learning differences and early intervention to Brooklyn families [PR.com]</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Faith at Work Summit Launches New Global Alliance for Workplace Faith</v>
+        <v>ASQ Center and ASQ Measurement Quality Division Conference Anchor Expanded ...</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C63" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D63" t="str">
         <v>Education</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.prnewswire.com/news-releases/faith-at-work-summit-launches-new-global-alliance-for-workplace-faith-302824086.html</v>
+        <v>https://pr-inside.com/asq-center-and-asq-measurement-quality-division-conference-anchor-expanded-r5217978.htm</v>
       </c>
       <c r="F63" t="str">
-        <v>Global leaders gathered to confront the movement's greatest barriers and chart its future MASON, Ohio, July 13, 2026 /PRNewswire/ -- More than 400 leaders from business, ministry, education, churches, and nonprofit came together for the 2026 Faith at Work Summit, held in Mason, Ohio, to...</v>
+        <v>(PR-inside.com) The ASSEMBLY Show, Featuring a Curated Quality Show Experience, SMTA International and the RTLS Alliance Factory Intelligence Pavilion Takes Place October 27-29 in Rosemont, IL ROSEMONT, IL / ACCESS Newswire / August 31, 2026 / Quality professionals attending The ASSEMBLY Show, October 27-29, 2026, at the Donald E. Stephens Convention Center in Rosemont, IL, will have access to an expanded Quality Show Experience featuring expert-led education from the American Society for Quality (ASQ), quality-focused technologies, exhibitors, guided tours of the show floor and networking opportunities. The 2026 Quality Show Experience is designed to connect attendees with the education, technologies and industry expertise ..</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>MassRobotics Opens Sponsorship Opportunities for RoboBoston 2026 and ...</v>
+        <v>Nihar Gala Launches National Scholarship for Student Entrepreneurs Across the United States</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C64" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D64" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E64" t="str">
-        <v>https://pr-inside.com/massrobotics-opens-sponsorship-opportunities-for-roboboston-2026-and-r5200646.htm</v>
+        <v>https://www.newsfilecorp.com/release/312133/Nihar-Gala-Launches-National-Scholarship-for-Student-Entrepreneurs-Across-the-United-States</v>
       </c>
       <c r="F64" t="str">
-        <v>(PR-inside.com) BOSTON, MA / ACCESS Newswire / July 13, 2026 / MassRobotics will host RoboBoston 2026, its 9th Annual Robot Block Party, on Saturday, September 26, 2026, at Boston's Seaport. RoboBoston is the region's largest celebration of robotics, bringing together more than 50 robotics companies, universities, and student teams for a day of interactive exhibits, robot demonstrations, drone flying, and hands-on experiences. The event is free and open to the public and is an exciting event for people of all ages. Attendees will have the opportunity to meet the innovators behind today's cutting-edge robotics and AI technologies while exploring the vibrant robotics ..</v>
+        <v>Philadelphia, Pennsylvania and Seaford, Delaware--(Newsfile Corp. - August 31, 2026) - The Nihar Gala Scholarship for American Entrepreneurs officially opens its application window to ambitious student leaders across the United States. Founded by Philadelphia-educated and Delaware-based healthcare executive Nihar Gala, this initiative offers financial support and national recognition to motivated undergraduate and high school students preparing to launch their own companies upon graduation.Nihar...</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Stories That Left a Mark at the Los Angeles Times Festival of Books 2026 Continue to Resonate</v>
+        <v>Curriculum Associates and American Printing House for the Blind Partner to Advance Accessible Learning for Students Who Are Blind or Low Vision</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C65" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D65" t="str">
         <v>Education</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=354312</v>
+        <v>https://www.prnewswire.com/news-releases/curriculum-associates-and-american-printing-house-for-the-blind-partner-to-advance-accessible-learning-for-students-who-are-blind-or-low-vision-302865225.html</v>
       </c>
       <c r="F65" t="str">
-        <v>Following a vibrant and engaging weekend at the Los Angeles Times Festival of Books 2026, Inks &amp;amp; Bindings continues to spotlight a compelling collection of titles that captured the attention of festivalgoers at the University of Southern California (USC) campus. - - Presented at Booth #978 in the Black Zone during the April 18&amp;#8211;19 event, these works reflect a diverse range of voices and themes, from heartfelt children&amp;#39;s stories and faith-based reflections to gripping fiction and intimate... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=354312</v>
+        <v>New tactile graphics library and assistive technology initiative expands access to assessments while helping educators prepare students for success in STEM BILLERICA, Mass., Aug. 31, 2026 /PRNewswire/ -- Curriculum Associates and American Printing House for the Blind (APH) announced a...</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Orient Express Sailing Yachts and Guerlain Introduce Ocean Rebirth</v>
+        <v>Dr. Kenneth Pettine Scholarship for Disabilities Opens Applications to Support Undergraduate Students Across the United States</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C66" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D66" t="str">
         <v>Education</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357577</v>
+        <v>https://www.newsfilecorp.com/release/312130/Dr.-Kenneth-Pettine-Scholarship-for-Disabilities-Opens-Applications-to-Support-Undergraduate-Students-Across-the-United-States</v>
       </c>
       <c r="F66" t="str">
-        <v>A wellness retreat aboard the Orient Express Corinthian, set over the course of a transatlantic crossing. October 12&amp;#8211;26, 2026 : A time set aside for wellbeing, a pause for rest and regeneration, allowing for renewed attention to oneself. - - Lisbon - Bridgetown - - In October 2026, Orient Express Sailing Yachts and Guerlain will introduce Ocean Rebirth, a fourteen-day wellness retreat aboard the Orient Express Corinthian. Following a transatlantic route from Lisbon to Bridgetown, with a tw... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357577</v>
+        <v>Loveland, Colorado--(Newsfile Corp. - August 31, 2026) - Applications are now officially open for the Dr. Kenneth Pettine Scholarship for Disabilities, an initiative designed to provide financial support and recognition to undergraduate students navigating higher education with a documented disability. Open to eligible students enrolled in accredited colleges and universities across the nation, this opportunity highlights academic perseverance, personal leadership, and future aspirations.Dr....</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Michigan Approves the Every Child Ready Curriculum for Use in the PreK Great Start Readiness Program</v>
+        <v>GriffithLaw Injury Lawyers Announces 2026 Scholarship Winner</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C67" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D67" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.prnewswire.com/news-releases/michigan-approves-the-every-child-ready-curriculum-for-use-in-the-prek-great-start-readiness-program-302823972.html</v>
+        <v>https://pr-inside.com/griffithlaw-injury-lawyers-announces-2026-scholarship-winner-r5217945.htm</v>
       </c>
       <c r="F67" t="str">
-        <v>LANSING, Mich., July 13, 2026 /PRNewswire/ -- Michigan's Department of Lifelong Education, Advancement, and Potential (MiLEAP) has announced that Collaborative Classroom's Every Child Ready curriculum is approved for use in the Great Start Readiness Program (GSRP), Michigan's free PreK...</v>
+        <v>(PR-inside.com) The firm congratulates incoming East Central University student, Madelyn Gray! FRANKLIN, TN / ACCESS Newswire / August 31, 2026 / GriffithLaw Injury Lawyers celebrates incoming and current college students who think carefully about the way that their driving habits can impact the safety of the people on the road around them. The Road Ahead: New Driver Preparedness Scholarship promises $2,500 to a student who can discuss possible ways to improve roadway safety as more young people get behind the wheel. This year, the firm's personal injury lawyers proudly award the scholarship to Madelyn Gray. Madelyn is an incoming freshman at East Central University, ..</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>CEng Shreekant Patil Advances Viksit Bharat Vision with Elite Global and National Certifications</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Lincoln Educational ...</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C68" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D68" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E68" t="str">
-        <v>https://express-press-release.net/news/2026/07/13/1762568</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-lincoln-educational-r5217928.htm</v>
       </c>
       <c r="F68" t="str">
-        <v>Nashik, India, 2026-07-13 — /EPR Network/ —CEng. Shreekant Patil, a distinguished Chartered Engineer (CEng) with DGFT, registered Valuer, and founder of PARENTNashik — a 100% [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Lincoln Educational Services Corp. ("Lincoln Educational" or "the Company") (NASDAQ:LINC). Investors who purchased Lincoln Educational securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/lincoln-educational-services-corp-linc-class_action_lawsuit. Lincoln Educational Investigation Details On August 10, 2026, Lincoln Educational reported earnings for the second quarter of 2026, revealing student starts increased only approximately 1%. During the Company's accompanying earnings call, management stated "the lower start volume contributed to a high</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Nation’s School Safety Leaders to Gather in Orlando for 22nd Annual National School Safety Conference</v>
+        <v>Staples Back-to-School Roundup Campaign Raises $617,620 to Support Junior Achievement Students</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C69" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D69" t="str">
         <v>Education</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.pr.com/press-release/973543</v>
+        <v>https://www.prnewswire.com/news-releases/staples-back-to-school-roundup-campaign-raises-617-620-to-support-junior-achievement-students-302865148.html</v>
       </c>
       <c r="F69" t="str">
-        <v>More than 800 of the nation’s leading school safety professionals will convene in Orlando, Florida, July 20–24 for the 22nd Annual National School Safety Conference. [PR.com]</v>
+        <v>COLORADO SPRINGS, Colo., Aug. 31, 2026 /PRNewswire/ -- Junior Achievement announced Staples 2026 Back-to-School Round-Up Campaign raised $617,620 to support JA students, supporting the organization's mission to help young people become confident, capable, and connected to what the world...</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Perez Mayoral, P.A. Opens Applications for 2026 Trailblazer Scholarship Supporting Student Community Advocates in Florida</v>
+        <v>Chicago Vocalist Sundas Naqvi Brings Jazz, Folk, and Storytelling Together ...</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C70" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D70" t="str">
         <v>Education</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.prweb.com/releases/perez-mayoral-pa-opens-applications-for-2026-trailblazer-scholarship-supporting-student-community-advocates-in-florida-302821595.html</v>
+        <v>https://pr-inside.com/chicago-vocalist-sundas-naqvi-brings-jazz-folk-and-storytelling-together-r5217894.htm</v>
       </c>
       <c r="F70" t="str">
-        <v>Perez Mayoral, P.A., a Florida HOA attorney firm exclusively representing homeowners in disputes against homeowners associations and condominium associations, has launched the 2026 Perez Mayoral Trailblazer Scholarship, awarding $1,000 to a student dedicated to community advocacy and...</v>
+        <v>(PR-inside.com) CHICAGO, IL / ACCESS Newswire / August 31, 2026 / Chicago-based vocalist and songwriter Sundas Naqvi is continuing to build a distinctive place in the city's local music community by blending jazz standards, acoustic folk influences, and thoughtful storytelling. Originally from southern England, Naqvi grew up surrounded by music, literature, and the arts. She began singing through school choirs and community performances before developing a deeper interest in jazz and folk music during her university years. She later studied English Literature and Music Studies at the University of Brighton, where her interest in language, storytelling, and performance began to overlap. After moving ..</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Chartwells Higher Education Launches the Campus Dining Signal, a New Insights Report Identifying What's Next in the Student Experience</v>
+        <v>International Petroleum Corporation Announces Results of Normal Course Issuer Bid and Updated Share Capital</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C71" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D71" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.prnewswire.com/news-releases/chartwells-higher-education-launches-the-campus-dining-signal-a-new-insights-report-identifying-whats-next-in-the-student-experience-302823905.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353524/0/en/international-petroleum-corporation-announces-results-of-normal-course-issuer-bid-and-updated-share-capital.html</v>
       </c>
       <c r="F71" t="str">
-        <v>New report from Chartwells spotlights the cultural, technological, and behavioral shifts shaping higher education's future Powered by input from more than 100,000 students, along with a broader industry research and higher education trend analysis Provides forward-looking insights to help...</v>
+        <v>International Petroleum Corporation (IPC or the Corporation) (TSX, Nasdaq Stockholm: IPCO) is pleased to announce that IPC repurchased a total of 224,832 IPC common shares (ISIN: CA46016U1084) during the period of August 24 to 31, 2026 under IPC’s previously announced normal course issuer bid / share repurchase program (NCIB).</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>HVAC Contractor Forum Unveils Agenda for Inaugural 2026 Event</v>
+        <v>Scientology Network's International Overdose Awareness Marathon Highlights Drug Prevention Through Education</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C72" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D72" t="str">
         <v>Education</v>
       </c>
       <c r="E72" t="str">
-        <v>https://pr-inside.com/hvac-contractor-forum-unveils-agenda-for-inaugural-2026-event-r5200573.htm</v>
+        <v>https://www.prnewswire.com/news-releases/scientology-networks-international-overdose-awareness-marathon-highlights-drug-prevention-through-education-302865084.html</v>
       </c>
       <c r="F72" t="str">
-        <v>(PR-inside.com) Two-Day Event Features Contractor-Led Education, Peer Discussions and Networking Focused on Growing Profitable Residential HVAC Businesses BIRMINGHAM, MI / ACCESS Newswire / July 13, 2026 /The ACHR NEWS has released the agenda for its inauguralHVAC Contractor Forum . The event will take place Nov. 2-4, 2026, at the Omni Frisco Star in Frisco, Texas. Designed exclusively for residential HVAC contractors, the event will bring together business owners, service managers, and operations managers for two days of education, peer-to-peer discussions, and networking centered on the challenges and opportunities shaping today's residential HVAC contracting businesses. The newly announced agendafeatures a balanced mix of keynote presentations, ..</v>
+        <v>LOS ANGELES, Aug. 31, 2026 /PRNewswire/ -- Scientology Network joins the global observance of International Overdose Awareness Day on August 31 with a special marathon broadcast dedicated to raising awareness and showcasing efforts to combat the worldwide drug crisis through education,...</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Yes Travel Brings Learning Beyond the Classroom to Underprivileged ...</v>
+        <v>Stevenson School Opens New Academic Centers Built for Curiosity and ...</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C73" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D73" t="str">
         <v>Education</v>
       </c>
       <c r="E73" t="str">
-        <v>https://pr-inside.com/yes-travel-brings-learning-beyond-the-classroom-to-underprivileged-r5200569.htm</v>
+        <v>https://pr-inside.com/stevenson-school-opens-new-academic-centers-built-for-curiosity-and-r5217885.htm</v>
       </c>
       <c r="F73" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / July 13, 2026 / Yes Travel &amp; Holidays Sdn. Bhd. ("Yes Travel") brought learning beyond the classroom to 95 students fromDignity for Children Foundation("Dignity") through an educational visit to Farm In The City, Seri Kembangan, reaffirming its commitment to creating meaningful opportunities for children from underserved communities. Yes Travel and Dignity representatives with participating students during the CSR programme at Farm In The City. Educational excursions offer children valuable opportunities to experience hands-on learning, discover new environments and develop curiosity beyond the classroom. However, for many children from underserved backgrounds, such experiences remain out of ..</v>
+        <v>(PR-inside.com) Ribbon cutting and "Curiosity First" conversation bring students, educators and scientists together to mark a new chapter in learning at Stevenson PEBBLE BEACH, CA / ACCESS Newswire / August 31, 2026 / Stevenson School marked the opening of The Day Science and Engineering Center and The John Senuta Math Center on Friday, Aug. 28, completing the largest capital project in the school's history and ushering in a new era for science, engineering and mathematics on its Pebble Beach campus. The $45 million, two-story complex replaces the Lindsley Science Building, which had served Stevenson students since the late 1960s, and provides nearly four ..</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>New Study Shows Two-Generation Program Delivers Lasting Gains for Parents ...</v>
+        <v>Stevenson School Opens New Academic Centers Built for Curiosity and Discovery</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C74" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D74" t="str">
         <v>Education</v>
       </c>
       <c r="E74" t="str">
-        <v>https://pr-inside.com/new-study-shows-two-generation-program-delivers-lasting-gains-for-parents-r5200568.htm</v>
+        <v>https://www.newswire.com/news/stevenson-school-opens-new-academic-centers-built-for-curiosity-and-discovery</v>
       </c>
       <c r="F74" t="str">
-        <v>(PR-inside.com) A three-year randomized controlled trial found that the benefits continued to grow after the program ended. SAN ANTONIO, TX / ACCESS Newswire / July 13, 2026 / A new study by researchers at Rice University's Kinder Institute for Urban Research found that the AVANCE Parent-Child Education Program (PCEP) produced significant improvements in parental engagement and early childhood development that persisted after the program ended. The findings add to a growing body of evidence supporting two-generation approaches to improving outcomes for families. The randomized controlled trial, often considered the "gold standard" of research, followed 245 families with children ages 0-4 in Hidalgo County, ..</v>
+        <v>Ribbon cutting and "Curiosity First" conversation bring students, educators and scientists together to mark a new chapter in learning at Stevenson</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Atrium Health and OrthoCarolina join forces to build nationally recognized orthopedic destination</v>
+        <v>TheSpectrum.org Releases Back-to-School Special Education Resource to Empower Families of Children with Autism</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C75" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D75" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.prweb.com/releases/atrium-health-and-orthocarolina-join-forces-to-build-nationally-recognized-orthopedic-destination-302823200.html</v>
+        <v>https://www.prweb.com/releases/thespectrumorg-releases-back-to-school-special-education-resource-to-empower-families-of-children-with-autism-302864653.html</v>
       </c>
       <c r="F75" t="str">
-        <v>Expanded collaboration builds on a longstanding relationship to advance access, coordinated care, education and innovation CHARLOTTE, N.C., July 13, 2026 /PRNewswire-PRWeb/ -- Atrium Health, part of Advocate Health, and OrthoCarolina announced they are strengthening and expanding their...</v>
+        <v>New tool from the Council of Autism Service Providers equips parents with expert guidance on accessing special education in the public school system LEXINGTON, S.C., Aug. 31, 2026 /PRNewswire-PRWeb/ -- The Council of Autism Service Providers (CASP), a national nonprofit organization...</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>As Ebola Spreads in Two More Provinces, NanoViricides Has Received ...</v>
+        <v>Yale School of Medicine Awarded a Nearly $25 Million Grant to Map the Developing Brain and Advance Autism Research</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C76" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D76" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E76" t="str">
-        <v>https://pr-inside.com/as-ebola-spreads-in-two-more-provinces-nanoviricides-has-received-r5200563.htm</v>
+        <v>https://www.prnewswire.com/news-releases/yale-school-of-medicine-awarded-a-nearly-25-million-grant-to-map-the-developing-brain-and-advance-autism-research-302865064.html</v>
       </c>
       <c r="F76" t="str">
-        <v>(PR-inside.com) SHELTON, CT / ACCESS Newswire / July 13, 2026 / NanoViricides, Inc. (NYSE American:NNVC) (the "Company"), a clinical stage leader developing antiviral drugs that viruses cannot escape, announces that it has received National Ethics Committee approval for a Phase II Clinical Trial of NV-387 Oral Gummies as a Treatment for the Current Bundibugyo Ebolavirus in the Democratic Republic of Congo (DRC). The Company is now getting ready to file a Clinical Trial Application to ACOREP, the regulatory agency in DRC. NanoViricides has already put together a team with a renowned Principal Investigator and with support from a well known University in ..</v>
+        <v>NEW HAVEN, Conn., Aug. 31, 2026 /PRNewswire/ -- Yale School of Medicine (YSM) has been awarded a grant of nearly $25 million by the Aligning Research to Impact Autism (ARIA) initiative. The award, which is part of ARIA's Human Developmental Neurobiology Research Hub, focuses on building...</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>ClassDojo Expands Beyond the Classroom with New Schoolwide Tools for School Leaders</v>
+        <v>Clarecast Hosts Grand Valley State University and Grand Rapids Chamber to Discuss AI &amp;amp; Predictive Intelligence in Action for West Michigan at Tech Week Grand Rapids 2026</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C77" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D77" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.prnewswire.com/news-releases/classdojo-expands-beyond-the-classroom-with-new-schoolwide-tools-for-school-leaders-302823380.html</v>
+        <v>https://www.prweb.com/releases/clarecast-hosts-grand-valley-state-university-and-grand-rapids-chamber-to-discuss-ai--predictive-intelligence-in-action-for-west-michigan-at-tech-week-grand-rapids-2026-302864655.html</v>
       </c>
       <c r="F77" t="str">
-        <v>New tools give school leaders more ways to engage families, strengthen school-community connections, and meet the unique communication needs of middle and high schools. SAN FRANCISCO, July 13, 2026 /PRNewswire/ -- School leaders are increasingly expected to communicate across multiple...</v>
+        <v>Clarecast will co-host an interactive panel with GVSU and the Grand Rapids Chamber of Commerce on September 17 GRAND RAPIDS, Mich., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Clarecast, a predictive intelligence platform headquartered in Grand Rapids, Michigan, today announced it will co-host an...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Dunn Brothers Coffee Names University of St. Thomas as Its First Official Higher Education Partner</v>
+        <v>/C O R R E C T I O N -- Hiperbaric/</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C78" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D78" t="str">
         <v>Education</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.prnewswire.com/news-releases/dunn-brothers-coffee-names-university-of-st-thomas-as-its-first-official-higher-education-partner-302820809.html</v>
+        <v>https://www.prnewswire.com/news-releases/hpp-protein-workshop-on-listeria-control-and-dark-cutting-beef-recovery-hosted-by-hiperbaric-and-oklahoma-state-university-302847288.html</v>
       </c>
       <c r="F78" t="str">
-        <v>Locally roasted favorites and handcrafted specialty beverages arrive on campus ahead of the new academic year MINNEAPOLIS, July 13, 2026 /PRNewswire/ -- Dunn Brothers Coffee, the Minneapolis-based coffee company known for roasting premium coffee in small batches daily, is proud to...</v>
+        <v>In the news release, HPP Protein Workshop on Listeria Control and Dark-Cutting Beef Recovery Hosted by Hiperbaric and Oklahoma State University, issued 10-Aug-2026 by Hiperbaric over PR Newswire, we are advised by the company that timings, dates, and workshop sessions have been updated....</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Beyond Automation: New Benchmark to Support Student Learning in the AI Era</v>
+        <v>Walnut Coding Ranks Among Global Top 50 in TIME's 2026 EdTech List</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C79" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D79" t="str">
-        <v>AI, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.prweb.com/releases/beyond-automation-new-benchmark-to-support-student-learning-in-the-ai-era-302823195.html</v>
+        <v>https://www.prnewswire.com/news-releases/walnut-coding-ranks-among-global-top-50-in-times-2026-edtech-list-302865019.html</v>
       </c>
       <c r="F79" t="str">
-        <v>The proposed pedagogical yardstick seeks to bridge the critical gap between rapid classroom AI deployment, learning science, and national data sovereignty BROOKLYN, N.Y., July 13, 2026 /PRNewswire-PRWeb/ -- The EDSAFE AI Alliance and Arizona State University's Mary Lou Fulton College for...</v>
+        <v>Only China-based youth coding company in the global top 100 BEIJING, Aug. 31, 2026 /PRNewswire/ -- Walnut Coding (the "Company"), a leading online platform for youth coding education, has been named one of the top 50 education technology companies in TIME's World's Top EdTech Companies...</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Hanyang University Study Proposes Light-Driven Random Number Generator for Image Security</v>
+        <v>IHRDC Appoints IDM Industries as In-Country Representative for Mauritania</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C80" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D80" t="str">
-        <v>Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanyang-university-study-proposes-light-driven-random-number-generator-for-image-security-302822836.html</v>
+        <v>https://www.pr.com/press-release/975968</v>
       </c>
       <c r="F80" t="str">
-        <v>Researchers develop a device that converts electrical signals generated by light–matter interactions into true random numbers to authenticate images SEOUL, South Korea, July 13, 2026 /PRNewswire/ -- Developing secure hardware capable of generating truly random numbers is becoming...</v>
-[...2 lines deleted...]
-    <row r="81">
+        <v>IHRDC, a Boston-based oil and gas learning and development company, has appointed IDM Industries as its in-country representative for Mauritania, bringing its Competency Management Solutions, e-Learning, and Instructor-Led Programs to the country's growing energy and mining sectors. IHRDC is the first major energy training provider to be locally represented in this emerging energy market. [PR.com]</v>
+      </c>
+    </row>
+    <row r="81" xml:space="preserve">
       <c r="A81" t="str">
-        <v>NorthStrive Defense Tech Executes Definitive Exclusive License Agreement with Florida State University Research Foundation for Multi-Domain Drone Payload Technology Across Defense, Aerospace and Maritime Applications</v>
+        <v>Gench Education Announces 2026 Interim Results, High-Quality Education Delivers Steady Business Growth</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C81" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D81" t="str">
-        <v>Finance, Education</v>
+        <v>Finance, AI, SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326106/0/en/NorthStrive-Defense-Tech-Executes-Definitive-Exclusive-License-Agreement-with-Florida-State-University-Research-Foundation-for-Multi-Domain-Drone-Payload-Technology-Across-Defense-.html</v>
-[...2 lines deleted...]
-        <v>NorthStrive Defense Tech Executes Definitive Exclusive License Agreement with Florida State University Research Foundation for Multi-Domain Drone Payload T</v>
+        <v>https://www.acnnewswire.com/press-release/english/109644/</v>
+      </c>
+      <c r="F81" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - Shanghai Gench Education Group Limited (“Gench Education” or the “Company”, together with its subsidiaries, the “Group”, Stock Code:1525.HK) -- the leading higher vocational education group in East China and the largest higher vocational education group in Shanghai, delightedly announced the unaudited consolidated interim results for the six months ended 30 June, 2026 (the “Reporting Period”).
+During the Reporting Period, the Group recorded revenue of approximately RMB569 million, representing an increase of 6.6% year-on-year (“YoY”). Gross profit was RMB354 million, up 11.7% YoY; Profit for the year was RMB179 million, a YoY rise of 10.2%. Basic and diluted earnings per share attributable to ordinary equity holders of the parent were RMB0.45, compared to RMB0.41 in the same period last year. The growth in performance was primarily attributable to the rise in average tuition fees, boarding fees per student, and revenue from education-related services during the Reporting Period. The Board has resolved the payment of an interim dividend of HKD$0.04 per ordinary share for the six months ended 30 June 2026, maintaining a stable dividend policy.
+Policy Dividends Continued to Be Released, Lingang’s Location Advantages Solidified Growth Foundation
+As the largest private university in Shanghai, Shanghai Jian Qiao University (the “University”) has fully benefited from dual support from national vocational education policy and Lingang special area policy. In February 2025, the Management Committee of Lingang New Area issued “the Action Plan for High-Quality Development of Industry-Education Integration in Lingang New Area of China (Shanghai) Pilot Free Trade Zone (2025-2027)”, explicitly supporting the University in building itself into an industry-education integration university. In December 2025, “Shanghai Lingang Science and Technology Innovation City Construction Plan” was launched, encouraging universities to participate in regional innovation development and bringing the Group opportunities in terms of policy support and resources.
+At the national level, in February 2026, the Ministry of Education issued the “Opinions of the Ministry of Education on Deepening the Reform of Key Elements in Vocational Education and Teaching”, which focuses on the key links of industry-education integration. In June 2026, the State Council issued the “Education Development Plan for the Fifteenth Five-Year Plan Period” (the “Plan”), which proposes launching the “Dual Excellence” construction of high-level application-oriented undergraduate universities, and leading and driving universities to focus on cultivating distinctive disciplinary specialty clusters around key industrial chains. Driven by these multiple policies, the University has leveraged its location in Lingang’s emerging industry agglomeration to transform its geographical advantages into institutional competitiveness. As of 31 August 2025, 77.5% of the University’s 2025 graduates were employed in the Yangtze River Delta region and 59.2% in Shanghai, which fully demonstrated the University’s effective integration into the regional development ecosystem through its educational outcomes.
+Teaching Quality Has Been Steadily Enhanced, While Digital and Intelligent Transformation Has Been Vigorously Advanced
+The University remains committed to teaching quality as its core priority, with ongoing efforts to strengthen faculty capacity building, curriculum development and smart campus construction. In terms of faculty, as of 30 September 2025, among the full-time teachers, the master degree or higher accounted for 86.4%, the doctoral degree accounted for 28.8%, the senior title accounted for 38.6%, and the double-position accounted for 47.8%. Grounded in its positioning as an application-oriented technological university, the University vigorously promotes professional teachers to practice in enterprises, organizes thematic workshops on industry education integration, and enhances teachers’ awareness and competence in industry-education integration.
+In terms of program and curriculum development, in the 2026/27 school year, the University has introduced two undergraduate majors, namely the Artificial Intelligence and the Electronic Packaging Technology, closely aligning with the demands of key industries such as integrated circuits and artificial intelligence. The University focuses on courses connotative construction, constructs “school level – city level – national level” 3-level courses building system, and enhances practical teaching and quality teaching. In 2025, 12 courses were selected as Shanghai first class undergraduate courses - the number of approved courses showed a YoY increase of 50%, reaching a historic new high. Besides, 26 courses were approved as Shanghai higher education municipal level key courses - the number of approved courses ranked the 7th place among higher education institutions in Shanghai, and thus became the only private university in the top 10. The courses cover various types including “AI+courses” and “industry-education integration courses”. In 2025, the “Fundamentals of Gemstone Geology and Crystallography” course of the College of Jewelry was selected as a “Online/Offline Hybrid First-Class Course”, achieving a breakthrough for the University in the construction of national first-class courses. In May 2026, the “Fundamentals of Intelligent Manufacturing Equipment” course of the College of Mechanical and Electronic Engineering was included in the national case collection of “Excellent Intelligent Manufacturing Courses”.
+The Group continues to deepen the upgrading and renovation of teaching and research instruments and equipment as well as teaching laboratories. The University has deployed smart classrooms integrated with high-definition cameras, intelligent audio devices and high-speed networks, and has built a smart teaching system covering the entire process of talent cultivation, curriculum teaching and quality monitoring. Furthermore, the Group has actively explored the deep integration of AI and education, embedded technologies such as AI, 5G, and VR into the teaching process, and initiated the construction of a DeepSeek-based large model for vertical-domain educational applications, thereby creating three intelligent agents for services, management, and teaching.
+Industry-Education Integration Has Been Further Deepened, While the Diversified Education Ecosystem Has Been Continuously Improved
+The Group is fully committed to building an industry-education integrated university. It implements a tripartite operational model integrating “academic schools + industrial colleges + corporate entities”, striving to achieve the synergistic development of “industry, academia, research, and innovation” as an integrated whole. As of 30 June 2026, the University has successively launched seven key industry-education integration projects covering the College of Mechanical and Electronic Engineering, the College of Journalism and Communications, the Business College, the College of Art Design and the College of Jewelry. It has established Medical Engineering Industrial College, the Live Streaming Economy Industrial College, and Big Data Industrial College, is actively preparing for the establishment of the Integrated Circuit Industrial College and the Intelligent Manufacturing Industrial College, and endeavors to create a distinctive educational framework featuring multi-track industry and college collaboration and comprehensive industry-education integration.
+International cooperation has made steady progress, while external exchanges have continued to expand. The University works with Vaughn College of Aeronautics and Technology, The Kyoto College of Graduate Studies for Informatics, Teesside University, among others, in junior college to master’s program, undergraduate to master’s program, dual bachelor’s program and other programs. In 2025, the University contracted with 11 overseas famous universities/colleges in Germany, United Kingdom, New Zealand, Thailand and other countries, to expand teachers and students’ overseas exchange channels. As the first private university in Shanghai that has obtained the qualification to recruit international students, the University also attracts international students from many countries around the world and forms an international student education system that combines long-term and short-term programs.
+The University has a well-established lifelong education system. With the Shanghai “Dual-system” Pilot Base for Continuing Education of Employees in Higher Education Institutions (Incubation) as a platform, the University has built an integrated, multi-field and cross-age lifelong education system for knowledge updating and ability enhancement, covering adult higher education, vocational skills training, and youth science and innovation education. As of 30 June 2026, the number of in-service students enrolled in the University’s adult continuing education programs amounted to 3,316, and a total of over 400 types of vocational skill certificate training had been provided.
+Financial Position Remains Sound, While the Asset-Liability Structure Has Been Continuously Optimized
+During the Reporting Period, finance costs of the Group decreased by 69.0% YoY, which was primarily due to the result of early repayment of most of long-term interest-bearing bank borrowings by the end of 2025. As at 30 June 2026, the scale of interest-bearing borrowings decreased to RMB276.7 million, with the gearing ratio remaining at 0.1. The financial position has become more robust.
+Looking forward, Mr. Zhao Donghui, Chairman of the Board and Executive Director of Gench Education, stated: “The Group’s performance in the first half of 2026 achieved steady growth, validating the feasibility of its high-quality development strategy. In the future, we will continue to adhere to the educational philosophy of ‘student-oriented, teaching-centred, undergraduate-focused’ and the work ideology of ‘quality as the core, teaching as the centre, students as the base, teachers as the principal’ to promote the high-quality development of our undertakings. We will also fully capitalize on this historic opportunity by proactively aligning with the national strategy of promoting the high-quality development of vocational education and with Lingang’s regional initiative of becoming a ‘Global Hub of Power’, cultivate more high-quality technical and skilled talents, and accelerate the transformation to an industry-education integration university, and strive to build our University into a first-class private university in China with more unique features and international standing and a long-distance runner for the high-quality development of higher education in China.”
+About Shanghai Gench Education Group Limited
+Gench Education (Stock Code: 1525.HK) is a higher vocational education group which provides undergraduate education and junior college education, focusing on high-quality schooling for the provision of excellent education for students. The Group operates Shanghai Jian Qiao University, being the domestic leading private university, at Lingang New Area of China (Shanghai) Pilot Free Trade Zone. As measured by the number of full-time students enrolled in the 2025/26 school year, the University is the largest private university in Shanghai and is also a leading private university in the entire Yangtze River Delta. According to CUAA.net , the University ranked third among all category I private universities in China for five consecutive years and first among private universities in the Yangtze River Delta for seven consecutive years. Over 26 years of operation, the schooling quality of the University ranked in the forefront of peer universities, which has accumulated a solid brand reputation. Since 2004, the University has been consecutively awarded “Shanghai Civilized Unit” over 18 years. The University has won numerous honorary titles such as “National Model Unit of Civilization ”, “Shanghai Garden Unit”, “Shanghai Safe and Civilized Campus”, etc. The University has also been granted reputable title of “Lei Feng Spirit College Demonstration Education Base” among the first batch of universities in the PRC in April 2024, and was awarded the “Contribution Award for Promoting Lei Feng Spirit in the New Era ” in September 2024. In February and March 2025, the University was successively recognized as an “Outstanding Unit in Information Disclosure Work among Shanghai Higher Education Institutions for 2023-2024” and an “Outstanding Unit in Petition Work within the Shanghai Education System for 2024”.
+This press release is issued by Porda Havas International Finance Communications Group on behalf of Shanghai Gench Education Group Limited. For further information, please contact:
+Porda Havas International Finance Communications Group
+E-mail: gench.hk@pordahavas.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Kaltroco Invests in Smile America Partners to Support Growth in Children's Access to Dental Care</v>
+        <v>Fortinet Launches Free High School Cybersecurity Curriculum to Build the Next Generation of Cyber Defenders</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C82" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D82" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E82" t="str">
-        <v>https://www.prnewswire.com/news-releases/kaltroco-invests-in-smile-america-partners-to-support-growth-in-childrens-access-to-dental-care-302823126.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353331/0/en/fortinet-launches-free-high-school-cybersecurity-curriculum-to-build-the-next-generation-of-cyber-defenders.html</v>
       </c>
       <c r="F82" t="str">
-        <v>NASHVILLE, Tenn., July 13, 2026 /PRNewswire/ -- Kaltroco, a family-owned investment company, has invested in Smile America Partners, the nation's largest school-based mobile dental program. Smile America Partners works with dental practice partners to bring portable and mobile dental care...</v>
+        <v>Fortinet Training Institute’s New Technical High School Cybersecurity Curriculum gives U.S. secondary schools a no-cost, standards-aligned entry point into a two-year cybersecurity pathway Fortinet Training Institute’s New Technical High School Cybersecurity Curriculum gives U.S. secondary schools a no-cost, standards-aligned entry point into a two-year cybersecurity pathway</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Rosalind Harris’s New Book, "The Girls Made It Rain," Explores How Policy Entrepreneurship in Areas of Environmental Governance Can Lead to Punctuated Equilibrium</v>
+        <v>CEng. Shreekant Patil Leads Insightful Workshop on Startup Regulatory Compliance at SIOM Nashik</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C83" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D83" t="str">
         <v>Education</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.pr.com/press-release/972993</v>
+        <v>https://express-press-release.net/news/2026/08/31/1769923</v>
       </c>
       <c r="F83" t="str">
-        <v>Fulton Books author Rosalind Harris, who received a bachelor of arts degree in political science from the University of Missouri–St. Louis, has completed her most recent book “The Girls Made It Rain”: a compelling look at how narrative-driven scenarios can accelerate policy change, focusing on the impact that federal efforts to address the Gulf of Mexico’s dead zone has created. “In posing [PR.com]</v>
+        <v>CITY, Country, 2026-08-31 — /EPR Network/ —The Institution’s Innovation Council (IIC) at the Symbiosis Institute of Operations Management (SIOM), Nashik, today conducted a two-hour workshop [read full press release...]</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>INDIANA UNIVERSITY AND PHARMATROPHIX PRESENT FINDINGS ON PERFORMANCE OF ORAL THERAPEUTIC, LM11A-31, TO REDUCE DECLINE OF BRAIN FUNCTIONAL-NETWORK CONNECTIVITY IN ALZHEIMER'S DISEASE</v>
+        <v>From Full Sail to Full-Scale: Adia Med Inc. Assembles Intern Social Media Team</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C84" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D84" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.prnewswire.com/news-releases/indiana-university-and-pharmatrophix-present-findings-on-performance-of-oral-therapeutic-lm11a-31-to-reduce-decline-of-brain-functional-network-connectivity-in-alzheimers-disease-302822172.html</v>
+        <v>https://www.newsfilecorp.com/release/311967/From-Full-Sail-to-FullScale-Adia-Med-Inc.-Assembles-Intern-Social-Media-Team</v>
       </c>
       <c r="F84" t="str">
-        <v>New findings presented at featured research session (FRS) during the Alzheimer's Association International Conference demonstrate statistically significant slowing of decline in brain network function with LM11A-31 vs placebo linked to cognitive domains and synaptic resilience MENLO PARK,...</v>
+        <v>Winter Park, Florida--(Newsfile Corp. - August 31, 2026) - Adia Med Inc. (OTCQB: ADIA), a regenerative medicine company focused on stem cell therapies, biologics, and advanced clinical services, today announced that its introductory innovation session earlier this month at Full Sail University delivered exactly the spark the Company was looking for —  and that Adia Med has already assembled a social media team of interns to convert that momentum into a new era of organic marketing.From Full Sail...</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Justin Bieber to Co-headline the First-Ever FIFA World Cup™ Final Halftime Show with Madonna, Shakira and BTS</v>
+        <v>Emergent BioSolutions Reinforces Commitment to Opioid Overdose Education and Preparedness on International Overdose Awareness Day</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C85" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D85" t="str">
-        <v>Finance, Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357543</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353232/33240/en/emergent-biosolutions-reinforces-commitment-to-opioid-overdose-education-and-preparedness-on-international-overdose-awareness-day.html</v>
       </c>
       <c r="F85" t="str">
-        <v>Summary - - Burna Boy, Gustavo Dudamel, PS22 Chorus featuring Coldplay also set to perform - - Produced by Global Citizen, to Raise Funds for the FIFA Global Citizen Education Fund - - Set to be Most Watched Halftime Show in History and the First Halftime Show to Create Impact for Children Around the World - - FIFA and Global Citizen announced that global superstar Justin Bieber has joined as a co-headliner of the historic FIFA World Cup 2026&amp;#8482; Final Halftime Show, taking place on Sunda... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357543</v>
+        <v>GAITHERSBURG, Md., Aug. 31, 2026 (GLOBE NEWSWIRE) -- In recognition of International Overdose Awareness Day (IOAD), Emergent BioSolutions (NYSE: EBS) is reaffirming its commitment to expanding awareness of opioid overdose risks and increasing preparedness to help save lives. According to the World Health Organization, opioids are associated with nearly 80 percent of drug-related deaths worldwide, highlighting the continued need for education, preparedness and access to life-saving interventions. i As opioid overdose remains a significant global public health challenge, Emergent is focused on empowering people with the information and tools needed to act in the event of an opioid overdose emergency.</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Tomocube Launches HT-T1 Desktop for 3D Glass Substrate Defect Analysis in Advanced Packaging</v>
+        <v>GalaxyonKnowledge Launches Free Python Programming Course Backed by Google Expertise</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C86" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D86" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E86" t="str">
-        <v>https://www.prnewswire.com/news-releases/tomocube-launches-ht-t1-desktop-for-3d-glass-substrate-defect-analysis-in-advanced-packaging-302822582.html</v>
+        <v>https://www.pr.com/press-release/973952</v>
       </c>
       <c r="F86" t="str">
-        <v>Provides non-destructive 3D analysis of the location, morphology, and depth profile of internal defects in glass substrates Introduces TAMI, a dedicated 3D analysis software platform that connects R&amp;D analysis with production-line review Accelerates root-cause analysis and yield learning...</v>
+        <v>This initiative is part of their mission to make education accessible and empower individuals with essential coding skills in a structured manner. [PR.com]</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Saginaw Sweethearts Turn 35 Years of Marriage into a National Legacy Project Focused on Love, Entrepreneurship, Education and Generational Wealth</v>
+        <v>The New York Council on Economic Education Endorses AP Business with Personal Finance as a High-Quality Pathway to Financial Literacy for New York Students</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C87" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D87" t="str">
         <v>Education</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.pr.com/press-release/973502</v>
+        <v>https://finance.yahoo.com/economy/policy/articles/york-council-economic-education-endorses-111500196.html</v>
       </c>
       <c r="F87" t="str">
-        <v>After 35 years of marriage, Kris and Nia Seals are proving that the greatest legacy parents and grandparents can leave behind isn’t simply financial wealth—it’s the values, experiences and opportunities that empower future generations to thrive. [PR.com]</v>
+        <v>NEW YORK, August 31, 2026--New York Council on Economic Education endorses AP Business with Personal Finance as a rigorous, standards-aligned pathway to financial literacy.</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Rock Tech Lithium Awarded $262,500 from Ontario's Critical Minerals Innovation Fund to Advance Made-in-Ontario Lithium Supply Chain</v>
+        <v>Seaport Therapeutics to Present at Citi’s 2026 Biopharma Back to School Conference and Participate in 21st Annual Wells Fargo Healthcare Conference</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C88" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D88" t="str">
-        <v>Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.prnewswire.com/news-releases/rock-tech-lithium-awarded-262-500-from-ontarios-critical-minerals-innovation-fund-to-advance-made-in-ontario-lithium-supply-chain-302823582.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/seaport-therapeutics-present-citi-2026-110000856.html</v>
       </c>
       <c r="F88" t="str">
-        <v>CMIF-supported project with Thunder Bay Pulp and Paper and Queen's University to evaluate locally sourced crude tall oil as a potential flotation reagent for lithium processing Ontario's Critical Minerals Innovation Fund has awarded Rock Tech $262,500 to evaluate and validate the use of...</v>
+        <v>BOSTON, August 31, 2026--Seaport Therapeutics to present at Citi’s 2026 Biopharma Back to School Conference and participate in 21st Annual Wells Fargo Healthcare Conference</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>A New Approach to Treating Brain Cancer: HDT Bio Launches Canadian Clinical Program at McGill University</v>
+        <v>Will we "see" you in New York at Moody's Capital 2026 Disruptive Growth ...</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C89" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D89" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-new-approach-to-treating-brain-cancer-hdt-bio-launches-canadian-clinical-program-at-mcgill-university-302822942.html</v>
+        <v>https://pr-inside.com/will-we-see-you-in-new-york-at-moody-s-capital-2026-disruptive-growth-r5217759.htm</v>
       </c>
       <c r="F89" t="str">
-        <v>HDT Bio Canada Inc. partners with McGill University and The Neuro to advance HDT-401, an investigational locally administered RNA immune activator, into Phase 1 clinical evaluation for glioblastoma in Canada MONTREAL and SEATTLE, July 12, 2026 /PRNewswire/ -- Among the deadliest of brain...</v>
+        <v>(PR-inside.com) Dr. Roger Wu, CEO of 20Slash20 Inc, to Present The Eye Drink Company Overview at Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. NEW YORK, NY / ACCESS Newswire / August 31, 2026 / As an incubated client of Fast Moving Consumer Goods (OTCID:GGII), 20Slash20, Inc., a health and wellness company focused on advancing eye health awareness through innovative consumer products and education, announced today that Dr. Roger Wu, Founder and CEO of 20Slash20, will present the company's vision, growth strategy, and market opportunities at the Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. Dr. Wu's ..</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Chinese Researchers Develop Fast, Precise Method for Platinum-Group Catalyst Synthesis</v>
+        <v>Recent Release, "There's No Crying in Kindergarten," from Newman Springs Publishing Author Monica Aaron, Helps Young Readers Navigate First-Day Jitters</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C90" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D90" t="str">
         <v>Education</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.prnewswire.com/news-releases/chinese-researchers-develop-fast-precise-method-for-platinum-group-catalyst-synthesis-302823302.html</v>
+        <v>https://www.pr.com/press-release/977352</v>
       </c>
       <c r="F90" t="str">
-        <v>TIANJIN, China, July 12, 2026 /PRNewswire/ -- On July 10, 2026, a research team from Tianjin University published new findings in the journal Science, presenting a millisecond-scale thermal pulse technology that enables the ultrafast synthesis and precise control of platinum-group...</v>
+        <v>Monica Aaron has completed a new book, "There's No Crying in Kindergarten" that speaks directly to the universal experience of starting big school. Through the story of a nervous little girl wrestling with doubts about kindergarten, the narrative tenderly addresses the fears that plague so many children on the brink of this significant milestone. She worries about making friends, about getting things wrong, and [PR.com]</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Martial Arts History Museum Announces First-Ever Warrior Women Exhibit</v>
+        <v>UFC Hall of Famer Michael Bisping Joins BioAdaptives to Champion MyndSystem(TM) ...</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C91" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D91" t="str">
-        <v>Retail, Education</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E91" t="str">
-        <v>https://www.newmediawire.com/news/martial-arts-history-museum-announces-first-ever-warrior-women-exhibit-7087661</v>
+        <v>https://pr-inside.com/ufc-hall-of-famer-michael-bisping-joins-bioadaptives-to-champion-myndsystem-tm-r5217758.htm</v>
       </c>
       <c r="F91" t="str">
-        <v>GLENDALE, CA - July 12, 2026 ( NEWMEDIAWIRE ) - Opening this Summer, take part in the Warrior Women Exhibit groundbreaking museum installation, honoring the critical and often unrecognized role of women in warfare, cultural preservation and the protection of indigenous lands this Aug. 22 at 4 pm at the Martial Arts History Museum. “We are setting a historical precedent!” Founder and President Michael Matsuda adds, “Not only are female warriors a significant part of martial arts history but many wars would not have been won without them...here to let the community know we support warrior women throughout the ages.” Curated by Kumu (Hawaiian for teacher) Michelle Manu, a 10th Degree Black Belt, the exhibit is the first of its kind, globally to center on women as protectors, strategists and c</v>
+        <v>(PR-inside.com) Former UFC middleweight champion and current broadcaster will help promote MyndSystem™ as part of a disciplined day-and-night performance routine LAS VEGAS, NV / ACCESS Newswire / August 31, 2026 / BioAdaptives®, Inc. (OTCID:BDPT) announced today that UFC Hall of Famer and former UFC middleweight champion Michael Bisping has joined MyndSystem™ as a paid brand ambassador. The partnership will focus on promoting MyndMed™ and MyndRenew™, the products at the core of the MyndSystem™ platform. The campaign will focus on education, real-world routines, and demonstrating how MyndSystem™ fits into Bisping's hectic schedule. Approved content for BioAdaptives and Bisping's channels will highlight his preparations for ..</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>AlgoLaser Launches DIY KIT MK3: Start, Just That Simple--A Smarter Way to Laser Engrave</v>
+        <v>AutoShop Answers Announces Eric Twiggs as Vice President of Member Services</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C92" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D92" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E92" t="str">
-        <v>https://www.prnewswire.com/news-releases/algolaser-launches-diy-kit-mk3-start-just-that-simplea-smarter-way-to-laser-engrave-302822637.html</v>
+        <v>https://www.prnewswire.com/news-releases/autoshop-answers-announces-eric-twiggs-as-vice-president-of-member-services-302863104.html</v>
       </c>
       <c r="F92" t="str">
-        <v>SHENZHEN, China, July 11, 2026 /PRNewswire/ -- AlgoLaser, a global leader in smart laser engraving technology, today officially launched its latest desktop laser engraver: the DIY KIT MK3. For years, complex assembly, cumbersome operation, and steep learning curves have kept many creators...</v>
-[...2 lines deleted...]
-    <row r="93">
+        <v>HOUSTON, Aug. 31, 2026 /PRNewswire/ -- AutoShop Answers today announced the appointment of Eric Twiggs as its new Vice President of Member Services, strengthening the organization's commitment to delivering greater value, resources, education, and innovative programs to automotive service...</v>
+      </c>
+    </row>
+    <row r="93" xml:space="preserve">
       <c r="A93" t="str">
-        <v>myFootpath Expands Within the Texas State University System, Partnering with Sul Ross State University to Reengage and Support Students</v>
+        <v>GF Securities Releases 2026 Interim Report</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C93" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D93" t="str">
-        <v>Education</v>
+        <v>Finance, AI, SaaS, Real Estate, Energy, Education</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.prweb.com/releases/myfootpath-expands-within-the-texas-state-university-system-partnering-with-sul-ross-state-university-to-reengage-and-support-students-302821601.html</v>
-[...2 lines deleted...]
-        <v>myFootpath has announced a new partnership with Sul Ross State University and SRSU International to help former students reconnect with pathways to complete their degrees. Building on myFootpath's successful re-enrollment initiatives with Sam Houston State University and the Texas State...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109628/</v>
+      </c>
+      <c r="F93" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - 28 August 2026, GF Securities Co., Ltd. (“GF Securities” or the “Company”, together with its subsidiaries and consolidated affiliates, the “Group”) officially released its 2026 interim report. The year 2026 marks the opening year of the “15th Five-Year Plan”, and the role of the capital markets in serving the building of a financial powerhouse and Chinese modernization continues to be enhanced. The Company steadfastly adheres to its functional positioning, focuses on doing a good job in the “Five Major Areas” in finance, deepens its focus on its principal responsibilities and core businesses, strengthens professional leadership, deepens efforts to tackle key challenges in transformation, and consolidates its operational foundation, with all businesses achieving balanced and steady development. During the Reporting Period, the Group recorded total revenue and other income of RMB31,751 million and net profit attributable to owners of the Company of RMB11,652 million.
+GF Securities operates four core business segments: investment banking, wealth management, trading and institution and investment management. The Company has successively set up futures subsidiaries, public fund subsidiaries, private fund subsidiaries, alternative investment subsidiaries and asset management subsidiaries, among others. With its unique value concept and pragmatic business style, the Company has established a full business chain with complete layout and strong capability. Over its 35-year history, the Company has remained deeply rooted in the Guangdong-Hong Kong-Macao Greater Bay Area, while maintaining a nationwide presence and expanding globally, consistently ranking among the top Chinese brokerages across major operating indicators.
+Anchoring in High-Quality Development, Four Core Segments Achieve Synergistic, Balanced and Steady Growth
+During the Reporting Period, leveraging its comprehensive business system and balanced structure, the Group’s four core business segments delivered steady performance:
+Investment banking steadily advanced. The Company steadfastly adhered to its functional positioning, focusing deeply on national strategic priorities and emerging industry clusters. Through enhanced industry research, expanded client coverage, and rich project pipeline development, the Company completed six A share equity financing projects with a lead underwritten amount of RMB3.578 billion; and completed six listings on the NEEQ during the Reporting Period. As at the end of June 2026, the Company continuously supervised a total of 57 listed companies as the lead broker, of which 77.19% were “specialized, sophisticated, distinctive and innovative” enterprises. In debt financing business, the Company focused on tackling market expansion in key regions and continued to improve the quality of project implementation. During the Reporting Period, the Company acted as the lead underwriter for 430 tranches of major credit bonds, with a lead underwritten amount of RMB214.264 billion. In terms of financial advisory business, the Company completed 2 projects of acquiring control of listed companies that had industry and regional influence, and has 1 ongoing and disclosed project of a listed company’s issuance of shares to purchase assets during the Reporting Period.
+Wealth management transformation deepened further. During the Reporting Period, the Company firmly acted as the “manager” of social wealth and strengthened investment research-driven capacity and accelerated the comprehensive transformation and upgrading from traditional commission-based distribution towards buy-side investment advisory, asset allocation, and solutions driven by research as the core. As of the end of June 2026, a total of more than 4,900 employees were qualified as investment advisors; the total balance of financial products sold by the Company on a commission basis exceeded RMB450.0 billion, representing an increase of approximately 22.07% as compared to the end of last year; the balance of margin financing and securities lending of the Company was RMB173.475 billion, representing an increase of 24.82% as compared to the end of last year, with a market share of 5.74%. From January to June 2026, the turnover of the Company’s SSE and SZSE stock and funds amounted to RMB31.85 trillion (bilateral statistics), representing a year-on-year increase of 110.35%.
+Trading and institution business steadily continued to improve. During the Reporting Period, the Company achieved good investment performance in both equity and fixed income investments. As a primary dealer of OTC derivatives business, the Company continuously provided institutional customers with asset allocation and risk management solutions through OTC derivatives. The market-making business of the Company continued to be in the first echelon of the market, providing market-making services for more than 1,200 funds and all ETF options of the SSE and SZSE as well as CSI 300 stock index options and CSI 1000 stock index options of the China Financial Futures Exchange. The Company issued and traded 69,281 private placement products through the China Securities Inter-agency Quotation System and OTC market, with a total amount of RMB790.239 billion. As of the end of June 2026, 4,059 products were under the custody of the Company and fund operation outsourcing services were provided for 4,708 products; the existing custody scale of non-money market public funds ranked 4th in the industry (Source: Wind). GF Qianhe, a wholly-owned subsidiary, focused on the development of AI infrastructure and key industries such as AI+ and biomedicine The accumulated number of projects invested by GF Qianhe was 356.
+Investment management solidified its advantages. In the first half of 2026, the Group’s controlling subsidiary GF Fund and investee company E Fund maintained leading investment research capabilities. The total fund size excluding money market funds of their public fund assets under management (AUM) amounted to RMB1,120.942 billion and RMB1,885.931 billion, ranking third and first in the industry, respectively (Source: Wind, Statistics of the Company). The net value of collective asset management schemes and specific asset management schemes managed by wholly owned subsidiary GF Asset Management increased by 4.99% and 8.23%, respectively, as compared with the end of 2025. There were 85 asset management schemes managed by GF Futures, with total assets under management of RMB5.972 billion. Wholly-owned subsidiary GF Xinde focused on such industries as AI, robotics, biomedicine, intelligent manufacturing, new energy and corporate services. As at the end of June 2026, the paid-in funds under management by GF Xinde exceeded RMB19 billion.
+Forging Comprehensive Financial Service Capabilities, Reshaping the New Financial Service Ecosystem through “AI+”
+The Company adhered to an investor-oriented philosophy and continued to improve the quality and efficiency of services for individuals, institutional clients, corporate clients, and other customer segments by refining its full-chain and full-lifecycle comprehensive financial service capabilities.
+For individual investors, the Company adhered to a “customer-centric” philosophy, accelerated the transformation and upgrading of buy-side investment advisory, strengthened multi-asset allocation capabilities, actively explored the path of online scalable customer acquisition, deepened the service expansion for institutional and corporate client bases, strengthened the services for trading-oriented clients, actively embraced AI technological transformations to promote the improvement of business operation efficiency, and explored a brand-new efficient customer service model, served the growth of residents’ property income, and contributed to high-quality economic and social development. As at the end of June 2026, the Company had 358 branches and business departments nationwide, with a presence in 31 provinces, autonomous regions and municipalities across the PRC, providing solid network support for efficiently reaching and serving clients.
+For institutional clients, the Company actively promoted the adoption of digital intelligence in its research business, closely tracked cutting-edge technologies and demand changes, further explored and enriched AI applications in intelligent investment and research functions, to empower diverse internal and external demands. As of the end of June 2026, the Group’s equity research covered 28 industries and 894 A-share listed companies in Mainland China, and 261 overseas listed companies. By concentrating on the main theme of building Chinese-style modernization and focusing on the development direction of new quality productive forces, the Company facilitated the deep integration of scientific and technological innovation and industrial innovation, successfully  organized large-scale conferences on investment strategies, such as “New Growth Opportunities, New Asset Narratives” and “Dialogue with Business Leaders”, to establish a platform for exchange between listed companies and institutional investors; at the same time, the Company continuously cultivated core tracks such as the AI+ industry chain, and further enhanced its industrial and market influence.
+For corporate clients, the Company accelerated digital transformation and the development of an intelligent risk control system, empowering quality and efficiency enhancement of businesses as well as comprehensive risk management with technology. During the Reporting Period, the Company focused on tackling market expansion in key regions, promoted the construction of bond AI intelligent systems, continuously improved project execution quality, and consolidated the foundation of compliant practices. Meanwhile, the Company closely followed major national strategic guidance such as scientific and technological innovation, green and low carbon, and actively promoted the issuance of various innovative bonds. In the first half of 2026, the Company acted as the lead underwriter for 68 tranches of various science and technology innovation bonds with an underwritten amount of RMB20.372 billion; acted as the lead underwriter for 15 tranches of various low-carbon transformation and green bonds with an underwritten amount of RMB6.111 billion; and acted as the lead underwriter for 4 tranches of rural revitalization bonds with an underwritten amount of RMB2.421 billion, taking concrete actions to support national strategies.
+Furthermore, the Group continued to promote the research-driven development model and strengthened the research on capital market and regional economy. The industrial research institute of the Company continued to build the ecosystem of production, learning, research, investment and financing, focused on the key tracks to deepen industrial research, continuously engaged scientific advisors to lead the upgrade of industrial cognition, integrated multiple resources, built synergistic platforms, empowered the efficient transformation of scientific and technological achievements into actual productivity through finance, assisted the sci-tech innovation economy and empowered the high-quality development of the Company’s business. The industrial research institute also participated in the first batch of construction of the comprehensive key research base of the China Capital Market Institute and contributed wisdom and strength to deepening the comprehensive reform at both ends of investment and financing and enhancing institutional inclusiveness and adaptability.
+Deepening its Integrated Domestic and Overseas Strategy, Accelerating International Business Growth Momentum
+Based on the new development pattern, the Company implemented the deployments of the “15th Five-Year” Plan, continued to deepen its integrated domestic and overseas strategy and actively promoted the “One GF” operating model. During the Reporting Period, the Group anchored on international development targets and continuously improved the breadth and quality of coverage of the overseas research business. The Group completed multiple Hong Kong stock benchmark projects and fully upgraded its cross-border comprehensive service capabilities, efficiently assisting Chinese enterprises in expanding overseas.
+In respect of overseas equity financing, the Company completed 11 overseas equity financing projects, including 9 Hong Kong IPO projects and 2 Hong Kong refinancing projects, with an issue size of HK$45.814 billion; and its equity financing business in Hong Kong ranked fifth among Chinese securities companies in terms of the total issuance size of IPOs and refinancing projects equally distributed among all underwriters (Source: Dealogic, Statistics of the Company). For the Chinese offshore bond business, the Company completed the issuance of 23 bonds with an underwritten amount of HK$32.724 billion.
+In overseas wealth management, the Company continued to diversify its product offerings, optimized the customer structure, and pushed forward the transformation and upgrading of the wealth management business, with its revenue scale, scale of assets under custody and retained scale of products continuously improving. With the in-depth promotion of international business, the consolidated operating revenue and net profit of GF Futures’ overseas subsidiaries both achieved a year-on-year increase. GF Futures (Hong Kong) won the 2025 Model Chinese Futures Broker, Best Broker (Currency Futures), and Outstanding Participant (Hang Seng Biotechnology Index) awards from the Hong Kong Stock Exchange.
+In the area of overseas asset management business, GFHK is one of the first batch of financial institutions in Hong Kong with the PRC background granted with RQFII qualification. Its subsidiary GF Investments (Hong Kong) managed four equity investment fund products, and has completed investment mainly in fields of high-end manufacturing, TMT, big consumption and biomedical. Several investment projects have successfully exited by way of mergers and acquisitions or been listed on the stock exchanges in Hong Kong, the United States and other regions.
+In 2026, the reform of the capital market has been comprehensively deepened, the endogenous stability mechanism has been continuously consolidated, and the high-level institutional two-way opening up has steadily expanded. The Company will uphold the political and people-oriented nature of financial work, fully play its functional role as a “service provider” for direct financing and a “gatekeeper” of the capital market, anchor on serving high-quality development of the real economy, implement the deployments of the “15th Five-Year” Plan, intensively and meticulously cultivate the “Five Major Areas” in finance, continuously forge core professional capabilities, and contribute strength to Chinese modernization and the building of a financial powerhouse.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Christine Motokane Shares an Honest First-Person Journey With Autism in “Working the Double Shift”</v>
+        <v>Garden Before Grace Celebrates Green Genius’ Third Anniversary with an Immersive Plant-Based Supper Club</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C94" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D94" t="str">
         <v>Education</v>
       </c>
       <c r="E94" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357515</v>
+        <v>https://www.pr.com/press-release/977878</v>
       </c>
       <c r="F94" t="str">
-        <v>In &amp;#8220;Working the Double Shift: A Young Woman&amp;#39;s Journey with Autism,&amp;#8221; author Christine Motokane offers readers a candid, deeply personal account of growing up, attending school, forming relationships, entering college, pursuing employment, and discovering her voice as an autistic self advocate. - - The title reflects the reality at the heart of Christine&amp;#39;s story. Like everyone else, she must manage the ordinary responsibilities of education, relationships, work, and adulthood. At the same t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357515</v>
-[...2 lines deleted...]
-    <row r="95">
+        <v>Chef Tori Funn and Green Genius will celebrate three years with Garden Before Grace: The First Blessing Was the Garden, an intimate plant-based supper club featuring a multi-course autumn tasting menu, live music by Segdrick Marsh &amp; Band, botanical storytelling and garden-inspired hospitality on Oct. 24, 2026, in Kearny, New Jersey. [PR.com]</v>
+      </c>
+    </row>
+    <row r="95" xml:space="preserve">
       <c r="A95" t="str">
-        <v>HealthTree Foundation Announces the Appointment of Lisa Gray to Its Board of Directors</v>
+        <v>Collaborate2Win campaign promotes Hong Kong's professional services in Central Asia</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C95" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D95" t="str">
-        <v>Healthcare, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.prnewswire.com/news-releases/healthtree-foundation-announces-the-appointment-of-lisa-gray-to-its-board-of-directors-302823076.html</v>
-[...2 lines deleted...]
-        <v>SALT LAKE CITY, July 10, 2026 /PRNewswire/ -- The HealthTree Foundation, a nonprofit organization dedicated to advancing cures for multiple myeloma and other blood cancers through patient empowerment, research, and education, today announced the appointment of Lisa Gray, an accomplished...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109624/</v>
+      </c>
+      <c r="F95" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - 29 August 2026, the ‘Collaborate2Win – Hong Kong’s Professional Services – Your Partner for Global Success’ promotion campaign, jointly organised by the Hong Kong Trade Development Council (HKTDC) and the Department of Justice of the Hong Kong SAR Government, was held from 24 to 28 August. During the campaign, Paul Lam, Secretary for Justice of the Hong Kong SAR Government, led a high-level delegation on a visit to Xinjiang, Kazakhstan and Uzbekistan. This built on the outcomes of the Chief Executive’s delegation visit to Central Asia in June, further deepening cooperation between Hong Kong and the region.
+The ‘Collaborate2Win – Hong Kong’s Professional Services – Your Partner for Global Success’ promotion campaign, jointly organised by the Hong Kong Trade Development Council (HKTDC) and the Department of Justice of the Hong Kong SAR Government, was held from 24 to 28 August. During the campaign, Paul Lam, Secretary for Justice of the Hong Kong SAR Government, led a high-level delegation on a visit to Xinjiang, Kazakhstan and Uzbekistan.
+The delegation comprised representatives from Hong Kong’s professional services sectors, including legal, financial and trade-related organisations, as well as legal professionals from Xinjiang. The delegation promoted the strengths of Hong Kong's professional services through site visits, business exchanges and thematic seminars. It fostered exchanges and cooperation between Hong Kong and Central Asia in related fields, while jointly exploring opportunities arising from the Belt and Road Initiative.
+The Collaborate2Win seminar, one of the campaign’s key events, was held in Almaty, Kazakhstan, on 26 August.
+The Collaborate2Win seminar, one of the campaign’s key events, was held in Almaty, Kazakhstan, on 26 August. In his opening remarks, Paul Lam, Secretary for Justice of the Hong Kong SAR Government, said: “While Hong Kong is a leading common law jurisdiction providing reliable and top quality international legal services, the city has been making tremendous efforts to use its common law advantages to maintain and promote Hong Kong's status as an international financial centre. Hong Kong can be Kazakhstan's important and even indispensable partner in view of its unique statue as a premier financial hub with common law advantages.”
+HKTDC Associate Executive Director Anna Cheung said: “The HKTDC has long been committed to promoting global trade and investment through international conferences, exhibitions and business matching as well as a wide range of overseas promotional activities. We help businesses explore new markets and seize emerging opportunities, while advancing the ‘hub-to-hub’ cooperation model. By leveraging Kazakhstan’s role as a gateway to Central Asia and Hong Kong’s unique strengths as a superconnector and super value-adder linking the Chinese Mainland with the rest of the world, we facilitate closer economic and trade ties between regions.”
+Ms Cheung added: “The 11th Belt and Road Summit, jointly organised by the Hong Kong SAR Government and HKTDC, will be held in Hong Kong on 9 and 10 September. The Summit will bring together government officials, business leaders and representatives of professional services organisations from countries and regions along the Belt and Road. The event will provide a platform to explore collaboration opportunities, facilitate business matching and promote project partnerships. One of the focus areas for this year’s summit will be the Central Asian market. We look forward to welcoming more delegates from Central Asia to Hong Kong and working together to take cross-regional cooperation to new heights.”
+The Collaborate2Win seminar in Kazakhstan, themed ‘Hong Kong – A Premier Financial Hub with Common Law Advantages – Your Indispensable Partner for Global Success’, featured remarks by Umiraliyev Zhandosv Zhanibekovich, First Deputy Prosecutor General of the Republic of Kazakhstan, and Su Fangqiu, the Consul General of the People's Republic of China in Almaty. It also brought together speakers from the government and the financial, legal, tax and international arbitration sectors.
+Topics discussed included Hong Kong’s role in the Belt and Road Initiative, the latest developments in Hong Kong as an international financial centre, how the common law system safeguards and facilitates corporate financing and investment activities, the advantages of conducting tax planning through Hong Kong, and the city’s position as an international legal and dispute resolution services centre. The seminar, together with the networking luncheon that followed, attracted more than 160 participants.
+During the visit, the delegation met with a range of government authorities and industry organisations.
+In Xinjiang, the delegation met with Chen Xiaojiang, Secretary of the CPC Xinjiang Uyghur Autonomous Regional Committee, Liu Jiansheng, Party Secretary of the Department of Justice of the Xinjiang Uygur Autonomous Region, and Naibijiang Yibulayimu, Deputy Secretary of the Party Committee and Director-General of the Department of Justice of the Xinjiang Uyghur Autonomous Region.
+In Kazakhstan, the delegation visited the Shaanxi Chamber of Commerce in Kazakhstan and exchanged views with Mainland enterprises and law firms operating in the country. The discussions provided insights into the local business and legal services environment and helped Hong Kong's professional services sector better understand the support that Mainland enterprises need to expand overseas.
+In Uzbekistan, the delegation met with Yu Jun, the Ambassador Extraordinary and Plenipotentiary of the People's Republic of China to the Republic of Uzbekistan, Umid Abidhadjaev, Deputy Minister, Ministry of Economy and Finance of Uzbekistan, and Ilzat Kasimov, Deputy Minister, Ministry of Investment, Industry and Trade of Uzbekistan, as well as the China Enterprise Association in Uzbekistan, the Chamber of Commerce and Industry of Uzbekistan and Tashkent International Arbitration Centre, and the Chamber of Advocates of the Republic of Uzbekistan. During these exchanges, participants discussed ways to strengthen economic and trade ties as well as cooperation in professional services between Hong Kong and Central Asia. Participants also explored opportunities in cross-border investment, legal services and business development.
+During its stay in Uzbekistan, the delegation also visited Tashkent State University of Law and the Islamic Civilization Center. These visits provided valuable insights into the latest developments in legal talent development and international exchange, cultural preservation, and urban development. Further, they strengthened economic and trade ties between Hong Kong and Uzbekistan.
+Photo download: https://bit.ly/46u5drs
+The ‘Collaborate2Win – Hong Kong’s Professional Services – Your Partner for Global Success’ promotion campaign, jointly organised by the Hong Kong Trade Development Council (HKTDC) and the Department of Justice of the Hong Kong SAR Government, was held from 24 to 28 August. During the campaign, Paul Lam, Secretary for Justice of the Hong Kong SAR Government, led a high-level delegation on a visit to Xinjiang, Kazakhstan and Uzbekistan.
+The Collaborate2Win seminar, one of the campaign’s key events, was held in Almaty, Kazakhstan, on 26 August.
+Paul Lam, Secretary for Justice of the Hong Kong SAR Government
+Anna Cheung, HKTDC Associate Executive Director
+In Kazakhstan, the delegation exchanged views with Mainland enterprises and law firms operating in the country.
+The delegation visited the Chamber of Commerce and Industry of Uzbekistan and Tashkent International Arbitration Centre.
+The delegation met with Umid Abidhadjaev, Deputy Minister, Ministry of Economy and Finance of Uzbekistan
+Media enquiries
+HKTDC’s Communications &amp; Public Affairs Department:
+Johnny Tsui Tel: (852) 2584 4395 Email: johnny.cy.tsui@hktdc.org
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>MOWW to Welcome Students from Across the Nation to D.C. for the 2026 National Youth Civics Summit</v>
+        <v>APOD: 2026 August 31 – Launch of the Roman Space Telescope</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C96" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D96" t="str">
         <v>Education</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.prnewswire.com/news-releases/moww-to-welcome-students-from-across-the-nation-to-dc-for-the-2026-national-youth-civics-summit-302823055.html</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-31-launch-of-the-roman-space-telescope/</v>
       </c>
       <c r="F96" t="str">
-        <v>WASHINGTON, July 10, 2026 /PRNewswire/ -- The Military Order of the World Wars (MOWW) will welcome 20 high school students representing Alabama, California, Colorado, Florida, Georgia, New Jersey, Pennsylvania, Puerto Rico, Texas, and Virginia to Washington, D.C., from July 12–18, for the...</v>
+        <v>APOD Science APOD APOD: 2026 August 31 –… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. To view this [&amp;#8230;]</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Gundry MD Celebrates National Day on July 11 with Exclusive Offers and Antioxidant-Rich Health Tips</v>
+        <v>Family Federation for World Peace and Unification Leads Hundreds in Las Vegas Prayer Vigil for the Mother of Peace Ahead of South Korea Verdict</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C97" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D97" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.prnewswire.com/news-releases/gundry-md-celebrates-national--day-on-july-11-with-exclusive-offers-and-antioxidant-rich-health-tips-302823054.html</v>
+        <v>https://www.prnewswire.com/news-releases/family-federation-for-world-peace-and-unification-leads-hundreds-in-las-vegas-prayer-vigil-for-the-mother-of-peace-ahead-of-south-korea-verdict-302864468.html</v>
       </c>
       <c r="F97" t="str">
-        <v>Founded by Dr. Steven Gundry, Gundry MD Marks the Holiday With Savings and Education on Polyphenol-Rich Nutrition LOS ANGELES, July 10, 2026 /PRNewswire/ -- Gundry MD®, the health and wellness brand founded by renowned cardiologist Dr. Steven Gundry, is celebrating National Polyphenol Day...</v>
+        <v>LAS VEGAS, Aug. 30, 2026 /PRNewswire/ -- Hundreds of people gathered Sunday outside the International Peace Education Center in Las Vegas for a prayer vigil in support of Dr. Hak Ja Han Moon, known worldwide as the Mother of Peace, as she awaits a verdict in a closely watched criminal...</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Early Career Faculty (ECF) 2025 Awards</v>
+        <v>ADAM Institute for Mission-Critical Cybersecurity Powered by Elton University Launches International Program</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C98" t="str">
-        <v>NASA</v>
+        <v>PR.com</v>
       </c>
       <c r="D98" t="str">
         <v>AI, Education</v>
       </c>
       <c r="E98" t="str">
-        <v>https://www.nasa.gov/directorates/stmd/space-tech-research-grants/ecf/early-career-faculty-ecf-2025-awards/</v>
+        <v>https://www.pr.com/press-release/977736</v>
       </c>
       <c r="F98" t="str">
-        <v>Back to ECF Home Advanced Diagnostics for High-Enthalpy Test Facilities Simulating Spacecraft Atmospheric Entry Planning for Autonomous Spacecraft Using Machine Learning Methods to Enable Onboard Guidance, Navigation, and Control</v>
+        <v>ADAM Aerospace has launched the ADAM Institute for Mission-Critical Cybersecurity powered by Elton University, based in San Francisco. The Institute offers master’s, PhD-by-publication, and professional certification pathways focused on cybersecurity, AI assurance, daata verification, autonomous systems, defense, space, and critical infrastructure, preparing leaders to secure the technologies and systems where failure [PR.com]</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>The Melanoma Research Foundation Launches its Annual Chicago 5K Fundraiser with a Goal of $100,000 in Support of Melanoma Research, Education and Advocacy</v>
+        <v>Alpha1 AI Expands Support for Federal Agencies</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C99" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D99" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E99" t="str">
-        <v>https://www.prweb.com/releases/the-melanoma-research-foundation-launches-its-annual-chicago-5k-fundraiser-with-a-goal-of-100-000-in-support-of-melanoma-research-education-and-advocacy-302821591.html</v>
+        <v>https://pr-inside.com/alpha1-ai-expands-support-for-federal-agencies-r5217319.htm</v>
       </c>
       <c r="F99" t="str">
-        <v>The Melanoma Research Foundation (MRF) is excited to announce the next stop in its annual Miles for Melanoma 5K series, uniting melanoma patients, survivors, caregivers and supporters across the Chicago community. This year we will be hosting our annual Chicago event on Sunday, July 19,...</v>
+        <v>(PR-inside.com) Scholar, Spark and Resolve are already advancing agency-focused workforce learning, institutional knowledge and guided problem-solving, with broader expansion planned in the coming months. DALLAS, TX / ACCESS Newswire / August 29, 2026 / Alpha1 AI is expanding its support for federal agencies through secure, agency-configurable learning and problem-solving environments designed around the realities of government operations. Federal curriculum development, platform configuration, demonstrations and discussions with government stakeholders are already underway. The company expects to deepen this work and expand into additional agencies in the coming months. The initiative addresses a practical challenge across government: agencies must develop workforce capability, preserve e</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>GeoComm and geoConvergence Announce Partnership to Support the Future of Indoor Mapping</v>
+        <v>Visit to Taiwan Civil Aeronautics Administration (CAA)to Exchange Views on Type Certificationand the Commercial Deployment of eVTOL</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C100" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D100" t="str">
-        <v>SaaS, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.prnewswire.com/news-releases/geocomm-and-geoconvergence-announce-partnership-to-support-the-future-of-indoor-mapping-302822904.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359713</v>
       </c>
       <c r="F100" t="str">
-        <v>Partnership highlights the increasing role of accurate indoor maps, GIS data, and public safety grade location intelligence in emergency response, school safety, and facility operations. ST. CLOUD, Minn., July 10, 2026 /PRNewswire/ -- GeoComm, the nation's leader in public safety grade...</v>
+        <v>SkyDrive held a discussion with the Taiwan Civil Aeronautics Administration (CAA), joined by its Taiwanese business partner, 7A Drones, as well as the Industrial Technology Research Institute (ITRI), a premier research organization in Taiwan. - - Together with ITRI and 7A Drones, SkyDrive is working to establish a public-private partnership framework and introduce an eVTOL emergency medical transport model in Taiwan&amp;#39;s Penghu Islands (*1). - - In the course of this visit, discussions were hel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359713</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Herzing University Earns ACEN Accreditation for Nursing Programs in Nashville and Clarksville</v>
+        <v>Assessment of Culinary Skills Among Adults with Visual Impairment Highlights Gaps Between Ability and Independence</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C101" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D101" t="str">
         <v>Education</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.prnewswire.com/news-releases/herzing-university-earns-acen-accreditation-for-nursing-programs-in-nashville-and-clarksville-302823004.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359701</v>
       </c>
       <c r="F101" t="str">
-        <v>Peer-reviewed recognition affirms nursing education quality for students and healthcare employers across Middle Tennessee MILWAUKEE, July 10, 2026 /PRNewswire/ -- Herzing University, an accredited, private nonprofit institution, announced that its Nashville and Clarksville locations have...</v>
+        <v>A recent study in the Journal of Nutrition Education and Behavior (JNEB), published by Elsevier, examined culinary skills and related barriers among adults with visual impairment. Researchers found that although all participants were classified as having medium or high culinary skills, many continued to experience challenges that limited their independence in the kitchen. Accessible tools and training can help bridge this gap. - - The cross-sectional study included 121 adults with vis... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359701</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Nightwing Awards Scholarship to University of California, Berkeley Student</v>
+        <v>Innolitics and BEACON-Neuro.AI Partner to Bring FDA Breakthrough Device BEACONPredict to Market</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C102" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D102" t="str">
-        <v>Education</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.prnewswire.com/news-releases/nightwing-awards-scholarship-to-university-of-california-berkeley-student-302822876.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/innolitics-beacon-neuro-ai-partner-221700178.html</v>
       </c>
       <c r="F102" t="str">
-        <v>DULLES, Va., July 10, 2026 /PRNewswire/ -- Nightwing and AFCEA International announced today that Ailsa Sun, a student at the University of California, Berkeley, has been selected as the recipient of the Nightwing Scholarship. The scholarship supports students pursuing studies that...</v>
+        <v>SAN FRANCISCO, August 28, 2026--Innolitics, a medical-device software and FDA regulatory services provider, and BEACON-Neuro.AI Inc., a Washington University in St. Louis startup, today announced the partnership behind BEACONPredict, AI software for predicting malignant cerebral edema risk after acute ischemic stroke. Innolitics brought the regulatory strategy and software engineering; BEACON-Neuro.AI brought the clinical science out of Dr.</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Farr's Best Announces $100,000 Student Scholarship Campaign During Summit at Sacramento State's Black Honors College</v>
+        <v>UNESCO celebrates 60th International Literacy Day in Chiapas, Mexico</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C103" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D103" t="str">
         <v>Education</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.prnewswire.com/news-releases/farrs-best-announces-100-000-student-scholarship-campaign-during-summit-at-sacramento-states-black-honors-college-302822965.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359684</v>
       </c>
       <c r="F103" t="str">
-        <v>With Founding Support from American First Credit Union, Farr's Best Deepens Its Investment in Developing and Platforming the Next Generation of Student Leaders RANCHO CORDOVA, Calif., July 10, 2026 /PRNewswire/ -- Farr's Best , a national nonprofit founded by Andre Farr to strengthen...</v>
+        <v>UNESCO will bring together ministers of education, experts, teachers and students on International Literacy Day (8 September) in collaboration with the Government of Mexico, to discuss progress and challenges in global literacy, and to identify concrete policies and solutions to improve and monitor literacy around the world. Despite progress, at least&amp;amp;#8239;739 million&amp;amp;#8239;people in the world still lack basic literacy skills according to UNESCO data. - - - &amp;#8226; When? 8 and 9 September 20... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359684</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Chesapeake Bay Outward Bound School Celebrates 40 Years of Transformative Youth Outdoor Experiences</v>
+        <v>General Mills Completes Removal of Certified Colors from U.S. Cereal Portfolio</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C104" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D104" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.prnewswire.com/news-releases/chesapeake-bay-outward-bound-school-celebrates-40-years-of-transformative-youth-outdoor-experiences-302822949.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359682</v>
       </c>
       <c r="F104" t="str">
-        <v>Nonprofit marks four decades of transformative educational experiences in Baltimore with growth in D.C. and beyond. BALTIMORE, July 10, 2026 /PRNewswire/ -- Chesapeake Bay Outward Bound School (CBOBS) is marking its 40th anniversary. Since 1986, CBOBS has been delivering hands-on learning...</v>
+        <v>General Mills (NYSE: GIS) today announced that all General Mills cereals in the U.S. are now made without certified colors, completing this milestone in line with the company&amp;#39;s summer 2026 commitment. This&amp;amp;#8239;moment&amp;amp;#8239;builds on the company&amp;#39;s March 2026 achievement of removing certified colors from all K-12 school foods. - - &amp;#8220;As the leader in cereal, General Mills is focused on giving people what they are looking for from the brands they know and love,&amp;#8221; said Bethany Quam, president o... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359682</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Fairmont Cheshire, The Mere: Now Open – A Landmark for Luxury in Northwest England</v>
+        <v>Five ways K-12 leaders can strengthen teacher recognition beyond appreciation weeks, according to new University of Phoenix white paper</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C105" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D105" t="str">
         <v>Education</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357489</v>
+        <v>https://www.prnewswire.com/news-releases/five-ways-k12-leaders-can-strengthen-teacher-recognition-beyond-appreciation-weeks-according-to-new-university-of-phoenix-white-paper-302863174.html</v>
       </c>
       <c r="F105" t="str">
-        <v>Fairmont Hotels &amp;amp; Resorts, a global luxury brand part of the Accor group, proudly announces the opening of Fairmont Cheshire, The Mere. A breathtaking countryside estate rooted in heritage, Fairmont Cheshire, The Mere offers 116 beautifully appointed bedrooms, including 23 spacious suites, exceptional elevated dining experiences including Gordon Ramsay at The Mere, an 18-hole championship-level golf course, with a sanctuary of elevated wellness experiences at Fairmont Spa. The opening... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357489</v>
+        <v>Author Dr. Contessa T. Walker-Jackson distinguishes professional recognition from general appreciation and offers practical approaches for school leaders seeking to support teacher morale and engagement PHOENIX, Aug. 28, 2026 /PRNewswire/ -- University of Phoenix College of Doctoral...</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Catering Management System Market Size to Reach USD 3.30 Billion by 2033, Growing at 12.1% CAGR Driven by Cloud-Based Digitization and Compliance-Ready Traceability: Verified Market Research</v>
+        <v>$15K Grant from FHLB Dallas and WestStar Expands Financial Education Programming in Southwest New Mexico</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C106" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D106" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E106" t="str">
-        <v>https://www.prnewswire.com/news-releases/catering-management-system-market-size-to-reach-usd-3-30-billion-by-2033--growing-at-12-1-cagr-driven-by-cloud-based-digitization-and-compliance-ready-traceability-verified-market-research-302822740.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/15k-grant-fhlb-dallas-weststar-204900590.html</v>
       </c>
       <c r="F106" t="str">
-        <v>The Catering Management System Market is undergoing a sustained technology-led transformation as corporate, hospitality, education, and healthcare operators shift from manual coordination to data-driven catering operations. Rising demand for compliance-ready food safety traceability,...</v>
+        <v>LAS CRUCES, N.M., August 28, 2026--A $15,000 Partnership Grant Program (PGP) award from the Federal Home Loan Bank of Dallas (FHLB Dallas) and its member WestStar will strengthen United Way of Southwest New Mexico’s ability to deliver financial education and empower families across the region. The funds are part of $1.8 million in PGP funds awarded in 2026 by FHLB Dallas and members in its five-state District of Arkansas, Louisiana, Mississippi, New Mexico and Texas.</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Traliant's The Conference Brings TV-Quality Storytelling to Workplace Harassment Training</v>
+        <v>ExpressRx Launches Medication Safety Initiative with DisposeRx Singles in All 26 Retail Locations</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C107" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D107" t="str">
-        <v>Education</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E107" t="str">
-        <v>https://www.prweb.com/releases/traliants-the-conference-brings-tv-quality-storytelling-to-workplace-harassment-training-302820578.html</v>
+        <v>https://www.prnewswire.com/news-releases/expressrx-launches-medication-safety-initiative-with-disposerx-singles-in-all-26-retail-locations-302863125.html</v>
       </c>
       <c r="F107" t="str">
-        <v>Traliant's The Conference is a 2026 workplace harassment prevention course that delivers engaging compliance training that feels more like watching TV, addressing the persistent challenge of employee disengagement in mandatory workplace learning programs. NEW YORK, July 10, 2026...</v>
+        <v>New program combines patient education with affordable, in-home medication disposal to help reduce the risks of unused medications in the home. SOUTHERN PINES, N.C., Aug. 28, 2026 /PRNewswire/ -- DisposeRx®, the leader of in-home medication disposal, today announced a new partnership with...</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>ACI Learning Campus Locations in Dallas, San Antonio, and Colorado Springs Approved as VET TEC 2.0 Training Providers</v>
+        <v>Finding AMI-Recognized Montessori Programs Accepting Applications in North Austin</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C108" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D108" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E108" t="str">
-        <v>https://www.prnewswire.com/news-releases/aci-learning-campus-locations-in-dallas-san-antonio-and-colorado-springs-approved-as-vet-tec-2-0-training-providers-302822901.html</v>
+        <v>https://www.prweb.com/releases/finding-ami-recognized-montessori-programs-accepting-applications-in-north-austin-302861391.html</v>
       </c>
       <c r="F108" t="str">
-        <v>Veterans in Three Major Metro Areas Can Now Access Short-Term Tech Training Through VA Funding — Even with Little or no GI Bill® Benefits remaining. COLORADO SPRINGS, Colo., July 10, 2026 /PRNewswire/ -- ACI Learning Tech Academy, a tech-enabled training partner for cybersecurity, IT, and...</v>
+        <v>Families researching Montessori schools in North Austin are discovering that open seats are rare and worth acting on early. Sapientia Montessori is an AMI-Recognized Montessori school serving families in North Austin, Cedar Park, and Leander. The school is accepting applications for the...</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>WYF Launches Global AI Talent Compact at AI for Good Global Summit 2026</v>
+        <v>LaserAway, Nation's Largest Aesthetic Dermatology Brand, Opens Its 229th Clinic</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C109" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D109" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.prnewswire.com/news-releases/wyf-launches-global-ai-talent-compact-at-ai-for-good-global-summit-2026-302822883.html</v>
+        <v>https://www.prnewswire.com/news-releases/laseraway-nations-largest-aesthetic-dermatology-brand-opens-its-229th-clinic-302863040.html</v>
       </c>
       <c r="F109" t="str">
-        <v>GENEVA, July 10, 2026 /PRNewswire/ -- World Youth Forum (WYF), an international nonprofit advancing challenge-based learning and youth development across more than 30 countries, today launched the Global AI Talent Compact at the AI for Good Global Summit 2026 in Geneva, where WYF served...</v>
+        <v>LOCATED AT 5275 UNIVERSITY PKWY #115, UNIVERSITY PARK, FL 34201, this clinic opening marks 20 years of uninterrupted growth for the founder-led, Los Angeles–based company. LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- LaserAway, the nation's leader in aesthetic dermatology today announced...</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>High School Gate Announces Launch of Florida-Based Online High School for Adult Learners Worldwide</v>
+        <v>UMD Smith Appoints Former BECU CRO John Stewart to Lead the Smith Enterprise Risk Consortium</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C110" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D110" t="str">
         <v>Education</v>
       </c>
       <c r="E110" t="str">
-        <v>https://www.prnewswire.com/news-releases/high-school-gate-announces-launch-of-florida-based-online-high-school-for-adult-learners-worldwide-302820599.html</v>
+        <v>https://www.prnewswire.com/news-releases/umd-smith-appoints-former-becu-cro-john-stewart-to-lead-the-smith-enterprise-risk-consortium-302863038.html</v>
       </c>
       <c r="F110" t="str">
-        <v>New Florida-registered online private high school (School Code: 4845) expands access to a U.S. high school diploma for adults through flexible, competency-based learning. ORLANDO, Fla., July 10, 2026 /PRNewswire/ -- With approximately 273 million children and youth worldwide currently out...</v>
+        <v>COLLEGE PARK, Md., Aug. 28, 2026 /PRNewswire/ -- The University of Maryland's Robert H. Smith School of Business has named John Stewart as Director and Executive-in-Residence for the Smith Enterprise Risk Consortium (SERC), the school's applied risk‑management hub connecting academic...</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>150 Years of Henkel's History Presented in New Book</v>
+        <v>EDSAFE AI Alliance Announces Inaugural Cohort of Spark Fund Awardees to Move AI Governance from Policy to Practice</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C111" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D111" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E111" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357478</v>
+        <v>https://www.prweb.com/releases/edsafe-ai-alliance-announces-inaugural-cohort-of-spark-fund-awardees-to-move-ai-governance-from-policy-to-practice-302861687.html</v>
       </c>
       <c r="F111" t="str">
-        <v>Henkel was founded in 1876 and celebrates its 150th anniversary this year &amp;#8211; a special milestone that draws attention to the company&amp;#39;s long and multifaceted history. In the run-up to this anniversary, Prof. Dr. Joachim Scholtyseck, Professor of Modern and Contemporary History at the University of Bonn, has conducted a comprehensive academic study of Henkel&amp;#39;s development over several years. In his independent research, he traces the company&amp;#39;s evolution from a local laundry detergent manufact... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357478</v>
+        <v>Ten school districts and networks selected to receive specialized assistance to deploy SAFE-aligned AI implementation strategies on the ground BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire-PRWeb/ -- The EDSAFE AI Alliance, a project of InnovateEDU, announced the first round of grant...</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Yvonne Rainer: Trio A</v>
+        <v>Stanford Athletics and Cybersecurity Leader Fortinet Team Up for Multi-Year Sponsorship</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C112" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D112" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357473</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352835/0/en/stanford-athletics-and-cybersecurity-leader-fortinet-team-up-for-multi-year-sponsorship.html</v>
       </c>
       <c r="F112" t="str">
-        <v>In July 2026, Tate Modern marks the 60th anniversary of Yvonne Rainer&amp;#39;s influential dance Trio A, staging free performances of the work in the Turbine Hall, presented with the support of Dance Reflections by Van Cleef &amp;amp; Arpels and in collaboration with Rose Choreographic School. This will be the first time the work has been performed live in the UK for 12 years. - - Choreographer, writer, dancer and filmmaker Rainer (born 1934) is known for her outstanding contribution to the evolution of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357473</v>
+        <v>Partnership with global cybersecurity leader Fortinet will help advance the student-athlete experience Partnership with global cybersecurity leader Fortinet will help advance the student-athlete experience</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Anatomage Inc. Announces Recipients of the 2026 Anatomage Teacher Awards</v>
+        <v>The Emily Program to Join Minnesota Mental Health Organizations at 2026 Minnesota State Fair</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C113" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D113" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.prnewswire.com/news-releases/anatomage-inc-announces-recipients-of-the-2026-anatomage-teacher-awards-302822389.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/emily-program-join-minnesota-mental-165600595.html</v>
       </c>
       <c r="F113" t="str">
-        <v>SANTA CLARA, Calif., July 10, 2026 /PRNewswire/ -- Anatomage Inc., a market leader in medical education technology, is proud to announce the recipients of the Anatomage Teacher Awards, recognizing exceptional educators who have had a positive impact on their students, school, and...</v>
+        <v>ST. PAUL, Minn., August 28, 2026--The Emily Program, a national leader in eating disorder treatment and recovery, will participate in the ninth annual Mental Health Awareness at the Minnesota State Fair on Monday, August 31, joining dozens of Minnesota mental health organizations to connect fairgoers with resources, education, and support. With one in nine Minnesotans experiencing an eating disorder in their lifetime, the organization aims to raise awareness, reduce stigma, and provide vital con</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>As Special Education Vacancies Increase, Districts Turn to KindSpire ...</v>
+        <v>Dr. Mark Huh of Rapha Dental Recognized by NJ Top Dentists for 2026</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C114" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D114" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E114" t="str">
-        <v>https://pr-inside.com/as-special-education-vacancies-increase-districts-turn-to-kindspire-r5199752.htm</v>
+        <v>https://www.pr.com/press-release/977608</v>
       </c>
       <c r="F114" t="str">
-        <v>(PR-inside.com) The special-education-only staffing partner places certified professionals with a focus on continuity, compliance, and student outcomes ST. PETERSBURG, FL / ACCESS Newswire / July 10, 2026 / Special education has become the hardest position in American schools to fill. Forty-five states now report shortages of special education teachers - more than any other subject area - and nationwide, roughly one in eight teaching positions sits vacant or is staffed by an educator who is not fully certified for the role. For students with Individualized Education Programs (IEPs), those gaps translate directly into delayed services, disrupted routines, and lost progress. KindSpire Education ..</v>
+        <v>Rapha Dental is pleased to announce that Dr. Mark Huh, DMD, has been reviewed and approved by NJ Top Dentists for 2026. Based in Cinnaminson, NJ, Dr. Huh provides family, cosmetic, implant, restorative, and emergency dental care with an emphasis on conservative treatment, patient education, and personalized care for patients throughout Burlington County. [PR.com]</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>IHG Hotels &amp; Resorts Deepens Its Commitment to Young Travellers with Curated, Varied Experiences in Greater China</v>
+        <v>Dryer Vent Wizard' has Real Estate Investor Endorsement for Enhanced Portfolio Safety and Efficiency</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C115" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D115" t="str">
-        <v>Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E115" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357465</v>
+        <v>https://prunderground.com/dryer-vent-wizard-has-real-estate-investor-endorsement-for-enhanced-portfolio-sa/cmtcykna1000804l7jc390k4f</v>
       </c>
       <c r="F115" t="str">
-        <v>As travel gains significance among younger generations as a means of self-expression and connection, guest expectations are shifting. With over 230 million Gen Z consumers in Greater China, IHG is ramping up youth-focused initiatives across three key priorities: shared interests, travel value, and destination inspiration. Through partnerships like the King Pro League (KPL), student-exclusive offers, and curated itineraries, IHG is strengthening engagement and fostering long-term loyalty wi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357465</v>
+        <v>Real Estate Investors appreciate NREIN, one of the largest Real Estate Networks for learning who to turn to in the home and commercial building service industry The post Dryer Vent Wizard' has Real Estate Investor Endorsement for Enhanced Portfolio Safety and Efficiency first appeared on</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Growing Demand for Trusted Ibogaine Treatment Information Prompts Launch of New Patient Education Initiative</v>
+        <v>University of Ibadan College of Medicine Class of '86- 40th Year Reunion, Atlanta | July 22–26, 2026</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C116" t="str">
-        <v>GetNews</v>
+        <v>PRLog</v>
       </c>
       <c r="D116" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E116" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/growing-demand-for-trusted-ibogaine-treatment-information-prompts-launch-of-new-patient-education-initiative/?source=barchart</v>
+        <v>https://www.prlog.org/13164911-university-of-ibadan-college-of-medicine-class-of-86-40th-year-reunion-atlanta-july-2226-2026.html</v>
       </c>
       <c r="F116" t="str">
-        <v/>
+        <v>Forty Years Later--- When Strangers Became Classmates Again.</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Hanbat National University Study Advances Machine Learning Calibration of Biosensors for Microcystin Toxin Monitoring in Freshwater</v>
+        <v>Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C117" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D117" t="str">
-        <v>AI, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E117" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanbat-national-university-study-advances-machine-learning-calibration-of-biosensors-for-microcystin-toxin-monitoring-in-freshwater-302822478.html</v>
+        <v>https://prunderground.com/dryer-vent-wizard-of-suffolk-county-consumer-education-blog-underlines-trusted-e/cmtcxt86p000204l7se07hoci</v>
       </c>
       <c r="F117" t="str">
-        <v>A machine learning model adjusts toxin readings for water-quality variability, enabling faster, lower-cost on-site testing without repeated recalibration CHUNGCHEONG PROVINCE, South Korea, July 10, 2026 /PRNewswire/ -- Portable screen-printed carbon electrode (SPCE) biosensors offer a...</v>
+        <v>Dryer Vent Wizard Brand is portrayed not only as a service provider, but as an educator and safety-partner for every homeowner. The post Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise first appeared on</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Hanyang University Researchers Achieve Controllable Doping in Organic Semiconductors</v>
+        <v>AI NEXTGEN AMERICA Names University of Maryland Global Campus Premier and Founding Academic Partner</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C118" t="str">
-        <v>PR Newswire</v>
+        <v>PRLog</v>
       </c>
       <c r="D118" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanyang-university-researchers-achieve-controllable-doping-in-organic-semiconductors-302821891.html</v>
+        <v>https://www.prlog.org/13167398-ai-nextgen-america-names-university-of-maryland-global-campus-premier-and-founding-academic-partner.html</v>
       </c>
       <c r="F118" t="str">
-        <v>An innovative method leveraging solvent polarity to regulate doping could unlock new applications in wearable electronics and self-powered sensors SEOUL, South Korea, July 10, 2026 /PRNewswire/ -- Organic semiconductors are paving the way for a new generation of lightweight, flexible...</v>
+        <v>Partnership will explore connections between workforce training and educational pathways in emerging technologies</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>A Pusan National University Study Explores the Meaning of Creativity in AI in the Novel Ada</v>
+        <v>vineyard vines Co-Presents Festifall at University of Michigan</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C119" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D119" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-pusan-national-university-study-explores-the-meaning-of-creativity-in-ai-in-the-novel-ada-302822451.html</v>
+        <v>https://www.prnewswire.com/news-releases/vineyard-vines-co-presents-festifall-at-university-of-michigan-302862927.html</v>
       </c>
       <c r="F119" t="str">
-        <v>The article suggests traditional and new forms of creativity, distinguishing humans and machines BUSAN, South Korea, July 10, 2026 /PRNewswire/ -- Ada by Antoine Bello delves into the meaning of creativity in the context of AI through its protagonist Ada, an AI character who writes...</v>
+        <v>STAMFORD, Conn., Aug. 28, 2026 /PRNewswire/ -- vineyard vines, the American coastal lifestyle brand inspired by summers spent on Martha's Vineyard, is thrilled to announce its participation in the University of Michigan's Festifall this year as a co-presenting sponsor. On-Site Activations...</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Traditional Healing Plant Preserves Indonesia's Fragile Limestone Landscapes, Finds Hasanuddin University Study</v>
+        <v>Intermountain Health Athletic Trainers Keep Kids Safe At High School Sports</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C120" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D120" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E120" t="str">
-        <v>https://www.prnewswire.com/news-releases/traditional-healing-plant-preserves-indonesias-fragile-limestone-landscapes-finds-hasanuddin-university-study-302821958.html</v>
+        <v>https://prunderground.com/intermountain-health-athletic-trainers-keep-kids-safe-at-high-school-sports/cmtd2msdc000m04l3q4b0unbe</v>
       </c>
       <c r="F120" t="str">
-        <v>MAKASSAR, Indonesia, July 10, 2026 /PRNewswire/ -- Traditional medicinal knowledge is an integral part of Indonesia's rich biocultural heritage. Yet, much of the country's ethnomedicinal knowledge remains underexplored. Ficus septica, locally known as awar-awar or tobo-tobo, is a plant...</v>
+        <v>Intermountain Health athletic trainers at high schools across Utah will be monitoring athletes and helping coaches plan workouts and keeping kids safe from heat illness. The post Intermountain Health Athletic Trainers Keep Kids Safe At High School Sports first appeared on</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Gladstone Investment Corporation Acquires DHE Computer Systems, LLC</v>
+        <v>GreenPower Announces Deployment of Year Two of the New Mexico Pilot Project</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C121" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D121" t="str">
         <v>Finance, Education</v>
       </c>
       <c r="E121" t="str">
-        <v>https://pr-inside.com/gladstone-investment-corporation-acquires-dhe-computer-systems-llc-r5199740.htm</v>
+        <v>https://www.newsfilecorp.com/release/311962/GreenPower-Announces-Deployment-of-Year-Two-of-the-New-Mexico-Pilot-Project</v>
       </c>
       <c r="F121" t="str">
-        <v>(PR-inside.com) MCLEAN, VA / ACCESS Newswire / July 10, 2026 / Gladstone Investment Corporation (NASDAQ:GAIN) ("Gladstone Investment") is pleased to announce its acquisition of DHE Computer Systems, LLC ("DHE"). Gladstone Investment provided debt and equity financing to complete the transaction. DHE (the "Company"), headquartered in Centennial, Colorado, is a leading full-service technology solutions provider serving the state, local, and education and commercial markets. DHE provides end-to-end IT products and lifecycle services, including hardware, software, device configuration and enrollment, deployment logistics, repair and warranty support, data recovery, and emerging managed services. DHE's existing management team, led by Chief Executive Officer Dan Hammack, will ..</v>
+        <v>Santa Teresa, New Mexico--(Newsfile Corp. - August 28, 2026) - GreenPower Motor Company Inc. (NASDAQ: GP) ("GreenPower"), a leading manufacturer and distributor of all-electric, purpose-built, zero-emission medium and heavy-duty vehicles serving the cargo and delivery market, shuttle and transit space and school bus sector, today announced the start of year two of the New Mexico All-Electric, Purpose-Built, Zero-Emission School Bus Pilot Project. The deployment next week begins the Type D...</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Football Fever and the Power of Sport Inspiring Children to Get Active, According to Parents</v>
+        <v>Grambling State Hits the Road: 125 Years, One Historic Multiversary, One National Tour</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C122" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D122" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E122" t="str">
-        <v>https://pressat.co.uk/releases/football-fever-and-the-power-of-sport-inspiring-children-to-get-active-according-to-parents-007eab84f0bff3ab0a93c4e830ddb4e8/</v>
+        <v>https://www.prnewswire.com/news-releases/grambling-state-hits-the-road-125-years-one-historic-multiversary-one-national-tour-302862874.html</v>
       </c>
       <c r="F122" t="str">
-        <v>Friday 10 July, 2026 Youth Sport Trust survey reveals footballers including England captain Harry Kane dominate the sporting role models parents say inspire children to move more, as Summer of Sport and National School Sports Week show how sport can unite communities. As England’s Men’s Football Team prepare for a World Cup quarter final against Norway with their run capturing the attention of all generations of the nation, new research commissioned by the Youth Sport Trust reveals the British athletes inspiring the nation’s children to be active, according to their parents. The survey, carried out ahead of this year’s National School Sports Week, explored the importance of sporting role models in motivating young people to move more, build healthy habits for life and experience the life-c</v>
+        <v>The University marks a Multiversary in 2026: 125 years since its founding, 100 years of Tiger Athletics, and 100 years of the World Famed Band GRAMBLING, La., Aug. 28, 2026 /PRNewswire/ -- Grambling State University announced today that it will take its 125th anniversary on the road,...</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Haircuts, Hot Meals, and Wheelchair Ramps: Faith Family Church Shows God’s Love in Practical Ways on Serve Day 2026</v>
+        <v>Social and Emotional Learning Market worth $18.46 billion by 2032 - Report by MarketsandMarkets™</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C123" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D123" t="str">
         <v>Education</v>
       </c>
       <c r="E123" t="str">
-        <v>https://www.pr.com/press-release/973294</v>
+        <v>https://www.prweb.com/releases/social-and-emotional-learning-market-worth-18-46-billion-by-2032--report-by-marketsandmarkets-302861627.html</v>
       </c>
       <c r="F123" t="str">
-        <v>Faith Family Church is excited to announce its biggest Serve Day of the year, scheduled for Saturday, July 11. This day is a massive collaboration of compassion, uniting over 2,500 churches worldwide in a powerful movement to spread God’s love through practical acts of service. At pop-up Dream Centers across Baytown, Crosby, and La Porte, their 1,000+ Serve Team members will be providing free haircuts, groceries, school [PR.com]</v>
+        <v>DELRAY BEACH, Fla., Aug. 28, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Social and Emotional Learning Market size is projected to grow from USD 6.02 billion in 2026 to USD 18.46 billion by 2032, at a CAGR of 20.5% during the forecast period. Browse 200 market data Tables...</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Recent Release, "Knowledge in Rhyme," from Christian Faith Publishing Author Markus Maximus, Invites Young Readers on an Expedition Through Wisdom and Discovery</v>
+        <v>Global Healthy Living Foundation Partners with RhAPP to Expand Polymyalgia Rheumatica Patient Education</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C124" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D124" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E124" t="str">
-        <v>https://www.pr.com/press-release/973017</v>
+        <v>https://finance.yahoo.com/healthcare/articles/global-healthy-living-foundation-partners-140000463.html</v>
       </c>
       <c r="F124" t="str">
-        <v>Markus Maximus has completed a new book, "Knowledge in Rhyme": Poems for Young Minds, a collection designed to transform how children engage with learning. Through enchanting verses, the work weaves together lessons about economics, the Constitution, the Founding Fathers, inventors, and philosophers across centuries. Rather than confining education to classroom walls, these poems unlock hidden truths and [PR.com]</v>
+        <v>UPPER NYACK, N.Y., August 28, 2026--GHLF and RhAPP partner for polymyalgia rheumatica education and support</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Academia by Serosoft Recognised in the Gartner® Magic Quadrant™ for Higher Education SaaS Student Information Systems for the Second Consecutive Year</v>
+        <v>Rigaku and Tohoku University Establish a New Research Institute for X-Ray Metrology</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C125" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D125" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E125" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761571</v>
+        <v>https://finance.yahoo.com/technology/articles/rigaku-tohoku-university-establish-research-140000522.html</v>
       </c>
       <c r="F125" t="str">
-        <v>Key Highlights Academia by Serosoft was recognised in the 2026 Gartner® Magic Quadrant&amp;#x2122; for Higher Education SaaS Student Information Systems for the second consecutive year. [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="126">
+        <v>TOKYO, August 28, 2026--Rigaku Corporation, a group company of Rigaku Holdings and a global solutions partner for X-ray analytical systems (Head Office: Akishima, Tokyo; President and CEO: Jun Kawakami; "Rigaku"), and Tohoku University (Sendai, Miyagi; President: Teiji Tominaga; "Tohoku University") have established the Rigaku-Tohoku University Co-Creation Research Institute for X-ray Metrology: Beyond The Limits (the "Institute") at Tohoku University on August 1, 2026. The Institute will advanc</v>
+      </c>
+    </row>
+    <row r="126" xml:space="preserve">
       <c r="A126" t="str">
-        <v>Skillfloor’s 2026 AI Talent Analysis Finds Bengaluru Leading India’s AI Workforce as Tier-II Cities Accelerate Growth</v>
+        <v>Where Ideas Take Shape: Student Innovation Comes to Life in Kentucky</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C126" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D126" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E126" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761572</v>
-[...2 lines deleted...]
-        <v>Skillfloor&amp;#8217;s latest analysis of learner trends, supported by verified public workforce research, finds Bengaluru leading India&amp;#8217;s AI talent ecosystem while Tier-II cities emerge as the [read full press release...]</v>
+        <v>https://pressroom.toyota.com/where-ideas-take-shape-student-innovation-comes-to-life-in-kentucky/</v>
+      </c>
+      <c r="F126" t="str" xml:space="preserve">
+        <v xml:space="preserve">Inside a Northern Elementary School gymnasium in Lexington, KY, rows of student-designed booths come to life with color, creativity, and purpose. Handcrafted jewelry is carefully arranged beside handwritten price cards. Homemade treats are displayed with attention to detail. Each table […]
+The post Where Ideas Take Shape: Student Innovation Comes to Life in Kentucky appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>STARTRADER Breaks Ground on Basketball Court Revamp Benefiting around 20,000 Students in Davao City, Philippines</v>
+        <v>Eylsia Nicolas Releases Hold on Another Day: A Global Biography of ...</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C127" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D127" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E127" t="str">
-        <v>https://www.prnewswire.com/news-releases/startrader-breaks-ground-on-basketball-court-revamp-benefiting-around-20-000-students-in-davao-city-philippines-302822649.html</v>
+        <v>https://pr-inside.com/eylsia-nicolas-releases-hold-on-another-day-a-global-biography-of-r5217119.htm</v>
       </c>
       <c r="F127" t="str">
-        <v>The project marks STARCARES' latest CSR investment in accessible sports infrastructure for schools and communities. DAVAO CITY, Philippines, July 10, 2026 /PRNewswire/ -- STARTRADER has officially launched the redevelopment of the basketball court at Communal Elementary School in...</v>
+        <v>(PR-inside.com) PALM BEACH, FL / ACCESS Newswire / August 28, 2026 / Hold on Another Day, the new biography of Lisa Pamintuan-known worldwide as Eylsia Nicolas-presents one of the most extraordinary resilience arcs in modern entertainment, technology, education, and global business. The book, now publicly available on Bookkards.com and Amazon, documents a life defined by reinvention across continents, industries, and eras. Pamintuan's journey began as a tennis prodigy training inside Nick Bollettieri's home during the formative years of what became the world‑renowned Bollettieri Academy, later part of IMG. She competed at elite levels including the Orange Bowl at age 10, became the ..</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>As Stress, Burnout, and Digital Overload Shape Daily Life, "Doing Nothing" Can Help the Body and Mind Recover</v>
+        <v>Eylsia Nicolas Releases Hold on Another Day: A Global Biography of Resilience, Reinvention, and Breakthrough Innovation</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C128" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D128" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-stress-burnout-and-digital-overload-shape-daily-life-doing-nothing-can-help-the-body-and-mind-recover-302822463.html</v>
+        <v>https://www.newswire.com/news/eylsia-nicolas-releases-hold-on-another-day-a-global-biography-of-22853712</v>
       </c>
       <c r="F128" t="str">
-        <v>WHITTIER, Calif., July 10, 2026 /PRNewswire/ -- A few quiet seconds in line often become a chance to check email. A break between meetings can turn into a quick scroll. Even rest can start to feel like another task. Southern California University of Health Sciences (SCU) is highlighting a...</v>
+        <v>Eylsia Nicolas unveils Hold on Another Day, a global biography of resilience and reinvention, innovation tennis, Hollywood, music, technology, and education.</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Project MFG Advanced National Competition Demonstrates Advanced Skills in Robotics, Automation, CNC Machining and Additive Manufacturing</v>
+        <v>Sustainable Innovation &amp; Health Dividend Fund Normal Course Issuer Bid</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C129" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D129" t="str">
-        <v>Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.pr.com/press-release/973238</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352711/0/en/sustainable-innovation-health-dividend-fund-normal-course-issuer-bid.html</v>
       </c>
       <c r="F129" t="str">
-        <v>Pennsylvania Team Wins Nation’s Top Student Manufacturing Competition [PR.com]</v>
+        <v>TORONTO, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sustainable Innovation &amp;amp; Health Dividend Fund (the “Fund”) (TSX: SIH.UN) announced that it has filed a notice with the Toronto Stock Exchange (the “TSX”) and received its approval to make a normal course issuer bid (“NCIB”). Purchases pursuant to the NCIB will be made in the open market through the facilities of the TSX and Alternative Canadian Trading Systems. This NCIB will commence on September 3, 2026 and will terminate on September 2, 2027. In accordance with the Declaration of Trust by which the Fund is governed, market purchases pursuant to its NCIB may be effected by the Fund.</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Decentralized Masters Reviews 2026 Reveal New Trends in DeFi Education ...</v>
+        <v>ASUS Announces Availability of the Chromebook CM32 Detachable for Business and Education</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C130" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D130" t="str">
-        <v>Crypto, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E130" t="str">
-        <v>https://pr-inside.com/decentralized-masters-reviews-2026-reveal-new-trends-in-defi-education-r5199640.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352707/0/en/asus-announces-availability-of-the-chromebook-cm32-detachable-for-business-and-education.html</v>
       </c>
       <c r="F130" t="str">
-        <v>(PR-inside.com) Amid the rising interest in defi investing and crypto communities, IRAEmpire aims to help consumers make better-informed decisions. Their newly released analysis report of Decentralized Masters reviews and its impact on DeFi education trends is part of that endeavor. CHICAGO, IL / ACCESS Newswire / July 10, 2026 / IRAEmpire has published its updated analysis of Decentralized Masters Reviews as part of its analysis of DeFi education and investment courses. According to Michael Hunt, Senior Writer at IRAEmpire, "The crypto education space has changed dramatically over the past few years. As decentralized finance, or DeFi, becomes more complex, investors are no longer ..</v>
+        <v>Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more. Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more.</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Decentralized Masters Reviews 2026 Reveal New Trends in DeFi Education</v>
+        <v>Dr. Irfan Atcha Marks 30 Years in Chicago Implant Dentistry</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C131" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D131" t="str">
-        <v>Crypto, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E131" t="str">
-        <v>https://www.newswire.com/news/decentralized-masters-reviews-2026-reveal-new-trends-in-defi-education</v>
+        <v>https://pr-inside.com/dr-irfan-atcha-marks-30-years-in-chicago-implant-dentistry-r5217115.htm</v>
       </c>
       <c r="F131" t="str">
-        <v>Amid the rising interest in defi investing and crypto communities, IRAEmpire aims to help consumers make better-informed decisions. Their newly released analysis report of Decentralized Masters reviews and its impact on DeFi education trends is part of that endeavor.</v>
+        <v>(PR-inside.com) Chicago dentist reflects on three decades of changing technology, complex patient care, and the evolution of dental implant treatment. CHICAGO, IL / ACCESS Newswire / August 28, 2026 / Dr. Irfan Atchais marking 30 years of practising dentistry in Chicago, reaching a career milestone that spans major changes in dental implant technology, treatment planning, and approaches to complex dental rehabilitation. Atcha began practising in Chicago in 1996 after earning his Doctor of Dental Surgery degree from the University of Illinois College of Dentistry. Over the three decades since, his work has become increasingly focused on dental implants and patients with complex needs, ..</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Xinhua Silk Road: Dialogue promotes mutual learning, exchanges between Liangzhu and Samarkand cultural heritages</v>
+        <v>GOLDFISH SWIM SCHOOL FRANCHISING, LLC, NAMED A TOP RECESSION-RESISTANT FRANCHISE OPPORTUNITY BY 2026 FRANCHISE BUSINESS REVIEW</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C132" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D132" t="str">
         <v>Education</v>
       </c>
       <c r="E132" t="str">
-        <v>https://www.prnewswire.com/news-releases/xinhua-silk-road-dialogue-promotes-mutual-learning-exchanges-between-liangzhu-and-samarkand-cultural-heritages-302822533.html</v>
+        <v>https://www.prnewswire.com/news-releases/goldfish-swim-school-franchising-llc-named-a-top-recession-resistant-franchise-opportunity-by-2026-franchise-business-review-302862394.html</v>
       </c>
       <c r="F132" t="str">
-        <v>BEIJING, July 9, 2026 /PRNewswire/ -- A cross-civilization dialogue event between the Archaeological Ruins of Liangzhu City in Hangzhou, east China's Zhejiang Province, and the historic town of Samarkand in Uzbekistan was held on July 6, aiming to promote mutual learning and exchanges...</v>
+        <v>Independent research data shows franchisees are highly satisfied with their Goldfish Swim School franchise investment and ownership experience TROY, Mich., Aug. 28, 2026 /PRNewswire/ -- Goldfish Swim School Franchising, LLC, the nation's premier children's swim school franchise...</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Stanford-Born Medical Company Advances Next Generation of Cancer Treatment Toward Clinical Deployment</v>
+        <v>Leifras Celebrates 25th Anniversary, Setting Vision for Becoming Global Infrastructure Through "Sports and Social"</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C133" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D133" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.prnewswire.com/news-releases/stanford-born-medical-company-advances-next-generation-of-cancer-treatment-toward-clinical-deployment-302822482.html</v>
+        <v>https://www.prnewswire.com/news-releases/leifras-celebrates-25th-anniversary-setting-vision-for-becoming-global-infrastructure-through-sports-and-social-302861009.html</v>
       </c>
       <c r="F133" t="str">
-        <v>SILICON VALLEY, Calif., July 9, 2026 /PRNewswire/ -- TibaRay, a Silicon Valley medical technology company founded on Stanford University research, announced today that its first Galactica™ cancer treatment systems have entered manufacturing. The milestone marks a major step for TibaRay as...</v>
+        <v>Operating Across All 47 Prefectures in Japan, Ranking No. 1 in School Club Activity Support (According to Tokyo Shoko Research, as of December 2025) with Over 70,000 Sports School Members. Following Its Nasdaq Listing, Leifras Sets Vision for the Next 25 Years to Establish Sustainable...</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>UNIQLO Street Soccer Park &amp;amp; Learning Center Opens in Altadena</v>
+        <v>Plaza Auto Mall Helps Brooklyn Students Start School Ready With Hundreds of Free Backpacks and Supply Kits</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C134" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D134" t="str">
         <v>Education</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.prnewswire.com/news-releases/uniqlo-street-soccer-park--learning-center-opens-in-altadena-302822464.html</v>
+        <v>https://www.prnewswire.com/news-releases/plaza-auto-mall-helps-brooklyn-students-start-school-ready-with-hundreds-of-free-backpacks-and-supply-kits-302862765.html</v>
       </c>
       <c r="F134" t="str">
-        <v>New permanent community space will provide year-round access to soccer, mentorship, and life-skills programming for families in fire-affected neighborhoods ALTADENA, Calif., July 9, 2026 /PRNewswire/ -- UNIQLO and Street Soccer USA today announced the opening of the UNIQLO Street Soccer...</v>
+        <v>"Plaza Has Your Back: 2026" brought Brooklyn families, elected officials, the NYPD and community organizations together on Nostrand Avenue. BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire/ -- "We help Brooklyn move every day. This week, we helped Brooklyn's students move forward." Plaza Auto...</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Think Together Expands Central Coast Presence by Welcoming Santa Maria-Bonita School District</v>
+        <v>Beef is the Star in Protein-Packed Recipes for the Back-to-School Rush</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C135" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D135" t="str">
         <v>Education</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.prnewswire.com/news-releases/think-together-expands-central-coast-presence-by-welcoming-santa-maria-bonita-school-district-302822403.html</v>
+        <v>https://www.prnewswire.com/news-releases/beef-is-the-star-in-protein-packed-recipes-for-the-back-to-school-rush-302862175.html</v>
       </c>
       <c r="F135" t="str">
-        <v>Think Together to launch afterschool and expanded learning programs across 13 elementary schools for the 2026-2027 school year. SANTA MARIA, Calif., July 9, 2026 /PRNewswire/ -- Think Together, California's largest nonprofit expanded learning service provider and a division of Think...</v>
-[...2 lines deleted...]
-    <row r="136">
+        <v>The Beef. It's What's For Dinner. brand shares simple, high‑protein recipe ideas to help kids stay fueled from breakfast to after‑school activities. DENVER, Aug. 28, 2026 /PRNewswire/ -- As families settle into the back‑to‑school routine, parents are searching for meals that deliver great...</v>
+      </c>
+    </row>
+    <row r="136" xml:space="preserve">
       <c r="A136" t="str">
-        <v>MarketWise, Inc. Reports Preliminary Selected Unaudited Second Quarter Results With Paid Subscriber Growth Continuing In The Second Quarter 2026; Billings Increased 56% Year-Over-Year To Approximately $91 million; Raises FY 2026 Billings Guidance 10% To $330 million; Affirms FY 2026 Dividend Target To Class A Shareholders Of $1.80 Per Share</v>
+        <v>Deepening Implementation of Technological Innovation, Accelerating Transformation of Productive Forces</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C136" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D136" t="str">
-        <v>Finance, SaaS, Education</v>
+        <v>Finance, AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325265/0/en/MarketWise-Inc-Reports-Preliminary-Selected-Unaudited-Second-Quarter-Results-With-Paid-Subscriber-Growth-Continuing-In-The-Second-Quarter-2026-Billings-Increased-56-Year-Over-Year-.html</v>
-[...2 lines deleted...]
-        <v>BALTIMORE, Md., July 09, 2026 (GLOBE NEWSWIRE) -- MarketWise, Inc. (NASDAQ: MKTW) is a leading multi-brand digital subscription services platform that provides premium financial research, software, education, and tools for self-directed investors, today reported preliminary selected unaudited financial and operational updates for second quarter 2026. Consistent with past practice, we are providing investors with selected information in advance of issuing our second quarter 2026 earnings press release, which we expect to release on August 6, 2026.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109563/</v>
+      </c>
+      <c r="F136" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Legend Holdings Corporation (“Legend Holdings” or the “Company”; Stock Code: 3396.HK) announced the unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of RMB362.935 billion, representing a 29% year-on-year increase, primarily driven by the significant revenue growth of its subsidiaries Lenovo and Levima Advanced Materials; net profit attributable to equity holders of the Company was RMB2.230 billion, up 219% year-on-year, driven by the recovery in portfolio value of the industrial incubations and investments segment. Excluding the impact of a one-off item, net profit attributable to equity holders of Legend Holdings was RMB5.812 billion, a year-on-year increase of 834%.
+In the first half of 2026, Legend Holdings remained committed to technological innovation as the key driver for high-quality development and continued to enhance its distinctive technological innovation system. The Company actively drove the coordinated advancement of “anchoring diversified-industries operations in technology-focused core businesses, extending ecosystem coverage through technology innovation funds, and driving the very early-stage industrialization of forward-looking technologies.” This expedited the transformation from scientific and technological achievements into real productive forces, and drove a steady improvement in the Company's core competitiveness, with significant performance growth, laying a solid foundation for the Company’s sustainable development.
+RMB 10 Billion in R&amp;D Investment, Together with a Solidified Technology Foundation
+During the Reporting Period, Legend Holdings’ total R&amp;D investment exceeded RMB10 billion, a historical record high for its midyear report. Its portfolio companies continued to deliver steady growth with solid fundamentals. Lenovo capitalized on the surge in hybrid AI, with all three major business segments delivering double-digit revenue growth and reaching record highs for the same period. AI has become Lenovo’s core growth engine, with AI-related revenue increasing by 64% for the same period and accounted for 36% of Lenovo’s total revenue. Levima Advanced Materials posted significant performance growth and made breakthroughs in a number of major projects. Among them, the m-Xylylene Diisocyanate (XDI) project was listed under the National Key R&amp;D Program. Built on Levima’s technical expertise and R&amp;D experience, the PEEK project has entered the construction phase. Both projects are expected to be completed and put into operation in 2027, filling domestic technology gaps.
+Technology Ecosystem Bearing Fruit, and 12 Portfolio Companies Successfully Listed
+Leveraging years of dedicated efforts in technology innovation, Legend Holdings has cultivated a robust ecosystem spanning emerging and future industries. This ecosystem is now delivering tangible returns, not only driving significant performance growth for the Company, but also accumulating momentum for long-term development. During the Reporting Period, the industrial incubations and investments segment’s depth of technology asset pipeline and ability to realize value from these assets both improved. In the first half of 2026, the Legend Holdings Family Group supported the listing of 12 portfolio companies. These listed companies spanned sectors including artificial intelligence, semiconductors, advanced manufacturing, and healthcare. More than 30 additional portfolio companies are currently in the pre-listing pipeline. The Company invested in over 80 technology projects in the first half of the year across frontier fields such as artificial intelligence, quantum computing, optical interconnects, embodied artificial intelligence, chips and semiconductors, biopharmaceuticals, and commercial aerospace. To date, Legend Holdings has invested in over 300 AI-related companies. The Company has also established a systematic presence in other frontier fields, having invested in over 110 companies in pharmaceuticals and healthcare, over 60 companies in sustainable industries and future energy, and more than 50 companies in embodied artificial intelligence.
+Fostering Industry-Academia-Research Collaborative Innovation and Exploring New Pathways for Commercializing Original Technologies
+Responding to the call to “accelerate the translation from technological advances into productive forces”, Legend Holdings leverages its Forward-Looking Technology Research Institute to actively promote industry-academia-research collaborative innovation and explore new pathways for the commercialization of pioneering technologies. In the first half of the year, Legend Holdings established the Advanced Photonic Integration Joint Laboratory with a National Key Laboratory at Peking University. Together with the research team, the Company published co-authored papers and filed joint patents, while making preparations to establish a dedicated operating entity. In addition, led by the Chinese Information Processing Society of China (CIPS), and jointly initiated by Legend Holdings and other organizations, the Industry University Research Working Committee of the Chinese Information Processing Society of China was established, focusing on frontier areas of artificial intelligence. The Committee translates real-world industry needs into concrete workstreams. The Company has built a “Covalent Innovation” model that brings real-world industry needs into the earliest stages of R&amp;D, enabling businesses and researchers to jointly set priorities and develop solutions. It aims to create a replicable pathway for translating more creative innovation into new quality productive forces.
+ESG Practices Gaining Authoritative Recognition, Corporate Responsibility Underpinning the Foundation for Sustainability
+Legend Holdings prioritizes ecological conservation and green development. Lenovo has repeatedly received authoritative recognition both domestically and internationally in the ESG field. It has retained the highest global 3A rating in the MSCI ESG Ratings and received the EcoVadis Platinum Medal, its highest distinction, for two consecutive years. It was also included in the Fortune China ESG Impact List for five consecutive years. Its green operations continued to deliver strong results: over 90% of the electricity used in Lenovo’s global operations came from renewable energy sources. More than 360 million kilograms of end-of-life products have been recovered and reused. In photovoltaic materials, Levima Advanced Materials operates two major product lines for photovoltaic adhesive film materials, EVA and POE, with an annual production capacity exceeding 350,000 tons. In new energy battery materials, the company has built a comprehensive portfolio. In green investment, Legend Holdings has invested in more than 60 companies across new energy, energy decarbonization and so on. The Legend Star CEO Training Program has been running for over 18 years, nurturing up to 1,429 startup founders with 77 listed companies, 217 national-level specialized and innovative “Little Giant” enterprises, 930 High-and New-Technology Enterprises (HNTE), and more than 460,000 jobs created.
+Looking ahead, Legend Holdings will continue to closely align with national strategic needs, adhere to the main thread of technological innovation driving high-quality development, steadily improve its distinctive technological innovation system, deepen its focus on technology as its core business, and accelerate the promotion of the transformation of scientific achievements into real productive forces, making unremitting contributions to Chinese modernization and self-reliance and strength in science and technology.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Native Sons of the Golden West Partner with Napa Valley College Foundation to Support Future Students</v>
+        <v>G Mining Ventures Announces Normal Course Issuer Bid for Common Shares</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C137" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D137" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E137" t="str">
-        <v>https://www.prweb.com/releases/native-sons-of-the-golden-west-partner-with-napa-valley-college-foundation-to-support-future-students-302820583.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352608/0/en/g-mining-ventures-announces-normal-course-issuer-bid-for-common-shares.html</v>
       </c>
       <c r="F137" t="str">
-        <v>Napa Parlor #62 Helps Fully Fund the George + Kin's and Charlie Monahan Career Education Scholarship in Perpetuity NAPA, Calif., July 9, 2026 /PRNewswire-PRWeb/ -- The Native Sons of the Golden West Napa Parlor #62 has presented a $18,000 contribution to the Napa Valley College Foundation...</v>
+        <v xml:space="preserve">BROSSARD, Quebec, Aug. 28, 2026 (GLOBE NEWSWIRE) -- G Mining Ventures Corp. (“ GMIN ” or the “ Corporation ”) (TSX: GMIN, OTCQX: GMINF) is pleased to announce that the Toronto Stock Exchange (the “ TSX ”) has accepted the Corporation’s Notice of Intention to make a normal course issuer bid (“ NCIB ”) to purchase, for cancellation, up to an aggregate of 7,537,688 common shares of GMIN (“ Common Shares ”), representing approximately 2.54% of the Corporation’s issued and outstanding Common Shares, being 296,306,236 Common Shares as of August 25, 2026. Purchases can me made at prevailing market prices during a 12-month period commencing on September 1 st , 2026, and ending on the earlier of August 31, 2027, or the date on which the Corporation reaches the maximum purchases permitted under the </v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Kevin Sumlin Scholarship for Student Athletes Opens 2026 Applications Nationwide</v>
+        <v>12 Press Releases You Need to See This Week</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C138" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D138" t="str">
         <v>Education</v>
       </c>
       <c r="E138" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/kevin-sumlin-scholarship-for-student-athletes-opens-2026-applications-nationwide/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/12-press-releases-you-need-to-see-this-week-302862365.html</v>
       </c>
       <c r="F138" t="str">
-        <v/>
+        <v>Including new international cities for United flights, the launch of Google Gemini for financial services and the opening of a Chili's location at a golf course. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- With thousands of press releases published each week, it can be difficult to keep up...</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Dr. Austin Harris Grant for Student Athletes Opens Applications for 2027 Cycle</v>
+        <v>Happy Belly Food Group's Heal Wellness QSR Announces the Grand Opening of their First Location on Vancouver Island, British Columbia</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C139" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D139" t="str">
         <v>Education</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/dr-austin-harris-grant-for-student-athletes-opens-applications-for-2027-cycle/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311940/Happy-Belly-Food-Groups-Heal-Wellness-QSR-Announces-the-Grand-Opening-of-their-First-Location-on-Vancouver-Island-British-Columbia</v>
       </c>
       <c r="F139" t="str">
-        <v/>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Happy Belly Food Group Inc. (CSE: HBFG) (OTCQB: HBFGF) ("Happy Belly" or the "Company"), a leading consolidator of emerging restaurant brands, is pleased to announce that its Heal Wellness brand ("Heal") will celebrate the grand opening of its newest location this Saturday, August 29th, at Unit D1-4, 3956 Shelbourne Street, Saanich, British Columbia, within the University Heights development. The location is owned and operated by an...</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>D2L Announces New AI-Enhanced Content Creation and Personalized Learning at Fusion 2026</v>
+        <v>Recent Release, "The Art of Surrender," from Christian Faith Publishing Author Whitley Marsh, Explores Trusting God Through Unexpected Life Changes</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C140" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D140" t="str">
-        <v>AI, Media, Education</v>
+        <v>Education</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.prnewswire.com/news-releases/d2l-announces-new-ai-enhanced-content-creation-and-personalized-learning-at-fusion-2026-302822234.html</v>
+        <v>https://www.pr.com/press-release/977184</v>
       </c>
       <c r="F140" t="str">
-        <v>Latest D2L Lumi features are designed to support content enhancement, learner engagement and more connected learning experiences PHOENIX, July 9, 2026 /PRNewswire/ - D2L, a global leader in learning innovation, announced new AI innovations designed to help organizations create and adapt...</v>
+        <v>Whitley Marsh has completed a new book, titled, "The Art of Surrender: Learning to Trust God with the Life You Didn't Plan," a candid exploration of what happens when reality diverges from our deepest dreams. From childhood visions of marriage and motherhood to the sting of unanswered prayers and unforeseen detours, Marsh invites readers into her own wrestle with disappointment and the sacred process of [PR.com]</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>WHY PLAY STILL MATTERS IN A SCREEN-FIRST WORLD</v>
+        <v>No Need to Worry — Solo Travelers Get Airport Pickup Straight to Our Yoga Training</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C141" t="str">
-        <v>Pressat</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D141" t="str">
         <v>Education</v>
       </c>
       <c r="E141" t="str">
-        <v>https://pressat.co.uk/releases/why-play-still-matters-in-a-screen-first-world-9f4a8814b2b9d5908072f49fc4ef4722/</v>
+        <v>https://pressreleasenews.org/pressroom/no-need-to-worry-solo-travelers-get-airport-pickup-straight-to-our-yoga-training</v>
       </c>
       <c r="F141" t="str">
-        <v>Thursday 9 July, 2026 Fifty years ago, children spent their free time climbing, exploring, creating and making friends face-to-face. Today, childhood looks very different, with screens playing an increasingly prominent role in family life. Yet as Gymboree Play &amp; Music celebrates its 50th anniversary this year, families across the UK are proving that the fundamental benefits of play remain unchanged. The milestone comes at a time when concerns are growing around children's screen use and opportunities to explore, discover and learn through play. Recent research has highlighted growing concerns around children's screen use, while other studies suggest parents are spending less time playing with their young children than they were just a few years ago. For many families, that has reinforced t</v>
+        <v xml:space="preserve">Yoga India Foundation, a registered yoga teacher training school in Rishikesh, India, provides free airport pickups for all students of its residential yoga teacher training programs, addressing safety concerns for solo travelers. </v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>American Legion Post 41 Hosts 14th Annual 'Tools 4 School' to Support K-8 Students</v>
+        <v>STARCARES Completes Basketball Court Revamp in the Philippines, Benefiting Nearly 20,000 People</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C142" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D142" t="str">
         <v>Education</v>
       </c>
       <c r="E142" t="str">
-        <v>https://www.prweb.com/releases/american-legion-post-41-hosts-14th-annual-tools-4-school-to-support-k-8-students-302822217.html</v>
+        <v>https://www.prnewswire.com/news-releases/starcares-completes-basketball-court-revamp-in-the-philippines-benefiting-nearly-20-000-people-302862666.html</v>
       </c>
       <c r="F142" t="str">
-        <v>HeroZona Foundation, APS, Arizona Diamondbacks, SRP, The Diane and Bruce Halle Foundation, Will 2 Win Foundation, and More Unite for Arizona's Largest Backpack and Supplies Giveaway PHOENIX, July 9, 2026 /PRNewswire-PRWeb/ -- Phoenix Tools 4 School, Arizona's largest backpack and school...</v>
+        <v>The renovated court at Communal Elementary School opens a dedicated space for learning, sport, and community life in Buhangin. DAVAO CITY, Philippines, Aug. 28, 2026 /PRNewswire/ -- STARCARES, the community impact initiative of STARTRADER, has completed the redevelopment of the basketball...</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>GBS schneidet in allen sieben Themenbereichen des „National Student Survey 2026" besser ab als der Hochschulsektor insgesamt</v>
+        <v>As Oklahoma Rethinks the College Degree, Former Langston Business Dean Calls for Rebuilding in the Age of AI</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C143" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D143" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E143" t="str">
-        <v>https://www.prnewswire.com/news-releases/gbs-schneidet-in-allen-sieben-themenbereichen-des-national-student-survey-2026-besser-ab-als-der-hochschulsektor-insgesamt-302822215.html</v>
+        <v>https://www.pr.com/press-release/977572</v>
       </c>
       <c r="F143" t="str">
-        <v>LONDON, 9. Juli 2026 /PRNewswire/ -- Die Global Banking School (GBS) hat den britischen Hochschulsektor in allen sieben Kernbereichen des 2026 National Student Survey (NSS) erneut übertroffen und damit ihr anhaltendes Engagement für eine herausragende Studienerfahrung unterstrichen. Die...</v>
+        <v>As Oklahoma rethinks the cost, speed, and value of a college degree, former Langston University School of Business Dean Dr. Daryl D. Green urges higher education leaders to look beyond shorter degrees and new technology. Through The Nehemiah Blueprint, Green argues that colleges must prepare students for an AI-shaped economy while protecting the human judgment, creativity, relationships and dignity that technology cannot [PR.com]</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>The CAPTRUST Community Foundation Announces 2026 Charity of Choice</v>
+        <v>Healthcare Can't Afford to Wait Until People Get Sick, SCU Says</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C144" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D144" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-captrust-community-foundation-announces-2026-charity-of-choice-302822208.html</v>
+        <v>https://www.prnewswire.com/news-releases/healthcare-cant-afford-to-wait-until-people-get-sick-scu-says-302862360.html</v>
       </c>
       <c r="F144" t="str">
-        <v>RALEIGH, N.C., July 9, 2026 /PRNewswire/ -- The CAPTRUST Community Foundation (CCF), an employee-run 501(c)(3), today announced Military Child Education Coalition (MCEC) as its 2026 Charity of Choice and recipient of a $100,000 grant. Additionally, five nonprofits were selected to receive...</v>
+        <v>New perspective from Southern California University of Health Sciences (SCU) argues that prevention must play a larger role in the future of U.S. healthcare WHITTIER, Calif., Aug. 28, 2026 /PRNewswire/ -- What if one of the biggest opportunities to reduce America's healthcare burden...</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>GBS supera al sector de la educación superior en la Encuesta Nacional de Estudiantes de 2026</v>
+        <v>MotorCities National Heritage Area Awards More Than $100,000 in Challenge Grants to Seven Michigan Projects</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C145" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D145" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E145" t="str">
-        <v>https://www.prnewswire.com/news-releases/gbs-supera-al-sector-de-la-educacion-superior-en-la-encuesta-nacional-de-estudiantes-de-2026-302822201.html</v>
+        <v>https://www.pr.com/press-release/977636</v>
       </c>
       <c r="F145" t="str">
-        <v>- GBS supera al sector de la educación superior en los siete temas analizados en la Encuesta Nacional de Estudiantes de 2026 LONDRES, 9 de julio de 2026 /PRNewswire/ -- Global Banking School (GBS) ha superado una vez más al sector de la educación superior del Reino Unido en los siete...</v>
+        <v>MotorCities awarded $111,500 in Partnership Challenge Grants that supports seven larger projects involving automotive design, historic preservation, accessibility, heritage tourism, youth education, environmental recreation, and architectural study. [PR.com]</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>GBS outperforms the higher education sector across all seven themes in National Student Survey 2026</v>
+        <v>APOD: 2026 August 28 – The Sky Turns Above Paranal</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C146" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D146" t="str">
         <v>Education</v>
       </c>
       <c r="E146" t="str">
-        <v>https://www.prnewswire.com/news-releases/gbs-outperforms-the-higher-education-sector-across-all-seven-themes-in-national-student-survey-2026-302822122.html</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-28-the-sky-turns-above-paranal/</v>
       </c>
       <c r="F146" t="str">
-        <v>LONDON, July 9, 2026 /PRNewswire/ -- Global Banking School (GBS) has once again outperformed the UK higher education sector across all seven core themes of the 2026 National Student Survey (NSS), highlighting its continued commitment to delivering an outstanding student experience....</v>
+        <v>APOD Science APOD APOD: 2026 August 28 – The… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. The Sky [&amp;#8230;]</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>LitMedia Integrates Seedance 2.5: Native 30-Second 4K AI Video Generation for Professional Content Creation</v>
+        <v>Singclean 2nd Leaders Summit Charts New Course in Global Aesthetics</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C147" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D147" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.send2press.com/wire/litmedia-integrates-seedance-2-5-native-30-second-4k-ai-video-generation-for-professional-content-creation/</v>
+        <v>https://www.prnewswire.com/news-releases/singclean-2nd-leaders-summit-charts-new-course-in-global-aesthetics-302862468.html</v>
       </c>
       <c r="F147" t="str">
-        <v>HONG KONG, July 9, 2026 (SEND2PRESS NEWSWIRE) -- LitMedia has launched Seedance 2.5 on its AI content platform. This update allows creators to generate 30-second 4K AI videos, use multimodal reference inputs, and edit videos precisely within one workflow. The integration brings ByteDance's latest AI video model to LitMedia, addressing the growing demand for longer, production-ready AI videos across marketing, entertainment, education, and digital media.</v>
+        <v>SHANGHAI, Aug. 28, 2026 /PRNewswire/ -- Hosted within the IMCAS China Conference venue at W Shanghai - The Bund, Singclean 2nd International Medical Aesthetic Leaders Summit themed "Global Vision, Embark on a New Chapter" came to a successful conclusion. Gathering top global doctors and...</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>GolfElbowRehab.com Launches as an Educational Resource for Golfer's ...</v>
+        <v>Supporting Thailand’s next generation of AI startups</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C148" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D148" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E148" t="str">
-        <v>https://pr-inside.com/golfelbowrehab-com-launches-as-an-educational-resource-for-golfer-s-r5199500.htm</v>
+        <v>https://openai.com/index/supporting-next-generation-ai-startups-thailand</v>
       </c>
       <c r="F148" t="str">
-        <v>(PR-inside.com) New platform provides exercise guidance, recovery education, and practical information for golfers and active adults managing medial elbow pain. LOS ANGELES, CA / ACCESS Newswire / July 9, 2026 / GolfElbowRehab.comtoday announced the launch of a new educational platform focused on golfer's elbow recovery, prevention, and exercise-based rehabilitation guidance. The website is designed to help golfers, recreational athletes, and active adults better understand medial elbow pain, common contributing factors, and practical steps that may support a safer return to activity. Golfer's elbow, also known as medial epicondylitis, is commonly associated with pain and irritation around the inner side of the elbow. While ..</v>
-[...2 lines deleted...]
-    <row r="149">
+        <v>OpenAI and Thailand’s MHESI launch an eight-week accelerator helping 10 health, wellness, and education startups turn AI prototypes into trusted products.</v>
+      </c>
+    </row>
+    <row r="149" xml:space="preserve">
       <c r="A149" t="str">
-        <v>GolfElbowRehab.com Launches as an Educational Resource for Golfer's Elbow Recovery and Prevention</v>
+        <v>Modern Dental Group Announces 2026 Interim Results</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C149" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D149" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, AI, Healthcare, Retail, Education</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.newswire.com/news/golfelbowrehab-com-launches-as-an-educational-resource-for-golfers-22822434</v>
-[...2 lines deleted...]
-        <v>New platform provides exercise guidance, recovery education, and practical information for golfers and active adults managing medial elbow pain.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109542/</v>
+      </c>
+      <c r="F149" t="str" xml:space="preserve">
+        <v xml:space="preserve">RESULTS HIGHLIGHTS:
+- The Revenue for the six months ended 30 June 2026 was approximately HK$2,032.5 million, representing an increase of approximately 10.8% as compared to the same period in 2025. The growth in revenue was primarily attributable to the continued organic growth of the Group—driven by the accelerating adoption of digitalization across the global dental industry, particularly in Europe and Australia—alongside the stabilization and operational turnaround of the Mainland China market. This expansion was partially offset by a revenue decline in North America, which was impacted by a softer macroeconomic environment affecting high-value discretionary procedures, as well as management’s strategic decision to rationalize loss-making Dental Service Organization (DSO) accounts to optimize customer mix and protect margins.
+- The Gross Profit Margin for the six months ended 30 June 2026 was approximately 58.1%; the gross profit was approximately HK$1,180.9 million, reflecting an increase of approximately 17.4% as compared to the same period in 2025.
+- The Group’s EBITDA for the six months ended 30 June 2026 was approximately HK$ 560.7 million, representing an increase of approximately 22.8% as compared to the same period in 2025.
+- The Group’s Net Profit for the six months ended 30 June 2026 was approximately HK$ 377.6 million, representing an increase of 30.8% as compared to the same period in 2025.
+- Basic earnings per share for the six months ended 30 June 2026 amounted to HK40.07 cents, representing an increase of approximately 31.9% as compared to the same period in 2025.
+- The Board declared an interim dividend of HK14.0 cents per ordinary share for the six months ended 30 June 2026.
+ADDITIONAL HIGHLIGHTS:
+- For the six months ended 30 June 2026, the Group’s digital solution cases that are produced from its Mainland China, Thailand and Vietnam production facilities increased to approximately 627,773 cases, reflecting an increase of 29.2% as compared with the same period in 2025 as a result of our clients’ continued adoption of intra-oral scanners.
+HONG KONG, August 28, 2026 - (ACN Newswire) - 27 August 2026, Modern Dental Group Limited (“Modern Dental” or “the Group”, stock code: 03600.HK), a leading global dental prosthetic device provider, is pleased to announce the unaudited interim results for the six months ended 30 June, 2026 (“the Period”).
+In the first half of 2026, the global macroeconomic environment remains uncertain, with geopolitical tensions and potential tariff changes continuing to create headwinds. However, the Group’s geographically diversified production footprint and global distribution network position us strongly to navigate these challenges. Unlike many competitors reliant on single-country manufacturing, our operations across China, Vietnam and Thailand (including the newly acquired Hexa Ceram) provide superior resilience and flexibility. This strategy, combined with our ability to adapt quickly to local market conditions, enables the Group to mitigate risks and capitalise on opportunities across regions.
+The dental industry has continued to demonstrate remarkable resilience, underpinned by irreversible demographic trends, including aging populations and increasing awareness of oral health, which drive consistent long-term demand. Building on our well performance, the Group is well placed to sustain momentum and further strengthen its market leadership.
+Digitalisation remains an irreversible industry trend that is accelerating consolidation of the dental prosthetics industry. We are at the forefront of this transformation, with digital solution cases now representing approximately 35–43% of total volume. Our centralized digital workflows, intra-oral scanner partnerships, proprietary solutions and global education centers have enhanced operational efficiency, reduced turnaround times and delivers superior customer experiences. These initiatives create high entry barriers and will continue to drive margin expansion and market share gains in the coming years.
+European Businesses
+During the period under review, the European market recorded a revenue of approximately HK$1,093.3 million, representing an increase of approximately HK$173.0 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 53.8% of the Group’s total revenue. The increase of revenue from the European market was attributable to the increase in sales order volume driven by the launch of new products, such as digital dentures, and our state-of-the-art digital workflows.
+North American Businesses
+During the period under review, the North American market recorded a revenue of approximately HK$331.3 million, representing a decrease of approximately HK$34.4 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 16.3% of the Group’s total revenue.
+The top-line contraction in North America was primarily driven by a softer macroeconomic environment, which temporarily weighed on consumer sentiment and demand for high-value discretionary cosmetic procedures. In response, management proactively initiated a strategic rationalization of loss-making Dental Service Organization (DSO) accounts aimed at optimizing the customer mix, protecting gross margins, and focusing resources on higher-margin accounts.
+Concurrently, the Group’s diversified production footprint across the US, China, Vietnam, and Thailand continues to afford significant supply chain agility to navigate trade and tariff complexities—a key differentiator in the market. Demonstrating the resilience of this strategy, our US import business unit delivered a 1.4% period-on-period sales growth in the first half of 2026. This performance underscores how the accelerating trend toward clinical digitalization and the cost-competitiveness of our imported product lines have effectively mitigated and offset the impact of US tariffs.
+Greater China Businesses
+During the period under review, the Greater China market recorded a revenue of approximately HK$300.0 million, representing an increase of approximately HK$6.8 million as compared with six months ended 30 June 2025. This geographic market accounted for approximately 14.8% of the Group’s total revenue.
+Regional performance reflected diverging market dynamics across territories. In local currency terms, sales in Mainland China increased by approximately 0.9% year-on-year, signalling that the market has largely bottomed out from the initial impact of Volume-Based Procurement (VBP) policies and prolonged price competition. To protect sustainable profitability, the Group deliberately pivoted away from low-margin segments to focus on serving mid- to high-value customers. Conversely, sales in the Hong Kong market decreased by approximately 8.5% in local currency year-on-year. This contraction was primarily driven by a temporary reduction in local patient visits, as cross-border dental consumption increased due to aggressive promotions for dental treatments offered by Mainland China clinics targeting Hong Kong residents.
+Despite these near-term shifts, the Group remains optimistic about the mid- to long-term outlook for the Greater China region. Government procurement measures in Mainland China are expected to standardize prosthetic pricing and enhance market transparency, creating a more level playing field where the Group’s leading brand reputation, production scale, and operational efficiency serve as distinct competitive advantages. To capture evolving market demand, the Group is actively expanding its product portfolio, particularly in mid-end offerings and products.
+Australian Businesses
+During the period under review, the Australian market recorded a revenue of approximately HK$162.8 million, representing an increase of approximately HK$24.9 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 8.0% of the Group’s total revenue. The increase in revenue from Australia was primarily driven by strong adoption of digital dental products and anti-snoring devices, and wins in dental service organization (DSO) customers.
+Other Markets
+Other markets primarily include Indian Ocean countries, Malaysia, Taiwan, Singapore and Thailand. For the six months ended 30 June 2026, these markets recorded a revenue of approximately HK$145.2 million, representing an increase of approximately HK$27.4 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 7.1% of the Group’s total revenue. The increase in revenue from Other markets was primarily driven by the strong revenue contributions from Thailand, Singapore and Malaysia. The scaled manufacturing hubs in Thailand and Vietnam have enhanced regional supply efficiency, broadened product availability, and strengthened the Group’s competitive footprint in the region.
+Future Prospects and Strategies
+Looking ahead, the Group remains committed to reinforcing its worldwide leading position through a multi-dimensional approach. We will continue to pursue selective acquisitions, joint ventures and partnerships to expand and complement our product offerings, particularly in our high-growth clear aligner, Trioclear, while strengthening our distribution and sales networks. Ongoing investments in mass-scale production facilities, AI, automation, research and development, and digital innovation will drive efficiency gains and secure our position at the forefront of the industry.
+With the Board’s extensive experience and prudent governance, the Group is well positioned to seize new business opportunities while remaining strict financial discipline to safeguard Shareholders’ interests. The Board expresses its sincere gratitude to our dedicated employees, loyal customers, suppliers, and business partners for their unwavering commitment. Their collective efforts have been instrumental in delivering another year of record results and will continue to support the Group’s long-term success.
+About Modern Dental Group
+Modern Dental Group Limited (Stock code: 03600.HK) is a leading global dental prosthetics provider, distributor and consultant with a focus on providing custom-made prostheses to customers in the growing prosthetics industry. Our product portfolio is broadly categorized into three product lines: fixed prosthetic devices, such as crowns and bridges; removable prosthetic devices, such as removable dentures; and other devices, such as orthodontic devices, sports guards, clear aligners, and anti-snoring devices.
+Modern Dental Group has a global portfolio of respected brands, including Labocast, Permadental and Elysee Dental in Western Europe, YZJ Dental in China, Modern Dental Lab in Hong Kong, Modern Dental USA and MicroDental in the United States, Modern Dental Pacific in Australia and New Zealand, Modern Dental SG in Singapore, Modern Dental TW in Taiwan, Apex Digital Dental in Malaysia and Hexa Ceram in Thailand. We have grown these brands by providing premium and consistent quality products and superior customer service. We have more than 80 service centers in over 30 countries and serve over 35,000 customers.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>US Performance Academy awarded Cognia 'Accredited with Merit' status for exceptional educational standards</v>
+        <v>California Baptist University, Riverside County Launch ANCHOR Fellowship to Develop Future Human Services Leaders</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C150" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D150" t="str">
         <v>Education</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-performance-academy-awarded-cognia-accredited-with-merit-status-for-exceptional-educational-standards-302822085.html</v>
+        <v>https://www.prnewswire.com/news-releases/california-baptist-university-riverside-county-launch-anchor-fellowship-to-develop-future-human-services-leaders-302862371.html</v>
       </c>
       <c r="F150" t="str">
-        <v>MCLEAN, Virginia, July 9, 2026 /PRNewswire/ -- US Performance Academy (USPA), an independent online school designed for ambitious young people who need greater flexibility to pursue their goals, has been awarded Cognia's prestigious 'Accredited with Merit' status, providing independent...</v>
+        <v>Inaugural cohort of nine graduate social work students to gain hands-on leadership experience through partnership with County's Department of Public Social Services RIVERSIDE, Calif., Aug. 27, 2026 /PRNewswire/ -- California Baptist University (CBU) and the Riverside County Department of...</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Akron Zips Athletics Signs Multiyear Extension with Taymar</v>
+        <v>York Space Systems to Present at Jefferies Global Industrials Conference</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C151" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D151" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.prweb.com/releases/akron-zips-athletics-signs-multiyear-extension-with-taymar-302820489.html</v>
+        <v>https://finance.yahoo.com/technology/articles/york-space-systems-present-jefferies-222000321.html</v>
       </c>
       <c r="F151" t="str">
-        <v>AKRON, Ohio, July 9, 2026 /PRNewswire-PRWeb/ -- The University of Akron Athletics Department and Taymar have signed a multiyear extension for the firm to continue handling ticket sales and operations for the Zips athletics program. "We're proud to extend our partnership with Taymar as we...</v>
+        <v>DENVER, August 27, 2026--York Space Systems (York) (NYSE: YSS), today announced that Dirk Wallinger, CEO, will present at the 2026 Jefferies Global Industrials Conference in New York. During the course of this event, York may disclose material developments affecting its business and/or financial performance. Listeners may access the event via live audio webcast at ir.yorkspacesystems.com.</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>wine2wine Vinitaly Business Forum / Vinitaly.USA 2026 Puts Education Front and Center: Empowering the People Who Shape Italian Wine</v>
+        <v>Stellantis Launches Project Green Light Partnership at Detroit Facilities as School Year Begins</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C152" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D152" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.prnewswire.com/news-releases/wine2wine-vinitaly-business-forum--vinitalyusa-2026-puts-education-front-and-center-empowering-the-people-who-shape-italian-wine-302821864.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359644</v>
       </c>
       <c r="F152" t="str">
-        <v>"Education is Influence" becomes the guiding theme of this year's programme, highlighting the central role of sommeliers, educators, hospitality professionals, journalists, travel specialists and trade leaders in shaping the future of Italian wine. VERONA, Italy, July 9, 2026 /PRNewswire/...</v>
+        <v>As students return to classrooms across Detroit this week, Stellantis helps strengthen safety in the communities surrounding its facilities through a partnership with the Detroit Police Department and Project Green Light Detroit, becoming the first automotive company to join the citywide public safety initiative. - - Project Green Light Detroit launched in 2016 as a partnership among the Detroit Police Department, the city of Detroit, local businesses and community organizations. More tha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359644</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>The 14th Annual Globee® Awards for Leadership Invite Enterprise Artificial Intelligence Achievement Nominations Worldwide</v>
+        <v>Marquis Who's Who Honors Stephen Suber, MusD, for Excellence in Music ...</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C153" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D153" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-14th-annual-globee-awards-for-leadership-invite-enterprise-artificial-intelligence-achievement-nominations-worldwide-302819592.html</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-stephen-suber-musd-for-excellence-in-music-r5216941.htm</v>
       </c>
       <c r="F153" t="str">
-        <v>Recognizing local, regional, and global achievements demonstrating leadership in enterprise artificial intelligence, intelligent automation, generative AI, machine learning, and AI-driven organizational transformation SAN FRANCISCO, July 9, 2026 /PRNewswire/ -- The Globee® Awards,...</v>
+        <v>(PR-inside.com) HAMMOND, LA / ACCESS Newswire / August 27, 2026 / Marquis Who's Who is proud to honor Stephen Suber, MusD, for his distinguished contributions to music education, composition, music theory and music history. Dr. Suber's recognition reflects a career defined by artistic curiosity, academic leadership and a sincere commitment to helping students develop their own creative voices. Dr. Suber has served on the faculty of Southeastern Louisiana University since 1982. As a professor of music, he teaches courses in composition, music theory, music history and interdisciplinary arts. His responsibilities place him at the intersection of creativity and scholarship, allowing him to ..</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Strongpoint Partners Introduces Industry-Leading Actuarial Career Development Program</v>
+        <v>ATHENE-1 Technology Demonstrator on Its way to Launch Site</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C154" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D154" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.prweb.com/releases/strongpoint-partners-introduces-industry-leading-actuarial-career-development-program-302817397.html</v>
+        <v>https://www.newmediawire.com/news/athene-1-technology-demonstrator-on-its-way-to-launch-site-7089000</v>
       </c>
       <c r="F154" t="str">
-        <v>The nine-month rotational program will train the next generation of Pension Actuaries through mentorship, structured learning, and live client work CHICAGO, July 9, 2026 /PRNewswire-PRWeb/ -- Strongpoint Partners ("Strongpoint"), a leading tech-enabled retirement services platform serving...</v>
+        <v xml:space="preserve">BREMEN and BETZDORF, GERMANY - August 27, 2026 ( NEWMEDIAWIRE ) - ATHENE-1, a small satellite developed and built by OHB subsidiary LuxSpace in collaboration with the University of the Bundeswehr Munich, is on its way to Vandenberg Space Force Base in California. From there, it is scheduled for launch aboard a SpaceX Falcon 9 rocket as part of the Transporter-18 mission in early October. Its departure from Bremen marks the start of the final phase of the launch campaign and the last preparations before liftoff. ATHENE-1 is the centerpiece of the SeRANIS (Seamless Radio Access Networks for Internet of Space) research program, led by the University of the Bundeswehr Munich and funded by the Bundeswehr Center for Digitalization and Technology Research. With a launch mass of approximately 400 </v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>The Commission expands customized training for employers building a future-ready workforce</v>
+        <v>Before Recommending an International Student Health Insurance Company: What Five U.S. Universities Actually Require in 2026–2027</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C155" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D155" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E155" t="str">
-        <v>https://www.prweb.com/releases/the-commission-expands-customized-training-for-employers-building-a-future-ready-workforce-302821339.html</v>
+        <v>https://pressreleasenews.org/pressroom/before-recommending-an-international-student-health-insurance-company-what-five-u-s-universities-actually-require-in-2026-2027</v>
       </c>
       <c r="F155" t="str">
-        <v>As demand for upskilling and reskilling grows, The Commission invites employers and continuing education providers to partner in developing a future-ready workforce of client advocacy professionals. MOUNT LAUREL, N.J., July 9, 2026 /PRNewswire-PRWeb/ -- The Commission® is expanding its...</v>
+        <v/>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Stanford Surgeon Performs North America's First PITAC Procedure for ...</v>
+        <v>FHLBank Chicago Celebrates Opening of 50 Affordable Apartment Units at Historic Earle School</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C156" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D156" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E156" t="str">
-        <v>https://pr-inside.com/stanford-surgeon-performs-north-america-s-first-pitac-procedure-for-r5199430.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/fhlbank-chicago-celebrates-opening-50-204100105.html</v>
       </c>
       <c r="F156" t="str">
-        <v>(PR-inside.com) Dr. Leah Backhus discusses how the minimally invasive chemotherapy technique offers a new option for pleural mesothelioma patients who aren't candidates for more extensive surgery. CHESTNUT HILL, MA / ACCESS Newswire / July 9, 2026 / Mesothelioma Hope , a leading online resource providing education, patient advocacy, and support for those diagnosed with mesothelioma, has published a new interview with Dr. Leah Backhus, the Stanford Medicine thoracic surgeon who performed North America's first PITAC (pressurized intrathoracic aerosol chemotherapy) procedure forpleural mesotheliomain 2025. The full interview is available atMesotheliomaHope.com . PITAC is a minimally invasive procedure that delivers aerosolized chemotherapy directly into the chest ..</v>
+        <v>CHICAGO, August 27, 2026--Representatives from the Federal Home Loan Bank of Chicago (FHLBank Chicago), Gorman &amp; Company, The Phoenix Foundation, and community partners gathered yesterday to celebrate the grand opening of Earle Residences, an adaptive reuse project converting the closed Charles Warrington Earle School into 50 affordable rental apartment units in Chicago’s Englewood neighborhood.</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>EducateWright Launches With $25 Million In Pledged Funding For Anti-Violence Education and Active-Inference Training</v>
+        <v>SW Graduate School of Banking Announces Addition to Its Board of Trustees</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C157" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D157" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.prweb.com/releases/educatewright-launches-with-25-million-in-pledged-funding-for-anti-violence-education-and-active-inference-training-302820961.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/sw-graduate-school-banking-announces-203000634.html</v>
       </c>
       <c r="F157" t="str">
-        <v>A pre-formation nonprofit initiative from SolutionWright and Universal Natural Intelligence (UNI) announces a $25 million funding commitment from its founding partners: $20 million earmarked for educational grants and $5 million for fully-subsidized workforce mentorships. MILWAUKEE, July...</v>
+        <v>DALLAS, August 27, 2026--The SW Graduate School of Banking (SWGSB) at SMU Cox has added a new trustee to its board roster of highly respected advisors. Kit Sawers, inaugural CEO of Southern Methodist University’s (SMU) new Dallas Office and a vice president of the university, has joined the SWGSB board as the SMU representative.</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Health Insurance Comparison for International Students Entering U.S. Universities in Fall 2026</v>
+        <v>Florida Approves Carnegie Learning’s ClearMath Secondary for Statewide Adoption</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C158" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D158" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E158" t="str">
-        <v>https://pressreleasenews.org/pressroom/health-insurance-comparison-for-international-students-entering-u-s-universities-in-fall-2026</v>
+        <v>https://finance.yahoo.com/technology/articles/florida-approves-carnegie-learning-clearmath-201300889.html</v>
       </c>
       <c r="F158" t="str">
-        <v xml:space="preserve">California, United States, June 18, 2026 -- A side-by-side evaluation of five health insurance providers for F-1, J-1, and OPT students enrolling at U.S. universities in Fall 2026, assessed by PPO network quality, university waiver acceptance, coverage depth, and annual cost. </v>
+        <v>PITTSBURGH, August 27, 2026--Carnegie Learning, a global leader in research-driven technology, curriculum, and professional learning solutions for K-12 education, announced today that the Florida Department of Education has approved Florida ClearMath Secondary for statewide mathematics instructional materials adoption. All courses are approved, including, Grades 6–8, accelerated middle school mathematics, and high school mathematics.</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>ARC Academy Launches Live, Online Courses for Insurance Company Professionals</v>
+        <v>Hoomanely Unveils AI-Native Platform to Build the Health Intelligence ...</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C159" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D159" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, SaaS, Healthcare, Education</v>
       </c>
       <c r="E159" t="str">
-        <v>https://www.prnewswire.com/news-releases/arc-academy-launches-live-online-courses-for-insurance-company-professionals-302820030.html</v>
+        <v>https://pr-inside.com/hoomanely-unveils-ai-native-platform-to-build-the-health-intelligence-r5216893.htm</v>
       </c>
       <c r="F159" t="str">
-        <v>Register for a complimentary Course, 'Insurance Financial Reporting Overview' being held on July 15th BABCOCK RANCH, Fla., July 9, 2026 /PRNewswire/ -- ARC Academy, a division of TAC₄ ® Solutions, LLC, announced the June launch of its live insurance education platform, developed for...</v>
+        <v>(PR-inside.com) By Learning an Animal's Patterns Over Its Lifetime, the Company Aims to Make Interspecies Health Communication Possible During an 18-Month Beta, EverBowl Generated More Than 5 Million Multimodal Data Points Across 80-Plus Dogs PALO ALTO, CA / ACCESS Newswire / August 27, 2026 / Every day, animals reveal information about their health through how they eat, drink, move, sound and behave. Today, Hoomanely unveiled an AI-native platform designed to gather these signals and translate them into individualized, longitudinal health intelligence. (Left to Right) Vipin Ravindran (CTO)_Harshal Hinger (COO)_Sai Supriya Sharath (CEO) with dog Starting with dogs, the platform learns what is normal for each ..</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>All In FutureTech Alliance Inc. Advances LittleVault Asset Injection to Strengthen Its Strategic Positioning in AI Content Platforms, Knowledge Distribution, and the Creator Ecosystem</v>
+        <v>Berea College Launches "Financial Freedom Pledge," Creating a Fully Funded Degree</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C160" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D160" t="str">
-        <v>Finance, AI, SaaS, Media, Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324831/0/en/All-In-FutureTech-Alliance-Inc-Advances-LittleVault-Asset-Injection-to-Strengthen-Its-Strategic-Positioning-in-AI-Content-Platforms-Knowledge-Distribution-and-the-Creator-Ecosystem.html</v>
+        <v>https://www.prnewswire.com/news-releases/berea-college-launches-financial-freedom-pledge-creating-a-fully-funded-degree-302862121.html</v>
       </c>
       <c r="F160" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- All In FutureTech Alliance Inc. (Nasdaq: AIFA) (the “Company” or “AIFA”) today announced that it is actively advancing the integration into the AIFA public company platform of the MCN traffic and creator-economy business assets founded by the Company’s Chairman, Michael Li (Li Shanglong), and Chief Executive Officer, Eric Shao. The proposed integration of LittleVault Holdings Limited (“LittleVault”) is expected to further enhance AIFA’s dual-engine strategy centered on an “AI infrastructure network” and an “AI application services matrix,” particularly by establishing a more execution-oriented business presence in AI knowledge-content distribution, the creator economy, AI education synergies, and the global commercialization of content.</v>
+        <v>The College will cover 100% of tuition, housing, food, and fees without loans for all students BEREA, Ky., Aug. 27, 2026 /PRNewswire/ -- Berea College is revolutionizing the economics of higher education through its Financial Freedom Pledge, a bold commitment that will provide every...</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>AI Isn't Replacing Teachers--It's Reinventing Them: Alpha School Premieres Teachers 2.0 on July 9</v>
+        <v>PMI U.S. Issues Call to Rebuild America's Talent Pipeline in New AI-Era Workforce Report</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C161" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D161" t="str">
         <v>AI, Education</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-isnt-replacing-teachersits-reinventing-them-alpha-school-premieres-teachers-2-0-on-july-9--302821466.html</v>
+        <v>https://www.prnewswire.com/news-releases/pmi-us-issues-call-to-rebuild-americas-talent-pipeline-in-new-ai-era-workforce-report-302862179.html</v>
       </c>
       <c r="F161" t="str">
-        <v>Education Innovator MacKenzie Price and Teach For America Founder Wendy Kopp to Lead Live Discussion Following Virtual Premiere AUSTIN, Texas, July 9, 2026 /PRNewswire/ -- Artificial intelligence is rapidly changing classrooms across America, leaving parents, educators and school leaders...</v>
+        <v>Bridging the Gap draws on two national PMI U.S.-convened forums and offers a roadmap for strengthening employer–university partnerships in the age of artificial intelligence STAMFORD, Conn., Aug. 27, 2026 /PRNewswire/ -- PMI U.S. today released Bridging the Gap: Reimagining the...</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>GameSquare Signs Dairy MAX as Brand Partner for the World of Dance</v>
+        <v>BTA Hires FDIC and JPMorgan AI Veteran Dr. Fatena El-Masri as AI Practice Leader</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C162" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D162" t="str">
-        <v>Finance, SaaS, Gaming, Media, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E162" t="str">
-        <v>https://pr-inside.com/gamesquare-signs-dairy-max-as-brand-partner-for-the-world-of-dance-r5199381.htm</v>
+        <v>https://www.prweb.com/releases/bta-hires-fdic-and-jpmorgan-ai-veteran-dr-fatena-el-masri-as-ai-practice-leader-302860219.html</v>
       </c>
       <c r="F162" t="str">
-        <v>(PR-inside.com) Partnership highlights the expansion of "Level Unlocked" brand bringing nutrition education, elite training and mentorship to a global community of young performers Dairy MAX named Official Performance Partner of the 2026 World of Dance Summit and the Naming Rights Partner of the World of Dance Master Class Initiative taking place from July 7 to 10, 2026 FRISCO, TX / ACCESS Newswire / July 9, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced a new brand activation with Dairy MAX in connection with World of Dance, the global dance platform for live events, digital content, creators and youth culture. ..</v>
+        <v>BTA has named Dr. Fatena El-Masri as AI Practice Leader, bringing more than 18 years of AI, machine learning, and data science experience across the FDIC, JPMorgan Chase, and the Royal Australian Navy. Veteran of the FDIC, JPMorgan Chase, and the Royal Australian Navy brings 18+ years of...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>AI Master's Degree Market Report 2026 by OnlineMastersColleges.com(OMC)</v>
+        <v>ASU expands access to careers in education with new three-year bachelor's degrees</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C163" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D163" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.prweb.com/releases/ai-masters-degree-market-report-2026-by-onlinemasterscollegescomomc-302820382.html</v>
+        <v>https://www.prnewswire.com/news-releases/asu-expands-access-to-careers-in-education-with-new-three-year-bachelors-degrees-302862162.html</v>
       </c>
       <c r="F163" t="str">
-        <v>The AI master's degree market remains one of the strongest graduate education markets in the United States. Driven by rapid employer adoption of artificial intelligence technologies, growing demand for machine learning talent, and continued university investment in AI-focused graduate...</v>
+        <v>New programs offer high-quality bachelor's degrees in less time TEMPE, Ariz., Aug. 27, 2026 /PRNewswire/ -- Arizona State University is launching its first three-year bachelor's degree programs, giving education students the option of an accelerated curriculum for certain paths while...</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>One in seven Nord Anglia students achieve elite 40+ point IB results</v>
+        <v>Dance Experts Serge and Yana Nelyubov Explain Private vs. Group Dance Lessons for Beginners in HelloNation</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C164" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D164" t="str">
         <v>Education</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.prnewswire.com/news-releases/one-in-seven-nord-anglia-students-achieve-elite-40-point-ib-results-302821802.html</v>
+        <v>https://www.prnewswire.com/news-releases/dance-experts-serge-and-yana-nelyubov-explain-private-vs-group-dance-lessons-for-beginners-in-hellonation-302862150.html</v>
       </c>
       <c r="F164" t="str">
-        <v>2,617 Nord Anglia students across 51 schools achieve outstanding IB Diploma results for 13th consecutive year LONDON, 9 July 2026 /PRNewswire/ -- Leading international schools organisation Nord Anglia Education today announced outstanding International Baccalaureate Diploma Programme...</v>
+        <v>The article explores how different lesson formats help beginners build confidence, improve dance technique, and enjoy ballroom dancing. WILLIAMSVILLE, N.Y., Aug. 27, 2026 /PRNewswire/ -- What is the best way to begin learning ballroom dancing? A new HelloNation article featuring insights...</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Monport MEGAS Demonstrates How Intelligent Precision Is Redefining Desktop CO2 Laser Engraving</v>
+        <v>Backstreet Surveillance Expands Commercial Security Education Through ...</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C165" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D165" t="str">
-        <v>SaaS, Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.prnewswire.com/news-releases/monport-megas-demonstrates-how-intelligent-precision-is-redefining-desktop-co2-laser-engraving-302821791.html</v>
+        <v>https://pr-inside.com/backstreet-surveillance-expands-commercial-security-education-through-r5216884.htm</v>
       </c>
       <c r="F165" t="str">
-        <v>NEW YORK, July 9, 2026 /PRNewswire/ -- As laser engraving continues to expand across manufacturing, customization, education, and small business production, demand is growing for compact systems that deliver both precision and productivity. Today's users expect more than entry-level...</v>
+        <v>(PR-inside.com) Salt Lake City company broadens its educational content with practical discussions on surveillance technology, system design, and real-world commercial security. SALT LAKE CITY, UT / ACCESS Newswire / August 27, 2026 / Backstreet Surveillance, a commercial security company based in Salt Lake City, is expanding its educational efforts through its Beyond the Demo: The Ground Truth podcast and Backstreet Surveillance | The Security Experts YouTube channel. The company serves businesses across the United States, with a significant customer base on both the East and West Coasts. Its work focuses on commercial surveillance systems, mobile surveillance trailers, security consulting, and system design. Through its ..</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Blue Earth Therapeutics announces first participant dosed in Phase 1 clinical trial investigating Actinium (²²⁵Ac) rhPSMA-10.1 Injection in metastatic castration-resistant prostate cancer</v>
+        <v>Wyyerd Fiber Launches 100% Fiber Internet In Gilbert - Celebrates Office ...</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C166" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D166" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.prnewswire.com/news-releases/blue-earth-therapeutics-announces-first-participant-dosed-in-phase-1-clinical-trial-investigating-actinium-ac-rhpsma-10-1-injection-in-metastatic-castration-resistant-prostate-cancer-302820625.html</v>
+        <v>https://pr-inside.com/wyyerd-fiber-launches-100-fiber-internet-in-gilbert-celebrates-office-r5216883.htm</v>
       </c>
       <c r="F166" t="str">
-        <v>The University College London (UCL) sponsored study evaluates safety, tolerability and radiation dosimetry of an investigational alpha‑emitting PSMA‑targeted radiopharmaceutical therapy, building on Blue Earth Therapeutics' radiohybrid platform. For Media and Investors only OXFORD,...</v>
+        <v>(PR-inside.com) GILBERT, AZ / ACCESS Newswire / August 27, 2026 /Wyyerd Fiber, Arizona's top-rated internet provider, officially launched its 100% fiber-optic network today, bringing residents speeds up to 8 GIG, alongside tailored commercial fiber packages for local businesses. The news was celebrated alongside the Gilbert Chamber of Commerce and Town officials with a ribbon-cutting ceremony marking the grand opening of Wyyerd's new office. "From remote work to online learning to the everyday devices connecting our homes, broadband is now essential infrastructure," said Gilbert Mayor Scott Anderson. "Wyyerd recognized that need, and we're proud to celebrate the activation of their first Gilbert network ..</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>MARVELOUS DESIGNER EXPANDS STUDENT PLAN, ADDS LIMITED THREE-MONTH FREE OFFER</v>
+        <v>The Inner Circle acknowledges Mary Jo Iozzio, PHD, STL as a Pinnacle Professional of The Year</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C167" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D167" t="str">
         <v>Education</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.prnewswire.com/news-releases/marvelous-designer-expands-student-plan-adds-limited-three-month-free-offer-302821734.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-mary-jo-iozzio-phd-stl-as-a-pinnacle-professional-of-the-year-302862141.html</v>
       </c>
       <c r="F167" t="str">
-        <v>NEW YORK, July 9, 2026 /PRNewswire/ -- CLO Virtual Fashion today announced a major update for the Marvelous Designer Student Plan. Designed to expand academic access to the industry-standard software for emerging 3D artists, the newly updated program doubles the total student eligibility...</v>
+        <v>WEST ROXBURY, Mass., Aug. 27, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Mary Jo Iozzio, PHD, STL, is acknowledged as a Pinnacle Professional of The Year for her contributions to Moral Theology and Higher Education. Mary Jo Iozzio has established a distinguished career...</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>MindMaze Therapeutics Supports University of Pittsburgh Study on a Combination Approach to Stroke Recovery, Pairing Spinal Cord Stimulation with High-Dose, High-Intensity Neurotherapy</v>
+        <v>U.S. Department of Commerce Invests $5.2 Million in Lake-Sumter State College Workforce Training Center</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C168" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D168" t="str">
         <v>Education</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.prnewswire.com/news-releases/mindmaze-therapeutics-supports-university-of-pittsburgh-study-on-a-combination-approach-to-stroke-recovery-pairing-spinal-cord-stimulation-with-high-dose-high-intensity-neurotherapy-302821623.html</v>
+        <v>https://www.prnewswire.com/news-releases/us-department-of-commerce-invests-5-2-million-in-lake-sumter-state-college-workforce-training-center-302862126.html</v>
       </c>
       <c r="F168" t="str">
-        <v>Cervical spinal cord stimulation can immediately improve arm movement after stroke. A University of Pittsburgh study supported by MindMaze Therapeutics' technology tests whether pairing stimulation with intensive therapy can make those gains last. GENEVA, July 9, 2026 /PRNewswire/ --...</v>
+        <v>Eustis Education and Training Center will address critical labor shortages through CDL and lineworker training programs EUSTIS, Fla., Aug. 27, 2026 /PRNewswire/ -- Lake-Sumter State College (LSSC) has been awarded a $5.2 million grant from the U.S. Department of Commerce's Economic...</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>G33Z3R Radio Launches a Retro Music Memory Site for the Mixtape Generation</v>
+        <v>Auburn Installs Superconducting Proton Accelerator for Nation’s Only University-Led Space Electronics Testing Facility of Its Kind</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C169" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D169" t="str">
         <v>Education</v>
       </c>
       <c r="E169" t="str">
-        <v>https://pressreleasenews.org/pressroom/g33z3r-radio-launches-a-retro-music-memory-site-for-the-mixtape-generation</v>
+        <v>https://finance.yahoo.com/technology/articles/auburn-installs-superconducting-proton-accelerator-170000573.html</v>
       </c>
       <c r="F169" t="str">
-        <v>New web experience turns 60s–90s songs into shared memories, daily games, nostalgic radio moments, and a digital time machine for people raised on cassettes, MTV, mall arcades, VHS, and school dances.</v>
+        <v>HUNTSVILLE, Ala., August 27, 2026--Today, Auburn University’s Applied Research Institute (AUARI) announced the installation of its new superconducting 200 MeV proton accelerator, an important step in opening the nation’s first university-led proton testing facility dedicated to qualifying space electronics.</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Cantor’s Driving School Expands to Southwest Florida, Bringing First-Responder-Trained Instructors and Door-to-Door Service to the Region</v>
+        <v>NEPAL FLASH FLOODS: Rescuers race to find survivors with areas still cut off</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C170" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D170" t="str">
         <v>Education</v>
       </c>
       <c r="E170" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/cantors-driving-school-expands-to-southwest-florida-bringing-firstrespondertrained-instructors-and-doortodoor-service-to-the-region/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359613</v>
       </c>
       <c r="F170" t="str">
-        <v/>
+        <v>Rescuers are racing to find survivors in the flash flood-devastated areas of Northern Nepal, as Save the Children delivers emergency aid to families, with many places still only accessible by helicopter. - - The disaster in the Rasuwa region struck at a time when children were either on their way to school or starting lessons. Many children in the area travel long distances to school &amp;#8211; areas that are now cut off by flood waters, potentially separating them from their families or caregive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359613</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Chinese Cities' International Digital Image Index 2026 Unveiled in Zhongshan</v>
+        <v>AMA introduces Ethical AI Use in Medicine Series</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C171" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D171" t="str">
-        <v>Education</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.prnewswire.com/news-releases/chinese-cities-international-digital-image-index-2026-unveiled-in-zhongshan-302821410.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359610</v>
       </c>
       <c r="F171" t="str">
-        <v>ZHONGSHAN, China, July 8, 2026 /PRNewswire/ -- On May 23, the School of Journalism and Communication at Renmin University of China officially released the China Cities Digital Image Index (2026) at the Third China Urban Online Image Innovation Forum in Zhongshan, Guangdong Province. The...</v>
+        <v>The American Medical Association (AMA) today announced the Ethical AI Use in Medicine Series, a new continuing medical education (CME) program that helps physicians safely, effectively and ethically utilize augmented/artificial intelligence (AI) in clinical practice. &amp;#8220;As AI rapidly transforms medical practice, the AMA is committed to equipping physicians with clear, practical ethics guidance rooted in our Code of Medical Ethics,&amp;#8221; said AMA President Willie Underwood III, MD, MSc, MPH. &amp;#8220;By... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359610</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>RipeGlobal and Subscribili Partner to Drive Case Acceptance and Practice Growth Across Dental Organizations</v>
+        <v>Social Housing Providers Are Rethinking Key Management, and the Results Speak for Themselves</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C172" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D172" t="str">
-        <v>AI, SaaS, Healthcare, Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E172" t="str">
-        <v>https://www.prnewswire.com/news-releases/ripeglobal-and-subscribili-partner-to-drive-case-acceptance-and-practice-growth-across-dental-organizations-302820356.html</v>
+        <v>https://pressat.co.uk/releases/social-housing-providers-are-rethinking-key-management-and-the-results-speak-for-themselves-230df783a0f22589044cedfa69d32e74/</v>
       </c>
       <c r="F172" t="str">
-        <v>Integration combines clinical education, AI-driven scheduling, and in-office membership infrastructure to close the care gap for uninsured patients, accelerate case acceptance, and unlock chair time for DSOs nationwide AUSTIN, Texas, July 8, 2026 /PRNewswire-PRWeb/ -- RipeGlobal, the...</v>
+        <v xml:space="preserve">Thursday 27 August, 2026 London, UK - For housing associations and local authorities managing hundreds or thousands of properties, physical key access is one of those problems that rarely gets attention until something goes wrong. A missed contractor visit. A locksmith called out to a void property. A key nobody can account for. The costs are real: staff time, delays to void turnaround, and the security risk of keys sitting in onsite lockboxes with no record of who has them. One of the UK’s leading social housing providers, Peabody, was looking for a better solution to provide access to void properties while also curbing the high costs of contractor call outs. In recent years, many have turned to KeyNest for key management thanks to an established online presence and a numerous network of </v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>myFootpath Appoints Jim Bouse to the Advisory Board as a Senior Advisor</v>
+        <v>Partnering with Khan Academy on building AI tools for classrooms</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C173" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D173" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.prweb.com/releases/myfootpath-appoints-jim-bouse-to-the-advisory-board-as-a-senior-advisor-302820350.html</v>
+        <v>https://blog.google/products-and-platforms/products/education/khan-academy-back-to-school/</v>
       </c>
       <c r="F173" t="str">
-        <v>myFootpath has announced the appointment of Jim Bouse as Senior Advisor. With more than 30 years of experience in enrollment management, registrar operations, and higher education technology, Bouse will help advance myFootpath's efforts to support adult learner reengagement, strengthen...</v>
-[...2 lines deleted...]
-    <row r="174">
+        <v>Interactive visual aids and teacher-controlled practice materials — both built with Gemini — are launching for the new school year.</v>
+      </c>
+    </row>
+    <row r="174" xml:space="preserve">
       <c r="A174" t="str">
-        <v>Fervo Energy Learning Curve Continues on 3rd Generation Well Design, Boosting Drilling Rates by 143% Since Its First Cape Station Well</v>
+        <v>The World's Leading Minds in Biotechnology Will Meet in Riyadh This September</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C174" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D174" t="str">
-        <v>Finance, Energy, Education</v>
+        <v>AI, SaaS, Healthcare, Energy, Education</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324500/0/en/Fervo-Energy-Learning-Curve-Continues-on-3rd-Generation-Well-Design-Boosting-Drilling-Rates-by-143-Since-Its-First-Cape-Station-Well.html</v>
-[...2 lines deleted...]
-        <v>Sawtooth 7 sets a new drilling pace record, reaching 19,448 feet measured depth with a 7,500-foot lateral in 21 days Sawtooth 7 sets a new drilling pace record, reaching 19,448 feet measured depth with a 7,500-foot lateral in 21 days</v>
+        <v>https://www.acnnewswire.com/press-release/english/109521/</v>
+      </c>
+      <c r="F174" t="str" xml:space="preserve">
+        <v xml:space="preserve">RIYADH, KSA, Aug 28, 2026 - (ACN Newswire) - The Riyadh Global Medical Biotechnology Summit has published the scientific program for its fourth edition, and the names on it belong to the people currently deciding what medicine will be able to do in the next twenty years. Sixty confirmed speakers and moderators from eleven countries are named across three days, from 14 to 16 September 2026, at the Sofitel Riyadh Hotel and Convention Centre.
+Among them are Prof. Jin-Soo Kim of KAIST, whose work on mitochondrial DNA editing reaches beyond CRISPR; Dr. Matthew H. Porteus of Stanford University, engineering genetic circuits into cell-based medicines; Dr. Alex Shalek of MIT; Prof. Vijay Kuchroo of Harvard Medical School; Prof. Keith T. Flaherty of the Massachusetts General Hospital Cancer Center and President of the American Association for Cancer Research; Prof. George F. Gao of the Chinese Academy of Sciences; President Mitsuo Ochi of Hiroshima University; and Dr. Zdenko Herceg of the International Agency for Research on Cancer.
+They are joined by the people who move science into the world. Dr. Steve Yang, Co-CEO of WuXi AppTec, and Mr. Alec Reynolds of Flagship Pioneering open the program on global partnership. Mr. Kasim Kutay, Chief Executive Officer of Novo Holdings, speaks on where capital should go next. Dr. Hyun-Young Park, Deputy Minister of the Korea National Institute of Health, delivers the closing keynote. Alongside them stand the Saudi institutions building a biotechnology sector in real time: KAIMRC, Lifera, HUMAIN, SPIMACO, KAUST, the Saudi Food and Drug Authority, and Astronaut Rayyanah Barnawi on what the human immune system does in space.
+The program runs across six tracks: artificial intelligence in biotechnology, multi-omics, biotech investment, immunology, bioengineering and synthetic biology, and biotech workforce development. Its defining feature is that discovery and delivery share the same stage. Genome editing and population genomics sit beside regulation, domestic manufacturing, and procurement, and in several sessions the scientists and the regulators are on the same panel. That is the premise of the Kingdom's National Biotechnology Strategy, which targets $34.6 billion in non-oil GDP from biotechnology by 2040: a discovery is worth only as much as the system available to carry it to a patient.
+"Biotechnology is where the health of every nation will be decided over the next twenty years. Saudi Arabia has chosen not to watch that happen from a distance. We are building the laboratories, the manufacturing, the regulatory ecosystems, and above all, the bio-workforce talent. And we are building it in partnership with the world, under one roof.
+That is what this Summit is for. Its themes highlight where medicine and biotechnology converge to shape the future of biosciences.
+Discoveries and breakthroughs are transforming how we care for patients. The diversity of emerging technologies and therapies is creating significant opportunities to explore, advance, invest, and translate scientific progress into better health outcomes. Please join us in Riyadh this September." H.E. Prof. Bandar bin Abdulmohsen Al-Knawy, Chief Executive Officer of Health Affairs, Ministry of National Guard, and President, King Saud bin Abdulaziz University for Health Sciences
+The Summit is organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by King Abdullah International Medical Research Center (KAIMRC) and King Saud bin Abdulaziz University for Health Sciences (KSAU-HS), with the Ministry of Investment and Invest Saudi serving as strategic partners. The fourth edition is expected to welcome more than 15,000 visitors, over 200 biotechnology and healthcare brands, and delegations from more than 70 countries, under the theme Building the Foundations of Biotechnology Excellence.
+The full scientific program is attached and available at rgmbs.org, where registration is open for delegates, exhibitors, and industry partners. Follow the Summit at #RGMBS2026.
+For further information regarding summit programing visit: https://rgmbs.org/program#conference-agenda 
+About the Riyadh Global Medical Biotechnology Summit
+The Riyadh Global Medical Biotechnology Summit is the Kingdom of Saudi Arabia's flagship platform for medical biotechnology, convening the global scientific, investment, and policy communities in Riyadh. Organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by KAIMRC and KSAU-HS, the Summit advances the goals of the National Biotechnology Strategy and supports the Kingdom's emergence as a global destination for health innovation. The fourth edition takes place from 14 to 16 September 2026 in Riyadh.
+For Media Inquiry
+Email: PR@legends.sa 
+Telephone: +966 559 810 777
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Callan JMB Inc. and Alabama State University Partner to Advance Workforce Development, Research, and Pharmaceutical Innovation at the Atlas Complex</v>
+        <v>State Networks, Community-based Organizations, and Healthcare Organizations Critical to Community Health Worker Sustainability, says new research from National Association of CHWs (NACHW)</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C175" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D175" t="str">
-        <v>Finance, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324479/0/en/Callan-JMB-Inc-and-Alabama-State-University-Partner-to-Advance-Workforce-Development-Research-and-Pharmaceutical-Innovation-at-the-Atlas-Complex.html</v>
+        <v>https://www.prnewswire.com/news-releases/state-networks-community-based-organizations-and-healthcare-organizations-critical-to-community-health-worker-sustainability-says-new-research-from-national-association-of-chws-nachw-302862004.html</v>
       </c>
       <c r="F175" t="str">
-        <v>Strategic partnership integrates higher education, industry, and workforce development to accelerate pharmaceutical onshoring and strengthen domestic supply chains</v>
+        <v>NACHW marks National Community Health Worker Awareness Week #NCHWAW with new resources for cross-sector education BOSTON, Aug. 27, 2026 /PRNewswire/ -- In recognition of National Community Health Worker (CHW) Awareness Week #NCHWAW, an expanded report with new tools, Strengthening Public...</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Students Connect NASA Science With Indigenous Knowledge to Study Coastal Erosion</v>
+        <v>Apex Entertainment Welcomes Garrett Holman as First Soccer Player in ...</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C176" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D176" t="str">
         <v>Education</v>
       </c>
       <c r="E176" t="str">
-        <v>https://science.nasa.gov/learning-resources/science-activation/students-connect-nasa-science-with-indigenous-knowledge-to-study-coastal-erosion/</v>
+        <v>https://pr-inside.com/apex-entertainment-welcomes-garrett-holman-as-first-soccer-player-in-r5216802.htm</v>
       </c>
       <c r="F176" t="str">
-        <v>Story by Keri Moskowitz, Gulf of Maine Research Institute For the Pleasant Point Passamaquoddy Reservation, or Sipayik, the ocean has always been a teacher. Situated in what is known as Downeast Maine, along the shores of Passamaquoddy Bay, generations of Indigenous people have lived along the coast, learning from the tides, the land, and their […]</v>
+        <v>(PR-inside.com) Orange Defender Joins Roster of Athletic Standouts as Apex Expands Its Multi-Year Commitment to Syracuse Athletics SYRACUSE, NY / ACCESS Newswire / August 27, 2026 / Apex Entertainment®, a premier family entertainment destination with a location at Destiny USA in Syracuse, in conjunction with Mike Bristol's - 7 Enterprises Marketing Firm, LLC, announces a new NIL partnership with Syracuse University men's soccer defender Garrett Holman. The agreement marks the first time a Syracuse soccer player has joined Apex's multi-year NIL program. This extends a partnership that has previously spanned basketball, football, and lacrosse. Since launching its NIL efforts in the fall of ..</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Vermilion Energy Inc. Announces TSX Approval for Renewal of Normal Course Issuer Bid and Confirms Q2 2026 Release Date and Conference Call Details</v>
+        <v>Iowa Would Not Hire Her. On August 29, a 7-Foot Bronze of Dr. Lulu Merle Johnson Rises in the County Named for Her</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C177" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D177" t="str">
-        <v>Finance, Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.prnewswire.com/news-releases/vermilion-energy-inc-announces-tsx-approval-for-renewal-of-normal-course-issuer-bid-and-confirms-q2-2026-release-date-and-conference-call-details-302821172.html</v>
+        <v>https://www.prnewswire.com/news-releases/iowa-would-not-hire-her-on-august-29-a-7-foot-bronze-of-dr-lulu-merle-johnson-rises-in-the-county-named-for-her-302861996.html</v>
       </c>
       <c r="F177" t="str">
-        <v>CALGARY, AB, July 8, 2026 /PRNewswire/ - Vermilion Energy Inc. ("Vermilion", "We", "Our", or the "Company") (TSX: VET) (NYSE: VET) is pleased to announce that the Toronto Stock Exchange ("TSX") has approved the notice of Vermilion's intention to commence a normal course issuer bid...</v>
+        <v>A plaza, a statue---85 years late. IOWA CITY, Iowa, Aug. 27, 2026 /PRNewswire/ -- In 1941, Lulu Merle Johnson became the first African American woman to earn a Ph.D. in Iowa at the University of Iowa. Despite discriminatory hiring practices, she built her career in the segregated South....</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>The 800 Club Announces Expanded Financial Education and Wealth-Building Initiative to Help Clients Access Credit, Funding, and Real Estate Opportunities</v>
+        <v>Innovative Professional Development Program for Early Childhood Teachers Helps Tackle Education Disparities in NYC</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C178" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D178" t="str">
-        <v>Finance, Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-800-club-announces-expanded-financial-education-and-wealth-building-initiative-to-help-clients-access-credit-funding-and-real-estate-opportunities-302821245.html</v>
+        <v>https://www.prnewswire.com/news-releases/innovative-professional-development-program-for-early-childhood-teachers-helps-tackle-education-disparities-in-nyc-302861994.html</v>
       </c>
       <c r="F178" t="str">
-        <v>Kamerrun Bradley's Financial Services Company Positions Itself as a Full-Spectrum Resource for Credit Repair, Business Funding, and Generational Wealth Development Kamerrun Bradley | The 800 Club Credit &amp; Funding GAFFNEY, S.C., July 8, 2026 /PRNewswire/ -- The 800 Club, a financial...</v>
+        <v>NEW YORK, Aug. 27, 2026 /PRNewswire/ -- Only half of all teacher training programs in the US offer any formal instruction on how to engage with students' families—despite evidence that a strong school-home partnership is critical to boosting children's well-being and success in school....</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Tom Guzick Encourages Young Readers to Explore the Wonders of the Night Sky</v>
+        <v>Kansas City University President Warns New Federal Student Loan Limits Could Deepen Physician Shortage</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C179" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D179" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357345</v>
+        <v>https://www.prnewswire.com/news-releases/kansas-city-university-president-warns-new-federal-student-loan-limits-could-deepen-physician-shortage-302861986.html</v>
       </c>
       <c r="F179" t="str">
-        <v>Tom Guzick&amp;#39;s children&amp;#39;s book, &amp;#8220;Mary&amp;#39;s Adventure with the Stars,&amp;#8221; introduces readers to Mary, a third grader who moves from the city to the countryside and discovers a fascination with the stars and constellations. Drawing from his 35-year career as an astronomy teacher and planetarium director, Guzick creates an engaging story that combines scientific learning with a relatable childhood experience. - - When Mary arrives at her family&amp;#39;s new home, she faces the uncertainty and fear that oft... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357345</v>
+        <v>KANSAS CITY, Mo., Aug. 28, 2026 /PRNewswire/ -- Kansas City University President and Chief Executive Officer Marc B. Hahn, DO, is raising concerns about how new federal student loan limits could affect medical education and worsen the nation's growing physician shortage. In an op-ed...</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>SS Innovations International (SSII) Subsidiary Graduates First Cardiac Robotic Surgery Training Class</v>
+        <v>FIU ranks among top 25 public universities in TIME's America's Best Colleges</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C180" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D180" t="str">
-        <v>Finance, Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-subsidiary-graduates-first-cardiac-robotic-surgery-training-class-7087573</v>
+        <v>https://www.prnewswire.com/news-releases/fiu-ranks-among-top-25-public-universities-in-times-americas-best-colleges-302861991.html</v>
       </c>
       <c r="F180" t="str">
-        <v>LOS ANGELES, CA - July 8, 2026 ( NEWMEDIAWIRE ) - SS Innovations International (NASDAQ: SSII) announced that its subsidiary, the SS International Centre for Robotics Surgery (“SSICRS”), has graduated the inaugural class of its Cardiac Robotic Surgery Training program. The five-day course brought together 33 participants from seven countries and 16 international faculty members for classroom instruction, live surgical demonstrations and hands-on training using the company’s SSi Mantra surgical robotic system. SS Innovations said SSICRS plans to expand its educational offerings through additional condensed training programs covering multiple surgical specialties, including urology, gynecology, thoracic, colorectal, gastrointestinal and general surgery. The company said the training center co</v>
+        <v>MIAMI, Aug. 27, 2026 /PRNewswire/ -- Florida International University ranks No. 23 among public universities in the country and No. 62 overall in TIME's America's Best Colleges 2026-2027, a new national ranking that places significant emphasis on what students gain from their college...</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>American Tinnitus Association Establishes ATA Academy to Close Critical Gap in Tinnitus Provider Education</v>
+        <v>Connecting clinical knowledge with care delivery: NCODA and Cureety partner to bring trusted regimen guidance at the point of care</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C181" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D181" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-tinnitus-association-establishes-ata-academy-to-close-critical-gap-in-tinnitus-provider-education-302821022.html</v>
+        <v>https://www.prnewswire.com/news-releases/connecting-clinical-knowledge-with-care-delivery-ncoda-and-cureety-partner-to-bring-trusted-regimen-guidance-at-the-point-of-care-302861946.html</v>
       </c>
       <c r="F181" t="str">
-        <v>Grounded in evidence and guided by leading tinnitus experts, the online education platform will train current and future providers starting in early 2027 VIENNA, Va., July 8, 2026 /PRNewswire/ -- The American Tinnitus Association (ATA) today announced the establishment of ATA Academy, a...</v>
+        <v>Collaboration brings evidence-based patient education and regimen resources into Cureety's oncology care platform to support informed, patient-centered care. CAZENOVIA, N.Y. and PARIS, Aug. 27, 2026 /PRNewswire/ -- NCODA and Cureety, an oncology-specialized digital health platform, today...</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>SAS puts machine learning in marketers' hands with new SAS 360 Marketing AI</v>
+        <v>The Warner Music Group / Blavatnik Family Foundation Social Justice Fund Announces 2026 Grantees</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C182" t="str">
         <v>WebWire</v>
       </c>
       <c r="D182" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357355</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359596</v>
       </c>
       <c r="F182" t="str">
-        <v>SAS, the leader in data and AI, today announced SAS 360 Marketing AI, a new solution to help marketers build, deploy and scale machine learning models without relying on overstretched data science teams. - - Many marketing organizations struggle to translate insight into action. SAS 360 Marketing AI addresses this with purpose-built guided workflows and customizable recipe templates for common marketing uses that help marketing teams move faster from data to decision. - - &amp;#8220;For th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357355</v>
+        <v>The Warner Music Group / Blavatnik Family Foundation Social Justice Fund (WMG/BFF SJF) today announced its first slate of 2026 grantees &amp;#8211; a docket that includes 17 organizations and an investment of almost $6 million. - - Since its launch in 2020, the $100 million fund has committed more than $52 million to organizations that focus on criminal justice reform, education, and arts and culture to help advance equity. - - This latest docket includes six new grantees, with a focus on organization... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359596</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>#1 Real Estate Agent in Surprise, AZ: Shannon Biszantz</v>
+        <v>Kristin Peikert Named Chief People Officer of Macmillan Learning</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C183" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D183" t="str">
-        <v>Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-surprise-az-shannon-biszantz</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/kristin-peikert-named-chief-people-141800334.html</v>
       </c>
       <c r="F183" t="str">
-        <v>With over $130 million in career sales and two decades of experience, Shannon Biszantz has become the #1 real estate agent in Surprise, AZ for luxury homes, golf course properties, and 55+ communities.</v>
+        <v>NEW YORK, August 27, 2026--New Macmillan Learning Chief People Officer Kristin Peikert will guide company’s organizational strategy as the needs of learners continue to evolve</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Peugeot and Strate School of Design Join Forces to Shape the Future of Mobility</v>
+        <v>School is Back in Session for High Schoolers Across the U.S. – What Happens When They’re Already Behind?</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C184" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D184" t="str">
-        <v>Automotive, Education</v>
+        <v>Education</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357350</v>
+        <v>https://finance.yahoo.com/small-business/articles/school-back-session-high-schoolers-140600538.html</v>
       </c>
       <c r="F184" t="str">
-        <v>PEUGEOT and STRATE School of Design, a leading institution in design and innovation education, have entered into a partnership aimed at fostering creativity, innovation, and the development of tomorrow&amp;#39;s designers. - - Through this collaboration, STRATE students will work on real-world design projects addressing the challenges of future mobility, user experience, and emerging technologies. Mentored by PEUGEOT design experts alongside STRATE faculty members, students will benefit from a uniq... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357350</v>
+        <v>LOS ANGELES, August 27, 2026--Teens starting their senior year of high school should be filled with excitement for the home stretch of earning their diploma and eager to plan their next chapter. But what about those seniors who have fallen behind on their credits and might be reclassified as a junior or even a sophomore?</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Nuritas and Professor Graeme Close Launch Clinical Study Evaluating Bioactive Peptides in Longevity and Healthy Aging</v>
+        <v>Escoffier Announces Partnership With Les Roches to Expand International Academic Footprint</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C185" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D185" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.prweb.com/releases/nuritas-and-professor-graeme-close-launch-clinical-study-evaluating-bioactive-peptides-in-longevity-and-healthy-aging-302820234.html</v>
+        <v>https://www.prnewswire.com/news-releases/escoffier-announces-partnership-with-les-roches-to-expand-international-academic-footprint-302861876.html</v>
       </c>
       <c r="F185" t="str">
-        <v>New landmark research collaboration between Liverpool John Moores University and Nuritas investigates the role of PeptiStrong® in supporting functional strength, muscle health and longevity in adults aged 60-85 DUBLIN, July 8, 2026 /PRNewswire-PRWeb/ -- Nuritas, a biotechnology...</v>
+        <v>New collaboration enhances pathways for Escoffier students to pursue advanced global hospitality education SCHAUMBURG, Ill., Aug. 27, 2026 /PRNewswire/ -- Auguste Escoffier School of Culinary Arts today announced a new partnership with Les Roches Global Hospitality Education that creates...</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>BioVigil Adds Hospital Executive Patti DePompei to Board of Directors</v>
+        <v>Chonnam National University Researchers Investigate How Biodiesel Feedstocks and Production Pathways Affect Their Life Cycle Sustainability</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C186" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D186" t="str">
-        <v>Healthcare, Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.prweb.com/releases/biovigil-adds-hospital-executive-patti-depompei-to-board-of-directors-302820211.html</v>
+        <v>https://www.prnewswire.com/news-releases/chonnam-national-university-researchers-investigate-how-biodiesel-feedstocks-and-production-pathways-affect-their-life-cycle-sustainability-302861254.html</v>
       </c>
       <c r="F186" t="str">
-        <v>BioVigil hand hygiene and infection prevention has added former University Hospitals Rainbow Babies &amp; Children's Hospital and MacDonald Women's Hospital President Patti DePompei to its Board of Directors. ANN ARBOR, Mich., July 8, 2026 /PRNewswire-PRWeb/ -- BioVigil, the leader in...</v>
+        <v>Study provides biofuel producers with a practical, multi-dimensional framework for choosing feedstocks by weighing both climate impact and air pollution together GWANGJU, South Korea, Aug. 27, 2026 /PRNewswire/ -- For limiting global warming to within 1.5 °C, scaling up global renewable...</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>KinderGan Preschool Center in Maplewood reaffirms 3-star state quality rating for its child care center</v>
+        <v>Our Agreement With Bipartisan Attorneys General: Calling on TikTok and YouTube to Join Us in Supporting Teens</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C187" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D187" t="str">
         <v>Education</v>
       </c>
       <c r="E187" t="str">
-        <v>https://pressreleasenews.org/pressroom/kindergan-preschool-center-in-maplewood-reaffirms-3-star-state-quality-rating-for-its-child-care-center</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359589</v>
       </c>
       <c r="F187" t="str">
-        <v>KinderGan Preschool Center in Maplewood confirms its continued Grow NJ Kids 3-Star quality rating, affirming its standing as a top-rated child care center in Essex County.</v>
+        <v>Takeaways - - - &amp;#8226; We are announcing an agreement reached with a bipartisan group of attorneys general, building on our longstanding efforts to empower parents and support teens. - - &amp;#8226; Our agreement includes strict daily time limits teens can&amp;#39;t turn off, default blocks from our apps at night, muted notifications during school hours, and new controls for parents. - - &amp;#8226; We want to ensure teens benefit from this new industry standard, but we cannot do it alone. These protections will only b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359589</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Traliant's 2026 Compliance Champions Awards Celebrate Individuals and Organizations Tailoring Compliance Training Programs for Success</v>
+        <v>Québec-Based Non-Profit Workshops for Biodiversity to Showcase Local Action and Biodiversity Solutions at COP17 in Armenia</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C188" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D188" t="str">
         <v>Education</v>
       </c>
       <c r="E188" t="str">
-        <v>https://www.prweb.com/releases/traliants-2026-compliance-champions-awards-celebrate-individuals-and-organizations-tailoring-compliance-training-programs-for-success-302820204.html</v>
+        <v>https://www.pr.com/press-release/973616</v>
       </c>
       <c r="F188" t="str">
-        <v>Traliant recognizes HR and learning and development professionals who demonstrate exceptional leadership. Its tailored compliance training programs address evolving workplace requirements and drive meaningful cultural impact across organizations. NEW YORK, July 8, 2026 /PRNewswire-PRWeb/...</v>
+        <v>At COP17 in Armenia, Québec-based non-profit Workshops for Biodiversity will showcase how local action can accelerate the implementation of global biodiversity goals. The organization will highlight Québec initiatives focused on three key pathways for biodiversity action: mainstreaming biodiversity into decisions, building capacity among stakeholders, and advancing biodiversity education. [PR.com]</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Kuehne+Nagel and Mondadori Group open Italy's largest educational publishing logistics hub</v>
+        <v>TANAKA Participates in Girls Meet STEM</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C189" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D189" t="str">
         <v>Education</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357333</v>
+        <v>https://www.pr-inside.com/tanaka-participates-in-girls-meet-stem-r5216722.htm</v>
       </c>
       <c r="F189" t="str">
-        <v>- - &amp;#8226; One centralised hub for Mondadori Group&amp;#39;s publishing logistics operations in the country - &amp;#8226; Reliable access to learning materials across Italy, supporting future growth of publishing - &amp;#8226; Facility combines scale, technology and sustainability to enhance service, flexibility and omnichannel distribution - - - Kuehne+Nagel and Mondadori Group inaugurated a new 40,000 sqm fulfilment centre in San Giorgio Bigarello, in the province of Mantova. The facility is Italy&amp;#39;s largest l... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357333</v>
+        <v>(PR-inside.com) TOKYO, Aug 27, 2026 - (JCN Newswire) - TANAKA PRECIOUS METAL GROUP Co., Ltd. (Head Office: Chuo-ku, Tokyo; Group CEO: Koichiro Tanaka) is participating in Girls Meet STEM, a tour-based experiential program in the science, technology, engineering, and mathematics (STEM) fields for female junior high and high school students, organized by the Yamada Shintaro D&amp;I Foundation in collaboration with technical colleges, universities, companies, and research institutions. Under the theme "Gold Is More Than Bars and Jewelry! Discover Gold in Everyday Life and Explore Careers in Gold and STEM", TANAKA held a plant tour at its Shonan Plant on August 6, ..</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>ACLS Awarded $1 Million Henry Luce Foundation Grant for New Program Supporting Civic Thriving in the United States</v>
+        <v>Masonic Homes and Acacia Creek Invite the Community to ‘Walk in the Hills’ for Alzheimer’s Awareness</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C190" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D190" t="str">
         <v>Education</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.prnewswire.com/news-releases/acls-awarded-1-million-henry-luce-foundation-grant-for-new-program-supporting-civic-thriving-in-the-united-states-302820896.html</v>
+        <v>https://www.send2press.com/wire/masonic-homes-and-acacia-creek-invite-the-community-to-walk-in-the-hills-for-alzheimers-awareness/</v>
       </c>
       <c r="F190" t="str">
-        <v>The Civic Education for Democratic Life Program Aims to Strengthen Community-Engaged Projects in US Colleges and Universities NEW YORK, July 8, 2026 /PRNewswire/ -- The American Council of Learned Societies (ACLS) has been awarded a $1 million grant from the Henry Luce Foundation to...</v>
+        <v>UNION CITY, Calif., Aug. 27, 2026 (SEND2PRESS NEWSWIRE) -- Masonic Homes of California and Acacia Creek Retirement Community invite Union City neighbors of all ages and abilities to take part in the second annual Walk in the Hills on Saturday, September 12, from 10 a.m. to 1 p.m., with registration beginning at 8:30 a.m. The walk course is approximately 0.6 miles, with additional activities taking place throughout the event.</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>EduMed.org launches interactive school matching tool for nursing and allied health students</v>
+        <v>engage2learn Furthers Its Mission to Transform K-12 Education with Acquisition of Instructional Coaching Group</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C191" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D191" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E191" t="str">
-        <v>https://www.prweb.com/releases/edumedorg-launches-interactive-school-matching-tool-for-nursing-and-allied-health-students-302820180.html</v>
+        <v>https://www.prnewswire.com/news-releases/engage2learn-furthers-its-mission-to-transform-k12-education-with-acquisition-of-instructional-coaching-group-302861773.html</v>
       </c>
       <c r="F191" t="str">
-        <v>New quizzes, school comparisons and expert guidance help students identify degree programs that fit their learning style, budget and career goals. RENO, Nev., July 8, 2026 /PRNewswire-PRWeb/ -- EduMed.org -- a leader in higher education information for nursing and allied health -- today...</v>
+        <v>Leeds Equity Partner's Portfolio Company adds industry-leading coaching platform AUSTIN, Texas, Aug. 27, 2026 /PRNewswire/ -- engage2learn ("e2L"), a leading nationwide provider of leadership coaching, teacher development, and software that help improve instructional quality and student...</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Estrigenix Therapeutics Secures Exclusive License Agreement for Novel Menopause Therapeutics Platform</v>
+        <v>3D Systems Launches Partnership with Savannah River National Laboratory to Advance 3D Printing for Advanced Energy and National Security Applications</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C192" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D192" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, Energy, Education</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.prweb.com/releases/estrigenix-therapeutics-secures-exclusive-license-agreement-for-novel-menopause-therapeutics-platform-302820174.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351912/8852/en/3d-systems-launches-partnership-with-savannah-river-national-laboratory-to-advance-3d-printing-for-advanced-energy-and-national-security-applications.html</v>
       </c>
       <c r="F192" t="str">
-        <v>Estrigenix Therapeutics, Inc., together with the University of Wisconsin–Milwaukee Research Foundation, Inc. (UWMRF), Marquette University, and CU Ventures, Inc., today announced the execution of an exclusive license agreement supporting the development of a novel therapeutic platform...</v>
+        <v>ROCK HILL, S.C., Aug. 27, 2026 (GLOBE NEWSWIRE) -- 3D Systems (NYSE: DDD) today announced that it has entered into a Cooperative Research and Development Agreement (CRADA) with Savannah River National Laboratory (SRNL) to accelerate innovation in additive manufacturing (AM) for advanced energy generation and national security applications. The partnership centers on SRNL’s Advanced Manufacturing Collaborative (AMC), leveraging the facility’s unique position as South Carolina’s only national laboratory-operated site located on a public university campus.</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Cox Enterprises Announces Winners of Student Sustainability Challenge</v>
+        <v>Wiley Schedules First Quarter Fiscal 2027 Earnings Release and Conference Call</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C193" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D193" t="str">
-        <v>Energy, Education</v>
+        <v>Finance, Media, Education</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.prnewswire.com/news-releases/cox-enterprises-announces-winners-of-student-sustainability-challenge-302820742.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/wiley-schedules-first-quarter-fiscal-113000085.html</v>
       </c>
       <c r="F193" t="str">
-        <v>More than 200 student innovators participated in Cox's sustainability hackathon, developing real-world solutions for energy, agriculture, transportation, circular economy and sustainable cities ATLANTA, July 8, 2026 /PRNewswire/ -- Cox Enterprises has announced the winners of its Play...</v>
+        <v>HOBOKEN, N.J., August 27, 2026--Wiley (NYSE: WLY), a global leader in authoritative content and research intelligence for the advancement of scientific discovery, innovation, and learning, will release its first quarter fiscal 2027 results prior to market open on Thursday, September 3, 2026. The Company has scheduled a conference call that day beginning at 10am ET to discuss the results.</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>德州南方大學推出全面校園總規劃</v>
+        <v>Natural Grocers® Marks Organic Month With Nationwide Fundraiser for Rodale Institute</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C194" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D194" t="str">
         <v>Education</v>
       </c>
       <c r="E194" t="str">
-        <v>https://www.prnewswire.com/news-releases/de-zhou-nan-fang-da-xue-tui-chu-quan-mian-xiao-yuan-zong-gui-hua--827680071.html</v>
+        <v>https://www.prnewswire.com/news-releases/natural-grocers-marks-organic-month-with-nationwide-fundraiser-for-rodale-institute-302859799.html</v>
       </c>
       <c r="F194" t="str">
-        <v>規劃框架涵蓋校園發展、學生成就、人才培育及研究拓展，並確定約 17 億美元的長期優先資本投資項目 侯斯頓2026年7月8日 /美通社/ -- 德州南方大學 (Texas Southern University) 已推出校園總體規劃，為校園發展、設施改善、教學方式及學習環境提升，以及基礎設施資本投資訂立框架，以配合大學推進 Ascend 2030 策略計劃及籌備百年校慶。 計劃概述未來十年約 17 億美元的校園投資，以及超過 20 個分期推行的項目。...</v>
+        <v>Customers can help support Rodale Institute's Farmer Training and Veteran Farmer Training programs while enjoying special savings, education and Organic Month events LAKEWOOD, Colo., Aug. 27, 2026 /PRNewswire/ -- This Organic Month, Natural Grocers® is inviting customers to join a...</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Entourage Yearbooks Launches Free Bookmaking Software For Every School in America</v>
+        <v>Life in Laramie: Why the Destination Matters When Attending College</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C195" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D195" t="str">
         <v>Education</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.prweb.com/releases/entourage-yearbooks-launches-free-bookmaking-software-for-every-school-in-america-302820167.html</v>
+        <v>https://pr-inside.com/life-in-laramie-why-the-destination-matters-when-attending-college-r5216685.htm</v>
       </c>
       <c r="F195" t="str">
-        <v>EDONext gives teachers, administrators, and student staff professional publishing tools at no cost. A thank you to the school communities behind millions of yearbooks. PRINCETON, N.J., July 8, 2026 /PRNewswire-PRWeb/ -- Entourage Yearbooks, one of the nation's leading yearbook publishers,...</v>
+        <v>(PR-inside.com) LARAMIE, WY / ACCESS Newswire / August 27, 2026 / Choosing where to attend school is about more than earning an education. It's about choosing the place where you'll spend some of the most formative years of your life. For young adults passionate about skilled trades, the majority share a common fondness for the great outdoors, which can be found right here at WyoTech in Laramie. Laramie offers an experience that's difficult to replicate anywhere else, from the rugged mountain ranges to the countless beautiful lakes and rivers. Many young people considering attending WyoTech to pursue their passion in the trades ..</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>ChiroHD and The Pediatric Experience Partner to Help Pediatric and Family Chiropractors Grow Without Sacrificing Care</v>
+        <v>NetDragon Announces 2026 Interim Financial Results</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C196" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D196" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, AI, Gaming, Education</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.prweb.com/releases/chirohd-and-the-pediatric-experience-partner-to-help-pediatric-and-family-chiropractors-grow-without-sacrificing-care-302820154.html</v>
+        <v>https://www.prnewswire.com/news-releases/netdragon-announces-2026-interim-financial-results-302861727.html</v>
       </c>
       <c r="F196" t="str">
-        <v>The partnership connects PX's world-class education, mentorship, community, and marketing systems with ChiroHD's modern, cloud-native technology. MARIETTA, Ga., July 8, 2026 /PRNewswire-PRWeb/ -- ChiroHD and The Pediatric Experience (PX) today announced a strategic partnership for...</v>
-[...2 lines deleted...]
-    <row r="197">
+        <v>NetDragon Transforms with AI Workforce Ecosystem - Moyu Improving Business Performance of Both Gaming and Education Business Continues Shareholder Return as Promised HONG KONG, Aug. 27, 2026 /PRNewswire/ -- NetDragon Websoft Holdings Limited ("NetDragon" or the "Company"; Hong Kong Stock...</v>
+      </c>
+    </row>
+    <row r="197" xml:space="preserve">
       <c r="A197" t="str">
-        <v>Futbol Fans Practice More Than 800,000 CPR Training Compressions at FIFA Fan Experiences</v>
+        <v>Watch &amp; Clock Fair, Salon de TIME return this September</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C197" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D197" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>AI, SaaS, Healthcare, Retail, Automotive, Education</v>
       </c>
       <c r="E197" t="str">
-        <v>https://www.newmediawire.com/news/futbol-fans-practice-more-than-800-000-cpr-training-compressions-at-fifa-fan-experiences-7087562</v>
-[...2 lines deleted...]
-        <v>DALLAS - July 8, 2026 ( NEWMEDIAWIRE ) - At the 2026 FIFA World Cup Fan events across four U.S. host cities, the American Heart Association is bringing Hands-Only CPR training directly to fans, who have already completed more than 800,000 training chest compressions - marking one of the largest public CPR education efforts in the organization’s history. More than 350,000 cardiac arrests occur outside of hospitals in the United States each year, and while immediate CPR can double or even triple a person’s chance of survival , many bystanders still hesitate to act, often because they lack training. Across Dallas, Atlanta, Philadelphia and New York, more than 8,000 attendees have participated in hands-on training at the American Heart Association’s Mobile CPR Unit. Participants learn to recog</v>
+        <v>https://www.acnnewswire.com/press-release/english/109494/</v>
+      </c>
+      <c r="F197" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 27, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, will be held from 1 to 5 September at the Hong Kong Convention and Exhibition Centre (HKCEC). Salon de TIME will be fully open to the public throughout the event.
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Under the theme “Sparkling Moments Through Time”, the two fairs are expected to attract more than 630 exhibitors from 16 countries and regions, showcasing a wide range of watches, clocks and related products to meet evolving market trends and consumer demand.
+The Click2Match AI-powered business matching platform has been available since 25 August and will remain open until 12 September, enabling exhibitors and buyers from around the world to connect and conduct business discussions online during and beyond the physical fairs.
+Hong Kong Watch &amp; Clock Fair marks 45th Milestone
+HKTDC Associate Executive Director Smilely Lam said: “The Hong Kong Watch &amp; Clock Fair and Salon de TIME together form the world's largest one-stop watch and clock marketplace. As the Hong Kong Watch &amp; Clock Fair celebrates its 45th edition this year, the two fairs are continuing to grow in both international reach and diversity, leveraging Hong Kong’s strengths as an international trading hub and Asia’s premier sourcing centre for watches and clocks.
+This year’s fairs welcome, for the first time, a pavilion from Hengyang, Hunan Province, alongside group pavilions from France, Switzerland, Guangzhou and Taiwan. New exhibitors from Norway, Singapore and the US are joining this year's fair, further strengthening the international profile of the fairs.
+Salon de TIME is expected to feature more than 150 global brands, reaching a new post-pandemic high. Participation from Hong Kong brands and Guochao-inspired brands has increased by more than 20%, while more brands from Italy, the United Kingdom and the US are joining, alongside the debut of Singaporean brands. This fully demonstrates Hong Kong’s unique role as an important bridge connecting the Chinese Mainland with international markets, as well as the global watch industry’s confidence in the Hong Kong market.”
+According to the latest trade statistics, Hong Kong is the world’s largest importer and second largest exporter of wristwatches. In the first seven months of this year, the total export value of watches reached approximately HK$30.5 billion, representing a 7.8% year-on-year increase. Several other Hong Kong export markets recorded double-digit growth, including Germany (+21%), Switzerland (+25%) and the United Arab Emirates (+91%). In addition, the watch industry’s export confidence index rose from 50.4 to 51.9 in the second quarter, reflecting the industry’s cautiously optimistic outlook for exports.
+Microbrand participation doubles, bringing greater diversity to the fair
+Located in Hall 3FG, Salon de TIME features six themed zones: World Brand Piazza, Chic &amp; Trendy, Craft Treasure, Renaissance Moment, Wearable Tech, and Microbrands. The Microbrands zone has attracted 29 brands from eight countries and regions, with both the number of participating brands and the number of represented countries and regions doubling compared with last year.
+World Brand Piazza showcases prestigious international watch brands
+For the 16th consecutive year, the World Brand Piazza zone is organised in partnership with Prince Jewellery &amp; Watch, featuring limited-edition and rare timepieces from some of the world’s most prestigious watch brands. This year, Prince Jewellery &amp; Watch will showcase exceptional creations from six internationally renowned brands: Baume &amp; Mercier, Corum, DeWitt, Franck Muller, Montblanc and Sarcar.
+World Brand Piazza will feature a selection of limited-edition and highly collectible timepieces. Among the highlights, Franck Muller will present a ladies’ watch created in collaboration with French street artist Jisbar, marking the second partnership between the two parties. The brand will also host a product introduction seminar on 2 September titled “Franck Muller 2026 WPHH Novelties ‘Vanguard Lady Crazy Hours Jisbar’”.
+Meanwhile, Sarcar has specially created a unique platinum version of its Medusa timepiece exclusively for the World Brand Piazza. The one-of-a-kind watch is set with 228 diamonds, complemented by red garnets and green agates, showcasing exceptional high jewellery craftsmanship. Two marquise-cut diamonds are used to represent Medusa’s eyes. At the same time, the signature snake-hair motif extends seamlessly from the dial to the case and lugs, all meticulously sculpted from solid gold, offering the charm of ancient Roman stone sculptures of beautiful women.
+The Renaissance Moment zone will also welcome the debut appearance of WOLF, the luxury watch storage box and winder brand from the United Kingdom. Built around the concept of preserving heritage, WOLF provides professional care solutions for high-end mechanical timepieces. On the opening day of the fair (1 September), the brand will unveil its latest innovation, The Rocket, the world's most compact travel watch winder, highlighting WOLF's commitment to innovative design and exceptional craftsmanship.
+Guochao timepieces showcase the strength of Chinese watchmaking
+Designs incorporating traditional Chinese cultural elements have gained strong market appeal in recent years. This year, Salon de TIME will bring together five leading independent watchmakers from the Chinese Mainland, all of whom will attend the fair in person.
+The Académie Horlogère des Créateurs Indépendants (AHCI) which is widely regarded as one of the most prestigious independent watchmaking institutions, maintains exceptionally stringent membership requirements. Currently, only four AHCI members are from the Chinese Mainland, and this year's exhibition will feature three of them including Xushu Ma, who was the first watchmaker from the Chinese Mainland admitted to the association, as well as Zehua Tan and Lin Yong Hua. The opportunity to see such a distinguished line-up in one place is particularly rare.
+In addition, several Guochao-inspired brands and Chinese watchmakers will showcase their outstanding creations. Highlights include:
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+Shanghai Watch will present the ORIGINATE Collection A623 Revival Watch, a modern recreation of China’s first calendar watch, modelling after the original A623 timepiece worn for many years by Zhou Enlai, the first Premier of the People’s Republic of China. The brand will also unveil the Hong Kong Exclusive Edition featuring two interchangeable straps in grey and green, with colours inspired by the Zhongshan suits frequently worn by Premier Zhou, evoking a spirit and memory that transcend generations.
+Award-winning timepieces showcase innovation and craftsmanship
+This year’s fair brings together award-winning timepieces, highlighting the watch industry’s pursuit of technical excellence and design innovation. Highlights include:
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Making its debut at the exhibition, Singaporean brand Vario will present the Vario VERSA Reversible Dual Time Watch. With an innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+Collaborations, innovation and limited-edition collectibles cater to diverse market tastes
+The fairs will also feature collaborative, limited-edition, and debut timepieces, showcasing different styles and innovations to meet evolving consumer preferences, including:
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade vital sensor. The watch provides comprehensive health monitoring capabilities, including real-time tracking of mental resilience and stress levels, with data displayed directly on the watch dial.
+This year’s two major overseas pavilions, the Swiss Independent Watchmakers Pavilion (SIWP) and France’s Francéclat, together with other European exhibitors, will bring together around 80 brands from across Europe. Among the highlights, Swiss watchmaker Pilo &amp; Co Genève will showcase the Corleone Mini Collection, created to celebrate the brand’s 25th anniversary. Reimagining the iconic Corleone design as a refined ladies’ timepiece, the collection blends elegance with contemporary sophistication, with each colour variant limited to just 10 pieces worldwide.
+Several product zones showcase industry strength; Time Tunnel celebrates 45th edition
+The Hong Kong Watch &amp; Clock Fair, to be held in Hall 1, features seven dedicated product zones. Among them, Pageant of Eternity will showcase premium finished watches from Original Equipment Manufacturers (OEM) and Original Design Manufacturers (ODM). One example is Hong Kong exhibitor Time Grand Ltd, which has more than 20 years of experience in product development, engineering design, and manufacturing services for global watch brands. Through its network of partnerships with Swiss watchmaking companies, the firm offers one-stop watchmaking solutions, demonstrating the strength of Hong Kong’s watch industry in connecting international watchmaking markets. Other zones include Complete Watches, Clocks, Machinery &amp; Equipment, Packaging &amp; Display, Parts, Components &amp; Accessories.
+To celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, organisers will present a special “Time Tunnel” exhibition, taking visitors on a journey through three key stages in the fair’s evolution since its debut in 1982. The exhibition will revisit the period from the 1980s to the 1990s, when the fair established itself as a major global sourcing platform for the watch and clock industry. It then traces the transformation of Hong Kong’s watch industry between 2000 and 2020, as the sector evolved from OEM manufacturing toward brand development, with the fair becoming an important platform for industry promotion, networking, and exchange.
+The final section covers the period from 2020 to the present, when the fair expanded beyond manufacturing, sourcing, and brand promotion. Through cross-sector collaboration and the integration of resources from different industries, it has evolved into a multifaceted platform that brings together craftsmanship, design, technology, lifestyle, culture and consumer engagement, reflecting the continuous transformation of both the watch industry and the fair itself.
+Experts to share insights on emerging global watch industry trends
+More than 40 events will take place throughout the fair, including forums, seminars, watch parades, and networking activities, giving industry professionals valuable insights into the latest market developments and business opportunities.
+On the opening day (1 September), the Hong Kong International Watch Forum will bring together leaders of watch industry associations from Chinese Mainland, Germany, France, Switzerland, Japan and Korea to share the latest trade statistics and industry trends in their respective markets. Speakers will also explore new opportunities arising from the convergence of traditional watchmaking craftsmanship and technological innovation.
+On the second day (2 September), the Asian Watch Conference will be held under the theme “Hong Kong as the hub of International Watch Trades”. Senior analysts from international research firm Euromonitor International (Hong Kong) will present the latest developments in the global watch market. Representatives from online watch resale platform Chrono24 will discuss how businesses can connect with global demand through digital channels. At the same time, speakers from Lazada HK will share insights on how to leverage e-commerce platforms to accelerate market expansion and reach new customer segments.
+The 43rd Hong Kong Watch &amp; Clock Design Competition, jointly organised by the HKTDC, the Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, aims to promote watch design exchanges and nurture local talent.
+This year, the themes for the Open Group and Student Group are “Transcending Time” and “Contours of the Breeze” respectively. The competition will continue to feature The Made-to-sell Award, recognising student entries with outstanding commercial potential. The award presentation ceremony will be held on 5 September at the fair’s event stage, with celebrity Joey Thye attending as a guest.
+Public activities and lucky draws offer an exciting visitor experience
+Salon de TIME will host a variety of special activities and luxury watch showcases open to the public. Among the highlights, renowned watch art specialist and collector Labeg will lead a workshop on 4 September, demonstrating how to craft wristwatches from corrugated cardboard.
+This year, the exhibition also introduces the “Time Arena” activity zone, combining sports and luxury watch elements to offer visitors a fresh and interactive experience. A key feature will be the “Watch2Care Smart x Lifestyle Experience Days”, taking place from 4 to 5 September, featuring a range of interactive activities. Visitors will also have the opportunity to try pickleball, one of the fastest-growing sports in recent years.
+Other highlights include yoga and body mobility sessions, watch parades, and product launch events. Memorigin will unveil the Verdant Resonance Tourbillon watch, and invite several celebrity guests to attend its activities, including celebrity Vic Teo, Hong Kong basketball star Wong Lut Yiu, and renowned face-changing performer Hathor Wai.
+A Lucky Draw will be held daily throughout the fair, offering visitors the chance to win premium watches sponsored by brands including Memorigin, SAGA, ELMER INGO, Allied Asia Enterprise (PVT) Limited, Alexus Christy, Claudia Koch and FOKSY.
+In addition, CENTRESTAGE, Hong Kong’s premier fashion event, will take place concurrently at the HKCEC from 2 to 5 September, bringing together fashion brands and designer collections from around the world. The co-location of the events will create strong synergies, allowing visitors to explore the latest collections from more than 400 watch and fashion brands under one roof.
+Photo download: https://bit.ly/4xqIloM
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Celebrity Joey Thye to host exclusive watch unboxing session, showcasing eight timepieces.
+The World Brand Piazza, organised in partnership with Prince Jewellery &amp; Watch for the 16th consecutive year, has long been one of the exhibition’s signature attractions and remains a favourite among watch collectors. This year, Prince Jewellery &amp; Watch is presenting luxury creations from six internationally renowned watch brands, including the Vanguard Lady Crazy Hours Jisbar (left), a collaboration between Franck Muller and French street artist Jisbar, as well as a unique platinum version of the Medusa timepiece (right) created exclusively for the exhibition by Sarcar.
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Vario VERSA Reversible Dual Time Watch’s innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade biometric sensors. The watch provides comprehensive health monitoring capabilities, including real-time tracking of resilience and stress levels, with data displayed directly on the watch dial.
+Memorigin will unveil the “Verdant Resonance Tourbillon watch”, inspired by the refined lifestyle of ancient Chinese scholars, particularly the tradition of playing the zither while enjoying incense. It combines Chinese cultural aesthetics with contemporary haute horlogerie craftsmanship.
+The 43rd Hong Kong Watch &amp; Clock Design Competition features two categories, the Open Group and the Student Group, with design themes of “Transcending Time” and “Contours of the Breeze” respectively. Award-winning and shortlisted entries will be exhibited throughout the fair, showcasing the creativity and design talent of Hong Kong’s emerging and established watch designers. Photo shows representatives of the watch and clock industry together with the competition judges.
+Websites:
+Hong Kong Watch &amp; Clock Fair: https://www.hktdc.com/event/hkwatchfair/en
+Salon de TIME: https://www.hktdc.com/event/te/en
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department: 
+Johnny Tsui
+Tel: (852) 2584 4395
+Email : johnny.cy.tsui@hktdc.org
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Huffman Family Foundation Commits $2 Million+ to Philanthropic Efforts Across Maryland</v>
+        <v>Recent Release, "Milo The Misunderstood Monster," from Page Publishing Author Brian Hays, Follows a Lonely Monster Learning That Friendship Requires Courage</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C198" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D198" t="str">
         <v>Education</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prnewswire.com/news-releases/huffman-family-foundation-commits-2-million-to-philanthropic-efforts-across-maryland-302820231.html</v>
+        <v>https://www.pr.com/press-release/977033</v>
       </c>
       <c r="F198" t="str">
-        <v>Investments Support Students &amp; Families Through Education, Community Partnerships, and Access to Opportunity BALTIMORE, July 8, 2026 /PRNewswire/ -- Huffman Family Brands, a unified umbrella company dedicated to social development, innovation, and empowerment, has donated over $2 million...</v>
+        <v>Brian Hays has completed a new book, "Milo The Misunderstood Monster," a delightful children's story about a little monster whose sincere desire for companionship leads him on an extraordinary adventure. When everyone he encounters flees at the sight of him, Milo refuses to surrender hope. Instead, he embarks on a courageous quest that transforms not only his circumstances but also his understanding of himself [PR.com]</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>CeraVe Champions Skin Health for All: Free Dermatologist Care for World Skin Health Day 2026</v>
+        <v>Recent Release, "Shake It Up," from Page Publishing Author Staci R. Bennett, Ed.S., Delivers a Tactical Blueprint for Transforming Failing Schools Into Success</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C199" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D199" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E199" t="str">
-        <v>https://www.prnewswire.com/news-releases/cerave-champions-skin-health-for-all-free-dermatologist-care-for-world-skin-health-day-2026-302820315.html</v>
+        <v>https://www.pr.com/press-release/977019</v>
       </c>
       <c r="F199" t="str">
-        <v>CeraVe, an official corporate sponsor of World Skin Health Day, is partnering with volunteer dermatologists to deliver free clinical consultations and vital education to underserved communities. CeraVe is again supporting World Skin Health Day 2026 for the third consecutive year as an...</v>
+        <v>Staci R. Bennett, Ed.S. has completed a new book, "Shake It Up": The Bennett Blueprint for School Turnaround, a field manual designed for educational leaders ready to abandon excuses and demand excellence. In urban education, systemic failure has become normalized: blamed on zip codes, poverty, trauma, and insufficient resources. Bennett's approach shatters this defeatist mentality by presenting a [PR.com]</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Maverrik Launches Build Beyond Referrals One-Day Intensive as Debate Grows on Backing Britain's Expert-Led Businesses</v>
+        <v>Recent Release, "Tinkadink Hunts for 2D Shapes," from Page Publishing Author Lauryn &amp; her G.G.O.A.T, Invites Young Learners to Discover Geometric Forms in Everyday Life</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C200" t="str">
-        <v>Pressat</v>
+        <v>PR.com</v>
       </c>
       <c r="D200" t="str">
-        <v>Finance, Real Estate, Energy, Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E200" t="str">
-        <v>https://pressat.co.uk/releases/maverrik-launches-build-beyond-referrals-one-day-intensive-as-debate-grows-on-backing-britains-expert-led-businesses-238f75823d6174f50a0b843aeb8425d6/</v>
+        <v>https://www.pr.com/press-release/977013</v>
       </c>
       <c r="F200" t="str">
-        <v>Wednesday 8 July, 2026 New one-day intensive aims to help UK business owners reduce referral dependency, win more clients internationally and strengthen the UK's growing expertise economy. Plymouth, UK - Wednesday 8th July 2026 - As political leaders, including Greater Manchester Mayor Andy Burnham, continue to champion entrepreneurship, regional growth and opportunities for small businesses, Maverrik has launched the Build Beyond Referrals One-Day Intensive to help expert-led businesses build more resilient and scalable client acquisition systems. The launch comes as increasing attention is being given to the role that small businesses, consultants and independent professionals play in driving economic growth across the UK. While much of the discussion focuses on investment, skills and in</v>
+        <v>Lauryn and her G.G.O.A.T. have completed a new book, "Tinkadink Hunts for 2D Shapes," that transforms mathematical learning into an engaging exploration. Through the eyes of curious Tinkadink, children embark on a quest to identify rectangles, circles, octagons, squares, trapezoids, pentagons, ovals and more through familiar spaces—from bedrooms to neighborhoods to school buses. This interactive narrative [PR.com]</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Planet DDS and Truro Bring Predictive Intelligence to the Denticon Ecosystem: Transforming Patient-Facing Dental Operations for Capacity and Revenue Optimization</v>
+        <v>Recent Release, "Where the Chaos Couldn't Follow," from Page Publishing Author Christine Depre, PhD, Shares an Extraordinary Journey from Trauma to Triumph and Resilience</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C201" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D201" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.prweb.com/releases/planet-dds-and-truro-bring-predictive-intelligence-to-the-denticon-ecosystem-transforming-patient-facing-dental-operations-for-capacity-and-revenue-optimization-302820294.html</v>
+        <v>https://www.pr.com/press-release/977020</v>
       </c>
       <c r="F201" t="str">
-        <v>This new native integration leverages advanced machine learning to optimize schedule management, strengthen patient relationships, reduce staff overload, and maximize practice productivity, for single location practices and multi-location networks. PLYMOUTH, Minn., July 8, 2026...</v>
+        <v>Christine Depre, PhD has completed a new book, titled, "Where the Chaos Couldn't Follow": A Memoir about Pain, Purpose, and Learning to Let Go, which unfolds the candid account of a young girl born into addiction, abuse, and chaos who refused to become another statistic. Growing up in a home devoid of safety, she became a mother at sixteen while still trapped in cycles of generational trauma with no roadmap for [PR.com]</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Simplilearn Launches Professional Certificate in Data Analytics &amp;amp; GenAI With UC Santa Barbara Professional and Continuing Education</v>
+        <v>Better answers, broader thinking: What students gain from ChatGPT and critical-thinking training</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C202" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D202" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prnewswire.com/news-releases/simplilearn-launches-professional-certificate-in-data-analytics--genai-with-uc-santa-barbara-professional-and-continuing-education-302820555.html</v>
+        <v>https://openai.com/index/what-students-gain-from-chatgpt-critical-thinking-training</v>
       </c>
       <c r="F202" t="str">
-        <v>PLANO, Texas, July 8, 2026 /PRNewswire/ -- Simplilearn, a global leader in digital upskilling, in collaboration with UC Santa Barbara Professional and Continuing Education (UCSB PaCE), has launched the Professional Certificate in Data Analytics &amp; GenAI. This program is designed to equip...</v>
+        <v>A randomized study of more than 1,000 students examines ChatGPT, critical thinking, originality, and student performance on a real-world university assignment.</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>MIT Professional Education Sponsors an Evening of Music, Hope, and Optimism with the MIT Summer Philharmonic Orchestra</v>
+        <v>Joseph Spine Institute Launches Patient Education Program to Help Patients Make Informed Decisions About Spine Care</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C203" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D203" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.prweb.com/releases/mit-professional-education-sponsors-an-evening-of-music-hope-and-optimism-with-the-mit-summer-philharmonic-orchestra-302820108.html</v>
+        <v>https://www.prnewswire.com/news-releases/joseph-spine-institute-launches-patient-education-program-to-help-patients-make-informed-decisions-about-spine-care-302861082.html</v>
       </c>
       <c r="F203" t="str">
-        <v>Now in its 27th season, the free community concert celebrates resilience, renewal, and the unifying power of music to inspire joy and connection. CAMBRIDGE, Mass., July 8, 2026 /PRNewswire-PRWeb/ -- MIT Professional Education invites the public to experience an evening of inspiring...</v>
+        <v>TAMPA BAY, Fla., Aug. 27, 2026 /PRNewswire/ -- Joseph Spine Institute (JSI) is announcing the launch of a new Patient Education Program designed to provide patients and their families with accessible, physician-led information to help them better understand spine conditions, treatment...</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>ZEO ScientifiX Reports Strong Revenue Growth for Three Months and Six ...</v>
+        <v>Baltimore Community Leaders Unite to Fuel Research and Hope at Maryland Night of Champions</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C204" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D204" t="str">
-        <v>Finance, Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E204" t="str">
-        <v>https://pr-inside.com/zeo-scientifix-reports-strong-revenue-growth-for-three-months-and-six-r5198946.htm</v>
+        <v>https://www.pr.com/press-release/977533</v>
       </c>
       <c r="F204" t="str">
-        <v>(PR-inside.com) Company reports revenue growth of 124.6% for the quarter ended April 30, 2026 and 79.9% for the six months ended April 30, 2026, as compared to the same periods one year earlier as commercial momentum accelerates across its regenerative biologics portfolio DAVIE, FL / ACCESS Newswire / July 8, 2026 / ZEO ScientifiX, Inc. (OTCQB:ZEOX) ("ZEO ScientifiX" or the "Company"), a biologics research and products company advancing regenerative medicine, physician education, and next-generation biologic technologies, today announced that it had reported exceptional year-over-year revenue growth, stronger gross margins, and improved operating performance in its recently filed Form 10-Q for the Quarter ..</v>
+        <v>The Crohn's &amp; Colitis Foundation's DC/Maryland/Virginia Chapter will host the 2026 Maryland Night of Champions on October 8 at the Baltimore Museum of Industry. The event will honor Dr. Tony Guerrerio as the 2026 Medical Champion and LT Marie "May" Oberlin with the Chloe Hannah Leadership Award. The evening aims to raise $150,000 to support groundbreaking research, patient programs, education, and advocacy for the 1 in [PR.com]</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>SPAR Austria's Biodiversity Summit highlights the importance of crop diversity</v>
+        <v>Gaotu Techedu Announces Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C205" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D205" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357324</v>
+        <v>https://www.prnewswire.com/news-releases/gaotu-techedu-announces-second-quarter-2026-unaudited-financial-results-302861439.html</v>
       </c>
       <c r="F205" t="str">
-        <v>The Biodiversity Summit, organised by SPAR Austria in cooperation with ARCHE NOAH, an Austrian association dedicated to preserving crop diversity, brought together Markus Kaser, Deputy Chairman of the Board of SPAR Austria; Volker Plass, Managing Director of ARCHE NOAH; Michelin-starred chef Paul Ivi&amp;amp;#263;; and environmental physician Prof. Dr Daniela Haluza from the Medical University of Vienna in Schiltern, Lower Austria, to discuss how crop diversity can be preserved. Climate change, g... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357324</v>
+        <v>BEIJING, Aug. 27, 2026 /PRNewswire/ -- Gaotu Techedu Inc. (NYSE: GOTU) ("Gaotu" or the "Company"), a leading technology-driven education company in China focused on enabling lifelong learning through AI-powered solutions, today announced its unaudited financial results for the second...</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Recent Release, "Becky's Birthmark," from Page Publishing Author JC Guetz, Follows a Young Girl’s Birthmark Learning That Her Differences Make Her Special</v>
+        <v>Skanska signs additional contract for academic building in Fort Myers, Florida, USA, for USD 85M, about SEK 790M</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C206" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D206" t="str">
         <v>Education</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.pr.com/press-release/972671</v>
+        <v>https://www.prnewswire.com/news-releases/skanska-signs-additional-contract-for-academic-building-in-fort-myers-florida-usa-for-usd-85m-about-sek-790m-302861426.html</v>
       </c>
       <c r="F206" t="str">
-        <v>JC Guetz has completed a new book, titled, "Becky's Birthmark," a touching children's story told from the perspective of the girl’s birthmark. When the birthmark realizes she is the only one among Becky’s friends with this marking, sadness threatens to overwhelm her. But as fate would have it, a special friend enters her life and helps her see herself in an entirely different light, transforming her [PR.com]</v>
+        <v>STOCKHOLM, Aug. 27, 2026 /PRNewswire/ -- Skanska has signed an additional contract with Florida Gulf Coast University for the construction of a new academic building in Fort Myers, Florida, USA. The additional contract is worth USD 85M, about SEK 790M, which will be included in the US...</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Recent Release, "Current Affairs," from Page Publishing Author Lisa Pachino, MD, Explores How Far Ambitious Recruits Will Go to Achieve Their Dreams</v>
+        <v>Electra, City of Helsinki, and Haaga-Helia University Sign MOU to Explore Direct Aviation Across the Gulf of Finland</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C207" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D207" t="str">
         <v>Education</v>
       </c>
       <c r="E207" t="str">
-        <v>https://www.pr.com/press-release/972668</v>
+        <v>https://www.prnewswire.com/news-releases/electra-city-of-helsinki-and-haaga-helia-university-sign-mou-to-explore-direct-aviation-across-the-gulf-of-finland-302861314.html</v>
       </c>
       <c r="F207" t="str">
-        <v>Lisa Pachino, MD has completed a new book, "Current Affairs": A Change in Tactics 4, which transports readers to the planet Luac, where a formidable military organization called the Tal-Kari actively recruits exceptional student scientists for an ambitious expedition to Marisantov. This predominantly oceanic world holds pristine resources and untapped potential, making it the ultimate prize for whoever [PR.com]</v>
+        <v>Collaboration will study how Electra's Ultra Short aircraft can create faster, quieter, and more direct connections between Helsinki and Tallinn, where 7.5 million people travel each year HELSINKI, Aug. 27, 2026 /PRNewswire/ -- Electra today announced the signing of a Memorandum of...</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Shoppers Drug Mart and Obesity Canada Announce New Collaboration to Help Expand Access to Obesity Care for Canadians</v>
+        <v>APOD: 2026 August 27 – Colorful Aurora over an Icelandic Waterfall</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C208" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D208" t="str">
         <v>Education</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323887/0/en/Shoppers-Drug-Mart-and-Obesity-Canada-Announce-New-Collaboration-to-Help-Expand-Access-to-Obesity-Care-for-Canadians.html</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-27-colorful-aurora-over-an-icelandic-waterfall/</v>
       </c>
       <c r="F208" t="str">
-        <v>Alliance supports education, stigma reduction, and access to multidisciplinary care for eligible Canadians seeking support for obesity and long-term weight management while introducing a personalized, free virtual program Alliance supports education, stigma reduction, and access to multidisciplinary care for eligible Canadians seeking support for obesity and long-term weight management while introducing a personalized, free virtual program</v>
+        <v>APOD Science APOD APOD: 2026 August 27 –… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Colorful Aurora over [&amp;#8230;]</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Kyung Hee University System Announces The Bulletin of the Atomic Scientists ...</v>
+        <v>Minnesota Dairy Community Crowns 73rd Princess Kay of the Milky Way</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C209" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D209" t="str">
         <v>Education</v>
       </c>
       <c r="E209" t="str">
-        <v>https://pr-inside.com/kyung-hee-university-system-announces-the-bulletin-of-the-atomic-scientists-r5198866.htm</v>
+        <v>https://www.prnewswire.com/news-releases/minnesota-dairy-community-crowns-73rd-princess-kay-of-the-milky-way-302861155.html</v>
       </c>
       <c r="F209" t="str">
-        <v>(PR-inside.com) The Bulletin of the Atomic Scientists, renowned for publishing the Doomsday Clock, selected as the laureate Recognized for pioneering new horizons of peace advocacy through science The award ceremony to be held on September 21, the UN International Day of Peace SEOUL, KR / ACCESS Newswire / July 8, 2026 / The Kyung Hee University System has announced that The Bulletin of the Atomic Scientists has been selected as the recipient of the 2nd Miwon Peace Prize. The award ceremony will take place on September 21 at Kyung Hee University. The announcement was made during the Miwon Peace Prize Laureate Announcement Ceremony ..</v>
+        <v>ST. PAUL, Minn., Aug. 26, 2026 /PRNewswire/ -- Jena Hanson (JEN-uh Han-suhn), a 20-year-old college student from Owatonna, representing Steele County, was crowned the 73rd Princess Kay of the Milky Way in an evening ceremony Aug. 26 at the Minnesota State Fairgrounds. Hanson will serve as...</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Robbin Junnola Beauty Launches Mau Class Fort Lauderdale Focused on Modern Makeup Skills</v>
+        <v>Poppies® Invites Families to Share a Little Sweetness Through Grown to Share</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C210" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D210" t="str">
         <v>Education</v>
       </c>
       <c r="E210" t="str">
-        <v>https://express-press-release.net/news/2026/07/08/1762008</v>
+        <v>https://www.prnewswire.com/news-releases/poppies-invites-families-to-share-a-little-sweetness-through-grown-to-share-302861092.html</v>
       </c>
       <c r="F210" t="str">
-        <v>Fort Lauderdale,United States, 2026-07-08 — /EPR Network/ — Robbin Junnola Beauty has introduced its new Mau Class Fort Lauderdale, giving aspiring makeup artists a fresh [read full press release...]</v>
+        <v>Back-to-school initiative helps provide up to 450,000 meals for local families through Feeding America® TYLER, Texas, Aug. 26, 2026 /PRNewswire/ -- Poppies® Mandarins and Feeding America® are helping families turn everyday moments into opportunities to give back through Grown to Share. As...</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Dr. Joseph G.R. Martinez Named a Professional of the Year for 2026 by Strathmore's Who's Who Worldwide Publication</v>
+        <v>FIRST LOOK AT “THE REAL ROONEYS” AS BRAND NEW TEASER TRAILER AND KEY ART REVEALED FOR THE HIGHLY ANTICIPATED DISNEY+ DOCUMEN</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C211" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D211" t="str">
-        <v>Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.pr.com/press-release/973124</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359571</v>
       </c>
       <c r="F211" t="str">
-        <v>Dr. Joseph G.R. Martinez of Albuquerque, New Mexico has been named a Professional of the Year for 2026 by Strathmore's Who's Who Worldwide for his outstanding contributions and achievements in education and publishing. About Dr. Joseph G.R. Martinez Dr. Joseph G. R. Martinez is a retired Regents Professor who taught mathematics at the University of New Mexico. In addition to his distinguished academic career, he is the [PR.com]</v>
+        <v>Teaser Trailer: HERE - - Key Art: HERE - - Disney+ has today confirmed that its latest Hulu Original series from the UK, &amp;#8220;The Real Rooneys,&amp;#8221; will premiere on 24th September and has revealed a taste of what&amp;#39;s to come in an official teaser trailer. - - In the 10-episode series, Coleen and Wayne Rooney have invited cameras into their home for a pivotal year in their lives. It&amp;#39;s all change as Wayne steps away from football management, swapping the touchline for school runs, while Cole... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359571</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Guardian Metal Resources PLC Announces Tungsten Mining &amp; Processing ...</v>
+        <v>First Look At “The Real Rooneys” As Brand New Teaser Trailer And Key Art Revealed For The Highly Anticipated Disney+ Documentary Series</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C212" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D212" t="str">
-        <v>Finance, Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E212" t="str">
-        <v>https://pr-inside.com/guardian-metal-resources-plc-announces-tungsten-mining-processing-r5198856.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359571</v>
       </c>
       <c r="F212" t="str">
-        <v>(PR-inside.com) Strategic Partnership Signed to Advance Domestic Tungsten Mining and Processing for U.S. Defense Applications LONDON, UK / ACCESS Newswire / July 8, 2026 / Guardian Metal Resources plc (NYSE.A:GMTL)(LON:GMET)(OTCQB:GMTLF), a strategic exploration company focused on tungsten in Nevada, USA, is pleased to announce that it has entered into a strategic partnership (the "Partnership") with the Montana Mining Association ("MMA") to collaborate on a tungsten mining and recovery pilot program supporting domestic defense applications. The Partnership is also being advanced in conjunction with Montana Technological University ("MTU") and the Army Research Laboratory ("ARL"). As part of the Partnership, Guardian Metal will supply stockpiled ..</v>
+        <v>Disney+ has today confirmed that its latest Hulu Original series from the UK, &amp;#8220;The Real Rooneys,&amp;#8221; will premiere on 24th September and has revealed a taste of what&amp;#39;s to come in an official teaser trailer. - - In the 10-episode series, Coleen and Wayne Rooney have invited cameras into their home for a pivotal year in their lives. It&amp;#39;s all change as Wayne steps away from football management, swapping the touchline for school runs, while Coleen embraces the biggest opportunities of her career,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359571</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>STARCARES Partners with B-LEAD 2026 to Empower Vietnam's Next Generation of Business Leaders</v>
+        <v>Supreme Garage Door Repair Redirects Marketing Dollars Into North Texas Communities</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C213" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D213" t="str">
         <v>Education</v>
       </c>
       <c r="E213" t="str">
-        <v>https://www.prnewswire.com/news-releases/starcares-partners-with-b-lead-2026-to-empower-vietnams-next-generation-of-business-leaders-302820388.html</v>
+        <v>https://www.prnewswire.com/news-releases/supreme-garage-door-repair-redirects-marketing-dollars-into-north-texas-communities-302861068.html</v>
       </c>
       <c r="F213" t="str">
-        <v>Supporting more than 1,500 students across 50 universities, the partnership marks STARCARES' long-term commitment to developing future leaders through real-world learning. HO CHI MINH CITY, Vietnam, July 8, 2026 /PRNewswire/ -- STARCARES, the community impact initiative of STARTRADER...</v>
+        <v>Dallas–Fort Worth company launches fall giving initiative supporting hunger relief and local education. DALLAS, Aug. 26, 2026 /PRNewswire/ -- Ahead of North Texas Giving Day 2026, Supreme Garage Door Repair is launching a community-giving initiative designed to put part of the company's...</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>New Platform Launch for the Best Online Quran Classes UK</v>
+        <v>Back-to-School Health: Helping Children Start the School Year Strong with Accordia Health</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C214" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D214" t="str">
-        <v>SaaS, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E214" t="str">
-        <v>https://express-press-release.net/news/2026/07/08/1761960</v>
+        <v>https://www.prnewswire.com/news-releases/back-to-school-health-helping-children-start-the-school-year-strong-with-accordia-health-302861054.html</v>
       </c>
       <c r="F214" t="str">
-        <v>A new online learning platform is now live. It offers the best online Quran classes UK for children, adults, and beginners. Students can learn from [read full press release...]</v>
+        <v>SARALAND, Ala., Aug. 26, 2026 /PRNewswire/ -- As students return to school, parents are busy with supply lists, shopping for clothes, and getting ready for a great year. One of the best ways to help children succeed is to make sure they are healthy, both physically and emotionally. Dr....</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Peter Prusinowski and Option Seller School Launch 100 Contract Club, Connecting Member Milestones With Charitable Giving</v>
+        <v>Globus Medical Announces Acquisition of Higgs Boson Health to Transform Healthcare Experience Through AI-Driven Digital Solutions</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C215" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D215" t="str">
-        <v>Education</v>
+        <v>Finance, AI, Healthcare, Education</v>
       </c>
       <c r="E215" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/peter-prusinowski-and-option-seller-school-launch-100-contract-club-connecting-member-milestones-with-charitable-giving/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351730/0/en/globus-medical-announces-acquisition-of-higgs-boson-health-to-transform-healthcare-experience-through-ai-driven-digital-solutions.html</v>
       </c>
       <c r="F215" t="str">
-        <v/>
+        <v>AUDUBON, Pa., Aug. 26, 2026 (GLOBE NEWSWIRE) -- Globus Medical, Inc. (NYSE: GMED), a leading musculoskeletal technology company, today announced the acquisition of Higgs Boson Health, a digital healthcare experience company based in Durham, NC and incubated out of Duke University. With a mission to transform healthcare experience through digital innovation, Higgs Boson will position Globus Medical to shape patient and provider experience throughout the full episode of care.</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Alpha Management Launches Student Housing Access Pledge</v>
+        <v>Iowa School of Beauty Announces Return of Nail Tech Program to Des Moines Campus, Expanding Beauty Education Offerings</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C216" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D216" t="str">
-        <v>Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/alpha-management-launches-student-housing-access-pledge/?source=barchart</v>
+        <v>https://www.prweb.com/releases/iowa-school-of-beauty-announces-return-of-nail-tech-program-to-des-moines-campus-expanding-beauty-education-offerings-302859313.html</v>
       </c>
       <c r="F216" t="str">
-        <v/>
+        <v>Iowa School of Beauty has relaunched its nail technology program at the Des Moines campus this fall, giving students a full-time, accredited option to consider while comparing affordable nail technician training close to home. DES MOINES, Iowa, Aug. 26, 2026 /PRNewswire-PRWeb/ -- A new...</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>51Talk Marks 15th Anniversary with Global Curriculum Upgrade to Enhance Children's English Communication Skills</v>
+        <v>7 ways to kick-start back to school using Gemini in Workspace</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C217" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D217" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.prnewswire.com/news-releases/51talk-marks-15th-anniversary-with-global-curriculum-upgrade-to-enhance-childrens-english-communication-skills-302818215.html</v>
+        <v>https://blog.google/products-and-platforms/products/workspace/gemini-google-workspace-back-to-school/</v>
       </c>
       <c r="F217" t="str">
-        <v>SINGAPORE, July 7, 2026 /PRNewswire/ -- 51Talk, a global live 1-on-1 online English learning platform for children, today announced a comprehensive global curriculum upgrade to celebrate its 15th anniversary. More than a product upgrade, this initiative reflects 51Talk's enduring...</v>
+        <v>Get a jump on this semester by using Gemini in Google Workspace to organize your notes, track deadlines, prep for projects, and more.</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>British Columbia Retains California-Based Stranch, Jennings &amp;amp; Garvey to Challenge OpenAI Over Corporate Silence</v>
+        <v>Granite Awarded Burke-Gilman Trail Project in Seattle</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C218" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D218" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.prnewswire.com/news-releases/british-columbia-retains-california-based-stranch-jennings--garvey-to-challenge-openai-over-corporate-silence-302820083.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/granite-awarded-burke-gilman-trail-203000841.html</v>
       </c>
       <c r="F218" t="str">
-        <v>Attorney General Says Province Considering Legal Action Against Tech Giant in Pursuit of Justice Over Tumbler Ridge Secondary School Shooting VANCOUVER, BC, July 7, 2026 /PRNewswire/ -- The government of British Columbia today announced it has formally retained California-based Stranch,...</v>
+        <v>WATSONVILLE, Calif., August 26, 2026--Granite (NYSE:GVA) announced today that it has been awarded a progressive design build (PDB) contract by the University of Washington (UW) for the Burke-Gilman Trail Transit Access, Safety Efficiency Improvements Project. The total construction value is approximately $12.3 million. The project was included in Granite’s second quarter 2026 CAP.</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Hidden Treasure Sparks Young Minds: A Musical Adventure for Children Takes Center Stage</v>
+        <v>ThriveCart Named to Inc. 5000's List of Fastest-Growing Companies for ...</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C219" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D219" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E219" t="str">
-        <v>https://pressreleasenews.org/pressroom/hidden-treasure-sparks-young-minds-a-musical-adventure-for-children-takes-center-stage</v>
+        <v>https://pr-inside.com/thrivecart-named-to-inc-5000-s-list-of-fastest-growing-companies-for-r5216510.htm</v>
       </c>
       <c r="F219" t="str">
-        <v>A new creative initiative called Hidden Treasure Sparks Young Minds combines storytelling, music, and interactive learning for children. The project aims to engage young audiences through a musical adventure format that teaches values like curiosity, kindness.</v>
+        <v>(PR-inside.com) Placement in the top 1,200 reflects ThriveCart's continued investment in tools that help creators, coaches, entrepreneurs, and online businesses sell more simply and grow with confidence. NEW YORK, NY / ACCESS Newswire / August 26, 2026 / ThriveCart, an all-in-one creator commerce, course, and community platform used by more than 75,000 businesses worldwide, has been named to the 2026 Inc. 5000 list for the third consecutive year. The Inc. 5000 is the annual list of the fastest-growing private companies in America and is recognized as one of the most prestigious rankings of successful independent and entrepreneurial businesses. The list celebrates companies whose ..</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>University of Phoenix Highlights Multiple Opportunities to Help Students Save Time and Money</v>
+        <v>John F. Kennedy, The American School of Querétaro, and Union School are the First Institutions to Earn Cognia American School Certification</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C220" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D220" t="str">
         <v>Education</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-highlights-multiple-opportunities-to-help-students-save-time-and-money-302820031.html</v>
+        <v>https://www.prnewswire.com/news-releases/john-f-kennedy-the-american-school-of-queretaro-and-union-school-are-the-first-institutions-to-earn-cognia-american-school-certification-302860885.html</v>
       </c>
       <c r="F220" t="str">
-        <v>Scholarships, credit for prior learning, alternative credit providers and financial wellness resources offer eligible students multiple opportunities to reduce education costs and accelerate progress toward a degree PHOENIX, July 7, 2026 /PRNewswire/ -- University of Phoenix is...</v>
+        <v>After rigorous review, the first Cognia American School Certifications were granted to two accredited institutions outside the U.S. that effectively deliver comprehensive American educational experiences. ALPHARETTA, Ga., Aug. 26, 2026 /PRNewswire/ -- Cognia® recognizes John F. Kennedy,...</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Elder Care Assistive Robots Market Trends in AI and Machine Learning Integration</v>
+        <v>D.R. Horton's Minnesota Division and Trade Partners Donate School Supplies to Rochester Schools</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C221" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D221" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E221" t="str">
-        <v>https://express-press-release.net/news/2026/07/07/1761941</v>
+        <v>https://www.newswire.com/news/d-r-hortons-minnesota-division-and-trade-partners-donate-school-22852361</v>
       </c>
       <c r="F221" t="str">
-        <v>The global Elder Care Assistive Robots Market was valued at USD 3.4 billion in 2025 and is projected to grow from USD 3.9 billion in 2026 to [read full press release...]</v>
+        <v>D.R. Horton Minnesota, alongside generous sponsors, recently completed a school supply drive benefiting students at Sunset Terrace Elementary School and Dakota Middle School in Rochester.</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Texas Southern University lanza un plan maestro integral para el campus</v>
+        <v>ENA Launches Emergency Nursing Pediatric Course, 7th Edition</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C222" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D222" t="str">
         <v>Education</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-southern-university-lanza-un-plan-maestro-integral-para-el-campus-840706953.html</v>
+        <v>https://www.prnewswire.com/news-releases/ena-launches-emergency-nursing-pediatric-course-7th-edition-302860174.html</v>
       </c>
       <c r="F222" t="str">
-        <v>El marco para el crecimiento del campus, el éxito estudiantil, la preparación de la fuerza laboral y la expansión de la investigación identifica aproximadamente $ 1.7 mil millones en prioridades de capital a largo plazo HOUSTON, 7 de julio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- Texas...</v>
+        <v>Pediatric readiness strategies, chapter on shock, more new topics included SCHAUMBURG, Ill., Aug. 26, 2026 /PRNewswire/ -- Many emergency nurses feel uncomfortable or unfamiliar with caring for pediatric patients – but the vast majority of children taken to an emergency department arrive...</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>CREDIT UNION OF SOUTHERN CALIFORNIA PROMOTES YOUTH MEMBERSHIP WITH BACK-TO-SCHOOL CAMPAIGN</v>
+        <v>Craig Plescia Highlights the Importance of Continued Education for ...</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C223" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D223" t="str">
         <v>Education</v>
       </c>
       <c r="E223" t="str">
-        <v>https://www.prnewswire.com/news-releases/credit-union-of-southern-california-promotes-youth-membership-with-back-to-school-campaign-302819880.html</v>
+        <v>https://pr-inside.com/craig-plescia-highlights-the-importance-of-continued-education-for-r5216481.htm</v>
       </c>
       <c r="F223" t="str">
-        <v>New Youth Members Receive a $25 Bonus Deposit and $10 In-N-Out® Gift Card, Plus Automatic Entry to Win a $500 Gift Card ANAHEIM HILLS, Calif., July 7, 2026 /PRNewswire/ -- Credit Union of Southern California (CU SoCal) is helping families kick off the school year with special Youth...</v>
+        <v>(PR-inside.com) MORRISTOWN, NJ / ACCESS Newswire / August 26, 2026 /Craig Plescia, founder and CEO of Plescia Construction &amp; Development, is emphasizing the value of continued education for experienced professionals who want to keep improving their leadership and decision-making skills. Plescia has spent more than 20 years building a career in commercial construction and construction management. He graduated from the University of Rhode Island in 2004 and is continuing his education through Harvard Business School, reflecting a belief that professional experience and formal learning should complement one another throughout a career. For Plescia, continued education is not about collecting credentials. It is about ..</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Project Biohacking Launches Free Peptide Dosage Calculator for Dogs and Cats Supporting BPC-157, TB-500 and GHK-Cu</v>
+        <v>Logan University Health Centers Partners with Arete Healthcare to Expand Patient Access and Modernize the Clinical Experience</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C224" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D224" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.prunderground.com/project-biohacking-launches-free-peptide-dosage-calculator-for-dogs-and-cats-supporting-bpc-157-tb-500-and-ghk-cu/00388076/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/logan-university-health-centers-partners-170300135.html</v>
       </c>
       <c r="F224" t="str">
-        <v>The free, browser-based Peptide Calculator for Pets converts a vet-provided dose into an exact syringe draw for dogs and cats, with supply tracking and dosing schedules The post Project Biohacking Launches Free Peptide Dosage Calculator for Dogs and Cats Supporting BPC-157, TB-500 and GHK-Cu first appeared on</v>
+        <v>CHESTERFIELD, Mo., August 26, 2026--Logan University Health Centers has entered a strategic partnership with Arete Healthcare to expand access to care, strengthen clinical operations, and connect with a broader network of healthcare providers. As part of the partnership, Logan University Health Centers will implement a new electronic health record (EHR) and practice management system. Through Arete’s clinically integrated network (CIN), the Health Centers will gain access to shared technology an</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>D-Wave Quantum (QBTS) to Receive $1.5M Grant Through NSF Project to Strengthen US Quantum Computing Leadership</v>
+        <v>Lincoln Educational Services Corp. (LINC) Investigation: Bronstein, ...</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C225" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D225" t="str">
-        <v>Finance, SaaS, Retail, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.newmediawire.com/news/d-wave-quantum-qbts-to-receive-1-5m-grant-through-nsf-project-to-strengthen-us-quantum-computing-leadership-7087546</v>
+        <v>https://pr-inside.com/lincoln-educational-services-corp-linc-investigation-bronstein-r5216464.htm</v>
       </c>
       <c r="F225" t="str">
-        <v>LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - D-Wave Quantum Inc. (NYSE: QBTS) (“D-Wave” or the “Company”), the only dual-platform quantum computing company providing both annealing and gate-model systems, software and services, announced it has been selected to receive a $1,566,250 grant from the U.S. National Science Foundation (NSF) through the agency’s National Quantum Virtual Laboratory (NQVL) program. The funding will support D-Wave’s role as a key industry partner in ERASE (Erasure Qubits and Dynamic Circuits for Quantum Advantage) – a project focused on developing foundational technologies for fault-tolerant quantum computing and strengthening U.S. leadership in quantum innovation. Led by Yale University, the ERASE project brings together researchers from leading academic insti</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Lincoln Educational Services Corp. ("Lincoln Educational" or "the Company") (NASDAQ:LINC). Investors who purchased Lincoln Educational securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/cases/lincoln-educational-services-corp-linc-class_action_lawsuit. Lincoln Educational Investigation Details On August 10, 2026, Lincoln Educational reported earnings for the second quarter of 2026, revealing student starts increased only approximately 1%. During the Company's accompanying earnings call, management stated "the lower start volume contributed to a highe</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Orange County Music &amp;amp; Dance Acquires New Campus Ahead of November Opening, Doubling Capacity for Students and Programs</v>
+        <v>Deep Cogito Raises $43M Series A to Advance the Post-Training Engine for Frontier Intelligence</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C226" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D226" t="str">
         <v>Finance, Education</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.prnewswire.com/news-releases/orange-county-music--dance-acquires-new-campus-ahead-of-november-opening-doubling-capacity-for-students-and-programs-302819802.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/deep-cogito-raises-43m-series-170000457.html</v>
       </c>
       <c r="F226" t="str">
-        <v>CEO Ralph Opacic Highlights Opportunities for Growth Offered by Acquisition of Second Building IRVINE, Calif., July 7, 2026 /PRNewswire/ -- Orange County Music &amp; Dance, Southern California's premier after-school pre-K to 12 performing arts school dedicated to cultivating the whole child...</v>
+        <v>SAN FRANCISCO, August 26, 2026--Deep Cogito, a post-training research lab focused on reinforcement learning and self-improvement, today announced a $43 million Series A led by TQ Ventures, with participation from Benchmark, Nexus Venture Partners, Atreides Management, South Park Commons, and Zscaler. The round brings Deep Cogito's total funding to more than $56 million.</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Mantra Health Expands Policy Efforts with Newly Appointed Head of Government Relationships Maria Jose (MJ) Norero</v>
+        <v>New "Farm School'd" Docuseries Launches with Support from Kubota, Spotlighting Farm-Based Learning for Future Land Stewards</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C227" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D227" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.prnewswire.com/news-releases/mantra-health-expands-policy-efforts-with-newly-appointed-head-of-government-relationships-maria-jose-mj-norero-302819794.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-farm-schoold-docuseries-launches-with-support-from-kubota-spotlighting-farm-based-learning-for-future-land-stewards-302860819.html</v>
       </c>
       <c r="F227" t="str">
-        <v>NEW YORK, July 7, 2026 /PRNewswire/ -- Mantra Health, the digital mental health provider built exclusively to support student well-being and success across higher education, today announced the appointment of Maria Jose (MJ) Norero as Head of Government Relations. This newly developed...</v>
+        <v>Four-Part Series Follows Families, Educators and Students in Outdoor Learning Experiences as They Explore Practical Skills, Responsibility, and Care for the Land GRAPEVINE, Texas, Aug. 26, 2026 /PRNewswire/ -- Kubota North America today announced its support of a new four-part docuseries...</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>NEO high schools, more coverage than ever expected in 26-27, powered by uReport</v>
+        <v>This Women's Equality Day, Convoy of Hope Highlights the Global Impact of Female Empowerment</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C228" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D228" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E228" t="str">
-        <v>https://www.prnewswire.com/news-releases/neo-high-schools-more-coverage-than-ever-expected-in-26-27-powered-by-ureport-302819784.html</v>
+        <v>https://www.prnewswire.com/news-releases/this-womens-equality-day-convoy-of-hope-highlights-the-global-impact-of-female-empowerment-302860800.html</v>
       </c>
       <c r="F228" t="str">
-        <v>CLEVELAND, July 7, 2026 /PRNewswire/ -- Since its recent announcement, over 50 Cleveland DMA high schools have signed on to experience a rebirth in coverage for all school athletics and activities, with dozens more planning the onboarding process. DistrictWON is fully funding this effort...</v>
+        <v>With more than 315,000 women and girls served worldwide, Convoy of Hope marks Women's Equality Day by expanding microenterprise, education and savings program SPRINGFIELD, Mo., Aug. 26, 2026 /PRNewswire/ -- This Women's Equality Day, August 26, Convoy of Hope is highlighting the...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Index Fund Advisors' Mark J. Higgins Recognized by CFA Institute and Museum of American Finance</v>
+        <v>Global Galactics Earns B Corp Certification in Mission to Put AWE Back Into Childhood</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C229" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D229" t="str">
         <v>Education</v>
       </c>
       <c r="E229" t="str">
-        <v>https://www.prnewswire.com/news-releases/index-fund-advisors-mark-j-higgins-recognized-by-cfa-institute-and-museum-of-american-finance-302819733.html</v>
+        <v>https://www.prnewswire.com/news-releases/global-galactics-earns-b-corp-certification-in-mission-to-put-awe-back-into-childhood-302860787.html</v>
       </c>
       <c r="F229" t="str">
-        <v>IRVINE, Calif., July 7, 2026 /PRNewswire/ -- Index Fund Advisors (IFA) announced that Mark J. Higgins, CFA, CFP®, has been recognized for his contributions to investment research and financial education through honors from both the CFA Institute and the Museum of American Finance. In May...</v>
+        <v>The company behind SparkStar is turning screen time into real-world curiosity, exploration and wonder. SAVANNAH, Ga., Aug. 26, 2026 /PRNewswire/ -- Global Galactics, the children's entertainment and education company behind SparkStar, has earned B Corp Certification, recognizing its...</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>“The Future of Silk Roads Heritage” Conference Held by UNESCO Chair on Silk Roads Heritage at Zhejiang University</v>
+        <v>Empowering Nashik’s Next-Gen Founders: Shreekant Patil Mentors Student Innovators at K. K. Wagh Institute, Eureka 2026 Pitching Event</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C230" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D230" t="str">
         <v>Education</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357269</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769481</v>
       </c>
       <c r="F230" t="str">
-        <v>From 16 to 18 May 2026, the International Conference on Silk Roads and Asian Civilizations: &amp;#8220;The Future of Silk Roads Heritage&amp;#8221; was held at Zhejiang University as a flagship academic event of the Third Zhejiang University Asian Civilizations Week. The conference was organized by Zhejiang University, hosted by the School of Art and Archaeology and the Museum of Art and Archaeology of Zhejiang University, and co-organized by the UNESCO Chair on Silk Roads Heritage at Zhejiang University and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357269</v>
+        <v>Nashik, Maharashtra, India, 2026-08-26 — /EPR Network/ —Renowned Startup India Mentor and National Skill Development Corporation (NSDC — Skill India) master trainer, CEng. Shreekant Patil, recently served [read full press release...]</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>America's #1 Health Talk Radio Show Rebrands as Health Talk America (HTA)</v>
+        <v>TutorFlow Launches AI Game Generation from a Single Sentence</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C231" t="str">
-        <v>NewMediaWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D231" t="str">
-        <v>Healthcare, Retail, Media, Education</v>
+        <v>AI, Gaming, Education</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.newmediawire.com/news/america-s-1-health-talk-radio-show-rebrands-as-health-talk-america-hta-7087538</v>
+        <v>https://prunderground.com/tutorflow-launches-ai-game-generation-from-a-single-sentence/cmt7haah3000704l7nqmf9trk</v>
       </c>
       <c r="F231" t="str">
-        <v>The Dr. Bob Martin Show Enters a New Era While Honoring a 30-Year Legacy. The HTA ReBrand and Host Dr. Adam Brockman are Represented by Agent Alan Morell of Creative Management Partners LLC (CMP) BEVERLY HILLS, CA - July 7, 2026 ( NEWMEDIAWIRE ) - Announcing today, after more than 30 years as a nationally syndicated powerhouse, ‘The Dr. Bob Martin Show’ has officially rebranded as ‘Health Talk America,’ ushering in a new era for the nation’s largest and most trusted health talk radio program while honoring the legacy of its legendary founder, Dr. Bob Martin. Broadcasting on 500+ stations and platforms nationally and worldwide and reaching an audience of 1.5-2 million weekly action-takers, ‘Health Talk America’ continues its mission to challenge the health status quo, uncover root causes of</v>
+        <v>TutorFlow has opened the beta of TutorFlow Games. A teacher writes one sentence, and TutorFlow returns a playable browser game built around that lesson. The post TutorFlow Launches AI Game Generation from a Single Sentence first appeared on</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Stafon Levine, a 79-Year-Old Senior Launches Immediate Income Bridge for Displaced Workers Facing AI Job Loss</v>
+        <v>GCU TAKING STEPS TO OPEN NEW COLLEGE OF LAW, COLLEGE OF CONSTRUCTION AND INDUSTRIAL TECHNOLOGIES</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C232" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D232" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.prunderground.com/stafon-levine-a-79-year-old-senior-launches-immediate-income-bridge-for-displaced-workers-facing-ai-job-loss/00387537/</v>
+        <v>https://www.prnewswire.com/news-releases/gcu-taking-steps-to-open-new-college-of-law-college-of-construction-and-industrial-technologies-302860742.html</v>
       </c>
       <c r="F232" t="str">
-        <v>LearnHow Blue LLC Unveils Free Blue-Collar Membership and AI Playbook, Giving Laid-Off Personnel A No-Resume Income Options to Secure Financial Lifelines The post Stafon Levine, a 79-Year-Old Senior Launches Immediate Income Bridge for Displaced Workers Facing AI Job Loss first appeared on</v>
+        <v>Expansion comes amidst another record enrollment year with a projected 141,000 students PHOENIX, Aug. 26, 2026 /PRNewswire/ -- Grand Canyon University begins another academic year with record enrollment and plans to expand its academic offerings in two dramatically different but equally...</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>GreenPath Named Exclusive Nonprofit Financial Counseling Partner for Season 3 of Opportunity Knocks</v>
+        <v>Back to School, Half the Price: Otter.ai Offers Students 50% Off to Turn Lectures Into Study Guides, Quizzes, and Exam Prep</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C233" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D233" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenpath-named-exclusive-nonprofit-financial-counseling-partner-for-season-3-of-opportunity-knocks-302819551.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/back-school-half-price-otter-152600348.html</v>
       </c>
       <c r="F233" t="str">
-        <v>FARMINGTON HILLS, Mich., July 7, 2026 /PRNewswire/ -- GreenPath Financial Wellness, a national nonprofit that has provided free financial counseling and education for over 65 years, has been named the exclusive nonprofit financial counseling partner for Season 3 of Opportunity Knocks, the...</v>
+        <v>MOUNTAIN VIEW, Calif., August 26, 2026--Otter.ai, the company behind the leading AI meeting and lecture notetaker, today announced a Back to School promotion offering eligible students 50% off an annual Pro plan, giving them a full academic year of AI-powered notetaking, transcription, and study tools at half the price. Otter is already used by millions of students across hundreds of colleges and universities.</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Apprenticeships and internships on the up as employers move away from degree-first hiring</v>
+        <v>Benetech Names New Hampshire Vision Specialist Inaugural Winner of ...</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C234" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D234" t="str">
         <v>Education</v>
       </c>
       <c r="E234" t="str">
-        <v>https://pressat.co.uk/releases/apprenticeships-and-internships-on-the-up-as-employers-move-away-from-degree-first-hiring-a1822eac4c6e0eb24c0e5fcbc3ec361a/</v>
+        <v>https://pr-inside.com/benetech-names-new-hampshire-vision-specialist-inaugural-winner-of-r5216416.htm</v>
       </c>
       <c r="F234" t="str">
-        <v>Tuesday 7 July, 2026 Apprenticeships and internships are back on employers’ radars as they increasingly look beyond degrees when recruiting early careers talent, a new report has revealed. The 2026 Best Practice Early Careers Guide, published by TST, a UK-based learning and development consultancy that helps organisations unlock potential through lasting change, found that organisations with strong internship-to-graduate pipelines retain 11 percentage points more graduates after three years than those without (73% vs 62%). The research also revealed that internships attract 20% more applications per role than graduate programmes and 80% more than apprenticeships, highlighting growing interest in alternative routes into employment. The report used Early Careers Optimiser (ECO) data to analy</v>
+        <v>(PR-inside.com) Christine Beitler, who trains fellow educators across Manchester's schools on Bookshare, is the first recipient of the award PALO ALTO, CA / ACCESS Newswire / August 26, 2026 / Benetech has named Christine Beitler, a district-wide vision specialist for Manchester School District, the inaugural recipient of the Benetech Educator Impact Award, recognizing her work to expand accessible and inclusive learning for students across the district. Beitler was nominated by a colleague for the reach of her work. As a district-wide vision specialist, she works directly with students on accessing their assigned course materials. She also trains fellow teachers across the district on ..</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Allied Universal Global Chairman and CEO Steve Jones Appointed to University ...</v>
+        <v>Boise School District to Launch Eight Electric School Buses for 2026-27 School Year</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C235" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D235" t="str">
         <v>Education</v>
       </c>
       <c r="E235" t="str">
-        <v>https://pr-inside.com/allied-universal-global-chairman-and-ceo-steve-jones-appointed-to-university-r5198595.htm</v>
+        <v>https://www.prnewswire.com/news-releases/boise-school-district-to-launch-eight-electric-school-buses-for-2026-27-school-year-302860708.html</v>
       </c>
       <c r="F235" t="str">
-        <v>(PR-inside.com) IRVINE, CA / ACCESS Newswire / July 7, 2026 /Allied Universal ®, the world's leading security and facility services company, today announced that Steve Jones, global chairman and chief executive Officer, has been appointed to the University of Redlands Board of Trustees. Jones, a University of Redlands alumnus, brings decades of executive leadership, entrepreneurship, business transformation and philanthropic commitment to the Board. As Global Chairman and CEO of Allied Universal, Jones leads the world's largest security and facility services provider, with operations in more than 100 countries and territories and has approximately 800,000 employees worldwide. "I am honored to join the University ..</v>
+        <v>New buses, deployed with Durham School Services and Highland Electric Fleets, will provide cleaner student transportation and lower maintenance costs. BOISE, Idaho, Aug. 26, 2026 /PRNewswire/ -- Boise School District (BSD) will launch eight new IC Bus electric school buses and supporting...</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>XO Marriage Releases "Made Whole" A No-cost Course And Companion Guide On Sexual Brokenness And Betrayal In Marriage By Joshua Broome</v>
+        <v>Certified SEO Backs Mueller's Stance on Internal Link Tactics</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C236" t="str">
-        <v>PRWeb</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D236" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.prweb.com/releases/xo-marriage-releases-made-whole-a-no-cost-course-and-companion-guide-on-sexual-brokenness-and-betrayal-in-marriage-by-joshua-broome-302817378.html</v>
+        <v>https://prunderground.com/certified-seo-backs-mueller-s-stance-on-internal-link-tactics/cmt996hkm002n04l5jwpkwd7e</v>
       </c>
       <c r="F236" t="str">
-        <v>"Made Whole" Offers Biblical Healing for Couples Navigating Pornography, Betrayal Trauma, and Broken Intimacy DALLAS, July 7, 2026 /PRNewswire-PRWeb/ -- XO Marriage, a leading faith-based marriage ministry helping couples thrive through every stage of their relationship, has released Made...</v>
+        <v>After Google's John Mueller warned against hiding internal links to manipulate anchor text, Certified SEO founder Damon Burton says fundamentals always outlast tactics. The post Certified SEO Backs Mueller&amp;apos;s Stance on Internal Link Tactics first appeared on</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Code Ninjas Appoints Brand Partnerships Veteran Paul Eulette as Vice President of Partnerships</v>
+        <v>Georgia Council on Economic Education Endorses AP Business with Personal Finance as an Option for Financial Literacy in Georgia</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C237" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D237" t="str">
-        <v>Retail, Gaming, Education</v>
+        <v>Education</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.prnewswire.com/news-releases/code-ninjas-appoints-brand-partnerships-veteran-paul-eulette-as-vice-president-of-partnerships-302818891.html</v>
+        <v>https://finance.yahoo.com/economy/policy/articles/georgia-council-economic-education-endorses-141500752.html</v>
       </c>
       <c r="F237" t="str">
-        <v>Industry Veteran to Lead Strategic Partnership Development Across the World's Largest Kids Coding Franchise Focus Areas Include Technology, Gaming, Entertainment, Sports and Consumer Brand Collaboration New Initiatives Designed to Enhance Student Experiences While Driving Enrollment and...</v>
+        <v>ATLANTA, August 26, 2026--The Georgia Council on Economic Education today announced its support of the Advanced Placement (AP) Business with Personal Finance course, calling on Georgia education leaders to promote and adopt it as an option to provide high-quality financial literacy education.</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>SimX Launches AI Assistant to Scale VR Healthcare Training Without Sacrificing Educator Control</v>
+        <v>Insight Education Offers the Best College Admissions Counselors As the 26-27 Common Application Opens</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C238" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D238" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E238" t="str">
-        <v>https://www.prnewswire.com/news-releases/simx-launches-ai-assistant-to-scale-vr-healthcare-training-without-sacrificing-educator-control-302819131.html</v>
+        <v>https://www.prweb.com/releases/insight-education-offers-the-best-college-admissions-counselors-as-the-26-27-common-application-opens-302858043.html</v>
       </c>
       <c r="F238" t="str">
-        <v>New AI-powered capability enables healthcare institutions to train more learners, reduce faculty workload, and deliver consistent simulation at scale. SAN FRANCISCO, July 7, 2026 /PRNewswire/ -- SimX, the global leader in virtual reality (VR) simulation for healthcare education and...</v>
-[...2 lines deleted...]
-    <row r="239">
+        <v>As the 2026-27 Common Application opens amid a record run in application volume, families are wondering how to identify the best college admissions counselor for their student. Insight Education pairs applicants with dedicated college counselors experienced in guiding students toward...</v>
+      </c>
+    </row>
+    <row r="239" xml:space="preserve">
       <c r="A239" t="str">
-        <v>American College of Education and Crayons to Classrooms Award Full ...</v>
+        <v>ITPS Canada Achieves NATO Flight Training Europe Accreditation</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C239" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D239" t="str">
         <v>Education</v>
       </c>
       <c r="E239" t="str">
-        <v>https://pr-inside.com/american-college-of-education-and-crayons-to-classrooms-award-full-r5198580.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Dayton Public Schools' third-grade teacher Amber Bell will start her master's degree in August 2026 INDIANAPOLIS, IN / ACCESS Newswire / July 7, 2026 / American College of Education® (ACE) partnered with Crayons to Classrooms and awarded a full master's degree scholarship to Amber Bell, a third-grade teacher at the International School at Residence Park. The school is part of the Dayton Public Schools district, who also partners with ACE. TJ Davis, partner engagement administrator at ACE, joined members of the Crayons to Classrooms team at their store and presented Bell with a ceremonial check representing the scholarship. Bell plans to start ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109449/</v>
+      </c>
+      <c r="F239" t="str" xml:space="preserve">
+        <v xml:space="preserve">London, Ontario, Aug 26, 2026 - (ACN Newswire) - ITPS Canada Ltd., together with its subsidiaries, the International Test Pilots School (ITPS) and the International Tactical Training Centre (ITTC), has achieved accreditation under NATO Flight Training Europe (NFTE), following a comprehensive evaluation of its training capabilities and operating environment.
+2026 School Photo at International Test Pilots School
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/9198/311371_itpsimage1.jpg
+The accreditation marks an important milestone for ITPS Canada, providing independent recognition of the standards underpinning its international aerospace training operations. NATO Flight Training Europe is a multinational initiative designed to provide NATO nations with access to a network of high-quality military aviation training capabilities.
+ITPS Canada's accreditation places the organization within the NFTE framework and provides participating NATO air forces with a more direct mechanism to access accredited training delivered by ITPS and ITTC, spanning specialist flight test and aerospace training as well as advanced military flying and tactical training.
+International Tactical Training Centre in North Bay, Ontario
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/9198/311371_itpsimage2.jpg
+"This accreditation reflects how ITPS Canada has continued to grow while remaining focused on the standards and capabilities that have earned the trust of customers around the world," said Giorgio Clementi, Executive Chairman, ITPS Canada Ltd. "We have continued to invest in our people, aircraft, simulation, infrastructure, and training methodologies to meet increasingly complex requirements. NFTE accreditation is an important endorsement of that investment and of the professional framework we have built across ITPS and ITTC."
+The NFTE accreditation process assesses training providers against demanding criteria spanning aviation safety, training quality, governance and supervision, regulatory compliance, operational delivery, infrastructure, and duty of care. Accreditation provides customers with additional assurance that ITPS Canada's training environments meet the standards expected for military aviation training within the NATO framework.
+ITPS provides specialist flight test and aerospace training for test pilots, flight test engineers and associated specialists. ITTC, based in North Bay, Ontario, provides advanced military flying and tactical training for fighter aircrew preparing for increasingly complex operational environments.
+International Test Pilots School in London, Ontario
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/9198/311371_itpsimage3.jpg
+Together, these capabilities represent a growing Canadian sovereign pilot training capability, expanding the capacity available within Canada to support domestic, NATO and Allied air force requirements. ITTC's investment in advanced training capabilities, including the Leonardo M-346 Block 20 Advanced Jet Trainer, further builds Canada's domestic training capacity while strengthening ITPS Canada's ability to support the requirements of modern air forces.
+"This accreditation recognizes the professionalism, discipline and operational focus that define both ITPS and ITTC," said Dave Lohse, CEO, ITPS Canada. "Our teams have worked diligently to build training environments that meet the highest international standards, with safety underpinning everything we do. We are proud to support NATO and Allied partners while contributing to the readiness and interoperability required for collective defence."
+"CCC is pleased that ITPS has achieved NATO's accreditation, a significant milestone that reflects the company's world-class expertise, innovation, and commitment to excellence in pilot training. This recognition positions ITPS for continued growth with Canada's allies and like-minded nations. We look forward to securing more government-to-government (G2G) contracts with ITPS to help expand the reach of their training around the world." - Bobby Kwon, President and CEO of CCC.
+As NATO and Allied air forces face growing demand for highly qualified aircrew, ITPS Canada will continue investing in its aircraft fleets, synthetic training systems, instructional capability, facilities, and people. Through ITPS and ITTC, the organization is positioned to contribute additional training capacity across the Alliance and support the operational readiness of NATO and Allied air forces.
+ITPS Canada extends its appreciation to NATO Flight Training Europe and the Accreditation Team for their thorough evaluation and continued collaboration.
+- 30 -
+Media Contact
+Sheila Hodgson
+Director, Sales and Marketing
+press@itpscanada.com
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311371
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>American College of Education and Crayons to Classrooms Award Full Master's Degree Scholarship to Ohio Teacher</v>
+        <v>Chartwells K12 Levels Up Nutrition Education with New "Nutrition: Game On" Program for Elementary Students</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C240" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D240" t="str">
-        <v>Education</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.newswire.com/news/american-college-of-education-and-crayons-to-classrooms-award-full-masters</v>
+        <v>https://www.prnewswire.com/news-releases/chartwells-k12-levels-up-nutrition-education-with-new-nutrition-game-on-program-for-elementary-students-302860655.html</v>
       </c>
       <c r="F240" t="str">
-        <v>Dayton Public Schools' third-grade teacher Amber Bell will start her master's degree in August 2026</v>
-[...2 lines deleted...]
-    <row r="241">
+        <v>Immersive year-round program transforms school cafeterias into interactive learning environments where healthy habits become an adventure Chartwells K12 launches Nutrition: Game On, a new year-round elementary nutrition education program that combines storytelling, movement, taste tests,...</v>
+      </c>
+    </row>
+    <row r="241" xml:space="preserve">
       <c r="A241" t="str">
-        <v>Learning Resources® Family of Brands Expands Back-to-School Toy Assortment at Target</v>
+        <v>China State Construction Harnesses AI Technology Across the Construction Industry Chain to Build Differentiated Competitive Advantages</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C241" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D241" t="str">
-        <v>Education</v>
+        <v>Finance, AI, SaaS, Energy, Education</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.prnewswire.com/news-releases/learning-resources-family-of-brands-expands-back-to-school-toy-assortment-at-target-302819502.html</v>
-[...2 lines deleted...]
-        <v>Curated selection gives families and educators easier access to screen-free toys that support foundational learning skills through play VERNON HILLS, Ill., July 7, 2026 /PRNewswire/ -- Learning Resources® Family of Brands, pioneers in educational toys and hands-on learning tools for over...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109448/</v>
+      </c>
+      <c r="F241" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311) has consistently pursued a differentiated competitive strategy powered by technology. By positioning cutting-edge technologies such as AI as core differentiators that set it apart from industry peers, the Group continues to increase investment in two frontier technology areas: Modular Integrated Construction (“MiC”) and Building Integrated Photovoltaics (“BIPV”). Through technological innovation, the Group is driving its own development and the wider industry’s transformation towards green, industrialised, intelligent and internationalised growth, while building new momentum for long-term development.
+MiC Smart Construction: AI-Driven End-to-End Process Upgrades and Steady Expansion into Overseas Markets
+In the field of MiC, leveraging the intelligent construction-MiC “assembly and integration” technology independently developed by its subsidiary China State Construction Hailong, the Group has adopted the C-SMART Smart Construction Platform to deeply integrate AI into its production processes. Among its innovations, the HyPA intelligent hoisting robot, jointly developed by China State Construction Hailong, The University of Hong Kong and The Hong Kong Polytechnic University, represents an industry-leading technology. Data from multiple projects show that MiC technology can shorten construction periods by 50% to 75%, reduce construction waste by 70% to 80%, and lower the factory defect rate of modules by approximately 80%, demonstrating that the Group’s AI-driven construction efficiency significantly outperforms traditional models.
+The C-SMART platform is also continuing to expand a range of specialised AI applications, forming a multi-scenario technology matrix. Its AI fire inspection and acceptance system improves inspection efficiency by 30%; the Zhitu Ronglian drawing comparison system increases drawing analysis efficiency by 64%; Skeye has been applied in more than 10 projects in Hong Kong for inspections of high-risk operations; and AI façade inspection has compressed the inspection cycle for a 20-storey building from 12-15 days to just four hours, with an accuracy rate exceeding 95%.
+The Group’s MiC smart construction technology has also successfully expanded into overseas markets, progressing steadily with a light-asset, low-risk internationalisation model based on “intellectual achievements” and “standardised products”. The Group has obtained in-principle pre-approval from Dubai Municipality for MiC, becoming the first Chinese enterprise to receive such qualification in the Dubai market. This reflects the international recognition of its MiC technologies and standards, and lays a foundation for future large-scale overseas expansion.
+BIPV Building Integration Photovoltaics: AI Breaks Through the Limits of Traditional Construction
+With AI-enabled BIM modelling, intelligent annotation and CNC processing, the Group’s subsidiary Far East Façade successfully undertook the Shenzhen OPPO Building, the world’s most challenging hyperboloid façade project. The façade comprises 20,280 unique glass panels, with the largest hyperboloid unit covering an area of 56 square metres and weighing 16.5 tonnes. The Group controlled the precision of irregular components to within three millimetres, a level of accuracy rarely seen in the industry. On the construction side, AI monitoring and collision detection early-warning systems, together with the “Digital Far East” platform, enabled full-process visualised management, fully demonstrating the Group’s distinctive capability to use AI technology to overcome the limitations of traditional curtain wall construction.
+In addition, Far East Green Energy independently developed the Light series of building photovoltaic panels, which have been applied at Shenzhen Qianhai Snow World, the world’s largest indoor ski resort. The panels cover an area of 35,000 square metres, generate more than 6.3 million kWh of electricity annually, and reduce carbon emissions by 5,200 tonnes per year, equivalent to planting 270,000 trees. The products are designed to withstand Category 17 typhoons. Looking ahead, Far East Light building photovoltaic panels will be integrated with the self-developed Volta.AI Smart Energy Cloud Platform to build an integrated smart energy system covering photovoltaics, energy storage and charging, forming a dual moat of “technology + AI” for the Group in the BIPV sector.
+AI has become a core competitive strength that differentiates China State Construction International from its peers and spans the entire construction life cycle. Looking ahead, the Group will continue to increase investment in technology and deepen the breadth and depth of AI applications. By leveraging its differentiated innovation advantages, the Group aims to build a safer, more efficient and more sustainable smart construction ecosystem, creating long-term value for shareholders and the industry.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Visit Baltimore and GuideGeek Launch "Chessie," an AI Travel Assistant for Charm City</v>
+        <v>Finalists announced for 2026 Toyota Family Teacher of the Year</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C242" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D242" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.prnewswire.com/news-releases/visit-baltimore-and-guidegeek-launch-chessie-an-ai-travel-assistant-for-charm-city-302819120.html</v>
+        <v>https://www.prnewswire.com/news-releases/finalists-announced-for-2026-toyota-family-teacher-of-the-year-302860650.html</v>
       </c>
       <c r="F242" t="str">
-        <v>BALTIMORE, July 7, 2026 /PRNewswire/ -- Baltimore visitors have a new navigational tool to chart their course through Charm City. Visit Baltimore has launched "Chessie," an AI travel assistant powered by Matador Network's industry-leading GuideGeek AI platform, designed to help travelers...</v>
+        <v>Educators from Alabama, Florida, Kentucky, Michigan, Rhode Island, and Texas are in the running to receive $20,000 to support family engagement in their communities. LOUISVILLE, Ky., Aug. 26, 2026 /PRNewswire/ -- The National Center for Families Learning (NCFL) is excited to announce the...</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>The Glimpse Group Sharpens Focus as a Pureplay Physical AI Company ...</v>
+        <v>Monod Bio Licenses AI-designed Protein Technologies to SignalChem Biotech for Custom Discovery Assays</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C243" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D243" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>AI, SaaS, Healthcare, Education</v>
       </c>
       <c r="E243" t="str">
-        <v>https://pr-inside.com/the-glimpse-group-sharpens-focus-as-a-pureplay-physical-ai-company-r5198573.htm</v>
+        <v>https://www.newmediawire.com/news/monod-bio-licenses-ai-designed-protein-technologies-to-signalchem-biotech-for-custom-discovery-assays-7088935</v>
       </c>
       <c r="F243" t="str">
-        <v>(PR-inside.com) Transition Reflects the Strategic Direction Set With the Appointment of CEO Tyler Gates and the Company's New Board ASHBURN, VA / ACCESS Newswire / July 7, 2026 / The Glimpse Group, Inc. (NASDAQ:GGRP) ("Glimpse" or the "Company") today announced the sale of Glimpse Learning, LLC, a non-core legacy asset, continuing the Company's transformation into a pureplay Physical AI infrastructure company anchored by its subsidiary, Brightline Interactive ("Brightline"), and its SpatialCore platform. The divestment is the latest step in a strategic shift Glimpse began earlier this year, when it named Tyler Gates as Chief Executive Officer, seated a new board chaired by Ret. ..</v>
+        <v>Partnership brings Monod Bio’s LuxSit luciferase and NovoBodies to SignalChem Biotech’s custom assay services Agreement expands Sino Biological’s specialized CRO capabilities through integration of AI-enabled life science tools SEATTLE and RICHMOND, BRITISH COLUMBIA - August 26, 2026 ( NEWMEDIAWIRE ) - Monod Bio, a Seattle-based AI-enabled protein design company, and SignalChem Biotech Inc., a wholly-owned subsidiary of Sino Biological, Inc. (SZSE: 301047), today announced a non-exclusive licensing agreement covering Monod Bio’s proprietary LuxSit de novo luciferase technology and NovoBodies. Under the terms of the agreement, SignalChem Biotech may incorporate the Monod Bio technologies into custom luminescent assay development and protein-fusion services offered to third-party customers f</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>SS Innovations Subsidiary SSICRS Graduates Inaugural Cardiac Robotic Surgery Training Class</v>
+        <v>Webinar Equips Youth Sports Leaders With Tools to Respond in a Cardiac Emergency</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C244" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D244" t="str">
-        <v>Finance, Education</v>
+        <v>Retail, Education, Healthcare</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323183/0/en/SS-Innovations-Subsidiary-SSICRS-Graduates-Inaugural-Cardiac-Robotic-Surgery-Training-Class.html</v>
+        <v>https://www.newmediawire.com/news/webinar-equips-youth-sports-leaders-with-tools-to-respond-in-a-cardiac-emergency-7088937</v>
       </c>
       <c r="F244" t="str">
-        <v>New course empowers healthcare professionals through expert instruction and hands-on learning New course empowers healthcare professionals through expert instruction and hands-on learning</v>
+        <v>DALLAS - August 26, 2026 ( NEWMEDIAWIRE ) - Sudden cardiac arrest is the leading cause of death for student-athletes nationwide, with nearly 75% of cases among young athletes occurring in basketball, football and soccer players. [1] To help youth sports coaches and league leaders prepare for these emergencies, the American Heart Association, devoted to changing the future to a world of healthier lives for all, is hosting a free one-hour webinar focused on Cardiac Emergency Response Plans and safe play practices. The webinar, taking place Wednesday, Sept. 30, at 1 p.m. CT, reflects the American Heart Association's ongoing commitment to improving cardiac emergency preparedness and advances the goals of its Nation of Lifesavers™ movement, which aims to double survival rates from cardiac arres</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Correction: Biovica appoints Maria Ekdahl as new Chief Financial Officer ...</v>
+        <v>Victor Ray Natera Launches Personal Leadership Pledge to Build Stronger ...</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C245" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D245" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E245" t="str">
-        <v>https://pr-inside.com/correction-biovica-appoints-maria-ekdahl-as-new-chief-financial-officer-r5198566.htm</v>
+        <v>https://pr-inside.com/victor-ray-natera-launches-personal-leadership-pledge-to-build-stronger-r5216394.htm</v>
       </c>
       <c r="F245" t="str">
-        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / July 7, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica International AB today announced the appointment of Maria Ekdahl as Chief Financial Officer (CFO). Ekdahl brings more than 20 years of senior finance leadership experience, including her current role as CFO of Nasdaq Stockholm-listed pharmaceutical company, Infant Bacterial Therapeutics AB (IBT), and will join Biovica on October 14, 2026. Ekdahl has broad experience across financial management, capital markets, investor relations and business operations, gained from senior finance roles at listed companies and large organizations including Infant Bacterial Therapeutics, Svenska Filminstitutet, Karolinska University Hospital and Telenor Sverige. ..</v>
+        <v>(PR-inside.com) El Paso operations leader Victor Ray Natera is encouraging professionals to commit to better leadership, continuous learning, and daily accountability in construction and beyond. EL PASO, TX / ACCESS Newswire / August 26, 2026 / Victor Ray Natera, Regional Director of Operations at CLR Builders, has announced a new personal leadership pledge focused on strengthening workplace accountability, developing people, and improving decision-making. Inspired by lessons from years of overseeing construction operations and government projects, the pledge encourages individuals to build better habits that create stronger teams and better results. Natera believes leadership is not defined by a title. It is built through ..</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Ayishat Mag Adeniran Wins the 2025 HMW Law Against All Odds Scholarship ...</v>
+        <v>Tillo Partners with NILENT to Teach Student Athletes Practical Financial Skills Through Rewards-Based Learning</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C246" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D246" t="str">
-        <v>Media, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E246" t="str">
-        <v>https://pr-inside.com/ayishat-mag-adeniran-wins-the-2025-hmw-law-against-all-odds-scholarship-r5198560.htm</v>
+        <v>https://www.prweb.com/releases/tillo-partners-with-nilent-to-teach-student-athletes-practical-financial-skills-through-rewards-based-learning-302859286.html</v>
       </c>
       <c r="F246" t="str">
-        <v>(PR-inside.com) The Against All Odds Scholarship is motivating Ayishat to keep working hard and reminds her that others believe in her potential and future career. CLEVELAND, OH / ACCESS Newswire / July 7, 2026 / Ayishat Mag Adeniran, a third-year law student at Ohio's Case Western Reserve University School of Law, has won the 2025HMW Law Against All Odds Scholarship . HMW Law-Ohio Trial Attorneys awards the $2,500 scholarship to undergraduate and graduate students in underserved communities. In her video submission for the Against All Odds Scholarship, Ayishat described how her father was an immigrant from Nigeria who valued education. "The only reason he ..</v>
+        <v>Partnership combines financial education, meaningful rewards and practical budgeting tools while creating new value for athletic departments. AUSTIN, Texas, Aug. 26, 2026 /PRNewswire-PRWeb/ -- Tillo, the global gift card, rewards and incentives platform, today announced a partnership with...</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>National Postdoctoral Association Announces Inaugural Institutional Policy Awards, Releases Policy Report</v>
+        <v>Tyson Foods Commits $1 Million to Support School Nutrition and Food Access</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C247" t="str">
-        <v>Send2Press</v>
+        <v>WebWire</v>
       </c>
       <c r="D247" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E247" t="str">
-        <v>https://www.send2press.com/wire/national-postdoctoral-association-announces-inaugural-institutional-policy-awards-releases-policy-report/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359521</v>
       </c>
       <c r="F247" t="str">
-        <v>BETHESDA, Md., July 7, 2026 (SEND2PRESS NEWSWIRE) -- The National Postdoctoral Association (NPA) today announced the recipients of its inaugural Institutional Policy Awards, recognizing twelve institutions that have demonstrated outstanding commitment to advancing the postdoctoral experience, along with its 2026 Institutional Policy Report, tracking national trends affecting the postdoc community.</v>
+        <v>Tyson Foods announced a $1 million commitment over the next two years in support of the Harvest to Hallways initiative, advancing efforts to improve childhood nutrition and food access. - - Funding from the commitment will help expand student access to healthy school meals, support nutrition education and strengthen meal access in rural communities. - - Tyson Foods will leverage its existing partnerships with GENYOUth, Boys &amp;amp; Girls Clubs of America and the Food Research &amp;amp; Action Center... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359521</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>New Magical Picture Book Turns First-Day School Jitters into Pure Friendship Magic — Now Available with Free Activity Kit &amp; 3-Minute Preview</v>
+        <v>VetsinTech Announces Winners of Annual Tech Startup Pitch Contest</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C248" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D248" t="str">
         <v>Education</v>
       </c>
       <c r="E248" t="str">
-        <v>https://pressreleasenews.org/pressroom/new-magical-picture-book-turns-first-day-school-jitters-into-pure-friendship-magic-now-available-with-free-activity-kit-3-minute-preview</v>
+        <v>https://www.prnewswire.com/news-releases/vetsintech-announces-winners-of-annual-tech-startup-pitch-contest-302860607.html</v>
       </c>
       <c r="F248" t="str">
-        <v>“Everything Elementary – The New Kid” by Michael Goodpaster is Now Available with Free Printable Activity Kit and Charming 3-Minute Animated Sneak Preview</v>
+        <v>Hardshell Named Grand Prize Winner in National Veteran-Led Startup Event SAN FRANCISCO, Aug. 26, 2026 /PRNewswire/ -- VetsinTech, the leading national nonprofit dedicated to supporting U.S. veterans through tech-based programs and opportunities in education, employment and...</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Biovica Appoints Maria Ekdahl as New Chief Financial Officer</v>
+        <v>Primrose Schools® Names Six Winners of Inaugural Early Educator of the Year Award</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C249" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D249" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E249" t="str">
-        <v>https://pr-inside.com/biovica-appoints-maria-ekdahl-as-new-chief-financial-officer-r5198529.htm</v>
+        <v>https://www.prnewswire.com/news-releases/primrose-schools-names-six-winners-of-inaugural-early-educator-of-the-year-award-302859845.html</v>
       </c>
       <c r="F249" t="str">
-        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / July 7, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica International AB today announced the appointment of Maria Ekdahl as Chief Financial Officer (CFO). Ekdahl brings more than 20 years of senior finance leadership experience, including her current role as CFO of Nasdaq Stockholm-listed pharmaceutical company, Infant Bacterial Therapeutics AB (IBT), and will join Biovica on October 14, 2026. Ekdahl has broad experience across financial management, capital markets, investor relations and business operations, gained from senior finance roles at listed companies and large organizations including Infant Bacterial Therapeutics, Svenska Filminstitutet, Karolinska University Hospital and Telenor Sverige. ..</v>
+        <v>Honoring the joy, expertise and relationships at the heart of a Primrose education ATLANTA, Aug. 26, 2026 /PRNewswire/ -- Primrose Schools®, The Leader in Early Education and Care®, today announced the winners of its first-ever Early Educator of the Year award program. Out of hundreds of...</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>American Parkinson Disease Association Announces New Training Course for Mental Health Practitioners</v>
+        <v>Chonnam National University Researchers Develop New Composite Electrolyte That Improves Safety and Lifespan of Lithium-Metal Batteries</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C250" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D250" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E250" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-parkinson-disease-association-announces-new-training-course-for-mental-health-practitioners-302817236.html</v>
+        <v>https://www.prnewswire.com/news-releases/chonnam-national-university-researchers-develop-new-composite-electrolyte-that-improves-safety-and-lifespan-of-lithium-metal-batteries-302859980.html</v>
       </c>
       <c r="F250" t="str">
-        <v>Free five-part course will provide valuable insights into the mental and emotional experiences of people with Parkinson's and offers a CE credit for each session. NEW YORK, July 7, 2026 /PRNewswire/ -- The American Parkinson Disease Association (APDA) will soon launch a free five-part...</v>
+        <v>Researchers have developed a new composite solid electrolyte with enhanced ionic conductivity and mechanical durability GWANGJU, South Korea, Aug. 26, 2026 /PRNewswire/ -- Lithium metal batteries (LMBs), that use pure lithium (Li) for their negative electrodes, are attracting significant...</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>ITAM and Bulltick announce strategic alliance to advance education in alternative investments and private markets in Mexico</v>
+        <v>Mediatechnologies Names John Janczak President and Chris Silguero SVP of Sales to Fuel Next Chapter of Growth</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C251" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D251" t="str">
         <v>Education</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/itam-and-bulltick-announce-strategic-alliance-to-advance-education-in-alternative-investments-and-private-markets-in-mexico/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/mediatechnologies-names-john-janczak-president-and-chris-silguero-svp-of-sales-to-fuel-next-chapter-of-growth-302859970.html</v>
       </c>
       <c r="F251" t="str">
-        <v/>
+        <v>SHELBY, Mich., Aug. 26, 2026 /PRNewswire/ -- Mediatechnologies, a leading manufacturer of furniture solutions for education and commercial environments, today announced two key leadership appointments: John Janczak has been promoted from Chief Financial Officer to President and Chris...</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Obesity Rates in the U.S. Climbed to About 40% of Adults and 20% of Youth in 2023</v>
+        <v>Huddle Up Calls for a Shift from Staffing Solutions to System Solutions in Special Education</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C252" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D252" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E252" t="str">
-        <v>https://www.newmediawire.com/news/obesity-rates-in-the-u-s-climbed-to-about-40-of-adults-and-20-of-youth-in-2023-7087532</v>
+        <v>https://www.prnewswire.com/news-releases/huddle-up-calls-for-a-shift-from-staffing-solutions-to-system-solutions-in-special-education-302859966.html</v>
       </c>
       <c r="F252" t="str">
-        <v>Research Highlights: Researchers analyzed U.S. health information from 1999 to 2023 and found that the prevalence of obesity increased from 30% to 41%, respectively. Severe obesity among U.S. adults rose from 5% to 10%, and abdominal obesity (the accumulation of fatty tissue in the abdominal area) increased from 48% to 61%, respectively, during the 24-year study period. Researchers recommended ongoing monitoring of body mass index (BMI) and waist circumference to help guide individual and population-wide prevention efforts targeting obesity as a major modifiable risk factor. DALLAS - July 7, 2026 ( NEWMEDIAWIRE ) - Obesity rates among U.S. adults and children rose sharply in recent years and by 2023, 40% of adults and 20% of youth met the criteria for obesity, according to new, independent</v>
+        <v>New Industry Perspective argues that operational complexity, not provider shortages alone, is the defining challenge facing today's school districts. WILMINGTON, Del., Aug. 26, 2026 /PRNewswire/ -- Huddle Up, the comprehensive partner for special education related services, announced the...</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Oxford University Press Comes to Simply Piano</v>
+        <v>Scrum Alliance Launches 3rd Coursera Specialization: The AI-Powered Scrum Master</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C253" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D253" t="str">
-        <v>SaaS, Media, Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E253" t="str">
-        <v>https://pr-inside.com/oxford-university-press-comes-to-simply-piano-r5198457.htm</v>
+        <v>https://www.prnewswire.com/news-releases/scrum-alliance-launches-3rd-coursera-specialization-the-ai-powered-scrum-master-302860401.html</v>
       </c>
       <c r="F253" t="str">
-        <v>(PR-inside.com) Content from OUP's acclaimed piano method is now available to millions of Simply Piano learners worldwide NEW YORK, NY / ACCESS Newswire / July 7, 2026 / Simply, the leading digital platform for creative hobbies, today announced an agreement to bring content from Oxford University Press' (OUP) piano method to Simply Piano. This expands Simply Piano's offering and marks a step forward in its mission to make the pursuit of creative hobbies simple and fun for all. Simply Piano users around the world will gain access to an expanded library of high-quality, curated sheet music spanning OUP's works including Piano Time and ..</v>
+        <v>DENVER, Aug. 26, 2026 /PRNewswire/ -- Scrum Alliance® has launched The AI-Powered Scrum Master, its third Specialization on the Coursera platform. Designed for current and aspiring leaders, the new seven-course program bridges foundational scrum mastery and team leadership with practical,...</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Kanazawa University research: Watching Molecules Change Shape in Slow Motion</v>
+        <v>​​Elsevier launches Nora AI to make trusted, evidence-based learning support more accessible for healthcare students and educators</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C254" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D254" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Media, Education</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.prnewswire.com/news-releases/kanazawa-university-research-watching-molecules-change-shape-in-slow-motion-302819184.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359511</v>
       </c>
       <c r="F254" t="str">
-        <v>KANAZAWA, Japan, July 7, 2026 /PRNewswire/ -- Researchers at the Nano Life Science Institute (WPI-NanoLSI) at Kanazawa University, the Institute for Molecular Science, and SOKENDAI have uncovered the hidden mechanism behind a molecular switch—a molecule that can change between different...</v>
+        <v>Elsevier announced the launch of Nora AI, an AI-powered assistant created by Elsevier and available within Elsevier eBooks through VitalSource&amp;#39;s Bookshelf &amp;#174; platform. Nora AI enables users to ask questions and receive personalized, evidence-based answers drawn directly from their trusted Elsevier content. - - Designed for healthcare education, Nora AI allows students and educators to interact with trusted Elsevier content in their own words and receive contextualized guidance within the le... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359511</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Certified SEO Addresses 68% Zero-Click Search Surge in 2026</v>
+        <v>New Guide Offers Christian Encouragement for Those Who Feel Overlooked, Excluded, or Left Behind in Various Stages of Life</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C255" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D255" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.prunderground.com/certified-seo-addresses-68-zero-click-search-surge-in-2026/00387981/</v>
+        <v>https://www.prnewswire.com/news-releases/new-guide-offers-christian-encouragement-for-those-who-feel-overlooked-excluded-or-left-behind-in-various-stages-of-life-302860228.html</v>
       </c>
       <c r="F255" t="str">
-        <v>Zero-click searches on Google reached 68% in the first four months of 2026, up from 60% in 2024, according to new research from SparkToro. AI Overviews now appear in more than 20% of all Google searches and reduce click-through rates by nearly 60% when triggered, redirecting user attention from external websites to Google’s own interface.... Read more » The post Certified SEO Addresses 68% Zero-Click Search Surge in 2026 first appeared on</v>
+        <v>Author addresses the emotional toll of friendship transitions and loneliness BRISTOL, Tenn., Aug. 26, 2026 /PRNewswire/ -- A new book is addressing the surge in loneliness and exclusion, from high school lunch tables to missed wedding invitations, and the sting of being overlooked in...</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>GAK9, LED‑21, and La Sierra University Criminal Justice Department Launch Tactical K9 Training Hub in Southern California</v>
+        <v>Polestar Announces Change to Board of Directors</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C256" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D256" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E256" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/gak9-led21-and-la-sierra-university-criminal-justice-department-launch-tactical-k9-training-hub-in-southern-california/?source=barchart</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/polestar-announces-change-board-directors-110000579.html</v>
       </c>
       <c r="F256" t="str">
-        <v/>
+        <v>GOTHENBURG, Sweden, August 26, 2026--Polestar (Nasdaq: PSNY) announces the appointment of Arek Nowinski to its Board of Directors. Arek is currently Head of Eastern Europe, Middle East, Africa and Asia Pacific at Volvo Cars and has held several other senior sales leadership positions during his career. He holds an MSc in International Finance from the University of Derby and an MA in Finance and Banking from the Warsaw School of Economics.</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Rethinking Local Infrastructure Finance: UMD Smith Study Proposes New Model to Unlock Trillions in Institutional Capital</v>
+        <v>Bringing ChatGPT for Teachers to more U.S. school districts</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C257" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D257" t="str">
-        <v>Finance, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.prnewswire.com/news-releases/rethinking-local-infrastructure-finance-umd-smith-study-proposes-new-model-to-unlock-trillions-in-institutional-capital-302818726.html</v>
+        <v>https://openai.com/index/bringing-chatgpt-for-teachers-to-more-us-school-districts</v>
       </c>
       <c r="F257" t="str">
-        <v>COLLEGE PARK, Md., July 6, 2026 /PRNewswire/ -- A new paper from the University of Maryland's Robert H. Smith School of Business argues that America's infrastructure shortfall—estimated at $3.7 trillion over the next decade—is not primarily a funding problem, but a structural design...</v>
+        <v>ChatGPT for Teachers is expanding to 55 U.S. school systems, bringing secure AI tools, training, and support to over 100,000 more educators and staff.</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>With Story of America: Fireside, Students Speak Directly with People Who Shaped America</v>
+        <v>Learning never stops: How AI makes learning continuous</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C258" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D258" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.prnewswire.com/news-releases/with-story-of-america-fireside-students-speak-directly-with-people-who-shaped-america-302818700.html</v>
+        <v>https://openai.com/index/learning-never-stops</v>
       </c>
       <c r="F258" t="str">
-        <v>New learning platform launches for the Semiquincentennial with growing cast of historical figures. SAN FRANCISCO, July 6, 2026 /PRNewswire/ -- As America celebrates 250 years of independence, Amira Learning, the leader in agentic learning for K-12 reading, introduces The Story of America:...</v>
-[...2 lines deleted...]
-    <row r="259">
+        <v>OpenAI’s new report explores how students and educators use ChatGPT to make learning more continuous, with support that extends beyond the classroom.</v>
+      </c>
+    </row>
+    <row r="259" xml:space="preserve">
       <c r="A259" t="str">
-        <v>UCCS Theatreworks is the Latest Beneficiary of Colorado Springs Teacher Program</v>
+        <v>Doubleview Appoints Edward Huebert as Vice President, Permitting, Regulatory &amp; Indigenous Relations</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C259" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D259" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.prweb.com/releases/uccs-theatreworks-is-the-latest-beneficiary-of-colorado-springs-teacher-program-302817854.html</v>
-[...2 lines deleted...]
-        <v>COLORADO SPRINGS, Colo., July 6, 2026 /PRNewswire-PRWeb/ -- Every day we entrust our kids to excellent teachers and highly skilled education professionals like Pheobe Boynton. To teach them, motivate them, and make sure they finish the school year with more skills and knowledge than they...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109436/</v>
+      </c>
+      <c r="F259" t="str" xml:space="preserve">
+        <v xml:space="preserve">Veteran mining, environmental and government-relations executive brings deep permitting, Indigenous engagement and northern project experience to the Hat Project
+Vancouver, BC, Aug 26, 2026 - (ACN Newswire) - Doubleview Gold Corp. (TSXV: DBG) (OTCQX: DBLVF) (FSE: 1D4) (the "Company" or "Doubleview") is pleased to announce the appointment of Edward Huebert, MNRM, as Vice President, Permitting, Regulatory &amp; Indigenous Relations.
+Mr. Huebert will lead Doubleview's permitting, regulatory, and compliance program for the Company's 100%-owned Hat polymetallic project in northwestern British Columbia as his priority. Mr. Huebert will work with the Company by coordinating directly with the Company's technical team, consultants, regulators, First Nations and communities as the Hat Project advances.
+The appointment gives Doubleview dedicated senior leadership for the detailed work that underpins responsible project advancement, including, building and managing the permitting path, maintaining regulatory discipline, coordinating environmental baseline work, managing commitments and records, and supporting early, respectful and practical engagement with First Nations and communities.
+Leadership Mandate
+Mr. Huebert will personally drive the Company's permitting and regulatory roadmap, which the Company intends to involve British Columbia exploration permit applications and supporting authorizations, renewal and deadline tracking, regulator follow-up, compliance records and document control. Mr. Huebert will ensure submissions are complete, accurate and defensible, and that regulatory commitments remain visible to the project team.
+Mr. Huebert's work will include coordinating baseline studies, identifying information needs for wildlife, vegetation, archaeology, hydrology and meteorology, and ensuring that consultant deliverables are properly reviewed, documented and ready to support any permitting and future technical studies. Mr. Huebert is expected to support mineral tenure and claims administration and work directly with package owners and technical teams to close gaps and keep work moving.
+Mr. Huebert will support Indigenous and community coordination by tracking any consultation requirements, maintaining clear records and contributing to exploration agreements, memoranda, protocols and capacity-funding arrangements where applicable. The appointment of Mr. Huebert does not imply the support or endorsement of any First Nation and does not prejudge any consultation, accommodation, regulatory or permitting process.
+Executive Background
+Mr. Huebert's career spans environmental management, permitting, government relations and mining across the Northwest Territories, Yukon, Nunavut, Manitoba, Saskatchewan and Ontario. Mr. Huebert has held senior environmental positions with major and junior mining companies, served as Deputy Minister of Environment for the Yukon, founded and led Essential Resources Strategies, and served as Executive Vice President of the Mining Association of Manitoba and the Mines Accident Prevention Association.
+At De Beers Canada, Mr. Huebert represented the company on the EPCM committee for the Gahcho Kué diamond project and served as Senior Manager of Environmental Affairs for the Northwest Territories. Mr. Huebert's responsibilities included environmental management systems, water and air-quality monitoring, mine-closure planning, financial assurance, processed-kimberlite storage certification, environmental-impact assessment review, biodiversity work and regulatory response to significant fuel spills. Also, Mr. Huebert collaborated with Fisheries and Oceans Canada, the Department of Environment, and the Mining Association of Canada on effluent-regulation revisions.
+As President and Founder of Essential Resources Strategies, Mr. Huebert advised on Impact Benefit Agreement frameworks, exploration agreements, environmental regulatory procedures and Indigenous engagement strategies. He prepared guidance for Manitoba and Canada's mining-approval processes, completed exploration agreements and economic-development assessments for First Nations clients, and advised mining companies, governments and Indigenous organizations on regulatory and project-development matters.
+As Yukon Deputy Minister of Environment, Mr. Huebert directed departmental staff through devolution and land-claim agreements, managed budgets and multiple branches, oversaw mine-remediation efforts, contributed to regulatory authorizations for placer mining and fulfilled obligations connected to Indigenous partnerships and northern development. In mining-association leadership, he supported the development of the Toward Sustainable Mining initiative and served on the Gateway Board of Directors and the Manitoba Labour Board.
+Mr. Huebert holds a Master of Natural Resources Management from the University of Manitoba and a Bachelor of Arts from the University of Manitoba. He pursued doctoral research at the University of British Columbia, where his research focused on supply constraints and impact assessments for strategic minerals.
+CEO Comment
+Farshad Shirvani, President and CEO of Doubleview, stated: "Relationships with First Nations, permitting and regulatory discipline are core project work at Hat, not administrative afterthoughts. Mr. Huebert brings a combination of hands-on environmental management, northern government leadership, mining operations experience and practical work on Indigenous engagement, Impact Benefit Agreements and exploration agreements. That experience gives Doubleview leadership to help build a permitting path, keep commitments visible and engage respectfully and effectively with First Nations, regulators and communities."
+Mr. Shirvani continued: "The Hat Project requires detailed work and steady execution as we advance it. Mr. Huebert will bring that focus to the day-to-day program and help ensure that our technical, environmental and corporate teams are working from complete, consistent and defensible information. We are pleased to welcome him to the Doubleview team."
+Appointee Comment
+Mr. Huebert stated: "Hat is a significant project with important work ahead. My focus will be practical, establishing a clear permitting roadmap, maintaining disciplined submissions and records, coordinating the environmental information the project needs, and supporting constructive early engagement with First Nations and communities. Responsible project development starts with doing that work consistently and with respect."
+About the Hat Project
+The Hat Project is a polymetallic copper-gold-cobalt-scandium-silver porphyry project located in northwestern British Columbia. The Project hosts a large alkalic porphyry-style mineralized system and has been the subject of extensive drilling, geological modelling, metallurgical test work, geophysical surveys and technical studies. Doubleview continues to advance the Hat Project through exploration, technical evaluation, metallurgical programs, environmental baseline work and future study planning.
+About Doubleview Gold Corp.
+Doubleview Gold Corp. is a mineral resource exploration and development company headquartered in Vancouver, British Columbia, Canada. It is publicly traded on the TSX Venture Exchange (TSXV: DBG), the OTCQX Best Market (DBLVF), and the Frankfurt Stock Exchange (FSE: 1D4). Doubleview focuses on identifying, acquiring and financing precious, base and critical mineral exploration projects across North America, with a strong emphasis on British Columbia. The Company enhances shareholder value through the acquisition and exploration of high-quality gold, copper, cobalt, scandium and silver properties and through the application of advanced exploration methods.
+Doubleview maintains a website at www.doubleview.ca.
+T: (604) 678-9587 | E: corporate@doubleview.ca
+Farshad Shirvani, President &amp; CEO
+Doubleview Gold Corp., Vancouver, BC
+For further information please contact:
+Farshad Shirvani, President &amp; Chief Executive Officer
+On behalf of the Board of Directors
+Cautionary Note Regarding Forward-Looking Information
+Certain statements contained in this news release may constitute "forward-looking information" within the meaning of applicable Canadian securities laws. Forward-looking information includes, but is not limited to, statements regarding Mr. Huebert's responsibilities and expected contribution; the Company's permitting, regulatory, compliance, environmental baseline and First Nations engagement activities; future regulatory submissions, agreements, protocols and technical studies; and the potential advancement of the Hat Project.
+Forward-looking information is based on assumptions considered reasonable by the Company at the time such statements are made, including assumptions regarding Mr. Huebert's continued service, the availability of personnel and financing, the timing and requirements of regulatory processes, the Company's ability to conduct effective engagement, and the availability and interpretation of technical and environmental information. Forward-looking information is subject to known and unknown risks, uncertainties and other factors that may cause actual results to differ materially from those expressed or implied. These risks include, but are not limited to, personnel and organizational risk, the possibility that regulatory approvals may not be obtained or may be delayed or subject to conditions, changes in laws and regulatory requirements, consultation and accommodation risk, First Nations and community relations risk, technical and environmental uncertainty, project delays, financing risk, market conditions and risks described in the Company's public filings. There is no assurance that the engagement of Mr. Huebert will lead to permitting for the Hat project.
+The Company does not undertake any obligation to update forward-looking information except as required by applicable securities laws. Readers are cautioned not to place undue reliance on forward-looking information. The TSX Venture Exchange and its Regulation Services Provider do not accept responsibility for the adequacy or accuracy of this release.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311565
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Best Gold IRA Companies Report By Gold IRA USA - Goldco Named Best ...</v>
+        <v>Road Modernization Programs Are Driving the Aggregate Base Course Market</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C260" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D260" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E260" t="str">
-        <v>https://pr-inside.com/best-gold-ira-companies-report-by-gold-ira-usa-goldco-named-best-r5198260.htm</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769416</v>
       </c>
       <c r="F260" t="str">
-        <v>(PR-inside.com) Gold IRA USA's latest report names Goldco the Best Overall Gold IRA Company, citing its reputation, retirement account rollover support, customer education, service quality, and experience helping Americans evaluate physical precious metals inside self-directed IRAs. PHOENIX, AZ / ACCESS Newswire / July 6, 2026 / Gold IRA USA, an independent precious metals education and Gold IRA company review platform, has released its latest Best Gold IRA Companies Report, naming Goldco the Best Overall Gold IRA Company. The report was created to help retirement savers better understand the Gold IRA industry and compare leading precious metals companies based on reputation, customer service, retirement ..</v>
+        <v>The global aggregate base course market was valued at approximately USD 238.0 billion in 2025 and is expected to reach USD 259.6 billion in 2026. The market is projected to [read full press release...]</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>The Rollout Begins - DistrictWON Providing Coverage Platform to Thousands of High Schools</v>
+        <v>RRAR Launches Raleigh Rising to Address Wake County’s Growing Housing Challenge</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C261" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D261" t="str">
-        <v>SaaS, Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-rollout-begins---districtwon-providing-coverage-platform-to-thousands-of-high-schools-302818523.html</v>
+        <v>https://www.pr.com/press-release/977355</v>
       </c>
       <c r="F261" t="str">
-        <v>CLEVELAND, July 6, 2026 /PRNewswire/ -- Hundreds of high schools and colleges have begun to see the beauty of uReport. Today, DistrictWON will begin contacting every high school directly to invite them into the historic initiative to bring comprehensive coverage of high school sports,...</v>
-[...2 lines deleted...]
-    <row r="262">
+        <v>The Raleigh Regional Association of REALTORS® has launched Raleigh Rising, a public education campaign addressing housing availability, affordability and growth in Wake County. Through free resources, videos, town halls and neighborhood walking tours, the campaign will help residents understand housing and zoning decisions and participate in conversations shaping their communities. [PR.com]</v>
+      </c>
+    </row>
+    <row r="262" xml:space="preserve">
       <c r="A262" t="str">
-        <v>ELFI expands access to healthcare education financing as federal loan changes take effect this month</v>
+        <v>Airwheel Unveils Luxury Robot Suitcase, a 20 Inch Rideable Electric Cabin Ai Wheel Hand Luggage for Modern Travelers</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C262" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D262" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.prnewswire.com/news-releases/elfi-expands-access-to-healthcare-education-financing-as-federal-loan-changes-take-effect-this-month-302818445.html</v>
-[...2 lines deleted...]
-        <v>EdMed supports next generation of physicians and healthcare professionals amid growing workforce shortages KNOXVILLE, Tenn., July 6, 2026 /PRNewswire/ -- ELFI, a division of SouthEast Bank, today highlighted the growing importance of its EdMed student loan program as significant changes...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109430/</v>
+      </c>
+      <c r="F262" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Aug 26, 2026 - (ACN Newswire) - Airwheel has unveiled its latest SE3SXD Luxury Suitcase, bringing a new generation of embodied AI technology into the travel experience. Airwheel Advances Embodied AI in Travel with SE3SXD Luxury Cabin Suitcase, a New Generation AI Suitcase Designed as an Intelligent Mobility Companion.
+As artificial intelligence moves beyond screens and into the physical world, Airwheel is bringing embodied intelligence to one of the most familiar products in everyday travel: the suitcase.
+With more than 600 patents accumulated globally, Airwheel has spent years developing technologies that integrate electric mobility, intelligent control, connected devices and industrial design into personal transportation products. Its latest flagship, the Airwheel SE3SXD Luxury Suitcase, takes this approach further by combining automated mechanical movement, intelligent interaction and premium travel design in a single 20-inch AI Suitcase.
+Rather than treating luggage as a passive container, Airwheel is exploring a new role for the suitcase—as an intelligent mobility companion capable of sensing, responding, transforming and moving with its user.
+Bringing Embodied Intelligence Into Everyday Travel
+The development of generative AI and AI agents has accelerated the transition from digital intelligence to physical intelligence. While software-based AI can understand information and respond to commands, embodied AI brings intelligence into physical systems that can interact with the real world.
+Airwheel sees intelligent luggage as a natural extension of this evolution.
+The SE3SXD combines the functions of a Smart Suitcase, Electric Suitcase, Scooter Suitcase, Cabin Suitcase and Rideable Suitcase, while maintaining the portability and refined appearance expected from premium luggage. Its design philosophy is centered on reducing unnecessary interaction: instead of requiring users to manually assemble or adjust multiple components, the suitcase is designed to transform through a coordinated automated mechanism.
+With one press of the activation button, the motorized front wheel automatically deploys while the intelligent riding handle rises and locks into position. The transition from conventional luggage to riding mode can be completed within seconds.
+The concept is simple: one touch, ready to ride.
+For travelers moving through airports, railway stations, exhibition centers, hotels and other large environments, the system is designed to reduce the physical effort traditionally associated with pulling luggage over long distances.
+From "Rideable Luggage" to "Intelligent Suitcase"
+Electric mobility has already changed how people move through cities, but Airwheel believes that simply adding a motor to luggage is not enough.
+The SE3SXD is designed around a more integrated approach in which mechanical systems, controls and connected software work together.
+The suitcase can reach a riding speed of up to 9.9 km/h and features a motorized front-wheel system designed to enhance stability during riding. Its intelligent handle uses a straightforward control layout, with the right control supporting acceleration and the left control supporting braking. Operating both controls simultaneously enables reverse movement.
+The goal is to minimize the learning curve and make the transition from traditional luggage to personal mobility intuitive for new users.
+Behind the mobility system is a reinforced luggage structure. The suitcase uses an ABS+PC composite body combined with an integrated aviation-aluminum frame structure, providing a balance between durability, structural support and premium design. The SE3SXD supports a maximum load of up to 95 kg, according to Airwheel's specifications.
+This combination allows the product to serve two roles without compromising either: a practical travel suitcase when being pulled or stored, and an electric mobility platform when riding is appropriate.
+A Smart Suitcase Connected to the Digital Lifestyle
+The intelligence of the SE3SXD extends beyond its physical transformation.
+Airwheel has developed a dedicated smart app compatible with major mobile operating systems, including iOS, Android and HarmonyOS. Through the app, users can access key operating information such as riding speed, mileage and remaining battery level.
+Riding speed can be adjusted within a 0.1–9.9 km/h range, allowing users to adapt the experience to different environments.
+The connected platform also provides additional functions, including remote control of the suitcase's mechanical deployment, low-battery notifications, Bluetooth disconnection alerts, cruise control and smart remote operation.
+Personalization is also built into the experience. The SE3SXD features customizable ambient lighting with eight colors and nine lighting effects, allowing users to create different visual combinations while giving the suitcase a distinctive technology-oriented identity.
+These features reflect Airwheel's broader approach to smart mobility: technology should not simply add functions. It should make the product easier to understand, easier to control and more naturally integrated into everyday life.
+Apple Find My Adds Another Layer of Connected Travel
+For international travelers, keeping track of luggage can be just as important as moving it.
+The SE3SXD supports Apple Find My, enabling users with compatible Apple devices to locate the suitcase through the Find My network. When the suitcase is within a nearby range, users can also activate a sound to help identify its location.
+In busy airports, railway stations, hotels and exhibition venues, this connected location capability is designed to provide an additional layer of visibility and reassurance.
+The suitcase also features a USB output interface, allowing travelers to charge compatible mobile devices such as smartphones, tablets and wireless earbuds while on the move.
+Together, these capabilities position the SE3SXD not simply as a piece of luggage, but as a connected travel device that integrates mobility, power and digital management.
+Premium Design in a Cabin-Ready Form
+Intelligent technology is only part of the experience. For a product designed for frequent travelers, practical luggage requirements remain fundamental.
+The SE3SXD adopts a 20-inch Cabin Suitcase format with dimensions of approximately 530 × 360 × 236 mm, providing a compact form designed for applicable cabin-travel scenarios.
+The product uses a 73.26Wh removable lithium battery with a modular structure designed to simplify removal when required for security inspection or transportation. A TSA-compatible combination lock further supports international travel scenarios, while the removable battery architecture provides additional flexibility for transportation and maintenance.
+The result is a product positioned at the intersection of intelligent mobility and premium luggage—a Luxury Suitcase designed not only around appearance, but also around functionality, connectivity and the changing expectations of modern travelers.
+Building a Broader Intelligent Luggage Ecosystem
+The SE3SXD represents the flagship level of Airwheel's intelligent mobility portfolio, but it is part of a broader product strategy.
+Airwheel's lineup includes models such as the SE3SX Cabin Suitcase,  SE3SL+ Airport Suitcase and SE3SL electric suitcase, which combine rideable mobility, smart app connectivity, Apple Find My support and USB charging. The SE3MiniT focuses on lightweight urban and short-distance travel, while the larger SE3T provides additional capacity for travelers carrying more luggage.
+For families, Airwheel has also developed the SQ3 and SQ3S children's rideable luggage series, extending intelligent mobility into parent-child travel scenarios.
+Each product serves a different use case, but they share the same underlying development philosophy: bringing intelligent technology into real travel environments rather than treating AI as a purely digital concept.
+From Luggage to Mobility Companion
+The suitcase is undergoing the same transformation as smartphones, cars, and smart homes—evolving from passive gear into an intelligent travel partner. Airwheel’s AI Suitcase goes beyond adding smart features; it reimagines luggage as an active participant in the journey.
+The SE3SXD combines automated movement, electric propulsion, smart controls, connectivity, portable power, and premium design in one compact platform. It doesn’t just follow—it interacts, adapts, and connects with the traveler’s digital life.
+For Airwheel, this isn’t about smarter luggage—it’s about smarter travel.
+About Airwheel
+Airwheel specializes in intelligent mobility, with over 600 global patents across electric transport, rideable luggage, and connected travel products. Its growing lineup of AI, Smart, Electric, and Rideable Suitcases aims to make travel more efficient, connected, and effortless.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Email: Jonas@airwheel.net
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>English Chamber Orchestra Royal Fundraising Gala 2026</v>
+        <v>APOD: 2026 August 26 – JWST Images The Lion’s Head Nebula</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C263" t="str">
-        <v>PR-Inside</v>
+        <v>NASA</v>
       </c>
       <c r="D263" t="str">
         <v>Education</v>
       </c>
       <c r="E263" t="str">
-        <v>https://pr-inside.com/english-chamber-orchestra-royal-fundraising-gala-r5198166.htm</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-26-jwst-images-the-lions-head-nebula/</v>
       </c>
       <c r="F263" t="str">
-        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / July 6, 2026 /An exclusive evening under the long-standing patronage of His Majesty King Charles III, uniting global philanthropists and cultural leaders at London's historic Banqueting House to secure the future of classical music and youth music education. The English Chamber Orchestra is pleased to announce the English Chamber Orchestra Royal Fundraising Gala 2026, an exclusive black-tie, invitation-only fundraising gala dinner and performance to be held on Saturday, 17 October, at Banqueting House, Whitehall, London. Held under the long-standing patronage of His Majesty King Charles III, the Gala will bring together approximately 250 carefully selected guests ..</v>
+        <v>APOD Science APOD APOD: 2026 August 26 – JWST… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. JWST Images [&amp;#8230;]</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>SAS helped NPower expand access to tech careers</v>
+        <v>The SBB Research Group Foundation Sponsors Women United of Lake County</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C264" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D264" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357219</v>
+        <v>https://www.prnewswire.com/news-releases/the-sbb-research-group-foundation-sponsors-women-united-of-lake-county-302859957.html</v>
       </c>
       <c r="F264" t="str">
-        <v>Global data and AI leader SAS helped NPower, a national nonprofit dedicated to creating pathways to economic prosperity, transform complex, fragmented data into insights that strengthen workforce development programs and expand access to technology careers. - - As part of its Data for Good program, SAS data management and analytics experts consolidated and analyzed data from across NPower&amp;#39;s regional operations. Now, the nonprofit can better understand student pathways from enrollment and tr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357219</v>
+        <v>CHICAGO, Aug. 25, 2026 /PRNewswire/ -- Women United of Lake County collaborated in a volunteer initiative alongside the SBB Research Group Foundation, which partners with local nonprofits through its Champion A Charity Program. Volunteers gathered to assemble 60 early learning and...</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Money Names Allegiance Gold the Best Overall Gold IRA Company for 2026</v>
+        <v>Back-to-school spending has become a stress test for household finances</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C265" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D265" t="str">
         <v>Education</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.prweb.com/releases/money-names-allegiance-gold-the-best-overall-gold-ira-company-for-2026-302817845.html</v>
+        <v>https://www.prnewswire.com/news-releases/back-to-school-spending-has-become-a-stress-test-for-household-finances-302859898.html</v>
       </c>
       <c r="F265" t="str">
-        <v>Independent editorial recognition highlights Allegiance Gold's commitment to transparency, investor education, and a modern approach to precious metals investing. CALABASAS, Calif., July 6, 2026 /PRNewswire-PRWeb/ -- Allegiance Gold, a national precious metals company specializing in Gold...</v>
+        <v>School shopping is exposing how little room many consumers have left after paying for the basics SAN MATEO, Calif., Aug. 25, 2026 /PRNewswire/ -- Back-to-school season is usually measured by what families spend on supplies, clothing and technology. But the more telling figure may be what...</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Texas Sports Academy Launches Elite Girls Volleyball School with TAV Leadership</v>
+        <v>AWS, NBA Africa, and Learn Fresh Bring Math Education to Students in South Africa</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C266" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D266" t="str">
-        <v>AI, Education</v>
+        <v>AI, SaaS, Retail, Gaming, Education</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-sports-academy-launches-elite-girls-volleyball-school-with-tav-leadership-302818409.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
       <c r="F266" t="str">
-        <v>Texas Sports Academy's AI-powered academic model meets championship-level volleyball development backed by TAV leadership and one of the nation's most accomplished coaches. DALLAS, July 6, 2026 /PRNewswire/ -- Texas Sports Academy today announced the launch of its first-ever Girls...</v>
+        <v>Amazon Web Services (AWS) today announced a commitment of AWS AI and cloud technology to support the growth of NBA Math Hoops, a community-based basketball program that empowers youth ages 8-14 to develop foundational math and social-emotional skills through the game of basketball in South Africa. As part of the program, AWS will provide nonprofit organization Learn Fresh with AI tools, cloud infrastructure and technical expertise to bring the basketball-based math education program to 1... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>IRIS Software Group Appoints Surya Sagi as Company's First Chief Data and AI Officer</v>
+        <v>Action Behavior Centers' ABC Academy Expands Across Texas, Marking ...</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C267" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D267" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.prnewswire.com/news-releases/iris-software-group-appoints-surya-sagi-as-companys-first-chief-data-and-ai-officer-302818407.html</v>
+        <v>https://pr-inside.com/action-behavior-centers-abc-academy-expands-across-texas-marking-r5216117.htm</v>
       </c>
       <c r="F267" t="str">
-        <v>Sagi will accelerate IRIS' data and AI strategy, delivering faster and smarter insights for customers worldwide. LONDON, July 6, 2026 /PRNewswire/ -- IRIS Software Group (IRIS), a leading global software provider of accountancy, payroll, HR, and education solutions, today announced the...</v>
+        <v>(PR-inside.com) Action Behavior Centers (ABC), a leading provider of evidence-based applied behavior analysis (ABA) therapy for children diagnosed with autism spectrum disorder (ASD), continues to serve school-age autistic children through ABC Academy. ROUND ROCK, TX AND AUSTIN, TX / ACCESS Newswire / August 25, 2026 / ABC Academy is a continuation-of-care ABA treatment model for children ages 5 to 12. It was created to bridge the gap between early intervention and school by providing ongoing support for children enrolled in school part-time or full-time. Since its launch, ABC Academy has grown rapidly to meet the needs of families across the West and ..</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>From Jitters to Joy: New Children's Book Helps Ease First Day Fears</v>
+        <v>Federal Court Enters Judgment Confirming RA Capital and Avilar Therapeutics Willfully and Maliciously Misappropriated Trade Secret Developed at Yale, Formalizing $4 Million Award to Biohaven and Yale University</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C268" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D268" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-jitters-to-joy-new-childrens-book-helps-ease-first-day-fears-302805640.html</v>
+        <v>https://www.prnewswire.com/news-releases/federal-court-enters-judgment-confirming-ra-capital-and-avilar-therapeutics-willfully-and-maliciously-misappropriated-trade-secret-developed-at-yale-formalizing-4-million-award-to-biohaven-and-yale-university-302859834.html</v>
       </c>
       <c r="F268" t="str">
-        <v>Anne Gigi McCrory's newest release shows how families and educators prepare for the first day of school MALVERN, Penn., July 6, 2026 /PRNewswire/ -- Drawing from her nearly 30 years of experience as an elementary school teacher, and her personal experience as a mother and grandmother,...</v>
+        <v>NEW HAVEN, Conn., Aug. 25, 2026 /PRNewswire/ -- Biohaven Ltd. and/or its wholly owned subsidiaries ("Biohaven") (NYSE: BHVN) and Yale University ("Yale") today announced that the U.S. District Court for the District of Delaware has entered judgment in their favor in the trade secret...</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>3M Young Scientist Challenge Names 10 Finalists for 2026 National Competition</v>
+        <v>NASA Invites Media to LunaRecycle Challenge Finale Event in Alabama</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C269" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D269" t="str">
         <v>Education</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.prnewswire.com/news-releases/3m-young-scientist-challenge-names-10-finalists-for-2026-national-competition-302817158.html</v>
+        <v>https://www.nasa.gov/news-release/nasa-invites-media-to-lunarecycle-challenge-finale-event-in-alabama/</v>
       </c>
       <c r="F269" t="str">
-        <v>Students aged 11 to 14 recognized for innovative robotics, safety and climate solutions; earn chance at title of "America's Top Young Scientist" ST. PAUL, Minn. &amp; CHARLOTTE, N.C., July 6, 2026 /PRNewswire/ -- 3M and Discovery Education today announced the 10 finalists in the 2026 3M Young...</v>
+        <v>NASA will announce the winners of the final phase of its LunaRecycle Challenge on Friday, Aug. 28, at The University of Alabama (UA) Lee Styslinger College of Engineering in Tuscaloosa, Alabama. Launched in 2024, the challenge incentivizes the invention of new recycling systems that could support non-metabolic waste management efforts for future lunar missions. Media [&amp;#8230;]</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>NEBOSH Course in Bangalore</v>
+        <v>Civic Builders Delivers New $12.8 Million Home for New Village Academy ...</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C270" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D270" t="str">
-        <v>Healthcare, Education</v>
+        <v>Real Estate, Retail, Education</v>
       </c>
       <c r="E270" t="str">
-        <v>https://pressreleasenews.org/pressroom/nebosh-course-in-bangalore</v>
+        <v>https://pr-inside.com/civic-builders-delivers-new-12-8-million-home-for-new-village-academy-r5216084.htm</v>
       </c>
       <c r="F270" t="str">
-        <v>The NEBOSH Course in Bangalore is a globally recognized health and safety qualification designed for individuals who want to build a successful career in occupational health, safety, and environmental management. This course provides comprehensive kn</v>
+        <v>(PR-inside.com) Nonprofit lender and developer Civic Builders transformed 49,200 square feet of vacant retail space into a new public charter high school ANNAPOLIS, MD / ACCESS Newswire / August 25, 2026 / Today, New Village Academy (NVA) welcomed its founding class of 180 students, opening a tuition-free public charter high school inside a former Lord &amp; Taylor at Annapolis Mall, developed by Civic Builders, a nonprofit lender and developer of public charter schools. "New Village Academy had a bold vision for what high school could look like, and our job was to make sure real estate didn't stand in the way," said David ..</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>As the Ebola Epidemic Spreads, NanoViricides Advances Towards a Phase ...</v>
+        <v>Terance Madden Foundation Awards 10 Scholarships During “Scholarship Sunday” at New Birth and New Macedonia Baptist Churches</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C271" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D271" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E271" t="str">
-        <v>https://pr-inside.com/as-the-ebola-epidemic-spreads-nanoviricides-advances-towards-a-phase-r5198149.htm</v>
+        <v>https://pressreleasenews.org/pressroom/terance-madden-foundation-awards-10-scholarships-during-scholarship-sunday-at-new-birth-and-new-macedonia-baptist-churches</v>
       </c>
       <c r="F271" t="str">
-        <v>(PR-inside.com) SHELTON, CT / ACCESS Newswire / July 6, 2026 / NanoViricides, Inc. (NYSE American:NNVC) (the "Company"), a clinical stage leader developing antiviral drugs that viruses cannot escape, updates that it has continued to advance its broad-spectrum antiviral drug NV-387 towards a Phase II Clinical Trial of the NV-387 Oral Gummies formulation as a Treatment for the Current Bundibugyo Ebolavirus in the Democratic Republic of Congo (DRC). NanoViricides has already put together a team with a renowned Principal Investigator and with support from a well known University in the Ebola-affected region for the execution of this clinical trial after regulatory approvals. NanoViricides' proposal ..</v>
+        <v/>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>American Resources Corporation and ReElement Technologies Corporation ...</v>
+        <v>Avive, East Carolina University and Greenville Fire-Rescue Join Forces for Campus-Wide CPR/AED Training Day, Advancing Greenville's Vision to Become a 4-Minute Community</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C272" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D272" t="str">
-        <v>Finance, Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E272" t="str">
-        <v>https://pr-inside.com/american-resources-corporation-and-reelement-technologies-corporation-r5198145.htm</v>
+        <v>https://www.prnewswire.com/news-releases/avive-east-carolina-university-and-greenville-fire-rescue-join-forces-for-campus-wide-cpraed-training-day-advancing-greenvilles-vision-to-become-a-4-minute-community-302859736.html</v>
       </c>
       <c r="F272" t="str">
-        <v>(PR-inside.com) FISHERS, IN / ACCESS Newswire / July 6, 2026 / American Resources Corporation (NASDAQ:AREC) ("American Resources" or the "Company"), along with its minority holding in ReElement Technologies Corporation ("ReElement"), a leading provider of high-performance refining capacity of rare earth and critical battery elements, today announced their attendance at the NAATBatt International 9th Annual Recycling Lifecycle Management Workshop. NAATBatt International 9th Annual Recycling Lifecycle Management WorkshopDate: July 7 - 8, 2026 Location: Michigan State University, MEC Center Mark Jensen, ReElement's Chief Executive Officer, will participate in the Innovative Approaches to Recycling panel. Other panelists are Renata Arsenault, Ford Motor Co, David Klanecky, Cirba ..</v>
+        <v>SAN FRANCISCO, Aug. 25, 2026 /PRNewswire/ -- Avive Solutions, Inc. and Greenville NC Fire-Rescue are bringing a CPR and AED (automated external defibrillator) training event at East Carolina University (ECU) on August 26, 2026, aiming to train more than 3,000 students, faculty, and staff...</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform ...</v>
+        <v>Education Writers Association Names Beth Francesco as Executive Director</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C273" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D273" t="str">
-        <v>Finance, Crypto, AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E273" t="str">
-        <v>https://pr-inside.com/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform-r5198128.htm</v>
+        <v>https://www.prnewswire.com/news-releases/education-writers-association-names-beth-francesco-as-executive-director-860643207.html</v>
       </c>
       <c r="F273" t="str">
-        <v>(PR-inside.com) KIDZ AI Named 2026 EdTechX Award Winner for the Americas, recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience. NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / KIDZ AI Inc. (NASDAQ:KIDZ)(NASDAQ:KIDZW) ("KIDZ AI" or the "Company"), a leading provider of live online learning and AI-powered education solutions, today announced that it has won the 2026 EdTechX Award for the Americas. ..</v>
+        <v/>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform</v>
+        <v>RemoteBridge Names Dr. John N. Just, Ed.D. Chief Executive Officer</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C274" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D274" t="str">
-        <v>Crypto, AI, SaaS, Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.newswire.com/news/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform</v>
+        <v>https://www.prnewswire.com/news-releases/remotebridge-names-dr-john-n-just-edd-chief-executive-officer-302859638.html</v>
       </c>
       <c r="F274" t="str">
-        <v>KIDZ AI Named 2026 EdTechX Award Winner for the Americas , recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience.</v>
+        <v>Longtime learning and technology executive joins the AI-powered role-play training platform to lead its expansion into HR and remote-team leadership training. TAMPA, Fla., Aug. 25, 2026 /PRNewswire/ -- RemoteBridge, an AI-powered role-play training platform, today announced that Dr. John...</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>The Work Is Still Human: Global Knowledge Bets on Expert-Led Learning</v>
+        <v>Saul Zaentz Innovation Fund Expands Support for Indie Filmmakers to Postproduction and Distribution</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C275" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D275" t="str">
         <v>Education</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-work-is-still-human-global-knowledge-bets-on-expert-led-learning-302818259.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/saul-zaentz-innovation-fund-expands-171400197.html</v>
       </c>
       <c r="F275" t="str">
-        <v>Now an independent company, Global Knowledge builds the people who do the work organizations need next — and stands by whether they can do it. ALAMO, Calif., July 6, 2026 /PRNewswire/ -- Global Knowledge, the human-first enterprise learning company behind three decades of workforce...</v>
+        <v>BALTIMORE, August 25, 2026--The Saul Zaentz Innovation Fund in Film and Media (SZIF) at Johns Hopkins University announced that applications are open for its eleventh cohort of Fellows. This year's application cycle marks the program’s expansion into new territory and new collaborations, including a newly created postproduction award, and a new fellowship slot for a journalistic filmmaker, in partnership with Evident Media.</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>CIBSE in collaboration with Arup and Loughborough University launch updated CIBSE TM59 guidance to help tackle overheating risk in homes</v>
+        <v>Stowers Institute expands Artificial Intelligence Initiative, appoints second AI Fellow</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C276" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D276" t="str">
-        <v>Real Estate, Energy, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E276" t="str">
-        <v>https://pressat.co.uk/releases/cibse-in-collaboration-with-arup-and-loughborough-university-launch-updated-cibse-tm59-guidance-to-help-tackle-overheating-risk-in-homes-dec35e6a93980085d3c2aa3aca09d40a/</v>
+        <v>https://www.prnewswire.com/news-releases/stowers-institute-expands-artificial-intelligence-initiative-appoints-second-ai-fellow-302859634.html</v>
       </c>
       <c r="F276" t="str">
-        <v>Monday 6 July, 2026 CIBSE in collaboration with Arup and Loughborough University, has launched the updated CIBSE TM59 Overheating risk in dwellings: A design stage methodology, providing the industry with revised guidance for assessing and mitigating overheating risk in new homes and major residential refurbishments. Referenced within Part O of the Building Regulations, CIBSE TM59 is widely recognised as a key industry resource for evaluating overheating risk in residential buildings. The updated publication reflects the latest research, industry experience and evolving understanding of how homes can be designed to remain comfortable and resilient in a warming climate. The guidance comes at a time when overheating is becoming an increasingly important issue across the residential sector in</v>
+        <v>Charles McAnany, Ph.D., uses machine learning to uncover hidden patterns in DNA and better understand how genes are regulated. As an AI Fellow, he will help expand the use of AI across the Institute's 24 research programs. KANSAS CITY, Mo., Aug. 25, 2026 /PRNewswire/ -- The Stowers...</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>AI Has Changed. The Challenge of Creating Business Value Hasn't</v>
+        <v>Student EB-5 Investor Q&amp;A for International Students: Project Selection and Green Card Timelines</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C277" t="str">
-        <v>Pressat</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D277" t="str">
-        <v>AI, Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E277" t="str">
-        <v>https://pressat.co.uk/releases/ai-has-changed-the-challenge-of-creating-business-value-hasnt-66bdd2ae5b31cf585c16ba3a87accada/</v>
+        <v>https://prunderground.com/student-eb-5-investor-q-a-for-international-students-project-selection-and-green/cmt8ormwa00ai04l4vjnjqebi</v>
       </c>
       <c r="F277" t="str">
-        <v>Monday 6 July, 2026 Four years after the publication of his acclaimed book on data-driven transformation, translated into Spanish, Chinese and Turkish, leading Artificial Intelligence (AI) strategist Richard Benjamins returns with The AI-Driven Company, reflecting the dramatic impact generative AI has had on organisations globally. Benjamins is among the 100 most influential people in data-driven business (DataIQ 100) and was previously Chief AI and Data Strategist and Chief Responsible AI Officer at Telefónica. Today AI is being used by employees in virtually every sector, and The AI-Driven Company has been written to address what leaders, and many organisations have been struggling with, which is how to turn unprecedented access to AI into sustainable business value and scale. Drawing on</v>
+        <v>StudentEB5 answers the most common questions international students ask about rural versus high unemployment projects, source of funds preparation. The post Student EB-5 Investor Q&amp;amp;A for International Students: Project Selection and Green Card Timelines first appeared on</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>What is the Best Social Media Platform for Plastic Surgeons?</v>
+        <v>Professor Sarfaraz Niazi of Washington State University Files FDA Citizen Petition Seeking New Pathway to Make High-Cost Medicines More Accessible Worldwide</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C278" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D278" t="str">
-        <v>SaaS, Healthcare, Media, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E278" t="str">
-        <v>https://pr-inside.com/what-is-the-best-social-media-platform-for-plastic-surgeons-r5198038.htm</v>
+        <v>https://www.prnewswire.com/news-releases/professor-sarfaraz-niazi-of-washington-state-university-files-fda-citizen-petition-seeking-new-pathway-to-make-high-cost-medicines-more-accessible-worldwide-302859625.html</v>
       </c>
       <c r="F278" t="str">
-        <v>(PR-inside.com) The Best Social Media Platform for Plastic Surgeons is JAASPIRE SEATTLE, WA / ACCESS Newswire / July 6, 2026 / Social media has become one of the primary ways prospective patients evaluate plastic surgeons before scheduling consultations. Many patients now review educational content, before-and-after photographs, and a surgeon's online presence alongside credentials when researching cosmetic procedures. At the same time, many medical practices are searching for alternatives to traditional social media platforms that rely heavily on algorithms to determine which content users see. Those changes have contributed to growing interest in creator-focused platforms. As plastic surgeons seek platforms that support patient education, ..</v>
+        <v>The petition requests that the FDA broaden the scientific principles supporting generics and biosimilars to encompass all eligible FDA-approved drugs and biological products. This initiative has the potential to foster competition for some of the most expensive therapies globally once...</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Recent Release, "Rest Stop," from Fulton Books Author Rajnish Raj, Follows a College Student Decoding Mysterious Visions to Rescue Her Vanished Best Friend</v>
+        <v>SaferWatch Expands Coverage for Central Texas Schools, Humble ISD Now ...</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C279" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D279" t="str">
         <v>Education</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.pr.com/press-release/972461</v>
+        <v>https://pr-inside.com/saferwatch-expands-coverage-for-central-texas-schools-humble-isd-now-r5215985.htm</v>
       </c>
       <c r="F279" t="str">
-        <v>Rajnish Raj has completed a new book, titled, "Rest Stop," a gripping narrative that follows Maddie, an ordinary college student whose life takes an extraordinary turn when her closest friend Lory disappears without a trace. As Maddie struggles to cope with this devastating loss, she begins experiencing vivid nightmares that seem to offer cryptic guidance. The central question that propels the story forward is [PR.com]</v>
+        <v>(PR-inside.com) Humble ISD contract award provides eligible Central Texas Purchasing Alliance school districts with a streamlined path to procure SaferWatch school safety technology FORT LAUDERDALE, FL / ACCESS Newswire / August 25, 2026 / SaferWatch , a leading provider of integrated school safety and emergency response technology, announced today that it has been awardedHumble Independent School District RFP 2023-103-11for School Safety Products and Services. The award, approved by the Humble ISD Board of Trustees, adds SaferWatch to the District's Approved Vendor List for the award term of July 15, 2026 through July 20, 2027. Beyond Humble ISD, the award creates a broader procurement opportunity ..</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Ryan Group Launches Year-Long Sustainability Drive with 1 Million Tree Plantation Initiative with Rotary International</v>
+        <v>SaferWatch Expands Coverage for Central Texas Schools, Humble ISD Now Offering SaferWatch to All Schools</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C280" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D280" t="str">
         <v>Education</v>
       </c>
       <c r="E280" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761375</v>
+        <v>https://www.newswire.com/news/saferwatch-expands-coverage-for-central-texas-schools-humble-isd-now-offering</v>
       </c>
       <c r="F280" t="str">
-        <v>Evanston, IL, 2026-07-06 — /EPR Network/ — Ryan Group of Institutions marked a milestone in its longstanding partnership with Rotary Club as Mr. Ravishankar Dakoju [read full press release...]</v>
+        <v>Humble ISD contract award provides eligible Central Texas Purchasing Alliance school districts with a streamlined path to procure SaferWatch school safety technology</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>CDR Writing Services in Nigeria – Get Professional Help for Engineers Australia</v>
+        <v>Samuel Merritt University Signs 16 Enrollment Partnerships to Open a Clearer Path Into Health Care Degrees</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C281" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D281" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E281" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761352</v>
+        <v>https://finance.yahoo.com/healthcare/articles/samuel-merritt-university-signs-16-160000480.html</v>
       </c>
       <c r="F281" t="str">
-        <v>Lagos, Nigeria, 2026-07-06 — /EPR Network/ — If Nigerian engineers want to get job opportunities in Australia or to settle in Australia permanently, they have to [read full press release...]</v>
+        <v>OAKLAND, Calif., August 25, 2026--Samuel Merritt University (SMU) announced 16 signed partnership agreements with colleges, universities, health systems and community health organizations across Northern California, with eight more contracts under review. Students and employees at partner organizations may apply to SMU's nursing and health sciences programs under set terms and, upon approval, pay less than they would otherwise.</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>New Study Reveals Powerful New Method Can Distinguish Schizophrenia from Healthy Using Brain SPECT Imaging</v>
+        <v>University of Phoenix Students Rate Online Coursework Above 9 out of 10 for Immediately Applicable Skills</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C282" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D282" t="str">
-        <v>AI, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-study-reveals-powerful-new-method-can-distinguish-schizophrenia-from-healthy-using-brain-spect-imaging-302817844.html</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-students-rate-online-coursework-above-9-out-of-10-for-immediately-applicable-skills-302859604.html</v>
       </c>
       <c r="F282" t="str">
-        <v>COSTA MESA, Calif., July 6, 2026 /PRNewswire/ -- A groundbreaking new study published in NeuroImage: Reports demonstrates that whole-brain Single Photon Emission Computed Tomography (SPECT) imaging, combined with advanced machine learning techniques, can successfully differentiate...</v>
+        <v>University of Phoenix course surveys and enrollment data show students are building practical skills such as decision-making, communication, problem-solving, information literacy and health literacy. PHOENIX, Aug. 25, 2026 /PRNewswire/ -- University of Phoenix students are giving online...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>American High School Academy Launches Worldwide Recruitment for Grades 9–12 STEM Magnet Programs in Miami</v>
+        <v>Disney Cruise Line Returns to New York City, Offers More Ports to Explore in Fall 2027 and Spring 2028</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C283" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D283" t="str">
-        <v>Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.pr.com/press-release/972470</v>
+        <v>https://www.prnewswire.com/news-releases/disney-cruise-line-returns-to-new-york-city-offers-more-ports-to-explore-in-fall-2027-and-spring-2028-302859582.html</v>
       </c>
       <c r="F283" t="str">
-        <v>American High School Academy is recruiting grades 9–12 students worldwide for its Miami-based STEM Magnet programs, aviation pathway, dual enrollment, honors, AP, SAT support, ESOL support, NCAA-approved courses, and Form I-20 eligibility for eligible accepted F-1 international students. [PR.com]</v>
+        <v>CELEBRATION, Fla., Aug. 25, 2026 /PRNewswire/ -- Today, Disney Cruise Line unveiled Fall 2027 and Spring 2028 itineraries, looking ahead to a season of unforgettable family adventures as the cruise line returns to special ports and charts a course for new destinations around the world....</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Express Driving School Brings Comprehensive Driving Lessons in Dublin for Learners</v>
+        <v>"World Classroom, Peer Companions" – Adcote Global Campus 2.0 is officially underway!</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C284" t="str">
-        <v>Express Press Release</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D284" t="str">
         <v>Education</v>
       </c>
       <c r="E284" t="str">
-        <v>https://express-press-release.net/news/2026/07/04/1761655</v>
+        <v>https://pressreleasenews.org/pressroom/world-classroom-peer-companions-adcote-global-campus-2-0-is-officially-underway</v>
       </c>
       <c r="F284" t="str">
-        <v>Dublin, Ireland – July 24, 2026 Express Driving School is now offering full driving lessons in Dublin for all types of learners. These lessons are [read full press release...]</v>
+        <v/>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>The Winter's Tale at Theatre School @ North Coast Rep</v>
+        <v>Slangit Technologies and GADEF International Launch Africa AI Literacy ...</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C285" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D285" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.pr.com/press-release/972792</v>
+        <v>https://pr-inside.com/slangit-technologies-and-gadef-international-launch-africa-ai-literacy-r5215979.htm</v>
       </c>
       <c r="F285" t="str">
-        <v>The Theatre School @ North Coast Rep presents a show with heartbreaking tragedy rescued by lovestruck buffoonery in this tragicomedy by William Shakespeare’s The Winter’s Tale as its next student production. Director Benjamin Cole is moved to share this production of jealousy, strength, sacrifice, and love as our 11th annual outdoor touring summer student Shakespeare production. Additional production staff [PR.com]</v>
-[...2 lines deleted...]
-    <row r="286">
+        <v>(PR-inside.com) Defining Future Leaders in Africa Powered by AI ACCRA, GH / ACCESS Newswire / August 25, 2026 / Slangit Technologies and GADEF International have signed a five-year Strategic Collaboration Agreement to advance artificial intelligence literacy, responsible AI adoption and human-capital development across Africa, beginning in Ghana and expanding into Kenya and South Africa. The initiative is intended to be implemented in collaboration with relevant government ministries and public institutions responsible for education, technology, digital transformation and human-capital development. Its impact framework targets 3 million AI-literate people across 3 countries within 3 years, growing to 5 million people within 5 years. The initiative ..</v>
+      </c>
+    </row>
+    <row r="286" xml:space="preserve">
       <c r="A286" t="str">
-        <v>Traliant's The Code Wins Gold Telly Award for Making Code of Conduct Training Feel Like Premium TV</v>
+        <v>China State Construction International Empowers Market Expansion through Technology</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C286" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D286" t="str">
-        <v>Education</v>
+        <v>Finance, Healthcare, Real Estate, Automotive, Education</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.prweb.com/releases/traliants-the-code-wins-gold-telly-award-for-making-code-of-conduct-training-feel-like-premium-tv-302816578.html</v>
-[...2 lines deleted...]
-        <v>HR and learning and development leaders searching for compliance training that feels more like watching TV now have a recognized answer. Traliant's award-winning compliance training earned a Gold Telly Award at the 47th Annual Telly Awards, validating a cinematic approach to Code of...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109409/</v>
+      </c>
+      <c r="F286" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311) has announced its 2026 interim results, recording net profit of RMB4,330 million for the first half of the year and a dividend payout ratio of 35.4%. Notably, the Group’s cash flow performance was particularly strong, with net operating cash flow reaching RMB3,796 million in the first half, while its cash-to-net-profit ratio stood at 87.7%, a near 15-year high. Across its business segments, the Group achieved robust growth, with its MiC (Modular Integrated Construction) business successfully securing a number of landmark projects, reflecting the strategic outcome of the Group’s steadfast efforts over the years to transform its business from traditional on-site construction towards new industrialised construction. Technology empowerment has evolved from a standalone technical advantage into a core competitive strength and a key driver of the Group’s long-term value creation.
+As one of the earliest companies in the Chinese Mainland to embrace construction industrialisation, the Group has reshaped the traditional construction model through its self-developed “Smart Construction – MiC technology”. By shifting from the construction site to the factory, and converting sequential processes into parallel workflows, the Group has effectively shortened construction periods, strengthened cost control, and reduced reliance on on-site labour and weather conditions. This transformation has become a core foundation for the Group to navigate industry cycles and drive improvement in its operating performance.
+Hong Kong: Serving Community Needs through MiC, with Landmark Projects Progressing One after Another
+China State Construction International’s technological practices are closely aligned with the policy direction of the Hong Kong SAR Government. Since 2017, MiC has been included in the Policy Address for eight consecutive years, while the Government has promoted new construction methods through measures such as gross floor area and building height concessions, as well as the Construction Innovation and Technology Fund. These initiatives have provided the Group with clear policy support and market opportunities. During the period, the Group secured a number of landmark projects, including the Kwu Tung North Joint User Complex, the first government facilities cluster in the Northern Metropolis, and the University of Macau campus project in the Hengqin Guangdong-Macao Intensive Cooperation Zone (North District). The Group’s Temple Street project has also topped out successfully. As Hong Kong’s first full-MiC private residential project, it achieved a pace of “one floor every three days” despite stringent road traffic restrictions. The Kai Tak Light Public Housing project, Hong Kong’s largest light public housing development, was delivered ahead of schedule, with 70% of the construction processes completed in factories in the Greater Bay Area. It achieved the installation of one module every 30 minutes and the completion of one floor every three days, substantially shortening waiting time and demonstrating the strategic positioning of “what Hong Kong needs, what the Group excels at”. The project also received a Completion Commendation Letter from the Architectural Services Department.
+The strategic value of the Group’s technology was demonstrated as early as during the pandemic. In 2020, the Group completed the North Lantau Hospital Hong Kong Infection Control Centre, the world’s first infectious disease hospital with full-MiC negative-pressure isolation wards, in just four months. This showcased the application value of MiC in major public emergencies, deepened recognition from the Government and the market of the Group’s construction capabilities and emergency-response capacity, and laid a strong reputational foundation for undertaking large-scale public infrastructure projects.
+Looking ahead, the Northern Metropolis is expected to become a new growth engine for the Group. The latest Budget proposed the first transfer of HK$150 billion in investment returns from the Exchange Fund to support infrastructure including the Northern Metropolis, while annual capital works expenditure is expected to increase from approximately HK$90 billion to around HK$120 billion over the next five years. Covering site formation, transport, public facilities and public housing, the Northern Metropolis is expected to involve total investment of more than HK$3 trillion, presenting considerable development potential. MiC modular construction can shorten construction periods by approximately 70%, aligning well with the Northern Metropolis’ need for rapid development. Together with Budget support for the direct procurement of Modular Integrated Construction units, this is expected to further unlock market demand. The Group has established 12 smart housing manufacturing bases nationwide and assembled a team of more than 300 design and R&amp;D professionals, giving it advantages in scaled technology and production capacity. According to forecasts by the Development Bureau and the Construction Industry Council, the total MiC floor area in Hong Kong is expected to reach approximately 2.5 million square metres between 2025 and 2030, indicating substantial market opportunities.
+Chinese Mainland: Urban Renewal Opens a New Growth Driver as MiC Expands across Multiple Cities
+In May 2026, the State Council issued the 15th Five-Year Plan for Urban Renewal, the first national-level special plan for China’s urban renewal sector. Market estimates that urban renewal could drive investment of RMB15 trillion to RMB20 trillion during the period. Leveraging its MiC technology, the Group has developed benchmark redevelopment projects such as Huapichang Hutong in Beijing and Tianlin Road in Xuhui, Shanghai, achieving first-mover presence in first-tier cities. Going forward, the Group will replicate and scale mature models through its full-chain capabilities in “operation + technology + investment + construction”, positioning urban renewal as a core growth driver for its Chinese Mainland business.
+During the period, the Group’s newly signed MiC contracts in the Chinese Mainland increased by more than 70%, with progress across multiple first-tier cities and orderly expansion into strong second-tier cities. In Beijing, the Group has secured four rapid classroom construction projects in Fengtai District. In Guangzhou, the Group won its first MiC resettlement housing project in Conghua District. In Shanghai and Suzhou, the country’s largest concrete MiC urban renewal project — the demolition and reconstruction of old housing at Lane 65, Tianlin Road, Xuhui District — was officially delivered and well received by various stakeholders. The Group successively secured Shanghai’s second and Hongkou District’s first MiC in-situ redevelopment projects, and successfully won Suzhou’s first MiC project under an “investment + technology” model, further deepening its market presence.
+The positive results of the Group’s MiC modular transformation are becoming increasingly evident. Looking ahead, the Group will continue to seize the structural opportunities presented by Hong Kong’s Northern Metropolis and the urban renewal market in the Chinese Mainland, further harness technology, reinforce its industry leadership, pursue high-quality growth and create sustainable, long-term value for shareholders.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>UEFA launches medical handover protocol to strengthen player care</v>
+        <v>Lejan Brings Barefoot Footwear to Back-to-School Season with Its Children's ...</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C287" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D287" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357153</v>
+        <v>https://pr-inside.com/lejan-brings-barefoot-footwear-to-back-to-school-season-with-its-children-s-r5215974.htm</v>
       </c>
       <c r="F287" t="str">
-        <v>This pilot initiative precedes the future introduction of an integrated medical platform for European football, representing the long-term goal of effective medical data-sharing across European football. - - The new protocol, developed in collaboration with European Football Clubs (EFC), is designed to help medical staff share key information securely when players move between club and national team environments. It will serve as an initial step and learning phase, helping to inform and ref... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357153</v>
+        <v>(PR-inside.com) The brand focuses on flexible, zero-drop school shoes with plenty of toe room, designed to withstand the daily pace of young children. MADRID, SPAIN / ACCESS Newswire / August 25, 2026 / Back-to-school season means new routines, new schedules, and many hours spent wearing shoes. That is why Lejan is once again putting children's feet at the center of its approach with its barefoot school shoes, designed to bring the principles of foot-friendly footwear to one of the pairs children wear most throughout the school year. Unlike conventional school shoes, Lejan's barefoot school shoes aim to minimize interference between the shoe and ..</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Alstom celebrates the start of operations on Line 6-Orange with trains produced in Taubat�</v>
+        <v>Brillio Recognized with Two Gold Brandon Hall Group™ HCM Excellence Awards® for AI Native Talent Development</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C288" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D288" t="str">
-        <v>Automotive, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E288" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357146</v>
+        <v>https://www.prnewswire.com/news-releases/brillio-recognized-with-two-gold-brandon-hall-group-hcm-excellence-awards-for-ai-native-talent-development-302859508.html</v>
       </c>
       <c r="F288" t="str">
-        <v>- - &amp;#8226; Alstom is supplying 22 Metropolis trains for Line-6, produced at our factory in Taubat�, in the state of S�o Paulo - &amp;#8226; This project has created around 5000 jobs and involved more than 120 suppliers across Brazil - &amp;#8226; The project contributes to transforming mobility in S�o Paulo, reducing travel times and expanding access to education and work - - - Alstom, a global leader in smart and sustainable mobility, celebrates the inauguration of S�o Paulo&amp;#39;s Line 6-Orange metro, a milestone tha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357146</v>
+        <v>A persona-based AI capability program spanning more than 5,500 employees in six countries earned Brillio Gold in two Brandon Hall categories — Best Unique or Innovative Learning and Development Program, and Best Learning Program Supporting a Change Transformation Business Strategy....</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Nike Signs Gamecocks Athletes to Blue Ribbon Elite NIL Roster as South Carolina Partnership Begins</v>
+        <v>As Fall Sports Season Approaches, Foot &amp; Ankle Center Warns About Rising Injury Risks</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C289" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D289" t="str">
-        <v>Education</v>
+        <v>Education, Healthcare</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357145</v>
+        <v>https://prunderground.com/as-fall-sports-season-approaches-foot-ankle-center-warns-about-rising-injury-ris/cmt8jfeo3000404jzh8xgqt95</v>
       </c>
       <c r="F289" t="str">
-        <v>What&amp;#39;s happening? - As Nike and the University of South Carolina begin a 10-year partnership, they&amp;#39;re announcing the addition of five top Gamecocks athletes to Nike&amp;#39;s Blue Ribbon Elite NIL program. - - What is the Blue Ribbon Elite NIL program? - Blue Ribbon Elite reimagines the NIL space by providing leading athletes and universities an unmatched level of collaboration that prioritizes the future of sport and athlete identity. - - What University of South Carolina athletes are involved?... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357145</v>
+        <v>St. George podiatry clinic urges parents to watch for early signs of foot and ankle injury before school sports take a toll on growing athletes. The post As Fall Sports Season Approaches, Foot &amp;amp; Ankle Center Warns About Rising Injury Risks first appeared on</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Transforming genocide memorial sites to places of dialogue and learning for peace in Rwanda</v>
+        <v>Economics Arkansas Endorses AP Business with Personal Finance as a High-Quality Option for Financial Literacy Education</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C290" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D290" t="str">
         <v>Education</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357134</v>
+        <v>https://finance.yahoo.com/economy/policy/articles/economics-arkansas-endorses-ap-business-141500645.html</v>
       </c>
       <c r="F290" t="str">
-        <v>More than three decades after the 1994 Genocide against the Tutsi, Rwanda faces a new challenge: ensuring that younger generations remain engaged with a history they did not experience themselves. With more than 65% of Rwanda&amp;#39;s population born after 1994, education and institutions entrusted with preserving memory play an increasingly important role in transmitting this history and its relevance for the present and future. In this context, UNESCO is part of a collective effort to strengthe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357134</v>
+        <v>LITTLE ROCK, Ark., August 25, 2026--Economics Arkansas endorses AP Business with Personal Finance to expand high-quality financial literacy education in Arkansas.</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>The TEFL Org launch an industry-first audio TEFL course</v>
+        <v>PLANNET Marks 25 Years of Independence as AI and Defense Drive Demand for Specialized Tech Infrastructure</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C291" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D291" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.prweb.com/releases/the-tefl-org-launch-an-industry-first-audio-tefl-course-302816619.html</v>
+        <v>https://www.prweb.com/releases/plannet-marks-25-years-of-independence-as-ai-and-defense-drive-demand-for-specialized-tech-infrastructure-302857130.html</v>
       </c>
       <c r="F291" t="str">
-        <v>The popular 120-hour Premier Online TEFL Course has been redesigned into a fully audio format, giving students more autonomy over when and where they study INVERNESS, Scotland, July 3, 2026 /PRNewswire-PRWeb/ -- The TEFL Org are delighted to announce the launch of their brand new 120-Hour...</v>
+        <v>A new CEO and expanded HQ signal growth in data centers, defense, higher education, and entertainment sectors for this independent building technology design innovator. BREA, Calif., Aug. 25, 2026 /PRNewswire-PRWeb/ -- PLANNET, an independent technology consulting and design firm, is...</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>In HelloNation, Education Expert Chelsea Gianni Details the Path to Becoming a Registered Nurse</v>
+        <v>Update - ZenaTech Completes Acquisition of ESM Software, Adding Strategy Execution and Compliance Software to its Enterprise SaaS Division, with Revenue from Government, Healthcare and Financial Services Customers</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C292" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D292" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, AI, SaaS, Energy, Retail, Education</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-education-expert-chelsea-gianni-details-the-path-to-becoming-a-registered-nurse-302817269.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350625/0/en/update-zenatech-completes-acquisition-of-esm-software-adding-strategy-execution-and-compliance-software-to-its-enterprise-saas-division-with-revenue-from-government-healthcare-and-.html</v>
       </c>
       <c r="F292" t="str">
-        <v>The article highlights how program length, clinical training, and online coursework shape nursing education in West Virginia. WHEELING, W.Va., July 3, 2026 /PRNewswire/ -- How long does it take to become a registered nurse in West Virginia? HelloNation has published the answer in an...</v>
+        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- ZenaTech, Inc. (Nasdaq: ZENA) (FSE: 49Q) (BMV: ZENA) (“ZenaTech”), a technology solution provider specializing in AI (Artificial Intelligence) drones, Drone as a Service (DaaS), enterprise SaaS, and Quantum Computing solutions, announces the acquisition of ESM Software , a Boston-based strategy execution and performance management software company. ESM serves government, school systems, healthcare, utilities and energy, financial services and retail customers across the United States and globally in Latin America, Europe, Africa, and Australia. In operation since 1998, the company now supports over 8,000 users and has spent more than 25 years helping organizations turn strategic plans into measurable results. This 13 th additio</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Korea University Study Reveals Sustainability Trade-Offs of Reusable Beverage Systems</v>
+        <v>Mesothelioma Hope Interviews MD Anderson Oncologist Dr. Kanwal Raghav ...</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C293" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D293" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.prnewswire.com/news-releases/korea-university-study-reveals-sustainability-trade-offs-of-reusable-beverage-systems-302817149.html</v>
+        <v>https://pr-inside.com/mesothelioma-hope-interviews-md-anderson-oncologist-dr-kanwal-raghav-r5215948.htm</v>
       </c>
       <c r="F293" t="str">
-        <v>Prof. Yong Sik Ok and researchers show efficient washing technologies maximize environmental benefits of reusable beverage systems. SEOUL, South Korea, July 3, 2026 /PRNewswire/ -- The COVID-19 pandemic triggered an unprecedented surge in single-use plastic consumption worldwide. The...</v>
+        <v>(PR-inside.com) The medical oncologist and peritoneal mesothelioma specialist shares insights on multidisciplinary care, promising results from his phase II immunotherapy trial, and why patients should ask about clinical trials early. CHESTNUT HILL, MA / ACCESS Newswire / August 25, 2026 / Mesothelioma Hope , a leading online resource providing education, patient advocacy, and support for those diagnosed with mesothelioma, has published a new interview with Dr. Kanwal Raghav, a medical oncologist at The University of Texas MD Anderson Cancer Center in Houston who specializes in peritoneal mesothelioma and studies new therapies for patients with advanced disease. The full interview is available atMesotheliomaHope.com . In ..</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Simplilearn Partners With Virginia Tech to Launch Professional Certificate Program in AI-Powered Cybersecurity</v>
+        <v>Propelus CE Broker Unveils Next-Generation Platform Experience</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C294" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D294" t="str">
-        <v>AI, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E294" t="str">
-        <v>https://www.prnewswire.com/news-releases/simplilearn-partners-with-virginia-tech-to-launch-professional-certificate-program-in-ai-powered-cybersecurity-302817614.html</v>
+        <v>https://www.newswire.com/news/propelus-ce-broker-unveils-next-generation-platform-experience-22849540</v>
       </c>
       <c r="F294" t="str">
-        <v>PLANO, Texas, 03 July 2026 /PRNewswire/ -- Simplilearn, a global leader in digital upskilling, has partnered with Virginia Tech Continuing and Professional Education to launch the Professional Certificate Program in AI-Powered Cybersecurity. The program will help professionals build...</v>
+        <v>Enhanced dashboard, smarter requirements tracking, ADA-compliant, and mobile-first design empower professionals to manage their continuing education with greater ease and confidence</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Flow Capital Announces Intention to Commence Normal Course Issuer Bid</v>
+        <v>Happiness Fits Opens Student Ambassador Roles for Akungba Creators</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C295" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D295" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E295" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321786/0/en/Flow-Capital-Announces-Intention-to-Commence-Normal-Course-Issuer-Bid.html</v>
+        <v>https://pressreleasenews.org/pressroom/happiness-fits-opens-student-ambassador-roles-for-akungba-creators</v>
       </c>
       <c r="F295" t="str">
-        <v>TORONTO, July 03, 2026 (GLOBE NEWSWIRE) -- Flow Capital Corp. (CSE: FW) (" Flow Capital " or the " Company "), a leading provider of growth venture debt in the form of senior secured loans to high growth companies, announces today its intention to commence a normal course issuer bid through the facilities of the Canadian Securities Exchange (the “ CSE ”) and other alternative trading systems to repurchase, for cancellation, up to 2,131,162 common shares of the Company, representing approximately 10% of the Company's “public float”, (the “ NCIB ”).</v>
+        <v>Happiness Fits opens applications for its Campus Ambassador Network, offering Akungba student creators hands-on experience in brand representation, marketing, and digital operations.</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>DOLLARAMA ANNOUNCES RENEWAL OF NORMAL COURSE ISSUER BID</v>
+        <v>Happiness Fits Launches with Local Delivery Hub in Akungba-Akoko, Targeting Student Market</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C296" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D296" t="str">
-        <v>Finance, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.prnewswire.com/news-releases/dollarama-announces-renewal-of-normal-course-issuer-bid-302817257.html</v>
+        <v>https://pressreleasenews.org/pressroom/happiness-fits-launches-with-local-delivery-hub-in-akungba-akoko-targeting-student-market</v>
       </c>
       <c r="F296" t="str">
-        <v>MONTRÉAL, July 3, 2026 /PRNewswire/ - Dollarama Inc. (TSX: DOL) ("Dollarama" or the "Corporation") announced today that it received approval from the Toronto Stock Exchange ("TSX") to renew its normal course issuer bid (the "NCIB"). Pursuant to the NCIB, the Corporation may, during the...</v>
+        <v>Happiness Fits, a new apparel startup, has launched operations in Akungba-Akoko, Ondo State, offering streetwear and local delivery for students and residents, with plans for regional expansion.</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Wireless Microphone Market Demand Across Entertainment, Education, and Corporate Sectors</v>
+        <v>Happiness Fits Launches Nationwide Campaign to Combat Overpriced Apparel for Nigerian Youth</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C297" t="str">
-        <v>Express Press Release</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D297" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E297" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761562</v>
+        <v>https://pressreleasenews.org/pressroom/happiness-fits-launches-nationwide-campaign-to-combat-overpriced-apparel-for-nigerian-youth</v>
       </c>
       <c r="F297" t="str">
-        <v>The global Wireless Microphone Market was valued at USD 2.6 billion in 2025 and is projected to grow from USD 2.8 billion in 2026 to USD 4.8 [read full press release...]</v>
+        <v>Happiness Fits, a Nigerian startup, launches a nationwide campaign to combat overpriced apparel for Gen-Z and university students, offering high-quality streetwear at fair prices with nationwide logistics.</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Recent Release, "Systematic Theology Through the Spiritual Eye Volume V," Presents a Revolutionary Framework for Understanding Faith Through Digital Innovation</v>
+        <v>Eagle Point Software and Trimble Announce Collaboration to Expand Training in Pinnacle Series</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C298" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D298" t="str">
         <v>Education</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.pr.com/press-release/972232</v>
+        <v>https://www.prnewswire.com/news-releases/eagle-point-software-and-trimble-announce-collaboration-to-expand-training-in-pinnacle-series-302859050.html</v>
       </c>
       <c r="F298" t="str">
-        <v>Apostle Charles Frederick Tolbert, DivM, EdM, EdD, PhD, Retired US Army has completed a groundbreaking new book, "Systematic Theology Through the Spiritual Eye Volume V: Trials and Tribulations (Four Seasons) Walking Your Vision University/Academy," which introduces a transformative vision for faith-based education. This volume establishes the philosophical and theological foundation for global virtual reality [PR.com]</v>
+        <v>DUBUQUE, Iowa, Aug. 25, 2026 /PRNewswire/ -- Eagle Point Software, creator of Pinnacle Series applied learning solutions for the architecture, engineering, construction, operation, design, and manufacturing (AECO+D&amp;M) industries, today announced a new collaboration with Trimble, a global...</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Recent Release, "The Fractured Soul as Days of Sodom," from Christian Faith Publishing Author Alyce Beard, Exposes Child Abuse Through Unflinching Narratives</v>
+        <v>ExcelPrep Earns Cognia® Initial Accreditation</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C299" t="str">
         <v>PR.com</v>
       </c>
       <c r="D299" t="str">
         <v>Education</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.pr.com/press-release/972237</v>
+        <v>https://www.pr.com/press-release/975990</v>
       </c>
       <c r="F299" t="str">
-        <v>Alyce Beard has completed a new book, "The Fractured Soul as Days of Sodom," which draws from her extensive experience working with vulnerable families across America. Through her career in education, counseling, and social work, she witnessed firsthand the growing epidemic of child abuse and the profound hopelessness that grips families in crisis. This work transforms those difficult observations into candid [PR.com]</v>
+        <v>Accreditation recognizes ExcelPrep’s commitment to educational quality, continuous improvement, and meaningful outcomes for neurodiverse learners. ExcelPrep announced today that it has earned Cognia® Initial Accreditation, marking an important milestone in the organization’s continued growth as a specialized education provider serving neurodiverse learners. Cognia is a nonprofit school improvement [PR.com]</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Cultural exchanges bring Shanghai and New York closer</v>
+        <v>Happiness Fits Names Ajayi Olumide as Co-Managing Partner &amp; Head of Ambassador Operations to Drive Campus Expansion</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C300" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D300" t="str">
         <v>Education</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.prnewswire.com/news-releases/cultural-exchanges-bring-shanghai-and-new-york-closer-302817568.html</v>
+        <v>https://pressreleasenews.org/pressroom/happiness-fits-names-ajayi-olumide-as-co-managing-partner-head-of-ambassador-operations-to-drive-campus-expansion</v>
       </c>
       <c r="F300" t="str">
-        <v>BEIJING, July 3, 2026 /PRNewswire/ -- A news report from China Daily: Both surrounded by water, New York and Shanghai tell a shared story of China-US cultural exchange. From the Huangpu River to the Hudson River, the two global cities continue to connect through culture, education and...</v>
+        <v>Happiness Fits appoints Ajayi Olumide as Co-Managing Partner and Head of Ambassador Operations to lead campus outreach, scale student engagement, and drive strategic brand expansion starting from Akungba.</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>The Philosophy Hidden Inside the Mahabharata Book That Most Readers Miss</v>
+        <v>iluminr Advances Platform to Transform Scenario Testing into Continuous Capability Intelligence</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C301" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D301" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E301" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761288</v>
+        <v>https://www.prweb.com/releases/iluminr-advances-platform-to-transform-scenario-testing-into-continuous-capability-intelligence-302858012.html</v>
       </c>
       <c r="F301" t="str">
-        <v>Mayapur, India, 2026-07-03 — /EPR Network/ — Go beyond the famous battle and explore the deeper wisdom that has guided spiritual seekers, leaders, and thinkers [read full press release...]</v>
+        <v>By connecting context, microsimulations, and behavioral insights into a continuous learning system, iluminr delivers a modern alternative to periodic tabletop exercises for highly regulated industries. SYDNEY, Aug. 25, 2026 /PRNewswire-PRWeb/ -- iluminr, the pioneer in microsimulations...</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>THAD Presents the China Pavilion at the UIA World Congress of Architects, Showcasing China's Thoughts on Contemporary Architecture</v>
+        <v>NFL Mascots Inspire Kids to PLAY 60 for Better Health</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C302" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D302" t="str">
-        <v>Education</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E302" t="str">
-        <v>https://www.prnewswire.com/news-releases/thad-presents-the-china-pavilion-at-the-uia-world-congress-of-architects-showcasing-chinas-thoughts-on-contemporary-architecture-302817493.html</v>
+        <v>https://www.newmediawire.com/news/nfl-mascots-inspire-kids-to-play-60-for-better-health-7088879</v>
       </c>
       <c r="F302" t="str">
-        <v>BARCELONA, Spain, July 3, 2026 /PRNewswire/ -- From June 28 to July 2, the 29th UIA World Congress of Architects was held in Barcelona, Spain. Chief-curated by the Architectural Design &amp; Research Institute of Tsinghua University (THAD), the China Pavilion of the UIA Member Sections...</v>
+        <v>DALLAS - August 25, 2026 ( NEWMEDIAWIRE ) - Fifteen NFL (National Football League) club mascots are stepping up to inspire kids to move more to support mental and physical health. These NFL mascots are serving as members of the annual NFL PLAY 60 Ambassador class supporting the NFL and the American Heart Association’s work to help kids achieve a minimum of 60 minutes of moderate-to-vigorous physical activity each day . Rooted in the American Heart Association’s physical activity guidelines, NFL PLAY 60 supports the evidence-based guidance that students who are active learn better, focus more, think more clearly, react to stress more calmy and perform and behave better in the classroom. The NFL PLAY 60 mascot ambassadors will encourage kids to get active throughout the school year with exer</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Emotion AI Thinks There's One Right Answer. A High School Researcher is Proving There Isn't.</v>
+        <v>Local Partners Join A&amp;amp;M-San Antonio in Welcoming Back Students</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C303" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D303" t="str">
-        <v>AI, Media, Education</v>
+        <v>Education</v>
       </c>
       <c r="E303" t="str">
-        <v>https://www.pr.com/press-release/972648</v>
+        <v>https://www.prnewswire.com/news-releases/local-partners-join-am-san-antonio-in-welcoming-back-students-302859023.html</v>
       </c>
       <c r="F303" t="str">
-        <v>A non-commercial research project led by high school student Evelyn Kim at Singapore American School has opened public participation. Contributors watch ten short video clips and record how they read each person's emotion — no right or wrong answers, 10 to 15 minutes. The study challenges a foundational assumption of emotion-recognition AI: that everyone reads a face the same way. Anyone 14 or older can participate. [PR.com]</v>
+        <v>SAN ANTONIO, Aug. 25, 2026 /PRNewswire/ -- As thousands of students returned to campus for the start of the fall semester, Texas A&amp;M University-San Antonio partnered with H-E-B and Mars to help ensure Jaguars began the academic year with the resources they need to succeed. On Friday, Aug....</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Tp Towing Pty Ltd Brings Fast 24/7 Roadside Assistance Service in Melbourne</v>
+        <v>Arizona College of Nursing Earns 2026 National League for Nursing Center of Excellence™ Designation</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C304" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D304" t="str">
-        <v>Automotive, Education</v>
+        <v>Education</v>
       </c>
       <c r="E304" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761479</v>
+        <v>https://www.prnewswire.com/news-releases/arizona-college-of-nursing-earns-2026-national-league-for-nursing-center-of-excellence-designation-302857367.html</v>
       </c>
       <c r="F304" t="str">
-        <v>Melbourne, Australia, 2026-07-03 — /EPR Network/ — No one plans for a car breakdown. It can happen on the way to work, school, or home. [read full press release...]</v>
+        <v>National recognition honors Arizona College of Nursing for promoting faculty pedagogical expertise and advancing excellence in nursing education PHOENIX, Aug. 25, 2026 /PRNewswire/ -- Arizona College of Nursing (AZCN), a nursing school offering a three-year Bachelor of Science in Nursing...</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Verto Education Expands Partnership with University at Albany Through Direct Transfer Pathway</v>
+        <v>Senvest Capital Inc. Announces Acceptance by TSX of Normal Course Issuer Bid</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C305" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D305" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E305" t="str">
-        <v>https://www.pr.com/press-release/972690</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350434/0/en/senvest-capital-inc-announces-acceptance-by-tsx-of-normal-course-issuer-bid.html</v>
       </c>
       <c r="F305" t="str">
-        <v>Verto Education has partnered with the University at Albany to launch a new Direct Transfer Admissions Pathway. This collaboration enables students to begin their college journey abroad with Verto and transfer seamlessly to University at Albany, an R1 Carnegie-ranked research university. Together, we’re expanding access to innovative, global pathways in higher education. [PR.com]</v>
+        <v>MONTREAL, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Senvest Capital Inc. (the “Corporation”) (TSX: SEC) announced today the acceptance by the Toronto Stock Exchange (the “TSX”) of the Corporation’s notice of intention to make a normal course issuer bid (the “NCIB”). Pursuant to the NCIB, the Corporation proposes to purchase, from time to time, if considered advisable, up to an aggregate of 100,000 of its common shares, being approximately 4.14% of its 2,416,724 issued and outstanding common shares as of August 18, 2026, through the facilities of the TSX, other designated exchanges and/or alternative Canadian trading systems or by such other means as may be permitted by the applicable securities regulator. The price that the Corporation will pay for any common shares acquired by it will be the mark</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>“You and Your Amazing Brain” Captivates Global Audiences Across Major International Book Fairs</v>
+        <v>Via TRM Releases First Comprehensive Analysis of the Study Abroad Journey, ...</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C306" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D306" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E306" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357102</v>
+        <v>https://pr-inside.com/via-trm-releases-first-comprehensive-analysis-of-the-study-abroad-journey-r5215911.htm</v>
       </c>
       <c r="F306" t="str">
-        <v>Charlotte Greguski&amp;#39;s &amp;#8220;You and Your Amazing Brain&amp;#8221; is a children&amp;#39;s educational book that introduces young readers to the extraordinary power of the human brain and how to nurture it for lifelong well-being. Greguski, a former midwife with over three decades of study in brain integration, Brain Gym&amp;#174;, and human potential development, brings deep professional insight into early childhood learning and development. - - In &amp;#8220;You and Your Amazing Brain,&amp;#8221; children are guided through engaging fact... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357102</v>
+        <v>(PR-inside.com) Analysis of 146,324 students and 184,897 applications finds institutional process, not just outside barriers, shapes who makes it abroad VENICE, FL / ACCESS Newswire / August 25, 2026 / Via TRM today released the 2026 Market Report: The Untold Story of the Study Abroad Student Journey, the first large-scale behavioral study of what happens to students between the moment they express interest in studying abroad and the moment they either go or quietly disappear. Much of the loss, it turns out, happens inside the process institutions themselves control. The field has spent decades working to grow participation, and for a long time ..</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>NYSD Partners with the University of New York in Prague (UNYP) to Launch New Global Dual-Credential Program</v>
+        <v>Doping Hafıza Highlights a Global Shift Toward Human-Centered, Future-Ready Education</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C307" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D307" t="str">
         <v>Education</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.prnewswire.com/news-releases/nysd-partners-with-the-university-of-new-york-in-prague-unyp-to-launch-new-global-dual-credential-program-302817278.html</v>
+        <v>https://www.prweb.com/releases/doping-hafza-highlights-a-global-shift-toward-human-centered-future-ready-education-302858995.html</v>
       </c>
       <c r="F307" t="str">
-        <v>NEW YORK, July 2, 2026 /PRNewswire/ -- The New York School of Design (NYSD) is thrilled to announce an exciting new global academic partnership with the University of New York in Prague (UNYP). Together, the institutions are launching the Fashion Design Management Concentration, a unique...</v>
+        <v>U.S. educators and international education leaders point to growing demand for learning models that combine academic development with human skills, self-awareness and future readiness ISTANBUL, Aug. 25, 2026 /PRNewswire-PRWeb/ -- Doping Hafıza, Europe's third-largest EdTech company and...</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>University of Phoenix student recognized as Fairfax County Public Schools' 2026 Outstanding School-Based Operational Employee</v>
+        <v>Polaris Renewable Energy Announces Renewal of Normal Course Issuer ...</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C308" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D308" t="str">
-        <v>Education</v>
+        <v>Finance, Energy, Education</v>
       </c>
       <c r="E308" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-student-recognized-as-fairfax-county-public-schools-2026-outstanding-school-based-operational-employee-302817219.html</v>
+        <v>https://pr-inside.com/polaris-renewable-energy-announces-renewal-of-normal-course-issuer-r5215901.htm</v>
       </c>
       <c r="F308" t="str">
-        <v>Kimberly Roman honored for supporting students, families and colleagues while pursuing a Bachelor of Science in Early Childhood Education PHOENIX, July 2, 2026 /PRNewswire/ -- University of Phoenix recognizes student Kimberly Roman, who has been named the 2026 Outstanding School-Based...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 25, 2026 / Polaris Renewable Energy Inc. (TSX:PIF) ("Polaris" or the "Company") today announced that the Toronto Stock Exchange ("TSX") has accepted its notice of intention to renew its normal course issuer bid ("NCIB"). The Company's Board of Directors believes that an NCIB represents an appropriate and desirable use of its available free cash to increase shareholder value and is in the best interest of the Company and its shareholders. Pursuant to the notice, Polaris may purchase up to 2,021,205 of its common shares ("Shares"), representing approximately 10% of the public float of 20,212,059 Shares ..</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Allora Labs Launches Forge to Let AI Models Compete, Improve, and Earn on Real-World Predictions</v>
+        <v>Polaris Renewable Energy Announces Renewal of Normal Course Issuer Bid</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C309" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D309" t="str">
-        <v>AI, Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.prnewswire.com/news-releases/allora-labs-launches-forge-to-let-ai-models-compete-improve-and-earn-on-real-world-predictions-302816571.html</v>
+        <v>https://www.newswire.com/news/polaris-renewable-energy-announces-renewal-of-normal-course-issuer-9794861</v>
       </c>
       <c r="F309" t="str">
-        <v>The world's first arena for predictive intelligence, Forge is a live environment where machine learning models compete on real-world problems and improve together, built on the thesis that the future of prediction belongs to a network of models rather than any single one. NEW YORK, July...</v>
+        <v/>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Skymantics Wins $9.1M IRS Contract to Expand AI-Powered Synthetic Data ...</v>
+        <v>Fullspan Health Announces 2027 Marketing Solutions Built to Connect Brands With Consumers and Providers Across the Health Journey</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C310" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D310" t="str">
-        <v>Finance, AI, Education</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E310" t="str">
-        <v>https://pr-inside.com/skymantics-wins-9-1m-irs-contract-to-expand-ai-powered-synthetic-data-r5197170.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fullspan-health-announces-2027-marketing-solutions-built-to-connect-brands-with-consumers-and-providers-across-the-health-journey-302856805.html</v>
       </c>
       <c r="F310" t="str">
-        <v>(PR-inside.com) MELBOURNE, FL / ACCESS Newswire / July 2, 2026 / The Internal Revenue Service (IRS) Chief Information Officer (OCIO) has awarded a three-year, $9,179,225 task order to Skymantics, LLC, a leader in artificial intelligence (AI)-driven data analytics and systems modernization. Skymantics successfully beat out four other bidders to lead Phase 5 of the Enterprise Systems Testing (EST) Simulation of the Nation (SimoN) Synthetic Data Engine project. The SimoN project leverages statistics combined with AI and Machine Learning (ML) to generate highly realistic, synthetic households and tax data. This capability allows the IRS to perform rigorous enterprise-wide systems testing without copying or ..</v>
+        <v>New offerings bring together trusted consumer education, HCP engagement and AI utility NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Fullspan Health™, a unified B2B healthcare platform from RVO Health®, today announced its 2027 marketing solutions, a suite of offerings for pharma and healthcare...</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Your Teen Asked the Internet How to Lose Weight. California Trim Clinic Gives Them Access to a Real Doctor Instead</v>
+        <v>VyStar Credit Union and University of Florida Partner to Strengthen Jacksonville's Workforce and Innovation Economy</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C311" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D311" t="str">
-        <v>Healthcare, Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E311" t="str">
-        <v>https://www.prunderground.com/your-teen-asked-the-internet-how-to-lose-weight-california-trim-clinic-gives-them-access-to-a-real-doctor-instead/00387497/</v>
+        <v>https://www.newsfilecorp.com/release/311160/VyStar-Credit-Union-and-University-of-Florida-Partner-to-Strengthen-Jacksonvilles-Workforce-and-Innovation-Economy</v>
       </c>
       <c r="F311" t="str">
-        <v>Teenagers can ask a chatbot for a weight-loss plan in seconds. A 2026 nutrition study found that meal plans generated for adolescents missed their estimated daily energy needs by an average of 695 calories, with major inconsistencies across calories, carbohydrates, fats, and micronutrients. At the same time, Florida Atlantic University reports that 22.2% of U.S. high school students are living with obesity. Families are now navigating a collision of rising medical need, algorithm-generated diets, viral body trends, and injectable products sold through social media. California Trim Clinic gives families a direct path into medical care. A private virtual consultation with Dr. Lynda A. Szczech costs $99, and families who enroll receive weekly check-ins from the California Trim Clinic care tea</v>
+        <v>Jacksonville, Florida--(Newsfile Corp. - August 25, 2026) - VyStar Credit Union, one of Florida's largest member-owned financial institutions, announced a $5 million gift over five years to support the University of Florida's (UF) new graduate campus and the continued growth and revitalization of downtown Jacksonville. The announcement builds on VyStar's long-standing investment in downtown development. VyStar was one of the earliest private institutions to back the project with a...</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Award-Winning Documentary KŪKAI to Screen at Beverly Hills' Writers Guild Theatre</v>
+        <v>Rhelion Life Sciences Wholly Owned Subsidiary Filament Health Completes Shipment of PEX010 for University of Washington Phase 2a Trial in Cancer-Related Anxiety and Depression</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C312" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D312" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prnewswire.com/news-releases/award-winning-documentary-kkai-to-screen-at-beverly-hills-writers-guild-theatre-302817127.html</v>
+        <v>https://www.newsfilecorp.com/release/311389/Rhelion-Life-Sciences-Wholly-Owned-Subsidiary-Filament-Health-Completes-Shipment-of-PEX010-for-University-of-Washington-Phase-2a-Trial-in-CancerRelated-Anxiety-and-Depression</v>
       </c>
       <c r="F312" t="str">
-        <v>Directed by Yue Ye, the 90-minute film traces Kūkai's journey to Tang China and the enduring themes of learning, compassion and cultural exchange. LOS ANGELES, July 2, 2026 /PRNewswire/ -- KŪKAI, an award-winning independent documentary directed by filmmaker Yue Ye, will screen at the...</v>
+        <v>Filament Health's patented, naturally derived psilocybin drug candidate PEX010 will be supplied to an investigator initiated Phase 2a study evaluating a group retreat model of psilocybin therapy in people living with metastatic solid tumors or incurable hematologic malignancies.Toronto, Ontario--(Newsfile Corp. - August 25, 2026) - Rhelion Life Sciences Corp. (CSE: RHEL) (FSE: 4YX) (OTCQB: TRUFF) ("Rhelion" or the "Company") an Ontario-based organization advancing innovation and research within...</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>NASA Students Get Airborne View of Atmospheric Science at Ellington Field</v>
+        <v>Holston Academy Offers High School for International Students Seeking U.S. Diplomas as Online K-12 Market Reaches Record Highs</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C313" t="str">
-        <v>NASA</v>
+        <v>PRWeb</v>
       </c>
       <c r="D313" t="str">
         <v>Education</v>
       </c>
       <c r="E313" t="str">
-        <v>https://www.nasa.gov/general/nasa-students-get-airborne-view-of-atmospheric-science-at-ellington-field/</v>
+        <v>https://www.prweb.com/releases/holston-academy-offers-high-school-for-international-students-seeking-us-diplomas-as-online-k-12-market-reaches-record-highs-302857122.html</v>
       </c>
       <c r="F313" t="str">
-        <v>From June 3 to 13, aircraft at Ellington Field in Houston gave students a firsthand look at how scientists study Earth from the air. Through&amp;#160;NASA’s Student Airborne Research Program, or SARP, students learned how airborne field campaigns collect data used in atmospheric science, ecology, air quality research, and climate modeling. This year’s activity took place [&amp;#8230;]</v>
+        <v>As the global online K-12 education market climbs toward record highs, Holston Academy has positioned itself as an accredited pathway to a U.S. high school diploma for students living abroad. LANCASTER, Calif., Aug. 25, 2026 /PRNewswire-PRWeb/ -- Online secondary education is drawing...</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Justin Jadali Advances Bioengineering Research at Yale University</v>
+        <v>Author Jennifer Hudson’s New Book, "Summertime," is a Charming Tale That Follows a Young Girl as She and All Her Classmates Enjoy a Well-Earned Summer Vacation</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C314" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D314" t="str">
         <v>Education</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/justin-jadali-advances-bioengineering-research-at-yale-university/?source=barchart</v>
+        <v>https://www.pr.com/press-release/976747</v>
       </c>
       <c r="F314" t="str">
-        <v/>
+        <v>Recent release “Summertime” from Hawes &amp; Jenkins Publishing author Jennifer Hudson is a captivating story of a young girl who is thrilled to enjoy her summer vacation. From playing with friends to traveling with her family, she recounts all sorts of thrilling activities that fill her summer days with fun and excitement before the next school year begins. [PR.com]</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>American Industry and Innovation Research Institute (AMIIRI) President ...</v>
+        <v>Recent Release "Who The Health Are You?" from Hawes &amp; Jenkins Author Amy Conrad, CHC, IEDS Offers an Innovative Framework for Understanding Wellness Foundations</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C315" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D315" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E315" t="str">
-        <v>https://pr-inside.com/american-industry-and-innovation-research-institute-amiiri-president-r5197129.htm</v>
+        <v>https://www.pr.com/press-release/976741</v>
       </c>
       <c r="F315" t="str">
-        <v>(PR-inside.com) On July 2, ahead of U.S. Independence Day, Oksana Koval, President of the American Industry and Innovation Research Institute (AMIIRI) and author of the initiative, announced the launch of America's National Initiative for Knowledge, Innovation &amp; Economic Development. The nationwide initiative aims to expand public access to independent research, strengthen collaboration across sectors, and support long-term economic growth through education, innovation, and evidence-based knowledge. MIAMI, FL / ACCESS Newswire / July 2, 2026 / America's more than 34 million small businesses account for 99.9% of all U.S. businesses, support over 61 million jobs, and generate approximately 43.5% of the nation's GDP, ..</v>
+        <v>Amy Conrad, CHC, IEDS has completed "Who The Health Are You?" an educational book designed to demystify the pillars of personal wellbeing. Drawing from her extensive background in health education and counseling, Conrad distills complex wellness principles into an accessible, practical guide that speaks directly to readers seeking clarity about their own health journeys. The book addresses a genuine gap in [PR.com]</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Market Prediction Guide Launches as the Best Overall Guide to Prediction ...</v>
+        <v>Recent Release, "Closing the Financial Literacy &amp; Wealth Gap," from Fulton Books Author M.N. Trejo, Addresses Financial Education Needs in Underrepresented Communities</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C316" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D316" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E316" t="str">
-        <v>https://pr-inside.com/market-prediction-guide-launches-as-the-best-overall-guide-to-prediction-r5197105.htm</v>
+        <v>https://www.pr.com/press-release/976761</v>
       </c>
       <c r="F316" t="str">
-        <v>(PR-inside.com) New independent resource helps traders compare CFTC-regulated platforms, understand event contracts, and navigate a fast-growing multi-billion-dollar market LONDON UK AND SAN FRANCISCO, CA / ACCESS Newswire / July 2, 2026 / Market Prediction Guide (marketpredictionguide.com) has launched as a comprehensive, independent guide to prediction markets, offering in-depth coverage of the sector's leading platforms - including Kalshi and Polymarket. Built for newcomers and experienced traders alike, the site brings platform reviews, comparisons, beginner education and trading tools together in one place, positioning itself as the best overall starting point for anyone trading real-world events. Prediction markets have grown into a multi-billion-dollar sector in ..</v>
+        <v>M.N. Trejo has completed a new book, titled, "Closing The Financial Literacy &amp; Wealth Gap: Steps For Diverse Youth To Smart Money Moves In Budgeting, Saving, And Investing For A Secure Future," which tackles a critical gap in financial literacy affecting young adults across various socioeconomic backgrounds and demographic groups. Despite the availability of resources, many teenagers struggle with saving, [PR.com]</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Aqua Surf School Wins "Most Loved Surf School 2026"</v>
+        <v>Recent Release, "Harold and the Magic Carrot," from Covenant Books Author Patricia J. McElhinny, Tells of a Rabbit Learning That Friendship Transcends Differences</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C317" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D317" t="str">
         <v>Education</v>
       </c>
       <c r="E317" t="str">
-        <v>https://www.newswire.com/news/aqua-surf-school-wins-most-loved-surf-school-2026-22800272</v>
+        <v>https://www.pr.com/press-release/976809</v>
       </c>
       <c r="F317" t="str">
-        <v/>
+        <v>Patricia J. McElhinny has completed a new book, "Harold and the Magic Carrot," which introduces young readers to Harold, a little white rabbit whose earnest desire for companionship sets the stage for an unforgettable adventure. When the forest animals dismiss him because of his size, Harold's world shifts dramatically—not through disappointment alone, but through an unexpected encounter with a beautiful [PR.com]</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>45Drives Announces First Wave of Featured Speakers for Fourth Annual Creator Summit</v>
+        <v>Recent Release, "Learning to Live, Learning to Die," from Fulton Books Author Blanca Diez, MD, Invites Readers to Master Their Destiny Through Consciousness Exploration</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C318" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D318" t="str">
-        <v>AI, Energy, Retail, Education, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.newmediawire.com/news/45drives-announces-first-wave-of-featured-speakers-for-fourth-annual-creator-summit-7087467</v>
+        <v>https://www.pr.com/press-release/976763</v>
       </c>
       <c r="F318" t="str">
-        <v>Leaders From Unraid, JR Automation, and Some of the Technology Community's Most Influential Creators Revealed as 45Drives Prepares for Its Largest Creator Summit Yet WILMINGTON, NC - July 2, 2026 ( NEWMEDIAWIRE ) - As organizations race to build private AI infrastructure and creators increasingly embrace self-hosting, open-source software, and locally owned technology, the leaders driving those movements will come together this October at the Fourth Annual Creator Summit. Today, 45Drives announced the first wave of featured speakers for the event, taking place October 20-22 at the Skyline Center in Wilmington, North Carolina. Designed to bring together enterprise technology leaders, infrastructure architects, creators, engineers, and the open-source community, Creator Summit has become one</v>
+        <v>Blanca Diez, MD has completed a new book, "Learning to Live, Learning to Die," which emerged from her groundbreaking clinical practice and evolves into a transformative guide for readers seeking to release limiting patterns and heal from past wounds. Drawing from decades of therapeutic work, Dr. Diez crafted this exploration of consciousness as an accessible manual that bridges the gap between psychiatric [PR.com]</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Digital Davos Academy Opens September 1, Offering Free Full-Course ...</v>
+        <v>Recent Release, "Lessons from the School Bus," Captures Young Students Discovering Kindness, Courage, and Integrity</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C319" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D319" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E319" t="str">
-        <v>https://pr-inside.com/digital-davos-academy-opens-september-1-offering-free-full-course-r5197034.htm</v>
+        <v>https://www.pr.com/press-release/976755</v>
       </c>
       <c r="F319" t="str">
-        <v>(PR-inside.com) The new AI-powered academy asks a different question: Why follow someone else's footsteps when you can leave your own? LOS ANGELES, CA / ACCESS Newswire / July 2, 2026 / Digital Davos Academy today announced that it will officially open on September 1, 2026, with early subscribers who register by August 1, 2026 receiving free Founding Learner Access for the full duration of their selected learning path. This means early subscribers accepted into the program can access their chosen learning path for free - whether it is a single custom book, a focused short course, or a full one-year program of up ..</v>
+        <v>Christine Widmaier, "Ms. Chris," has completed a new book, "Lessons from the School Bus": Volume One, a collection of authentic narratives set aboard the familiar yellow bus that serves as an unexpected classroom for life's essential lessons. Through encounters with students ranging from four to fourteen years old, readers meet Isaac, Zauri, and their peers as they navigate real-world challenges and [PR.com]</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>SQAIRZ Named Exclusive Official Footwear Partner of the 2026 High School Baseball National Championship Series</v>
+        <v>Recent Release, "What Stays Through Winter," from Fulton Books Author C.S. Davidson, Explores Two Men Learning to Heal Through Unexpected Love in Snow-Laden Mountains</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C320" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D320" t="str">
         <v>Education</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.prnewswire.com/news-releases/sqairz-named-exclusive-official-footwear-partner-of-the-2026-high-school-baseball-national-championship-series-302816564.html</v>
+        <v>https://www.pr.com/press-release/976773</v>
       </c>
       <c r="F320" t="str">
-        <v>Performance footwear innovator expands its growing baseball presence on one of the sport's premier national stages WINDHAM, N.H., July 2, 2026 /PRNewswire/ -- SQAIRZ, the performance footwear company behind the belief that Performance Starts Where You Stand, today announced that it has...</v>
+        <v>C.S. Davidson has completed a remarkable new book, "What Stays Through Winter," a paranormal romance that follows Huxley Rhodes, a man who has spent eight solitary years in the unforgiving mountains after being banished from his pack at sixteen. His carefully constructed isolation shatters when Bentley Knox, a former NFL star turned deputy sheriff, purchases a cabin near Huxley's secluded dwelling and extends an [PR.com]</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Hanbat National University Researchers Develop a New Predictive Model for Designing 2D Perovskites</v>
+        <v>BMO Financial Group Announces Intention to Repurchase Up to 25 Million of its Common Shares</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C321" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D321" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanbat-national-university-researchers-develop-a-new-predictive-model-for-designing-2d-perovskites-302816065.html</v>
+        <v>https://www.prnewswire.com/news-releases/bmo-financial-group-announces-intention-to-repurchase-up-to-25-million-of-its-common-shares-302859269.html</v>
       </c>
       <c r="F321" t="str">
-        <v>By separating dielectric-screening effects from structural distortion, the study offers practical design rules for tuning excitons in 2D perovskites CHUNGCHEONG PROVINCE, South Korea, July 2, 2026 /PRNewswire/ -- Two-dimensional (2D) perovskites have emerged as promising optoelectronic...</v>
+        <v>TORONTO, Aug. 25, 2026 /PRNewswire/ -- Bank of Montreal (TSX: BMO) (NYSE: BMO) today announced its intention to purchase for cancellation up to 25 million of its common shares under a normal course issuer bid, subject to the approval of the Office of the Superintendent of Financial...</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Simplilearn Launches SkillUp - The AI-First Skilling Library Built for the Age of AI</v>
+        <v>Specialized Home Financing Reaches St. Louis-Area Medical Professionals as Demand for Physician Loans Grows</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C322" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D322" t="str">
-        <v>AI, Education</v>
+        <v>Healthcare, Real Estate, Education</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.prnewswire.com/news-releases/simplilearn-launches-skillup---the-ai-first-skilling-library-built-for-the-age-of-ai-302816853.html</v>
+        <v>https://pressreleasenews.org/pressroom/specialized-home-financing-reaches-st-louis-area-medical-professionals-as-demand-for-physician-loans-grows</v>
       </c>
       <c r="F322" t="str">
-        <v>PLANO, Texas, July 2, 2026 /PRNewswire/ -- As the future of work evolves rapidly, learners and professionals need more than access to online courses; they need personalized learning experiences that help them make informed decisions and bridge the prevailing skills gap. Simplilearn is...</v>
+        <v xml:space="preserve">Gershman Mortgage highlights physician home loan programs for medical professionals in the St. Louis area, addressing challenges like student debt and high starting salaries. These loans offer benefits such as zero down payment, no PMI, and higher loan limits. The company aims to educate eligible </v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>HBCU ELI celebrates successful June residency, strengthening leadership pipeline for HBCUs</v>
+        <v>Eduard Beltran Inducted as Full Member of Sigma Xi, America’s Historic Scientific Research Honor Society Founded in 1886</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C323" t="str">
-        <v>PRUnderground</v>
+        <v>Pressat</v>
       </c>
       <c r="D323" t="str">
         <v>Education</v>
       </c>
       <c r="E323" t="str">
-        <v>https://www.prunderground.com/hbcu-eli-celebrates-successful-june-residency-strengthening-leadership-pipeline-for-hbcus-2/00387443/</v>
+        <v>https://pressat.co.uk/releases/eduard-beltran-inducted-as-full-member-of-sigma-xi-americas-historic-scientific-research-honor-society-founded-in-1886-bbe56185033986fb63001f79362e9ec5/</v>
       </c>
       <c r="F323" t="str">
-        <v>The sixth Community of Fellows at Clark Atlanta University prepares the next generation of presidents and executive leaders The post HBCU ELI celebrates successful June residency, strengthening leadership pipeline for HBCUs first appeared on</v>
+        <v>Tuesday 25 August, 2026 LONDON, 25 August 2026 — International negotiation expert, academic and author Eduard Beltran has been inducted as a Full Member of Sigma Xi, The Scientific Research Honor Society, with affiliation to its New York University (NYU) Chapter, following his nomination in recognition of his scholarly achievements and contributions to the advancement of knowledge in his field. Founded at Cornell University in 1886, Sigma Xi is one of America's historic scientific research honour societies. Over its 140-year history, more than 200 Sigma Xi members have received the Nobel Prize, including Albert Einstein, Enrico Fermi, Linus Pauling and Richard Feynman. Beltran's induction brings together two dimensions of a career developed over more than two decades: academic research and</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Alligator Announces First Patient Dosed in Investigator-Initiated Study ...</v>
+        <v>From Clemson Rugby to Life's Toughest Challenge: Bertrand "Bert" Gue III Is Writing a New Chapter</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C324" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D324" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E324" t="str">
-        <v>https://pr-inside.com/alligator-announces-first-patient-dosed-in-investigator-initiated-study-r5196925.htm</v>
+        <v>https://prunderground.com/from-clemson-rugby-to-life-s-toughest-challenge-bertrand-bert-gue-iii-is-writing/cmt7yi4f6000704l7fc338qak</v>
       </c>
       <c r="F324" t="str">
-        <v>(PR-inside.com) LUND, SE / ACCESS Newswire / July 2, 2026 / Alligator Bioscience (STO:ATORX) First patient dosed in an investigator-initiated trial evaluating intratumoral mitazalimab, with or without intratumoral nivolumab Study evaluates how local CD40 activation affects the tumor microenvironment ahead of surgery to inform future clinical development Trial conducted at an Ivy League university in the United States Lund, Sweden - 2 July 2026 - Alligator Bioscience (Nasdaq Stockholm: ATORX), a clinical-stage biotechnology company developing tumor-directed immuno-oncology antibody drugs, today announces that the first patient has been dosed in an investigator-initiated trial (IIT, NCT07319195) evaluating intratumoral administration of mitazalimab, Alligator's lead CD40 agonist, in patients</v>
+        <v>From Orangeburg and Clemson rugby to surviving a stroke, Bertrand "Bert" Gue III begins a new chapter in Houston shaped by resilience, gratitude, and purpose. The post From Clemson Rugby to Life's Toughest Challenge: Bertrand "Bert" Gue III Is Writing a New Chapter first appeared on</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Spain's Royal Academy of Engineering Elects Professor Marcos López de Prado as International Member</v>
+        <v>How Online Courses Are Revolutionizing Book Sales</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C325" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D325" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.prnewswire.com/news-releases/spains-royal-academy-of-engineering-elects-professor-marcos-lopez-de-prado-as-international-member-302816778.html</v>
+        <v>https://pressreleasenews.org/pressroom/how-online-courses-are-revolutionizing-book-sales</v>
       </c>
       <c r="F325" t="str">
-        <v>The election recognizes Professor López de Prado's contributions to computational science and financial machine learning over an international career spanning three decades and three continents Professor López de Prado joins a select group of only 71 international members Current and...</v>
+        <v/>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>INVEST Fair 2026 Returns Bigger Than Ever, Bringing Investing, Finance and Money Education</v>
+        <v>Faraday Future Announces the Launch of Part One of the FF EAI Robotics "Built in USA" Business Partner Conference to be Held on Aug. 26 at its Headquarters in Los Angeles</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C326" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D326" t="str">
-        <v>SaaS, Retail, Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.pr-inside.com/invest-fair-2026-returns-bigger-than-ever-bringing-investing-finance-and-money-education-r5196924.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/faraday-future-announces-launch-part-033800249.html</v>
       </c>
       <c r="F326" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, July 1, 2026 - (ACN Newswire) - ShareInvestor Malaysia Sdn Bhd, the country’s leading independent platform for investor relations, market analytics and financial education, is proud to announce the return of INVEST Fair 2026, Malaysia’s largest retail investment event. The event will take place on 18-19 July 2026 at the Mid Valley Exhibition Centre, Kuala Lumpur. This year’s edition is honoured to welcome Dato’ Fad’l Mohamed, CEO of Bursa Malaysia, who returns once again as Guest-of-Honour. In response to growing public interest, INVEST Fair 2026 has expanded to three exhibition halls and is expected to welcome approximately 20,000 ..</v>
-[...2 lines deleted...]
-    <row r="327">
+        <v>LOS ANGELES, August 25, 2026--Faraday Future Intelligent Electric Inc. (NASDAQ: FFAI) ("Faraday Future", "FF" or the "Company"), a California-based global Embodied AI (EAI) ecosystem company, today announced that it will host Part One of the FF EAI Robotics "Built in USA" Upstream &amp; Downstream Business Partner Conference on Aug. 26, with—the "Four-Core Full-Stack AI" Ecosystem Downstream Partner Session and the EAI Education Ecosystem Milestone Showcase &amp; Nationwide Expansion Session, to take pl</v>
+      </c>
+    </row>
+    <row r="327" xml:space="preserve">
       <c r="A327" t="str">
-        <v>Capgemini et le Tour de France lancent « Dans Ma Course », une expérience digitale personnalisée pour chaque fan et alimentée par l’IA</v>
+        <v>Mech-Mind Launches IPO: Baillie Gifford Leads 9 Top Cornerstone Investors, HK$2.7B for AI R&amp;D &amp; Global Commercialization</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C327" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D327" t="str">
-        <v>Education</v>
+        <v>Finance, AI, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321119/0/fr/Capgemini-et-le-Tour-de-France-lancent-Dans-Ma-Course-une-exp%C3%A9rience-digitale-personnalis%C3%A9e-pour-chaque-fan-et-aliment%C3%A9e-par-l-IA.html</v>
-[...2 lines deleted...]
-        <v>Contact presse Capgemini : Sereydana Oum +33 6 61 42 03 59 Sereydana.oum@capgemini.com</v>
+        <v>https://www.acnnewswire.com/press-release/english/109383/</v>
+      </c>
+      <c r="F327" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - Mech-Mind Robot (stock code: 09615.HK) today officially commenced its initial public offering, with a proposed price range of HK$95.30 to HK$101.70 per share and an offering of approximately 23.14 million shares. Should the over-allotment option be exercised in full, the maximum gross proceeds could reach HK$2.706 billion.
+The offering has attracted a stellar cornerstone investor line-up, led by Baillie Gifford, the century-old Scottish asset management giant renowned for its long-term holdings in technology leaders such as Tesla and Nvidia. Other participating cornerstone investors include Taikang Life, a leading Chinese insurance asset manager; Jane Street, the legendary quantitative trading firm on Wall Street; Golden Link, the industrial capital arm of BYD; as well as Invus, Ghisallo, Ruihua, NGS Super Fund, and E Fund, among other well-known institutions.
+Standardized Robot “Eye-Brain-Hand”: Global Market Share Ranked First for Four Consecutive Years by a Dominant Margin
+Mech-Mind focuses on providing robots with a complete closed-loop execution system comprising “eyes” (3D vision), “brain” (AI decision-making), and “hands” (dexterous manipulation). The Company is committed to leveraging standardized, universal product components to break the long-standing industry challenge of high-cost, hard-to-replicate customized solutions. With highly standardized hardware and software suites, its products offer exceptional versatility and reusability, enabling flexible adaptation to diverse industrial scenarios, including automotive, new energy, consumer electronics, education, and general manufacturing.
+According to CIC Report, in 2025 Mech-Mind ranked first in the global AI + 3D vision-guided non-specialty intelligent robot component market with a market share of approximately 22.1% (revenue of approximately RMB389 million), with its revenue scale nearly 2.6 times that of the second-placed player (8.5%). In terms of shipment volume, the Company captured a 27.5% market share, exceeding the combined total of the next four manufacturers. Mech-Mind ranked first in the China, Japan, and North American markets, and also held a leading position in Southeast Asia, Europe, and South Korea, maintaining the No.1 global market share for four consecutive years.
+As of March 31, 2026, Mech-Mind has served more than 100 Fortune Global 500 companies in total, with over 29.000 units deployed globally, covering more than 50 different application scenarios across dozens of industries, and capable of handling over 100,000 types of goods. Its client portfolio encompasses global manufacturing giants including CATL, BYD, Midea, Foxconn, Toyota, Volkswagen, and suppliers within Tesla’s supply chain. The Company maintains exceptionally high customer retention. Revenue contribution from existing customers accounted for 78% of total revenue in 2025, and further increased to 86% as at March 31, 2026. Its products are deeply integrated into customers’ production processes, resulting in significant switching costs and underpinning long-term growth momentum. Furthermore, leveraging an extensive, efficient network comprising 1,369 system integrators across the globe, the Company serves end customers in close to 50 countries and regions.
+Robust Financial Growth: Gross Margin Surges to 64.6% with a Clear Profitability Path
+Financial data indicates that Mech-Mind is in a critical phase of rapid growth with markedly improved profitability quality. From 2023 to 2025, the Company’s revenue surged from RMB181 million to RMB389 million, representing a compound annual growth rate (CAGR) of 46.6%. In the first quarter of 2026, revenue jumped 73.1% year-on-year to RMB107 million, demonstrating robust resilience amid slowing investment across the global manufacturing sector.
+Driven by the realization of economies of scale, supply chain cost optimization and an increased revenue share from overseas markets with favorable gross margin profile, the Company’s gross margin rose substantially from 39.1% in 2023 to 51.1% in 2024, further climbing to 64.6% in 2025, and hitting 64.8% in the first quarter of 2026. In terms of gross profit, it registered a year-on-year increase of 94.5% in 2024, 82.8% in 2025 and 79.7% in the first quarter of 2026, demonstrating strong growth momentum.
+Excluding non-operating factors such as fair value changes in redemption liabilities, the Company’s adjusted net loss narrowed significantly from RMB334 million in 2023 to RMB214 million in 2024, and further declined to RMB109 million in 2025. The adjusted net loss stood at merely RMB33 million in the first quarter of 2026, representing a 14.6% year-on-year contraction with sustained sequential quarterly improvement, which points to a clear path toward profitability. Meanwhile, operating leverage continued to strengthen. The sales expense ratio dropped substantially from 102.7% in 2023 to 42.4% in the first quarter of 2026; the administrative expense ratio fell from 58.2% to 29.9%; and the R&amp;D expense ratio declined from 65.6% to 36.0%.
+Product sales volume and customer base expanded in tandem. Sales of intelligent robotic guidance products increased from 3,654 units in 2023 to 5,852 units in 2024, reaching 8,268 units in 2025 and 2,412 units in the first quarter of 2026. The number of ordering customers for the respective periods grew from 509 in 2023 to 605 in 2024 and 625 in 2025, and hit 258 in the first quarter of 2026.
+Globalization Gathers Pace: Over Half of Revenue Generated Overseas, Spanning Around 50 Countries and Regions
+Breakthrough progress in overseas markets has become a key pillar for Mech-Mind’s value re_x001e_rating. Between 2023 and 2025, revenue from overseas customers rose from RMB58.6 million to RMB196 million, representing a CAGR of approximately 83%, well above the Company’s overall growth rate. In 2025, overseas markets contributed RMB196 million in revenue, accounting for 50.3% of total revenue — crossing the 50% threshold for the first time. Overseas gross profit also made up more than half of total gross profit, a clear reflection of the Company’s technical premium and pricing power.
+The Company embraced a globalization strategy from its early days. Back in 2019, it established its German subsidiary. To date, subsidiaries have been set up in the United States, Germany, Japan, South Korea and Hong Kong. More than ten business centers operate in Tokyo, Seoul, Chicago, Munich and other locations, with business footprint covering roughly 50 countries and regions and over 900 cumulative overseas customers served. The Company has obtained major international certifications, including FCC, CE, IC, UKCA, VCCI, KC and NRTL. Its overseas organization is structured across three major regions: Asia_x001e_Pacific, Europe and the Americas. It is progressively moving into the phase of penetrating lower_x001e_tier geographic markets and accelerating in_x001e_depth local cultivation.
+Tsinghua-Founded Core Team &amp; World-Class R&amp;D Capabilities
+Mech-Mind was founded in 2016 by Shao Tianlan, an alumnus of Tsinghua University. Its founding team boasts top-tier technical expertise and a global vision. Shao Tianlan, founder and chief executive officer, earned his bachelor’s degree from the School of Software, Tsinghua University, followed by a master’s degree in robotics from the Technical University of Munich (Technische Universitat Munchen) in Germany. Fu Ao, co-founder and vice president of business, holds a bachelor’s degree from the Department of Precision Instrument and a master’s degree from the Department of Mechanical Engineering, Tsinghua University, and previously worked at ABB prior to co-founding the Company. Ding Youshuang, co-founder and vice president of R&amp;D, obtained his doctorate from the Department of Electrical Engineering, Tsinghua University. Zhang Jianwei, Chief Scientist, is an International Member of the Chinese Academy of Engineering and a Member of the German National Academy of Engineering Sciences, a leading authority in intelligent robotics.
+As of March 31, 2026, the Company employed 229 R&amp;D personnel, accounting for 36% of its total headcount. From 2023 to 2025, cumulative R&amp;D expenditure represented 40.6% of total operating revenue over the period. As of the Latest Practicable Date, the Company held 162 invention patents, 152 utility model patents, 33 design patents and 70 software copyrights. Mech-GPT, its large multimodal model, was recognized by the World Economic Forum as World Economic Forum MINDS Programme.
+Blue Ocean Market Surges: Proceeds to Fuel AI R&amp;D and Accelerate Global Commercialization
+From an industry perspective, global AI + 3D vision_x001e_guided non-specialty intelligent robot component market is experiencing explosive growth. According to data from CIC, this market is expected to grow from RMB1.8 billion in 2025 to RMB10.6 billion in 2030, representing a CAGR of 43.2%, and is projected to further expand to RMB102.5 billion by 2035. Over the same period, the global non-specialty intelligent robot market is expected to grow from 590,000 units in 2025 to 2.25 million units in 2030, and reach 12.08 million units by 2035.
+As a specialist technology company applying for listing under Chapter 18C of the Listing Rules, Mech-Mind has crossed the critical watershed from technology validation to scaled commercialization. The Company possesses a stable and rapidly growing revenue base, a high gross margin level, and a clear path to profitability, standing in stark contrast to many technology enterprises that are still in the R&amp;D-intensive stage and remain heavily reliant on external financing to sustain operations.
+Since its establishment, Mech-Mind has secured investments from a number of premier financial investors and industrial capital players. Under the Chapter 18C regime, the Company’s Pathfinder Sophisticated Independent Investor(s)” or “Pathfinder SII(s)” are Sequoia China and Qiming Venture Partners; its Other Sophisticated Independent Investor is Intel. In addition, Mech-Mind’s investor base also includes Meituan, IDG Capital, GIC, Source Code Capital, China Growth Capital, CICC-Porsche Fund, Coatue, among others.
+Through this IPO, the net proceeds will be precisely allocated to the following core strategic areas: approximately 31.8% for the continued enhancement of R&amp;D investment (of which 14.6% for strengthening AI-centric software capabilities, 9.4% for optimizing core hardware competitiveness, and 7.7% for building scalable R&amp;D infrastructure); approximately 29.4% for expanding global presence and accelerating commercialization (23.7% for overseas business development and 6.3% for domestic business expansion); approximately 25.2% or enriching product portfolios and broadening application scenarios (14.5% for the development of the next-generation “eye-brain-hand” solutions, and 10.7% for expanding into more scenarios such as services and households); approximately 5.0% for capacity expansion and operational efficiency improvement; and approximately 8.6% or working capital and general corporate purposes.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Sanoma acquires Fluentbe, a Polish AI-powered tutoring platform for language learning</v>
+        <v>Die Sogang University eröffnet in Seoul einen Studiengang mit vollständiger Studiengebührenbefreiung für internationale Master-Studierende oder Doktoranden in den MINT-Fächern</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C328" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D328" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E328" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321113/0/en/Sanoma-acquires-Fluentbe-a-Polish-AI-powered-tutoring-platform-for-language-learning.html</v>
+        <v>https://www.prnewswire.com/news-releases/die-sogang-university-eroffnet-in-seoul-einen-studiengang-mit-vollstandiger-studiengebuhrenbefreiung-fur-internationale-master-studierende-oder-doktoranden-in-den-mint-fachern-302856462.html</v>
       </c>
       <c r="F328" t="str">
-        <v>Sanoma Corporation, Press Release, 2 July 2026 at 10:00 a.m. EET</v>
+        <v>Im Rahmen eines von Staat und Stadt unterstützten Programms wird das Seoul- ANCHOR-Projekt mit dem universitätseigenen globalen Stipendienprogramm kombiniert, wodurch ausgewählten Studierenden der Natur- und Ingenieurwissenschaften die Studiengebühren zu 100 Prozent erlassen werden –...</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>French Training Company Marmignon Brothers Expands Immersive English Learning Platform</v>
+        <v>Sogang University otwiera drogę do studiów bez czesnego dla zagranicznych studentów studiów magisterskich i doktoranckich kierunków STEM w Seulu</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C329" t="str">
-        <v>PR.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D329" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.pr.com/press-release/967680</v>
+        <v>https://www.prnewswire.com/news-releases/sogang-university-otwiera-drog-do-studiow-bez-czesnego-dla-zagranicznych-studentow-studiow-magisterskich-i-doktoranckich-kierunkow-stem-w-seulu-302856506.html</v>
       </c>
       <c r="F329" t="str">
-        <v>Marmignon Brothers, a French training company based in Berlaimont, expands its immersive English learning platform, combining films, series and AI to improve language fluency for learners and professionals. [PR.com]</v>
+        <v>Program wspierany przez państwo i władze miejskie łączy projekt Seoul ANCHOR z własnym globalnym programem stypendialnym uczelni, zapewniając wybranym studentom nauk przyrodniczych i inżynieryjnych zwolnienie ze 100% czesnego - a dodatkowo wsparcie w zakresie badań, staży i nauki języka...</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Greenberg Traurig's Michael Bonner Elevated to UNLV Foundation Board Chair</v>
+        <v>Univerzita Sogang otevírá v Soulu program s plným osvobozením od školného pro zahraniční postgraduální studenty oborů STEM</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C330" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D330" t="str">
         <v>Education</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenberg-traurigs-michael-bonner-elevated-to-unlv-foundation-board-chair-302816271.html</v>
+        <v>https://www.prnewswire.com/news-releases/univerzita-sogang-otevira-v-soulu-program-s-plnym-osvobozenim-od-kolneho-pro-zahranini-postgradualni-studenty-obor-stem-302856452.html</v>
       </c>
       <c r="F330" t="str">
-        <v>LAS VEGAS, July 1, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig LLP's Michael J. Bonner, co-managing shareholder of the firm's Las Vegas office, was named to a two-year term as the University of Nevada, Las Vegas (UNLV) Foundation Board of Trustees chairman. Under Bonner's...</v>
+        <v>Tento program, podporovaný státem i městem, spojuje projekt Seoul ANCHOR s vlastním globálním stipendijním programem univerzity a vybraným studentům přírodních věd a inženýrství odpouští 100 % školného – navíc jim poskytuje podporu v oblasti výzkumu, stáží a studia korejštiny. SOUL, Jižní...</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Florida's Charter Schools Deliver Another Year of Strong Results as Statewide School Performance Climbs</v>
+        <v>360training Acquires eMedCert, Expanding Its Healthcare Life Support Certification Portfolio</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C331" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D331" t="str">
-        <v>Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.prnewswire.com/news-releases/floridas-charter-schools-deliver-another-year-of-strong-results-as-statewide-school-performance-climbs-302816397.html</v>
+        <v>https://www.prnewswire.com/news-releases/360training-acquires-emedcert-expanding-its-healthcare-life-support-certification-portfolio-302858759.html</v>
       </c>
       <c r="F331" t="str">
-        <v>Florida Charter School Alliance Celebrates Strong Student Achievement and Continued Academic Excellence in 2025-2026 School Grades TALLAHASSEE, Fla., July 1, 2026 /PRNewswire/ -- The Florida Charter School Alliance (FCSA) applauds Florida's charter schools for another year of outstanding...</v>
+        <v>AUSTIN, Texas, Aug. 24, 2026 /PRNewswire/ -- 360training.com, Inc., recognized by Newsweek's America's Top Online Learning Providers list, today announced the acquisition of select assets from Electronic Medical Certification (eMedCert.com). The acquisition expands 360training's presence...</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>School and Student Services® (SSS) Is Now Ravenna Financial Aid®</v>
+        <v>Badger Announces Acceptance of Its Notice of Intention to Renew Its Normal Course Issuer Bid</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C332" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D332" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.prweb.com/releases/school-and-student-services-sss-is-now-ravenna-financial-aid-302816144.html</v>
+        <v>https://www.newsfilecorp.com/release/311193/Badger-Announces-Acceptance-of-Its-Notice-of-Intention-to-Renew-Its-Normal-Course-Issuer-Bid</v>
       </c>
       <c r="F332" t="str">
-        <v>School and Student Services®, the trusted financial aid platform, is joining the Ravenna brand alongside Ravenna Admissions to deliver a more seamless, connected enrollment experience for private K–12 schools and families. TAMPA, Fla., July 1, 2026 /PRNewswire-PRWeb/ -- VenturEd Solutions...</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 24, 2026) - On July 30, 2026, Badger Infrastructure Solutions Ltd. (TSX: BDGI) ("Badger", the "Company", "we", "our" or "us") announced its intention to file with the Toronto Stock Exchange (the "Exchange") a notice of intention to renew its normal course issuer bid (the "Notice"). The Exchange has accepted the Notice providing for the purchase and cancellation by Badger of up to 2,959,178 common shares in the capital of the Company ("Common Shares")...</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Associated Bank's AI Academy returns with expanded focus on AI, financial literacy and career readiness</v>
+        <v>Traverse Bay Farms Builds Extensive Northern Michigan Tart Cherry Education Library</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C333" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D333" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.prnewswire.com/news-releases/associated-banks-ai-academy-returns-with-expanded-focus-on-ai-financial-literacy-and-career-readiness-302816170.html</v>
+        <v>https://prunderground.com/traverse-bay-farms-builds-extensive-northern-michigan-tart-cherry-education-libr/cmst8p98z000704lav21i5wfq</v>
       </c>
       <c r="F333" t="str">
-        <v>Expanded program helps students build essential technology, financial and workforce skills through flexible, self-paced learning MILWAUKEE, July 1, 2026 /PRNewswire/ -- Associated Banc-Corp (NYSE: ASB) ("Associated") today announced the launch of the second year of its AI Academy, an...</v>
+        <v>Traverse Bay Farms Builds One of Northern Michigan's Most Extensive Brand-Run Tart Cherry Education Libraries The post Traverse Bay Farms Builds Extensive Northern Michigan Tart Cherry Education Library first appeared on</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Friedman Injury Law Partners with Elevate with Mariela and Tread Vegas to Support Hannah's Closet North Through Community Wellness Event</v>
+        <v>Arizona State University reaches milestone enrollment</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C334" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D334" t="str">
         <v>Education</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.prweb.com/releases/friedman-injury-law-partners-with-elevate-with-mariela-and-tread-vegas-to-support-hannahs-closet-north-through-community-wellness-event-302816122.html</v>
+        <v>https://www.prnewswire.com/news-releases/arizona-state-university-reaches-milestone-enrollment-302858659.html</v>
       </c>
       <c r="F334" t="str">
-        <v>Friedman Injury Law partnered with Elevate with Mariela and Tread Vegas to host a community wellness event benefiting Hannah's Closet North, bringing people together through fitness while collecting clothing, school supplies, and essential items for foster, adoptive, and kinship families....</v>
+        <v>Enrolling more than 200,000 students this past year, ASU continues to redefine the opportunities a public university can create TEMPE, Ariz., Aug. 24, 2026 /PRNewswire/ -- Arizona State University enrolled more than 200,000 students during the 2025–26 school year, surpassing that...</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Maverrik Launches Build Beyond Referrals One-Day Intensive to Help Expert-Led Businesses Reduce Referral Dependency</v>
+        <v>15 Students Selected for National Health Leadership Role</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C335" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D335" t="str">
-        <v>Finance, Healthcare, Energy, Education</v>
+        <v>Finance, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E335" t="str">
-        <v>https://pressat.co.uk/releases/maverrik-launches-build-beyond-referrals-one-day-intensive-to-help-expert-led-businesses-reduce-referral-dependency-b973f81ebe740c2296946472ef5cb340/</v>
+        <v>https://www.newmediawire.com/news/15-students-selected-for-national-health-leadership-role-7088842</v>
       </c>
       <c r="F335" t="str">
-        <v>Wednesday 1 July, 2026 New one-day intensive gives executive coaches, consultants and expert-led businesses a practical client acquisition system designed to reduce referral dependency and create a more consistent approach to winning new clients. Plymouth, UK - Maverrik has launched the Build Beyond Referrals One-Day Intensive, a new one-day workshop designed to help expert-led businesses reduce referral dependency by building a practical, repeatable client acquisition system. Developed for executive coaches, business coaches, boutique consultants and expert-led businesses across professional services, financial services and technology, the Build Beyond Referrals One-Day Intensive helps delegates build a structured approach to lead generation, client acquisition and business development th</v>
+        <v>DALLAS - August 24, 2026 ( NEWMEDIAWIRE ) - As youth health challenges continue to grow in the United States [1] , 15 passionate students from across the country are stepping up to help. The American Heart Association, a relentless force changing the future of health for everyone everywhere, has named the 2026-27 class of national Youth Heart Ambassadors for Kids Heart Challenge™ and American Heart Challenge™, the Association’s school-based fundraising programs that teach students heart-healthy habits and lifesaving skills. This year’s class of national Youth Heart Ambassadors was selected from a pool of applicants nationwide. The volunteer role gives students a platform to raise awareness by sharing how they have been impacted by heart disease and stroke, while they inspire healthier habi</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>iF DESIGN STUDENT AWARD 2026 Celebrates Record Participation and Honors ...</v>
+        <v>7 Ways Business and Education Can Strengthen Arizona's Workforce Together</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C336" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D336" t="str">
         <v>Education</v>
       </c>
       <c r="E336" t="str">
-        <v>https://pr-inside.com/if-design-student-award-2026-celebrates-record-participation-and-honors-r5196740.htm</v>
+        <v>https://www.prnewswire.com/news-releases/7-ways-business-and-education-can-strengthen-arizonas-workforce-together-302858595.html</v>
       </c>
       <c r="F336" t="str">
-        <v>(PR-inside.com) 7,000 submissions from 84 countries underscore the power of design to drive positive change FRANKFURT (ODER), DE / ACCESS Newswire / July 1, 2026 /iF Design has announced the winners of the iF DESIGN STUDENT AWARD 2026, celebrating a record year for one of the world's most important competitions for emerging designers. Presented on June 11 in Frankfurt as part of the World Design Capital Frankfurt RheinMain 2026 program, this year's award attracted nearly 7,000 submissions from 84 countries, the highest participation in the competition's history. Selected by an international jury of 72 design experts from 20 countries, 90 concepts were recognized. ..</v>
+        <v>By Dr. Scott Spurgeon, Superintendent, West-MEC GLENDALE, Ariz., Aug. 24, 2026 /PRNewswire/ -- Last year, Western Maricopa Education Center (West-MEC) students completed more than 266,860 hours of work-based learning and nearly 1,000 industry internships, gaining hands-on experience...</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>New Brief Reveals Virginia Faces Critical Nursing Shortage as Demand for Healthcare Workers Surges</v>
+        <v>The Winners Are In: Bach to Rock Announces 2026 "Battle of the Bands" Champions</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C337" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D337" t="str">
         <v>Education</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-brief-reveals-virginia-faces-critical-nursing-shortage-as-demand-for-healthcare-workers-surges-302815978.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-winners-are-in-bach-to-rock-announces-2026-battle-of-the-bands-champions-302858585.html</v>
       </c>
       <c r="F337" t="str">
-        <v>ECPI University brief finds misalignment between education systems and workforce needs that leaves more than 17,000 registered nurse roles unfilled across the Commonwealth VIRGINIA BEACH, Va., July 1, 2026 /PRNewswire/ -- A new workforce brief commissioned by ECPI University, an...</v>
+        <v>Student Musicians from Across the Country Earn Top Honors in Nationwide Competition BETHESDA, Md., Aug. 24, 2026 /PRNewswire/ -- Bach to Rock, America's modern music school for students of all ages, proudly announces the champions of its Sixth Annual National Battle of the Bands...</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>A Turning Point for Public School Facilities: Districts Modernized Decades-Old Community Use Policies in 2025-26</v>
+        <v>Mapping Air Pollution With MAIA Sensors in Addis Ababa</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C338" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D338" t="str">
         <v>Education</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-turning-point-for-public-school-facilities-districts-modernized-decades-old-community-use-policies-in-202526-302815975.html</v>
+        <v>https://science.nasa.gov/photojournal/mapping-air-pollution-with-maia-sensors-in-addis-ababa/</v>
       </c>
       <c r="F338" t="str">
-        <v>From a new national governance framework to enterprise-scale rollouts in some of the nation's largest school systems, districts increasingly focused on stewardship, sustainability, and accountability in the management of public facilities. LOS GATOS, Calif., July 1, 2026 /PRNewswire/ --...</v>
+        <v>Description This map of Addis Ababa, the capital of Ethiopia, shows the locations of 10 air sensors that NASA’s Multi-Angle Imager for Aerosols (MAIA) mission is using to provide one of the most detailed looks ever at the city’s air pollution. Over the course of three years, these sensors measured particulate matter that is 2.5 micrometers or less […]</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Duke Energy Foundation invests $773,000 to strengthen STEM education in Florida</v>
+        <v>Precision Metalforming Association Announces Leadership Team, Expands Investment in Member Engagement</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C339" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D339" t="str">
-        <v>Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E339" t="str">
-        <v>https://www.prnewswire.com/news-releases/duke-energy-foundation-invests-773-000-to-strengthen-stem-education-in-florida-302815914.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/precision-metalforming-association-announces-leadership-165700917.html</v>
       </c>
       <c r="F339" t="str">
-        <v>ST. PETERSBURG, Fla., July 1, 2026 /PRNewswire/ -- The Duke Energy Foundation is awarding $773,000 to 22 nonprofit organizations and higher education institutions working to strengthen STEM education by expanding access to hands-on learning opportunities and helping prepare Florida...</v>
+        <v>INDEPENDENCE, Ohio, August 24, 2026--The Precision Metalforming Association (PMA) today announced a strengthened leadership team and expanded investment in member engagement, reinforcing the association's commitment to providing manufacturers with stronger connections, policy advocacy, practical resources, workforce solutions, and industry-leading education.</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Celebree School Unveils $20,000 Incentive for Veteran Franchisees</v>
+        <v>Colorado State University Begins Next Chapter with FieldTurf at its Surface</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C340" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D340" t="str">
         <v>Education</v>
       </c>
       <c r="E340" t="str">
-        <v>https://www.prnewswire.com/news-releases/celebree-school-unveils-20-000-incentive-for-veteran-franchisees-302815797.html</v>
+        <v>https://www.newswire.com/news/colorado-state-university-begins-next-chapter-with-fieldturf-at-its-surface</v>
       </c>
       <c r="F340" t="str">
-        <v>Top Early Childhood Education Franchise Expands Commitment to Veteran Entrepreneurship with New Veteran Franchise Incentive BALTIMORE, July 1, 2026 /PRNewswire/ -- Celebree School, a leader in early childhood education offering infant and toddler care, preschool, and summer camp programs,...</v>
+        <v>Rams enter revamped Pac-12 with new artificial turf at Canvas Stadium and practice fields</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>ProBio's AAV Manufacturing Excellence Powers UC Irvine and GlyTR Therapeutics First‑in‑Class pan-cancer CAR‑T Program</v>
+        <v>UT Health San Antonio names NIH expert inaugural director of stem cell transplant and cellular therapy program</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C341" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D341" t="str">
-        <v>SaaS, Automotive, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.prnewswire.com/news-releases/probios-aav-manufacturing-excellence-powers-uc-irvine-and-glytr-therapeutics-firstinclass-pan-cancer-cart-program-302815846.html</v>
+        <v>https://www.prnewswire.com/news-releases/ut-health-san-antonio-names-nih-expert-inaugural-director-of-stem-cell-transplant-and-cellular-therapy-program-302858351.html</v>
       </c>
       <c r="F341" t="str">
-        <v>HOPEWELL, N.J., Jul 1, 2026 /PRNewswire/ -- The University of California, Irvine (UC Irvine) School of Medicine and GlyTR Therapeutics have developed a next‑generation AAV‑mediated CAR T‑cell platform, GlyTR (pronounced 'glitter'), engineered to target tumor‑associated carbohydrate...</v>
+        <v>SAN ANTONIO, Aug. 24, 2026 /PRNewswire/ -- UT Health San Antonio, the academic health center and health system of The University of Texas at San Antonio (UT San Antonio), has named nationally recognized blood cancer and cellular therapy expert Georg Aue, MD, PhD, MBA, the director of the...</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Artelo Biosciences Announces New Data Supporting ART26.12 as a Potential First-in-Class Therapy for Chronic Pain associated with Spinal Cord Injury</v>
+        <v>Royal Society response to GCSE and vocational results</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C342" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D342" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320611/0/en/Artelo-Biosciences-Announces-New-Data-Supporting-ART26-12-as-a-Potential-First-in-Class-Therapy-for-Chronic-Pain-associated-with-Spinal-Cord-Injury.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359388</v>
       </c>
       <c r="F342" t="str">
-        <v>The nonclinical study conducted at Stony Brook University adds to substantial evidence of activity across multiple animal models of neuropathic pain The nonclinical study conducted at Stony Brook University adds to substantial evidence of activity across multiple animal models of neuropathic pain</v>
+        <v>Responding to the publication of GCSE and Level 1 and 2 vocational results, Professor Jane Clarke FRS, Chair of the Royal Society Advisory Committee on Mathematics Education, said: - - Congratulations to everyone receiving their results today. You should feel very proud of what you have achieved, and especially having done so in such exceptionally high temperatures. - - Resits remain an issue that must be urgently addressed. While there were more students resitting maths compared to last ye... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359388</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Stemtech Corporation Declares July 2026 "Cellular Health Awareness ...</v>
+        <v>Duke Energy Florida builds student interest in energy careers through Youth Energy Academy</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C343" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D343" t="str">
-        <v>AI, Healthcare, Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E343" t="str">
-        <v>https://pr-inside.com/stemtech-corporation-declares-july-2026-cellular-health-awareness-r5196634.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359386</v>
       </c>
       <c r="F343" t="str">
-        <v>(PR-inside.com) Spotlighting Two Decades of Natural Regenerative Support, Anti-Aging and Longevity Science, AI-Recognized Pioneer-Leader in Stem Cell Nutrition Marks 20 Years of All-Natural, Plant-Based Stemceuticals™ With a Company-Wide Education Initiative NAPLES, FL / ACCESS Newswire / July 1, 2026 /Stemtech Corporation (OTCID:STEK), the global pioneer and leader in stem cell nutrition, today announced that it has designated July 2026 as Cellular Health Awareness Month, a company-wide initiative dedicated to educating consumers, Independent Business Partners (IBPs), and the wellness community on the science of natural regenerative support, healthy aging, and longevity. "Live Longer - Live Better - Live Younger" For two decades, Stemtech has championed ..</v>
+        <v>- - &amp;#8226; Job openings within the energy sector projected to increase, creating a gap in the workforce - &amp;#8226; More than 200 students participated in this year&amp;#39;s events, increasing their interest in utility careers - - - Duke Energy Florida and more than 20 neighboring utilities, education institutions and community organizations recently completed six summer Youth Energy Academy (YEA) events across Florida. The programs exposed more than 200 students to an inside look at the many career oppor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359386</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Daughters of the American Revolution (DAR) Celebrates America's 250ᵗʰ Anniversary with Preservation, Education, Patriotic, and Celebratory Activities Nationwide</v>
+        <v>SAGE Classrooms, Schools, and Campuses Now Available in Utah</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C344" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D344" t="str">
         <v>Education</v>
       </c>
       <c r="E344" t="str">
-        <v>https://www.prnewswire.com/news-releases/daughters-of-the-american-revolution-dar-celebrates-americas-250-anniversary-with-preservation-education-patriotic-and-celebratory-activities-nationwide-302815781.html</v>
+        <v>https://www.prweb.com/releases/sage-classrooms-schools-and-campuses-now-available-in-utah-302858327.html</v>
       </c>
       <c r="F344" t="str">
-        <v>DAR encourages Americans to explore their family history and connections to the Revolution WASHINGTON, July 1, 2026 /PRNewswire/ -- While the entire nation will join together to celebrate the 250th anniversary of American independence this week on the Fourth of July, the Daughters of the...</v>
+        <v>Pacific Mobile Structures has announced that SAGE (Smart Academic Green Environment) Classrooms, Schools, and Campuses are now available in Utah. Developed in collaboration with Portland State University and Blazer Industries, SAGE offers scalable educational solutions ranging from...</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>ZEO ScientifiX to Host Live Educational Webinar for Healthcare Professionals ...</v>
+        <v>Record $4.95 million raised for heart health in Alberta as Miyu Yamashita wins CPKC Women's Open</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C345" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D345" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E345" t="str">
-        <v>https://pr-inside.com/zeo-scientifix-to-host-live-educational-webinar-for-healthcare-professionals-r5196580.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359380</v>
       </c>
       <c r="F345" t="str">
-        <v>(PR-inside.com) "One Year Later, Three States Stronger" program will examine lessons learned from Florida's first year into their pioneering stem cell law and provide physicians from other states an insight of what to prepare for as their state stem cell therapy laws are enacted. DAVIE, FL / ACCESS Newswire / July 1, 2026 / ZEO ScientifiX, Inc. (OTCQB:ZEOX) ("ZEO ScientifiX" or the "Company"), a biologics research and products company dedicated to advancing regenerative medicine and physician education, today announced that it will host a live virtual educational webinar for healthcare professionals, titled "One Year Later, Three States Stronger: The Southeast Regen Revolution," ..</v>
+        <v>The 2026 CPKC Women&amp;#39;s Open raised a record $4.95 million to support heart healthcare in Alberta, while on the golf course, Miyu Yamashita concluded a historic performance on Sunday to capture the 2026 CPKC Women&amp;#39;s Open championship and her fourth LPGA Tour victory. - - Enthusiastic, record crowds filled the grounds at the Royal Mayfair Golf Club to watch Yamashita finish the week 23 under par, winning by nine strokes over the second place finisher. - - Earlier Sunday, CPKC representa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359380</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Burberry announces partnership with Leeds Beckett University to support young fashion talent</v>
+        <v>The money conversation most roommates never have, until it's too late</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C346" t="str">
         <v>WebWire</v>
       </c>
       <c r="D346" t="str">
-        <v>Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356977</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359379</v>
       </c>
       <c r="F346" t="str">
-        <v>Building on the success of a pilot programme launched in 2024, the partnership formalises a growing relationship between Burberry and Leeds Beckett University, creating new opportunities for students to gain industry insight and develop the skills needed to thrive in the creative sector. - - The partnership is rooted in a shared connection to Yorkshire, bringing together Leeds Beckett University&amp;#39;s expertise in developing emerging creative talent with Burberry&amp;#39;s heritage of craftsmanship and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356977</v>
+        <v>As students head back to school and many move in with roommates, Royal Bank of Canada (RBC) is helping them navigate one of the biggest &amp;#8211; and most overlooked &amp;#8211; challenges of shared living: money. With rising housing costs, shared living arrangements are becoming increasingly common. According to Statistics Canada&amp;#39;s latest census, roommate households were the fastest-growing household type between 2001 and 2021, increasing by 54%. Among Canadians aged 20 to 34, living with people outsid... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359379</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Breda University: disabled air travellers still face barriers despite existing regulations</v>
+        <v>WHO and Peking University strengthen collaboration to advance health emergency preparedness</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C347" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D347" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.prnewswire.com/news-releases/breda-university-disabled-air-travellers-still-face-barriers-despite-existing-regulations-302811926.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359376</v>
       </c>
       <c r="F347" t="str">
-        <v>Breda University of Applied Sciences (BUas) research maps the full journey of air travellers with physical and mental disabilities and calls for a co-creation approach just as European accessibility law enters its second year. BREDA, Netherlands, July 1, 2026 /PRNewswire/ -- As millions...</v>
+        <v>The World Health Organization (WHO) and Peking University have entered into a two-year project collaboration agreement to strengthen global health emergency preparedness through research, training and innovative analytical approaches. - - The collaboration, led by WHO&amp;#39;s Department of Health Emergency Preparedness through its Risk Analytics and Action Reviews (RAR) Unit and Peking University&amp;#39;s Institute for Global Health, will support efforts to strengthen prevention, preparedness, response... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359376</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Breda University: Fluggäste mit Behinderung sehen sich trotz bestehender Vorschriften nach wie vor mit Hindernissen konfrontiert</v>
+        <v>Barfresh Re-Engages with Nation's Fourth-Largest School District, Fueled by New In-House Manufacturing Capacity</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C348" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D348" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.prnewswire.com/news-releases/breda-university-fluggaste-mit-behinderung-sehen-sich-trotz-bestehender-vorschriften-nach-wie-vor-mit-hindernissen-konfrontiert-302813080.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349923/35326/en/barfresh-re-engages-with-nation-s-fourth-largest-school-district-fueled-by-new-in-house-manufacturing-capacity.html</v>
       </c>
       <c r="F348" t="str">
-        <v>Eine Studie der Fachhochschule Breda (BUas) beleuchtet den gesamten Reiseverlauf von Flugreisenden mit körperlichen und geistigen Behinderungen, und fordert einen auf Mitgestaltung basierenden Ansatz – gerade jetzt, da das europäische Barrierefreiheitsgesetz in sein zweites Jahr geht....</v>
+        <v>Carton Smoothies Added to the Menu as Expanded Arps Dairy Facility Comes Online</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Los pasajeros aéreos con discapacidad siguen enfrentándose a obstáculos a pesar de la normativa vigente</v>
+        <v>Star Navigation Systems Group Ltd. Announces Strategic Partnership with Aero Intelligence Corp. and Collaboration with Toronto Metropolitan University</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C349" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D349" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.prnewswire.com/news-releases/los-pasajeros-aereos-con-discapacidad-siguen-enfrentandose-a-obstaculos-a-pesar-de-la-normativa-vigente-302813079.html</v>
+        <v>https://www.newsfilecorp.com/release/311051/Star-Navigation-Systems-Group-Ltd.-Announces-Strategic-Partnership-with-Aero-Intelligence-Corp.-and-Collaboration-with-Toronto-Metropolitan-University</v>
       </c>
       <c r="F349" t="str">
-        <v>-Breda University: Los pasajeros aéreos con discapacidad siguen enfrentándose a obstáculos a pesar de la normativa vigente Una investigación de Breda University of Applied Sciences (BUas) analiza el recorrido completo de los pasajeros aéreos con discapacidades físicas y mentales y aboga...</v>
+        <v>Brampton, Ontario--(Newsfile Corp. - August 24, 2026) - Star Navigation Systems Group Ltd. (CSE: SNA) ("Star" or the "Company") is pleased to announce a strategic partnership with Aero Intelligence Corp. ("Aero") in support of Aero's research and technology collaboration with Toronto Metropolitan University ("TMU"), one of Canada's leading urban innovation and applied research institutions.Under the agreement, Aero will leverage Star's STAR-A.D.S.® / STAR-ISMS® technology platform as a...</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>CHLA Hospitality Foundation Invests Over $160,000 in the Next Generation of Hospitality Professionals</v>
+        <v>AIRA Expands to Portland, Joins Oregon UAS Accelerator's Fall 2026 Cohort</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C350" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D350" t="str">
         <v>Education</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.prnewswire.com/news-releases/chla-hospitality-foundation-invests-over-160-000-in-the-next-generation-of-hospitality-professionals-302814820.html</v>
+        <v>https://pressreleasenews.org/pressroom/aira-expands-to-portland-joins-oregon-uas-accelerators-fall-2026-cohort</v>
       </c>
       <c r="F350" t="str">
-        <v>Ninety-seven students receive scholarships to help advance their education and careers in California's hospitality industry. SACRAMENTO, Calif., July 1, 2026 /PRNewswire/ -- The California Hotel &amp; Lodging Association Hospitality Foundation (CHLAHF) has awarded scholarships to 97 students...</v>
+        <v xml:space="preserve">AIRA, a UK-based robotics-as-a-service company, is expanding into Portland, Oregon, and has been accepted into the Oregon UAS Accelerator's Fall 2026 Cohort. The company has established its U.S. headquarters at Portland State University and aims to position Oregon as its North American manufacturing and defense-compliance </v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Operation Dry Water Kicks Off Nationwide Ahead of July Fourth Holiday Weekend</v>
+        <v>Amazon and Pathful Partner to Build the Skilled Trades Workforce of Tomorrow</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C351" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D351" t="str">
-        <v>Education</v>
+        <v>Retail, Media, Education</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.prnewswire.com/news-releases/operation-dry-water-kicks-off-nationwide-ahead-of-july-fourth-holiday-weekend-302815197.html</v>
+        <v>https://www.pr.com/press-release/976914</v>
       </c>
       <c r="F351" t="str">
-        <v>National Kickoff Event launches the July 3–5 heightened awareness and enforcement weekend as law enforcement agencies across all 56 U.S. states and territories prepare to combat boating under the influence through education and enforcement. LAKE HAVASU CITY, Ariz., June 30, 2026...</v>
+        <v>New partnership gives students and adult learners across all 50 states an inside look at Amazon careers in robotics, mechatronics, and technical maintenance through Pathful-produced career content, virtual job shadows, and industry-led learning experiences. [PR.com]</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>David Meltzer Delivers Inspiring Zeigler University Guest Speaker Series Presentation On Building A Culture of Champions</v>
+        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro ...</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C352" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D352" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.prnewswire.com/news-releases/david-meltzer-delivers-inspiring-zeigler-university-guest-speaker-series-presentation-on-building-a-culture-of-champions-302815167.html</v>
+        <v>https://pr-inside.com/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-r5215561.htm</v>
       </c>
       <c r="F352" t="str">
-        <v>Zeigler University Guest Speaker Series welcomed David Meltzer as its latest celebrity guest speaker this past Thursday, June 18, 2026. The bestselling author, entrepreneur, and sports executive shared how leadership, gratitude, accountability, and purpose can build a championship culture....</v>
+        <v>(PR-inside.com) Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data MESA, AZ / ACCESS Newswire / August 24, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted continued technical progress within its StrainScan Pro platform, focusing on the advancement of continuously learning AI models that support greater visual accuracy across both agricultural and regulated retail environments. StrainScan Pro is built on proprietary computer-vision architecture designed to refine performance as it processes additional visual data. This continuous learning approach allows the platform to strengthen its ability to identify relevant visual patterns over time - whether supporting strain ..</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Colossal Foundation and University of Tasmania Partner to Combat Devil Facial Tumour Disease with Vaccines and Gene Editing</v>
+        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro for Greater Visual Accuracy Across Agricultural and Retail Environments (OTC PINK:MDCE)</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C353" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D353" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, SaaS, Retail, Education</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.prnewswire.com/news-releases/colossal-foundation-and-university-of-tasmania-partner-to-combat-devil-facial-tumour-disease-with-vaccines-and-gene-editing-302814656.html</v>
+        <v>https://www.newswire.com/news/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-for-greater</v>
       </c>
       <c r="F353" t="str">
-        <v>The collaboration leverages Colossal's marsupial de-extinction and conservation biotechnology platform to save the Tasmanian devil from a contagious cancer that has driven 80% population declines across Tasmania DALLAS and HOBART, Australia, June 30, 2026 /PRNewswire/ -- The Colossal...</v>
+        <v>Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>hep global Concludes Fiscal Year 2025 With a Positive Consolidated Result</v>
+        <v>Eylsia Announces Unified Strategic Expansion Across Music, Publishing, ...</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C354" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D354" t="str">
-        <v>Finance, Energy, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E354" t="str">
-        <v>https://www.newmediawire.com/news/hep-global-concludes-fiscal-year-2025-with-a-positive-consolidated-result-7087443</v>
+        <v>https://pr-inside.com/eylsia-announces-unified-strategic-expansion-across-music-publishing-r5215559.htm</v>
       </c>
       <c r="F354" t="str">
-        <v>Profitability significantly increased Course set for further growth in 2026 GUGLINGEN, GERMANY - June 30, 2026 ( NEWMEDIAWIRE ) - hep global GmbH (hep global), a specialist in the development of solar projects, has successfully concluded the fiscal year 2025 and significantly improved its profitability compared to the previous year. Based on the audited consolidated financial statements, the Group generated revenue of EUR 45.8 million (2024: EUR 43.5 million), which was within the most recently communicated forecast range (EUR 45 to 55 million), as was earnings before interest and taxes (EBIT). EBIT improved to EUR 10.8 million (2024: EUR -4.8 million; forecast range: EUR 5 to 15 million). The consolidated result improved significantly from EUR -9.1 million to EUR 2.9 million. Operating ca</v>
+        <v>(PR-inside.com) NORTH PALM BEACH, FL / ACCESS Newswire / August 24, 2026 / Eylsia, the multi‑platform recording artist whose music has generated nearly three‑quarters of a billion views across Meta Platforms, announced today a unified strategic direction for her growing portfolio of companies. The integrated plan focuses on accelerating scalable divisions - Music, Publishing, EDTV learning systems, Real Boxer activewear, and her cosmetics line Epi Age - while maintaining Nicolas of Palm Beach as a heritage luxury brand. The expansion is supported by WorldIPI.com, her research and development company that provides the patented technologies and product pipelines powering each vertical. WorldIPI.com, known ..</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Technology Developer John Jesse Breslin Announces 3Hit.com, an Upcoming AI-Powered Chess Education Platform</v>
+        <v>Feliciano Serrano, MD Highlights the Link Between Kidney and Vascular ...</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C355" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D355" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/technology-developer-john-jesse-breslin-announces-3hitcom-an-upcoming-aipowered-chess-education-platform/?source=barchart</v>
+        <v>https://pr-inside.com/feliciano-serrano-md-highlights-the-link-between-kidney-and-vascular-r5215558.htm</v>
       </c>
       <c r="F355" t="str">
-        <v/>
+        <v>(PR-inside.com) Los Angeles physician discusses how broader medical expertise can help address the complex needs of kidney patients. LOS ANGELES, CA / ACCESS Newswire / August 24, 2026 / Kidney disease can involve health challenges that extend beyond the kidneys themselves. Feliciano Serrano, MD, a Los Angeles physician with training in nephrology and vascular interventions, believes this connection highlights the value of looking at complex patient needs from a broader perspective. Serrano's interest in that relationship developed while specializing in nephrology and hypertension at the University of Vermont School of Medicine. During an NIH-supported research fellowship, he studied thrombosis and platelet dysfunction in ..</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>American Council of Learned Societies Champions Collective Action Across Higher Education, Philanthropy, and Public Interest</v>
+        <v>George Mason University Elects Unissant CEO Sumeet Shrivastava Rector ...</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C356" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D356" t="str">
         <v>Education</v>
       </c>
       <c r="E356" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-council-of-learned-societies-champions-collective-action-across-higher-education-philanthropy-and-public-interest-302814894.html</v>
+        <v>https://pr-inside.com/george-mason-university-elects-unissant-ceo-sumeet-shrivastava-rector-r5215554.htm</v>
       </c>
       <c r="F356" t="str">
-        <v>Organization Convenes Private Funders and Academic Institutions to Respond to Attacks on Higher Education and Scholarly Research NEW YORK, June 30, 2026 /PRNewswire/ -- The current state of higher education and funded research is messy, to say the least. With the U.S. Administration's...</v>
+        <v>(PR-inside.com) Government technology executive and George Mason University alumnus will lead the university's governing board RESTON, VA / ACCESS Newswire / August 24, 2026 / Unissant announced today that George Mason University's Board of Visitors (BOV) elected Unissant President and Chief Executive Officer Sumeet Shrivastava, MBA '94, as rector. The election took place at the BOV's first meeting of the 2026-27 fiscal year. As rector, Shrivastava will serve a two-year term leading the university's 16-member governing board as George Mason begins work on its next strategic plan. Virginia Gov. Abigail Spanberger appointed him to the BOV in January 2026, and his fellow board ..</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>University of Phoenix scholars examine how faculty define rigor in online college courses</v>
+        <v>Eylsia Announces Unified Strategic Expansion Across Music, Publishing, EDTV Learning, Activewear Innovation, Cosmetics, and Luxury Brands, Supported by WorldIPI.com's R&amp;D Pipelines</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C357" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D357" t="str">
         <v>Education</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-scholars-examine-how-faculty-define-rigor-in-online-college-courses-302814977.html</v>
+        <v>https://www.newswire.com/news/eylsia-announces-unified-strategic-expansion-across-music-publishing-edtv</v>
       </c>
       <c r="F357" t="str">
-        <v>Published in the Journal of Educators Online, the literature review examines teaching, grading, course management and faculty support in online learning environments for nontraditional students. PHOENIX, June 30, 2026 /PRNewswire/ -- University of Phoenix College of Doctoral Studies...</v>
+        <v>Eylsia announces a unified growth strategy across music, EDTV, publishing, activewear, cosmetics and luxury brands, supported by WorldIPI technology.</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>HMH Into Reading Earns Recognition from The Reading League for Evidence-Based Literacy Practices</v>
+        <v>Trusted Training Provider CICB Introduces Advanced Bull Rigging Course for Multi-Crane and Complex Lifts</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C358" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D358" t="str">
         <v>Education</v>
       </c>
       <c r="E358" t="str">
-        <v>https://www.prnewswire.com/news-releases/hmh-into-reading-earns-recognition-from-the-reading-league-for-evidence-based-literacy-practices-302814950.html</v>
+        <v>https://www.prweb.com/releases/trusted-training-provider-cicb-introduces-advanced-bull-rigging-course-for-multi-crane-and-complex-lifts-302857654.html</v>
       </c>
       <c r="F358" t="str">
-        <v>The Reading League's newest review gives the highest possible scores for the overall delivery and design of HMH Into Reading. BOSTON, June 30, 2026 /PRNewswire/ -- Learning company HMH today welcomed The Reading League's recent review of HMH Into Reading, Version 3 (2025), which gave the...</v>
+        <v>Cranes International Certification Bureau (CICB) has introduced an advanced bull rigging training course to help crews plan and execute multi-crane and other complex lifts. This education addresses a specialized rigging skill that many manufacturing and industrial employers require formal...</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>Primavera Online School Celebrates Class of 2026 With Well Over 1,000 Graduates</v>
+        <v>Presidio Property Trust Extends Largest Tenant Lease</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C359" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D359" t="str">
-        <v>Education</v>
+        <v>Finance, Healthcare, Real Estate, Education</v>
       </c>
       <c r="E359" t="str">
-        <v>https://www.prnewswire.com/news-releases/primavera-online-school-celebrates-class-of-2026-with-well-over-1-000-graduates-302814824.html</v>
+        <v>https://pr-inside.com/presidio-property-trust-extends-largest-tenant-lease-r5215546.htm</v>
       </c>
       <c r="F359" t="str">
-        <v>Arizona's longtime online charter marks another milestone in its mission to serve students who need a flexible, high-quality path to a diploma CHANDLER, Ariz., June 30, 2026 /PRNewswire/ -- Primavera Online School today announced that well over 1,000 students are expected to graduate as...</v>
+        <v>(PR-inside.com) Presidio Property Trust Extends Largest Tenant Lease SAN DIEGO, CA / ACCESS Newswire / August 24, 2026 / (NASDAQ:SQFT)(NASDAQ:SQFTP)(NASDAQ:SQFTW) Presidio Property Trust, Inc. ("Presidio" or the "Company"), an internally managed, diversified real estate investment trust ("REIT") announced that on August 20, 2026, we completed the five year lease extension of our largest tenant, Johns Hopkins University (on behalf of the Bloomberg School of Public Health), at our Baltimore property. Johns Hopkins University occupies all 31,752 square feet of the Baltimore property and the extension extends the term to December 31, 2031. "We are excited to retain this long standing tenant and are ..</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>AANP Welcomes Interim Guidance Protecting Federal Student Loan Access for Graduate Nursing Programs</v>
+        <v>How Cloud Cost Visibility Helps Enterprises Reduce Unnecessary Spending</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C360" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D360" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.prnewswire.com/news-releases/aanp-welcomes-interim-guidance-protecting-federal-student-loan-access-for-graduate-nursing-programs-302814898.html</v>
+        <v>https://www.prweb.com/releases/how-cloud-cost-visibility-helps-enterprises-reduce-unnecessary-spending-302856352.html</v>
       </c>
       <c r="F360" t="str">
-        <v>AUSTIN, Texas, June 30, 2026 /PRNewswire/ -- The American Association of Nurse Practitioners® (AANP) today issued the following statement after the U.S. Department of Education published interim guidance directing institutions to temporarily treat eligible graduate nursing programs as...</v>
+        <v>Large enterprises building cloud-cost-optimization strategies are learning that hidden waste, not contract terms, drives most of their overspend. A Bluewave case study shows how a structured Cloud Assessment across Azure and Microsoft 365 turned scattered inefficiencies into a sequenced,...</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Texas Southern University Maintains A- Credit Rating from Fitch</v>
+        <v>Odyssey Wine Academy and Commonwealth Wine School Announce New Chapter in Sonoma County Wine Education</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C361" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D361" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-southern-university-maintains-a--credit-rating-from-fitch-302814847.html</v>
+        <v>https://www.prnewswire.com/news-releases/odyssey-wine-academy-and-commonwealth-wine-school-announce-new-chapter-in-sonoma-county-wine-education-302856606.html</v>
       </c>
       <c r="F361" t="str">
-        <v>HOUSTON, June 30, 2026 /PRNewswire/ -- Texas Southern University has maintained its A- issuer credit rating with a Stable Outlook from Fitch Ratings, one of the nation's leading credit rating agencies, reaffirming the university's strong financial position, steady enrollment growth, and...</v>
-[...2 lines deleted...]
-    <row r="362">
+        <v>HEALDSBURG, Calif., Aug. 24, 2026 /PRNewswire/ -- Odyssey Wine Academy of Healdsburg, California, today announced its merger with Commonwealth Wine School, a leading provider of wine, spirits, sake, beer, and beverage education. The partnership marks a new chapter for Odyssey, expanding...</v>
+      </c>
+    </row>
+    <row r="362" xml:space="preserve">
       <c r="A362" t="str">
-        <v>Herzing University Launches New and Redesigned Programs Across Healthcare, Business and Public Service</v>
+        <v>GMG Launches New Graphene Water Coolant Additive for Data Centres: G FLUID(TM)</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C362" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D362" t="str">
-        <v>Education</v>
+        <v>Finance, AI, Energy, Media, Education</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.prnewswire.com/news-releases/herzing-university-launches-new-and-redesigned-programs-across-healthcare-business-and-public-service-302814771.html</v>
-[...2 lines deleted...]
-        <v>New degrees, dual-degree options and program redesigns expand access to in-demand careers — from certificate through doctorate MILWAUKEE, June 30, 2026 /PRNewswire/ -- Herzing University, an accredited, private nonprofit institution, announced a sweeping wave of new and redesigned...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109361/</v>
+      </c>
+      <c r="F362" t="str" xml:space="preserve">
+        <v xml:space="preserve">Queensland, AU, Aug 24, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to announce the launch of patent pending G FLUIDTM for use as a graphene water-based additive for data centre and industrial cooling circuits to increase heat transfer and reduce microbial and bacterial growth. The cooling water treatment chemicals market is valued at US$15 billion per annum in 2026 and is expected to be valued at US$27.2 billion per annum in 2035 (with a 6.1% CAGR).[1] Figure 1 shows the launch of the initial pack size of 1 litre - used in 1:100 concentrate additive form - where 1 litre is added into 100 litres of coolant. Please see website for more details: https://graphenemg.com/graphene-products/g-fluid/.
+Figure 1.0 G FLUID™ 1 Litre Bottle Launch
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_001full.jpg
+The G FLUID™ product can be used in various application as seen in Figure 2.0.
+Figure 2.0 G FLUID™ Applications
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_002full.jpg
+G FLUID™ is expected to provide a higher heat transfer rate for data centre and industrial cooling systems - with preliminary internal testing showing an increased heat transfer rate of approximately 20% when G FLUID™ is dosed into demineralized water at 1% - providing 0.01% of graphene by weight in final solution.
+Please see launch video of how G FLUID™ and THERMAL-XR® can support energy reductions for data centres. https://youtu.be/_uAGHFaKQQQ?si=FvG7m_W36b2PBeD9
+Cannot view this video? Visit:
+https://www.youtube.com/watch?v=_uAGHFaKQQQ
+G FLUID™ provides up to 87% anti-microbial testing outcomes as tested by an independent third party laboratory under testing standard EN 1276. Figure 3.0 shows the various test results from the third party laboratory for anti-microbial performance due to G FLUID™ dosed at 1% - providing 0.01% graphene by weight in the final solution.
+Figure 3.0 G FLUID™ Anti-Microbial Testing Results
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_004full.jpg
+GMG's Managing Director and CEO, Craig Nicol, commented: "G FLUID™ lets a data centre, industrial plant or building operator improve the heat transfer of the water or coolant already running through their cooling loop, at a simple 1% dose rate. Independent laboratory testing to the EN 1276 standard also shows a meaningful reduction in microbial growth in that same water, which matters for anyone managing corrosion, fouling and maintenance costs in a chiller system. We're launching first into data centres, where cooling demand is growing fastest, but the same dosage works in industrial process chillers and building chiller systems, giving us a large market to grow into."
+GMG's Chairman and Director, Jack Perkowski, commented: "G FLUID™ is our fourth energy-saving product alongside THERMAL-XR® and G® LUBRICANT, and it gives GMG a foothold in a cooling water treatment market worth more than US$15 billion a year globally, growing quickly as AI-driven data centre construction accelerates. It's a strong example of how our graphene production capability keeps opening up new, commercially relevant applications across very different industries."
+USA EPA Application Update:
+GMG is also pleased to announce the Company has submitted an amendment application to the United States Environmental Protection Agency ("EPA") seeking approval to manufacture, in addition to sell, graphene and GMG's THERMAL-XR®, G® LUBRICANT and G®FLUID products in the United States. This was based on the advice from the EPA to replace the Significant New Use Notice ("SNUN") the Company submitted in June 2026. GMG expects an EPA approval for this amendment by the end of September 2027 and the existing Consent Order conditions are not impacted for THERMAL-XR® sales into the United States.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines. GMG is also developing a graphene coolant additive focused on energy saving for data centres and industrial cooling applications.
+In the energy storage segment, GMG and the University of Queensland are working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com, +61 415 445 223
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041
+www.graphenemg.com
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "expects" or "anticipates", or variations of such words and phrases, or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. These statements, referred to herein as "forward-looking statements", are not historical facts, are made as of the date of this news release and include, without limitation, statements regarding: G FLUID™'s ability to increase heat transfer rates and limit microbial and bacterial growth; the repeatability of preliminary internal heat transfer testing and of independent laboratory anti-microbial testing in commercial applications; the size and expected growth of the cooling water treatment chemicals market; G FLUID™'s suitability for various applications in water-based cooling systems, including data centres, industrial process chillers and building chiller systems; the Company's amendment application submitted to the United States Environmental Protection Agency ("EPA") seeking approval to manufacture, in addition to sell, graphene and GMG's THERMAL-XR®, G® LUBRICANT, G FLUID™ and other products in the United States; the expected timing of the EPA's review of, and decision on, the amendment application, including the Company's expectation of receiving approval by the end of September 2027; the Company's plans to manufacture and sell its products in the United States following any such approval; GMG's intentions to develop commercial scale-up capabilities; GMG's focus in the energy savings segment; GMG's intentions for the use of graphene lubricant additive on saving liquid fuels; expectations for R&amp;D and commercialisation of Graphene Batteries; GMG's ability to improve the performance of lithium-ion batteries; and the Company's four critical business objectives.
+Such forward-looking statements are based on a number of assumptions of management, including, without limitation, assumptions that: the Company's operational and strategic progress will continue; G FLUID™ will be purchased by cooling water treatment market distributors and customers in large volumes; G FLUID™ will increase heat transfer rates and limit microbial growth in commercial applications; the preliminary internal testing results and independent laboratory testing results will be repeatable and applicable in commercial applications; the EPA will accept and review the Company's amendment application in the ordinary course and will grant approval within the timeframe currently anticipated by the Company; the EPA will not require material additional testing, data or amendments in connection with the application; the regulatory requirements applicable to the manufacture and sale of graphene and graphene-based products in the United States will not change in a manner adverse to the Company; the Company's cash position and business fundamentals remain strong; that the preliminary results will be repeatable and applicable in commercial applications, that the warrant liability will decrease as warrants are exercised or expire, that future financial performance will improve, and that the accounting treatment of warrants under IFRS will remain unchanged.
+Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation, fluctuations in the Company's share price that may increase the warrant liability: the risk that the EPA delays, denies or imposes conditions or restrictions on the approval of the Company's amendment application, or that the review takes longer than currently expected; the risk that the EPA requires additional data, testing or information that delays or increases the cost of the application; the risk that the Company is unable to manufacture or sell its products in the United States on the terms or within the timeframe currently anticipated; the risk that G FLUID™'s performance in commercial applications differs from preliminary internal testing or independent laboratory testing results; the risk that market adoption of G FLUID™ is slower or smaller than anticipated; failure to complete or commission the Gen 2.0 Plant as currently planned; construction, cost-overrun, technology and ramp-up risks associated with the Gen 2.0 Plant; failure to achieve operational milestones; inability to commercialize products; changes in accounting standards; adverse market conditions; foreign exchange volatility; and the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 4, 2025 available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial outlook that are incorporated by reference herein, except in accordance with applicable securities laws.
+[1] https://www.futuremarketinsights.com/reports/cooling-water-treatment-chemicals-market
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311034
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>North Island Credit Union Launches School Backpack Drive In Partnership with Boys &amp;amp; Girls Clubs of Greater San Diego</v>
+        <v>Aramark Collegiate Hospitality Introduces 2026-2027 Innovations for Current and Incoming Generations</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C363" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D363" t="str">
         <v>Education</v>
       </c>
       <c r="E363" t="str">
-        <v>https://www.prnewswire.com/news-releases/north-island-credit-union-launches-school-backpack-drive-in-partnership-with-boys--girls-clubs-of-greater-san-diego-302813684.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/aramark-collegiate-hospitality-introduces-2026-113000942.html</v>
       </c>
       <c r="F363" t="str">
-        <v>Credit Union Branches Accepting Donations of New Backpacks for Elementary and Middle School Students SAN DIEGO, June 30, 2026 /PRNewswire/ -- North Island Credit Union has launched its annual school backpack drive in partnership with the Boys &amp; Girls Clubs of Greater San Diego, inviting...</v>
+        <v>PHILADELPHIA, August 24, 2026--As colleges and universities prepare to welcome Generation Alpha, Aramark Collegiate Hospitality is introducing new dining programs, wellness-focused residential concepts, digital enhancements, and student engagement initiatives for the 2026-2027 academic year.</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>California Credit Union Launches School Supply Drive In Association with NBC4 and Telemundo 52</v>
+        <v>Cineplex Announces Renewal of Normal Course Issuer Bid</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C364" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D364" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.prnewswire.com/news-releases/california-credit-union-launches-school-supply-drive-in-association-with-nbc4-and-telemundo-52-302813681.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349635/0/en/cineplex-announces-renewal-of-normal-course-issuer-bid.html</v>
       </c>
       <c r="F364" t="str">
-        <v>All Credit Union Branches Accepting Donations of School Supplies for Local Students GLENDALE, Calif., June 30, 2026 /PRNewswire/ -- California Credit Union has launched a school supply drive in association with NBC4 and Telemundo 52's Supporting Our Schools back-to-school donation drive,...</v>
+        <v>TORONTO, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Cineplex Inc. (“Cineplex” or the “Company”), Canada’s leading entertainment and media company, announced today that the Toronto Stock Exchange has approved its notice of intention to renew its normal course issuer bid (“NCIB”).</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>When Distance Determines Survival: Avel eCare Makes the Case for Virtual ...</v>
+        <v>Global Education Communities Corp. Provides Update on the Atmosphere ...</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C365" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D365" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E365" t="str">
-        <v>https://pr-inside.com/when-distance-determines-survival-avel-ecare-makes-the-case-for-virtual-r5196315.htm</v>
+        <v>https://pr-inside.com/global-education-communities-corp-provides-update-on-the-atmosphere-r5215509.htm</v>
       </c>
       <c r="F365" t="str">
-        <v>(PR-inside.com) The nation's most experienced Virtual Health System says access to care should never be defined by zip code - and federal Rural Health Transformation funding is creating a historic opportunity to prove it. SIOUX FALLS, SD / ACCESS Newswire / June 30, 2026 / In rural America, the distance to the nearest emergency room isn't just an inconvenience. It's a matter of life and death. A cardiac event in a farming community. A child with a life-threatening allergic reaction in a school 30 minutes from the nearest ambulance. A trauma patient arriving at a Critical Access Hospital where, at 2 a.m., ..</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 24, 2026 / Global Education Communities Corp. ("GECC" or the "Company") (TSX:GEC)(OTCQB:GECSF) today provided a significant update regarding the ongoing legal action filed by its subsidiary, GEC (Richmond) GP Inc., against a Toronto-based lender concerning the Atmosphere Project in Richmond, B.C. On August 20, 2026, the Supreme Court of Canada dismissed the Toronto Lender's appeal application of the BC Court of Appeal's decision. A two-week liability trial has been scheduled to begin on October 13, 2026. The Company will continue to provide updates as new developments arise. About GECC: For over 32 years, GECC has been a leading ..</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Florida Southwestern State College’s Criminal Justice Technology Program Earns Exemplary Program Recognition from Quality Matters</v>
+        <v>WyoTech Represented on the National Stage at the Great Race</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C366" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D366" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E366" t="str">
-        <v>https://www.prunderground.com/florida-southwestern-state-colleges-criminal-justice-technology-program-earns-exemplary-program-recognition-from-quality-matters/00386724/</v>
+        <v>https://pr-inside.com/wyotech-represented-on-the-national-stage-at-the-great-race-r5215505.htm</v>
       </c>
       <c r="F366" t="str">
-        <v>QM Recognizes the Institution's Outstanding Commitment to High-Quality Online Learning in Criminal Justice Education The post Florida Southwestern State College's Criminal Justice Technology Program Earns Exemplary Program Recognition from Quality Matters first appeared on</v>
+        <v>(PR-inside.com) The Automotive, Collision/Refinishing, Diesel, and Welding trade school partnered with the Jessi Combs Foundation and JEGS to compete in a race across the country using not only speed but technique, skill, and precision. LARAMIE, WY / ACCESS Newswire / August 24, 2026 /WyoTech was proudly represented this summer at the world-renowned Great Race-- a one-of-a-kind automotive challenge that combines classic cars, teamwork, precision, and endurance into an unforgettable cross-country journey. WyoTech Director of Industry Relations, Cindy Barlow, represented the trade school, in partnership with the Jessi Combs Foundation and JEGS Aftermarket Auto Parts and High Performance Racing, to complete the race ..</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>NCFL receives grant to advance family literacy in Texas</v>
+        <v>TwinStrand Biosciences Announces Final Judgment in Patent Infringement Suit Against Guardant Health, Awarding TwinStrand and the University of Washington More Than $245.2 Million in Damages, Accrued Royalties and Interest</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C367" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D367" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E367" t="str">
-        <v>https://www.prnewswire.com/news-releases/ncfl-receives-grant-to-advance-family-literacy-in-texas-302814689.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/twinstrand-biosciences-announces-final-judgment-110000950.html</v>
       </c>
       <c r="F367" t="str">
-        <v>The award was made possible by the new Barbara Bush Fund for Family Literacy at the George &amp; Barbara Bush Foundation. LOUISVILLE, Ky., June 30, 2026 /PRNewswire/ -- The National Center for Families Learning (NCFL) today announced it has received a grant to support and expand family...</v>
+        <v>SEATTLE, August 24, 2026--TwinStrand Biosciences (TwinStrand), the pioneer in Duplex Sequencing® technology, today announced that the U.S. District Court for the District of Delaware entered final judgment on Aug. 21, 2026, in favor of TwinStrand and the University of Washington (UW) in their patent infringement suit against Guardant Health, Inc.</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>We Didn’t Write About Billboard Advertising Costs. We Put Them on a Billboard.</v>
+        <v>Recent Release, "Welcome to School, Boomer!" from Newman Springs Publishing Author Angela Marie, Celebrates the Joy and Wonder of a Child's First Preschool Experience</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C368" t="str">
-        <v>Pressat</v>
+        <v>PR.com</v>
       </c>
       <c r="D368" t="str">
-        <v>Crypto, Education</v>
+        <v>Education</v>
       </c>
       <c r="E368" t="str">
-        <v>https://pressat.co.uk/releases/we-didnt-write-about-billboard-advertising-costs-we-put-them-on-a-billboard-b3c826753f19f42028373c78acc43e36/</v>
+        <v>https://www.pr.com/press-release/976629</v>
       </c>
       <c r="F368" t="str">
-        <v xml:space="preserve">Tuesday 30 June, 2026 New outdoor agency Loud! OOH, based in Leeds and London, puts its own money on two Leeds billboards to prove that outdoor advertising doesn’t need a massive budget. Leeds, UK - June 2026 Independent out-of-home advertising agency Loud! OOH has launched with a campaign that does something the industry rarely does: tells small businesses exactly what a billboard costs. Two 48-sheet hoardings on York Street in Leeds city centre are running side by side, one carrying a £650 customer quote, the other answering back with the Loud! OOH price for the same site. That price is £325. Half as much. No catch. Walk past the bus stop on York Street in Leeds right now and you’ll see something that doesn’t happen very often in advertising. An agency being completely honest about what </v>
+        <v>Angela Marie has completed a new book, "Welcome to School, Boomer!" that captures the excitement of Boomer's inaugural day at preschool. From the moment he arrives, readers follow along as he discovers new friends, engages in fun art projects, and experiences the thrill of riding the school bus. The story radiates with the innocent enthusiasm that only a young child can bring to such a momentous occasion. [PR.com]</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Bluewater Strengthens Integration Leadership with Addition of Will ...</v>
+        <v>Girl Power USA Launches Period Power to Address Period Poverty Through Community-Led Solutions</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C369" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D369" t="str">
-        <v>SaaS, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E369" t="str">
-        <v>https://pr-inside.com/bluewater-strengthens-integration-leadership-with-addition-of-will-r5196257.htm</v>
+        <v>https://prunderground.com/girl-power-usa-launches-period-power-to-address-period-poverty-through-community/cmt2wrrxm000004jrj6cps47t</v>
       </c>
       <c r="F369" t="str">
-        <v>(PR-inside.com) Industry veteran brings leadership, technical expertise, and process-driven experience to support Bluewater's continued growth. INDIANAPOLIS, IN / ACCESS Newswire / June 30, 2026 /Bluewater Technologies, a national leader in audiovisual integration and event technology, has named Will Putnam Director of Operations for its Integration Business Unit. The newly created leadership role reflects Bluewater's continued investment in operational excellence as the company supports larger, more complex projects across enterprise, higher education, healthcare, corporate, sports, and entertainment environments. Based in Bluewater's Indianapolis office and reporting to Art Rautenberg, Vice President of Operations, Putnam will lead the day-to-day operations of Bluewater's Integration bus</v>
+        <v>Initiative unites menstrual health education, reusable pad production, skills training, and economic opportunity for girls and women in Uganda and Kenya The post Girl Power USA Launches Period Power to Address Period Poverty Through Community-Led Solutions first appeared on</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Klarify Launches AI Operating System for Therapists as Mental Health Industry Faces Workforce and Insurance Crisis</v>
+        <v>International Petroleum Corporation Announces Results of Normal Course Issuer Bid</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C370" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D370" t="str">
-        <v>AI, Healthcare, Retail, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E370" t="str">
-        <v>https://www.newmediawire.com/news/klarify-launches-ai-operating-system-for-therapists-as-mental-health-industry-faces-workforce-and-insurance-crisis-7087430</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349488/0/en/international-petroleum-corporation-announces-results-of-normal-course-issuer-bid.html</v>
       </c>
       <c r="F370" t="str">
-        <v>Backed by Y Combinator, Klarify Launches Publicly With 8,300 Therapists Across Five Countries as Therapists Face Rising Burnout, Administrative Overload, and a Growing AI Imbalance Against Insurers SAN FRANCISCO - June 30, 2026 ( NEWMEDIAWIRE ) - Therapists have become one of the most operationally overwhelmed professions in healthcare. Demand for mental health services has surged, reimbursement pressure continues to intensify, and clinicians increasingly spend as much time operating small businesses as treating patients. Klarify today launched publicly, unveiling an AI native operating system built specifically for therapists. At launch, Klarify boasts more than 8,300 therapists across five countries and is part of Y Combinator’s Spring 2026 batch. Klarify’s position is intentionally firm</v>
+        <v>International Petroleum Corporation (IPC or the Corporation) (TSX, Nasdaq Stockholm: IPCO) is pleased to announce that IPC repurchased a total of 225,000 IPC common shares (ISIN: CA46016U1084) during the period of August 17 to 21, 2026 under IPC’s previously announced normal course issuer bid / share repurchase program (NCIB).</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Peytant Solutions Announces First-in-Human Use of AMStent® Tracheobronchial Covered Stent System</v>
+        <v>AMG Critical Materials N.V. to Apply for Secondary Listing on the Frankfurt Stock Exchange</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C371" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D371" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E371" t="str">
-        <v>https://www.prweb.com/releases/peytant-solutions-announces-first-in-human-use-of-amstent-tracheobronchial-covered-stent-system-302812819.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349442/0/en/amg-critical-materials-n-v-to-apply-for-secondary-listing-on-the-frankfurt-stock-exchange.html</v>
       </c>
       <c r="F371" t="str">
-        <v>Peytant Solutions, Inc., a medical technology innovator that is the first to combine human biologic material with an existing implantable device, today announced the first-in-human implantation of its AMStent® Tracheobronchial Covered Stent at Fairview East Bank University Hospital, known...</v>
+        <v>Amsterdam, 24 August 2026 (Regulated Information) --- AMG Critical Materials N.V. ("AMG" or the "Company", EURONEXT AMSTERDAM: "AMG") plans to apply for listing of its shares on the Frankfurt Stock Exchange. The listing is expected to become effective in the course of 2026.</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Children's Hospital Colorado helps improve growth outcomes for children living with dwarfism</v>
+        <v>WYF Brings Together 400+ Students for Future Liberal Arts Leadership Summit in Macao</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C372" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D372" t="str">
-        <v>Healthcare, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.prnewswire.com/news-releases/childrens-hospital-colorado-helps-improve-growth-outcomes-for-children-living-with-dwarfism-302814614.html</v>
+        <v>https://www.prnewswire.com/news-releases/wyf-brings-together-400-students-for-future-liberal-arts-leadership-summit-in-macao-302858050.html</v>
       </c>
       <c r="F372" t="str">
-        <v>Findings from a global trial show significant increases in height and proportionality among children AURORA, Colo., June 30, 2026 /PRNewswire/ -- New findings from a trial conducted at Children's Hospital Colorado (Children's Colorado) and University of Colorado (CU) Anschutz School of...</v>
+        <v>MACAU, Aug. 24, 2026 /PRNewswire/ -- World Youth Forum (WYF), an international nonprofit platform engaging 500,000+ young people annually across 30+ countries through education, competitions, conferences and youth-led initiatives, concluded WYF-FLALS 2026 in Macao, bringing together 400+...</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Ivybrook Academy Launches $5,000 Franchise Reduction for Educators Pursuing Ownership*</v>
+        <v>Elbyan Launched New Online Quran Classes for UK Children and Adults</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C373" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D373" t="str">
         <v>Education</v>
       </c>
       <c r="E373" t="str">
-        <v>https://www.prnewswire.com/news-releases/ivybrook-academy-launches-5-000-franchise-reduction-for-educators-pursuing-ownership-302814200.html</v>
+        <v>https://express-press-release.net/news/2026/08/24/1768939</v>
       </c>
       <c r="F373" t="str">
-        <v>National Preschool Franchise Introduces New Incentive for Education Professionals as Brand Continues Nationwide Growth CHARLOTTE, N.C., June 30, 2026 /PRNewswire/ -- Ivybrook Academy, the nationally recognized half-day preschool franchise that combines Montessori and Reggio Emilia...</v>
+        <v>United Kingdom — Elbyan has launched the best online Quran classes in UK for children and adults. The classes help students learn the Quran from [read full press release...]</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Education Couture Launches $100,000 Summer Lux Learner Unlock Event to Keep Students Engaged in Learning</v>
+        <v>APOD: 2026 August 24 – Comet 220P in Outburst</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C374" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D374" t="str">
         <v>Education</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.prnewswire.com/news-releases/education-couture-launches-100-000-summer-lux-learner-unlock-event-to-keep-students-engaged-in-learning-302814379.html</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-24-comet-220p-in-outburst/</v>
       </c>
       <c r="F374" t="str">
-        <v>CHICAGO, June 30, 2026 /PRNewswire/ -- Education Couture has launched its More Than $100,000 Summer Lux Learner Unlock Event, a literacy initiative designed to motivate students to continue reading and learning throughout the summer by rewarding educational engagement with premium student...</v>
+        <v>APOD Science APOD APOD: 2026 August 24 – Comet… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Comet 220P [&amp;#8230;]</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Children with Achondroplasia Treated with TransCon CNP Showed Continued Improvements in Lower Extremity Alignment at Week 104 of the Pivotal ApproaCH Trial</v>
+        <v>New US$22 Million Education Lifeline for Crisis-Affected Children in Sudan</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C375" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D375" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319671/0/en/Children-with-Achondroplasia-Treated-with-TransCon-CNP-Showed-Continued-Improvements-in-Lower-Extremity-Alignment-at-Week-104-of-the-Pivotal-ApproaCH-Trial.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-us22-million-education-lifeline-for-crisis-affected-children-in-sudan-302857883.html</v>
       </c>
       <c r="F375" t="str">
-        <v>COPENHAGEN, Denmark, June 30, 2026 (GLOBE NEWSWIRE) -- Ascendis Pharma A/S (Nasdaq: ASND) today announced new radiographic data from Week 104 from the completed pivotal ApproaCH Trial of once-weekly TransCon CNP (navepegritide) in children with achondroplasia. In the trial, TransCon CNP-treated children demonstrated continued improvements in lower extremity alignment through up to two years of treatment, including improvements in tibial-femoral angle (TFA). As previously reported, improvements in annualized growth velocity were maintained and ACH-specific height Z-score increased with TransCon CNP treatment through Week 104. The data were presented by Leanne M. Ward, M.D., FRCPC, Professor of Pediatrics at the University of Ottawa and Children's Hospital of Eastern Ontario, during the 12 t</v>
+        <v>New three-year investment will reach nearly 200,000 crisis-affected children and adolescents, helping them return to safe, inclusive learning while supporting the recovery of Sudan's education system. The announcement comes as Education Cannot Wait launches Hope Starts Here, a global...</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>AvevoRx Launches National Nutrition Education and Patient Engagement Initiative, Expands Access for Patients with Complex Nutrition Needs</v>
+        <v>Anbogen Therapeutics and The University of Tokyo Enter Collaborative Research Agreement to Evaluate ABT-301 Across Multiple Tumor Types, Targeting Accelerated Human Clinical Indication Expansion</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C376" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D376" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.prweb.com/releases/avevorx-launches-national-nutrition-education-and-patient-engagement-initiative-expands-access-for-patients-with-complex-nutrition-needs-302811688.html</v>
+        <v>https://www.prnewswire.com/news-releases/anbogen-therapeutics-and-the-university-of-tokyo-enter-collaborative-research-agreement-to-evaluate-abt-301-across-multiple-tumor-types-targeting-accelerated-human-clinical-indication-expansion-302857360.html</v>
       </c>
       <c r="F376" t="str">
-        <v>New digital outreach strategy, educational resources, virtual support offerings, and patient engagement platform aim to connect underserved patients and providers with specialized nutrition expertise nationwide GREENSBORO, N.C., June 30, 2026 /PRNewswire-PRWeb/ -- AvevoRx, a national,...</v>
+        <v>TAIPEI, Aug. 23, 2026 /PRNewswire/ -- Anbogen Therapeutics Inc. (TPEx: 7784) ("Anbogen" or the "Company"), a clinical-stage precision oncology company, today announced that it has entered into a Collaborative Research Agreement (CRA) with the Laboratory of Veterinary Surgery, Graduate...</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>BERNINA of America Ushers in a New Era of Creativity at BERNINA University 2026, Led by the New B 790 ULTRA</v>
+        <v>YOBY Brings Financial Education Into a Multiplayer World for Families and Schools</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C377" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D377" t="str">
         <v>Education</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.prweb.com/releases/bernina-of-america-ushers-in-a-new-era-of-creativity-at-bernina-university-2026-led-by-the-new-b-790-ultra-302812783.html</v>
+        <v>https://pressreleasenews.org/pressroom/yoby-brings-financial-education-into-a-multiplayer-world-for-families-and-schools</v>
       </c>
       <c r="F377" t="str">
-        <v>New introductions span every discipline and skill level, from advanced quilting and embroidery to first projects, giving makers more ways to create. AURORA, Ill., June 30, 2026 /PRNewswire-PRWeb/ -- BERNINA of America has introduced the new BERNINA 790 ULTRA, the top model of its 7...</v>
+        <v>YOBY is a multiplayer world where children, families and schools learn financial literacy through play, choices, shared goals and everyday money decisions.</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Three Countries Commemorate the Battles of the Somme 110 Years Ago</v>
+        <v>Heal Earth Launches Fundraising Campaign on ThatRound to Transform Climate Education Through Neuro-Inclusive AI</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C378" t="str">
-        <v>Pressat</v>
+        <v>PR.com</v>
       </c>
       <c r="D378" t="str">
-        <v>Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E378" t="str">
-        <v>https://pressat.co.uk/releases/three-countries-commemorate-the-battles-of-the-somme-110-years-ago-44ae7f3431c2d78982020897e492a3d1/</v>
+        <v>https://www.pr.com/press-release/973233</v>
       </c>
       <c r="F378" t="str">
-        <v>Tuesday 30 June, 2026 Kassel, 30 June 2026. The Volksbund Deutsche Kriegsgräberfürsorge e. V. is working alongside French and British partner organisations to commemorate those who lost their lives in the First World War in France. Taking part in a joint tri-national youth exchange are 24 young people from France, the United Kingdom and the Federal Republic of Germany. 110 years ago, the First World War raged across Europe. The ‘catastrophe of the 20th century’ claimed an unprecedented number of lives and devastated towns and countryside. The battles of the Somme alone – in which troops from the Commonwealth and France fought against German positions from July to November 1916 – cost the lives of over a million soldiers. Traces of the war are still visible there today. A scarred landscape:</v>
+        <v>Heal Earth - the world's first neuro-inclusive, AI-powered ecosystem for climate and sustainability education, is proud to announce the launch of its fundraising campaign. Founded by Anum Farooq, an award-winning autistic female entrepreneur, Heal Earth is partnering with the fundraising marketplace ThatRound to secure capital in an accessible, highly supportive, and transparent way. The Challenge of Early-Stage Funding [PR.com]</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Indirapuram Public School: A Preferred CBSE School for Families in Ghaziabad, Noida Extension, and Gaur City</v>
+        <v>Curiosity Blog, Sols 4982–4987: Back to Our Regularly Scheduled Programming</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C379" t="str">
-        <v>Express Press Release</v>
+        <v>NASA</v>
       </c>
       <c r="D379" t="str">
         <v>Education</v>
       </c>
       <c r="E379" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761135</v>
+        <v>https://science.nasa.gov/blog/curiosity-blog-sols-4982-4987-back-to-our-regularly-scheduled-programming/</v>
       </c>
       <c r="F379" t="str">
-        <v>Ghaziabad, Uttar Pradesh, 2026-06-30 — /EPR Network/ — Choosing the right school is one of the most important decisions parents make for their children. Families [read full press release...]</v>
+        <v>By Allison Dries-Padilla, Missions Operations Specialist at Malin Space Science Systems Earth planning date: Friday, Aug. 14, 2026 This week of Curiosity Mars rover operations takes us back to our “regularly scheduled programming.” After taking a slight detour to investigate the “erosional surface” we are back on course to ascend Mount Sharp. As we transition […]</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Entrust Foundation Expands Impact Through Education and Youth Empowerment</v>
+        <v>Dr. Albert H. Yurvati Reflects on a Lifetime of Service and Resilience in “30 Degrees on Bypass”</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C380" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D380" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E380" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761016</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359316</v>
       </c>
       <c r="F380" t="str">
-        <v>Cape Town, South Africa, 2026-06-30 — /EPR Network/ — The Entrust Foundation has reaffirmed its commitment to improving the future of underprivileged communities across South [read full press release...]</v>
+        <v>Dr. Albert H. Yurvati, a distinguished cardiothoracic surgeon, medical educator, researcher, and Emeritus Professor at the University of North Texas Health Science Center&amp;#39;s Texas College of Osteopathic Medicine, reflects on a lifetime dedicated to medicine, education, service, and family in his memoir, &amp;#8220;30 Degrees on Bypass.&amp;#8221; - - For decades, Albert H. Yurvati, DO, PhD, DSc(hc), DFACOS, FACOS, FICS, FAHA, cared for patients facing critical medical conditions, trained future physicians,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359316</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>WhiteHat Academy: Learn The Art Of Creating High Converting Social Media Content</v>
+        <v>AANA Launches Anesthesia Answers, a Patient Education Resource Built by CRNAs/Nurse Anesthesiologists</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C381" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D381" t="str">
-        <v>Media, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E381" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760904</v>
+        <v>https://www.prnewswire.com/news-releases/aana-launches-anesthesia-answers-a-patient-education-resource-built-by-crnasnurse-anesthesiologists-302854979.html</v>
       </c>
       <c r="F381" t="str">
-        <v>Kolkata, India, 2026-06-30 — /EPR Network/ — WhiteHat Academy, a job training institute, is offering social media content writing course to students who want to [read full press release...]</v>
+        <v>ROSEMONT, Ill., Aug. 22, 2026 /PRNewswire/ -- The American Association of Nurse Anesthesiology (AANA) today announced the launch of Anesthesia Answers, a new patient education resource created by Certified Registered Nurse Anesthetists (CRNAs)/nurse anesthesiologists to help patients and...</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Recent Release, "A Bit of Color," from Hawes &amp; Jenkins Authors Payton Jurgensen and Jorden Blake-Oxley, Celebrates Imagination's Transformative Power in a Colorless World</v>
+        <v>Zum Expands to New York, Marking 19th State Nationwide</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C382" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D382" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.pr.com/press-release/971909</v>
+        <v>https://www.prnewswire.com/news-releases/zum-expands-to-new-york-marking-19th-state-nationwide-302857668.html</v>
       </c>
       <c r="F382" t="str">
-        <v>Payton Jurgensen and Jorden Blake-Oxley have completed a vibrant new book, "A Bit of Color," that explores what happens when creativity collides with conformity. Set in a classroom draped in gray monotony, the story follows Clara, a radiant student whose colorful ideas and joyful spirit illuminate every corner of her learning space. As her classmates begin to embrace their own creative potential, an unexpected [PR.com]</v>
+        <v>Expansion establishes Zum's presence in one of the nation's largest student mobility regions and creates a foundation for continued Northeast growth; district announcements to follow REDWOOD CITY, Calif., Aug. 22, 2026 /PRNewswire/ -- Zūm, a leader in student mobility, today announced its...</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Recent Release, "Lessor the Rock Ghost," from Covenant Books Author Melinda Webster, Delivers a Heartwarming Tale of Friendship, Purpose, and Joyful Adventure</v>
+        <v>The Luc Cochran Foundation Takes on Metro Atlanta's Digital Divide</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C383" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D383" t="str">
         <v>Education</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.pr.com/press-release/971931</v>
+        <v>https://prunderground.com/the-luc-cochran-foundation-takes-on-metro-atlanta-s-digital-divide/cmt3cjbjs000904jsctmgpmcw</v>
       </c>
       <c r="F383" t="str">
-        <v>Melinda Webster has completed a new book, "Lessor the Rock Ghost," a delightful story that follows an unforgettable character as he navigates his journey through life. When Lessor encounters a new friend named Plu, their friendship becomes the catalyst for discovery and growth. Together, they explore what it means to find joy in everyday moments, learning that life becomes richer when shared with others who [PR.com]</v>
+        <v>The Luc Cochran Foundation is bridging Metro Atlanta's digital divide through technology access, digital education, workforce readiness and community support. The post The Luc Cochran Foundation Takes on Metro Atlanta's Digital Divide first appeared on</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Save 30% on Welding Courses with Kangaroo Training Institute’s Limited-Time Offer</v>
+        <v>Hour9 Launches AI Automation Agency with Process-First Approach, Challenging Assumption That Businesses Should Maximize AI Integration</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C384" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D384" t="str">
-        <v>Energy, Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E384" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760873</v>
+        <v>https://www.newsfilecorp.com/release/310740/Hour9-Launches-AI-Automation-Agency-with-ProcessFirst-Approach-Challenging-Assumption-That-Businesses-Should-Maximize-AI-Integration</v>
       </c>
       <c r="F384" t="str">
-        <v>Brisbane City, Australia, 2026-06-30 — /EPR Network/ — Kangaroo Training Institute has announced a series of limited-time promotions designed to make nationally recognised trade and [read full press release...]</v>
+        <v>Somerville, Massachusetts--(Newsfile Corp. - August 22, 2026) - Hour9, an AI automation agency based in Somerville, Massachusetts, today announced its launch with a methodology that prioritizes process diagnosis over technology selection - an approach its founder said was shaped directly by early client work in which the majority of projects were better served by traditional automation than by artificial intelligence.Kevin Smida, Founder of Hour9 and a graduate of the University of...</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Education Technology Market Trends in Personalized Learning Platforms</v>
+        <v>APOD: 2026 August 22 – Mostly Perseids</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C385" t="str">
-        <v>Express Press Release</v>
+        <v>NASA</v>
       </c>
       <c r="D385" t="str">
         <v>Education</v>
       </c>
       <c r="E385" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761119</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-22-mostly-perseids/</v>
       </c>
       <c r="F385" t="str">
-        <v>The global Education Technology Market was valued at USD 187.0 billion in 2025 and is projected to grow from USD 213.2 billion in 2026 to USD 437.5 [read full press release...]</v>
+        <v>APOD Science APOD APOD: 2026 August 22… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Mostly Perseids Explanation: Recorded [&amp;#8230;]</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Eternal Lawns May press release</v>
+        <v>Back to School with Zum: The Most Important Commute in America Begins Again</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C386" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D386" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E386" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760818</v>
+        <v>https://www.prnewswire.com/news-releases/back-to-school-with-zum-the-most-important-commute-in-america-begins-again-302857593.html</v>
       </c>
       <c r="F386" t="str">
-        <v>LEEDS, UK, 2026-06-30 — /EPR Network/ — Eternal Lawns www.eternallawns.com know that with the school holidays just around the corner, your garden is about to [read full press release...]</v>
+        <v>From new launches to longtime partnerships, Zum teams across the country kick off the 2026–27 school year REDWOOD CITY, Calif., Aug. 21, 2026 /PRNewswire/ -- Zūm, a leader in student mobility, is kicking off the 2026–27 school year across the country as teams, drivers and district...</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>CU Medicine Ranked World No. 2 in Gastroenterology &amp;amp; Hepatology</v>
+        <v>Zum Appoints Matthew Klein as VP of Software Sales</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C387" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D387" t="str">
-        <v>Education</v>
+        <v>AI, Automotive, Education</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.prnewswire.com/news-releases/cu-medicine-ranked-world-no-2-in-gastroenterology--hepatology-302814326.html</v>
+        <v>https://www.prnewswire.com/news-releases/zum-appoints-matthew-klein-as-vp-of-software-sales-302857587.html</v>
       </c>
       <c r="F387" t="str">
-        <v>HONG KONG, June 30, 2026 /PRNewswire/ -- U.S. News &amp; World Report has again ranked The Chinese University of Hong Kong (CUHK)'s Faculty of Medicine (CU Medicine) No. 2 globally in Gastroenterology &amp; Hepatology, maintaining a top-three position worldwide for four consecutive editions. The...</v>
+        <v>Klein will lead Zum's software-only business as the company's unified, AI-powered Zum CMX solution expands nationwide, reimagining student mobility for 6,500+ schools REDWOOD CITY, Calif., Aug. 21, 2026 /PRNewswire/ -- Zūm, a leader in student mobility, today announced the appointment of...</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>New Oriental to Report Fourth Quarter 2026 Financial Results on July 29, 2026</v>
+        <v>Nutrition Expert Annessa Chumbley Highlights Easy Meal and Snack Solutions for Families On TipsOnTV</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C388" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D388" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-oriental-to-report-fourth-quarter-2026-financial-results-on-july-29-2026-302814138.html</v>
+        <v>https://www.newswire.com/news/nutrition-expert-annessa-chumbley-highlights-easy-meal-and-snack-solutions-for</v>
       </c>
       <c r="F388" t="str">
-        <v>BEIJING, June 30, 2026 /PRNewswire/ -- New Oriental Education and Technology Group Inc. (the "Company" or "New Oriental") (NYSE: EDU/ 9901.SEHK), a provider of private educational services in China, today announced that it will report its financial results for the fourth quarter ended May...</v>
+        <v>Fresh Ideas for the School Year</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>As Health Care Moves From Volume to Value, SCU Highlights Integrative, Whole-Person Healthcare</v>
+        <v>The Momentum Continues: Immaculata Celebrates Another Year of Enrollment Growth</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C389" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D389" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-health-care-moves-from-volume-to-value-scu-highlights-integrative-whole-person-healthcare-302814027.html</v>
+        <v>https://www.prweb.com/releases/the-momentum-continues-immaculata-celebrates-another-year-of-enrollment-growth-302856156.html</v>
       </c>
       <c r="F389" t="str">
-        <v>WHITTIER, Calif., June 30, 2026 /PRNewswire/ -- As the U.S. health care system continues moving from fee-for-service models toward value-based care, Southern California University of Health Sciences (SCU) is preparing future healthcare professionals to deliver integrative, whole-person...</v>
+        <v>Celebrating another year of enrollment growth, Immaculata University plans to welcome 495 new students to campus this fall. MALVERN, Pa., Aug. 21, 2026 /PRNewswire-PRWeb/ -- Immaculata University will welcome 495 new students to campus this fall as enrollment continues to grow. As of...</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Northwest Earth and Space Science Pathways Project Celebrates Student Innovation Through ROADS from Earth to Venus National Challenge</v>
+        <v>Announcing the Resilience Scholarship: Overcoming Adversity and Moving ...</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C390" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D390" t="str">
         <v>Education</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356928</v>
+        <v>https://pr-inside.com/announcing-the-resilience-scholarship-overcoming-adversity-and-moving-r5214882.htm</v>
       </c>
       <c r="F390" t="str">
-        <v>The Northwest Earth and Space Science Pathways (NESSP) project recently concluded its 2025&amp;#8211;2026 ROADS (Rover Observation And Discoveries in Space) from Earth to Venus National Challenge, a NASA Science Activation program student challenge that engaged more than 500 students on 120 teams from eight states in authentic science and engineering experiences inspired by Venus exploration. - - The challenge began with educator professional development in August 2025, preparing teachers and me... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356928</v>
+        <v>(PR-inside.com) Qualifying students can apply by January 1, 2027, for a chance to win $2,500 in academic support. COLORADO SPRINGS, CO / ACCESS Newswire / August 21, 2026 / The Colorado Springs personal injury lawyers with Heuser &amp; Heuser, LLP, know that life rarely goes as planned. It's in light of life's unpredictable twists and turns that the team wants to award an outstanding college student who has overcome adversity and used the challenges in their lives to transform their future. The Resilience Scholarship: Overcoming Adversity and Moving Forwardpromises $2,500 in financial support to a student who has demonstrated resilience in the face ..</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Wisdom Bridge Authors Opens the Door for Transformational Books to Reach 500 Million Spanish-Speaking Readers</v>
+        <v>Valor Education Named Contender for the $1M Yass Prize</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C391" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D391" t="str">
-        <v>Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.newmediawire.com/news/wisdom-bridge-authors-opens-the-door-for-transformational-books-to-reach-500-million-spanish-speaking-readers-7087421</v>
+        <v>https://www.prnewswire.com/news-releases/valor-education-named-contender-for-the-1m-yass-prize-302857534.html</v>
       </c>
       <c r="F391" t="str">
-        <v>MIAMI, FL - June 29, 2026 ( NEWMEDIAWIRE ) - Across more than twenty countries, 500 million people speak Spanish as the language of their dreams and their prayers. Yet most of the books that reshape how people lead, heal, and grow exist only in English. Wisdom Bridge Authors, LLC, a Miami-based company, was created to close that gap carrying the world’s most needed books across the language barrier and into the hands of the readers who have waited for them. The company translates and launches transformational English-language books as complete Spanish-language experiences print, digital, and a companion practical course typically within six months. Native Spanish-speaking translators carry each author’s meaning, metaphor, and mission intact, so the wisdom lands as deeply in Spanish as in t</v>
+        <v>Known as the "Pulitzer of Education Innovation," the Yass Prize has recognized Valor for its commitment to a sustainable, transformational, outstanding, and permissionless approach to educating the whole person. AUSTIN, TEXAS, Aug. 21, 2026 /PRNewswire/ -- Valor Education has been named a...</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Noevo.io to Launch Fully Upgraded AI Platform in July as It Expands Global Partnerships Across Multiple Continents</v>
+        <v>Jeremy Yono Launches Online Resource Hub Focused on Financial Literacy ...</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C392" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D392" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E392" t="str">
-        <v>https://pressreleasenews.org/pressroom/noevo-io-to-launch-fully-upgraded-ai-platform-in-july-as-it-expands-global-partnerships-across-multiple-continents</v>
+        <v>https://pr-inside.com/jeremy-yono-launches-online-resource-hub-focused-on-financial-literacy-r5214876.htm</v>
       </c>
       <c r="F392" t="str">
-        <v>Singapore, June 29, 2026 — Noevo.io, an AI-first education platform, announced the upcoming launch of its new fully functional website in July 2026. The upgrade introduces significantly enhanced technical analysis and personalised recommendations. The company is also advancing key strategic partnerships in China, Sri Lanka, Colombia, Spain, and other major markets.</v>
+        <v>(PR-inside.com) Detroit Financial Professional Expands Access to Practical Money Management Education Through a Centralized Digital Resource DETROIT, MI / ACCESS Newswire / August 21, 2026 /Jeremy Yono has announced the launch of a new online resource hub designed to make financial literacy and practical budgeting guidance more accessible to individuals seeking greater control over their finances. The resource hub brings educational materials and budgeting strategies together in one digital destination, giving users a convenient way to strengthen everyday money management habits and build a clearer foundation for long-term financial planning. The new initiative reflects Jeremy Yono's continued focus on financial education and responsible ..</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Studycat reports u.s. growth milestone for children french language iphone app</v>
+        <v>ComEd, EV Ambassador Program Spotlight Small Businesses Advancing Transportation Electrification Across Northern Illinois</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C393" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D393" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E393" t="str">
-        <v>https://pressreleasenews.org/pressroom/studycat-reports-u-s-growth-milestone-for-children-french-language-iphone-app</v>
+        <v>https://finance.yahoo.com/small-business/articles/comed-ev-ambassador-program-spotlight-183900609.html</v>
       </c>
       <c r="F393" t="str">
-        <v>Studycat reports a U.S. growth milestone for its children french language iPhone app, citing download momentum, review volume, and rising family interest in early French learning.</v>
+        <v>CHICAGO, August 21, 2026--ComEd today joined local small-business owners and community leaders at Steps Inc. Consulting in Chicago to highlight how electric vehicle (EV) rebate programs, community partnerships and customer education efforts are helping accelerate transportation electrification across northern Illinois.</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>ASUS Education and Intel Showcase AI-Ready Technology for K-12 Schools at ISTE+ASCD 2026</v>
+        <v>Innovation against microplastics: URBANFILTER at the Formula 1 race in Zandvoort</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C394" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D394" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.prnewswire.com/news-releases/asus-education-and-intel-showcase-ai-ready-technology-for-k-12-schools-at-isteascd-2026-302813845.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359302</v>
       </c>
       <c r="F394" t="str">
-        <v>From ruggedized student laptops to AI-powered mini PCs and professional displays, ASUS brings a complete ecosystem for every role in the school KEY POINTS Education Ready Ecosystem: ASUS Education and Intel will co-exhibit at ISTE+ASCD 2026 in Orlando, Florida, showcasing a complete...</v>
+        <v>- - &amp;#8226; The FIA, the world motorsport governing body, is deploying the smart filter at a racetrack for the first time - &amp;#8226; The filter targets microscopic particles from tire wear and other pollutants - &amp;#8226; The Audi Environmental Foundation is a pioneer of the URBANFILTER - - - Since September 2020, the Audi Environmental Foundation has supported the development of smart filters for street drains together with scientists from the Technical University of Berlin and other partners. At the Dutch Gra... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359302</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Ethan LaGuardia Advocates for Student-Athlete Mental Strength and Community Leadership</v>
+        <v>Hundreds of health and nutrition facilities closed as Somalia's child crisis deepens</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C395" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D395" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E395" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/ethan-laguardia-advocates-for-studentathlete-mental-strength-and-community-leadership/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359289</v>
       </c>
       <c r="F395" t="str">
-        <v/>
+        <v>&amp;#8220;In Somalia today, aid cuts are closing doors to healthcare, shutting down nutrition services, and pushing water, education and protection further out of reach. As ever, children are paying the price. - - &amp;#8220;On the back of unprecedented cuts in humanitarian aid, 205 health and nutrition facilities have already closed. The impact on children has been immediate: in the first six months of this year, Somalia has seen a 32 per cent increase (from the same period last year) in children being admit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359289</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Optimize Live Trademark Granted, Protecting SEO Training Brand</v>
+        <v>Back-to-School with The Angel Heart: Helping Children Discover the Power of Love, Feelings, and Curiosity</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C396" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D396" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.prunderground.com/optimize-live-trademark-granted-protecting-seo-training-brand/00387001/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359219</v>
       </c>
       <c r="F396" t="str">
-        <v>The US Patent and Trademark Office approved Damon Burton's Optimize Live trademark across 10 service categories in marketing education and advertising training. The post Optimize Live Trademark Granted, Protecting SEO Training Brand first appeared on</v>
+        <v>As children head back to school, families and educators are preparing for more than a new academic year. The return to the classroom is also an opportunity to help children build confidence, express their feelings, develop empathy, and approach the world with curiosity. - - August marks a time of transition as famliies and educators prepare for the school year. Some children are moving from home to school for the first time, while others are advancing to new age groups or new schools. This... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359219</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Cherry SE Permanently Appoints Rogier Volmer as CEO, Committing to Continuity in Its Strategic Transformation</v>
+        <v>Children's Education Franchise COMPUCHILD Expands to Livermore, California</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C397" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D397" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.newmediawire.com/news/cherry-se-permanently-appoints-rogier-volmer-as-ceo-committing-to-continuity-in-its-strategic-transformation-7087417</v>
+        <v>https://www.prnewswire.com/news-releases/childrens-education-franchise-compuchild-expands-to-livermore-california-302857386.html</v>
       </c>
       <c r="F397" t="str">
-        <v>MUNICH, GERMANY - June 29, 2026 ( NEWMEDIAWIRE ) - The Supervisory Board of Cherry SE has appointed Rogier Volmer as Chief Executive Officer (CEO) effective July 1, 2026. Rogier, who has served in the role on an interim basis since January 1, 2026, will continue to drive the strategic transformation already underway at the international manufacturer of computer input devices. The Supervisory Board's decision sends a clear signal of stability and continuity during a critical phase for the company. Under Rogier’s leadership, Cherry SE will continue to focus on the operational implementation of the "Blossom" future program. Since taking office at the beginning of the year, Rogier Volmer has set the course for sustainably increasing the Group's profitability and strengthening its position in i</v>
+        <v>Longtime Tri-Valley resident and technology professional brings hands-on STEM, AI, entrepreneurship, and life skills after-school enrichment to Livermore children DUBLIN, Calif., Aug. 21, 2026 /PRNewswire/ -- For more than twenty years, Ms. Asna Alam has called the Tri-Valley home. During...</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Xtalks Launches Life Sciences United (XLSU), a New Global Alliance for Nonprofit Life Science Organizations</v>
+        <v>Dr. Kelechi Ekuma Expands Thought Leadership Through Coevolution</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C398" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D398" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E398" t="str">
-        <v>https://www.prnewswire.com/news-releases/xtalks-launches-life-sciences-united-xlsu-a-new-global-alliance-for-nonprofit-life-science-organizations-302813592.html</v>
+        <v>https://pr-inside.com/dr-kelechi-ekuma-expands-thought-leadership-through-coevolution-r5214808.htm</v>
       </c>
       <c r="F398" t="str">
-        <v>XLSU provides nonprofit life science organizations with new opportunities for collaboration, visibility and shared learning across the global life sciences community. To mark its launch, XLSU will host its first collaborative webinar on July 13, 2026, exploring how advocacy perspectives...</v>
+        <v>(PR-inside.com) His publication explores how artificial intelligence, institutions, and society evolve together in an age of rapid technological change. MANCHESTER, UK / ACCESS Newswire / August 21, 2026 / As artificial intelligence continues to reshape how people work, learn, and communicate,Dr. Kelechi Ekumais expanding his thought leadership through Coevolution, a publication dedicated to exploring one of today's most important questions: How do people and technology shape one another over time? A Senior Lecturer at the Global Development Institute at The University of Manchester, Dr. Ekuma has spent his career studying development policy, digital transformation, higher education, and the future of work. Through Coevolution, ..</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>With Full Team Certification, North River Home Care Sets the Standard for Dementia Care Across the South Shore and MetroWest</v>
+        <v>Average claim for student possessions doubles in three years</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C399" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D399" t="str">
         <v>Education</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.prnewswire.com/news-releases/with-full-team-certification-north-river-home-care-sets-the-standard-for-dementia-care-across-the-south-shore-and-metrowest-302813730.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359249</v>
       </c>
       <c r="F399" t="str">
-        <v>Families facing dementia find expert guidance from their very first call. All client-facing office team members are now certified as a Dementia Care Partner through the National Institute for Dementia Education. NORWELL, Mass., June 29, 2026 /PRNewswire/ -- North River Home Care, a...</v>
+        <v>- - &amp;#8226; Aviva data reveals the average value of a student belongings claim has doubled from &amp;#163;781 to &amp;#163;1,766 between 2022-2025 [1] - &amp;#8226; More than half of claims (56%) are a result of theft, with laptops and phones being amongst the most likely items to be stolen - &amp;#8226; Aviva urges students to protect belongings as almost 229,000 are set to go to university this year [2] - &amp;#8226; Students could be covered for up to &amp;#163;12,000 worth of belongings under an Aviva Signature Home policy [3] - - - New da... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359249</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Nelnet Bank Steps Up for Graduate Students Facing New Borrowing Challenges</v>
+        <v>Alyssa's Law in Illinois, Reinforces National Momentum for Faster, ...</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C400" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D400" t="str">
         <v>Education</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.prnewswire.com/news-releases/nelnet-bank-steps-up-for-graduate-students-facing-new-borrowing-challenges-302813405.html</v>
+        <v>https://pr-inside.com/alyssa-s-law-in-illinois-reinforces-national-momentum-for-faster-r5214791.htm</v>
       </c>
       <c r="F400" t="str">
-        <v>As Grad PLUS loan changes approach July 1, Nelnet Bank offers clear, flexible financing options designed to help students move forward with confidence DRAPER, Utah, June 29, 2026 /PRNewswire/ -- With major federal student loan changes scheduled to take effect July 1, including the...</v>
+        <v>(PR-inside.com) With more than 6,000 locations and 250 public safety agencies served nationwide, Alyssa's Law implementation experience statewide, SaferWatch brings a proven model for connecting schools directly with first responders and school staff. FORT LAUDERDALE, FL / ACCESS Newswire / August 21, 2026 / SaferWatch, a national leader in school safety and emergency response technology, today applauded Illinois Governor JB Pritzker's signing of House Bill 5107, legislation that may be referred to as Alyssa's Law, marking another major step in the nationwide movement to improve how quickly schools can communicate with 911 centers and first responders during an emergency. Governor Pritzker signed ..</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Strategic Resources Inc. to supply concentrate to the €17 million FutSteel project in Finland</v>
+        <v>Alyssa's Law in Illinois, Reinforces National Momentum for Faster, Connected School Emergency Response Technology</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C401" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D401" t="str">
         <v>Education</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.prnewswire.com/news-releases/strategic-resources-inc-to-supply-concentrate-to-the-17-million-futsteel-project-in-finland-302813617.html</v>
+        <v>https://www.newswire.com/news/alyssas-law-in-illinois-reinforces-national-momentum-for-faster-connected</v>
       </c>
       <c r="F401" t="str">
-        <v>MONTREAL, June 29, 2026 /PRNewswire/ - Strategic Resources Inc. (TSXV: SR) (FSE: UI8) (the "Company") announces that the University of Oulu, Finland launched the Future Sustainable Electric Steel Mill project ("FutSteel"), a €17 million research project in close collaboration with...</v>
+        <v>With more than 6,000 locations and 250 public safety agencies served nationwide, Alyssa's Law implementation experience statewide, SaferWatch brings a proven model for connecting schools directly with first responders and school staff.</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>As America Turns 250, Rediscover the Family Tradition That Built a ...</v>
+        <v>WiMi's Next-Generation Quantum Convolutional Neural Network Reshapes Classical Data Classification Methods</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C402" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D402" t="str">
-        <v>Education</v>
+        <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E402" t="str">
-        <v>https://pr-inside.com/as-america-turns-250-rediscover-the-family-tradition-that-built-a-r5195936.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wimis-next-generation-quantum-convolutional-neural-network-reshapes-classical-data-classification-methods-302857369.html</v>
       </c>
       <c r="F402" t="str">
-        <v>(PR-inside.com) Dallas Summer Boat Show celebrates boating's enduring role in the American story July 16-19 at Dallas Market Hall DALLAS, TX / ACCESS Newswire / June 29, 2026 / As celebrates its 250th birthday in 2026, the Dallas Summer Boat Show is inviting North Texans to reconnect with one of the country's most enduring traditions: making memories on the water. From grandparents teaching grandchildren to fish, to teenagers learning to waterski, to families spending long weekends exploring Texas lakes, boating has been woven into the fabric of American life for generations. The Dallas Summer Boat Show, returning July 16-19 at Dallas Market Hall, ..</v>
+        <v>BEIJING, Aug. 21, 2026 /PRNewswire/ -- WiMi Hologram Cloud Inc. (NASDAQ: WiMi) ("WiMi" or the "Company"), a leading global Hologram Augmented Reality ("AR") Technology provider, proposes a cutting-edge quantum machine learning technology oriented toward classical data classification...</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>/C O R R E C T I O N -- Duck® Brand/</v>
+        <v>TikTok Shop Selects OMIE for Seven-Day Spotlight Campaign Ahead of Back-to-School</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C403" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D403" t="str">
-        <v>Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E403" t="str">
-        <v>https://www.prnewswire.com/news-releases/voting-now-open-for-2026-stuck-at-prom-scholarship-contest-as-duck-brand-unveils-top-10-student-finalists-302813374.html</v>
+        <v>https://www.prnewswire.com/news-releases/tiktok-shop-selects-omie-for-seven-day-spotlight-campaign-ahead-of-back-to-school-302857368.html</v>
       </c>
       <c r="F403" t="str">
-        <v>/C O R R E C T I O N – Duck® Brand/ In the news release, VOTING NOW OPEN FOR 2026 STUCK AT PROM® SCHOLARSHIP CONTEST AS DUCK® BRAND UNVEILS TOP 10 STUDENT FINALISTS, issued 29-Jun-2026 by Duck® Brand over PR Newswire, we are advised by the company that changes have been made. The...</v>
+        <v>Seven-day event will bring exclusive offers, creator content and added visibility to one of TikTok Shop's leading lunch brands SAN FRANCISCO, Aug. 21, 2026 /PRNewswire/ -- OMIE, the award-winning children's brand behind the bestselling OmieBox®, has been selected by TikTok Shop for a...</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Hood College Launches Accelerated One-Year Master of Science in Environmental Biology Track</v>
+        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar ...</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C404" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D404" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E404" t="str">
-        <v>https://www.prnewswire.com/news-releases/hood-college-launches-accelerated-one-year-master-of-science-in-environmental-biology-track-302813282.html</v>
+        <v>https://pr-inside.com/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion-dollar-r5214755.htm</v>
       </c>
       <c r="F404" t="str">
-        <v>New 30 credit track offers advanced credentials, practical research opportunities FREDERICK, Md., June 29, 2026 /PRNewswire/ -- Beginning in Fall 2026, Hood College's Graduate School will offer a new accelerated, 30-credit track within its Master of Science in Environmental Biology...</v>
+        <v>(PR-inside.com) Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries MESA, AZ / ACCESS Newswire / August 21, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today reinforced the enterprise positioning of its StrainScan Pro platform, highlighting the proprietary AI vision software as a scalable solution designed to serve multi-location retail and agricultural operators through a single, unified system. Over the course of recent announcements, Medical Care Technologies has outlined how StrainScan Pro supports visual strain and quality verification for licensed retail operators, early detection of pests and crop illness in the field, and freshness tracking ..</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>VOTING NOW OPEN FOR 2026 STUCK AT PROM® SCHOLARSHIP CONTEST AS DUCK® BRAND UNVEILS TOP 10 STUDENT FINALISTS</v>
+        <v>ATC and Confecciones del Valle Celebrate 32-Year Partnership with Investment in Education for El Salvador's Next Generation</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C405" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D405" t="str">
         <v>Education</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.prnewswire.com/news-releases/voting-now-open-for-2026-stuck-at-prom-scholarship-contest-as-duck-brand-unveils-top-10-student-finalists-302813374.html</v>
+        <v>https://www.prnewswire.com/news-releases/atc-and-confecciones-del-valle-celebrate-32-year-partnership-with-investment-in-education-for-el-salvadors-next-generation-302857344.html</v>
       </c>
       <c r="F405" t="str">
-        <v>Student designers transform Duck Tape® into standout prom looks for the chance to win a $10,000 in scholarship as public voting begins. AVON, Ohio, June 29, 2026 /PRNewswire/ -- From rolls of tape to runway-worthy fashion, Duck Tape® sparked creativity and storytelling in this year's...</v>
+        <v>PITTSBURGH, Aug. 21, 2026 /PRNewswire/ -- American Textile Company (ATC) is proud to announce a new educational investment in El Salvador, continuing a 32-year partnership with Confecciones del Valle and extending ATC's longstanding commitment to the people and communities in which it...</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>LogoTags, America's Leading Custom Challenge Coin and Race Medal Company, ...</v>
+        <v>PlayOn Sports Brings the Nation's Top High School Football Games to Fans Nationwide with 2026 MaxPreps Game of the Week</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C406" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D406" t="str">
-        <v>Education</v>
+        <v>Gaming, Media, Education</v>
       </c>
       <c r="E406" t="str">
-        <v>https://pr-inside.com/logotags-america-s-leading-custom-challenge-coin-and-race-medal-company-r5195856.htm</v>
+        <v>https://www.prnewswire.com/news-releases/playon-sports-brings-the-nations-top-high-school-football-games-to-fans-nationwide-with-2026-maxpreps-game-of-the-week-302857248.html</v>
       </c>
       <c r="F406" t="str">
-        <v>(PR-inside.com) LogoTags to Showcase Custom Challenge Coins and Promotional Products at the Kentucky Association of Fire Chiefs Conference MOUNT VERNON, NY / ACCESS Newswire / June 29, 2026 /LogoTags, a division of Ball Chain Manufacturing Co., Inc., is proud to announce that it will exhibit at the Kentucky Association of Fire Chiefs (KAFC) Annual Conference from August 25-27, 2026, at the Holiday Inn-University Plaza in Bowling Green, Kentucky. The annual conference brings together fire chiefs, emergency responders, and public safety professionals from across Kentucky to promote leadership, education, advocacy, and excellence within the fire and emergency services community. Visitors to the LogoTags exhibit will ..</v>
+        <v>Game of the Week kicks off today with No. 1 St. John Bosco vs. No. 2 Bishop Gorman, streaming free nationwide on the MaxPreps YouTube channel and giving high school athletes, teams and communities a national stage ATLANTA, Aug. 21, 2026 /PRNewswire/ -- PlayOn Sports today kicks off the...</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>/C O R R E C T I O N -- SPOC Energy/</v>
+        <v>St. Charles Community College: Higher Ed of the Future</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C407" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D407" t="str">
-        <v>AI, Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.prnewswire.com/news-releases/spoc-energy-and-university-of-alabama-advance-ai-ready-power-infrastructure-with-mw-scale-dc-microgrid-deployment-302813309.html</v>
+        <v>https://pr-inside.com/st-charles-community-college-higher-ed-of-the-future-r5214750.htm</v>
       </c>
       <c r="F407" t="str">
-        <v>In the news release, SPOC ENERGY AND UNIVERSITY OF ALABAMA ADVANCE AI-READY POWER INFRASTRUCTURE WITH MW-SCALE DC MICROGRID DEPLOYMENT, issued 29-Jun-2026 by SPOC Energy over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows,...</v>
+        <v>(PR-inside.com) Amid evolving expectations in the modern-day workforce, St. Charles Community College is a technology trailblazer setting the stage for the education of tomorrow. COTTLEVILLE, MO / ACCESS Newswire / August 21, 2026 / The Law of Accelerating Returns, coined by Ray Kurzweil, suggests that technological growth is exponential rather than linear. Meaning, the further along technology progresses, the quicker it will continue to do so. This raises questions about current and future expectations of those entering the workforce and leaves many asking about the role traditional higher education plays. St. Charles Community College (SCC) isn't digging its heels in the ground when ..</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Global Turbine Asia Strengthens Aerospace Talent Ecosystem Through ...</v>
+        <v>After Sacrificing Summer, Financial Threats Continue for Consumers in Debt</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C408" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D408" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E408" t="str">
-        <v>https://pr-inside.com/global-turbine-asia-strengthens-aerospace-talent-ecosystem-through-r5195843.htm</v>
+        <v>https://www.prnewswire.com/news-releases/after-sacrificing-summer-financial-threats-continue-for-consumers-in-debt-302856859.html</v>
       </c>
       <c r="F408" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / June 29, 2026 /Global Turbine Asia Sdn. Bhd. ("GTA" or the "Company"), a Malaysian-based engine maintenance, repair and overhaul ("MRO") and support service provider serving military and civil operators in Malaysia, and a Certified Maintenance Centre ("CMC") for Safran Helicopter Engines, today formalised three strategic collaborations with Universiti Teknikal Malaysia Melaka ("UTeM"), AMRACE Sdn Bhd ("AMRACE") and PT3 Consultant Sdn Bhd ("PT3"), marking a significant step in strengthening its talent development and industry collaboration platform. The three collaborations are designed to address connected needs within Malaysia's aerospace ecosystem. UTeM will support the education and ..</v>
+        <v>Households already managing debt are confronting higher back-to-school costs, hurricane season financial exposure, essential pet care expenses NEW YORK, Aug. 21, 2026 /PRNewswire/ -- National Debt Relief, the industry leader in debt settlement and provider of the top-rated debt relief...</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>New York and Oregon Researchers to Lead Pioneering Cardiac Arrest Studies</v>
+        <v>MSM Unify Names Rishi Kapoor Chief Financial Officer as Global Education Platform Advances Toward Public Markets</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C409" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D409" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E409" t="str">
-        <v>https://www.newmediawire.com/news/new-york-and-oregon-researchers-to-lead-pioneering-cardiac-arrest-studies-7087406</v>
+        <v>https://pressreleasenews.org/pressroom/msm-unify-names-rishi-kapoor-chief-financial-officer-as-global-education-platform-advances-toward-public-markets</v>
       </c>
       <c r="F409" t="str">
-        <v>DALLAS - June 29, 2026 ( NEWMEDIAWIRE ) - More than 600,000 cardiac arrests occur in the U.S. each year, and survival rates are low both in and out of the hospital setting, according to the American Heart Association, a global force changing the future of health for all. To address this issue, the Association is providing $3.4 million in grants for two teams of scientists to lead a new research initiative focused on scientific advances related to cardiac arrest. These multidisciplinary teams will undertake research studies to better understand how to predict and detect cardiac arrests, with a goal of ultimately improving treatment and survival rates and enhancing the recovery and quality of life for survivors and their families. This new initiative establishes the Cardiac Arrest Research T</v>
+        <v>MSM Unify has appointed Rishi Kapoor as CFO to drive global expansion across six continents and lead strategic preparation for a targeted FY2028 dual public listing. Kapoor brings 20+ years of finance leadership and $110M+ in equity fundraising.</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>WiMi Explores the Application of Neural Networks in Parameter Optimization for Dual-Field Quantum Key Distribution</v>
+        <v>Docebo Inc. Announces Substantial Issuer Bid Price Increase and Extension</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C410" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D410" t="str">
         <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E410" t="str">
-        <v>https://www.prnewswire.com/news-releases/wimi-explores-the-application-of-neural-networks-in-parameter-optimization-for-dual-field-quantum-key-distribution-302813268.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/docebo-inc-announces-substantial-issuer-113000437.html</v>
       </c>
       <c r="F410" t="str">
-        <v>BEIJING, June 29, 2026 /PRNewswire/ -- WiMi Hologram Cloud Inc. (NASDAQ: WiMi) ("WiMi" or the "Company"), a leading global Hologram Augmented Reality ("AR") Technology provider, announced that they are researching the use of neural networks for machine learning to optimize parameters in...</v>
+        <v>TORONTO, August 21, 2026--Docebo Inc. (NASDAQ: DCBO; TSX: DCBO) ("Docebo" or the "Company"), the Enterprise Platform for the AI-era workforce, unifying skills intelligence, learning, and knowledge in one closed loop, announced today the amendment of the terms of its previously announced substantial issuer bid (the "Offer") under which the Company has offered to repurchase from its shareholders ("Shareholders") for cancellation up to US$70,000,000 of its outstanding common shares ("Common Shares"</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Goldco Receives 'Best Overall' Award In Best Gold IRA Companies Report ...</v>
+        <v>SuperQ Quantum Deploys as Sole Canadian Tech Company in Live US Defence Operational Exercise at Bush Combat Development Complex</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C411" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D411" t="str">
         <v>Education</v>
       </c>
       <c r="E411" t="str">
-        <v>https://pr-inside.com/goldco-receives-best-overall-award-in-best-gold-ira-companies-report-r5195826.htm</v>
+        <v>https://www.newsfilecorp.com/release/310741/SuperQ-Quantum-Deploys-as-Sole-Canadian-Tech-Company-in-Live-US-Defence-Operational-Exercise-at-Bush-Combat-Development-Complex</v>
       </c>
       <c r="F411" t="str">
-        <v>(PR-inside.com) Gold IRA USA recognizes Goldco as the Best Overall Gold IRA Company, highlighting the company's reputation, 401(k) rollover support, customer education, and long-standing position in the precious metals IRA industry. PHOENIX, AZ / ACCESS Newswire / June 29, 2026 /Gold IRA USA has announced that Goldco has received the "Best Overall" award in its latest Best Gold IRA Companies Report, recognizing the company for its combination of customer education, retirement account support, reputation, precious metals IRA experience, and overall suitability for investors researching gold IRA options. The report was created to help retirement savers better understand the gold IRA industry, compare leading ..</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 21, 2026) - SuperQ Quantum Computing Inc. (CSE: QBTQ) (OTCQB: QBTQF) (FSE: 25X) ("SuperQ Quantum", "SuperQ", or the "Company"), a leader in hybrid quantum-classical orchestration and advanced optimization, is pleased to announce that it is conducting a live operational field demonstration today at the Bush Combat Development Complex (BCDC) at Texas A&amp;M University's RELLIS Campus in Bryan-College Station, Texas. Organized through the Canada Q-Branch...</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>SPOC ENERGY AND UNIVERSITY OF ALABAMA ADVANCE AI-READY POWER INFRASTRUCTURE WITH MW-SCALE DC MICROGRID DEPLOYMENT</v>
+        <v>Smiles on Yonge Orthodontics &amp; Pediatric Dentistry Begins Accepting Canadian Dental Care Plan Patients at Its Richmond Hill Clinic</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C412" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D412" t="str">
-        <v>AI, SaaS, Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/spoc-energy-and-university-of-alabama-advance-ai-ready-power-infrastructure-with-mw-scale-dc-microgrid-deployment-302813309.html</v>
+        <v>https://www.newsfilecorp.com/release/310744/Smiles-on-Yonge-Orthodontics-Pediatric-Dentistry-Begins-Accepting-Canadian-Dental-Care-Plan-Patients-at-Its-Richmond-Hill-Clinic</v>
       </c>
       <c r="F412" t="str">
-        <v>Containerized SPOC Energy platform supports next-generation electrification, grid modernization, and mission-critical power research through Alabama's AMP Program TUSCALOOSA, Ala., June 29, 2026 /PRNewswire/ -- SPOC Energy, a global provider of advanced power conversion systems, has...</v>
+        <v>Richmond Hill, Ontario--(Newsfile Corp. - August 21, 2026) - Smiles on Yonge Orthodontics &amp; Pediatric Dentistry ("Smiles on Yonge"), a pediatric dental and orthodontic clinic at 8900 Yonge Street, Unit 1, in Richmond Hill, Ontario, announced today that it is now accepting patients whose care is covered under the Canadian Dental Care Plan (CDCP). The clinic has also added after-school and PA day appointment blocks to its September and October schedule.Image Description: Exterior view of Smiles on...</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Giftify’s CardCash Launches Campus Gift Card Exchange Program With Follett Higher Education Campus Bookstores</v>
+        <v>Artificial Intelligence in Drug Repurposing Market: Where Machine Learning Meets Medicine</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C413" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D413" t="str">
-        <v>Finance, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E413" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319029/0/en/Giftify-s-CardCash-Launches-Campus-Gift-Card-Exchange-Program-With-Follett-Higher-Education-Campus-Bookstores.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768742</v>
       </c>
       <c r="F413" t="str">
-        <v>Partnership expected to reach approximately 700 locations by August 2026, including stores serving Stanford University and the University of Texas, creating a new customer acquisition channel and a new source of gift card supply ahead of the back-to-school season</v>
+        <v>The global artificial intelligence in drug repurposing market stood at USD 1.3 billion in 2025 and is forecast to climb to USD 7.7 billion by 2033, growing [read full press release...]</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Infield Minerals Significantly Expands Land Holdings and Builds Regional ...</v>
+        <v>Computational Pathology Market: The Shift From Digital Pathology to Intelligent Pathology</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C414" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D414" t="str">
-        <v>Real Estate, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E414" t="str">
-        <v>https://pr-inside.com/infield-minerals-significantly-expands-land-holdings-and-builds-regional-r5195786.htm</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768713</v>
       </c>
       <c r="F414" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 29, 2026 /Infield Minerals Corp. (TSX-V:IN) ("Infield" or the "Company") is pleased to announce that it has more than doubled the Detroit property land package through staking lode claims and through a mineral exploration with option to lease agreement dated May 1, 2026 (the "Exploration Agreement") with the School and Institutional Trust Lands Administration ("SITLA") on behalf of the State of Utah. The Exploration Agreement grants Infield the right to explore an additional 6,797 acres of SITLA-managed land, contiguous with the Detroit property, over a five-year term. The Company has staked and filed ..</v>
-[...2 lines deleted...]
-    <row r="415">
+        <v>Pathology is moving beyond the microscope. As whole-slide imaging, artificial intelligence (AI), machine learning (ML), computer vision, and advanced analytics become embedded in diagnostic workflows, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="415" xml:space="preserve">
       <c r="A415" t="str">
-        <v>Constructive Dialogue Institute Receives $3 Million Grant from the Mike and Sofia Segal Foundation to Strengthen Open Inquiry and Civil Discourse in Higher Education</v>
+        <v>Captain Heritage Charts a New Course While Preserving the Craftsmanship Legacy of Old Modern Handicrafts</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C415" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D415" t="str">
         <v>Education</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.prweb.com/releases/constructive-dialogue-institute-receives-3-million-grant-from-the-mike-and-sofia-segal-foundation-to-strengthen-open-inquiry-and-civil-discourse-in-higher-education-302811484.html</v>
-[...2 lines deleted...]
-        <v>The Constructive Dialogue Institute (CDI), a nonpartisan nonprofit that partners with colleges and universities to advance inquiry, dialogue, and free expression, has received a $3 million grant from the Mike and Sofia Segal Foundation. The 18-month grant will scale CDI's leadership and...</v>
+        <v>https://pressreleasenews.org/pressroom/captain-heritage-charts-a-new-course-while-preserving-the-craftsmanship-legacy-of-old-modern-handicrafts</v>
+      </c>
+      <c r="F415" t="str" xml:space="preserve">
+        <v xml:space="preserve">Formerly known as Old Modern Handicrafts, the established maritime brand enters a new chapter with handcrafted wooden boats, museum-quality ship models, custom commissions, and timeless nautical décor.
+</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>DevLearn Conference and Expo Launches the 2026 Program with Expanded Tracks, Hands-On Learning, and New Ways to Connect</v>
+        <v>Best Homeschool Travel Resources (2026): Westgate River Ranch Named Top Educational Getaway for Families by Consumer365</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C416" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D416" t="str">
         <v>Education</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.prnewswire.com/news-releases/devlearn-conference-and-expo-launches-the-2026-program-with-expanded-tracks-hands-on-learning-and-new-ways-to-connect-302812230.html</v>
+        <v>https://www.prnewswire.com/news-releases/best-homeschool-travel-resources-2026-westgate-river-ranch-named-top-educational-getaway-for-families-by-consumer365-302856393.html</v>
       </c>
       <c r="F416" t="str">
-        <v>The Learning Guild brings new opportunities for education to expo. NEW YORK, June 29, 2026 /PRNewswire/ -- The program for DevLearn Conference &amp; Expo 2026 has been announced, introducing a range of new learning experiences designed to meet the evolving needs of today's learning...</v>
+        <v>NEW YORK, Aug. 21, 2026 /PRNewswire/ -- Consumer365 has recognized Westgate River Ranch Resort &amp; Rodeo as a leading educational travel destination for homeschooling families in 2026. The recognition highlights the resort's combination of outdoor learning experiences, ranch activities, and...</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>As America's Second-Largest Shopping Season Approaches, Consumer Goods Expert Unveils the Best Back-To-School Products of 2026</v>
+        <v>Overcoming Barriers in Heritage Tourism: "All Access hosted by Andy Garcia" Features Western Maryland Scenic Railroad</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C417" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D417" t="str">
-        <v>Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-americas-second-largest-shopping-season-approaches-consumer-goods-expert-unveils-the-best-back-to-school-products-of-2026-302812375.html</v>
+        <v>https://www.prnewswire.com/news-releases/overcoming-barriers-in-heritage-tourism-all-access-hosted-by-andy-garcia-features-western-maryland-scenic-railroad-302856392.html</v>
       </c>
       <c r="F417" t="str">
-        <v>As back-to-school spending approaches $40 billion and $900 per student, these standout products make the grade MALIBU, Calif., June 29, 2026 /PRNewswire/ -- As America's second-largest retail shopping season—behind only the winter holidays—approaches, Consumer Product Events (CPE)...</v>
+        <v>Innovative accessibility protocols allow a historic railway to bridge the gap between regional preservation and inclusive public education. LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Preserving historic transportation infrastructure presents complex economic and operational challenges,...</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>RBC powers EV confidence as the Champion Sponsor of Plug'n Drive's Cross-Canada Tour</v>
+        <v>SCU Launches Accelerated Doctor of Physical Therapy Program in Phoenix Metro</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C418" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D418" t="str">
-        <v>Automotive, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356872</v>
+        <v>https://www.prnewswire.com/news-releases/scu-launches-accelerated-doctor-of-physical-therapy-program-in-phoenix-metro-302856896.html</v>
       </c>
       <c r="F418" t="str">
-        <v>For the second consecutive year, RBC is the Champion Sponsor for Plug&amp;#39;n Drive&amp;#39;s EV&amp;#39;s are for EVeryone Cross-Canada Tour, which runs all year round. The tour features the Electric Vehicle Discovery Centre in Toronto, EV Roadshows in 10 provinces, and Mobile EV Education Trailers (MEETs) in 10 communities across four provinces, providing Canadians with hands-on opportunities to compare multiple electric vehicle (EV) models in one place, ask questions and learn from EV experts. - - &amp;#8220;Passenger... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356872</v>
+        <v>Two-year online-hybrid program expands SCU's physical therapy education to Arizona amid growing national demand for practitioners. WHITTIER, Calif., Aug. 21, 2026 /PRNewswire/ -- Southern California University of Health Sciences (SCU) is expanding its Doctor of Physical Therapy (DPT)...</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Coppin State University Lowers Costs for Residential Students Amid Rising Higher Education Expenses</v>
+        <v>Strathmore’s Who’s Who Worldwide Publication Welcomes New Members</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C419" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D419" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prnewswire.com/news-releases/coppin-state-university-lowers-costs-for-residential-students-amid-rising-higher-education-expenses-302809518.html</v>
+        <v>https://www.pr.com/press-release/977008</v>
       </c>
       <c r="F419" t="str">
-        <v>12% Reduction in Dining Plan Costs Helps Ease Financial Burdens on Students and Families BALTIMORE, June 29, 2026 /PRNewswire/ -- As colleges and universities across Maryland and the nation continue to raise costs for students and families, Coppin State University, Maryland's most...</v>
+        <v>Strathmore’s Who’s Who Worldwide of Farmingdale, New York, welcomes their newest members who were selected for their contributions and achievements in the fields listed below. About New Members Strathmore’s Who’s Who Worldwide is pleased to introduce their newest members who are now part of the Strathmore Who’s Who Worldwide online directory: David C. Anderson--Education Carl George [PR.com]</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Tradewind Recruitment Publishes Nationwide Research into the UK's Educator Retention Crisis</v>
+        <v>GPU As A Service Market: AI Compute Moves Toward On-Demand Access</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C420" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D420" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.prweb.com/releases/tradewind-recruitment-publishes-nationwide-research-into-the-uks-educator-retention-crisis-302813125.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768659</v>
       </c>
       <c r="F420" t="str">
-        <v>Data from 959 educators and school leaders reveals the key factors driving staff turnover and the practical steps schools take to address them LONDON, June 29, 2026 /PRNewswire-PRWeb/ -- Tradewind Recruitment, one of the UK's leading education staffing specialists, has published Driving...</v>
+        <v>The global GPU as a Service (GPUaaS) market is entering a strong growth phase as organizations increasingly rely on accelerated computing for artificial intelligence, machine learning, generative [read full press release...]</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Washroom Cubicles Direct Ltd Enhances School Hygiene with Modern School Toilet Cubicles</v>
+        <v>Decision Intelligence Market: AI Moves From Insights to Action</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C421" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D421" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E421" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760805</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768652</v>
       </c>
       <c r="F421" t="str">
-        <v>LEEDS, UK, 2026-06-29 — /EPR Network/ — Maintaining clean, safe, and comfortable washroom facilities is an essential part of creating a positive learning environment. Schools [read full press release...]</v>
+        <v>The global decision intelligence market is entering a strong growth phase as enterprises increasingly combine artificial intelligence (AI), machine learning (ML), automation, and advanced analytics to improve [read full press release...]</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>DarkOwl Assessed “Awardable” for Department of War contracts in the CDAO's Tradewinds Solutions Marketplace</v>
+        <v>NPTA Launches International I.M.P.A.C.T. Awards to Recognize Pharmacy ...</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C422" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D422" t="str">
-        <v>AI, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356803</v>
+        <v>https://pr-inside.com/npta-launches-international-i-m-p-a-c-t-awards-to-recognize-pharmacy-r5214608.htm</v>
       </c>
       <c r="F422" t="str">
-        <v>DarkOwl, LLC, the industry&amp;#39;s leading provider of darknet data today announced that it has achieved &amp;#8220;Awardable&amp;#8221; status through the Chief Digital and Artificial Intelligence Office&amp;#39;s (CDAO) Tradewinds Solutions MarketPlace. - - The Tradewinds Solutions Marketplace is the premier offering of Tradewinds, the Department of War&amp;#39;s (DoW&amp;#39;s) suite of tools and services designed to accelerate the procurement and adoption of Artificial Intelligence (Al)/Machine Learning (ML), data, and analytics cap... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356803</v>
+        <v>(PR-inside.com) New international awards program honors measurable contributions to medication safety, patient access, innovation, education and operational excellence HOUSTON, TX / ACCESS Newswire / August 20, 2026 / TheNational Pharmacy Technician Association (NPTA)has established the Pharmacy Technician I.M.P.A.C.T. Awards-Inspiring Meaningful Progress And Celebrating Technicians-an international recognition program honoring pharmacy technicians whose measurable contributions are advancing medication safety, patient care and pharmacy practice across all care settings. Pharmacy technicians play an increasingly important role in healthcare delivery, yet many of their most consequential contributions happen behind the scenes. They improve medication-use systems, prevent errors, expand pati</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Finding the Right Education Talent Across London and Hertfordshire</v>
+        <v>NPTA Launches International I.M.P.A.C.T. Awards to Recognize Pharmacy Technicians Advancing Patient Care and Pharmacy Practice</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C423" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D423" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E423" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760762</v>
+        <v>https://www.newswire.com/news/npta-launches-international-i-m-p-a-c-t-awards-to-recognize-pharmacy</v>
       </c>
       <c r="F423" t="str">
-        <v>London, UK, 2026-06-29 — /EPR Network/ — London and Hertfordshire schools need skilled education professionals to maintain high standards of learning. Finding the right teachers, [read full press release...]</v>
+        <v>New international awards program honors measurable contributions to medication safety, patient access, innovation, education and operational excellence</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>EGM CBA Writing Services – in Manitoba (Canada) by CDRAustralia.Org</v>
+        <v>Booster Robotics Powers Science Robotics Research Article on Vision-Driven Humanoid Soccer Skills</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C424" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D424" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E424" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760723</v>
+        <v>https://www.newsfilecorp.com/release/310622/Booster-Robotics-Powers-Science-Robotics-Research-Article-on-VisionDriven-Humanoid-Soccer-Skills</v>
       </c>
       <c r="F424" t="str">
-        <v>Manitoba, Canada, 2026-06-29 — /EPR Network/ — If one wants to practice professional engineering or geoscience in Manitoba, one must prepare and submit a CBA [read full press release...]</v>
+        <v>Beijing, China--(Newsfile Corp. - August 20, 2026) - A research article published today as the cover feature of Science Robotics' "Humanoid Robots" special issue presents a unified reinforcement learning framework that enables humanoid robots to acquire reactive soccer skills through the direct integration of visual perception and motion control. The research was conducted on the Booster T1 humanoid robot platform, developed by Booster Robotics.Titled "Learning Vision-Driven Reactive Soccer...</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>CtrlX Redefines Leadership Development Through Experiential Learning, Innovation, and Business Transformation</v>
+        <v>Brander Group Helps University of North Alabama Acquire Much Needed IPv4 Addresses</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C425" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D425" t="str">
         <v>Education</v>
       </c>
       <c r="E425" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760655</v>
+        <v>https://www.prweb.com/releases/brander-group-helps-university-of-north-alabama-acquire-much-needed-ipv4-addresses-302854938.html</v>
       </c>
       <c r="F425" t="str">
-        <v>Hyderabad, India, 2026-06-29 — /EPR Network/ — CtrlX Global Services Pvt. Ltd., a leading management consulting and corporate learning organization, continues to empower enterprises with transformative [read full press release...]</v>
+        <v>Brander Group helped the University of North Alabama acquire and transfer its own IPv4 address space, giving the university greater control, flexibility, and long-term network independence. SCOTTSDALE, Ariz., Aug. 20, 2026 /PRNewswire-PRWeb/ -- Brander Group Inc., a global leader in IPv4...</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Issa Compass, Thailand’s Software-Assisted Visa Platform, Makes ED Plus University Visas Free for International Students</v>
+        <v>GIEC Global UK Expands Tailored Immigration Support for UK Residents Exploring Australia and Canada</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C426" t="str">
-        <v>GetNews</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D426" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E426" t="str">
-        <v>https://www.getnews.info/story/2026/06/28/issa-compass-thailands-softwareassisted-visa-platform-makes-ed-plus-university-visas-free-for-international-students/?source=barchart</v>
+        <v>https://pressreleasenews.org/pressroom/giec-global-uk-expands-tailored-immigration-support-for-uk-residents-exploring-australia-and-canada</v>
       </c>
       <c r="F426" t="str">
-        <v/>
+        <v>GIEC Global UK enhances its tailored immigration and education support services to assist UK residents exploring temporary migration, study, and permanent residence pathways in Australia and Canada.</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>ISTE+ASCD Announces New Name: International Society for Transforming Education</v>
+        <v>Glendale's Martial Arts History Museum Urges Local Schools to Embrace Asian Heritage</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C427" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D427" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E427" t="str">
-        <v>https://www.prnewswire.com/news-releases/isteascd-announces-new-name-international-society-for-transforming-education-302812707.html</v>
+        <v>https://www.newmediawire.com/news/glendale-s-martial-arts-history-museum-urges-local-schools-to-embrace-asian-heritage-7088785</v>
       </c>
       <c r="F427" t="str">
-        <v>Announced live from the mainstage at ISTELive and ASCD Annual Conference in Orlando, the new name describes the organization's full mission: helping educators transform learning for every student. ORLANDO, Fla., June 28, 2026 /PRNewswire/ -- ISTE+ASCD today announced its new name will be...</v>
+        <v>GLENDALE, CA - August 20, 2026 ( NEWMEDIAWIRE ) - History isn’t just bound in textbooks; it lives in the groundbreaking moments, artistic mastery, and cultural movements that shaped Southern California. The Martial Arts History Museum, now celebrating its 27th year as a one-of-a-kind cultural treasure, is issuing a call to action for educators across the Los Angeles, Burbank, and Glendale Unified School Districts to bring learning to life by booking a student field trip. While many associate martial arts strictly with physical discipline, the museum offers a powerful lens into Asian culture, art, and heritage. Visitors discover how martial arts served as a bridge between East and West, forever altering the cultural landscape of America. Southern California has long been the epicenter of th</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Scale Law Firm AI Appoints Tima Mousavi to Lead AI Education and Training ...</v>
+        <v>JuryBall Vegas Conference Brings Leading Trial Lawyers &amp;amp; Litigation Experts Together for Networking and Hands-On Big Data Education</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C428" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D428" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E428" t="str">
-        <v>https://pr-inside.com/scale-law-firm-ai-appoints-tima-mousavi-to-lead-ai-education-and-training-r5195240.htm</v>
+        <v>https://www.prnewswire.com/news-releases/juryball-vegas-conference-brings-leading-trial-lawyers--litigation-experts-together-for-networking-and-hands-on-big-data-education-302856869.html</v>
       </c>
       <c r="F428" t="str">
-        <v>(PR-inside.com) Scale Law Firm AI has named Tima Mousavi as AI Education and Training Specialist to lead AI training programs for law firms in the United States and Canada. HOUSTON, TX / ACCESS Newswire / June 27, 2026 / Scale Law Firm AI, an artificial intelligence agency serving law firms across the United States and Canada, has appointed Tima Mousavi as AI Education and Training Specialist. The appointment expands the company's AI education division and strengthens its focus on delivering practical AI training for lawyers and legal teams. Mousavi brings more than ten years of experience in education and three years of focused ..</v>
+        <v>Listen to the inventors of trial science, as conference brings together plaintiff attorneys and litigation experts nationwide to explore how big data is changing the law LAS VEGAS, Aug. 20, 2026 /PRNewswire/ -- JuryBall, the bestselling book and app that help trial attorneys improve trial...</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>American Disabilities Testing Association Expands LSAT Accommodations ...</v>
+        <v>How Bout Time Neighborhood Grill Is Becoming the South Valley's New Family Dinner Spot</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C429" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D429" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E429" t="str">
-        <v>https://pr-inside.com/american-disabilities-testing-association-expands-lsat-accommodations-r5195234.htm</v>
+        <v>https://prunderground.com/how-bout-time-neighborhood-grill-is-becoming-the-south-valley-s-new-family-dinne/cmt1zyge000bk04jl02gxchpz</v>
       </c>
       <c r="F429" t="str">
-        <v>(PR-inside.com) New evaluations support LSAT extended time, additional breaks, and remote testing requests for law school applicants MIAMI, FL / ACCESS Newswire / June 27, 2026 / The American Disabilities Testing Association (ADTA) announced today an expansion of its services to provide professional mental health evaluations for individuals seeking LSAT accommodations due to anxiety and related conditions via the launch of LSATaccommodations.com. Anxiety is one of the most common barriers affecting performance on the LSAT. Surveys show that more than 75% of law students experience significant anxiety related to their studies, and research indicates that test anxiety can impair working memory, focus, and ..</v>
+        <v>Bout Time Neighborhood Grill welcomes families with a new family-focused dining experience just in time for back-to-school The post How Bout Time Neighborhood Grill Is Becoming the South Valley&amp;apos;s New Family Dinner Spot first appeared on</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>XJTLU Strengthens Presence in Indonesia, Offers Double Degrees and Global Career Pathways</v>
+        <v>AdTime Marketing Secures Patriot Hyundai Naming Rights and Permanent Court Logo Installation at Bourbonnais School District 53</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C430" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D430" t="str">
         <v>Education</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.pr-inside.com/xjtlu-strengthens-presence-in-indonesia-offers-double-degrees-and-global-career-pathways-r5195194.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/adtime-marketing-secures-patriot-hyundai-210800553.html</v>
       </c>
       <c r="F430" t="str">
-        <v>(PR-inside.com) Surging interest from Indonesian students positions XJTLU as a strategic choice for international education JAKARTA, June 26, 2026 - (ACN Newswire) - Xi’an Jiaotong-Liverpool University (XJTLU), an international joint venture university established through a collaboration between Xi’an Jiaotong University (China) and the University of Liverpool (UK), continues to strengthen its position as a leading global higher education institution, particularly in the Indonesian market. Indonesia has emerged as XJTLU’s largest international market, with approximately 700 Indonesian students currently enrolled. For the upcoming September intake, undergraduate applications from Indonesia have reached over 1,500, accounting for around 38% of total international applications. “Currently, XJ</v>
+        <v>BRADLEY, Ill., August 20, 2026--AdTime Marketing, a full-service advertising and sponsorship agency, today announced the completion of a major milestone in its ongoing partnership between client Patriot Hyundai of Bradley and Bourbonnais School District 53. Patriot Hyundai's logo has been permanently stenciled onto the basketball courts, now named Patriot Hyundai Arena, and installed on the district's baseball field, now named Patriot Hyundai Field, establishing the dealership as the sole sponso</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>The Adams Memorial – 2026 Winners of the Adams Public Service Awards</v>
+        <v>Amity Global Research Center Launches in New York</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C431" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D431" t="str">
         <v>Education</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.pr.com/press-release/972131</v>
+        <v>https://www.prnewswire.com/news-releases/amity-global-research-center-launches-in-new-york-302856844.html</v>
       </c>
       <c r="F431" t="str">
-        <v>The Adams Memorial Foundation announces the 2026 Adams Public Service Award winners. Kaitlyn Lee of the Potomac School in McLean, Virginia, will attend Harvard College and earns first place. James (Jimmy) Andrew Song of South County High School in Lorton, Virginia, will attend King's College London and earns second place. The award honors graduating seniors who exemplify the civic leadership and public service legacy of [PR.com]</v>
+        <v>NEW YORK, Aug. 20, 2026 /PRNewswire/ -- Amity University will announce the launch of the Amity Global Research hub (AGRH), New York, on Friday, August 21, 2026, marking a significant step toward strengthening INDO-USA scientific collaboration, research partnerships, innovation initiative...</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Studycat expands spanish offline practice materials for families using its ios app</v>
+        <v>FirstService Announces Normal Course Issuer Bid</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C432" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D432" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E432" t="str">
-        <v>https://pressreleasenews.org/pressroom/studycat-expands-spanish-offline-practice-materials-for-families-using-its-ios-app</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348821/36351/en/firstservice-announces-normal-course-issuer-bid.html</v>
       </c>
       <c r="F432" t="str">
-        <v>Studycat announced new Spanish printable worksheets, stories, and songs to extend app-based learning with offline practice for families using a top children spanish language iOS download.</v>
+        <v>TORONTO, Aug. 20, 2026 (GLOBE NEWSWIRE) -- FirstService Corporation (TSX and NASDAQ: FSV) (“FirstService”) announced today that the Toronto Stock Exchange (the “TSX”) has accepted a notice filed by FirstService of its intention to make a normal course issuer bid (the “NCIB”) with respect to its outstanding common shares.</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Museum to Celebrate Grand Opening of Permanent Armenian Exhibit in Glendale</v>
+        <v>Advance ER Physicians Join Bubble Lounge Podcast to Help Park Cities Families Get Ready for Back-to-School and Cold &amp;amp; Flu Season</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C433" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D433" t="str">
-        <v>Retail, Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E433" t="str">
-        <v>https://www.newmediawire.com/news/museum-to-celebrate-grand-opening-of-permanent-armenian-exhibit-in-glendale-7087381</v>
+        <v>https://www.prnewswire.com/news-releases/advance-er-physicians-join-bubble-lounge-podcast-to-help-park-cities-families-get-ready-for-back-to-school-and-cold--flu-season-302856838.html</v>
       </c>
       <c r="F433" t="str">
-        <v>GLENDALE, CA - June 26, 2026 ( NEWMEDIAWIRE ) - The Martial Arts History Museum is proud to announce the grand opening and ribbon-cutting ceremony for its new permanent Armenian Exhibit. The highly anticipated event will take place this Saturday, June 27, at 4:00 PM at the museum’s Glendale location. Sponsored in part by US Armenia, the celebration highlights the museum’s expanding commitment to cultural diversity and community outreach. The grand opening celebration will feature an exciting live Armenian martial arts demonstration alongside speeches from special dignitaries representing the City of Glendale. Attendees will also enjoy light food and refreshments throughout the afternoon. Founded in 1999, the Martial Arts History Museum relocated to Glendale two years ago. Since the move, t</v>
+        <v>DALLAS, Aug. 20, 2026 /PRNewswire/ -- As Dallas-area families gear up for the new school year (and the cold and flu season that follows close behind) Advance ER physicians Dr. Thomas Allen and Dr. Larry Pettit joined host Martha Jackson on the Bubble Lounge podcast to share practical...</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>The Inner Circle acknowledges Mary Jo Iozzio, PHD, STL, as a Pinnacle Professional member</v>
+        <v>Get Cover Names Nikhil Garg Chief Technology Officer as Company Scales ...</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C434" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D434" t="str">
-        <v>Education</v>
+        <v>SaaS, Retail, Education</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-mary-jo-iozzio-phd-stl-as-a-pinnacle-professional-member-302812141.html</v>
+        <v>https://pr-inside.com/get-cover-names-nikhil-garg-chief-technology-officer-as-company-scales-r5214541.htm</v>
       </c>
       <c r="F434" t="str">
-        <v>WEST ROXBURY, Mass., June 26, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Mary Jo Iozzio, PHD, STL, is acknowledged as a Pinnacle Professional of The Year for her contributions to Moral Theology and Higher Education. Mary Jo Iozzio has established a distinguished career...</v>
+        <v>(PR-inside.com) Veteran technology executive to lead product architecture, engineering and partner integrations across Get Cover's enterprise and consumer businesses BEVERLY HILLS, CA / ACCESS Newswire / August 20, 2026 /Get Cover, a technology-enabled provider of warranty and service contract solutions, today announced the appointment of Mr. Nikhil Garg as Chief Technology Officer. The appointment formalizes Garg's expanded leadership of the technology platform underpinning Get Cover's enterprise, education, reseller and direct-to-consumer businesses as the company adds new partners, products and distribution channels. Garg has worked with Get Cover since 2024, initially as a technology and product consultant responsible for architecting and leading its B2B ..</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Los Angeles Plastic Surgeon Dr. Luis Macias Shares Deep Plane Facelift Expertise at National Surgical Meetings</v>
+        <v>Dr. Jasvant Modi Supports Bhagavan Mahavir Scholarship at SOAS University of London</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C435" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D435" t="str">
         <v>Education</v>
       </c>
       <c r="E435" t="str">
-        <v>https://www.prweb.com/releases/los-angeles-plastic-surgeon-dr-luis-macias-shares-deep-plane-facelift-expertise-at-national-surgical-meetings-302810384.html</v>
+        <v>https://www.prweb.com/releases/dr-jasvant-modi-supports-bhagavan-mahavir-scholarship-at-soas-university-of-london-302854934.html</v>
       </c>
       <c r="F435" t="str">
-        <v>Dr. Luis Macias Continues to Advance Deep Plane Facelift Education Through International Presentations and Surgical Training LOS ANGELES, June 26, 2026 /PRNewswire-PRWeb/ -- Dr. Luis Macias, a double board-certified plastic surgeon and nationally recognized facelift specialist, has been...</v>
+        <v>Dr. Jasvant Modi's support for the scholarship reflects his continued commitment to advancing Jain studies at leading universities worldwide. LONDON, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Dr. Jasvant Modi, a retired gastroenterologist and philanthropist dedicated to advancing Jain education...</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>NASA Announces Winners for 2026 Human Lander Challenge</v>
+        <v>Mesa Public Schools Ends Six-Year Streak of Procurement Audit Findings with OpenGov</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C436" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D436" t="str">
         <v>Education</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.nasa.gov/directorates/esdmd/artemis-campaign-development-division/human-landing-system-program/nasa-announces-winners-for-2026-human-lander-challenge/</v>
+        <v>https://www.prnewswire.com/news-releases/mesa-public-schools-ends-six-year-streak-of-procurement-audit-findings-with-opengov-302856721.html</v>
       </c>
       <c r="F436" t="str">
-        <v>NASA has announced the top student-developed solutions for environmental control and life support systems in future crewed lunar landers from participants in the 2026 Human Lander Challenge. The announcement marks the culmination of months of research by university teams working to advance technologies supporting the agency’s Artemis program that will return American astronauts to the [&amp;#8230;]</v>
+        <v>Centralized procurement records and workflows helped Arizona's largest school district complete its 2026 audit review in just 48 hours MESA, Ariz., Aug. 20, 2026 /PRNewswire/ -- Mesa Public Schools, Arizona's largest school district, recorded zero procurement-related audit findings in...</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Future Horizons Releases "Buttercup: The Queen of Kindness"</v>
+        <v>Boys &amp; Girls Clubs of America and National Partners Rally Behind America's Youth This Back-to-School Season</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C437" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D437" t="str">
         <v>Education</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.pr.com/press-release/970431</v>
+        <v>https://finance.yahoo.com/small-business/articles/boys-girls-clubs-america-national-172700979.html</v>
       </c>
       <c r="F437" t="str">
-        <v>Dr. Kristie Zoller is a psychologist who specializes in neuropsychological and psychological testing, particularly assessing young children for autism and other developmental disorders. She earned her undergraduate degree at The Pennsylvania State University at the University Park Campus and earned her doctoral degree in Psychology from The California School of Professional Psychology. Dr. Zoller currently works at [PR.com]</v>
+        <v>ATLANTA, August 20, 2026--As students return to the classroom this fall, Boys &amp; Girls Clubs of America and its national corporate partners are launching a series of back-to-school initiatives. Together they are helping more young people access safe afterschool spaces where they receive academic support, guidance from caring mentors and opportunities to build the life skills they need to succeed in school and beyond.</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>CARNIVAL CRUISE LINE 揭示「下一道菜」：海上精彩餐飲體驗滋味新浪潮</v>
+        <v>Newly Renamed Peterson School of Music Reflects a Family's Belief in the Power of the Arts</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C438" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D438" t="str">
         <v>Education</v>
       </c>
       <c r="E438" t="str">
-        <v>https://www.prnewswire.com/news-releases/carnival-cruise-line-jie-shi-xia-yi-dao-cai-hai-shang-jing-cai-can-yin-ti-yan-zi-wei-xin-lang-chao--859673313.html</v>
+        <v>https://prunderground.com/newly-renamed-peterson-school-of-music-reflects-a-family-s-belief-in-the-power-o/cmsyviyim000904jux59vkgyq</v>
       </c>
       <c r="F438" t="str">
-        <v>船隊全面提升的餐單正陸續於郵輪上推出，全新餐廳及酒吧則會在 Carnival Festivale 和 Carnival Tropicale 上首度登場 邁阿密2026年6月26日 /美通社/ -- Carnival Cruise Line 發佈了「下一道菜」(The Next Course) 計劃，這一系列全新餐飲體驗包括將於 2027 年在 Carnival Festivale 及 2028 年在 Carnival Tropicale 上開幕的餐廳和酒吧，同時多項創新餐飲體驗亦正於船隊各郵輪上逐步推出。 Carnival 每年接載超過 600 萬名賓客，並供應逾 1...</v>
+        <v>Why One of Utah's Most Influential Families Put Their Name on a Music School The post Newly Renamed Peterson School of Music Reflects a Family's Belief in the Power of the Arts first appeared on</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Carnival Cruise Line发布The Next Course：全新精彩海上美食体验浪潮来袭</v>
+        <v>Saia Announces the Recipients of its 2026 Student Scholarship Program</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C439" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D439" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.prnewswire.com/news-releases/carnival-cruise-linefa-bu-the-next-course-quan-xin-jing-cai-hai-shang-mei-shi-ti-yan-lang-chao-lai-xi--824660531.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348719/0/en/saia-announces-the-recipients-of-its-2026-student-scholarship-program.html</v>
       </c>
       <c r="F439" t="str">
-        <v>全舰队菜单升级正在推进，全新餐厅与酒吧将首次登陆Carnival Festivale和Carnival Tropicale 迈阿密2026年6月26日 /美通社/ -- Carnival Cruise Line推出The Next Course（下一程美味），这是一波全新的美食体验浪潮，包括将于2027年登陆Carnival Festivale和2028年登陆Carnival Tropicale的餐厅与酒吧，以及目前正在全舰队推出的创新餐饮体验。 Carnival每年承载超过600万宾客，供应超过1亿份餐食，这使该邮轮公司拥有独特的餐饮趋势洞察，推动了新餐饮产品的开发。...</v>
+        <v>The program supports the education goals of Saia employees and their dependents. The program supports the education goals of Saia employees and their dependents.</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Daniel D. King, DNP, Selected as a Fellow of the American Academy of Nursing</v>
+        <v>Avant Interventional Psychiatry Supports Atlanta Families at Back-to-School Health and Wellness Event</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C440" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D440" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E440" t="str">
-        <v>https://www.prnewswire.com/news-releases/daniel-d-king-dnp-selected-as-a-fellow-of-the-american-academy-of-nursing-302812206.html</v>
+        <v>https://www.prweb.com/releases/avant-interventional-psychiatry-supports-atlanta-families-at-back-to-school-health-and-wellness-event-302854925.html</v>
       </c>
       <c r="F440" t="str">
-        <v>NORTH CHICAGO, Ill., June 26, 2026 /PRNewswire/ -- Daniel D. King, DNP, CRNA, CPPS, CNE, FNAP, associate professor in the Nurse Anesthesia Program at Rosalind Franklin University of Medicine and Science and a practicing certified registered nurse anesthetist, has been selected for...</v>
+        <v>Avant Interventional Psychiatry joined Atlanta community partners to support children and families preparing for the new school year while promoting awareness of mental and emotional wellness. ATLANTA, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Avant Interventional Psychiatry recently joined...</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Senior Communities Enjoy Laughter and Wonder with Doug Dern’s Magic Shows</v>
+        <v>NASA Selects University Teams to Help Advance Aviation Research</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C441" t="str">
-        <v>PRUnderground</v>
+        <v>NASA</v>
       </c>
       <c r="D441" t="str">
         <v>Education</v>
       </c>
       <c r="E441" t="str">
-        <v>https://www.prunderground.com/senior-communities-enjoy-laughter-and-wonder-with-doug-derns-magic-shows/00386694/</v>
+        <v>https://www.nasa.gov/aeronautics/nasa-selects-university-teams-to-help-advance-aviation-research/</v>
       </c>
       <c r="F441" t="str">
-        <v>For over three decades, magician Doug Dern has delighted audiences with interactive comedy magic presented through The Magic of Doug Dern. Specializing in family-friendly entertainment, Doug performs at birthday parties, school assemblies, library programs, corporate events, and senior centers throughout Michigan. His lively shows combine humor, audience participation, and classic magic to create engaging performances... Read more » The post Senior Communities Enjoy Laughter and Wonder with Doug Dern's Magic Shows first appeared on</v>
+        <v>NASA has selected four university teams to help the agency transform the future of aviation through projects ranging from high-supersonic propulsion systems to low-noise routes for small aircraft flying through cities. The agency made awards through&amp;#160;its&amp;#160;University Leadership Initiative, which offers&amp;#160;&amp;#160;student teams the opportunity to contribute to real-world flight research that advances NASA’s goals in aeronautics. [&amp;#8230;]</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Sprite Turns Hip-Hop History Into a Living Tracklist</v>
+        <v>The University of Akron Expands Brokaw Partnership to Advance Edgy Brand Strategy</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C442" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D442" t="str">
         <v>Education</v>
       </c>
       <c r="E442" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356825</v>
+        <v>https://www.prnewswire.com/news-releases/the-university-of-akron-expands-brokaw-partnership-to-advance-edgy-brand-strategy-302856550.html</v>
       </c>
       <c r="F442" t="str">
-        <v>Pick up a Sprite this summer, and you might just get transported back to a family cookout, a middle school hallway, or a never-forgotten road trip. - - That&amp;#39;s the idea behind the Living Tracklist campaign, Sprite&amp;#39;s most ambitious celebration of hip-hop culture yet. Launching during Black Music Month, the campaign brings some of the genre&amp;#39;s most iconic lyrics to limited-edition packaging, a Genius-powered digital experience, and a cultural conversation that Sprite is inviting everyone to joi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356825</v>
+        <v>Expanded partnership reflects UA's strategy to rethink higher education marketing and build a more distinctive brand AKRON, Ohio, Aug. 20, 2026 /PRNewswire/ -- As the higher education market changes and colleges and universities compete for a smaller population of traditional-age...</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>University of Phoenix Launches Three New Artificial Intelligence Professional Development Pathways</v>
+        <v>NASA Data Feeds River Forecasts as Snow Drought Effects Linger</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C443" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D443" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E443" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-launches-three-new-artificial-intelligence-professional-development-pathways-302812118.html</v>
+        <v>https://science.nasa.gov/centers-and-facilities/goddard/nasa-river-forecasts-snow-drought/</v>
       </c>
       <c r="F443" t="str">
-        <v>New offerings help employees, senior leaders and healthcare professionals build practical AI skills for workplace application, governance and healthcare settings PHOENIX, June 26, 2026 /PRNewswire/ -- University of Phoenix has launched three new professional development pathways designed...</v>
+        <v>NASA Earth science data is supporting machine-learning forecasts that inform decisions about water, power, and public safety in Washington state.</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>CARNIVAL CRUISE LINE PRESENTA "THE NEXT COURSE": UNA NUEVA OLA DE EMOCIONANTES EXPERIENCIAS GASTRONÓMICAS EN EL MAR</v>
+        <v>Connection Awarded NASA SEWP VI Government-Wide Acquisition Contract</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C444" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D444" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E444" t="str">
-        <v>https://www.prnewswire.com/news-releases/carnival-cruise-line-presenta-the-next-course-una-nueva-ola-de-emocionantes-experiencias-gastronomicas-en-el-mar-871956323.html</v>
+        <v>https://finance.yahoo.com/technology/articles/connection-awarded-nasa-sewp-vi-140000379.html</v>
       </c>
       <c r="F444" t="str">
-        <v>Se están implementando mejoras en la oferta gastronómica de toda la flota, con la inauguración de nuevos restaurantes y bares a bordo del Carnival Festivale y el Carnival Tropicale MIAMI, 26 de junio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- Carnival Cruise Line dio a conocer "The Next...</v>
+        <v>MERRIMACK, N.H., August 20, 2026--Connection (PC Connection, Inc.; NASDAQ: CNXN), a leading provider of information technology solutions to business, government, healthcare, and education markets, is pleased to announce that it has been awarded a NASA Solutions for Enterprise-Wide Procurement (SEWP) VI Category A Government-Wide Acquisition Contract through its GovConnection subsidiary, doing business as Connection Public Sector Solutions. NASA SEWP VI is the sixth iteration of the SEWP contract</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>PCS Edventures! Announces Results for Fiscal Year 2026</v>
+        <v>Caldwell Announces Promotion of Lindsay Schoen Lane to Partner</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C445" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D445" t="str">
         <v>Education</v>
       </c>
       <c r="E445" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318388/0/en/PCS-Edventures-Announces-Results-for-Fiscal-Year-2026.html</v>
+        <v>https://pr-inside.com/caldwell-announces-promotion-of-lindsay-schoen-lane-to-partner-r5214378.htm</v>
       </c>
       <c r="F445" t="str">
-        <v>MERIDIAN, Idaho, June 26, 2026 (GLOBE NEWSWIRE) -- PCS Edventures!, Inc. (“PCSV”), a leading provider of TK-12 Science, Technology, Engineering and Mathematics (“STEM”) education programs, today announced results of operations for its fiscal year ended March 31, 2026.</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 20, 2026 / Retained executive search firm Caldwell (TSX:CWL)(OTCQX:CWLPF) is pleased to announce the promotion of Lindsay Schoen Lane to partner in the firm's Financial Services Practice. Lindsay Schoen Lane, partner in Caldwell's Financial Services Practice "Developing exceptional people and creating opportunities for them to build meaningful careers at Caldwell is incredibly important to us," said Chris Beck, chief executive officer. "Lindsay embodies that commitment. Over the course of her career here, she has developed deep market expertise, built trusted client relationships and established herself as a highly valued colleague. Her judgment, collaborative approach ..</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>EMU Board of Regents approves lowest tuition increase in more than a decade and adopts simplified, more transparent student fee structure</v>
+        <v>TerrAscend Announces Renewal and Replenishment of $10 Million Share Repurchase Program</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C446" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D446" t="str">
         <v>Education</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.prnewswire.com/news-releases/emu-board-of-regents-approves-lowest-tuition-increase-in-more-than-a-decade-and-adopts-simplified-more-transparent-student-fee-structure-302811989.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348493/0/en/terrascend-announces-renewal-and-replenishment-of-10-million-share-repurchase-program.html</v>
       </c>
       <c r="F446" t="str">
-        <v>Represents lowest increase among Michigan public universities that have announced their rates for 2026-27 YPSILANTI, June 26, 2026 /PRNewswire/ -- The Eastern Michigan University Board of Regents approved a 2.5% undergraduate tuition increase for Academic Year 2026-27, the lowest increase...</v>
+        <v>TORONTO, Aug. 20, 2026 (GLOBE NEWSWIRE) -- TerrAscend Corp. ("TerrAscend" or the "Company") (TSX: TSND) (OTCQX: TSNDF) , a leading North American cannabis company, today announced that its Board of Directors has authorized the Company to renew and replenish its normal course issuer bid (“NCIB”) to repurchase up to USD $10 million of the Company’s common shares (“Shares”), from time to time over a 12-month period.</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Over 20,000 NYC Public School Students Receive Anti-Hate Training Through ...</v>
+        <v>North America Home Finance Announces Normal Course Issuer Bid for "Housing Shares" Series 1 Non-Voting Preferred Shares: NAHF.PR.A</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C447" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D447" t="str">
-        <v>Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E447" t="str">
-        <v>https://pr-inside.com/over-20-000-nyc-public-school-students-receive-anti-hate-training-through-r5194924.htm</v>
+        <v>https://www.newsfilecorp.com/release/310561/North-America-Home-Finance-Announces-Normal-Course-Issuer-Bid-for-Housing-Shares-Series-1-NonVoting-Preferred-Shares-NAHF.PR.A</v>
       </c>
       <c r="F447" t="str">
-        <v>(PR-inside.com) "This is how you defeat hate, not with slogans, but by giving every student the digital literacy and judgment to recognize manipulation the moment they encounter it online," said Auschwitz Jewish Center Foundation Director General Jack Simony. "We're preparing a generation that recognizes hate and refuses to stay silent." NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / As online harassment and digital radicalization increasingly shape how young people experience hate, the Auschwitz Jewish Center Foundation (AJCF), in partnership with the New York City Council, reached more than 20,000 New York City public school students this academic year ..</v>
-[...2 lines deleted...]
-    <row r="448">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - North America Home Finance Inc. (CSE: NAHF) (CSE: NAHF.PR.A) ("NAHF" or the "Company") announces that the Canadian Securities Exchange (the "CSE") has accepted the Company's notice of intention to commence a normal course issuer bid (the "NCIB") for its Series 1 Non-Voting Preferred Shares (the "Housing Shares").Under the NCIB, NAHF may purchase for cancellation up to 3,112 Housing Shares, representing approximately 10% of the...</v>
+      </c>
+    </row>
+    <row r="448" xml:space="preserve">
       <c r="A448" t="str">
-        <v>Air Canada kicks off summer travels by celebrating the very best of Canada</v>
+        <v>Hua Medicine Announces 2026 Interim Results</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C448" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D448" t="str">
-        <v>Education</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy, Education</v>
       </c>
       <c r="E448" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318227/0/en/Air-Canada-kicks-off-summer-travels-by-celebrating-the-very-best-of-Canada.html</v>
-[...2 lines deleted...]
-        <v>MONTR&amp;#201;AL, June 26, 2026 (GLOBE NEWSWIRE) -- Air Canada expects to welcome more than 1 million customers on board over the course of the next week as it kicks off the summer season with a full schedule of flights across Canada. With more than 50 destinations across Canada, the airline is celebrating the very best of the country coast-to-coast-to-coast and beyond, connecting Canadians with the people, places and experiences that make Canada a very special place for all of us. With Canada Day upon us, customers can expect special touches throughout the travel experience that reflect the pride that every employee feels as the flag carrier for our country.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109284/</v>
+      </c>
+      <c r="F448" t="str" xml:space="preserve">
+        <v xml:space="preserve">-  Sales of HuaTangNing reached 3.055 million packs in the first half of 2026, representing a 73% year-on-year increase; revenue hit RMB378.9 million, up 74% year-on-year. The in-house commercialization drive maintained robust growth with continuously improved operational efficiency.
+-  Expanded manufacturing scale lifted gross profit margin substantially to 61.8%, a year-on-year rise of 7.6 percentage points.
+-  Profit generated from commercial operations doubled year-on-year, and loss narrowed markedly to RMB30.2 million after excluding one-off income, demonstrating a clear path to full-scale profitability.
+-  Selling expense-to-revenue ratio stabilized at 33.5%, reflecting tangible gains from increased marketing efforts and streamlined operations.
+-  Dorzagliatin secured marketing approvals in both the Hong Kong and Macao Special Administrative Regions of China; demonstrating our innovative business model is showing early success and marking a key milestone for global expansion.
+-  A five-year patent term extension was granted for dorzagliatin, extending core patent protection to April 2034. The National Reimbursement Drug List price of the product will remain unchanged for 2026 and 2027, reinforcing long-term commercial profitability certainty.
+-  Topline results from real-world studies further validated the broad applicability, safety and tolerability of dorzagliatin across diverse real-world patient populations.
+-  Multiple combination therapy studies revealed synergistic metabolic benefits when dorzagliatin is paired with oral small-molecule GLP-1 receptor agonists, THR-β agonists and pan-PPAR agonists, tapping into development therapeutic potential in new disease areas including obesity and MASLD.
+-  Clinical development of the second-generation GKA in the United States proceeded smoothly. R&amp;D initiatives for new indications including MODY-2, diabetes prevention, neurodegenerative diseases and frailty were accelerated across the board.
+SHANGHAI, August 20, 2026 - (ACN Newswire) - Hua Medicine (the “Company”, HKEx: 2552) announced the unaudited consolidated results of the Company and its subsidiaries for the six months ended June 30, 2026 (the “Reporting Period”), as well as the Company's business progress during the first half of the year and future outlook. During the Reporting Period, HuaTangNing, dorzagliatin tablets), the Company’s core globally first-in-class oral anti-diabetic glucokinase activator (GKA), entered a rapid scale-up phase under proprietary commercialization. Revenue and gross profit both recorded substantial growth with sustained gross margin improvement. The Company achieved critical milestones in global expansion through the commercial launch of dorzagliatin in Hong Kong and Macao SARs. Multiple pivotal clinical datasets were presented at leading international academic conferences, delivering continuous breakthroughs across the full product pipeline. Core operating losses narrowed steadily, while robust cash reserves laid a solid foundation for the Group’s long-term sustainable growth.
+Dr. Li Chen, Founder and CEO of Hua Medicine, stated: “The first half of 2026 represents a pivotal stage for Hua Medicine as we translate original innovation into marketing value realization. Sales volume and revenue of dorzagliatin grew more than 70% year-on-year, gross margin surpassed 60%, and profit from commercial operations doubled compared with the same period last year. It validates the Company’s successful transition from R&amp;D-innovation-driven growth to rapid commercial development in the chronic disease space. It fully demonstrates that domestically developed first-in-class drugs from China possess strong and sustainable market momentum, backed by national policies that support innovative drugs across the full-value chain. Meanwhile, dorzagliatin was successfully launched in Hong Kong and Macao SARs, officially kicking off our internationalization strategy anchored in Greater China with outreach to Southeast Asian, Spanish-speaking and Portuguese-speaking markets. Chinese original innovative medicines are now deeply participating in the global metabolic disease treatment landscape. Moving forward, rooted in glycemic homeostasis regulation, the Company will advance a new paradigm for diabetes homeostasis-targeted therapy featuring next-generation long-acting GKAs, fixed-dose combinations and combination therapies. We will build a human energy-metabolism health pipeline matrix covering disease prevention, special types of diabetes, fatty liver diseases and steatohepatitis, cognitive impairment and frailty. Leveraging artificial intelligence technologies, the Company will continuously expand the clinical boundaries and application scenarios of its glycemic homeostasis technology platform, and strive to bring China-originated innovative therapies to patients with metabolic diseases at home and abroad.”
+Business Highlights and Operational Progress
+1. Accelerated Proprietary Commercialization with Major Operational Efficiency Improvements
+- Rapid sales expansion. During the Reporting Period, we sold approximately 3,055,000 packs of HuaTangNing in the first half of 2026, up 73% from 1,764,000 packs sold during the same period in 2025. This rapid sales growth trajectory is further supported by the maintenance of China’s National Reimbursement Drug List (NRDL) price for the 2026 and 2027 calendar years. Regions that already led sales in 2025, coastal areas including Shanghai, Tianjin and Guangdong province and Beijing, continued to deliver strong growth during the reporting period, reflecting the substantial market potential for further market penetration and providing a solid basis for sustained strong growth in the future.
+- Markedly enhanced profitability driven by scale effects. Relying on expanded production capacity and optimized manufacturing processes, gross margin rose significantly from 54.2% in the first half of 2025 to 61.8%, up 7.6 percentage points; gross profit reached RMB234.3 million, a 99% year-on-year surge. Selling expenses totalled RMB126.9 million, with the ratio of selling expense to revenue standing at 33.5%. Our commercialization efforts achieved profit of approximately RMB107.4 million (as defined by gross profits less selling expenses), doubled from RMB53.7 million in the same period of 2025. as profitability from proprietary commercialization continues to materialize. 
+- Normalized financial performance with healthy cash reserves. Loss before tax stood at approximately RMB30.2 million. Excluding the one-off release of contract liabilities in the corresponding period of 2025 following the termination of the Bayer contract, the loss for the current reporting period is expected to narrow by approximately RMB29.4 million as compared with the adjusted loss of approximately RMB59.6 million for the corresponding period in 2025. Fundamental business operations continued to improve. Cash balances were approximately RMB1,072.9 million as of June 30, 2026 a decrease of RMB19.4 million from bank balances and cash position as of December 31, 2025. Ample liquidity supports domestic market expansion, global clinical R&amp;D, and overseas commercialization in Hong Kong, Macao and Southeast Asia. 
+- Our commercialization team continued to scale. The professional sales team expanded to 187 product representatives, and 75 staff actively engaged in marketing, medical affairs and commercial operation as of June 30, 2026, representing growth of 93% and 79% respectively compared with the same period of 2025.
+2. Strengthened Core Intellectual Property Rights and Breakthroughs in Overseas Market Development
+- Marketing approvals secured and commercialization rolled out in Hong Kong and Macao. Dorzagliatin (brand names: MYHOMSIS(R) was approved for marketing in Hong Kong on February 2026 and in Macao on June 2026. The product has been distributed to hospitals and pharmacies in Hong Kong, with the first prescription issued in August 2026, providing a new treatment option for patients with Type 2 diabetes outside mainland China. 
+- Patent term extension secured to boost long-term commercial certainty. In February 2026, the China National Intellectual Property Administration granted a five year patent term extension for dorzagliatin, extending core patent protection to April 2034.
+3. Real-World Clinical Evidence Reinforces the Product’s Differentiated Value
+The Group continued advancing post-marketing real-world studies of dorzagliatin to further validate its efficacy and safety profiles in complex patient cohorts.
+- Topline data released from large-scale multi-centre post-marketing real-world study HMM0601. At the 2026 ADA Scientific Sessions, the Company presented results from HMM0601, a large-scale post-marketing real-world study. Across 80 clinical centres in China, HMM0601 enrolled 2024 patients with Type 2 diabetes with mean disease duration of 7.9 years. Over the 52-week treatment period, no drug-related serious adverse events (SAEs) or episodes of severe hypoglycemia were observed; the incidence of clinically meaningful hypoglycemia was below 1%, and no new safety signals were identified compared with the Phase III clinical trials; HbA1c was significantly reduced from baseline, and the proportion of patients achieving HbA1c&lt;7% increased markedly. This provides robust evidence of dorzagliatin’s strong safety and tolerability profile and consistent glycemic control efficacy. 
+- Interim findings disclosed from prospective real-world observational study HMM0701. This study enrolled 255 patients with Type 2 diabetes, the majority of whom had long disease duration and were already receiving multi-drug regimens including insulin. The 6-month interim results of subgroup analysis indicates that dorzagliatin provides meaningful efficacy in glycemic control. Even in patients with severely compromised baseline TIR, clinically meaningful reductions in HbA1c, improved TIR, enhanced β-cell function, and reduced insulin resistance were observed, collectively indicating the restoration of glucose homeostasis. This study provides a solid rationale for a novel glycemic management option in complex T2D cases. 
+- Preparations remain underway for post-marketing study HMM0602. The study is designed to generate further clinical evidence regarding the role of dorzagliatin in restoring glucose homeostasis and its potential contribution to diabetes remission.
+Research and Development Pipeline and Future Outlook
+1. Multiple R&amp;D Innovation Breakthroughs Usher in New Chapters for First-in-Disease Indications
+- Dorzagliatin for Patients with GCK-MODY
+Medical experts in mainland China and Hong Kong have conducted independent clinical and preclinical studies of dorzagliatin for MODY-2 treatment. MODY-2, also called GCK-MODY, is a monogenic disease in which patients have a genetic defect of glucokinase gene (GCK) which results in elevated blood glucose and significant reduction of the second phase release of insulin. The population of GCK-MODY patients is approximately 1.7 million in China. These patients are diagnosed with diabetes at a young age and represent an unmet medical need given currently available medications are not effective. In clinical studies with MODY-2 patients, a single dose of dorzagliatin improved overall glucose sensitivity and second phase insulin secretion significantly in GCK-MODY patients, suggesting a unique mechanism of action of dorzagliatin to regulate glucagon like peptide 1 (GLP-1) secretion. During the Reporting Period, we continued to advance the regulatory development of dorzagliatin for GCK-MODY in China. Following prior communications with the Center for Drug Evaluation of the National Medical Products Administration, we completed the proposed clinical protocol. We plan to submit an IND application for dorzagliatin in GCK-MODY by December 2026.
+- Dorzagliatin for Diabetes Prevention
+Prevention of diabetes is an important focus at Hua Medicine. There are approximately 1.12 billion people living with prediabetes worldwide. We have initiated the SENSITIZE 3 clinical study in Hong Kong in pre-diabetic (IGT) subjects and in early diabetes patients under the leadership of Dr Juliana Chan and Dr Elaine Chow of the Chinese University of Hong Kong. These studies represent first-in-disease studies. In this double-blinded placebo-controlled study, we will evaluate the blood glucose management and pancreatic function under intravenous glucose tolerance test and oral glucose tolerance test conditions to better define the clinical treatment baseline and endpoints. We expect to complete this study in 2026 and file IND applications of dorzagliatin for diabetes prevention in China and Asia-Pacific regions thereafter.
+- Dorzagliatin for Neurodegenerative Diseases
+MCI shows approximately 15.5% prevalence among elderly people in China and approximately 22% in the United States, and is common in T2D patients with a 45% incidence rate. Development of dorzagliatin for neurodegenerative disease is a new focus in our drug discovery efforts. Through the Genome-Wide Association Study (GWAS) and Mendelian Randomization (MR) study, we have realized the important role of GCK gene activation in prevention of memory loss and cognitive impairment in humans. It has also come to our attention that post-meal glucose excursion is closely related to Alzheimer disease and dementia. Impaired glucose homeostasis and diabetes conditions result in a reduction of glucose transporter expression and insulin receptor expression in the brain, which can be prevented by low dose dorzagliatin. We have realized the potential of dorzagliatin in the treatment of MCI and are initiating these first-in-disease clinical studies. Preparation of the clinical study protocol and clinical development plan has been initiated. We expect to launch pre-IND communications with the relevant regulatory authority in the fourth quarter of 2026.
+- Dorzagliatin for Frailty
+Frailty is an age-related geriatric syndrome characterized by reduced tolerance to internal and external stressors. Approximately 17% of American older adults and 11% of Asian older adults suffer from frailty, while pre-frailty affects roughly 50% and 47% of these populations, respectively. It is not a single-organ disease, but the consequence of dysregulated multisystem homeostasis. Genetic evidence has suggested a potential relationship between glucokinase activation and a reduced risk of frailty, supporting further investigation of dorzagliatin in this area. We intend to progress the regulatory preparations for an IND submission in 2026.
+2. Robust Pipeline Gains Momentum, AI Powers Collaborative Innovation
+- Fixed Dose Combination of Dorzagliatin and Metformin
+We are fast forwarding the development of the FDC of dorzagliatin with metformin. An IND with the NMPA has been filed for our FDC with metformin in China in 2025, with an NDA submission planned for 2027.
+- The 2nd Generation of GKA under Development in the United States
+HM1005 is our second-generation GKA program based on a sustained-release formulation of dorzagliatin and is being developed as a once-daily oral therapy. In 2025, we successfully initiated MAD clinical study in T2D patients in the United States. As of the date of this report, five cohorts have been completed as planned in the Phase Ib multiple ascending dose study. HM1005 was generally well tolerated across the completed cohorts. We are conducting a subsequent cohort evaluating two 246 mg tablets in the United States. Topline data are expected to be published in the second half of 2026, and we will pursue partnerships to develop the 2nd generation GKA for global markets.
+- Development of Combination Therapies for Diabetes and Metabolic Diseases
+We presented three combination therapy studies in animal models of metabolic disorder at 2026 ADA. The combination of dorzagliatin and orforglipron, an oral small-molecule GLP-1 receptor agonist, demonstrated synergistic glycemic control, significantly enhanced β-cell function, and maintained weight loss and lipid-lowering benefits in diet-induced obese (DIO) mice. Notably, the data revealed a compelling dose-sparing effect which directly reduces the overall side-effect burden – particularly common GLP-1-related gastrointestinal adverse events – thereby meaningfully improving long-term patient adherence. These complementary mechanisms across glycemic control, weight loss, and lipid improvement, position the potential combination as a highly effective, well-tolerated, and differentiated oral option for T2D patients with obesity. In the study combining dorzagliatin with the THR-β agonist resmetirom, the combination synergistically improved systemic metabolism and exerted hepatoprotective effects, optimizing glycemic control, regulating lipids, reducing uric acid, and alleviating hepatic fibrosis. This supports the clinical potential of dorzagliatin for T2D patients with MASLD. Additionally, the combination of dorzagliatin with chiglitazar, a pan-PPAR agonist, improves glucose tolerance, reduces insulin resistance, enhances insulin sensitivity and β-cell function, and elevates high-density lipoprotein cholesterol levels in DIO mice model of MASLD.
+- Integration of AI, LLMs and Clinical Big Data
+Alongside the continued development of dorzagliatin in research and clinical practice, the Company has continued to invest in the integration of AI, large language models (LLMs) and clinical big data, and has achieved concrete outcomes. We launched our proprietary GK education platform (GK Charger) in 2025. The platform uses natural language interaction to present complex glucokinase relevant knowledge in evidence-based, clinically relevant format that is easy for both physicians and patients to understand. It enables doctors to obtain up to date diagnostic and treatment information, make accurate clinical decisions, and develop individualized treatment plans for patients. Since the launch of GK Charger, the platform has cumulatively responded to more than 3,700 queries.
+Financial Summary
+As of June 30, 2026
+- Sales volume of HuaTangNing reached approximately 3.055 million packs, up 73% year-on-year, generating revenue of approximately RMB378.9 million, representing a 74% year-on-year increase. 
+- Gross profit totalled approximately RMB234.3 million, up 99% year-on-year, with gross margin rising to 61.8%. 
+- Loss before tax stood at approximately RMB30.2 million, representing a substantial narrowing compared with adjusted loss recorded in the same period of 2025. 
+- Bank balances and cash position were approximately RMB1,072.9 million, maintaining a healthy liquidity profile. 
+- Total expenditures amounted to approximately RMB265.4 million, including selling expenses of approximately RMB126.9 million and research and development expenses of approximately RMB66.8 million.
+Forward-Looking Statements
+This document contains statements regarding Hua Medicine’s future expectations, plans, and prospects for the Company and its products. These forward-looking statements pertain only to events or information as of the date they are made and may change due to future developments. Unless required by law, we are not obligated to update or publicly revise any forward-looking statements or unexpected events after the date of such statements, regardless of new information, future events, or other circumstances. Please read this document carefully and understand that our actual future performance or results may differ materially from expectations due to various risks, uncertainties, or other legal requirements.
+About Hua Medicine
+Hua Medicine (the “Company”) is an innovative drug development and commercialization company based in Shanghai, China, with companies in the United States and Hong Kong. Hua Medicine focuses on developing novel therapies for patients with unmet medical needs worldwide. Drawing on global resources, Hua Medicine partners with high-calibre talent worldwide to develop breakthrough technologies and products that advance innovation in diabetes care. Hua Medicine's cornerstone product HuaTangNing (dorzagliatin tablets) targets the glucose sensor glucokinase, restores glucose sensitivity in patients with type 2 diabetes (T2D), and stabilizes imbalances in blood glucose levels in patients. HuaTangNing was approved by the National Medical Products Administration (NMPA) of China on September 30, 2022. It can be used alone or in combination with metformin for adult patients with T2D. For patients with chronic kidney disease (CKD), no dose adjustment is required. It is an oral glucose-lowering drug that can be used in patients with T2D with renal function impairment.
+In February 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Service of the Department of Health of the Government of the Hong Kong Special Administrative Region of the People's Republic of China.
+In June 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Administration Bureau of the Macao Special Administrative Region of the People's Republic of China.
+Based on the International Diabetes Federation’s 2025 Diabetes Atlas – 11th Edition, there are approximately 148 million diabetic patients in mainland China, 706,000 diabetic patients in Hong Kong SAR, and 52,000 diabetic patients in Macao SAR as of 2024.
+For more information
+Website: www.huamedicine.com
+Investors Email: ir@huamedicine.com
+Media Email: pr@huamedicine.com
+Press Disclaimer
+For accuracy and completeness in context, information related to products marketed in China in this material, especially those identified or required, should comply with documents approved by Chinese regulatory authorities.
+Additionally, such information should not be interpreted as a recommendation or promotion of any drug or treatment, nor should it replace medical advice from healthcare professionals. For medical-related matters, please consult a healthcare professional.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Over 20,000 NYC Public School Students Receive Anti-Hate Training Through AJCF's "Decode Hate" Program</v>
+        <v>FedEx and RE-THINK Join Forces Again to Protect Linkou's Coastline</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C449" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D449" t="str">
         <v>Education</v>
       </c>
       <c r="E449" t="str">
-        <v>https://www.newswire.com/news/over-20-000-nyc-public-school-students-receive-anti-hate-training-through-ajcf</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359195</v>
       </c>
       <c r="F449" t="str">
-        <v>"This is how you defeat hate, not with slogans, but by giving every student the digital literacy and judgment to recognize manipulation the moment they encounter it online," said Auschwitz Jewish Center Foundation Director General Jack Simony. "We're preparing a generation that recognizes hate and refuses to stay silent."</v>
+        <v>Federal Express Corporation (FedEx), one of the world&amp;#39;s largest express transportation companies, once again partnered with the RE-THINK Environmental Education Association on August 15 to host the &amp;#8220;2026 FedEx x RE-THINK Beach Cleanup&amp;#8221; at Linkou North Jetty Beach in New Taipei City. The event brought together 55 FedEx team members and their families, who collectively removed 221 kilograms of marine debris, demonstrating their commitment to protecting Taiwan&amp;#39;s coastline and making a positiv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359195</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Hanyang University Researchers Develop AI-designed Shape-Shifting Microneedles for Diabetic Wound Healing</v>
+        <v>Plastic Surgeon Dr. Sean Doherty Launches Boston Center for Gynecomastia ...</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C450" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D450" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E450" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanyang-university-researchers-develop-ai-designed-shape-shifting-microneedles-for-diabetic-wound-healing-302810914.html</v>
+        <v>https://pr-inside.com/plastic-surgeon-dr-sean-doherty-launches-boston-center-for-gynecomastia-r5214367.htm</v>
       </c>
       <c r="F450" t="str">
-        <v>SEOUL, South Korea, June 26, 2026 /PRNewswire/ -- Chronic diabetic wounds heal slowly and are highly vulnerable to infection. Researchers have developed an AI-guided, 4D-printed microneedle patch that actively closes wounds, fights bacteria, and promotes tissue repair. Inspired by the...</v>
+        <v>(PR-inside.com) New specialized website provides education, treatment options, and recovery guidance for gynecomastia patients in Boston and Chestnut Hill. BOSTON, MA AND CHESTNUT HILL, MA / ACCESS Newswire / August 20, 2026 / Board-certified plastic surgeon Dr. Sean Doherty has launchedBoston Center for Gynecomastia , a website devoted entirely to the evaluation and surgical treatment of gynecomastia. The site covers the condition, the procedures used to correct it, and the recovery patients can expect, drawing on more than 15 years of treating male chest concerns at offices in Boston and Chestnut Hill. Gynecomastiais a common condition marked by unwanted fullness in the male ..</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Western Star Resources Announces Normal Course Issuer Bid</v>
+        <v>Bring the Fire: Play Games on GeForce NOW With New Firefox Browser Support</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C451" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D451" t="str">
-        <v>Education</v>
+        <v>SaaS, Gaming, Education</v>
       </c>
       <c r="E451" t="str">
-        <v>https://www.newmediawire.com/news/western-star-resources-announces-normal-course-issuer-bid-7087363</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-firefox/</v>
       </c>
       <c r="F451" t="str">
-        <v>VANCOUVER, BRITISH COLUMBIA - June 26, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the "Company" or "Western Star") announces that the Canadian Securities Exchange ("CSE") has accepted the Company's notice of intention to commence a normal course issuer bid ("NCIB"). Under the NCIB, the Company may purchase for cancellation up to 3,842,295 common shares of the Company, being 10% of the Company’s public float, during the twelve-month period commencing July 2, 2026 and ending July 2, 2027, or such earlier date as the Company completes its purchases pursuant to the NCIB. Purchases under the NCIB may be made through the facilities of the CSE and/or alternative Canadian trading systems at prevailing market prices, in accordance with applicable securit</v>
+        <v>It’s a new way into the cloud.  GeForce NOW welcomes Firefox support to the cloud, opening up another way to jump into high-performance PC gaming straight from the browser, starting today. Whether on a school laptop or everyday PC, it’s now even easier to play supported PC games without downloading a dedicated app. Plus, discover […]</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Mike Seidel Awarded Omicron Delta Kappa Pillar of Leadership in Communications</v>
+        <v>Plastic Surgeon Dr. Sean Doherty Launches Boston Center for Gynecomastia Website</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C452" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D452" t="str">
         <v>Education</v>
       </c>
       <c r="E452" t="str">
-        <v>https://www.pr.com/press-release/971961</v>
+        <v>https://www.newswire.com/news/plastic-surgeon-dr-sean-doherty-launches-boston-center-for-22848268</v>
       </c>
       <c r="F452" t="str">
-        <v>Omicron Delta Kappa has named Mike Seidel (Salisbury University) the recipient of the 2026 Pillar of Leadership in Communications award. A trusted voice in broadcast meteorology for more than 43 years, Seidel has helped millions prepare for severe weather through clear, accurate, and compassionate reporting. His distinguished career with WYFF, The Weather Channel, and Fox Weather exemplifies leadership, public service, [PR.com]</v>
+        <v>New specialized website provides education, treatment options, and recovery guidance for gynecomastia patients in Boston and Chestnut Hill.</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Mattr Corp. Announces Renewal of Normal Course Issuer Bid</v>
+        <v>Do alumni relationships between judges and lawyers affect court rulings?</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C453" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D453" t="str">
-        <v>Finance, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E453" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318159/31758/en/Mattr-Corp-Announces-Renewal-of-Normal-Course-Issuer-Bid.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359189</v>
       </c>
       <c r="F453" t="str">
-        <v>TORONTO, June 26, 2026 (GLOBE NEWSWIRE) -- Mattr Corp. (“ Mattr ” or the “ Company ”) (TSX: MATR), today announced that the Toronto Stock Exchange (the “ TSX ”) has approved the Company’s notice of intention to renew its normal course issuer bid (the “ NCIB ”) for common shares of the Company (the “ Common Shares ”).</v>
+        <v>Using Florida medical malpractice cases with randomly assigned judges, investigators found that sharing a law school with the presiding judge boosted a plaintiff&amp;#39;s attorney&amp;#39;s probability of recovering damages by approximately 2 percentage points. - - The researchers found no comparable effects when judges and lawyers attended different law schools of similar rank or shared the same gender or minority status, suggesting that the result is not driven by school quality or these other observabl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359189</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Newforma invests in future AECO leaders with new scholarship program</v>
+        <v>Garry Fabian Miller</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C454" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D454" t="str">
         <v>Education</v>
       </c>
       <c r="E454" t="str">
-        <v>https://www.prnewswire.com/news-releases/newforma-invests-in-future-aeco-leaders-with-new-scholarship-program-302811342.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359183</v>
       </c>
       <c r="F454" t="str">
-        <v>Applications are open through July 24 for individuals pursuing education, credentials or training tied to careers in the built environment BOSTON, June 26, 2026 /PRNewswire/ -- Newforma, the leading provider of project information management, collaboration, and dispute risk mitigation...</v>
+        <v>Garry Fabian Miller: Between the Moon and the Hawthorn is the latest in the Ashmolean NOW series of exhibitions of new works by contemporary artists that relate to historic collections of the University of Oxford. - - This new exhibition presents the photographs of Garry Fabian Miller (b. 1957, Bristol) in dialogue with works from the Ashmolean by one of his key artistic influences, the prolific British Romanticist painter Samuel Palmer (1805&amp;#8211;81). Ever since an early encounter with a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359183</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>New Workshop Kits Let Any Organization Teach Seniors Without Hiring an Expert</v>
+        <v>New to The Street Earns Powerful Endorsement From IMG Academy as Long-Form ...</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C455" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D455" t="str">
         <v>Education</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.send2press.com/wire/new-workshop-kits-let-any-organization-teach-seniors-without-hiring-an-expert/</v>
+        <v>https://pr-inside.com/new-to-the-street-earns-powerful-endorsement-from-img-academy-as-long-form-r5214341.htm</v>
       </c>
       <c r="F455" t="str">
-        <v>ASHEVILLE, N.C., June 26, 2026 (SEND2PRESS NEWSWIRE) -- TheSeniorTechie today announced a series of ready-to-teach curriculum kits designed for organizations serving adults 55 and older. Each kit gives a staff member or volunteer everything needed to lead a polished, engaging workshop on topics older adults care about, with no subject-matter expertise required and no preparation beyond reading the materials.</v>
+        <v>(PR-inside.com) IMG Academy SVP of Communications Mike Lovecchio Praises New to The Street's Storytelling, Distribution and Ability to Generate Meaningful Viewership Long After Release NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / New to The Street today highlighted the continued success of its work with IMG Academy, with senior leadership at the global sports education brand recognizing New to The Street for its ability to combine premium storytelling with powerful, sustained distribution. The relationship has included high-impact short-form programming as well as an immersive 30-minute biographical feature. The long-form IMG Academy BIO has surpassed 1 million digital views, demonstrating ..</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Positive Athlete to Honor North Texas' Most Positive Student-Athletes and Coaches at 2026 Awards Experience on June 30 in Frisco</v>
+        <v>APEX Anesthesia Review Launches Dedicated CRNA Job Board to Connect Employers with the Nation's Most Engaged Nurse Anesthesia Community</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C456" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D456" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E456" t="str">
-        <v>https://www.pr.com/press-release/972071</v>
+        <v>https://www.prnewswire.com/news-releases/apex-anesthesia-review-launches-dedicated-crna-job-board-to-connect-employers-with-the-nations-most-engaged-nurse-anesthesia-community-302855795.html</v>
       </c>
       <c r="F456" t="str">
-        <v>Positive Athlete will conclude its 2025-26 North Texas program year on June 30 by honoring the region's most positive student-athletes and coaches during the 2026 North Texas Positive Athlete Awards Experience at the Scottish Rite for Children Orthopedic and Sports Medicine Center in Frisco. The event will celebrate 32 student-athletes and coaches selected from more than 1,000 nominations submitted by coaches, [PR.com]</v>
+        <v>CHARLOTTE, N.C., Aug. 20, 2026 /PRNewswire/ -- APEX Anesthesia Review, a TrueLearn brand and the leading education and continuing education platform for Certified Registered Nurse Anesthetists (CRNAs) and Student Registered Nurse Anesthetists (SRNAs), announced the official launch of the...</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Cantargia Announces Publication of Data Supporting IL1RAP as a Therapeutic ...</v>
+        <v>Aramark Expands NCAA Presence through New Partnerships with Florida State University and Texas State University Ahead of 2026 Season</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C457" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D457" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E457" t="str">
-        <v>https://pr-inside.com/cantargia-announces-publication-of-data-supporting-il1rap-as-a-therapeutic-r5194805.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/aramark-expands-ncaa-presence-partnerships-113000898.html</v>
       </c>
       <c r="F457" t="str">
-        <v>(PR-inside.com) LUND, SE / ACCESS Newswire / June 26, 2026 / Cantargia AB (publ) (STO:CANTA) today announced the publication of preclinical and clinical findings from the nadunolimab trial CANFOUR in the scientific journal JCI Insight. The results underscore the role of IL1RAP in pancreatic ductal adenocarcinoma (PDAC), its involvement in treatment resistance, and its potential as both a therapeutic target and predictive biomarker. The findings further support the potential of nadunolimab as a component of future treatment strategies for PDAC. The data were generated in collaboration with the research group of Dr. Jashodeep Datta at the Sylvester Comprehensive Cancer Center, University ..</v>
+        <v>PHILADELPHIA, August 20, 2026--As the 2026 NCAA season opens, Aramark has widened its collegiate footprint through new partnerships with Florida State University and Texas State University.</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Fambase Helps Drone Merchants Turn Customer Education Into Long Term Revenue</v>
+        <v>Tartisan Nickel Corp. Advances Community Relations Through Geological Training for Treaty #3 Members at the Kenbridge Nickel-Copper-Cobalt Project, Northwestern Ontario.</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C458" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D458" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E458" t="str">
-        <v>https://www.getnews.info/story/2026/06/26/fambase-helps-drone-merchants-turn-customer-education-into-long-term-revenue/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/310579/Tartisan-Nickel-Corp.-Advances-Community-Relations-Through-Geological-Training-for-Treaty-3-Members-at-the-Kenbridge-NickelCopperCobalt-Project-Northwestern-Ontario.</v>
       </c>
       <c r="F458" t="str">
-        <v/>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 20, 2026) - Tartisan Nickel Corp. (CSE: TN) (OTCQX: TTSRF) (FSE: 8TA) ("Tartisan", or the "Company") is pleased to announce its support for a two-day prospecting and geological training course for First Nations community members, scheduled for August 25 and 26, 2026, in the Kenora and Sioux Narrows area of Northwestern Ontario.The course will combine field-based instruction at Tartisan's flagship Kenbridge Nickel-Copper-Cobalt Project with classroom...</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Margaret Vondran Raises Awareness for Real-World Fashion Education</v>
+        <v>KEO Capital Appoints Pablo A. Ribas as New CEO - Roberto Marchiori ...</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C459" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D459" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E459" t="str">
-        <v>https://www.getnews.info/story/2026/06/26/margaret-vondran-raises-awareness-for-realworld-fashion-education/?source=barchart</v>
+        <v>https://pr-inside.com/keo-capital-appoints-pablo-a-ribas-as-new-ceo-roberto-marchiori-r5214323.htm</v>
       </c>
       <c r="F459" t="str">
-        <v/>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 20, 2026 / The KEO Capital AB (publ) ("KEO Capital" or the "Company") (STO:KEOC) Board of Directors has appointed Pablo A. Ribas as Chief Executive Officer. He will succeed Roberto Marchiori, who will continue as Chief Operating Officer. Both appointments are effective immediately. Pablo holds an MBA and a BBA in Finance, with a minor in Computer Science, from Florida International University, and completed the Accelerated Executive Development Program at Duke University's Fuqua School of Business. He has extensive experience in B2B payments and fintech leadership, having served as Chief Revenue Officer of Edenred ..</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Dr.Look Ai helps families cut kids' passive screen time</v>
+        <v>Capella University Announces Appointment of Oncology Leader Dr. Saro Sarkisian to Board of Trustees</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C460" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D460" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E460" t="str">
-        <v>https://www.prnewswire.com/news-releases/drlook-ai-helps-families-cut-kids-passive-screen-time-302811409.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/capella-university-announces-appointment-oncology-110100359.html</v>
       </c>
       <c r="F460" t="str">
-        <v>Two-Time International Design Award Winner Dr.Look Ai Donates AI Learning Cameras to Two Children's Hospitals, Tackling North American Parenting Challenges Through Real-World Exploration BOSTON, June 25, 2026 /PRNewswire/ -- Dr.Look Ai, a children's technology brand and two-time...</v>
+        <v>MINNEAPOLIS, August 20, 2026--Capella University is pleased to announce the appointment of Saro Sarkisian, MD, MHA, to its Board of Trustees.</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>VivaTech 2026 Hong Kong Tech Pavilion Connects Local Start-ups With European Opportunities</v>
+        <v>AWS commits more than $500 million to student cloud and AI training</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C461" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D461" t="str">
-        <v>SaaS, Retail, Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E461" t="str">
-        <v>https://www.newmediawire.com/news/vivatech-2026-hong-kong-tech-pavilion-connects-local-start-ups-with-european-opportunities-7087358</v>
+        <v>https://www.aboutamazon.com/news/aws/aws-student-rewards-free-cloud-ai-training?utm_source=rss</v>
       </c>
       <c r="F461" t="str">
-        <v>Exhibiting Start-ups Attract Recognition, Demonstrating Hong Kong's Innovation and Technology Strength HONG KONG - June 25, 2026 ( NEWMEDIAWIRE ) - Viva Technology (VivaTech) 2026 , the annual technology and start-up extravaganza , successfully concluded in Paris, France last week. The Hong Kong Trade Development Council (HKTDC), together with strategic partner the Hong Kong Economic and Trade Office in Brussels (Brussels ETO), and supporting organisations including Hong Kong Science and Technology Parks Corporation (HKSTP), The Hong Kong Polytechnic University, Hong Kong Productivity Council (HKPC), The Hong Kong University of Science and Technology, and Cyberport, hosted the Hong Kong Tech Pavilion to showcase innovative solutions from 24 local innovation and technology (I&amp;amp;T) enterpr</v>
+        <v>Through a new Student Rewards program on AWS Builder Center, university students worldwide can earn credits, premium training, and certification vouchers.</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Petrus Resources Announces Renewal of Normal Course Issuer Bid</v>
+        <v>Dr. Roger Wu, CEO of 20Slash20 Inc, to Present The Eye Drink Company ...</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C462" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D462" t="str">
-        <v>Finance, Education</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E462" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318013/0/en/Petrus-Resources-Announces-Renewal-of-Normal-Course-Issuer-Bid.html</v>
+        <v>https://pr-inside.com/dr-roger-wu-ceo-of-20slash20-inc-to-present-the-eye-drink-company-r5214293.htm</v>
       </c>
       <c r="F462" t="str">
-        <v>CALGARY, Alberta, June 25, 2026 (GLOBE NEWSWIRE) -- Petrus Resources Ltd. (" Petrus ") (TSX: PRQ) is pleased to announce that the Toronto Stock Exchange (the " TSX ") has accepted Petrus' notice of intention to renew its normal course issuer bid (the " NCIB "). The NCIB allows Petrus to purchase up to 7,424,183 common shares (representing 5% of Petrus' outstanding common shares as of June 19, 2026) over a period of twelve months commencing on June 30, 2026. On June 19, 2026, Petrus had 148,483,679 common shares outstanding. The NCIB will expire no later than June 29, 2027.</v>
+        <v>(PR-inside.com) Presentation Scheduled for September 9, 2026, at 9:35 AM in Room 2 SAN DIEGO, CA / ACCESS Newswire / August 20, 2026 /As an incubated client of Fast Moving Consumer Goods (GGII), 20Slash20, Inc., a health and wellness company focused on advancing eye health awareness through innovative consumer products and education, announced today that Dr. Roger Wu, Founder and CEO of 20Slash20, will present the company's vision, growth strategy, and market opportunities at the Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. Dr. Wu's presentation is scheduled to begin at 9:35 AM in Room 2 on September 9, 2026, ..</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>The SEED Foundation Names Rob Connor as Next CEO and President</v>
+        <v>80% of Malawians Remain Offline Despite Coverage – New GSMA Report Highlights Path to Inclusive Digital Access and MWK 1.1 Trillion Growth</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C463" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D463" t="str">
         <v>Education</v>
       </c>
       <c r="E463" t="str">
-        <v>https://www.prweb.com/releases/the-seed-foundation-names-rob-connor-as-next-ceo-and-president-302810312.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359165</v>
       </c>
       <c r="F463" t="str">
-        <v>Seasoned education leader Rob Connor is appointed to guide the nation's first public college-preparatory boarding school network into its next chapter. WASHINGTON, June 25, 2026 /PRNewswire-PRWeb/ -- Seasoned education leader to guide the organization's next chapter of excellence and...</v>
+        <v>Expanding access to mobile internet could unlock new opportunities for millions of Malawians, improving access to education, financial services and digital public services, according to a new GSMA report released titled Driving Digital Transformation of the Economy in Malawi: Opportunities, Policy Recommendations and the Role of Mobile. - - The report also finds that Malawi could unlock MWK 1.1 trillion in additional economic value and create 490,000 jobs by 2030 through targeted digi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359165</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>EpicQuest Education Announces First Half Fiscal Year 2026 Financial Results</v>
+        <v>America's Workforce Academy: No Cost. No Prior Experience Necessary. A Career on the Other Side.</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C464" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D464" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E464" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317979/0/en/EpicQuest-Education-Announces-First-Half-Fiscal-Year-2026-Financial-Results.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359164</v>
       </c>
       <c r="F464" t="str">
-        <v>Revenue Rises a Solid 17% Despite Industry Challenges; New AI EdTech and Expansion Initiatives Position EEIQ for Future Growth Revenue Rises a Solid 17% Despite Industry Challenges; New AI EdTech and Expansion Initiatives Position EEIQ for Future Growth</v>
+        <v>Takeaways - - - &amp;#8226; The first cohort of America&amp;#39;s Workforce Academy (AWA) graduated last week, and we&amp;#39;re sharing their stories, which highlight how AWA is helping them land careers they didn&amp;#39;t think were available to them. - - &amp;#8226; The free program guarantees jobs for all graduates and also awards them with the industry-recognized National Center for Construction Education and Research (NCCER) credential and an America&amp;#39;s Workforce Academy Certificate. - - &amp;#8226; Powered by an initial $115 million... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359164</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Fountain Asset Corp. Provides Corporate Update</v>
+        <v>Youdao Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C465" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D465" t="str">
-        <v>Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E465" t="str">
-        <v>https://pr-inside.com/fountain-asset-corp-provides-corporate-update-r5194723.htm</v>
+        <v>https://www.prnewswire.com/news-releases/youdao-reports-second-quarter-2026-unaudited-financial-results-302856265.html</v>
       </c>
       <c r="F465" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 25, 2026 / Fountain Asset Corp. (TSXV:FA) ("Fountain" or the "Company") announces today that Andrew Parks will be departing as Chief Executive Officer of the Company effective July 31, 2026. The Board of Directors of the Company wishes to extend their thanks to Mr. Parks for his service to Fountain during his tenure, and wishes him well in his future endeavours. The Company is now in the process of identifying a replacement for Mr. Parks, and will provide further updates in due course. About Fountain Asset Corp. Fountain Asset Corp. is a merchant bank which ..</v>
+        <v>HANGZHOU, China, Aug. 20, 2026 /PRNewswire/ -- Youdao, Inc. ("Youdao" or the "Company") (NYSE: DAO), an AI solutions provider specializing in learning and advertising, today announced its unaudited financial results for the second quarter ended June 30, 2026. Second Quarter 2026 Financial...</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Global Seafood Alliance Releases its 2025 Annual Report</v>
+        <v>Does your immune system learn like AI?</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C466" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D466" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-seafood-alliance-releases-its-2025-annual-report-302811240.html</v>
+        <v>https://www.prnewswire.com/news-releases/does-your-immune-system-learn-like-ai-302855768.html</v>
       </c>
       <c r="F466" t="str">
-        <v>The report highlights the importance of GSA's global community and its role in advancing responsible seafood practices through advocacy, education and third-party certification. PORTSMOUTH, N.H., June 25, 2026 /PRNewswire/ -- Global Seafood Alliance (GSA) has released its 2025 Annual...</v>
+        <v>COLD SPRING HARBOR, N.Y., Aug. 20, 2026 /PRNewswire/ -- Could AI hold the key to answering questions that have stumped doctors and scientists for decades? A recent study at Cold Spring Harbor Laboratory (CSHL) borrows concepts from machine learning to address an age-old riddle of...</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>University of Maryland Expands Landmark Research Program to Address Society's Most Pressing Challenges</v>
+        <v>Eudoxia Foundation confers International Author Excellence Award on Yogesh Arvind Puranik</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C467" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D467" t="str">
         <v>Education</v>
       </c>
       <c r="E467" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-maryland-expands-landmark-research-program-to-address-societys-most-pressing-challenges-302811205.html</v>
+        <v>https://pressreleasenews.org/pressroom/eudoxia-foundation-confers-international-author-excellence-award-on-yogesh-arvind-puranik</v>
       </c>
       <c r="F467" t="str">
-        <v>The Grand Challenges Grants Program channels the university's research power across 40+ disciplines to advance solutions for the public good COLLEGE PARK, Md., June 25, 2026 /PRNewswire/ -- The University of Maryland today announced the launch of 11 high-impact research projects funded by...</v>
+        <v>Yogesh Arvind Puranik has been awarded the International Author Excellence Award under The Grand Honours Award 2026 by the Eudoxia Foundation, India, recognizing his contributions to literature, education, and corporate leadership.</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>U.S. News &amp;amp; World Report and ScoreSmart Announce Partnership to Help Students Navigate College Admissions with Greater Confidence</v>
+        <v>Sunlands Technology Group Announces Unaudited Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C468" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D468" t="str">
-        <v>SaaS, Retail, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E468" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-news--world-report-and-scoresmart-announce-partnership-to-help-students-navigate-college-admissions-with-greater-confidence-302811134.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348127/0/en/sunlands-technology-group-announces-unaudited-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F468" t="str">
-        <v>WASHINGTON, June 25, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in education rankings and consumer advice, today announced a new partnership with ScoreSmart, a leading digital platform for high-quality SAT and ACT practice tests. While the two companies serve the...</v>
+        <v>BEIJING, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Sunlands Technology Group (NYSE: STG) (“Sunlands” or the “Company”), a leader in China’s adult online education market and China’s adult personal interest learning market, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Soteria Battery Innovation Group Licenses Key Current Collector Technology from Rutgers University to Help Slow Battery Aging and Improve Safety</v>
+        <v>"Faith Beyond Exclusion": Historic Earl Lectures Gather Leaders for an Urgent Moment</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C469" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D469" t="str">
-        <v>Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.prnewswire.com/news-releases/soteria-battery-innovation-group-licenses-key-current-collector-technology-from-rutgers-university-to-help-slow-battery-aging-and-improve-safety-302811132.html</v>
+        <v>https://www.prnewswire.com/news-releases/faith-beyond-exclusion-historic-earl-lectures-gather-leaders-for-an-urgent-moment-302855947.html</v>
       </c>
       <c r="F469" t="str">
-        <v>GREENVILLE, S.C., June 25, 2026 /PRNewswire/ -- Soteria Battery Innovation Group has licensed a novel reticulated current collector technology that addresses a growing challenge facing lithium-ion batteries: safety issues caused by cracking and delamination of electrodes from the current...</v>
+        <v>Two-day Berkeley gathering, September 25-26, calls faith communities to confront exclusion, build belonging, and create hope BERKELEY, Calif., Aug. 20, 2026 /PRNewswire/ -- Pacific School of Religion (PSR) will host the 2026 Earl Lecture Series, "Faith Beyond Exclusion," on September 25...</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Savvas Learning Company Wins 2026 EdTech Breakthrough Award for its Outlier Dual-Enrollment College Course Solution</v>
+        <v>APOD: 2026 August 20 – The Elephant’s Trunk in Cepheus</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C470" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D470" t="str">
         <v>Education</v>
       </c>
       <c r="E470" t="str">
-        <v>https://www.prnewswire.com/news-releases/savvas-learning-company-wins-2026-edtech-breakthrough-award-for-its-outlier-dual-enrollment-college-course-solution-302810984.html</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-20-the-elephants-trunk-in-cepheus/</v>
       </c>
       <c r="F470" t="str">
-        <v>Savvas recognized as an innovative company driving transformation for K-12 and higher education PARAMUS, N.J., June 25, 2026 /PRNewswire/ -- Savvas Learning Company, a next-generation learning solutions leader, is proud to announce that the 2026 EdTech Breakthrough Award program named it...</v>
-[...2 lines deleted...]
-    <row r="471">
+        <v>APOD Science APOD APOD: 2026 August 20 – The… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. The Elephant&amp;#8217;s [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="471" xml:space="preserve">
       <c r="A471" t="str">
-        <v>Author Florence Coleman's Children's Books Take Center Stage in Times Square</v>
+        <v>Addressing Cross-Border Transit Demand at New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C471" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D471" t="str">
-        <v>Education</v>
+        <v>Finance, SaaS, Retail, Automotive, Education</v>
       </c>
       <c r="E471" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356721</v>
-[...5 lines deleted...]
-    <row r="472">
+        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
+      </c>
+      <c r="F471" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - With the imminent inauguration of the new Huanggang Port, cross-border transport demand between Shenzhen and Hong Kong is set to rise further. To drive the digital transformation of Hong Kong’s green minibuses and facilitate cross-border travel between Hong Kong and the Chinese Mainland, Wonder, a leading FinTech and payments platform for merchants in Hong Kong and Asia-Pacific, Weixin Pay (WeChat Pay), and Koon Wing Motors signed a cooperation intention at the “Hong Kong Minibus Smart Transit Cooperation Signing Ceremony” held on 18 August 2026. This cooperation marks a pivotal milestone in the integration of public transportation between Hong Kong and the Chinese Mainland. By deploying the Wonder Transit X smart mobility platform across Hong Kong’s green minibus network, the initiative will comprehensively drive innovation in smart payments, smart ticketing, and digital operations, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers, further deepening the integration of FinTech with Hong Kong’s public transit sector.  
+Under the cooperation agreement, Wonder Transit X will be integrated into the green minibus fleet operated by Koon Wing Motors, seamlessly bridging Weixin Pay, Wonder’s smart mobility solutions, and the local green minibus network. In particular, routes servicing the new Huanggang Port will introduce Wonder Transit X to support a versatile array of electronic payment methods, including Weixin Pay, thereby streamlining cross-border commutes for both tourists and local residents. This cooperation will introduce various digital payment options and digital operational capabilities to these critical routes, elevating the passenger journey while empowering operators to optimize ticketing, transaction processing, and daily administrative efficiency. This deployment signifies the official expansion of Wonder Transit X into Hong Kong’s green minibus sector, laying a solid foundation for the digital transformation of local public transport.
+Wayne Chen, Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay, said, “Minibuses are a cornerstone of Hong Kong's transit infrastructure, essential for both the immersive travel experiences of tourists and the everyday needs of Greater Bay Area residents. We believe this cooperation with Koon Wing Motors will significantly optimize transit efficiency, eliminate the friction of cash handling, and digitally transform the 'last mile' of cross-border connectivity.”
+Ma Kiu Sang, Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors, said, “To enhance the commuting experience for passengers utilizing our green minibuses post-clearance at the Heung Yuen Wai and new Huanggang ports, we have upgraded our fleet with a state-of-the-art digital payment system. In addition to Octopus, cross-border passengers can now pay fares using Weixin Pay, credit cards and a wide array of digital payment methods, making every journey smoother and more convenient.”
+Jason Ngan, Founder and CEO of Wonder, said, “This cooperation underscores Wonder’s unwavering commitment to advancing smart city infrastructure through FinTech. By integrating Wonder Transit X into an expanding network of green minibuses, we are delivering more accessible, diversified, and globally recognized payment options to passengers, while injecting fresh impetus into the digital transformation of Hong Kong’s public transit system. Whether serving local residents, mainland visitors, or international tourists, our platform ensures everyone can utilize their preferred payment methods for a frictionless and inclusive travel experience. Given the intensifying cross-border connectivity, incorporating commonly used payment tools in the Chinese Mainland like Weixin Pay into minibus routes connecting port-adjacent communities directly addresses the pragmatic needs of cross-border passengers. We look forward to working with Weixin Pay and Koon Wing Motors to seamlessly integrate smart payment capabilities into the daily commutes of Hong Kong citizens and facilitating cross-border travel, further cementing Hong Kong's leading position as an international smart city.”
+ Wayne Chen, Weixin Pay (WeChat Pay), Regional Head of Hong Kong, Macau and Taiwan; Ma Kiu Sang, Director of Yan Yan Motors, a subsidiary of Koon Wing Motors; and Jason Ngan, Founder and CEO of Wonder, at the Hong Kong Minibus Smart Transit Cooperation Signing Ceremony.
+Digitalizing Public Transit: Elevating the Passenger Experience and Operational Efficiency
+Public transportation is an integral component of daily life in Hong Kong. In tandem with ongoing smart city initiatives, the digital transformation of public transit has become paramount. This cooperation will offer convenience to passengers on the relevant green minibus routes. Local residents, Mainland visitors and international travelers can seamlessly settle fares using a comprehensive suite of digital payment solutions tailored to their preferences, including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover, Diners, and BOC Pay. This effectively eliminates the reliance on cash and exact change — a critical advantage during peak transit hours and short-haul journeys. Furthermore, digital payments ensure transparent transaction records and instant confirmation, granting passengers peace of mind and real-time visibility into their fare expenditures. Over the long term, this cooperation will drive the modernization of minibus services, aligning them more closely with the contemporary needs of the public.  
+Beyond serving local communities, this cooperation significantly refines the cross-border travel experience between Hong Kong and Chinese Mainland. Specific routes act as vital arteries connecting border communities, offering essential transit links for frequent cross-border travelers. Notably, as a flagship infrastructure project between Shenzhen and Hong Kong, the new Huanggang Port's connecting minibus routes will feature this diversified digital payment system. Mainland visitors can utilize familiar platforms such as Weixin Pay, mitigating the friction of acquiring Hong Kong currency upon arrival and ensuring a fluid transit experience. As minibus services increasingly integrate with border checkpoints, community transit hubs, and broader railway networks, this streamlined payment infrastructure will be instrumental in enhancing cross-border travel convenience.
+For operators, the Wonder Transit X platform centralizes fare configuration, transaction logging, and operational data analytics, substantially reducing administrative overhead. The system dynamically accommodates complex fare structures across varying routes, section fares, and passenger categories, supporting fare collection and management for various ticket types including adults, children and seniors. Leveraging robust digital transaction ledgers and backend administrative tools, operational teams can gain better insights into transaction and operational conditions across various routes, laying the groundwork for digital fleet management and service optimisation, ultimately elevating the experience for both frontline drivers and passengers.
+ Green minibuses under Koon Wing Motors now feature a new electronic payment system offering a wide range of payment methods including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover, Diners and BOC Pay.
+Wonder Transit X: “Any Payments. Any Transportation.”
+Wonder Transit X is a comprehensive, all-in-one smart payment platform engineered specifically for the transit sector. Anchored by the product philosophy of “Any Payments. Any Transportation.”, it integrates passenger payment processing, fare routing rules, transaction confirmation, and fleet management into a single platform. The platform is designed to deliver a streamlined, intuitive, and secure payment experience for commuters, while empowering operators with robust tools for complex fare structures, transaction records, and day-to-day fleet operations. Beyond green minibuses, Wonder Transit X supports various modes of transport and integrates with existing transport systems, making it highly adaptable for taxis, ferries, and broader public transit applications.  
+Smart Upgrades for Green Minibuses: A Benchmark for Public Transit Digitalization
+This cooperation illustrates the seamless expansion of smart transit platforms from fundamental payment gateways into comprehensive ticketing and operational management solutions. By unifying payment processing, fare structuring, and operational analytics, the platform fosters a more efficient, intelligent, and sustainable public transit model. This implementation will serve as a benchmark and operational blueprint for other public transport operators considering smart mobility solutions in the future.  
+Through this cooperation, Weixin Pay is extending its frictionless payment ecosystem deeper into daily commuting scenarios. Passengers utilizing Weixin Pay will benefit from the enhanced convenience of using their preferred payment option on designated green minibuses. Ultimately, this cooperation not only accelerates the digital transformation of Hong Kong’s green minibuses but also enhances cross-border mobility by optimizing the transit payment experience at border checkpoints. It simultaneously promotes the growth of Hong Kong's local payment ecosystem, cross-border payment convenience, and smart mobility services, injecting new momentum into Hong Kong's smart city development.
+Green minibus routes operated by Koon Wing Motors serve vital port-adjacent communities, delivering a smart travel experience for cross-border passengers between Hong Kong and the Chinese Mainland.
+Wonder: Committed to “Making Payments Simple” Through Technology
+As a leading FinTech platform serving businesses in Hong Kong and the Asia-Pacific region, Wonder's mission is to "make payments simple", leveraging technology to simplify payment processing, collections, and capital management. The platform integrates online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and digital financial services. Furthermore, it supports digital onboarding, e-KYC, instant settlement, and SME financing. Through these solutions, Wonder empowers businesses to maximize operational efficiency and expand their payment capabilities across diverse sectors, spanning business operations, public services, and daily mobility. 
+Backed by robust technological capabilities and a culture of innovation, Wonder has achieved notable milestones in recent years, including: secured a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW in 2019; introduced the T+0 instant settlement for digital taxi payments in Hong Kong in 2023, accelerating daily fare reconciliation for drivers; recognized as the first FinTech firm authorized by the Hong Kong Transport Department to deploy digital payment acceptance infrastructure within taxis in 2024; appointed as Octopus's inaugural omnichannel payment service provider in Hong Kong, enabling merchants to accept Octopus and over 30 alternative payment methods seamlessly via a unified platform; and successfully raised a USD12 million venture debt from HSBC Innovation Banking in February 2026 to support business growth across the Asia-Pacific region and product development.
+Please click here to download the high-resolution images.
+About Wonder
+Wonder is a leading payments and FinTech platform for merchants in Hong Kong and the Asia-Pacific region, dedicated to leveraging technology to simplify payment processing, collections, and capital management for businesses across all industries. The platform provides one-stop payment, capital management and digital financial solutions for merchants and enterprises of varying scales, encompassing online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and instant settlement.  
+Wonder is Hong Kong’s first full-stack omnichannel payments platform, allowing merchants to complete KYC onboarding digitally in minutes, open an account, accept payments, pay digitally, and manage transactions, all from a single platform. Key products include Wonder App, Wonder Terminal, Wonder Dashboard, Wonder Card, Wonder Taxi, and Wonder Transit X.
+Headquartered in Hong Kong, Wonder completed a USD 6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW and raised a USD 12 million venture debt from HSBC Innovation Banking. The Company has offices in Hong Kong, Japan, Taiwan, Singapore, Malaysia and the Chinese Mainland, continuously driving the advancement of payments, FinTech, and digital operational services across Asia. For more information, please visit https://wonder.app.
+About Weixin Pay (WeChat Pay)
+Weixin Pay is the mobile payment solution integrated within the Weixin/WeChat application and is one of China's leading mobile payment services. Its mission is to provide users and businesses with secure, convenient, and professional payment experiences. In China, Weixin Pay covers nearly every aspect of daily life, both online and offline. The cross-border Weixin Pay service is available in 78 countries and regions, supports 36 currencies, and covers a wide range of scenarios including restaurants, retail, transportation, tourist attractions, and education payments, helping international merchants effectively serve Chinese consumers. Visit https://pay.weixin.qq.com/ 
+About Koon Wing Motors
+Koon Wing Motors manages a comprehensive network of green minibuses across Hong Kong, serving as a long-standing transit provider for residents. Capitalizing on extensive expertise in green minibus fleet management and operations, Koon Wing Motors remains steadfastly committed to enhancing the accessibility and reliability of public transportation, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers.
+For media enquiries, please contact:
+Frement Financial PR Team
+Tel: (852) 9461 9199
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="472" xml:space="preserve">
       <c r="A472" t="str">
-        <v>GoTo Telemed Launches National Steroid Safety Education Initiative</v>
+        <v>Addressing Cross-Border Transit Demand at the New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform, Driving Digital Transformation of Green Minibuses and Fostering Public Transit Integration Between HK and the Chinese Mainland</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C472" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D472" t="str">
-        <v>Education</v>
+        <v>Finance, SaaS, Retail, Automotive, Education</v>
       </c>
       <c r="E472" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760524</v>
-[...2 lines deleted...]
-        <v>Helena, Montana, 2026-06-25 — /EPR Network/ — GoTo Telemed, a nationwide integrated telehealth ecosystem serving over 10 million patients, today launched a comprehensive Steroid Safety [read full press release...]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
+      </c>
+      <c r="F472" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - With the imminent inauguration of the new Huanggang Port, cross-border transport demand between Shenzhen and Hong Kong is set to rise further. To drive the digital transformation of Hong Kong’s green minibuses and facilitate cross-border travel between Hong Kong and the Chinese Mainland, Wonder (the “Company”), a leading FinTech and payments platform for merchants in Hong Kong and Asia-Pacific region, Weixin Pay, and Koon Wing Motors reached a cooperation intention at the “Hong Kong Minibus Smart Transit Cooperation Signing Ceremony” held on 18 August 2026. This cooperation marks a pivotal milestone in the integration of public transportation between Hong Kong and the Chinese Mainland. By deploying the Wonder Transit X smart mobility platform across Hong Kong’s green minibus network, the initiative will comprehensively drive innovation in smart payments, smart ticketing, and digital operations, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers, further deepening the integration of FinTech with Hong Kong’s public transit sector.  
+Under the cooperation agreement, Wonder Transit X will be integrated into the green minibus fleet operated by Koon Wing Motors, seamlessly bridging Weixin Pay, Wonder’s smart mobility solutions, and the local green minibus network. In particular, routes servicing the new Huanggang Port will introduce Wonder Transit X to support a versatile array of electronic payment methods, including Weixin Pay, thereby streamlining cross-border commutes for both tourists and local residents. This cooperation will introduce various digital payment options and digital operational capabilities to these critical routes, elevating the passenger journey while empowering operators to optimize ticketing, transaction processing, and daily administrative efficiency. This deployment signifies the official expansion of Wonder Transit X into Hong Kong’s green minibus sector, laying a solid foundation for the digital transformation of local public transport.
+Wayne Chen, Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay, said, “Minibuses are a cornerstone of Hong Kong's transit infrastructure, essential for both the immersive travel experiences of tourists and the everyday needs of Greater Bay Area residents. We believe this cooperation with Koon Wing Motors will significantly optimize transit efficiency, eliminate the friction of cash handling, and digitally transform the 'last mile' of cross-border connectivity.”
+Ma Kiu Sang, Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors, said, “To enhance the commuting experience for passengers utilizing our green minibuses post-clearance at the Heung Yuen Wai and new Huanggang ports, we have upgraded our fleet with a state-of-the-art digital payment system. In addition to Octopus, cross-border passengers can now pay fares using Weixin Pay, credit cards and a wide array of digital payment methods, making every journey smoother and more convenient.”
+Jason Ngan, Founder and CEO of Wonder, said, “This cooperation underscores Wonder’s unwavering commitment to advancing smart city infrastructure through FinTech. By integrating Wonder Transit X into an expanding network of green minibuses, we are delivering more accessible, diversified, and globally recognized payment options to passengers, while injecting fresh impetus into the digital transformation of Hong Kong’s public transit system. Whether serving local residents, mainland visitors, or international tourists, our platform ensures everyone can utilize their preferred payment methods for a frictionless and inclusive travel experience. Given the intensifying cross-border connectivity, incorporating commonly used payment tools in the Chinese Mainland like Weixin Pay into minibus routes connecting port-adjacent communities directly addresses the pragmatic needs of cross-border passengers. We look forward to working with Weixin Pay and Koon Wing Motors to seamlessly integrate smart payment capabilities into the daily commutes of Hong Kong citizens and facilitating cross-border travel, further cementing Hong Kong's leading position as an international smart city.”
+ Wayne Chen (left), Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay; Ma Kiu Sang (center), Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors; and Jason Ngan (right), Founder and CEO of Wonder, are pictured at the Hong Kong Minibus Smart Transit Cooperation Signing Ceremony.
+Digitalizing Public Transit: Elevating the Passenger Experience and Operational Efficiency
+Public transportation is an integral component of daily life in Hong Kong. In tandem with ongoing smart city initiatives, the digital transformation of public transit has become paramount. This cooperation will bring significant convenience to passengers on the relevant green minibus routes. Local residents, Mainland visitors and international travelers can seamlessly settle fares using a comprehensive suite of digital payment solutions tailored to their preferences, including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover and Diners, and BOC Pay. This effectively eliminates the reliance on cash and exact change—a critical advantage during peak transit hours and short-haul journeys. Furthermore, digital payments ensure transparent transaction records and instant confirmation, granting passengers peace of mind and real-time visibility into their fare expenditures. Over the long term, this cooperation will drive the modernization of minibus services, aligning them more closely with the contemporary needs of the public.  
+Beyond serving local communities, this cooperation significantly refines the cross-border travel experience between Hong Kong and Chinese Mainland. Specific routes act as vital arteries connecting border communities, offering essential transit links for frequent cross-border travelers. Notably, as a flagship infrastructure project between Shenzhen and Hong Kong, the new Huanggang Port's connecting minibus routes will feature this diversified digital payment system. Mainland visitors can utilize familiar platforms such as Weixin Pay, mitigating the friction of acquiring Hong Kong currency upon arrival and ensuring a fluid transit experience. As minibus services increasingly integrate with border checkpoints, community transit hubs, and broader railway networks, this streamlined payment infrastructure will be instrumental in enhancing cross-border travel convenience.
+For operators, the Wonder Transit X platform centralizes fare configuration, transaction logging, and operational data analytics, substantially reducing administrative overhead. The system dynamically accommodates complex fare structures across varying routes, section fares, and passenger categories, supporting fare collection and management for various ticket types including adults, children and seniors. Leveraging robust digital transaction ledgers and backend administrative tools, operational teams can gain better insights into transaction and operational conditions across various routes, laying the groundwork for digital fleet management and service optimisation, ultimately elevating the experience for both frontline drivers and passengers.
+ Green minibuses under Koon Wing Motors now feature a new electronic payment system supporting a wide range of payment methods including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover and Diners, and BOC Pay.
+Wonder Transit X: “Any Payments. Any Transportation.”
+Wonder Transit X is a comprehensive, all-in-one smart payment platform engineered specifically for the transit sector. Anchored by the product philosophy of “Any Payments. Any Transportation.”, it integrates passenger payment processing, fare routing rules, transaction confirmation, and fleet management into a single platform. The platform is designed to deliver a streamlined, intuitive, and secure payment experience for commuters, while simultaneously empowering operators with robust tools for managing complex fare structures, transaction records, and day-to-day fleet operations. Beyond green minibuses, Wonder Transit X is also capable of supporting various modes of transport and integrating with existing transport systems, making it highly adaptable for taxis, ferries, and broader public transit applications.  
+Smart Upgrades for Green Minibuses: A Benchmark for Public Transit Digitalization
+This cooperation illustrates the seamless expansion of smart transit platforms from fundamental payment gateways into comprehensive ticketing and operational management solutions. By unifying payment processing, fare structuring, and operational analytics, the platform fosters a more efficient, intelligent, and sustainable public transit model. This implementation will serve as a benchmark and operational blueprint for other public transport operators considering smart mobility solutions in the future.  
+Through this cooperation, Weixin Pay is extending its frictionless payment ecosystem deeper into daily commuting scenarios. Passengers utilizing Weixin Pay will benefit from the enhanced convenience of using their preferred payment option on designated green minibuses. Ultimately, this cooperation not only accelerates the digital transformation of Hong Kong’s green minibuses but also enhances cross-border mobility by optimizing the transit payment experience at border checkpoints. It simultaneously promotes the growth of Hong Kong's local payment ecosystem, cross-border payment convenience, and smart mobility services, injecting new momentum into Hong Kong's smart city development.
+Green minibus routes operated by Koon Wing Motors serve vital port-adjacent communities, delivering a smart travel experience for cross-border passengers traveling between Hong Kong and the Chinese Mainland.
+Wonder: Committed to “Making Payments Simple” Through Technology
+As a leading FinTech platform serving businesses in Hong Kong and the Asia-Pacific region, Wonder's mission is to "make payments simple", leveraging technology to simplify payment processing, collections, and capital management. The platform integrates online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and digital financial services. Furthermore, it supports digital onboarding, e-KYC, instant settlement, and SME financing. Through these solutions, Wonder empowers businesses to maximize operational efficiency and expand their payment capabilities across diverse sectors, spanning business operations, public services, and daily mobility. 
+Backed by robust technological capabilities and a culture of innovation, Wonder has achieved notable milestones in recent years, including: secured a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW in 2019; introduced the T+0 instant settlement for digital taxi payments in Hong Kong in 2023, accelerating daily fare reconciliation for drivers; recognized as the first FinTech firm authorized by the Hong Kong Transport Department to deploy digital payment acceptance infrastructure within taxis in 2024; appointed as Octopus's inaugural omnichannel payment service provider in Hong Kong, enabling merchants to seamlessly accept Octopus and over 30 alternative payment methods via a unified platform; and successfully raised a USD12 million venture debt from HSBC Innovation Banking in February 2026 to support business growth across the Asia-Pacific region and product development.
+Please click here to download the high-resolution images.
+About Wonder
+Wonder is a leading payments and FinTech platform for merchants in Hong Kong and the Asia-Pacific region, dedicated to leveraging technology to simplify payment processing, collections, and capital management for businesses across all industries. The platform provides one-stop payment, capital management and digital financial solutions for merchants and enterprises of varying scales, encompassing online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and instant settlement.  
+Wonder is Hong Kong’s first full-stack omnichannel payments platform, allowing merchants to complete KYC onboarding digitally in minutes, open an account, accept payments, pay digitally, and manage transactions, all from a single platform. Key products include Wonder App, Wonder Terminal, Wonder Dashboard, Wonder Card, Wonder Taxi, and Wonder Transit X.
+Headquartered in Hong Kong, Wonder completed a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW and raised a USD12 million venture debt from HSBC Innovation Banking. The Company has offices in Hong Kong, Japan, Taiwan, Singapore, Malaysia and the Chinese Mainland, continuously driving the advancement of payments, FinTech, and digital operational services across Asia.  
+For more information, please visit https://wonder.app.
+About Weixin Pay
+Weixin Pay is the mobile payment solution integrated within the Weixin/WeChat application and is one of China's leading mobile payment services. Its mission is to provide users and businesses with secure, convenient, and professional payment experiences. In China, Weixin Pay covers nearly every aspect of daily life, both online and offline. The cross-border Weixin Pay service is available in 78 countries and regions, supports 36 currencies, and covers a wide range of scenarios including restaurants, retail, transportation, tourism attractions, and education payments - helping international merchants effectively serve Chinese consumers.
+About Koon Wing Motors
+Koon Wing Motors manages a comprehensive network of green minibuses across Hong Kong, serving as a long-standing transit provider for local residents. Capitalizing on extensive expertise in green minibus fleet management and operations, Koon Wing Motors remains steadfastly committed to enhancing the accessibility and reliability of public transportation, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers.
+For media enquiries, please contact:
+Frement Financial PR Team
+Tel: (852) 9461 9199
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>From Screen Time to Screen Value: InnovateEDU Launches the Responsible Pk-5 EdTech Task Force</v>
+        <v>Jeff Weniger joins Corgi as Chief Investment Strategist After Nearly a Decade at WisdomTree Asset Management</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C473" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D473" t="str">
         <v>Education</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.prweb.com/releases/from-screen-time-to-screen-value-innovateedu-launches-the-responsible-pk-5-edtech-task-force-302808931.html</v>
+        <v>https://www.prnewswire.com/news-releases/jeff-weniger-joins-corgi-as-chief-investment-strategist-after-nearly-a-decade-at-wisdomtree-asset-management-302855783.html</v>
       </c>
       <c r="F473" t="str">
-        <v>Effort aims to bridge the gap between conversation and action to build a healthier, developmentally appropriate digital world. BROOKLYN, N.Y., June 25, 2026 /PRNewswire-PRWeb/ -- As state legislatures increasingly pivot from rigid screen bans toward model guidance, a new effort has...</v>
+        <v>Veteran macro strategist joins Corgi Invest to lead market strategy and investor education across the firm's ETF lineup. NEW YORK, Aug. 19, 2026 /PRNewswire/ -- Corgi Invest today announced that Jeff Weniger, CFA, has joined the firm as Chief Investment Strategist. In the role, Mr....</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>What Is the Role of AI in Digital Marketing?</v>
+        <v>Nexum Group AG Appoints Sebastian Holl as Chief Financial Officer</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C474" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D474" t="str">
-        <v>AI, Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E474" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760373</v>
+        <v>https://www.newmediawire.com/news/nexum-group-ag-appoints-sebastian-holl-as-chief-financial-officer-7088708</v>
       </c>
       <c r="F474" t="str">
-        <v>Pune, India, 2026-06-25 — /EPR Network/ — Artificial Intelligence, or AI, plays an important role in digital marketing because it helps businesses work faster, understand [read full press release...]</v>
+        <v>MUNICH, GERMANY - August 19, 2026 ( NEWMEDIAWIRE ) - Nexum Group AG, a high-growth residential real estate developer, has appointed Sebastian Holl to its Management Board as Chief Financial Officer (CFO). In this role, he will be responsible for the Company’s finance function, financing activities, and capital markets strategy. He joins the Management Board alongside CEO Philipp von Erffa and Chief People &amp;amp; Legal Officer (CPLO) Claudia Vucak. Sebastian Holl brings 30 years of experience across a range of roles in the financial and capital markets industry. Over the course of his career, he has held positions at leading U.S. investment banks, including Merrill Lynch and Goldman Sachs, as well as at Baader Bank, where, as Head of Corporate Broking, he supported numerous companies in acce</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Espresso Translations Cements Position as the Best Translation Agency in UK with Expanded Certified Translation Services in London</v>
+        <v>Texas Southern University Names SWAC Veteran Ashley Robinson as Athletics Director</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C475" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D475" t="str">
         <v>Education</v>
       </c>
       <c r="E475" t="str">
-        <v>https://pressat.co.uk/releases/espresso-translations-cements-position-as-the-best-translation-agency-in-uk-with-expanded-certified-translation-services-in-london-7076a19c5487efc5235d3b562e2250a5/</v>
+        <v>https://www.prnewswire.com/news-releases/texas-southern-university-names-swac-veteran-ashley-robinson-as-athletics-director-302855705.html</v>
       </c>
       <c r="F475" t="str">
-        <v>Thursday 25 June, 2026 Espresso Translations Cements Position as the Best Translation Agency in UK with Expanded Certified Translation Services in London London-based, ISO-accredited agency strengthens its certified, sworn and legal translation offering as demand from UK visa, immigration and legal clients rises. LONDON, UK — [INSERT DATE] — Espresso Translations, an ISO-accredited London translation agency, today announced the expansion of its certified and sworn translation services for individuals and businesses across the United Kingdom. The move responds to growing demand from people navigating UK visa, immigration, academic and legal processes, where accurately translated documents are frequently the difference between an application being accepted or returned. Headquartered in Coven</v>
+        <v>HOUSTON, Aug. 19, 2026 /PRNewswire/ -- Texas Southern University announced Wednesday the hiring of two-time National Athletics Director of the Year Ashley Robinson as the new Athletics Director. Robinson is one of the most accomplished and decorated athletics administrators in the country....</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Chartwells K12 Celebrates a School Year of Turning Cafeterias into Hubs of Student Engagement and Education</v>
+        <v>Built for the complexity of education: AI that understands your institution</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C476" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D476" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.prnewswire.com/news-releases/chartwells-k12-celebrates-a-school-year-of-turning-cafeterias-into-hubs-of-student-engagement-and-education-302810929.html</v>
+        <v>https://www.microsoft.com/en-us/education/blog/2026/08/built-for-the-complexity-of-education-ai-that-understands-your-institution/</v>
       </c>
       <c r="F476" t="str">
-        <v>Chartwells K12 is redefining traditional school meals with interactive culinary programs and events across the country Global Eats and Farmers Markets introduce students to new flavors and cuisines while supporting nutrition education Discovery Kitchen Cook-Offs and internship programs...</v>
+        <v>The post Built for the complexity of education: AI that understands your institution appeared first on Source.</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>The Prodigy Advantage: How ODM International School Empowers High-Potential Learners</v>
+        <v>2025-2026 Asian American Engineer of the Year (AAEOY) Award and Conference to Convene AI Leaders, STEM Visionaries, and Youth Mentors in Silicon Valley</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C477" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D477" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E477" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760270</v>
+        <v>https://www.prnewswire.com/news-releases/20252026-asian-american-engineer-of-the-year-aaeoy-award-and-conference-to-convene-ai-leaders-stem-visionaries-and-youth-mentors-in-silicon-valley-302855645.html</v>
       </c>
       <c r="F477" t="str">
-        <v>Gurugram, India, 2026-06-25 — /EPR Network/ — As academic aspirations among students continue to evolve, schools are increasingly looking beyond conventional classroom learning to provide structured [read full press release...]</v>
+        <v>Flagship National Event at Santa Clara Convention Center Features Keynotes by AI Pioneers, High School-to-Career Mentorship Panel, National AIGC Awards, Award Raffle, and Black-Tie Gala Honoring Top Tech Leaders SANTA CLARA, Calif., Aug. 19, 2026 /PRNewswire/ -- The Executive Committee of...</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>GoTo Telemed Launches Hair Transplant Side Effects Education Program, Helping Patients Navigate the Realities of Surgical Hair Restoration</v>
+        <v>5 new ways to level up your learning with Search</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C478" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D478" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E478" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760142</v>
+        <v>https://blog.google/products-and-platforms/products/search/back-to-school-study-tools/</v>
       </c>
       <c r="F478" t="str">
-        <v>Helena, Montana, 2026-06-25 — /EPR Network/ — GoTo Telemed, a nationwide integrated telehealth ecosystem serving over 10 million patients, today launched a comprehensive patient education initiative [read full press release...]</v>
+        <v>Here’s how you can use Google Search tools to study for classes and standardized tests.</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Four Students Receive $2500 Scholarships Courtesy of Board Member Joyce Wilkerson, 2025 Green-Garner In Urban Education Award Winner</v>
+        <v>Back to School 2026</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C479" t="str">
-        <v>WebWire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D479" t="str">
         <v>Education</v>
       </c>
       <c r="E479" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356755</v>
+        <v>https://blog.google/products-and-platforms/products/education/back-to-school-2026/</v>
       </c>
       <c r="F479" t="str">
-        <v>Four Philadelphia high school students have been selected to receive $2,500 college scholarships as part of Philadelphia Board of Education Member Joyce S. Wilkerson&amp;#39;s selection as the 2025 winner of the Green-Garner Award in Urban Education. - - The Green-Garner Award, given by the Council for Great City Schools, recognizes a past or present school superintendent or board of education member who exemplify the highest standards of leadership, achievement, professionalism and inclusion. Wil... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356755</v>
+        <v>How Google tools can help students and educators this back-to-school season.</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Kuehne+Nagel successfully issues two bonds for a total of CHF 400 million 2026</v>
+        <v>A warm welcome: Lebanon community embraces 154 incoming WesternU students</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C480" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D480" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E480" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356754</v>
+        <v>https://www.prnewswire.com/news-releases/a-warm-welcome-lebanon-community-embraces-154-incoming-westernu-students-302855490.html</v>
       </c>
       <c r="F480" t="str">
-        <v>- - &amp;#8226; CHF 170 million with a fixed coupon of 0.819% and a tenor of three years four months - &amp;#8226; CHF 230 million with a fixed coupon of 1.090% and a tenor of six years four months - - - In the ordinary course of financing, Kuehne+Nagel International AG today issued two bonds. - - The proceeds of both bonds will be used for financing or refinancing of existing indebtedness and general corporate purposes, including the repayment of credit facilities. - - The first bond has a fixed coupon... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356754</v>
+        <v>LEBANON, Ore., Aug. 19, 2026 /PRNewswire/ -- More than 150 new Western University of Health Sciences students have arrived in Lebanon in recent weeks, preparing to begin their education as future osteopathic physicians and physical therapists. Many are relocating from around the state and...</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>EGBC CBA Writing Services – in British Columbia (Canada) by CDRAustralia.Org</v>
+        <v>Gina Potter Launches "Lead With Stability" Public Pledge</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C481" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D481" t="str">
         <v>Education</v>
       </c>
       <c r="E481" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760064</v>
+        <v>https://pr-inside.com/gina-potter-launches-lead-with-stability-public-pledge-r5214109.htm</v>
       </c>
       <c r="F481" t="str">
-        <v>British Columbia, Canada, 2026-06-25 — /EPR Network/ — It is observed that many applicants encounter complexities while crafting their CBA application in British Columbia. Hence, [read full press release...]</v>
+        <v>(PR-inside.com) Dr. Gina Acosta Potter, California School District Leader, is launching a public pledge encouraging educators, families, and community members to strengthen stability, trust, and consistency in schools and daily life. SAN DIEGO COUNTY, CA / ACCESS Newswire / August 19, 2026 / Dr. Gina Acosta Potter, longtime California educational leader and in her ninth year as the Superintendent of the San Ysidro School District, announced the launch of the Lead With Stability Pledge, a public commitment focused on consistency, trust, collaboration, listening, genuine care, and long-term thinking in schools and communities. The pledge comes at a time when many schools across the ..</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Van Gogh Museum and DHL Deliver Art to the Classroom</v>
+        <v>Soka University of America Acquires Monterey Institute Campus, Continuing Select Graduate Programs</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C482" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D482" t="str">
         <v>Education</v>
       </c>
       <c r="E482" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356745</v>
+        <v>https://www.prnewswire.com/news-releases/soka-university-of-america-acquires-monterey-institute-campus-continuing-select-graduate-programs-302855552.html</v>
       </c>
       <c r="F482" t="str">
-        <v>The Van Gogh Museum&amp;#39;s educational programme, Van Gogh Goes to School, which is made possible by its partner DHL Express, gives primary-school children the opportunity to learn about the life and art of Vincent van Gogh. With a combination of guest lectures, educational resources, and a Van Gogh Museum Edition, the programme brings the world of art directly into the classroom. - - A Van Gogh Museum Edition &amp;#8211; a museum-quality 3D replica of one of Vincent van Gogh&amp;#39;s masterpieces &amp;#8211; was deliver... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356745</v>
+        <v>ALISO VIEJO, Calif., Aug. 19, 2026 /PRNewswire/ -- Soka University of America (SUA) has established a second campus in Monterey, California, continuing select graduate programs previously offered by the Middlebury Institute of International Studies (MIIS) under the new name Monterey...</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Ellucian Wins 2026 EdTech Award for Best Student Success Planning and Credential Pathways Solution</v>
+        <v>Survey: Parents Put School Cleanliness in the Spotlight This Back-to-School Season</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C483" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D483" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E483" t="str">
-        <v>https://www.prnewswire.com/news-releases/ellucian-wins-2026-edtech-award-for-best-student-success-planning-and-credential-pathways-solution-302810840.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/survey-parents-put-school-cleanliness-162900060.html</v>
       </c>
       <c r="F483" t="str">
-        <v>Key highlights: Student success capabilities within Ellucian Student, powered by AI and purpose-built for higher education, won a 2026 EdTech Cool Tool Award. The recognition highlights degree auditing, smart planning &amp; registration, and credential discovery capabilities that help...</v>
+        <v>WASHINGTON, August 19, 2026--New survey results from the American Cleaning Institute show that while most parents give their child’s school positive marks for cleanliness, shared spaces where hygiene matters most like bathrooms and cafeterias remain top concerns. This underscores the essential role cleaning plays in creating school environments where students can learn, eat and gather with confidence. And as families prepare for a new school year, parents are paying attention to how clean and we</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Jaipuria Lucknow’s 30th Convocation Celebrates 360 Graduates, with the Highest Package Across Campuses Reaching ₹24.11 LPA</v>
+        <v>Zutobi Launches New Parent Driving Hub to Help Families Build Safer, ...</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C484" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D484" t="str">
-        <v>Education</v>
+        <v>SaaS, Automotive, Education</v>
       </c>
       <c r="E484" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760035</v>
+        <v>https://pr-inside.com/zutobi-launches-new-parent-driving-hub-to-help-families-build-safer-r5214047.htm</v>
       </c>
       <c r="F484" t="str">
-        <v>Lucknow, India, 2026-06-25 — /EPR Network/ — Jaipuria Institute of Management, Lucknow, concluded its 30th Annual Convocation today at its campus, conferring diplomas on 358 graduating [read full press release...]</v>
+        <v>(PR-inside.com) New national resource gives parents structured driving lessons, state-specific guidance and practical tools for teaching teens behind the wheel. NEWARK, DE / ACCESS Newswire / August 19, 2026 / Zutobi, a leading digital driver education platform used by over 15 million learners, today announced the launch of its new Parent Driving Hub, a comprehensive online resource designed to help parents guide their teenagers from permit preparation through supervised practice and road-test readiness. Available atzutobi.com/us/parents , the new section addresses one of the most overlooked parts of driver education: preparing parents to teach. Parents are responsible for supervising 40 to 50 required hours ..</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Jaipuria Noida Celebrates 20th Convocation; Top Package Reaches ₹24.11 LPA</v>
+        <v>Real Advisors Warns: AI Without Business Fundamentals Is Just an Expensive Hobby</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C485" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D485" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E485" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760030</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767288</v>
       </c>
       <c r="F485" t="str">
-        <v>Noida, India, 2026-06-25 — /EPR Network/ — Jaipuria Institute of Management, Noida, concluded its 20th Annual Convocation, conferring diplomas on 484 students from the Fellow Programme [read full press release...]</v>
+        <v>Jacksonville, Florida, 2026-08-19 — /EPR Network/ — What separates a business that thrives with AI from one that wastes money on it? According to Brian [read full press release...]</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>NIST Introduces Advanced Excel Corporate Training to Support Business Growth</v>
+        <v>Tranquility AI Partners with University of South Carolina Upstate to Launch Nation's First AI-Powered Criminal Justice Education and Cold Case Investigation Initiative</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C486" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D486" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E486" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760024</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/tranquility-ai-partners-university-south-161800531.html</v>
       </c>
       <c r="F486" t="str">
-        <v>Karachi, Pakistan, 2026-06-25 — /EPR Network/ — Businesses of all sectors are increasingly depending on data for decision-making, efficiencies, and sustainable growth. With evolving workplace [read full press release...]</v>
+        <v>LAUREL, Md., August 19, 2026--Tranquility AI, a leading provider of AI-powered investigative technology, today announced a strategic partnership with the University of South Carolina Upstate to launch the nation’s first initiative integrating AI-powered evidence analysis technology across criminal justice education, a regional crime analysis center, and student-led cold case investigations.</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>Indirapuram School Helps Students Build Strong Communication and Problem-Solving Skills</v>
+        <v>BlueRock for AI Builders to Empower Citizen Developers Across the Enterprise</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C487" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D487" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E487" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760018</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/bluerock-ai-builders-empower-citizen-160000017.html</v>
       </c>
       <c r="F487" t="str">
-        <v>Ghaziabad, India, 2026-06-25 — /EPR Network/ — In today&amp;#8217;s rapidly changing world, academic success alone is not enough to prepare students for future opportunities. Strong [read full press release...]</v>
+        <v>SAN MATEO, Calif., August 19, 2026--BlueRock, an agentic operations company that helps enterprises securely deploy and scale AI systems, today announced the launch of BlueRock for Builders, a hands-on builder experience program combining guided learning, starter kits, and production-ready AI building blocks to help organizations accelerate AI development.</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>CtrlX® Redefines the Corporate Training Program with Experiential Learning and Offsite Leadership Training</v>
+        <v>NASA Establishes State Hubs to Grow Technical Aerospace Workforce</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C488" t="str">
-        <v>Express Press Release</v>
+        <v>NASA</v>
       </c>
       <c r="D488" t="str">
         <v>Education</v>
       </c>
       <c r="E488" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759990</v>
+        <v>https://www.nasa.gov/news-release/nasa-establishes-state-hubs-to-grow-technical-aerospace-workforce/</v>
       </c>
       <c r="F488" t="str">
-        <v>HYDERABAD, INDIA, 2026-06-25 — /EPR Network/ — CtrlX®: A specialist in the management consulting and learning service sector that is fueled by a strong belief [read full press release...]</v>
+        <v>NASA has awarded approximately $10.5 million to seven institutions to help strengthen and streamline state-based pathways for students into skilled technical jobs in the aerospace industry. The awards were made through the new NASA Aerospace Skilled Technical Workforce Hubs initiative, or NASA State Hubs. This investment in state ecosystems is designed to accelerate the development [&amp;#8230;]</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Former TSU President Dr. Glenda Glover Releases Book "How Dare You"</v>
+        <v>Largest Campaign in Stevenson School History Expands Opportunities ...</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C489" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D489" t="str">
         <v>Education</v>
       </c>
       <c r="E489" t="str">
-        <v>https://www.prnewswire.com/news-releases/former-tsu-president-dr-glenda-glover-releases-book-how-dare-you-302810731.html</v>
+        <v>https://pr-inside.com/largest-campaign-in-stevenson-school-history-expands-opportunities-r5214029.htm</v>
       </c>
       <c r="F489" t="str">
-        <v>A University President's Fight for Half a Billion Dollars Owed — And the State's Actions to Avoid Payment NASHVILLE, Tenn., June 25, 2026 /PRNewswire/ -- Dr. Glenda Glover, former President of Tennessee State University (TSU), has released a compelling new book, How Dare You, a firsthand...</v>
+        <v>(PR-inside.com) Stevenson Schoolis celebrating the successful conclusion of the Remarkable Stevenson Campaign, a milestone moment in the school's history. PEBBLE BEACH, CA / ACCESS Newswire / August 19, 2026 / Stevenson Schoolis celebrating the successful conclusion of the Remarkable Stevenson Campaign, a milestone moment in the school's history. Driven by the extraordinary generosity of alumni, parents, grandparents, faculty, staff, and friends, the campaign made possible The John Senuta Math Center and The Day Science and Engineering Center, expanded scholarship support, strengthened faculty excellence, and advanced investments that will benefit Stevenson students for generations to come. The multi-year effort, launched in 2024 with a ..</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Boundless and Merakey USA Announce Affiliation to Advance a New National Model for Human Services</v>
+        <v>Largest Campaign in Stevenson School History Expands Opportunities for Generations of Students</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C490" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D490" t="str">
         <v>Education</v>
       </c>
       <c r="E490" t="str">
-        <v>https://www.prnewswire.com/news-releases/boundless-and-merakey-usa-announce-affiliation-to-advance-a-new-national-model-for-human-services-302810795.html</v>
+        <v>https://www.newswire.com/news/largest-campaign-in-stevenson-school-history-expands-opportunities-for-22844417</v>
       </c>
       <c r="F490" t="str">
-        <v>Organizations establish a new affiliation model that combines local leadership and community trust with shared national infrastructure, learning, and long-term sustainability WORTHINGTON, Ohio and LAFAYETTE HILL, Pa., June 25, 2026 /PRNewswire/ -- Two leading nonprofit organizations today...</v>
+        <v>Stevenson School is celebrating the successful conclusion of the Remarkable Stevenson Campaign, a milestone moment in the school's history.</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Notary New York Simplifies the Path to Become a New York Notary with Comprehensive Study Resources</v>
+        <v>Rayan International Academy, Bavdhan Receives British Council’s Recognition of International Dimension in Schools (RIDS) Certification</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C491" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D491" t="str">
         <v>Education</v>
       </c>
       <c r="E491" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759863</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767124</v>
       </c>
       <c r="F491" t="str">
-        <v>New York, United States, 2026-06-25 — /EPR Network/ — Individuals seeking to become a New York Notary now have access to practical learning tools and [read full press release...]</v>
+        <v>Ryan International Academy, Bavdhan Receives British Council&amp;#8217;s Recognition of International Dimension in Schools (RIDS) Certification Pune, India, 2026-08-19 — /EPR Network/ — Ryan International Academy, Bavdhan [read full press release...]</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>CLIXO® Launches Classroom Activity Book to Help Teachers Enhance Creative STEAM Learning</v>
+        <v>Shanti Business School’s PGDM Programme Receives NBA Accreditation</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C492" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D492" t="str">
         <v>Education</v>
       </c>
       <c r="E492" t="str">
-        <v>https://www.prweb.com/releases/clixo-launches-classroom-activity-book-to-help-teachers-enhance-creative-steam-learning-302808903.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767090</v>
       </c>
       <c r="F492" t="str">
-        <v>Clixo elevates purposeful and playful learning in educational environments with expanded classroom products and offerings BROOKLYN, N.Y., June 25, 2026 /PRNewswire-PRWeb/ -- Clixo, the versatile magnetic toy line from award-winning toy design studio Toyish Labs, today announced the launch...</v>
+        <v>&amp;#160; The recognition highlights the Ahmedabad-based institution’s commitment to academic quality, industry-linked learning and outcome-oriented management education. AHMEDABAD, Gujarat, 2026-08-19 — /EPR Network/ — Shanti Business [read full press release...]</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Haskell Education® Earns Five Best of NeoCon Awards, Including Innovation Award, and People's Choice Award for the Pathmaker™ Table Collection</v>
+        <v>Telarus Partner Summit 2026 Shows Advisors How to Turn AI Demand Into Multi-Solution Growth</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C493" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D493" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E493" t="str">
-        <v>https://www.prweb.com/releases/haskell-education-earns-five-best-of-neocon-awards-including-innovation-award-and-peoples-choice-award-for-the-pathmaker-table-collection-302810028.html</v>
+        <v>https://www.prweb.com/releases/telarus-partner-summit-2026-shows-advisors-how-to-turn-ai-demand-into-multi-solution-growth-302854803.html</v>
       </c>
       <c r="F493" t="str">
-        <v>Haskell Education announced that its Pathmaker Table Collection earned five Best of NeoCon 2026 awards, including the prestigious Innovation Award and People's Choice Award. The collection also received Silver Awards in both Education Solutions and Height-Adjustable Tables, along with the...</v>
+        <v>Three days in Texas brought together hundreds of technology advisors, suppliers, and partners for special guest keynotes, advisor-first education, and industry networking, positioning advisors for outcome‑driven, multi-solution growth in a fast-changing AI landscape. GRAPEVINE, Texas, Aug....</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Trade Schools Like WyoTech Emerge as Smart Career Investments, Studies ...</v>
+        <v>David VIP Driving School Expands Automatic Driving Lessons to Marsden Park and Surrounding Suburbs</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C494" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D494" t="str">
-        <v>Automotive, Education</v>
+        <v>Education</v>
       </c>
       <c r="E494" t="str">
-        <v>https://pr-inside.com/trade-schools-like-wyotech-emerge-as-smart-career-investments-studies-r5194532.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767055</v>
       </c>
       <c r="F494" t="str">
-        <v>(PR-inside.com) The higher education landscape is changing, with vocational training offering a shorter and more affordable path for students to launch careers. LARAMIE, WY / ACCESS Newswire / June 25, 2026 / For millions of American students, a privately funded trade school education is now a direct path to a rewarding career, according to several new studies. WyoTech, a leading U.S. automotive, diesel, welding, and collision trade school, provides that pathway through its accelerated, hands-on training programs that prepare students for high-paying jobs. For decades, high school graduates have been encouraged to attend four-year university programs. However, trade school graduates enter the workforce ..</v>
+        <v>Parramatta, NSW, 2026-08-19 — /EPR Network/ — David VIP Driving School, a family-owned business and a finalist in the Parramatta Local Business Awards in 2024 and [read full press release...]</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Trade Schools Like WyoTech Emerge as Smart Career Investments, Studies Show</v>
+        <v>New National Survey of Educators Finds Screen Time Conversation More Complex Than Headlines Suggest, Indicating that Not All Classroom Tech Is Created Equal</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C495" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D495" t="str">
         <v>Education</v>
       </c>
       <c r="E495" t="str">
-        <v>https://www.newswire.com/news/trade-schools-like-wyotech-emerge-as-smart-career-investments-studies-22804760</v>
+        <v>https://www.prnewswire.com/news-releases/new-national-survey-of-educators-finds-screen-time-conversation-more-complex-than-headlines-suggest-indicating-that-not-all-classroom-tech-is-created-equal-302855320.html</v>
       </c>
       <c r="F495" t="str">
-        <v>The higher education landscape is changing, with vocational training offering a shorter and more affordable path for students to launch careers.</v>
+        <v>Annual Savvas Educator Index reveals educators distinguish between instructional technology and digital distraction, favoring tools that directly support learning PARAMUS, N.J., Aug. 19, 2026 /PRNewswire/ -- As the national debate over blanket classroom screen time limits intensifies, a...</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Recent Release, "More than Just an Educator," from Christian Faith Publishing Author Sherise Webb, Explores How Wisdom Transforms Education Beyond Convention</v>
+        <v>$53 Million Class Action Settlement Reached with Harvard in Anatomical Gifts Scandal</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C496" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D496" t="str">
         <v>Education</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.pr.com/press-release/971618</v>
+        <v>https://www.prnewswire.com/news-releases/53-million-class-action-settlement-reached-with-harvard-in-anatomical-gifts-scandal-302855377.html</v>
       </c>
       <c r="F496" t="str">
-        <v>Sherise Webb has completed a new book, titled, "More than Just an Educator," which invites readers into a transformative exploration of what true education means when it transcends traditional classroom boundaries. The work addresses those who sense that something profound awaits beyond blank pages and empty vessels—whether you're an educator seeking deeper purpose or a learner hungry for authentic growth. [PR.com]</v>
+        <v>Keches Law Group Attorneys Help Secure Landmark Settlement Following Massachusetts Supreme Judicial Court Victory BOSTON, Aug. 19, 2026 /PRNewswire/ -- A $53 million class action settlement has been reached with Harvard University arising from the deeply disturbing scandal involving...</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Recent Release, "Reflections of a Redeemed Rebel," Chronicles an Extraordinary Life of Reinvention, Discovery, and Adventure Across Forty-Nine Countries and Island Groups</v>
+        <v>Teens Say TikTok Food Content Shapes What They Want to Eat but Parents Can Help Them Navigate Its Influence</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C497" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D497" t="str">
-        <v>Education</v>
+        <v>SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.pr.com/press-release/971592</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359112</v>
       </c>
       <c r="F497" t="str">
-        <v>Donna O'Daniel, MA has completed a new book, “Reflections of a Redeemed Rebel: The Bird Lady's Memoir,” which chronicles her remarkable journey from a thriving administrative professional to a passionate wildlife biologist. At forty, she made the bold decision to return to school, fundamentally transforming her career path and setting herself on a trajectory that would take her to remote corners of the planet. [PR.com]</v>
+        <v>A recent study in the Journal of Nutrition Education and Behavior (JNEB), published by Elsevier, found that adolescents reported TikTok food content cued their desire to eat or try foods, while acknowledging that parents could play a protective role by helping them disengage from the platform and fostering critical conversations about food, bodies, influencers, and online health information. Participants frequently described TikTok food content as prompting hunger, cravings, and inte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359112</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Nework Marks Dual Celebrations with Technology Designed for Connection, Creativity, and Enjoyment</v>
+        <v>Shakira, Global Citizen, Live Nation and CAF will commit an initial 1.25 million-dollar donation to help rebuild schools in Choc�</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C498" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D498" t="str">
         <v>Education</v>
       </c>
       <c r="E498" t="str">
-        <v>https://www.prnewswire.com/news-releases/nework-marks-dual-celebrations-with-technology-designed-for-connection-creativity-and-enjoyment-302810572.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359110</v>
       </c>
       <c r="F498" t="str">
-        <v>POMONA, Calif., June 25, 2026 /PRNewswire/ -- Nework, an audiovisual and collaborative solutions provider for education, business, and home, has announced a special Member Day event alongside its seasonal sale for the ongoing global soccer games, offering up to 20% off selected products....</v>
+        <v>Summary Shakira, alongside Howard Buffett, Pies Descalzos Foundation, and CAF visited Quibd� to meet communities affected by the earthquake and support efforts to rebuild nearly 200 damaged schools. Initial Commitment Includes $500,000 from Shakira and Live Nation, $500,000 from the FIFA Global Citizen Education Fund and $250,000 from CAF&amp;#8212;the development bank of Latin America. - - Howard Buffett joins the effort with support for the reconstruction of 10 more schools - - Shakira visited Q... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359110</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Instagram for TV Gets Bigger, With New Ways to Watch Together</v>
+        <v>AAEON Release PICO-ADN2, a Robust 2.5” Single-Board for Space-Constrained Rugged Deployments</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C499" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D499" t="str">
-        <v>Education</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356734</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766955</v>
       </c>
       <c r="F499" t="str">
-        <v>Takeaways - - &amp;#8226; We&amp;#39;re expanding Instagram for TV to Samsung TVs across the US and testing new features that help people connect around what they&amp;#39;re watching. Whether you&amp;#39;re catching up on your favorite creators, laughing at reels with friends, or discovering something new with family, Instagram for TV makes it easier to enjoy the videos you love on the biggest screen in the home. - - &amp;#8226; Since launching last year, we&amp;#39;ve been learning what makes Instagram feel uniquely at home on TV. As we... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356734</v>
+        <v>Targeting transportation, automation, and outdoor kiosk deployment, the PICO-ADN2 is designed for stable operation in unpredictable environments. Taipei, Taiwan, 2026-08-19 — /EPR Network/ — AAEON, [read full press release...]</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>StarLovin Launches Automated Instagram DM Features for Creators</v>
+        <v>Downtown Dental Syracuse Helps Patients Find Relief Through Prompt Emergency Dentistry</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C500" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D500" t="str">
-        <v>SaaS, Education</v>
+        <v>Education, Healthcare</v>
       </c>
       <c r="E500" t="str">
-        <v>https://www.prnewswire.com/news-releases/starlovin-launches-automated-instagram-dm-features-for-creators-302810505.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766931</v>
       </c>
       <c r="F500" t="str">
-        <v>LOS ANGELES, June 25, 2026 /PRNewswire/ -- StarLovin, a Meta-approved creator growth automation platform, helps creators, influencers, affiliate marketers, coaches, course creators, social media managers, and small businesses turn Instagram DMs and Facebook Messenger conversations into...</v>
+        <v>Syracuse, NY, 2026-08-19 — /EPR Network/ — Downtown Dental Syracuse, located at 120 E Washington St #101 in the historic University Building, is highlighting its [read full press release...]</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Beijing Review: Progress Through Participation</v>
+        <v>Connection Achieves HPE Triple Platinum Plus Status</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C501" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D501" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.prnewswire.com/news-releases/beijing-review-progress-through-participation-302810439.html</v>
+        <v>https://finance.yahoo.com/technology/articles/connection-achieves-hpe-triple-platinum-140000282.html</v>
       </c>
       <c r="F501" t="str">
-        <v>https://youtu.be/QPxg3gxe8OI?is=rQPNuybASA-NHjsJ BEIJING, June 25, 2026 /PRNewswire/ -- In China, June is a month full of youthful dreams and life-defining turning points. According to data from the Ministry of Education, 12.9 million students signed up to take the national college...</v>
+        <v>MERRIMACK, N.H., August 19, 2026--Connection (PC Connection, Inc.; NASDAQ: CNXN), a leading provider of information technology solutions to business, government, healthcare, and education markets, is pleased to announce that it has been awarded the status of HPE Triple Platinum Plus, the highest status within the HPE Partner Ready Vantage Program. This designation recognizes Connection’s outstanding commercial performance and strategic commitment across the full HPE portfolio and is reserved onl</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>IBA to install the first proton therapy center in Brazil in Rio de Janeiro</v>
+        <v>From Paper to Platform: Jamaica's Education Ministry Wraps Up Stakeholder Consultations on Digitizing Teacher Data</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C502" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D502" t="str">
-        <v>Healthcare, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317266/0/en/IBA-to-install-the-first-proton-therapy-center-in-Brazil-in-Rio-de-Janeiro.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359103</v>
       </c>
       <c r="F502" t="str">
-        <v>Louvain-La-Neuve, Belgium, June 25, 2026 – IBA (Ion Beam Applications S.A., EURONEXT), the world leader in particle accelerator technology and the world’s leading provider of proton therapy solutions for the treatment of cancer, today announces it has signed a contract with the Fundação Severino Sombra (FUSVE), a non-profit philanthropic healthcare and educational institution responsible for the University of Vassouras and Hospital Mário Kroeff, for the purchase of a Proteus ® ONE 1 system.</v>
+        <v>The Ministry of Education, Skills, Youth and Information of Jamaica, supported by the UNESCO Office for the Caribbean and the Joint SDG Fund, has successfully concluded a month-long stakeholder consultation series on digitizing teacher and staff records, which is a key milestone in the Ministry&amp;#39;s move toward a unified digital personnel record within the Education Management Information System (OpenEMIS). - - The Ministry of Education, Skills, Youth and Information of Jamaica, supported by t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359103</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Kevin Kuykendall Announces Kevin Kuykendall Grant for Student Athletes</v>
+        <v>Career Spotlight: Mechanic (Ages 14-18)</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C503" t="str">
-        <v>GetNews</v>
+        <v>NASA</v>
       </c>
       <c r="D503" t="str">
         <v>Education</v>
       </c>
       <c r="E503" t="str">
-        <v>https://www.getnews.info/story/2026/06/24/kevin-kuykendall-announces-kevin-kuykendall-grant-for-student-athletes/?source=barchart</v>
+        <v>https://www.nasa.gov/learning-resources/career-spotlight-mechanic-ages-14-18/</v>
       </c>
       <c r="F503" t="str">
-        <v/>
+        <v>What does a mechanic do? Machines and engines are all around us. They power everything from cars and boats to airplanes and even rockets. Mechanics are experts who know how machinery works, especially engines, and how to fix them. When you think of a mechanic, you might picture someone working on cars. But mechanics can [&amp;#8230;]</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Dr. Wade Newman Award for Entrepreneurs Opens Applications for 2026 Student Entrepreneurship Competition</v>
+        <v>In HelloNation, Education Expert Joe Staton Explains Ways High School Students Can Earn College Credit Before Graduation</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C504" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D504" t="str">
         <v>Education</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.getnews.info/story/2026/06/24/dr-wade-newman-award-for-entrepreneurs-opens-applications-for-2026-student-entrepreneurship-competition/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-education-expert-joe-staton-explains-ways-high-school-students-can-earn-college-credit-before-graduation-302855323.html</v>
       </c>
       <c r="F504" t="str">
-        <v/>
+        <v>The article outlines how dual enrollment and technical education programs help students prepare for college and future careers. FORT SMITH, Ark., Aug. 19, 2026 /PRNewswire/ -- What opportunities can help students earn college credit before high school graduation? A HelloNation article...</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Sabrina Kuykendall Launches University Bound Grant for Female Undergraduates Pursuing Academic and Career Excellence</v>
+        <v>Marquis Who's Who Honors Ellenda Wulfestieg for Excellence in English ...</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C505" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D505" t="str">
         <v>Education</v>
       </c>
       <c r="E505" t="str">
-        <v>https://www.getnews.info/story/2026/06/24/sabrina-kuykendall-launches-university-bound-grant-for-female-undergraduates-pursuing-academic-and-career-excellence/?source=barchart</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-ellenda-wulfestieg-for-excellence-in-english-r5213989.htm</v>
       </c>
       <c r="F505" t="str">
-        <v/>
+        <v>(PR-inside.com) PROSPERITY, SC / ACCESS Newswire / August 19, 2026 / Marquis Who's Who is proud to honor Ellenda Wulfestieg for her distinguished contributions to English education, language assessment, industrial maintenance, technical leadership and cultural preservation. She has built a remarkable career defined by intelligence, tenacity, adaptability and a lifelong willingness to enter unfamiliar fields and excel. This recognition celebrates a professional whose extraordinary path continues to inspire lifelong learning and achievement. Ms. Wulfestieg currently serves as a professional rater with the TOEIC program at ETS, where she evaluates English-speaking proficiency for international candidates. In this role, she listens to individuals attempting ..</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Kreyco Calls for Independent Investigation into NYC Department of Education Contracting, Oversight, Student Protection, and Accountability Practices</v>
+        <v>If God Spoke to Humans, His Words Would Be ‘August’</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C506" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D506" t="str">
-        <v>Education</v>
+        <v>Education, Media</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.prnewswire.com/news-releases/kreyco-calls-for-independent-investigation-into-nyc-department-of-education-contracting-oversight-student-protection-and-accountability-practices-302810091.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766887</v>
       </c>
       <c r="F506" t="str">
-        <v>RUTHERFORD, N.J., June 24, 2026 /PRNewswire/ -- Kreyco Inc., a provider of educational services to New York City public schools between 2023 and 2025, today called for an independent investigation into contracting practices, administrative oversight, student protection procedures,...</v>
+        <v>Friendswood, TX, 2026-08-19 — /EPR Network/ — When people in the Northern Hemisphere hear the word “August,” they think of heat waves and back-to-school shopping. But [read full press release...]</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>As Colleges Reconsider Testing Requirements, Huntington Learning Center ...</v>
+        <v>What Can International Students Verify Before Enrollment? A 2026–2027 Public Plan-Document Audit of Five Health Insurance Options</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C507" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D507" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E507" t="str">
-        <v>https://pr-inside.com/as-colleges-reconsider-testing-requirements-huntington-learning-center-r5194351.htm</v>
+        <v>https://pressreleasenews.org/pressroom/what-can-international-students-verify-before-enrollment-a-2026-2027-public-plan-document-audit-of-five-health-insurance-options</v>
       </c>
       <c r="F507" t="str">
-        <v>(PR-inside.com) Huntington Learning Center finds parents increasingly concerned about academic readiness, grade inflation, and college admissions competitiveness ORADELL, NJ / ACCESS Newswire / June 24, 2026 / For years, families were told standardized tests mattered less in the college admissions process. But as an increasing number of selective colleges and universities reinstate testing requirements.Huntington Learning Centeris seeing renewed demand for test preparation and college readiness support nationwide. According to a recent survey of Huntington Learning Center franchise locationsacross the country, nearly half of centers report increased demand for SAT and ACT preparation over the past year, reflecting growing concern among families about academic ..</v>
+        <v/>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>As Colleges Reconsider Testing Requirements, Huntington Learning Center Reports Rising Demand for SAT and ACT Preparation</v>
+        <v>Scholastic Partners with Tezuka Productions</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C508" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D508" t="str">
         <v>Education</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.newswire.com/news/as-colleges-reconsider-testing-requirements-huntington-learning-center-22804850</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359098</v>
       </c>
       <c r="F508" t="str">
-        <v>Huntington Learning Center finds parents increasingly concerned about academic readiness, grade inflation, and college admissions competitiveness</v>
+        <v>Scholastic, the global children&amp;#39;s publishing, education, and media company, announced it will be partnering with Tezuka Productions, Co., Ltd., Osamu Tezuka&amp;#39;s IP company, to reimagine five of Tezuka&amp;#39;s original manga titles for children. - - Tezuka Productions, Co., Ltd. is a Japanese mass multi-media company founded by Osamu Tezuka, who is often referred to as the &amp;#8220;God of Manga.&amp;#8221; Tezuka is famously known for jumpstarting Japan&amp;#39;s modern comic and animation industries, producing over 700 sto... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359098</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Jeremy Yono Financial Planning Announces Launch of Enhanced Client Resource Platform Featuring Budgeting and Retirement Planning Tools</v>
+        <v>AESC Learning &amp;amp; Development Launches AI 101 For Executive Search Teams to Explore Foundational Artificial Intelligence Use During Critical Moments in the Search Process</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C509" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D509" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E509" t="str">
-        <v>https://www.prnewswire.com/news-releases/jeremy-yono-financial-planning-announces-launch-of-enhanced-client-resource-platform-featuring-budgeting-and-retirement-planning-tools-302809929.html</v>
+        <v>https://www.prnewswire.com/news-releases/aesc-learning--development-launches-ai-101-for-executive-search-teams-to-explore-foundational-artificial-intelligence-use-during-critical-moments-in-the-search-process-302854756.html</v>
       </c>
       <c r="F509" t="str">
-        <v>New Digital Platform Expands Access to Financial Education Resources and Planning Tools for Individuals and Businesses DETROIT, June 24, 2026 /PRNewswire/ -- Jeremy Yono Financial Planning, a Detroit-based financial services firm specializing in long-term wealth management and strategic...</v>
+        <v>For executive search teams who are still unsure of where to use artificial intelligence, the AI 101 Courses are designed to provide guidance on high-impact use cases. NEW YORK, Aug. 19, 2026 /PRNewswire/ -- AESC Learning &amp; Development, the professional development arm of the Association...</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>“Vigilant Guard,” A Romance Suspense Book by K.A. Blaze, was Showcased at the Los Angeles Times Festival of Books</v>
+        <v>Louisiana Department of Education's Former Communications Chief Joins Award Winning Education PR Firm</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C510" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D510" t="str">
         <v>Education</v>
       </c>
       <c r="E510" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356717</v>
+        <v>https://www.prnewswire.com/news-releases/louisiana-department-of-educations-former-communications-chief-joins-award-winning-education-pr-firm-302855290.html</v>
       </c>
       <c r="F510" t="str">
-        <v>ReadersMagnet exhibited K.A. Blaze &amp;#39;s romantic-suspense novel, &amp;#8220;Vigilant Guard: Book 1 of Silvercrest Executive Security,&amp;#8221; at the 2026 Los Angeles Times Festival of Books. The largest free, outdoor literary festival took place last April 18&amp;#8211;19, 2026, at the University of Southern California (USC) in Los Angeles. This renowned annual festival honors literature, arts, and culture, uniting exceptional books, dynamic programming, and memorable experiences that inspire and delight readers... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356717</v>
+        <v>Veteran state communications pro Sydni Dunn joins Whiteboard Advisors as the firm's award-winning communications practice reaches beyond the beltway WASHINGTON, Aug. 19, 2026 /PRNewswire/ -- Whiteboard Advisors, named the top edtech PR agency by EdTech Digest, today announced that Sydni...</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>CIR-0602K Begins Dosing in Breakthrough T1D-Supported Phase 2 in Type 1 Diabetes</v>
+        <v>7D Transportation Enhances School Pupil Transport Solutions for Massachusetts Communities</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C511" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D511" t="str">
         <v>Education</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.prnewswire.com/news-releases/cir-0602k-begins-dosing-in-breakthrough-t1d-supported-phase-2-in-type-1-diabetes-302809846.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768276</v>
       </c>
       <c r="F511" t="str">
-        <v>Randomized placebo-controlled study Assessing 3 months of CIR-0602K for increasing glucose time-in-range, reducing HbA1c and total daily insulin dose, and improving cardiovascular biomarkers and vascular function Supported by Breakthrough T1D and ongoing at University of Virginia School...</v>
+        <v>Massachusetts , USA, 2026-08-19 — /EPR Network/ — Reliable transportation is an important part of a student’s school day. Families and schools need transportation services [read full press release...]</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Grand Canyon Education, Inc. Announces Second Quarter 2026 Earnings Release Date and Conference Call Details</v>
+        <v>RiseGuide Wins Gold Stevie(R) Award in the 23rd Annual International Business Awards(R)</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C512" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D512" t="str">
-        <v>Finance, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.prnewswire.com/news-releases/grand-canyon-education-inc-announces-second-quarter-2026-earnings-release-date-and-conference-call-details-302808746.html</v>
+        <v>https://www.newsfilecorp.com/release/310024/RiseGuide-Wins-Gold-StevieR-Award-in-the-23rd-Annual-International-Business-AwardsR</v>
       </c>
       <c r="F512" t="str">
-        <v>PHOENIX, June 24, 2026 /PRNewswire/ -- Grand Canyon Education, Inc. (Nasdaq:LOPE) announced today that it will report its 2026 second quarter results and full year outlook for 2026 after market close on Thursday, July 30, 2026. The Company will host a conference call to discuss the...</v>
+        <v>Warsaw, Poland--(Newsfile Corp. - August 19, 2026) - RiseGuide, a self-development platform, was named the winner of a Gold Stevie® Award in the Learning &amp; Education category in The 23rd Annual International Business Awards® (IBAs). The company's entry was the only one recognized in the category, making RiseGuide the sole Gold Stevie winner in Learning &amp; Education for 2026.RiseGuideTo view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Virginia Music Educators Association Recognized with 2026 NAfME Excellence in Advocacy Award</v>
+        <v>Dolphin and Shore Fire Media Congratulate Angélique Kidjo, The First ...</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C513" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D513" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E513" t="str">
-        <v>https://www.prnewswire.com/news-releases/virginia-music-educators-association-recognized-with-2026-nafme-excellence-in-advocacy-award-302809654.html</v>
+        <v>https://pr-inside.com/dolphin-and-shore-fire-media-congratulate-ang-lique-kidjo-the-first-r5213975.htm</v>
       </c>
       <c r="F513" t="str">
-        <v>HERNDON, Va., June 24, 2026 /PRNewswire/ -- The National Association for Music Education (NAfME) honored the Virginia Music Educators Association (VMEA) with the 2026 NAfME Excellence in Advocacy Award in recognition of their work advocating for music education. NAfME President and Board...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 19, 2026 / Five-time GRAMMY-winning musician Angélique Kidjo, a client of Dolphin (NASDAQ:DLPN) subsidiary Shore Fire Media, was honored with the 2,854th star on the Hollywood Walk of Fame on Aug. 18 at 7011 Hollywood Boulevard, across the street from the historic Hollywood Roosevelt Hotel. Kidjo received her star in the category of Recording. The historic honor arrives at a defining moment for African music, as artists from across the continent reach new audiences and reshape popular music around the world. Kidjo's recognition carries particular weight: over the course of her four-decade career, ..</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>In HelloNation, Early Childhood Education Expert Michele McEllroy Explains Keystone STARS Ratings</v>
+        <v>George Mason Names Innovation and Entrepreneurship Center for Anil ...</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C514" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D514" t="str">
         <v>Education</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-early-childhood-education-expert-michele-mcellroy-explains-keystone-stars-ratings-302809813.html</v>
+        <v>https://pr-inside.com/george-mason-names-innovation-and-entrepreneurship-center-for-anil-r5213974.htm</v>
       </c>
       <c r="F514" t="str">
-        <v>ALLENTOWN, Pa., June 24, 2026 /PRNewswire/ -- The article explains how Keystone STARS ratings help families compare early learning programs using established childcare quality standards. What are Keystone STARS ratings? Families can find the answer in a HelloNation article featuring...</v>
+        <v>(PR-inside.com) Personal gift from the 22nd Century Technologies CEO and his wife will expand opportunities for students, aspiring entrepreneurs, and future business leaders MCLEAN, VA / ACCESS Newswire / August 19, 2026 / 22nd Century Technologies (TSCTI) announced today that George Mason University's Costello College of Business will rename its Center for Innovation and Entrepreneurship in honor of its CEO Anil Sharma and his wife, Anupama, following a personal gift from the couple to support entrepreneurship and innovation for students and future business leaders. The gift reflects the Sharmas' belief in education and their desire to give back by helping others pursue opportunities ..</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>National Center for Construction Education and Research, LTD Corp. - Media Notice</v>
+        <v>Tracking the Next Wave of State Food Waste Policy in 2026</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C515" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D515" t="str">
         <v>Education</v>
       </c>
       <c r="E515" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-center-for-construction-education-and-research-ltd-corp---media-notice-302809756.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359090</v>
       </c>
       <c r="F515" t="str">
-        <v>Prepared by Kennedys on behalf of National Center for Construction Education and Research, LTD Corp. – June 24, 2026. BATON ROUGE, La., June 24, 2026 /PRNewswire/ -- The National Center for Construction Education and Research, LTD Corp. ("NCCER") was the victim of a cybercrime that...</v>
+        <v>ReFED and the Harvard Law School Food Law and Policy Clinic actively monitor legislative developments related to reducing food loss and waste. Their biannual updates to the Food Waste Policy Finder provide an overview of policies that states and the federal government have enacted across six areas that directly impact food waste. Advocates seeking information about proposed and recently enacted bills across state legislatures can consult the 2026 Food Waste Legislative... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359090</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Stamford Public Schools Partners with Zum to Modernize Student Transportation</v>
+        <v>Kraft Natural Cheese Celebrates Back-to-School Season with Family-Focused Events Across Chicagoland</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C516" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D516" t="str">
         <v>Education</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.prnewswire.com/news-releases/stamford-public-schools-partners-with-zum-to-modernize-student-transportation-302809733.html</v>
+        <v>https://www.prnewswire.com/news-releases/kraft-natural-cheese-celebrates-back-to-school-season-with-family-focused-events-across-chicagoland-302854808.html</v>
       </c>
       <c r="F516" t="str">
-        <v>Connecticut District Serving 15,300+ Students Will Implement Safe, Reliable, Tech-Led Transportation Services Beginning in 2027-28 School Year REDWOOD CITY, Calif., June 24, 2026 /PRNewswire/ -- Stamford Public Schools (SPS) has awarded a 5-year contract to Zūm to modernize its student...</v>
+        <v>Following a successful kickoff at Oakbrook Center, the brand invites families to join the fun Aug. 21–22 at Westfield Old Orchard CHICAGO, Aug. 19, 2026 /PRNewswire/ -- Kraft Natural Cheese is celebrating the back-to-school season with free, family-friendly experiences across Chicagoland....</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>XLsoft Launches iSpring Solutions&amp;#8217; eLearning Software on Its Newly Redesigned U.S. Online Store</v>
+        <v>/UPDATE -- HealthImpact.ai/</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C517" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D517" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.prunderground.com/xlsoft-launches-ispring-solutions-elearning-software-on-its-newly-redesigned-u-s-online-store/00386268/</v>
+        <v>https://www.prweb.com/releases/special-education-teacher-launches-free-multilingual-ai-tool-to-help-families-understand-ieps-302848745.html</v>
       </c>
       <c r="F517" t="str">
-        <v>XLsoft Corporation, an authorized distributor of iSpring Solutions, has launched a newly redesigned U.S. online shop, making iSpring's eLearning software available for purchase, including AI-assisted tools that convert PowerPoint presentations into interactive online courses and SCORM-compliant content. The post XLsoft Launches iSpring Solutions’ eLearning Software on Its Newly Redesigned U.S. Online Store first appeared on</v>
+        <v>In the news release, Special Education Teacher Launches Free, Multilingual AI Tool to Help Families Understand IEPs, issued 11-Aug-2026 by HealthImpact.ai over PR Newswire, we are advised by the company that the image accompanying the release has been updated. The complete, corrected...</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>ICD10monitor Launches IPPSpalooza 2027 to Help Hospitals Prepare for FY 2027 IPPS Reimbursement, Coding, and Compliance Changes</v>
+        <v>Daesang Group Successfully Hosts 6th University Student Smartphone Film Festival, Its First in Europe</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C518" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D518" t="str">
         <v>Education</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.prweb.com/releases/icd10monitor-launches-ippspalooza-2027-to-help-hospitals-prepare-for-fy-2027-ipps-reimbursement-coding-and-compliance-changes-302808857.html</v>
+        <v>https://www.prnewswire.com/news-releases/daesang-group-successfully-hosts-6th-university-student-smartphone-film-festival-its-first-in-europe-302853448.html</v>
       </c>
       <c r="F518" t="str">
-        <v>Special Giveaway Kicks Off IPPSpalooza, education designed to Help Healthcare Organizations Move from Final Rule Analysis to Implementation Readiness INVER GROVE HEIGHTS, Minn., June 24, 2026 /PRNewswire-PRWeb/ -- Healthcare organizations across the country are preparing for one of the...</v>
+        <v>- Students from 25 countries participated in the largest edition to date, engaging in global cultural exchange amid Budapest's rich historical and multicultural heritage - Screening and awards ceremony featured K-Food dishes made with Jongga Kimchi, bringing film and food together in a...</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>JPI Closes on Land for Jefferson Watts, Marking Its First Development in North Carolina in More Than 15 Years</v>
+        <v>In HelloNation, Swim School Expert Woody Alpern of Atlanta Explains the Benefits of Winter Swim Lessons for Kids</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C519" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D519" t="str">
         <v>Education</v>
       </c>
       <c r="E519" t="str">
-        <v>https://www.prnewswire.com/news-releases/jpi-closes-on-land-for-jefferson-watts-marking-its-first-development-in-north-carolina-in-more-than-15-years-302809665.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-swim-school-expert-woody-alpern-of-atlanta-explains-the-benefits-of-winter-swim-lessons-for-kids-302854667.html</v>
       </c>
       <c r="F519" t="str">
-        <v>440-home community near Duke University anchors JPI's re-entry into the high-growth Raleigh-Durham market DURHAM, N.C., June 24, 2026 /PRNewswire/ -- JPI, a premier developer of multifamily communities, today announced the closing of a 12.6-acre site on Hillsborough Road and La Salle...</v>
+        <v>ATLANTA, Aug. 19, 2026 /PRNewswire/ -- Do children really need to continue swim lessons during winter months? A HelloNation article answers this question by highlighting the many benefits of year-round swim lessons in Atlanta, including improved water safety, stronger skill retention, and...</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>CAPITAL LASER CELEBRATES 25TH ANNIVERSARY OF SPECIALIZED LASER HAIR REMOVAL EXPERTISE IN ARLINGTON, VA</v>
+        <v>IU Health launches theranostics center of excellence to expand personalized treatments for patients with cancer</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C520" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D520" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E520" t="str">
-        <v>https://www.prnewswire.com/news-releases/capital-laser-celebrates-25th-anniversary-of-specialized-laser-hair-removal-expertise-in-arlington-va-302809548.html</v>
+        <v>https://www.prnewswire.com/news-releases/iu-health-launches-theranostics-center-of-excellence-to-expand-personalized-treatments-for-patients-with-cancer-302854784.html</v>
       </c>
       <c r="F520" t="str">
-        <v>Founder Sue Lee Reflects on a Quarter Century of Specialized Expertise, Education, and Client Trust Capital Laser Hair Removal celebrates 25 years in Arlington, Virginia, having performed more than 100,000 treatments since 2001. ARLINGTON, Va., June 24, 2026 /PRNewswire/ -- Capital Laser...</v>
+        <v>New capabilities position Indiana as a leading destination for precision medicine and the future of cancer care INDIANAPOLIS, Aug. 19, 2026 /PRNewswire/ -- Indiana University Health today announced the launch of the IU Health Theranostics Center of Excellence, a comprehensive program that...</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>The Methodist University Cape Fear Valley Health School of Medicine, N.C.’s Newest Med School, Holds Ribbon-Cutting Ceremony</v>
+        <v>The Princeton Review Ranks JWMI #4 Online MBA Program</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C521" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D521" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.pr.com/press-release/951305</v>
+        <v>https://finance.yahoo.com/small-business/articles/princeton-review-ranks-jwmi-4-110100489.html</v>
       </c>
       <c r="F521" t="str">
-        <v>Forever changing the future of healthcare in Southeastern North Carolina, the new School of Medicine (SOM) was announced in 2023 through a partnership between MU and Cape Fear Valley Health and the ribbon cutting helped signify once again how the dream has truly become the reality. [PR.com]</v>
-[...2 lines deleted...]
-    <row r="522">
+        <v>WASHINGTON, August 19, 2026--The Jack Welch Management Institute at Strayer University (JWMI) has placed #4 in The Princeton Review’s list of Top 50 Online MBA Programs for 2027.</v>
+      </c>
+    </row>
+    <row r="522" xml:space="preserve">
       <c r="A522" t="str">
-        <v>Pennsylvania Team Wins National Academic Championship in Last-Question Thriller</v>
+        <v>Launching ‘Meta Startup School’ to Accelerate Growth For Early-Stage Startups</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C522" t="str">
-        <v>PR.com</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D522" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E522" t="str">
-        <v>https://www.pr.com/press-release/968380</v>
-[...2 lines deleted...]
-        <v>A suburban Philadelphia high school captured a national academic title in dramatic fashion this spring, edging out top quiz teams from across the country in a virtual showdown that came down to the final math question. Marple Newtown High School of Newtown Square, Pennsylvania, won the 2026 Hi-Q National Championship on April 26 after defeating three state champions in a fast-paced competition testing students on [PR.com]</v>
+        <v>https://about.fb.com/news/2026/08/launching-meta-startup-school-to-accelerate-growth-for-early-stage-startups/</v>
+      </c>
+      <c r="F522" t="str" xml:space="preserve">
+        <v xml:space="preserve">We are launching Meta Startup School, a three-month programme designed to help early-stage consumer brands accelerate growth. The first cohort will see 200 startups get exclusive access to support and training from venture capital firms and industry experts. 
+The post Launching ‘Meta Startup School’ to Accelerate Growth For Early-Stage Startups appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Dr. Barbara Ross‑Lee, President of the EDTV Network, Announces Major ...</v>
+        <v>[Video] Samsung AI Assistant Helps Teachers Create More Engaging and Accessible Lessons</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C523" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D523" t="str">
-        <v>AI, Healthcare, Media, Education</v>
+        <v>AI, Media, Education</v>
       </c>
       <c r="E523" t="str">
-        <v>https://pr-inside.com/dr-barbara-ross-lee-president-of-the-edtv-network-announces-major-r5194270.htm</v>
+        <v>https://news.samsung.com/global/video-samsung-ai-assistant-helps-teachers-create-more-engaging-and-accessible-lessons</v>
       </c>
       <c r="F523" t="str">
-        <v>(PR-inside.com) NORTH PALM BEACH, FL / ACCESS Newswire / June 24, 2026 / Dr. Barbara Ross‑Lee, pioneering educator, medical leader, and President of the EDTV Network, today announced significant advancements in the development of the EDTV Box - a breakthrough device designed to connect to virtually any standard smart television and deliver individualized education at scale. The EDTV Box is engineered to ingest virtually any curriculum, from K-12 to postgraduate programs, and use advanced AI to understand the content and deliver it in the unique way each individual learns. "The educational system designs programs for one size fits all, knowing that each ..</v>
+        <v>Helping every student stay engaged and supported throughout a lesson requires teachers to balance instruction, interaction, and individual learning needs. Managing these different needs while maintaining lesson flow can add to a teacher’s workload. Samsung AI Assistant is a built-in app for compatible Android-based Samsung Interactive Displays that helps teachers support every stage of a […]</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Dr. Barbara Ross‑Lee, President of the EDTV Network, Announces Major Progress on the EDTV Box Connecting to Any Standard Smart TV</v>
+        <v>Brookfield Corporation Announces Renewal of Normal Course Issuer Bid for Preferred Shares</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C524" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D524" t="str">
-        <v>AI, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.newswire.com/news/dr-barbara-ross-lee-president-of-the-edtv-network-announces-major-22804166</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347499/0/en/brookfield-corporation-announces-renewal-of-normal-course-issuer-bid-for-preferred-shares.html</v>
       </c>
       <c r="F524" t="str">
-        <v>EDTV Network (formerly IAL Laboratories) unveils the EDTV Box, bringing Individualized Adaptive Learning and AI education to any standard smart TV</v>
+        <v>BROOKFIELD, NEWS, Aug. 19, 2026 (GLOBE NEWSWIRE) -- Brookfield Corporation (“Brookfield” or “the Company”) ( TSX: BN, NYSE: BN) today announced it has received approval from the Toronto Stock Exchange (“TSX”) for the renewal of its normal course issuer bid to purchase up to 10% of the public float of each series of the Company’s outstanding Class A Preference Shares that are listed on the TSX (the “Preferred Shares”). Purchases under the bid will be made on the open market through the facilities of the TSX and/or alternative Canadian trading systems. The period of the normal course issuer bid will extend from August 24, 2026 to August 23, 2027, or an earlier date should Brookfield complete its purchases. Brookfield will pay the market price at the time of acquisition for any Preferred Shar</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>AECOM secures nine lots on UK Government Commercial Agency CPS2 Framework</v>
+        <v>Scottish rewilding estate hosts pioneering research into nature and mental health</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C525" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D525" t="str">
-        <v>Finance, Real Estate, Energy, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E525" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356710</v>
+        <v>https://pressat.co.uk/releases/scottish-rewilding-estate-hosts-pioneering-research-into-nature-and-mental-health-a39b060e89b67487efb9c1961e0172df/</v>
       </c>
       <c r="F525" t="str">
-        <v>AECOM (NYSE: ACM), the trusted global infrastructure leader, today announced its appointment to the Government Commercial Agency (GCA) Construction Professional Services 2 (CPS2) Framework. With a total value of $4.7 billion, CPS2 is a primary route for the public sector in the United Kingdom to procure construction professional and technical services, supporting everything from standalone projects to multi&amp;amp;#8209;year capital programs, across sectors including education, housing, energy an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356710</v>
+        <v>Wednesday 19 August, 2026 Rural school pupils visiting Trees for Life’s Dundreggan rewilding estate near Loch Ness have been helping shape a pioneering nature-based research programme to boost young people’s mental health and wellbeing. Working alongside researchers from the University of South Wales (USW), pupils from Highland schools have been exploring how spending time in nature can improve wellbeing, help young people cope with difficult times, and support the mental health of those living in remote and rural communities. Many young people face poor mental wellbeing, because of issues including exam stress, bullying, body image worries, and climate anxiety, say the researchers. Rural school students also experience infrastructure and social barriers, including isolation. Healthy Young</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Legendary Entertainment and Scholastic Entertainment to Bring Ms. Frizzle &amp; Her Magic School Bus to the Big Screen</v>
+        <v>Comedian Michael Kosta Headlines Karmanos Comedy Champions on New October Date, Hosted by 101 WRIF's Jade Springart</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C526" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D526" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356708</v>
+        <v>https://www.prnewswire.com/news-releases/comedian-michael-kosta-headlines-karmanos-comedy-champions-on-new-october-date-hosted-by-101-wrifs-jade-springart-302854636.html</v>
       </c>
       <c r="F526" t="str">
-        <v>Legendary Entertainment, the leading independent media studio, and Scholastic Entertainment, the media division of the global children&amp;#39;s book publisher, announced a live-action feature film adaptation of The Magic School Bus&amp;#174;, the beloved global franchise based on the book series created by Joanna Cole and Bruce Degen and published by Scholastic. - - Elizabeth Banks is slated to play the iconic teacher Ms. Frizzle. Rob Letterman ( Detective Pikachu ) will write the treatment and direct. T... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356708</v>
-[...2 lines deleted...]
-    <row r="527">
+        <v>If you missed your chance in the first round, get your tickets today to this unforgettable evening of laughter and good vibes, supporting high school and postgraduate students training in oncology research and clinical care careers DETROIT, Aug. 19, 2026 /PRNewswire/ -- The Barbara Ann...</v>
+      </c>
+    </row>
+    <row r="527" xml:space="preserve">
       <c r="A527" t="str">
-        <v>Outdoor Education Helps Students Build Confidence, Connection, and Curiosity Beyond the Classroom</v>
+        <v>Onchain Foundation Becomes Strategic Shareholder of Trust Square Ecosystem AG to Accelerate Global Innovation Platform</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C527" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D527" t="str">
-        <v>Education</v>
+        <v>Finance, Crypto, AI, SaaS, Education</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.prnewswire.com/news-releases/outdoor-education-helps-students-build-confidence-connection-and-curiosity-beyond-the-classroom-302809460.html</v>
-[...2 lines deleted...]
-        <v>More than 11,500 students, teachers, and chaperones participated in WOLF School's outdoor education programs in 2025, highlighting the growing demand for hands-on learning in nature. APTOS, Calif., June 24, 2026 /PRNewswire/ -- Across California and beyond, teachers, parents, and school...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109243/</v>
+      </c>
+      <c r="F527" t="str" xml:space="preserve">
+        <v xml:space="preserve">ZURICH, SWITZERLAND, Aug 19, 2026 - (ACN Newswire) - Trust Square Ecosystem AG today announced that the Onchain Foundation has become a strategic shareholder of the company through a strategic investment, marking a significant milestone in Trust Square's transformation into a global ecosystem platform for emerging technologies.
+The investment from the Onchain Foundation will support the international scaling of Trust Square's ecosystem-driven business model, including the expansion of its flagship initiatives, Trust Forum, Trust Circle, and Trust Hive, as well as further ecosystem development activities connecting global innovators, entrepreneurs, investors, corporates, policymakers, and academia.
+As part of the broader strategic expansion of Trust Square's shareholder ecosystem, Inacta Ventures has also become a strategic shareholder of Trust Square Ecosystem AG, further strengthening the company's foundation with additional expertise in venture building and ecosystem development.
+This expansion builds upon the existing strategic partnership with The Hashgraph Association, which is a shareholder and ecosystem partner of Trust Square.
+Scaling Trust Square's Global Innovation Platform
+The global innovation landscape is evolving at unprecedented speed. Artificial intelligence, Web3, blockchain infrastructure, and other frontier technologies are reshaping industries, economies, societies, and governance.
+However, meaningful innovation requires more than technology alone. It requires trusted environments where leaders can exchange ideas openly, build relationships, and collaborate on solutions that create long-term impact.
+With the strategic investment from the Onchain Foundation, Trust Square will accelerate the international expansion of its ecosystem-driven business model, scaling its flagship initiatives across leading innovation hubs worldwide.
+At the core of this expansion are three complementary formats designed to create meaningful connections, foster collaboration, and support the responsible adoption of emerging technologies.
+Trust Forum
+The Trust Forum is Trust Square's biannual flagship gathering, bringing together up to 250 global leaders for confidential dialogue, strategic exchange, and collaboration on emerging technologies and future opportunities.
+Trust Circle
+The Trust Circle is a global network of curated gatherings connecting 80 to 100 innovators, entrepreneurs, investors, corporates, policymakers, and academics through meaningful discussions and knowledge exchange.
+Trust Hive
+The Trust Hive consists of agile, invitation-only pop-up gatherings that activate the ecosystem around timely topics, opportunities, and special occasions.
+Together, Trust Forum, Trust Circle, and Trust Hive create a global platform for trusted dialogue, ecosystem development, and collaboration among leaders shaping the future of technology.
+Strengthening the Trust Square Ecosystem
+The partnership with the Onchain Foundation reflects a shared commitment to advancing innovation through collaboration, ecosystem development, and trusted networks.
+The Onchain Foundation is a Swiss non-profit organization committed to advancing blockchain technology and supporting initiatives that unlock the transformative potential of decentralized systems. Through strategic partnerships, ecosystem development, and innovation programs, the Foundation works to accelerate the responsible adoption of blockchain technologies.
+The Hashgraph Association, an existing strategic shareholder of Trust Square, is a Swiss non-profit organization driving the global adoption of Hedera-powered solutions by funding innovation, providing training and education programs, and supporting venture initiatives.
+Inacta Ventures, a newly added strategic shareholder of Trust Square, is a venture builder and ecosystem architect supporting startups, corporates, and governments in adopting emerging technologies. With a presence in Switzerland and the UAE, Inacta Ventures supports more than 100 startups and corporates.
+Together, these organizations strengthen Trust Square's ability to connect technology leaders, founders, investors, enterprises, institutions, and communities across global innovation ecosystems.
+Leadership Expansion
+As part of the strategic partnership, Guido Schmitz-Krummacher, Managing Director of the Onchain Foundation, has joined the Board of Directors of Trust Square Ecosystem AG.
+His appointment further strengthens Trust Square's strategic leadership and reflects the close alignment between both organizations' missions to foster innovation, collaboration, and responsible technology adoption.
+Executive Quotes
+Kamal Youssefi, President of the Board of Directors of Trust Square Ecosystem AG and President of the Board of Directors of The Hashgraph Association:
+"We're proud of the growth and recognition Trust Square has achieved over the years. We've always been convinced that a vibrant Web3 ecosystem cannot be built on technology alone but rather emerges through strategic partnerships and cross-chain collaborations. With the Onchain Foundation joining The Hashgraph Association and Inacta Ventures becoming a strategic shareholder of Trust Square, we are confident that Trust Square's global network of Web3 leaders, entrepreneurs, and policymakers will drive innovation, enhance cross-chain collaboration, foster the deployment of viable decentralized solutions, and support the mainstream adoption of the Web3 industry."
+Guido Schmitz-Krummacher, Managing Director of the Onchain Foundation, Managing Director and Member of the Board of Onchain Ventures AG, Director of Lisk Ltd., and Member of the Board of Trust Square Ecosystem AG:
+"Our blockchain ecosystem is facing significant challenges, while the AI ecosystem is moving beyond the initial hype cycle and entering a necessary phase of consolidation around its core values. This makes it more important than ever to bring together the innovation leaders of both ecosystems at meetings and events where the future of blockchain and AI can be discussed, shaped, and advanced collaboratively. Trust Square and its team are well positioned to play a leading role in addressing these challenges. As an entrepreneur and an 'old blockchain guy,' I am excited to contribute to this mission."
+About Trust Square Ecosystem AG
+Trust Square Ecosystem AG is a Swiss ecosystem builder connecting innovators, entrepreneurs, investors, policymakers, academics, and industry leaders shaping the future of technology.
+Through its flagship initiatives, Trust Forum, Trust Circle, Trust Hive, and additional ecosystem development activities, Trust Square creates trusted environments where meaningful collaboration drives innovation across AI, Web3, digital assets, digital identity, cybersecurity, sustainability, and other frontier technologies.
+About the Onchain Foundation
+The Onchain Foundation is a Swiss non-profit organization committed to advancing blockchain technology and supporting initiatives that unlock the transformative potential of decentralized systems.
+Through strategic partnerships, ecosystem development, education, and innovation programs, the Foundation works to accelerate the responsible adoption of blockchain technologies and foster collaboration across the global technology ecosystem.
+About The Hashgraph Association
+The Hashgraph Association is a Swiss non-profit organization that drives the global adoption of Hedera-powered solutions by funding innovation, providing training and education programs, and supporting venture initiatives.
+Through its ecosystem programs, The Hashgraph Association supports organizations, developers, enterprises, and entrepreneurs building the next generation of decentralized applications and digital infrastructure.
+About Inacta Ventures
+Inacta Ventures is a venture builder and ecosystem architect supporting startups, corporates, and governments in adopting emerging technologies.
+With a presence in Switzerland and the UAE, Inacta Ventures builds ecosystems and ventures that accelerate innovation and enterprise adoption, supporting more than 100 startups and corporates.
+Media Contact:
+Fabio Schlaf
+Head of Ecosystem Development
+Trust Square Ecosystem AG
+fabio.schlaf@trustsquare.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>8 PGA of America Golf Professionals and LPGA Professionals Set to Compete ...</v>
+        <v>Think Academy Introduces Class+, Reimagining Mathematics Learning Through Exploration and Growth</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C528" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D528" t="str">
         <v>Education</v>
       </c>
       <c r="E528" t="str">
-        <v>https://pr-inside.com/pga-of-america-golf-professionals-and-lpga-professionals-set-to-compete-r5194252.htm</v>
+        <v>https://www.prnewswire.com/news-releases/think-academy-introduces-class-reimagining-mathematics-learning-through-exploration-and-growth-302855092.html</v>
       </c>
       <c r="F528" t="str">
-        <v>(PR-inside.com) CHASKA, MN / ACCESS Newswire / June 24, 2026 / The 2026 KPMG Women's PGA Championship will feature the Corebridge Financial Team of eight PGA of America Golf Professionals and LPGA Professionals competing at Hazeltine National Golf Club in Chaska, Minn., June 25-28. Set to compete against the world's best women golfers, Corebridge Financial Team members earned a spot in the field by way of the 2025 LPGA Professionals Championship and the 2026 PGA Women's Stroke Play Championship. Kim Paez, PGA, won the LPGA Professionals Championship at Hermitage Golf Course, in Hickory, Tenn., last July to earn her second appearance in the ..</v>
+        <v>SILICON VALLEY, Calif., Aug. 19, 2026 /PRNewswire/ -- Think Academy, a global K–12 mathematics education provider, is exploring a new approach to mathematics learning through Class+, an innovative classroom experience being piloted across selected learning centers in multiple markets. By...</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>UKRI launches two AI research labs to stay ahead in global race</v>
+        <v>HEIDELBERG systematically pressing ahead with strategic development – solid start to FY 2026/2027</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C529" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D529" t="str">
-        <v>AI, Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356704</v>
+        <v>https://pressat.co.uk/releases/heidelberg-systematically-pressing-ahead-with-strategic-development-solid-start-to-fy-2026-2027-894508d4a7b58cd088f2e8f6457ef018/</v>
       </c>
       <c r="F529" t="str">
-        <v>Backed by a &amp;#163;60 million investment, one lab will focus on creating open-source AI that can run on widely available hardware. - - The other will pioneer new approaches enabling AI to learn without vast centralised computing power. - - The two UK AI research labs will be led by University College London (UCL) and the University of Oxford. - - The labs will work in collaboration with partners including the universities of Cambridge, Edinburgh and Imperial College London. &amp;#163;60 million cutting edg... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356704</v>
+        <v>Wednesday 19 August, 2026 Taking over manroland sheetfed lifecycle business and POLAR production operations strengthens core business ONBERG pursuing partnership with Skyeton in European defense sector Move into production of sodium-ion battery storage systems taps into new potential First-quarter incoming orders lay solid foundation for further business development Sales and EBITDA margin at start of year in line with expectations Forecast for financial year 2026/2027 confirmed Heidelberger Druckmaschinen AG (HEIDELBERG) has started financial year 2026/2027 by systematically continuing its transition to a more broadly based technology company. HEIDELBERG is setting the course for future growth with a number of strategic initiatives. Besides expanding its core business by taking over manro</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Duke Energy expands access to local history and civic learning across North Carolina through America250 grants</v>
+        <v>Jennifer Lovick Marshall Featured on a Full Page in the Summer 2026 Issue of P.O.W.E.R. (Professional Organization of Women of Excellence Recognized) Magazine</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C530" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D530" t="str">
-        <v>Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.prnewswire.com/news-releases/duke-energy-expands-access-to-local-history-and-civic-learning-across-north-carolina-through-america250-grants-302809380.html</v>
+        <v>https://www.pr.com/press-release/976733</v>
       </c>
       <c r="F530" t="str">
-        <v>CHARLOTTE, N.C., June 24, 2026 /PRNewswire/ -- As part of the final round of grants through the Duke Energy Foundation's America250 initiative, $186,100 is being distributed to 16 nonprofit organizations across North Carolina that are bringing the nation's 250th anniversary to life...</v>
+        <v>Jennifer Lovick Marshall of Suitland, Maryland is featured in a full-page article in the Summer 2026 issue of P.O.W.E.R. (Professional Organization of Women of Excellence Recognized) Magazine. Ms. Lovick Marshall was selected for this recognition based on her contributions and achievements in education, entrepreneurship, wellness coaching, authorship, and domestic violence advocacy. About Jennifer Lovick Marshall [PR.com]</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Record Heatwave Is Driving Brits Mad — Survey Finds 37% Have Caught a Neighbour Naked</v>
+        <v>Loyalist College advances medical imaging training with Sectra's Education Portal</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C531" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D531" t="str">
-        <v>Education</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E531" t="str">
-        <v>https://pressat.co.uk/releases/record-heatwave-is-driving-brits-mad-survey-finds-37-have-caught-a-neighbour-naked-8e29c6f7372b75f70a5825dd671f0dfd/</v>
+        <v>https://www.prnewswire.com/news-releases/loyalist-college-advances-medical-imaging-training-with-sectras-education-portal-302855003.html</v>
       </c>
       <c r="F531" t="str">
-        <v>Wednesday 24 June, 2026 A new survey of 2,000 UK adults reveals that this week's record-breaking heatwave is exposing Britain's most desperate cooling habits — from naked gardening to fridge-diving — as a nation with barely any air conditioning strips off to survive, and complaints against neighbours surge. June 24, 2026 — With Britain on course for one of its hottest summers on record, the country is bracing for repeated extreme heat. But new research points to an unexpected side effect of the heat: a nation stripping off, and neighbours seeing far more of each other than they would like. KEY FINDINGS • 37% of Brits have caught a neighbour naked or topless during a heatwave • 45% have done household or garden chores completely naked in the heat • 16% have been caught completely naked by a</v>
+        <v>LINKÖPING, Sweden, Aug. 19, 2026 /PRNewswire/ -- International medical imaging IT and cybersecurity company Sectra (STO: SECT B) will provide its cloud-based Education Portal to Loyalist College in Ontario, Canada. The platform will give students access to anonymized diagnostic imaging...</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Career Spotlight: Electrician (Ages 14-18)</v>
+        <v>Charles Byrd on Systematizing JV Promotions Before the Q4 Course-Launch Window</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C532" t="str">
-        <v>NASA</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D532" t="str">
         <v>Education</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.nasa.gov/learning-resources/career-spotlight-electrician-ages-14-18/</v>
+        <v>https://pressreleasenews.org/pressroom/charles-byrd-on-systematizing-jv-promotions-before-the-q4-course-launch-window</v>
       </c>
       <c r="F532" t="str">
-        <v>What does an electrician do? Electricity powers the world, and electricians are the ones who get it where it needs to go. An electrician is an expert who is trained to make sure electrical systems and equipment are installed safely and working correctly. Electricians are involved in a variety of systems, including power, lighting, communications, [&amp;#8230;]</v>
+        <v/>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>GradGuard: Higher Education Insured</v>
+        <v>Beyond Back-to-School, Canton Fair Helps Global Buyers Stay Ahead of Key Retail Seasons</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C533" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D533" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E533" t="str">
-        <v>https://pr-inside.com/gradguard-higher-education-insured-r5194208.htm</v>
+        <v>https://www.prnewswire.com/news-releases/beyond-back-to-school-canton-fair-helps-global-buyers-stay-ahead-of-key-retail-seasons-302854930.html</v>
       </c>
       <c r="F533" t="str">
-        <v>(PR-inside.com) Entrepreneur John Fees co-founded GradGuard to help students and families protect their higher education investment within the modern-day reality of steep tuition costs and unforeseen setbacks. PHOENIX, AZ / ACCESS Newswire / June 24, 2026 / According to a 2025 survey by U.S. News &amp; World Report, the cost of tuition and fees at private national universities has risen by about 112% in the past 20 years alone. Public national universities haven't fared much better, with out-of-state tuition and fees elevated by 98% and in-state tuition and fees by 107%. Even when adjusted for inflation, costs have risen by 32%, 24%, ..</v>
-[...2 lines deleted...]
-    <row r="534">
+        <v>GUANGZHOU, China, Aug. 19, 2026 /PRNewswire/ -- As the back-to-school shopping season gains momentum, demand for stationery, learning tools, and educational technology products is on the rise. As one of the most essential items in students' daily learning routines, writing instruments...</v>
+      </c>
+    </row>
+    <row r="534" xml:space="preserve">
       <c r="A534" t="str">
-        <v>Microsoft's New AI in Education Report highlights widespread adoption and increasing demand for support</v>
+        <v>Everest Medicines Reports 1H 2026 Results, Enters New Phase as Growth Accelerates and Innovation Gains Momentum</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C534" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D534" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI, SaaS, Healthcare, Automotive, Education</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsofts-new-ai-in-education-report-highlights-widespread-adoption-and-increasing-demand-for-support-302808693.html</v>
-[...2 lines deleted...]
-        <v>Microsoft Corp. on Wednesday unveiled the third edition of its annual AI in Education Report1 that reveals both the momentum behind AI adoption in...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109229/</v>
+      </c>
+      <c r="F534" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 19, 2026 - (ACN Newswire) - Everest Medicines (01952.HK) announced its interim results for the six months ended June 30, 2026. Everest delivered strong growth and reached an important profitability milestone in the first half of 2026. Total revenue increased 157% year-on-year to RMB 1.148 billion, driven by continued commercial momentum across the company’s portfolio. Gross margin excluding non-cash items reached 73.7%, while operating expenses as a percentage of revenue decreased by 64.0 percentage points year-on-year, reflecting increasing operating leverage and execution efficiency.
+From the first-half results, the company’s growth drivers are broadening beyond the commercialization of core products to include portfolio expansion, monetization of innovative assets, and global expansion.
+In the first half of 2026, the company achieved non-IFRS net profit of RMB 97.23 million, while IFRS net loss narrowed by 98% year-on-year. Everest ended the period with RMB 1.859 billion in cash. Following the reporting period, the company received approximately RMB 770 million in July from the upfront payment under its global licensing and collaboration agreement for civorebrutinib, further strengthening its financial position and capacity to invest in future growth.
+Mr. Yifang Wu, Chairman of the Board of Everest Medicines, said: “Everest Medicines has entered a new phase of development as an innovation-driven, integrated biopharmaceutical company. Guided by our 2030 Strategy, we are strengthening our capabilities in innovation, commercialization, and global development, accelerating the realization of global value and laying a stronger foundation for sustainable, high-quality growth.”
+During the period, the company achieved profitability, while expanding its innovative pipeline and advancing its R&amp;D programs. Through continued efforts to strengthen its BD capabilities, the company is developing a model that combines in-licensed and internally developed early-stage assets, exemplified by civorebrutinib (also known as EVER001), with internal incubation and development creating opportunities to out-license innovative assets and realize their value. At the same time, the company is bringing in high-quality mid- to late-stage assets, exemplified by NEFECON(R), while continuing to build its commercialization capabilities and generate further opportunities for BD partnerships. These efforts are enhancing the efficiency of innovation resource allocation and accelerating the translation of innovation into clinical and commercial value.
+Everest’s marketed portfolio continued to gain momentum
+NEFECON(R) maintained strong sales momentum. In the first half of 2026, sales revenue from NEFECON(R) reached RMB 889 million, with net sales increasing 94% year-on-year. Through deeper penetration across key hospitals, broader market expansion, enhanced physician and patient education, and continued generation of real-world evidence, Everest is supporting broader adoption of treatment strategies focused on addressing underlying causes, early intervention, and long-term management. Following approval, VELSIPITY(R) moved rapidly into commercialization, with local manufacturing progressing. XERAVA(R) delivered steady hospital sales growth, while local manufacturing advanced as planned. The company also reached an understanding with Hainan Herui Pharmaceutical Co., Ltd. regarding certain NEFECON(R)-related patent matters and entered into a commercialization collaboration for budesonide enteric capsules, further broadening treatment options for patients.
+Meanwhile, commercialization services for Hasten Biopharmaceuticals continued to contribute to revenue growth. Services for mature products under the CSO arrangement commenced in March 2026, generating RMB 145 million in service revenue and RMB 28 million in commercialization profit in the first half of the year.
+Mr. Rogers Yongqing Luo, Chief Executive Officer of Everest Medicines, said: “In the first half of 2026, the company continued to execute its strategy and accelerate the translation of innovation into clinical and commercial value. Solid progress across commercialization, BD, in-house R&amp;D, and global expansion further strengthened our foundation for sustainable growth and our ability to bring innovative therapies to patients.
+Our BD strategy is building a diversified portfolio of future growth drivers through global partnerships for internally developed assets and selective in-licensing of differentiated innovative assets, while our in-house R&amp;D continues to generate clinical progress. With the establishment of a pan-Asia-Pacific commercialization platform, we are also extending our proven capabilities from China into other Asian markets.”
+EVER001 global licensing deal expected to accelerate overseas development
+In June, the company entered into an exclusive licensing and collaboration agreement with Travere Therapeutics, Inc. (NASDAQ: TVTX) for the development and commercialization of civorebrutinib (also known as EVER001) in all markets outside China and certain countries in East and Southeast Asia. The deal has a total potential value of up to $1.1425 billion, including an upfront payment of $112.5 million and up to approximately $1.03 billion in additional cash payments tied to specified clinical development, regulatory and commercial milestones across up to five indications. Travere will also pay tiered royalties on future sales in its licensed territories, ranging from high single-digit to double-digit percentages based on annual net sales thresholds.
+CICC believes the partnership is expected to accelerate the global clinical development and commercialization of EVER001 and could advance its development in membranous nephropathy. BOCOM International is positive on EVER001’s overseas market potential and its development opportunities across additional indications. EVER001 achieved positive 52-week Phase 1b/2a clinical results, and a Phase 2 basket trial has been initiated in China to further evaluate its potential in autoimmune kidney diseases, including FSGS, MCD, and IgAN.
+BD expansion further strengthens the product pipeline
+The company continued to selectively introduce mid- to late-stage assets with strong commercial potential. MT1013, DMX-200, and Bejescin(R) strengthened its nephrology and autoimmune portfolio; CARDAMYST(R) and Sumecigrel (formerly known as Vicagrel) further expanded its cardiovascular portfolio; and LNZ100, together with VIS-101, enhanced its ophthalmology portfolio.
+With multiple assets moving through key regulatory and commercialization milestones, the company is building a diversified portfolio of future growth drivers. CARDAMYST(R) is expected to receive approval in the third quarter of 2026, LEROCHOL(R) and LNZ100 are expected to receive approval in 2027, and MT1013 is expected to receive approval in 2028.
+In-house R&amp;D and pan-Asia-Pacific expansion advance
+The company’s in-house R&amp;D also translated into clinical progress. The company’s proprietary AI+mRNA platform also advanced, with its personalized mRNA cancer vaccine EVM16 achieving its first-in-human clinical data readout and planned to enter an investigator-initiated Phase 1b study in the fourth quarter of 2026. EVM18, the company’s in vivo CAR-T therapy, has initiated IIT studies across multiple autoimmune diseases and is advancing toward global IND filings.
+The acquisition of Hasten Biopharmaceuticals (SG) Pte. Ltd. further strengthened the company’s global commercialization capabilities and established a pan-Asia-Pacific commercialization platform. The platform provides a foundation for scaling the company’s proven commercialization capabilities from China across Asian markets, supporting the regional expansion of both existing and future products.
+Meanwhile, CBC Group and the company’s Directors have collectively purchased 5.163 million shares since December 2025, with the transactions totaling more than HK$172.5 million, demonstrating their confidence in the company’s strategic direction and long-term prospects.
+Overall, Everest Medicines is gradually developing a growth model built on the commercialization of core products, portfolio expansion through BD, a pipeline of innovative assets generated through in-house R&amp;D, and international expansion through global partnerships and its pan-Asia-Pacific platform. As the company enters its new phase, the coordinated strengthening of its capabilities in innovation resource integration, commercialization, and global development is expected to provide an important foundation for future growth.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Onconetix Highlights Realbotix’s Launch of Humanoid Robot and AI Teachers Assistant Pilot Program in New York State School District</v>
+        <v>APOD: 2026 August 19 – The Case of the Mysterious Maybe Meteor</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C535" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D535" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316830/0/en/Onconetix-Highlights-Realbotix-s-Launch-of-Humanoid-Robot-and-AI-Teachers-Assistant-Pilot-Program-in-New-York-State-School-District.html</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-19-the-case-of-the-mysterious-maybe-meteor/</v>
       </c>
       <c r="F535" t="str">
-        <v>Salamanca City Central School District on Seneca Nation Reservation to Deploy Optio and Realbotix M-Series Humanoid Robot; Pilot to Expand to Approximately 500 High School Students in Fall 2026; Onconetix Recently Entered into a Definitive Agreement to Acquire Realbotix LLC, a Subsidiary of Realbotix Corp.</v>
-[...2 lines deleted...]
-    <row r="536">
+        <v>APOD Science APOD APOD: 2026 August 19 – The… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. To view [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="536" xml:space="preserve">
       <c r="A536" t="str">
-        <v>Virginia Delegate Vivian Watts Honored with The NAfME 2026 Music Education Champion Award</v>
+        <v>Aurentis Capital Group Announces Technology-Driven Trading Platform for Global Markets</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C536" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D536" t="str">
-        <v>Education</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.prnewswire.com/news-releases/virginia-delegate-vivian-watts-honored-with-the-nafme-2026-music-education-champion-award-302808262.html</v>
-[...2 lines deleted...]
-        <v>HERNDON, Va., June 24, 2026 /PRNewswire/ -- National Association for Music Education (NAfME) is pleased to announce Virginia Delegate Vivian Watts as the recipient of the 2026 Music Education Champion Award. NAfME recognizes Delegate Watts for her outstanding contributions to music and...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109227/</v>
+      </c>
+      <c r="F536" t="str" xml:space="preserve">
+        <v xml:space="preserve">LONDON, Aug 19, 2026 - (ACN Newswire) - Aurentis Capital Group has announced a technology-driven trading platform designed to provide market participants with access to a range of global financial instruments through a streamlined digital environment.
+The platform is designed around the needs of traders seeking access to markets including equities, commodities, currencies and indices. Aurentis Capital said its approach combines market access with digital tools intended to support market monitoring, analysis and account management.
+Platform Designed for Multi-Asset Market Access
+Aurentis Capital Group's platform brings multiple financial markets together within a single trading environment. The offering is intended to allow users to monitor market movements, review positions and manage trading activity through digital devices.
+The company said the platform has been developed with an emphasis on accessibility and ease of use, with functionality available across desktop and mobile environments.
+Focus on Trading Technology
+The platform incorporates market-monitoring and analytical functionality intended to support traders as they assess changing market conditions.
+Features include market data, charting capabilities and account-management tools. The company said the technology is intended to provide traders with a centralized environment for monitoring markets and managing their trading activity.
+Educational and Analytical Resources
+Alongside its trading technology, Aurentis Capital provides educational and analytical resources covering financial markets and trading-related topics.
+The resources are intended to support users in developing their understanding of market structure, trading strategies and risk-management principles. Educational materials may include market commentary, tutorials, analytical resources and other learning content, subject to availability through the platform.
+Risk and Market Considerations
+Trading financial instruments, particularly leveraged products such as Contracts for Difference (CFDs), involves significant risk and may not be suitable for all investors. Market prices can move rapidly, and losses can occur. Depending on the product, leverage and applicable jurisdiction, losses may exceed the initial amount invested.
+Prospective clients should review the applicable product documentation, terms and risk disclosures before trading and should consider whether the products are appropriate for their individual circumstances. Where appropriate, independent financial advice should be obtained.
+About Aurentis Capital Group
+Aurentis Capital (https://aurentiscg.com) is a financial-services brand focused on providing technology-enabled access to global financial markets. The company develops its offering around digital trading infrastructure, market access and resources intended to support market participants.
+Media contact
+Brand: Aurentis Capital Group
+Contact: Media team
+Website: https://aurentiscg.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Children's Literacy Initiative Expands Philanthropic Reach Through Participation in Manatee Community Foundation's Giving Gallery</v>
+        <v>Phoenix Energy CEO Adam Ferrari Receives 2026 Young Alumni Achievement Award from University of Illinois</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C537" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D537" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.prweb.com/releases/childrens-literacy-initiative-expands-philanthropic-reach-through-participation-in-manatee-community-foundations-giving-gallery-302808444.html</v>
+        <v>https://finance.yahoo.com/energy/articles/phoenix-energy-ceo-adam-ferrari-225100160.html</v>
       </c>
       <c r="F537" t="str">
-        <v>Children's Literacy Initiative (CLI) is proud to announce its participation in the Manatee Community Foundation's Giving Gallery, a philanthropic platform designed to connect donors with organizations making meaningful impact across education, health, arts and culture, and human services....</v>
+        <v>IRVINE, Calif., August 18, 2026--Phoenix Energy has announced that founder and Phoenix Energy CEO Adam Ferrari has been selected to receive the 2026 Young Alumni Achievement Award from the University of Illinois Urbana-Champaign Department of Chemical &amp; Biomolecular Engineering.</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Infosys, ANA's Global CMO Growth Council, and LIONS Unveil the CMO AI Hub</v>
+        <v>2026 Back-to-School Shopping Trends and Money-Saving Tips with Consumer Expert Claudia Lombana on TipsOnTv</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C538" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D538" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.prnewswire.com/news-releases/infosys-anas-global-cmo-growth-council-and-lions-unveil-the-cmo-ai-hub-302809160.html</v>
+        <v>https://www.newswire.com/news/2026-back-to-school-shopping-trends-and-money-saving-tips-with-22846685</v>
       </c>
       <c r="F538" t="str">
-        <v>Peer-to-peer learning and collaboration platform for global CMOs Powered by Infosys Aster, the Hub brings proprietary case studies, and curated peer insights through a conversational AI experience BENGALURU, India, June 24, 2026 /PRNewswire/ -- Infosys (NSE: INFY) (BSE: INFY) (NYSE:...</v>
+        <v>Smart Savings for Busy Families</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>A New Era of School Storytelling Begins: DistrictWON Announces a $20+ Million Historic Investment in School News</v>
+        <v>MarketWise to Present at the UBS SMID-Cap Multisector Virtual Conference on September 24, 2026</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C539" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D539" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-new-era-of-school-storytelling-begins-districtwon-announces-a-20-million-historic-investment-in-school-news-302808447.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347238/0/en/marketwise-to-present-at-the-ubs-smid-cap-multisector-virtual-conference-on-september-24-2026.html</v>
       </c>
       <c r="F539" t="str">
-        <v>CLEVELAND, June 24, 2026 /PRNewswire/ -- DistrictWON today announced a historic initiative to bring comprehensive coverage of high school sports, activities, and student achievement to communities across the United States through its storytelling platform, uReport. DistrictWON is fully...</v>
+        <v>BALTIMORE, Aug. 18, 2026 (GLOBE NEWSWIRE) -- MarketWise, Inc. (NASDAQ: MKTW) (“MarketWise” or “the Company”), a leading multi-brand digital subscription services platform that provides premium financial research, software, education, and tools for self-directed investors, today announced that Chief Operating and Financial Officer, Erik Mickels, will host virtual meetings at the UBS SMID-Cap Multisector Virtual Conference on Thursday, September 24, 2026.</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Recent Release, "Looking For Lefty," from Page Publishing Author Jane E. Taylor, Follows a Determined Mitten on a Heartwarming Quest Through School Hallways</v>
+        <v>Goodwin University Partners with 3SquaresVT to Offer Exclusive No-Cost Training Programs</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C540" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D540" t="str">
         <v>Education</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.pr.com/press-release/971495</v>
+        <v>https://www.prnewswire.com/news-releases/goodwin-university-partners-with-3squaresvt-to-offer-exclusive-no-cost-training-programs-302854477.html</v>
       </c>
       <c r="F540" t="str">
-        <v>Jane E. Taylor has completed a new book, "Looking For Lefty": A Tale of Two Mittens, a delightful children's story that captures the urgency and adventure of a search through Portside Elementary School. When a rainbow-striped mitten discovers that her twin, Lefty, has gone missing, time becomes precious—lunch recess is ticking away, and the school suddenly feels enormous. Alongside her caring teacher, Miss [PR.com]</v>
+        <v>The Connecticut-based nonprofit will offer online credential, certificate, and degree programs to eligible Vermont residents who participate in the 3SquaresVT program. EAST HARTFORD, Conn., Aug. 18, 2026 /PRNewswire/ -- Goodwin University, a nonprofit university located in East Hartford,...</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Colossal Announces Record 2025 Impact, Surpassing $100 Million in Charitable Support</v>
+        <v>University of Phoenix student survey points to responsible use, judgment and real-world practice as foundations of AI readiness</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C541" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D541" t="str">
-        <v>Healthcare, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E541" t="str">
-        <v>https://www.prnewswire.com/news-releases/colossal-announces-record-2025-impact-surpassing-100-million-in-charitable-support-302808441.html</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-student-survey-points-to-responsible-use-judgment-and-real-world-practice-as-foundations-of-ai-readiness-302854406.html</v>
       </c>
       <c r="F541" t="str">
-        <v>From children and families to wildlife, education, ocean conservation, medical research, and cultural causes, Colossal's 2025 competitions transformed participation into measurable impact nationwide. PHOENIX, June 24, 2026 /PRNewswire/ -- Colossal, a leading nationally recognized...</v>
+        <v>Among 5,419 respondents, responsible use was the top learning topic at 52%, while 59% want real examples from their field, priorities that align with the University's existing academic AI framework for responsible, applied learning. PHOENIX, Aug. 18, 2026 /PRNewswire/ -- As artificial...</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>EQT Life Sciences participates in RQ Bio's USD 115 million Series A financing</v>
+        <v>Whitehurst family's $25M gift expands support for first-generation, limited-income Rice undergraduate students</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C542" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D542" t="str">
         <v>Education</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.prnewswire.com/news-releases/eqt-life-sciences-participates-in-rq-bios-usd-115-million-series-a-financing-302808991.html</v>
+        <v>https://www.prnewswire.com/news-releases/whitehurst-familys-25m-gift-expands-support-for-first-generation-limited-income-rice-undergraduate-students-302854457.html</v>
       </c>
       <c r="F542" t="str">
-        <v>STOCKHOLM, June 24, 2026 /PRNewswire/ -- EQT Life Sciences joins new investors Frazier Life Sciences, Forbion, Monograph and Wellington Management, alongside existing investors LifeArc, Oxford Science Enterprises and Oxford University Innovation, in RQ Bio's oversubscribed USD 115 million...</v>
+        <v>'Extraordinary generosity' establishes the Sallyport Fellows Program and supports Gateway Project HOUSTON, Aug. 18, 2026 /PRNewswire/ -- Rice University has received a $25 million gift from university trustee James "Jim" Whitehurst '89 and his wife, Lauren Whitehurst, to establish the...</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>The 36th Hong Kong Book Fair Unveils Annual Theme: 'Cultural Legacy - Joyful Journeys'</v>
+        <v>GRANDE LAKES ORLANDO SETS THE STAGE FOR A FALL SEASON FILLED WITH FOOD, FESTIVITIES AND CHAMPIONSHIP GOLF</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C543" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D543" t="str">
-        <v>Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.newmediawire.com/news/the-36th-hong-kong-book-fair-unveils-annual-theme-cultural-legacy-joyful-journeys-7087310</v>
+        <v>https://www.prnewswire.com/news-releases/grande-lakes-orlando-sets-the-stage-for-a-fall-season-filled-with-food-festivities-and-championship-golf-302854455.html</v>
       </c>
       <c r="F543" t="str">
-        <v>Hong Kong Sports and Leisure Expo and World of Snacks to be Held Concurrently in July, Creating a Summer Journey of Culture and Leisure HONG KONG - June 24, 2026 ( NEWMEDIAWIRE ) - The 36th Hong Kong Book Fair , organised by the Hong Kong Trade Development Council (HKTDC), will be held from 15 to 21 July (Wednesday to Tuesday) at the Hong Kong Convention and Exhibition Centre (HKCEC), running concurrently with the Hong Kong Sports and Leisure Expo and the World of Snacks . As one of the signature summer cultural and leisure events in Hong Kong, the three fairs are estimated to bring together more than 770 exhibitors from nearly 30 countries and regions, offering citizens and tourists a one-stop destination for culture, sports and leisure experiences. This year's Book Fair adopts “ Cultural</v>
+        <v>The Resort Will Welcome Negroni Week, Its Annual Fall Festival, Thanksgiving Celebrations, Holiday Markets, Open-Air Ice Skating and the Reopening of Its Renovated Golf Course ORLANDO, Fla., Aug. 18, 2026 /PRNewswire/ -- Grande Lakes Orlando, the lush 500 acre luxury resort destination at...</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Curiosity Blog, Sols 4927–4933: Let’s Drive to That Smooth Area</v>
+        <v>WyoTech's Female Enrollment Doubles as Women Redefine the Skilled Trades ...</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C544" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D544" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E544" t="str">
-        <v>https://science.nasa.gov/blog/curiosity-blog-sols-4927-4933-lets-drive-to-that-smooth-area/</v>
+        <v>https://pr-inside.com/wyotech-s-female-enrollment-doubles-as-women-redefine-the-skilled-trades-r5213730.htm</v>
       </c>
       <c r="F544" t="str">
-        <v>By Susanne P. Schwenzer, Professor of Planetary Mineralogy at The Open University, UK Earth planning date: Thursday, June 18, 2026 In the area Curiosity is currently exploring, the science team has mapped several areas with different-looking surface texture on the orbital images. If you wanted to have a look yourself at what there is to […]</v>
+        <v>(PR-inside.com) A female graduate tells how America's Destination Trade School for automotive, diesel, welding, and collision trades gave her the skills and confidence to build a career in classic car restoration. LARAMIE, WY / ACCESS Newswire / August 18, 2026 / Women make up less than five percent of the workforce in most skilled trades - and just two percent of automotive techs and mechanics - driving the stereotype that trades are not for women. WyoTech, a top U.S. automotive, diesel, welding, and collision trade school, is breaking that stereotype, with its female enrollment more than doubling in the last four years. In ..</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Project Biohacking Launches Free Peptide Calculator for Dosing Scheduling and Cycle Supply Planning</v>
+        <v>WyoTech's Female Enrollment Doubles as Women Redefine the Skilled Trades Workforce</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C545" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D545" t="str">
-        <v>Healthcare, Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.prunderground.com/project-biohacking-launches-free-peptide-calculator-for-dosing-scheduling-and-cycle-supply-planning/00386255/</v>
+        <v>https://www.newswire.com/news/wyotechs-female-enrollment-doubles-as-women-redefine-the-skilled-22846160</v>
       </c>
       <c r="F545" t="str">
-        <v>Free, browser-based tool helps research peptide users estimate doses, calculate syringe units, plan dosing schedules, and forecast supply and reorder timing. The post Project Biohacking Launches Free Peptide Calculator for Dosing Scheduling and Cycle Supply Planning first appeared on</v>
+        <v>A female graduate tells how America's Destination Trade School for automotive, diesel, welding, and collision trades gave her the skills and confidence to build a career in classic car restoration.</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Sweet James Accident Attorneys Joins Breast Cancer Angels in Supporting Saddle Up for a Cause Fundraiser in Irvine</v>
+        <v>NASA Student Aviation Challenge Focuses on Nation’s Infrastructure</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C546" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D546" t="str">
         <v>Education</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.prnewswire.com/news-releases/sweet-james-accident-attorneys-joins-breast-cancer-angels-in-supporting-saddle-up-for-a-cause-fundraiser-in-irvine-830614558.html</v>
+        <v>https://www.nasa.gov/aeronautics/nasa-student-aviation-challenge-focuses-on-nations-infrastructure/</v>
       </c>
       <c r="F546" t="str">
-        <v>Community comes together at The Barn at Strawberry Farms Golf Course for an evening of line dancing, auctions, and powerful stories from breast cancer patients served by the nonprofit IRVINE, Calif., June 23, 2026 /PRNewswire-HISPANIC PR WIRE/ -- Sweet James Accident Attorneys (sweetjames....</v>
+        <v>NASA’s next Gateways to Blue Skies competition invites collegiate teams to imagine innovative new ways aircraft could inspect land-based infrastructure, such as bridges and tunnels, to improve safety, reliability, and costs by 2035 or sooner. Infrastructure is the foundation of the nation’s strong economy, global competitiveness, and daily quality of life. When that infrastructure is [&amp;#8230;]</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Florence Coleman Brings Outdoor Adventure to Life in “The Duck Dog Adventure”</v>
+        <v>SAINT JOSEPH'S UNIVERSITY ANNOUNCES THE INITIATIVE FOR HUMAN FORMATION IN AN AGE OF AI</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C547" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D547" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E547" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356682</v>
+        <v>https://www.prnewswire.com/news-releases/saint-josephs-university-announces-the-initiative-for-human-formation-in-an-age-of-ai-302854057.html</v>
       </c>
       <c r="F547" t="str">
-        <v>Florence Coleman&amp;#39;s newly published book, &amp;#8220;The Duck Dog Adventure,&amp;#8221; delivers an exciting tale of wildlife, trust, and determination through the unforgettable journey of a dedicated trainer and her Labrador Retriever, Orion. Drawing from her lifelong passion for learning and storytelling, Coleman combines suspense and heartfelt emotion to create an engaging reading experience for audiences of all ages. - - In this gripping adventure, Orion embarks on his very first duck hunt after months of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356682</v>
+        <v>A University-wide, multi-year commitment to prepare students, faculty and staff to lead in an AI-shaped future. PHILADELPHIA, Aug. 18, 2026 /PRNewswire/ -- Today, President Cheryl A. McConnell, PhD, announced a defining University-wide priority: The Initiative for Human Formation in an...</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Studycat details family review trends for popular children language android download</v>
+        <v>CtrlX Strengthens Innovation and Operational Excellence with Idea Management and Lean Six Sigma Solutions</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C548" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D548" t="str">
         <v>Education</v>
       </c>
       <c r="E548" t="str">
-        <v>https://pressreleasenews.org/pressroom/studycat-details-family-review-trends-for-popular-children-language-android-download</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766702</v>
       </c>
       <c r="F548" t="str">
-        <v>Studycat reports a new Google Play review milestone for its popular children language android download, outlining parent feedback trends in early childhood language apps.</v>
+        <v>Hyderabad, India, 2026-08-18 — /EPR Network/ — The innovative management consulting and learning firm CtrlX, which specializes in innovation and operational excellence, is assisting firms [read full press release...]</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>AI medical conference returns to Miami July 10-12</v>
+        <v>Andelyn Biosciences to Implement Curator® Platform to Develop and Manufacture Gene Therapy AAV9-GM2 for Queen's University to Treat GM2 Gangliosidoses</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C549" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D549" t="str">
-        <v>AI, Healthcare, Real Estate, Education</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E549" t="str">
-        <v>https://pr-inside.com/ai-medical-conference-returns-to-miami-july-r5194052.htm</v>
+        <v>https://www.prnewswire.com/news-releases/andelyn-biosciences-to-implement-curator-platform-to-develop-and-manufacture-gene-therapy-aav9-gm2-for-queens-university-to-treat-gm2-gangliosidoses-302854390.html</v>
       </c>
       <c r="F549" t="str">
-        <v>(PR-inside.com) Boss Doctors, a national physician-led organization where medicine meets business, will host the Boss Doctors Conference 2026 from July 10-12, 2026, at the University of Miami. The three-day conference will bring together physicians, dentists, healthcare executives, practice owners, entrepreneurs, investors, real estate professionals, wealth managers, lenders, attorneys, accountants, consultants, technology founders, and industry leaders for an immersive experience centered on innovation, artificial intelligence, ownership, wealth building, leadership, and business growth. MIAMI, FL / ACCESS Newswire / June 23, 2026 / For more than seven years, Boss Doctors has championed physician leadership in healthcare technology, entrepreneurship, and industry transformation. The annua</v>
+        <v>COLUMBUS, Ohio, Aug. 18, 2026 /PRNewswire/ -- Andelyn Biosciences, Inc., a leading patient-focused cell and gene therapy Contract Development and Manufacturing Organization (CDMO), has partnered with Queen's University to develop and manufacture AAV9-GM2, a gene therapy candidate for the...</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Andrew Kaiser of Quincy Encourages Individuals to Practice Better Listening and Lifelong Learning</v>
+        <v>NUCOT Reviews 2026: Student Experiences, Training, Courses &amp; Placement Support</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C550" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D550" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/andrew-kaiser-of-quincy-encourages-individuals-to-practice-better-listening-and-lifelong-learning/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766562</v>
       </c>
       <c r="F550" t="str">
-        <v/>
+        <v>Bangalore, India, 2026-08-18 — /EPR Network/ — Choosing the right technology training institute is an important decision for students, fresh graduates, working professionals and career [read full press release...]</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>New Science Education Resource Helps Youth Explore Agriculture in Their ...</v>
+        <v>YogaRenew Debuts Programming to Learn Meditation</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C551" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D551" t="str">
         <v>Education</v>
       </c>
       <c r="E551" t="str">
-        <v>https://pr-inside.com/new-science-education-resource-helps-youth-explore-agriculture-in-their-r5194030.htm</v>
+        <v>https://www.prnewswire.com/news-releases/yogarenew-debuts-programming-to-learn-meditation-302854357.html</v>
       </c>
       <c r="F551" t="str">
-        <v>(PR-inside.com) WASHINGTON, D.C. / ACCESS Newswire / June 23, 2026 / The Smithsonian Science Education Center recently released a new Smithsonian Science for Global Goals Guide:Agriculture! , which is designed to help youth ages 11-18 (grades 6-12) understand the complexity of agricultural systems globally and in their local communities and identify ways they can lead change. TheAgriculture! How can we sustainably feed the world? guide introduces youth to sustainability in agriculture and encourages them to explore their community's agricultural systems, investigate its key components, and analyze how each can contribute to more sustainable practices. Youth engage in hands-on learning as they collect ..</v>
+        <v>Learn How to Meditate with YogaRenew's New "Intro To Meditation" Course HOBOKEN, N.J., Aug. 18, 2026 /PRNewswire/ -- YogaRenew —the global leader in online yoga teacher training—recently launched "Intro To Meditation," a new beginner meditation course designed to teach practitioners how...</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>New Science Education Resource Helps Youth Explore Agriculture in Their Local Communities and Globally</v>
+        <v>Orion STEM Schools Announces Founding Team Ahead of September 3 Pedagogy ...</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C552" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D552" t="str">
         <v>Education</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.newswire.com/news/new-science-education-resource-helps-youth-explore-agriculture-in-their-local</v>
+        <v>https://pr-inside.com/orion-stem-schools-announces-founding-team-ahead-of-september-3-pedagogy-r5213656.htm</v>
       </c>
       <c r="F552" t="str">
-        <v>The new Agriculture! guide connects youth to agricultural systems in their communities and globally.</v>
+        <v>(PR-inside.com) New K-12 school in Warrenville redesigns education around who children can become and what they can do with what they know. WARRENVILLE, IL / ACCESS Newswire / August 18, 2026 / Orion STEM Schools today announced the founding leadership team guiding the development and opening of its new K-12 school in Warrenville: Selvei Rajkumar, Founder and CEO; Asuttosh Rajkumar, Co-Founder and Director; Delphine Lenoir, Chief Admissions Officer; Erica Koegel, Chief Experience Designer; and Sarah Batzel, Lower School Designer. Orion is being built around a central question: If a school is supposed to prepare a child for the future, what should it look ..</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Union One and LaborForce Media Announce National Partnership to Advance Member Valued Programs for Labor Unions</v>
+        <v>Two thirds of parents want children to be taught about investing</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C553" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D553" t="str">
         <v>Education</v>
       </c>
       <c r="E553" t="str">
-        <v>https://www.prnewswire.com/news-releases/union-one-and-laborforce-media-announce-national-partnership-to-advance-member-valued-programs-for-labor-unions-302808333.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359035</v>
       </c>
       <c r="F553" t="str">
-        <v>Partnership will expand education and awareness around programs designed to strengthen union value, deepen member engagement, and support working families LAKE BARRINGTON, Ill., June 23, 2026 /PRNewswire/ -- Union One and LaborForce Media today announced an initial one-year strategic...</v>
+        <v>- - &amp;#8226; 65% of parents agree that teaching children about investing early is important - &amp;#8226; 44% of parents recognise the impact that early learning had on them - &amp;#8226; Only one in ten (13%) say they teach their own children about investing - - - As families prepare for the start of school in a couple of weeks, new research from Aviva reveals a significant gap between what parents believe their children should be taught about financial education and investing and what happens around the kitchen t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359035</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Freedom School for Educators: Black History Classes in the Age of Censorship</v>
+        <v>Providence Equity Partners to Acquire Majority Stake in CheckedUp, Accelerating the Next Phase of Growth for Leading Specialty Point-of-Care Engagement Platform</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C554" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D554" t="str">
-        <v>Education</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E554" t="str">
-        <v>https://www.prnewswire.com/news-releases/freedom-school-for-educators-black-history-classes-in-the-age-of-censorship-302808312.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/providence-equity-partners-acquire-majority-163000212.html</v>
       </c>
       <c r="F554" t="str">
-        <v>The 2026–2027 class schedule has just been announced. WASHINGTON, June 23, 2026 /PRNewswire/ -- It's not every day that educators can learn directly from leading historians, writers, and activists and then immediately process that learning in small groups with peers equally committed to...</v>
+        <v>NEW YORK &amp; PROVIDENCE, R.I., August 18, 2026--Providence Equity Partners L.L.C. ("Providence"), a specialist private equity firm focused on media, communications and education, today announced that it has agreed to acquire a majority stake in CheckedUp, a leading specialty point-of-care education and engagement platform connecting patients, healthcare providers and life sciences companies within the clinical environment.</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>StrongMind to Exhibit at the 2026 National Charter Schools Conference in New Orleans</v>
+        <v>ASI Wise &amp; Sensory Project Strengthens Sensory Integration Therapy Training Across the UK and Ireland</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C555" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D555" t="str">
-        <v>Education</v>
+        <v>SaaS, Education, Healthcare</v>
       </c>
       <c r="E555" t="str">
-        <v>https://www.prnewswire.com/news-releases/strongmind-to-exhibit-at-the-2026-national-charter-schools-conference-in-new-orleans-302808116.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766427</v>
       </c>
       <c r="F555" t="str">
-        <v>Leading virtual education provider will showcase its K–12 digital curriculum and marketing and enrollment services at Booth #659 — and offer attendees a complimentary school marketing analysis CHANDLER, Ariz., June 23, 2026 /PRNewswire/ -- StrongMind, a provider of K–12 digital curriculum...</v>
+        <v>UK &amp;#38; IRELAND, 2026-08-18 — /EPR Network/ — Occupational therapists, physiotherapists and speech and language therapists across the UK and Ireland are turning to ASI [read full press release...]</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Studycat report finds parents prioritize ad free top rated children german language app design</v>
+        <v>Download CDS 2 English Answer Key 2026 PDF with Detailed Solutions Soon</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C556" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D556" t="str">
         <v>Education</v>
       </c>
       <c r="E556" t="str">
-        <v>https://pressreleasenews.org/pressroom/studycat-report-finds-parents-prioritize-ad-free-top-rated-children-german-language-app-design</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766369</v>
       </c>
       <c r="F556" t="str">
-        <v>Studycat released a parent insights report on the top rated children german language app category, highlighting demand for ad-free design, age-appropriate gameplay, and simple at-home practice.</v>
+        <v>Prayagraj, Uttar Pradesh, 2026-08-18 — /EPR Network/ — Major Kalshi Classes (MKC), a trusted defence exam preparation institute, is preparing to release the CDS 2 [read full press release...]</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>National Experts to Examine ABA Accreditation, Options and the Future of Legal Education</v>
+        <v>Practice San Francisco Expands Specialized Youth and Family Mental Health Care with New Locations in Potrero Hill, Noe Valley and Larchmont Village, Los Angeles</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C557" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D557" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E557" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-experts-to-examine-aba-accreditation-options-and-the-future-of-legal-education-302808205.html</v>
+        <v>https://www.pr.com/press-release/976651</v>
       </c>
       <c r="F557" t="str">
-        <v>HOUSTON, June 23, 2026 /PRNewswire/ -- The landscape of American Bar Association (ABA) law school accreditation is shifting as several states have reasserted their Supreme Court's authority over law school accreditation and explored expanding accreditation options for their state's law...</v>
+        <v>Child and adolescent specialty outpatient center Practice San Francisco expands high quality in-person child, teen, and family mental health supports with two new locations in the San Francisco Bay Area and a third new location in the Larchmont neighborhood of Los Angeles. Practice provides evidence-based mental health intervention and education/early intervention services through outpatient clinics and innovative school [PR.com]</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>HMH Donates Historic Artwork to Northeast Museums</v>
+        <v>Cadence Education Names Maggie Walsh as Chief Academic Officer</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C558" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D558" t="str">
         <v>Education</v>
       </c>
       <c r="E558" t="str">
-        <v>https://www.prnewswire.com/news-releases/hmh-donates-historic-artwork-to-northeast-museums-302808203.html</v>
+        <v>https://www.prnewswire.com/news-releases/cadence-education-names-maggie-walsh-as-chief-academic-officer-302854280.html</v>
       </c>
       <c r="F558" t="str">
-        <v>BOSTON, June 23, 2026 /PRNewswire/ -- Learning company HMH (formerly Houghton Mifflin Harcourt), drawing on nearly two centuries of history in Massachusetts, has completed the donation of 20 works of original artwork from its archives to leading museums in the northeast, helping preserve...</v>
+        <v>25-Year Education Veteran to Lead Academic Vision and Literacy Strategy Across More Than 350 Schools SCOTTSDALE, Ariz., Aug. 18, 2026 /PRNewswire/ -- Cadence Education is proud to announce the promotion of Maggie Walsh to Chief Academic Officer. Maggie brings more than 25 years of...</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>The Agency Dallas Named Title Sponsor of the 2026 Park Cities Fourth of July Parade -- on America's 250th Birthday</v>
+        <v>Dr. Jasvant Modi Backs Partnership: Jain Vishwa Bharati Institute, Florida International University</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C559" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D559" t="str">
         <v>Education</v>
       </c>
       <c r="E559" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-agency-dallas-named-title-sponsor-of-the-2026-park-cities-fourth-of-july-parade--on-americas-250th-birthday-302808189.html</v>
+        <v>https://prunderground.com/dr-jasvant-modi-backs-partnership-jain-vishwa-bharati-institute-florida-internat/cmsyqwe3h000504lf7gebfxez</v>
       </c>
       <c r="F559" t="str">
-        <v>Independently owned by Damon and Megan Williamson, the boutique brokerage returns to Highland Park and University Park's signature civic tradition with its red wordmark, a Centennial Park activation, and a track record of more than $1 billion closed in three years. DALLAS, June 23, 2026...</v>
+        <v>Dr. Jasvant Modi's philanthropic support helps expand global Jain education through an immersive summer program promoting peace and nonviolence. The post Dr. Jasvant Modi Backs Partnership: Jain Vishwa Bharati Institute, Florida International University first appeared on</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>MNA: UMass University Nurses Deliver Petition Signed by Hundreds of RNs to System President Calling for Fair Contract and Improved Patient Care</v>
+        <v>Back-to-School Safe Walking Tips from Intermountain Children's Health</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C560" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D560" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E560" t="str">
-        <v>https://www.prnewswire.com/news-releases/mna-umass-university-nurses-deliver-petition-signed-by-hundreds-of-rns-to-system-president-calling-for-fair-contract-and-improved-patient-care-302808150.html</v>
+        <v>https://prunderground.com/back-to-school-safe-walking-tips-from-intermountain-children-s-health/cmsyor32k000304l3sn6g1d6d</v>
       </c>
       <c r="F560" t="str">
-        <v>WORCESTER, Mass., June 23, 2026 /PRNewswire/ -- On June 22, Registered nurses unionized with the Massachusetts Nurses Association (MNA) at UMass Memorial Medical Center's University Campus delivered a petition to UMass Memorial Health President and CEO Dr. Eric Dickson on Monday morning,...</v>
+        <v>More than 67,000 child pedestrians are injured each year. Intermountain Children's Health experts offer safety ideas for back-to-school The post Back-to-School Safe Walking Tips from Intermountain Children's Health first appeared on</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Havenpark Communities Awards Record 50 New Scholarships to Students, Marking New Milestone for Education Success Program</v>
+        <v>GOLDFISH SWIM SCHOOL FRANCHISING, LLC, RANKS ON THE 2026 INC. 5000, MARKING 4 CONSECUTIVE YEARS ON THE LIST</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C561" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D561" t="str">
         <v>Finance, Education</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.prnewswire.com/news-releases/havenpark-communities-awards-record-50-new-scholarships-to-students-marking-new-milestone-for-education-success-program-302808134.html</v>
+        <v>https://www.prnewswire.com/news-releases/goldfish-swim-school-franchising-llc-ranks-on-the-2026-inc-5000-marking-4-consecutive-years-on-the-list-302854233.html</v>
       </c>
       <c r="F561" t="str">
-        <v>Havenpark has awarded 196 scholarships and will surpass $1.6 million in total scholarship funding since launching the program in 2021 OREM, Utah, June 23, 2026 /PRNewswire/ -- Havenpark Communities, a leading owner and operator of manufactured home communities, announced today that its...</v>
+        <v>Company recognized for 3-year revenue growth 10 times overall since 2013; Franchise opportunities remain available nationwide for entrepreneurs seeking a children's swim school franchise TROY, Mich., Aug. 18, 2026 /PRNewswire/ -- Goldfish Swim School Franchising, LLC, the nation's premier...</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>NEI General Contracting Completes Salem School Buildings Conversion ...</v>
+        <v>MITER Foundation awards $100,000 in high school scholarships</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C562" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D562" t="str">
-        <v>Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E562" t="str">
-        <v>https://pr-inside.com/nei-general-contracting-completes-salem-school-buildings-conversion-r5193934.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/miter-foundation-awards-100-000-143100194.html</v>
       </c>
       <c r="F562" t="str">
-        <v>(PR-inside.com) Historic structures transformed into affordable housing and community gathering spaces RANDOLPH, MA / ACCESS Newswire / June 23, 2026 / NEI General Contracting , an award-winning general contracting firm, announced today it has completed construction of the Salem School Buildings conversion project in historic Salem, Mass. The project involved taking two formerly abandoned schools and converting them into residential and community gathering spaces, with both structures providing much-needed affordable housing options for individuals, families, and older adults. The project's developer is the North Shore CDC, who leases the buildings and land from the Roman Catholic Archdiocese of Boston, and the architect ..</v>
+        <v>HARRISBURG, Pa., August 18, 2026--MITER Foundation awards $100,000 in high school scholarships</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Domino Data Lab Named a Visionary for the Third Consecutive Year in the 2026 Gartner® Magic Quadrant™ for AI Platforms for Data Science and Machine Learning</v>
+        <v>Harvard Business School's Linda Hill to Receive Lifetime Award from the Institute for Management Studies</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C563" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D563" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.prnewswire.com/news-releases/domino-data-lab-named-a-visionary-for-the-third-consecutive-year-in-the-2026-gartner-magic-quadrant-for-ai-platforms-for-data-science-and-machine-learning-302808062.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/harvard-business-schools-linda-hill-143000352.html</v>
       </c>
       <c r="F563" t="str">
-        <v>Recognized for its Ability to Execute and Completeness of Vision. SAN FRANCISCO, June 23, 2026 /PRNewswire/ -- Domino Data Lab, provider of the unified platform to build, scale, and govern AI-powered applications for the most-regulated enterprises, today announced it has again been named...</v>
+        <v>RENO, Nev., August 18, 2026--The Institute for Management Studies (IMS) will present its 2026 Lifetime Achievement Award to Dr. Linda A. Hill, the Wallace Brett Donham Professor of Business Administration at Harvard Business School and Faculty Chair of the school's Leadership Initiative.</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Florida Poly alumni lead Florida in post-graduation earnings, new data shows</v>
+        <v>CtrlX Launches Leadership Development Program to Build Future-Ready Leaders Through Experiential Learning</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C564" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D564" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E564" t="str">
-        <v>https://www.prnewswire.com/news-releases/florida-poly-alumni-lead-florida-in-post-graduation-earnings-new-data-shows-302808015.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766178</v>
       </c>
       <c r="F564" t="str">
-        <v>LAKELAND, Fla., June 23, 2026 /PRNewswire/ -- Florida Polytechnic University graduates earn the highest salaries among alumni from Florida's public universities five years after graduation, according to a recent analysis by the Tampa Bay Business Journal based on new Florida Department of...</v>
+        <v>Hydarabad, India, 2026-08-18 — /EPR Network/ — CtrlX, one of the largest management consulting and learning solutions firms, has today rolled out its complete Leadership [read full press release...]</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>iCEV Launches "The USA Needs CTE" Campaign Calling for Renewed Commitment to Career and Technical Education</v>
+        <v>Dr Uzma Khan – CEO of UK International London Beauty School</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C565" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D565" t="str">
-        <v>Media, Education</v>
+        <v>Education</v>
       </c>
       <c r="E565" t="str">
-        <v>https://www.prnewswire.com/news-releases/icev-launches-the-usa-needs-cte-campaign-calling-for-renewed-commitment-to-career-and-technical-education-302808008.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766170</v>
       </c>
       <c r="F565" t="str">
-        <v>"The USA Needs CTE" video emphasizes the importance of CTE roles in the nation's history LUBBOCK, Texas, June 23, 2026 /PRNewswire/ -- As the United States approaches its 250th anniversary, iCEV, a leading provider of Career and Technical Education (CTE) solutions, has launched The USA...</v>
+        <v>Noida, India, 2026-08-18 — /EPR Network/ — Dr Uzma Khan is the CEO of UK International London Beauty School, where she leads academic excellence, training [read full press release...]</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>University of Michigan Credit Union CEO Tiffany Ford Honored as a Woman of Achievement for Leadership, Community Impact and Service</v>
+        <v>Who is Mr Abdul Khan – Founder &amp; Chairman of UK International London Beauty School</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C566" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D566" t="str">
         <v>Education</v>
       </c>
       <c r="E566" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-michigan-credit-union-ceo-tiffany-ford-honored-as-a-woman-of-achievement-for-leadership-community-impact-and-service-302807919.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766160</v>
       </c>
       <c r="F566" t="str">
-        <v>ANN ARBOR, Mich., June 23, 2026 /PRNewswire/ -- Tiffany Ford, CEO of University of Michigan Credit Union (UMCU), was recognized as a Woman of Achievement at the Kappa Alpha Psi Fraternity, Inc., AAYI Alumni Chapter's 12th Annual Tribute to Women on June 6, 2026. Ford's inspiring,...</v>
+        <v>Noida, India, 2026-08-18 — /EPR Network/ — Mr Abdul Khan is the Founder and Chairman of UK International London Beauty School, one of India’s leading [read full press release...]</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Public Health Leader Takes Helm of National PTA</v>
+        <v>Women Are Invited to Learn What No One Ever Taught Them</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C567" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D567" t="str">
-        <v>Healthcare, Education</v>
+        <v>Retail, Education, Healthcare</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.prnewswire.com/news-releases/public-health-leader-takes-helm-of-national-pta-302807991.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766146</v>
       </c>
       <c r="F567" t="str">
-        <v>ALEXANDRIA, Va., June 23, 2026 /PRNewswire/ -- Public health leader Dr. William (Bill) Datema was installed as the 59th president of National PTA, at the 2026 National PTA Convention in Pittsburgh. Dr. Datema will serve as president of National PTA until June 2029. Starting as a student...</v>
+        <v>CAPE TOWN, South Africa, 2026-08-18 — /EPR Network/ — Consensuality has expanded access to its relationship and intimacy education services through The Erotic Reboot online [read full press release...]</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>ARMD Research Solicitations (Updated June 23)</v>
+        <v>Back-to-School Season Brings More Than Homework Into the Home</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C568" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D568" t="str">
         <v>Education</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.nasa.gov/aeronautics/armd-solicitations/</v>
+        <v>https://www.prnewswire.com/news-releases/back-to-school-season-brings-more-than-homework-into-the-home-302852588.html</v>
       </c>
       <c r="F568" t="str">
-        <v>THIS PAGE WAS UPDATED ON JUNE 23, 2026 This Aeronautics Research Mission Directorate (ARMD) solicitations page compiles the opportunities to collaborate with NASA’s aeronautical innovators and/or contribute to their research to enable new and improved air transportation systems. Most opportunities to participate in research are officially announced through the Web-based NASA Solicitation and Proposal Integrated [&amp;#8230;]</v>
+        <v>Maid Brigade shares simple ways families can create healthier living spaces with its PUREcleaning® process SCOTTSDALE, Ariz., Aug. 18, 2026 /PRNewswire/ -- As students head back to school, they're bringing home more than backpacks and homework. From classroom desks and athletic equipment...</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>The Michaels Organization Educational Foundation Awards $2.4 Million in Academic Scholarships</v>
+        <v>Making a Difference Together: Inter Miami CF Foundation Night in Partnership with UNICEF on Aug. 22</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C569" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D569" t="str">
-        <v>Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E569" t="str">
-        <v>https://www.newswire.com/news/the-michaels-organization-educational-foundation-awards-2-4-million-in-22803486</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359015</v>
       </c>
       <c r="F569" t="str">
-        <v>The $2.4 million awarded to 271 residents of Michaels-owned and managed affordable and military housing for the 2026/27 academic year, is the Foundation's largest annual scholarship award to date and brings the total amount of scholarships awarded across all of the Foundation's programs benefiting residents of Michaels' affordable, military, and student living communities to more than $21 million.</v>
+        <v>Celebrate the Freedom to Dream for every child during the Inter Miami CF Foundation Night in Partnership with UNICEF on Saturday, August 22, as Inter Miami CF takes on Toronto FC in our next MLS regular season match! - - Join us for another night of f�tbol under the lights and support Inter Miami&amp;#39;s partnership with UNICEF to help expand access to quality education for children across Latin America and the Caribbean. - - Fans can look forward to matchday entertainment including the UNICEF... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359015</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>Verto Education and University of Iowa Deepen Partnership Through Direct Transfer Admissions Pathway</v>
+        <v>Who is required for the National Engineering Register (NER)?</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C570" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D570" t="str">
         <v>Education</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.pr.com/press-release/971827</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766033</v>
       </c>
       <c r="F570" t="str">
-        <v>Verto Education has expanded its partnership with the University of Iowa to offer a new Direct Transfer Admissions Pathway. This collaboration allows students to begin their college journey abroad with Verto and transfer seamlessly to the University of Iowa, a leader in public research, innovative academic programs, and student-centered learning, through Verto’s free Direct Transfer Application. [PR.com]</v>
+        <v>Melbourne, Australia, 2026-08-18 — /EPR Network/ — The National Engineering Register (NER), established and managed by Engineers Australia, serves as the definitive national standard for validating [read full press release...]</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>Escoffier Expands Culinary Education Network into Canada; Chef-in-Residence Kristen Kish Joins Live Podcast Event in Toronto</v>
+        <v>Reliance Animation Academy Ultadanga Emerges as a Leading Game Design Institute in Kolkata with Industry-Oriented Training</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C571" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D571" t="str">
-        <v>Media, Education</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E571" t="str">
-        <v>https://www.prnewswire.com/news-releases/escoffier-expands-culinary-education-network-into-canada-chef-in-residence-kristen-kish-joins-live-podcast-event-in-toronto-302807837.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765949</v>
       </c>
       <c r="F571" t="str">
-        <v>TORONTO, June 23, 2026 /PRNewswire/ -- Canada's foodservice industry is expanding rapidly, driving demand for skilled talent and creating new opportunities for aspiring chefs looking to enter or advance in the field. The foodservice sector employs nearly 1.2 million Canadians, about 6% of...</v>
+        <v>Kolkata, India, 2026-08-18 — /EPR Network/ — Responding to this growing need, Reliance Animation Academy Ultadanga is strengthening its position as a leading Game Design [read full press release...]</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>CTL Now Offers Rocket Asset Management Software to Help K-12 Schools Gain Greater EdTech Lifecycle Insight and Control</v>
+        <v>Bourbon Obsessed Publishes Its 600th In-Depth Whiskey Review</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C572" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D572" t="str">
         <v>Education</v>
       </c>
       <c r="E572" t="str">
-        <v>https://www.prnewswire.com/news-releases/ctl-now-offers-rocket-asset-management-software-to-help-k-12-schools-gain-greater-edtech-lifecycle-insight-and-control-302807483.html</v>
+        <v>https://www.prweb.com/releases/bourbon-obsessed-publishes-its-600th-in-depth-whiskey-review-302853804.html</v>
       </c>
       <c r="F572" t="str">
-        <v>CTL rounds out its offering of award-winning devices and EdTech lifecycle services with powerful software that streamlines EdTech management for K-12 IT staff BEAVERTON, Ore., June 23, 2026 /PRNewswire/ -- CTL, an EdTech lifecycle products and services provider, today announced a landmark...</v>
+        <v>Independent bourbon and American whiskey media company marks more than seven years of reviews, distillery coverage and bourbon news across multiple platforms LEXINGTON, Ky., Aug. 18, 2026 /PRNewswire-PRWeb/ -- Bourbon Obsessed, founded in early 2019 by former University of Kentucky...</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>ABVC BioPharma, Inc. Announces Planned Spin-Off of BioKey (Cayman), Inc. Through Dividend Distribution of BioKey Shares to ABVC Shareholders</v>
+        <v>Celebree School of Thorndale Welcomes New Owners with Nearly Four Decades of Brand Experience</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C573" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D573" t="str">
-        <v>Finance, Healthcare, Energy, Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.newmediawire.com/news/abvc-biopharma-inc-announces-planned-spin-off-of-biokey-cayman-inc-through-dividend-distribution-of-biokey-shares-to-abvc-shareholders-7087284</v>
+        <v>https://www.prnewswire.com/news-releases/celebree-school-of-thorndale-welcomes-new-owners-with-nearly-four-decades-of-brand-experience-302853394.html</v>
       </c>
       <c r="F573" t="str">
-        <v>SILICON VALLEY, CA - June 23, 2026 ( NEWMEDIAWIRE ) - ABVC BioPharma, Inc. (NASDAQ: ABVC) (“ ABVC ” or the “ Company ”), a clinical-stage biopharmaceutical company focused on botanical-derived therapeutics and commercial ingredient platforms, today announced the planned spin-off of BioKey (Cayman), Inc. (“ BioKey ”) and a related dividend distribution of BioKey shares to ABVC shareholders. Subject to completion of the remaining administrative and regulatory steps, including the effectiveness of the Registration Statement on Form 10 by June 25, 2026, related to the shares to be issued in the distribution, ABVC intends to distribute approximately 15% of BioKey's outstanding Ordinary Shares, which the Company owns, as a pro rata dividend to ABVC shareholders of record as of the close of busin</v>
+        <v>After Years Supporting Schools Across the Franchise System, the Ownership Team Brings its Expertise Directly to the Thorndale Community THORNDALE, Pa., Aug. 18, 2026 /PRNewswire/ -- Celebree School, a leader in early childhood education offering infant and toddler care, preschool, and...</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>FVI School of Nursing and Technology Earns Institutional Accreditation from ACCSC, Supporting Future Academic Growth</v>
+        <v>Pusan National University Researchers Uncover How Chronic Environmental Stress Drives Immune Dysfunction in Cold Tumors</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C574" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D574" t="str">
         <v>Education</v>
       </c>
       <c r="E574" t="str">
-        <v>https://www.prweb.com/releases/fvi-school-of-nursing-and-technology-earns-institutional-accreditation-from-accsc-supporting-future-academic-growth-302805716.html</v>
+        <v>https://www.prnewswire.com/news-releases/pusan-national-university-researchers-uncover-how-chronic-environmental-stress-drives-immune-dysfunction-in-cold-tumors-302853711.html</v>
       </c>
       <c r="F574" t="str">
-        <v>FVI School of Nursing and Technology has earned institutional accreditation from ACCSC, marking a major milestone in the institution's commitment to academic excellence, student success, and future growth. The accreditation supports FVI's plans to expand academic pathways, including the...</v>
+        <v>New study reveals how chronic environmental stress reprograms natural killer cells, enabling immune escape in cold tumors BUSAN, South Korea, Aug. 18, 2026 /PRNewswire/ -- Immunotherapy has transformed cancer treatment, yet many tumors remain stubbornly resistant to its effects. Among the...</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Berkeley SkyDeck Honors Alberto Sangiovanni-Vincentelli, Semiconductor ...</v>
+        <v>Aurelium Press Announces Evan Holt's Newly Released Memoir Explores Complex Trauma and Emotional Healing through His Lessons on Transformation</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C575" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D575" t="str">
         <v>Education</v>
       </c>
       <c r="E575" t="str">
-        <v>https://pr-inside.com/berkeley-skydeck-honors-alberto-sangiovanni-vincentelli-semiconductor-r5193786.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aurelium-press-announces-evan-holts-newly-released-memoir-explores-complex-trauma-and-emotional-healing-through-his-lessons-on-transformation-302853660.html</v>
       </c>
       <c r="F575" t="str">
-        <v>(PR-inside.com) Co-founder of Synopsys and Cadence and longtime SkyDeck faculty advisor is shortlisted for Distinguished Lifetime Achievement Award BERKELEY, CA / ACCESS Newswire / June 23, 2026 / Berkeley SkyDeck , UC Berkeley's flagship startup accelerator, today congratulated longtime faculty leader and advisor Alberto Sangiovanni-Vincentelli on his Lifetime Achievement award nomination in theUniversity of California Regents Innovation Awards . Sangiovanni-Vincentelli has been recognized for a lifetime of foundational contributions to the semiconductor industry and his transformative role in building Berkeley's entrepreneurship culture. The awards, administered by the UC Board of Regents, recognize faculty and researchers from across the University of California system ..</v>
+        <v>LAWRENCE, Kan., Aug. 18, 2026 /PRNewswire/ -- Trauma recovery researcher and personal transformation student Evan 'Shakes' Holt has released his memoir, A Boy Named Pooh: A Memoir on Healing from Complex Trauma. The memoir chronicles a decades-long effort to understand how childhood...</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>Roadzen's drivebuddyAI Lands $5.3 Million Agreement to Equip 3,600 Electric Buses and Trucks in India with AI Safety</v>
+        <v>AI Revenue Institute Launches With New Research Revealing How AI Is Changing B2B Buyer Decision-Making</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C576" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D576" t="str">
-        <v>Finance, AI, SaaS, Automotive, Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3315851/0/en/Roadzen-s-drivebuddyAI-Lands-5-3-Million-Agreement-to-Equip-3-600-Electric-Buses-and-Trucks-in-India-with-AI-Safety.html</v>
+        <v>https://www.prweb.com/releases/ai-revenue-institute-launches-with-new-research-revealing-how-ai-is-changing-b2b-buyer-decision-making-302853612.html</v>
       </c>
       <c r="F576" t="str">
-        <v>NEW YORK, June 23, 2026 (GLOBE NEWSWIRE) -- Roadzen Inc. (Nasdaq: RDZN), a global leader in AI at the convergence of insurance and mobility, today announced that its drivebuddyAI platform for safety and autonomy has entered into an agreement valued at approximately $5.3 million (approximately ₹50 crore) with one of India's leading electric commercial vehicle leasing and fleet operators. The deployment covers drivebuddyAI's six-camera ADAS solution across 3,600 electric buses and trucks operating in public transportation, seaport logistics, mining, and industrial transportation, including electric city bus fleets serving major Indian metros. The initial deployment will be 1,300 vehicles, with volumes expected to ramp to 3,600 over the course of the year.</v>
+        <v>Inaugural report finds buyer use of AI can change shortlists, challenge referrals and put contract renewals at risk. SEATTLE, Aug. 18, 2026 /PRNewswire-PRWeb/ -- AI Revenue Institute (AIRI), an AI revenue research, media and education company, today announced its debut and released its...</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>AI/ML Innovations Inc. Announces Grant of U.S. Patent Expanding Protection ...</v>
+        <v>Purdue University Standardizes on AppsAnywhere to Deliver Software at Scale Across Four-Campus System</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C577" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D577" t="str">
-        <v>AI, Real Estate, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E577" t="str">
-        <v>https://pr-inside.com/aiml-innovations-inc-announces-grant-of-u-s-patent-expanding-protection-r5193742.htm</v>
+        <v>https://www.prnewswire.com/news-releases/purdue-university-standardizes-on-appsanywhere-to-deliver-software-at-scale-across-four-campus-system-302853573.html</v>
       </c>
       <c r="F577" t="str">
-        <v>(PR-inside.com) Patent covers machine learning techniques for ECG denoising, rhythm classification, sample-level labelling, wearable cardiac monitoring, and report generation TORONTO, ON / ACCESS Newswire / June 23, 2026 / AI/ML Innovations Inc. ("AIML" or the "Company") (CSE:AIML)(OTCQB:AIMLF)(FWB:42FB), a leader in AI-powered physiological signal interpretation, is pleased to announce that its wholly owned subsidiary, NeuralCloud Solutions Inc. ("NeuralCloud"), has been granted U.S. Patent No. 12,622,625 B2, titled "Machine Learning Techniques for Electrocardiogram (ECG) Analysis." The patent, issued by the United States Patent and Trademark Office, expands NeuralCloud's intellectual property protection around the Company's proprietary AI-based ECG analysis architecture and further stren</v>
+        <v>System-wide deployment will reduce IT complexity and provide more than 60,000 students seamless access to software CHARLOTTE, N.C. and WEST LAFAYETTE, Ind., Aug. 18, 2026 /PRNewswire/ -- AppsAnywhere, the leading student-first application delivery platform for higher education, today...</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Recent Release, "Bully on the Playground," from Covenant Books Author Andrea Zettlemoyer, Explores How a Third Grader Finds Courage Amid Unexpected Adversity</v>
+        <v>NovoEd Honored with 14 Brandon Hall Group™ 2026 HCM Excellence Awards® Alongside Client Partners 3M, Abbott, Kohler, and The HOW Institute for Society</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C578" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D578" t="str">
         <v>Education</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.pr.com/press-release/971368</v>
+        <v>https://www.prnewswire.com/news-releases/novoed-honored-with-14-brandon-hall-group-2026-hcm-excellence-awards-alongside-client-partners-3m-abbott-kohler-and-the-how-institute-for-society-302853557.html</v>
       </c>
       <c r="F578" t="str">
-        <v>Andrea Zettlemoyer has completed a new book, "Bully on the Playground," which follows Lauren, a bright and enthusiastic third grader who adores school and her nurturing teacher, Mrs. Cooley. The narrative takes a significant turn when Mark, a new student, arrives and disrupts Lauren's previously harmonious world. Through this relatable struggle, young readers witness how one child navigates the complex emotions [PR.com]</v>
+        <v>Prestigious Industry Awards Program Recognizes Organizations Shaping the Future of Human Capital Management SAN FRANCISCO, Aug. 18, 2026 /PRNewswire/ -- NovoEd, the leading enterprise talent development technology provider that empowers organizations to scale high-impact learning,...</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>Recent Release, "It's an Ordinary Day at Your School," from Covenant Books Author Tim Randall Equips Young Students with Practical Survival Strategies for the Unthinkable</v>
+        <v>CHETU DEVELOPS REPEATABLE AI-POWERED STUDENT SUPPORT PLATFORM FOR STATE UNIVERSITY</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C579" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D579" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E579" t="str">
-        <v>https://www.pr.com/press-release/971361</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765883</v>
       </c>
       <c r="F579" t="str">
-        <v>Tim Randall has completed a new book, "It's an Ordinary Day at Your School: The School Student’s Guide to Surviving a Mass Shooting Incident," drawing from his frontline experience as a former SWAT team member and school resource officer. The guide translates complex emergency protocols into language that children can understand, preparing them for scenarios that unfortunately are becoming alarmingly [PR.com]</v>
+        <v>Sunrise, FL, 2026-08-18 — /EPR Network/ — Chetu, a global leader in AI and digital transformation solutions, has designed an AI-powered student support platform that gives a state [read full press release...]</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Recent Release, "Peanut Brittle," from Covenant Books Author Rev Sievers, Tells a Redemptive Saga Rooted in Louisiana's Early Desegregation Era</v>
+        <v>Sleek Bill Launches Android POS App on Google Play Store, Bringing Complete Retail Billing to Every Smartphone</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C580" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D580" t="str">
-        <v>Education</v>
+        <v>Retail, Education, Healthcare</v>
       </c>
       <c r="E580" t="str">
-        <v>https://www.pr.com/press-release/971351</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765868</v>
       </c>
       <c r="F580" t="str">
-        <v>Rev Sievers has completed a new book, "Peanut Brittle: Memoirs from Saints A Redemptive Saga," a profound exploration of faith, consequence, and divine purpose set against the backdrop of 1960s Louisiana. The narrative centers on a Gospel preacher's vision to establish both a church and school during the turbulent early days of desegregation. Between 1967 and 1971, a group of children discovered an unlikely [PR.com]</v>
+        <v>Pune, India, 2026-08-18 — /EPR Network/ — Sleek Bill, one of India&amp;#8217;s leading GST billing software providers trusted by businesses across 170+ countries, today announced [read full press release...]</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>Recent Release, "The Rooster," from Covenant Books Author Carol Pullen, Tells a Delightful Tale of Barnyard Animals Learning Valuable Lessons About Humility and Grace</v>
+        <v>AAEON’s 2026 Customer Satisfaction Survey Prize Winner Announced!</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C581" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D581" t="str">
-        <v>Education</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E581" t="str">
-        <v>https://www.pr.com/press-release/971353</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765824</v>
       </c>
       <c r="F581" t="str">
-        <v>Carol Pullen has completed a new book, "The Rooster," which introduces readers to a bustling farm inhabited by opinionated animals and centered on one particular rooster who must grapple with relationship conflicts, personal problems, and questions about his own values. The narrative unfolds with surprising methods and unconventional thinking that challenge both the rooster and his fellow farm dwellers to [PR.com]</v>
+        <v>Following another year of excellent feedback, one lucky AAEON customer will receive the survey’s grand prize as part of their order. Taipei, Taiwan, 2026-08-18 — [read full press release...]</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>Centerline Aviation Services LLC Named 2026 Best of North Carolina Regional Award Winner</v>
+        <v>ACES Q1 2026 Mortgage QC Industry Trends Report shows critical defect rate reverses course as compliance defects reach record share</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C582" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D582" t="str">
-        <v>Education</v>
+        <v>Real Estate, Education, Finance</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.prnewswire.com/news-releases/centerline-aviation-services-llc-named-2026-best-of-north-carolina-regional-award-winner-302806925.html</v>
+        <v>https://www.send2press.com/wire/aces-q1-2026-mortgage-qc-industry-trends-report-shows-critical-defect-rate-reverses-course-as-compliance-defects-reach-record-share/</v>
       </c>
       <c r="F582" t="str">
-        <v>Lincoln County–Based Flight School Earns Regional Recognition for High-Quality Pilot Training in the Charlotte Metro Area CHARLOTTE, N.C., June 23, 2026 Centerline Aviation Services LLC has been named a 2026 Best of North Carolina Regional Award winner, recognizing its role in shaping the...</v>
+        <v>DENVER, Colo., Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- ACES Quality Management&amp;#xae; (ACES), the leading provider of enterprise quality management and control software for the financial services industry, announced the release of its quarterly ACES Mortgage QC Industry Trends Report covering Q1 of 2026. The report analyzes post-closing quality control data derived from the ACES Quality Management &amp;#038; Control&amp;#xae; software.</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>Hanon Systems Supports Youth Education and Talent Development Initiatives Across Global Operations</v>
+        <v>Introducing ChatGPT for Teens: Built for learning, backed by protections</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C583" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D583" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanon-systems-supports-youth-education-and-talent-development-initiatives-across-global-operations-302807354.html</v>
+        <v>https://openai.com/index/chatgpt-for-teens</v>
       </c>
       <c r="F583" t="str">
-        <v>Supports STEM education through partnership with U.S. student robotics team competing in FIRST World Championship Promotes career exploration, strengthens industry-academia collaboration, and encourages outreach initiatives at global sites that foster student interest in STEM subjects and...</v>
+        <v>ChatGPT for Teens helps teens learn, think critically, and use AI with confidence, with stronger built-in protections, healthy-use features, and additional controls for parents.</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Die CityUHK (Dongguan) veranstaltet die erste Abschlussfeier 2026 an der CityUHK</v>
+        <v>Kangaroo Training Institute Partners with Weld Australia for Welding Certification Training</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C584" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D584" t="str">
-        <v>Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E584" t="str">
-        <v>https://www.prnewswire.com/news-releases/die-cityuhk-dongguan-veranstaltet-die-erste-abschlussfeier-2026-an-der-cityuhk-302807349.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765623</v>
       </c>
       <c r="F584" t="str">
-        <v>HONGKONG, 23. Juni 2026 /PRNewswire/ -- Die City University of Hong Kong (Dongguan) veranstaltete am 22. Juni die erste Abschlussfeier 2026 an der City University of Hong Kong. Über 420 MSc-Absolventen reisten von Dongguan nach Hongkong, um an der Abschlussfeier teilzunehmen. Damit...</v>
+        <v>Brisbane City, Australia, 2026-08-18 — /EPR Network/ — Kangaroo Training Institute is proud to announce a strategic partnership with Weld Australia, strengthening access to high-quality [read full press release...]</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Wisdom Bridge Authors, LLC Launches to Bring Transformational English Books to 500 Million Spanish Speakers</v>
+        <v>Stantec announces amendment to Normal Course Issuer Bid</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C585" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D585" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E585" t="str">
-        <v>https://www.newmediawire.com/news/wisdom-bridge-authors-llc-launches-to-bring-transformational-english-books-to-500-million-spanish-speakers-7087282</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346673/0/en/stantec-announces-amendment-to-normal-course-issuer-bid.html</v>
       </c>
       <c r="F585" t="str">
-        <v>Two Founding Author Spots Remaining MIAMI, FL - June 23, 2026 ( NEWMEDIAWIRE ) - Wisdom Bridge Authors, LLC today announces its official launch as a full-service publishing and course creation company dedicated exclusively to bringing high-impact, transformational books to Spanish-speaking readers around the world. The company has already secured its first Founding Author and is now opening the two remaining spots, a unique opportunity for conscious leaders ready to share their wisdom across languages. A Bridge That Has Been Missing More than 500 million people speak Spanish across 20+ countries and Latino communities worldwide. The vast majority of transformational books on consciousness, personal development, leadership, wellness, and finance have been written in English, leaving hundred</v>
+        <v>EDMONTON, Alberta, Aug. 18, 2026 (GLOBE NEWSWIRE) -- TSX, NYSE: STN</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>B612 Foundation Announces 2026 Winner of the Schweickart Prize</v>
+        <v>Maheshwari Institute Shapes Industry-Ready Careers</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C586" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D586" t="str">
         <v>Education</v>
       </c>
       <c r="E586" t="str">
-        <v>https://www.prnewswire.com/news-releases/b612-foundation-announces-2026-winner-of-the-schweickart-prize-302805176.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765576</v>
       </c>
       <c r="F586" t="str">
-        <v>University of Edinburgh Researchers Brian P. Murphy and Richard E. Cannon Recognized for Proposal to Expand Planetary Defense to Humanity's New Frontiers SAN FRANCISCO, June 23, 2026 /PRNewswire/ -- B612 Foundation announced the recipient of the annual Schweickart Prize. This year's honor...</v>
+        <v>Indore, Madhya Pradesh, India, 2026-08-18 — /EPR Network/ — As the finance industry continues to evolve with increasing demand for practical knowledge and specialized expertise, Maheshwari [read full press release...]</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>As AI and Smartphones Reshape Learning, New Book Offers Practical Design ...</v>
+        <v>Washroom Cubicles Direct Ltd Sets New Standards for Washroom Cubicles UK</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C587" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D587" t="str">
-        <v>AI, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E587" t="str">
-        <v>https://pr-inside.com/as-ai-and-smartphones-reshape-learning-new-book-offers-practical-design-r5193623.htm</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765560</v>
       </c>
       <c r="F587" t="str">
-        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / June 22, 2026 / As smartphones become a primary way people access information, learning, and workplace support, organizations face a growing challenge: creating learning that works effectively on a small screen. Learning on a smartphone isn't simply desktop training shrunk to fit a smaller display. Paul Clothier has more than 40 years of experience in instructional design, including over a decade at Apple. As smartphones and AI continue to change how people learn and access support, he draws on that experience in his new book, Mastering Mobile Learning Design: A Practical Guide, giving training professionals ..</v>
+        <v>LEEDS, UK, 2026-08-18 — /EPR Network/ — The demand for high-quality washroom facilities continues to grow across the commercial, education, healthcare, retail, and public sectors. [read full press release...]</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Aguilar Capital Launches L'initiative Des Futurs Leaders (The Future Leaders Initiative) With CHF 1 Million Minimum Commitment To Educational Opportunity</v>
+        <v>Inside SRMD Dharampur: How Modern Ashram Living Is Being Redefined?</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C588" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D588" t="str">
         <v>Education</v>
       </c>
       <c r="E588" t="str">
-        <v>https://pressreleasenews.org/pressroom/aguilar-capital-launches-linitiative-des-futurs-leaders-the-future-leaders-initiative-with-chf-1-million-minimum-commitment-to-educational-opportunity</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765544</v>
       </c>
       <c r="F588" t="str">
-        <v>Aguilar Capital has launched the Future Leaders Initiative, committing 5% of net profits, with a guaranteed minimum of CHF 1 million, to support education in Africa and Asia. The initiative will fund primary, secondary, and higher education opportunities, including university scholarships.</v>
+        <v>Dharampur, Gujarat, 2026-08-18 — /EPR Network/ — As wellness, mindfulness, and conscious living continue to influence lifestyles across the world, the concept of an Ashram is [read full press release...]</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>Most Reliable Health Insurance for International Students in the US: 2026 Provider Comparison</v>
+        <v>SAVE THE DATE: AUG. 16 — CHETU FOUNDATION SPONSORS AKSHAYA PATRA USA NATIONAL WALKATHON TO PROVIDE SCHOOL MEALS IN INDIA</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C589" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D589" t="str">
-        <v>Healthcare, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E589" t="str">
-        <v>https://pressreleasenews.org/pressroom/most-reliable-health-insurance-for-international-students-in-the-us-2026-provider-comparison</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765529</v>
       </c>
       <c r="F589" t="str">
-        <v>For F-1 and J-1 students enrolling at US universities for the 2026–2027 academic year, Tigerless Insurance (虎虎保险) ranks as the most reliable private health insurance option based on three independently verifiable metrics: direct Aetna PPO carrier connection with 1.2 million+ in-network providers, state licensure across all 50 US states (NPN #19358909, verifiable on the NIPR NPN Lookup), and a full premium refund guarantee if the university denies the insurance waiver.</v>
+        <v>Sunrise, FL, 2026-08-18 — /EPR Network/ — The Chetu Foundation, the charitable arm of Chetu, today announced its participation as the National Presenting Sponsor of the upcoming [read full press release...]</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>Medmovie's Hx Heart Video Library Powers Patient Education at Cardiovascular Practices Worldwide</v>
+        <v>Community Leaders Celebrate New Era of Golf at Georgia’s Lanier Islands Resort</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C590" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D590" t="str">
-        <v>Healthcare, Media, Education</v>
+        <v>Education</v>
       </c>
       <c r="E590" t="str">
-        <v>https://www.prnewswire.com/news-releases/medmovies-hx-heart-video-library-powers-patient-education-at-cardiovascular-practices-worldwide-302806958.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765348</v>
       </c>
       <c r="F590" t="str">
-        <v>Physician-validated, privately branded HD video helps heart patients understand their care. BERKELEY, Calif., June 22, 2026 /PRNewswire/ -- Medmovie, Inc., a leader in cardiovascular medical visualization, today highlighted the global reach of its Hx Heart Video Library (HVL), a hosted...</v>
+        <v>BUFORD, GA, United States, 2026-08-18 — /EPR Network/ — Already receiving rave reviews from golfers, groups, and overnight guests, the newest additions to the golf program [read full press release...]</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Sandoz to Host Capital Markets Day: Maximising Sandoz Value in Its Golden Decade for Biosimilars</v>
+        <v>SHINE to Support Argonne National Lab and Case Western Reserve University on High-Throughput Separation Technology to Advance Nuclear Fuel Recycling</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C591" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D591" t="str">
-        <v>Finance, Education, Healthcare</v>
+        <v>SaaS, Energy, Education</v>
       </c>
       <c r="E591" t="str">
-        <v>https://www.newmediawire.com/news/sandoz-to-host-capital-markets-day-maximising-sandoz-value-in-its-golden-decade-for-biosimilars-7087280</v>
+        <v>https://www.prnewswire.com/news-releases/shine-to-support-argonne-national-lab-and-case-western-reserve-university-on-high-throughput-separation-technology-to-advance-nuclear-fuel-recycling-302853463.html</v>
       </c>
       <c r="F591" t="str">
-        <v>BASEL, SWITZERLAND - June 22, 2026 ( NEWMEDIAWIRE ) - Sandoz (SIX:SDZ / OTCQX:SDZNY), the global leader in affordable medicines, will host its 2026 capital markets day for investors and analysts: Tuesday, 8 September 13:30-17:00 UK time London Stock Exchange In-person and live webcast The formal part of the event, webcast live, will begin at 13:30. In-person attendance will be by invitation only on a first-come, first-served basis; invitations will be distributed in due course. Details of how to access the live webcast are available here . In addition, Sandoz plans to host an investor and analyst site visit in Slovenia from 9-10 November, providing further insight into the Company’s new biosimilars development and supply-chain hub. Attendance will be by invitation only on a first-come, fir</v>
+        <v>JANESVILLE, Wis., Aug. 18, 2026 /PRNewswire/ -- SHINE, a fusion energy company with a platform serving the nuclear fuel recycling market, is collaborating with the Department of Energy's Argonne National Laboratory and Case Western Reserve University to apply chemical separation...</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>Hawaii Property Owners Donate Real Estate to Driving Successful Lives Instead of Carrying Extra Costs</v>
+        <v>Why a Marketing and Branding Course in Karachi Is Worth It</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C592" t="str">
-        <v>PRUnderground</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D592" t="str">
-        <v>Real Estate, Automotive, Education</v>
+        <v>Education</v>
       </c>
       <c r="E592" t="str">
-        <v>https://www.prunderground.com/hawaii-property-owners-donate-real-estate-to-driving-successful-lives-instead-of-carrying-extra-costs/00385975/</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764958</v>
       </c>
       <c r="F592" t="str">
-        <v>Hawaii residents are learning that donating unwanted property can avoid management headaches while helping charitable causes support people in need. The post Hawaii Property Owners Donate Real Estate to Driving Successful Lives Instead of Carrying Extra Costs first appeared on</v>
+        <v>Karachi, India, 2026-08-18 — /EPR Network/ — Karachi is one of the largest business cities in Pakistan. New companies, startups, and online shops are popping [read full press release...]</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>ScholarNet Urges Financial Aid Offices to Act Now as Default Risk Climbs</v>
+        <v>Niswey Becomes India’s First HubSpot Partner, to Earn the Higher Education Industry Specialist Badge</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C593" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D593" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E593" t="str">
-        <v>https://www.prnewswire.com/news-releases/scholarnet-urges-financial-aid-offices-to-act-now-as-default-risk-climbs-302806794.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764932</v>
       </c>
       <c r="F593" t="str">
-        <v>Portfolio Navigator Gives Schools a Fast, Data-Driven Way to Reach At-Risk Borrowers. LINCOLN, Neb., June 22, 2026 /PRNewswire/ -- ScholarNet, the private student loan processing and portfolio management platform serving hundreds of institutions nationwide, is urging financial aid offices...</v>
+        <v>New Delhi, India, 2026-08-18 — /EPR Network/ — Niswey, a Diamond HubSpot Solutions Partner, today announced it has earned the Higher Education Industry Specialist Badge [read full press release...]</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>NASA Sounding Rocket to Launch Student Experiments</v>
+        <v>New NWEA Research Shows Algebra Timing Matters, But Readiness Matters More</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C594" t="str">
-        <v>NASA</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D594" t="str">
         <v>Education</v>
       </c>
       <c r="E594" t="str">
-        <v>https://www.nasa.gov/centers-and-facilities/wallops/nasa-sounding-rocket-to-launch-student-experiments/</v>
+        <v>https://www.prnewswire.com/news-releases/new-nwea-research-shows-algebra-timing-matters-but-readiness-matters-more-302853306.html</v>
       </c>
       <c r="F594" t="str">
-        <v>NASA’s Wallops Flight Facility in Virginia is scheduled to launch a sounding rocket carrying student-developed experiments for the agency’s RockSatX and RockOn programs Wednesday, June 24, between 5:30 and 9:30 a.m. EDT, with a backup day on Thursday, June 25. The RockSat and RockOn programs provide technical training and hands-on experiences that prepare and equip [&amp;#8230;]</v>
+        <v>Findings show Algebra-ready students perform better when they take the course earlier, while those not yet ready need more than just additional time. BOSTON, Aug. 18, 2026 /PRNewswire/ -- NWEA, a K-12 assessment and research organization, today released a new research report examining...</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>Florida International University researchers reveal how altered images can bypass AI safeguards</v>
+        <v>Make a perfect CDR report for Engineers Australia</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C595" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D595" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E595" t="str">
-        <v>https://www.prnewswire.com/news-releases/florida-international-university-researchers-reveal-how-altered-images-can-bypass-ai-safeguards-302806851.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764859</v>
       </c>
       <c r="F595" t="str">
-        <v>MIAMI, June 22, 2026 /PRNewswire/ -- It may look like a picture of a panda bear to you, but to your business's AI agent, it can act like a skeleton key, bypassing safety safeguards and potentially causing the model to generate harmful, misleading or policy-violating outputs. That risk is...</v>
+        <v>Melbourne, Australia, 2026-08-18 — /EPR Network/ — Crafting a flawless Competency Demonstration Report (CDR) is the definitive step to securing a positive migration skills assessment from Engineers [read full press release...]</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Hawaii Residents Donate Cars to Driving Successful Lives Instead of Navigating Difficult Resale Markets</v>
+        <v>Personalized Driving Instruction Now Available in North York</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C596" t="str">
-        <v>PRUnderground</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D596" t="str">
-        <v>Real Estate, Automotive, Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E596" t="str">
-        <v>https://www.prunderground.com/hawaii-residents-donate-cars-to-driving-successful-lives-instead-of-navigating-difficult-resale-markets/00385944/</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764873</v>
       </c>
       <c r="F596" t="str">
-        <v>Hawaii donors are learning that charitable vehicle donations can be easier than selling locally while helping fund programs that support people in need. The post Hawaii Residents Donate Cars to Driving Successful Lives Instead of Navigating Difficult Resale Markets first appeared on</v>
+        <v>TORONTO, Ontario, 2026-08-18 — /EPR Network/ — Drive with Akbar has announced the continued expansion of its personalized driver education services, providing one-on-one instruction designed to [read full press release...]</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>Avmira Announces the Upcoming Launch of Its Next-Generation Digital Education Platform</v>
+        <v>Cynthia Rosalind Hammond Named Woman of the Month for August 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C597" t="str">
         <v>PR.com</v>
       </c>
       <c r="D597" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E597" t="str">
-        <v>https://www.pr.com/press-release/971559</v>
+        <v>https://www.pr.com/press-release/976601</v>
       </c>
       <c r="F597" t="str">
-        <v>Avmira, an emerging education technology initiative, has announced the upcoming launch of its next-generation digital learning platform. The project focuses on practical technology education, AI-powered learning experiences, and accessible tools for students, developers, and future innovators. [PR.com]</v>
+        <v>Cynthia Rosalind Hammond of Harvest, Alabama, has been named Woman of the Month for August 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized). This prestigious distinction acknowledges her outstanding contributions and achievements in the field of education. Dr. Hammond will be featured in the Fall 2026 issue of P.O.W.E.R. Magazine alongside other notable professionals. About Cynthia [PR.com]</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>New York Giants' Jameis Winston Leads NFL PLAY 60 Day to Boost Youth Physical Activity</v>
+        <v>MailGenius Urges Senders to Verify Email Authentication Before the Back to School and Q4 Mailing Surge</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C598" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D598" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E598" t="str">
-        <v>https://www.newmediawire.com/news/new-york-giants-jameis-winston-leads-nfl-play-60-day-to-boost-youth-physical-activity-7087276</v>
+        <v>https://pressreleasenews.org/pressroom/mailgenius-urges-senders-to-verify-email-authentication-before-the-back-to-school-and-q4-mailing-surge</v>
       </c>
       <c r="F598" t="str">
-        <v xml:space="preserve">NORTH BERGEN, NEW JERSEY - June 22, 2026 ( NEWMEDIAWIRE ) - Just over a quarter of U.S. youth ages 6-11 and 14% of youth ages 12-17 meet the recommendation of at least 60 minutes of physical activity every day, according to the American Heart Association’s 2026 Heart Disease and Stroke Statistics Update. That’s why the American Heart Association and the NFL (National Football League) are helping students build healthier habits early through NFL PLAY 60. Today’s more than 100 sixth-grade students from Robert Fulton Elementary School in North Bergen, New Jersey participated in today’s NFL PLAY 60 event at North Bergen Recreation Center, where New York Giants quarterback Jameis Winston joined in a series of interactive drills, supported by USA Football, designed to make movement engaging and </v>
+        <v/>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>10 Scholars. Eight Hancock County Schools. Bold and Bright Futures Ahead.</v>
+        <v>Multiconsult second quarter and first half 2026 - Improved reported profitability and good order intake</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C599" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D599" t="str">
         <v>Education</v>
       </c>
       <c r="E599" t="str">
-        <v>https://www.prnewswire.com/news-releases/10-scholars-eight-hancock-county-schools-bold-and-bright-futures-ahead-302806724.html</v>
+        <v>https://www.prnewswire.com/news-releases/multiconsult-second-quarter-and-first-half-2026--improved-reported-profitability-and-good-order-intake-302853646.html</v>
       </c>
       <c r="F599" t="str">
-        <v>The Silvernail Foundation names 2026 class as they embark on post-secondary education. BLUE HILL, Maine, June 22, 2026 /PRNewswire/ -- In its fourth year, The Silvernail Foundation has announced its newest cohort of outstanding scholars across Hancock County. 10 students. Eight schools....</v>
-[...2 lines deleted...]
-    <row r="600">
+        <v>OSLO, Norway, Aug. 18, 2026 /PRNewswire/ -- Multiconsult ASA (OSE: MULTI): Multiconsult delivered increased revenues and improved reported profitability in the second quarter of 2026. Sales were good and the group is on course with profitability measures. "The second quarter showed...</v>
+      </c>
+    </row>
+    <row r="600" xml:space="preserve">
       <c r="A600" t="str">
-        <v>University of Phoenix study in The Geography Teacher examines how awe and the "overview effect" may shape geography learning</v>
+        <v>Impression Dahongpao Announces 2026 Interim Results</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C600" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D600" t="str">
-        <v>Education</v>
+        <v>Finance, SaaS, Energy, Media, Education</v>
       </c>
       <c r="E600" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-study-in-the-geography-teacher-examines-how-awe-and-the-overview-effect-may-shape-geography-learning-302806773.html</v>
-[...2 lines deleted...]
-        <v>New peer-reviewed article explores how sense of place and perspective may support student engagement and understanding PHOENIX, June 22, 2026 /PRNewswire/ -- University of Phoenix College of General Studies announces the publication of a new peer-reviewed article in The Geography Teacher,...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109194/</v>
+      </c>
+      <c r="F600" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights:
+1.Stable financial foundation and healthy cash flow: Despite the impact of one-off factors such as extreme weather, the Group recorded revenue of RMB47.14 million for the period; net profit attributable to shareholders of the parent company was RMB2.54 million; and net cash flows generated from operating activities reached RMB6.79 million, demonstrating strong self-sustaining cash generation capabilities and sound cash flow position even under adverse conditions.
+2.Short-term disruptions do not impair long-term value; cost fluctuations represent a reasonable transition: The performance volatility during the period mainly stemmed from three uncontrollable or one-off factors: (i) extreme heavy rainfall (total rainfall increased by approximately three times year-on-year) which constrained outdoor performances; (ii) the fading of the inaugural-year concentrated viewing benefits for the "Moonlight Wuyi" project and the rise in depreciation and amortisation costs due to differences in operating cycles; and (iii) changes in cooperation agreements for the cultural tourism town. All these factors are transitional in nature and have not undermined the market appeal of the Group's core IP.
+3.Strategic launch of "Wuyi Guanwu" to unlock diversified growth: During the period, the Group's wholly-owned subsidiary signed the Mount Wuyi Impression Jianzhou Project Operation Investment and Management Cooperation Agreement, with the project tentatively named "Wuyi Guanwu". This project will deeply integrate Wuyi Mountain's local culture with modern immersive experiences, enriching the Group's "day-and-night activity linkage" ecosystem and injecting strong momentum for future development.
+4.Steady progress across three core business segments; Global Offering proceeds empower industrial upgrades: The Group continues to deepen its three core businesses – "shows and performance services", "Impression Cultural Tourism Town" and "Chatang Hotel". Leveraging the proceeds from the Global Offering, the Group is accelerating the iterative upgrade of performance quality, replication of projects in other regions, and diversified business deployment.
+HONG KONG, August 18, 2026 - (ACN Newswire) - Impression Dahongpao Co., Ltd. (HKEX Stock Code: 2695; NEEQ Code: 870608, “Impression Dahongpao” or the “Company”, together with its subsidiaries, the “Group”), a leading large-scale cultural tourism performance and integrated leisure resort service provider in China, is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Period”). In the face of a complex and volatile external environment and extreme weather challenges in the first half of 2026, the Group maintained stable operations in its core business while proactively adjusting its business structure with a forward-looking strategic vision, making significant moves to develop new cultural tourism upgrade projects.
+During the Period, the Group recorded revenue of RMB47.14 million, representing a slight decrease compared with the same period of 2025; net profit attributable to shareholders of the parent company was approximately RMB2.54 million; and gross profit margin for the Period was 24.74%. Net cash flows generated from operating activities reached RMB6.79 million, providing a solid foundation for the Group to weather market fluctuations and invest in future growth. Meanwhile, the Group’s total assets stood at RMB481.81 million, and the gearing ratio was strictly controlled at a low level of 29.35%, demonstrating the Group’s excellent risk management capabilities and prudent financial strategy.
+The decline in performance in the first half of 2026 was primarily attributable to the combined effect of exceptional one-off and non-recurring factors. In the first half of this year, the Wuyi Mountain region experienced total rainfall of 4,201mm, an increase of approximately three times compared with the same period, and frequent extreme rainstorms directly led to the cancellation of performances or a short-term decline in attendance rates. Secondly, the Group’s “Moonlight Wuyi” project, which premiered in 2025, received strong support from trade unions and the education system in its inaugural year, benefiting from one-off promotional support which did not continue during the Period. At the same time, the extended operating period of “Moonlight Wuyi” during the Period directly resulted in a corresponding increase in rigid costs, including depreciation of right-of-use assets, depreciation of fixed assets, amortisation of long-term deferred expenses, as well as utilities and staff salaries.
+Continuous optimisation of business layout to consolidate diversified growth foundation
+In terms of business optimisation, the Group has implemented a series of cost-reduction and efficiency-enhancement measures for “Moonlight Wuyi”. These include optimising the pricing system, introducing tiered incentive policies for groups and study tours to activate channel momentum, partnering with cultural tourism and tea enterprise live-streaming rooms to expand online sales channels, and innovating NPC interactive check-in and new media seeding marketing models to boost market visibility. At the same time, the Group strictly controls costs, precisely adjusts performance schedules, and centrally deploys performers from the Impression Art Troupe to reduce labour costs.
+In addition, the Chatang Hotel has completed a brand upgrade and was renamed “Impression Dahongpao Qiyuan” to strengthen the synergy with the core performance brand. The Group has introduced a professional marketing team to focus on the online market, revitalised idle spaces for external leasing to generate stable ancillary income, and launched “performance + hotel” package tickets for joint marketing. Meanwhile, the Group continues to reduce losses, optimise its asset structure, and drive a steady transformation with improved quality and efficiency.
+Signing of the Mount Wuyi Impression Jianzhou Project Operation Investment and Management Cooperation Agreement to build a new cultural tourism ecosystem engine
+While actively responding to short-term fluctuations, the Group has not slowed down its pace of expansion and upgrading. During the Period, the Group achieved a milestone breakthrough in its business development – its wholly-owned subsidiary formally signed the “Wuyi Impression Jianzhou (Upgrade and Renovation) Project Operation, Investment and Management Cooperation Agreement”, with the project tentatively named “Wuyi Guanwu”. This project represents the Group’s core strategic deployment to align with the national trend of cultural tourism consumption upgrading and to deepen the excavation of Wuyi Mountain’s local culture. The “Wuyi Guanwu” project is not merely a hardware renovation, but a deep integration of culture, business and tourism. It aims to comprehensively upgrade the existing commercial area into a high-quality cultural tourism block integrating “intangible cultural heritage experiences, immersive performances, national trendy cultural and creative products, specialty dining and themed accommodation”.
+In the past, the Group’s revenue was heavily dependent on the nighttime “Impression Dahongpao” scenery show. The implementation of the Impression Jianzhou project will greatly enrich tourists’ daytime activity options, successfully creating a full-day tourism loop of “visit Jianzhou and experience culture by day, watch Impression and enjoy the grand show by night”, achieving “day-night linkage” and effectively extending tourist stay in Wuyi Mountain. At the same time, through introducing high-quality self-operated and co-operated commercial formats, the Group will break through the limitations of a single ticket-based economy. The upgraded “Wuyi Guanwu” will generate substantial high-margin secondary consumption scenarios including dining, cultural and creative products, and accommodation, comprehensively optimising the Group’s revenue structure. The signing of this agreement also marks a new milestone for the Group’s operational investment and management capabilities. The Group will export its proven IP operation standards and commercial management systems, which will not only enhance the overall tourism destination image of Wuyi Mountain, but also accumulate valuable practical experience for the Group’s future “replication in other regions” and asset-light expansion.
+Deepening the three core segments with a clear long-term development blueprint
+Looking ahead, the Group will continue to maintain its three core segments: (i) shows and performance services; (ii) Impression Cultural Tourism Town business; and (iii) Chatang Hotel business. In terms of core business development, the Group will leverage the proceeds from the Global Offering as a driving force to reinforce its solid foundation in daily operations, continuously strengthen its core IP competitiveness, and promote iterative upgrades in performance quality. At the same time, the Group will accelerate the deployment of diversified businesses, with a strategic focus on the innovative development of the “Impression Cultural Tourism Town” to further enrich tourists’ leisure options and the overall tourism ecosystem. In addition, exploring replication paths in other regions will be one of the Group’s key strategic directions. The Company plans to export its proven operational management models to broader markets and actively explore replication in other regions, striving to create new growth drivers. Overall, the Group will strengthen operational support, continuously enhance operational efficiency and visitor experience, aiming to achieve an organic integration of short-term stability and long-term development.
+About Impression Dahongpao Co., Ltd.
+Impression Dahongpao Co., Ltd. (Stock Code: 2695; NEEQ Code: 870608) is a state-owned cultural tourism service enterprise, listed on the NEEQ in 2017. The Company’s business comprises three main segments: (i) shows and performance services; (ii) Impression Cultural Tourism Town business; and (iii) Chatang Hotel business. Among them, the Company’s signature show, the “Impression Dahongpao” scenery show, serves as the cornerstone of its business and is the only live performance conducted within a UNESCO World Natural and Cultural Heritage site, and the only large-scale outdoor scenery show intertwined with the history of traditional Chinese tea culture. In 2024, “Impression Dahongpao” ranked third among all tourism scenery shows in China and tenth among all cultural tourism performances in terms of box office revenue¹. In terms of sales revenue generated from cultural tourism performance programmes, the Company ranked eighth in China’s cultural tourism performance market in 2024¹.
+¹ According to Frost &amp; Sullivan
+This press release is issued by Brilliant Monkey Financial Communications Limited on behalf of Impression Dahongpao Co., Ltd.. For media enquiries, please contact:
+Sabrina / Christopher
+Tel: 9464 8907 / 5592 6231
+E-mail: sabrinawong@bmonkey.com.hk / christopher@bmonkey.com.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>Calculated Industries Joined Industry Leaders at SkillsUSA 2026</v>
+        <v>U.S. News Reveals 2026-2027 Best High Schools Rankings</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C601" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D601" t="str">
         <v>Education</v>
       </c>
       <c r="E601" t="str">
-        <v>https://www.pr.com/press-release/968853</v>
+        <v>https://www.prnewswire.com/news-releases/us-news-reveals-2026-2027-best-high-schools-rankings-302853368.html</v>
       </c>
       <c r="F601" t="str">
-        <v>National conference highlights the future of construction education, skilled trades, and workforce development [PR.com]</v>
+        <v>New data highlights top-performing public, charter and STEM schools across all 50 states and major metro areas. WASHINGTON, Aug. 18, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in education rankings, announced the 2026-2027 Best High Schools rankings today,...</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>Celebree School Grand Opening Brings Nurturing Early Education to Cross Creek Ranch</v>
+        <v>Curiosity Blog, Sols 4975-4981: Happy 14th Landing Anniversary</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C602" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D602" t="str">
-        <v>Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E602" t="str">
-        <v>https://www.prnewswire.com/news-releases/celebree-school-grand-opening-brings-nurturing-early-education-to-cross-creek-ranch-302806630.html</v>
+        <v>https://science.nasa.gov/blog/curiosity-blog-sols-4975-4981-happy-14th-landing-anniversary/</v>
       </c>
       <c r="F602" t="str">
-        <v>Local Families Invited to Grand Opening on July 10 to Explore Curriculum-Based Programs for Children Six Weeks- 12 Years FULSHEAR, Texas, June 22, 2026 /PRNewswire/ -- Celebree School, a leader in early childhood education that provides infant and toddler care, preschool, before and...</v>
+        <v>By Susanne P. Schwenzer, Professor of Planetary Mineralogy at The Open University, UK Earth planning date: Friday, Aug. 7, 2026 This week was very special for the Curiosity team here on Earth as we celebrated the 14th landing anniversary. I still remember watching the buildup to the entry phase on “Eyes on the Solar System” […]</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>2026 Families Learning Conference unveils speaker lineup</v>
+        <v>Economic Mobility Center Names Megan Aghazadian Chief Executive Officer ...</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C603" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D603" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.prnewswire.com/news-releases/2026-families-learning-conference-unveils-speaker-lineup-302806573.html</v>
+        <v>https://pr-inside.com/economic-mobility-center-names-megan-aghazadian-chief-executive-officer-r5213379.htm</v>
       </c>
       <c r="F603" t="str">
-        <v>NCFL's national conference will feature leading voices across the education field alongside bestselling authors LOUISVILLE, Ky., June 22, 2026 /PRNewswire/ -- Today, the National Center for Families Learning (NCFL) announced the speakers for the 2026 Families Learning Conference,...</v>
+        <v>(PR-inside.com) Former Texas Education Agency deputy commissioner will guide EMC's continued growth across Dallas County and other Texas regions; founder Eric Ban transitions to Founder and Chief Innovation Officer DALLAS, TX / ACCESS Newswire / August 17, 2026 / The Economic Mobility Center (EMC) today named Megan Aghazadian its Chief Executive Officer, effective Aug. 10, 2026. Aghazadian's appointment is the next step in an intentional leadership transition as EMC expands its impact in Dallas County and its support for regional partners across Texas. EMC sought a leader who could build on the team's work, turn what the organization has learned into a model ..</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>Clinical trial expansion in the US, in collaboration with the University of Iowa, to treat high-risk, resistant, non-muscle-invasive bladder cancer (NMIBC)</v>
+        <v>Back to School, Back to Nature: StoryWalking Encourages Families and Educators to Take Learning Outdoors</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C604" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D604" t="str">
-        <v>Healthcare, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E604" t="str">
-        <v>https://www.prnewswire.com/news-releases/clinical-trial-expansion-in-the-us-in-collaboration-with-the-university-of-iowa-to-treat-high-risk-resistant-non-muscle-invasive-bladder-cancer-nmibc-302806554.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358955</v>
       </c>
       <c r="F604" t="str">
-        <v>LUND, Sweden, June 22, 2026 /PRNewswire/ -- Hamlet BioPharma AB (publ) today announced the signing of a clinical trial agreement with the University of Iowa, one of the leading U.S. centers for bladder cancer research and therapy. The new study advances the clinical development of...</v>
+        <v>As children return to classrooms for a new school year, families and educators are looking for ways to make learning more engaging, hands-on, and connected to the world beyond the classroom. - - Sometimes, the best learning environment may be just outside the school door. - - StoryWalking, a nature-based storytelling and learning platform, encourages children, families, educators, and lifelong learners to step outdoors and turn everyday walks into opportunities for discovery, reflection, cr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358955</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>CityUHK (Dongguan) Hosts Inaugural Commencement 2026 at CityUHK</v>
+        <v>University of Phoenix Releases White Paper on Building and Scaling Competency-Based Education Programs</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C605" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D605" t="str">
         <v>Education</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.prnewswire.com/news-releases/cityuhk-dongguan-hosts-inaugural-commencement-2026-at-cityuhk-302806481.html</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-releases-white-paper-on-building-and-scaling-competency-based-education-programs-302853245.html</v>
       </c>
       <c r="F605" t="str">
-        <v>HONG KONG, June 22, 2026 /PRNewswire/ -- City University of Hong Kong (Dongguan) hosted the Inaugural Commencement 2026 at City University of Hong Kong on 22 June. Over 420 MSc graduates travelled from Dongguan to Hong Kong to attend the commencement, marking them as the university's...</v>
+        <v>Publication examines the University's journey developing a competency-based education model for working adult learners and shares lessons learned from more than 5,000 program graduates PHOENIX, Aug. 17, 2026 /PRNewswire/ -- University of Phoenix has released a new white paper detailing...</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>Achieve Detroit Academy celebrates first-ever graduating class</v>
+        <v>Washington Trust launches Age With Wisdom™ education series to help Rhode Island and Connecticut older adults prevent financial exploitation and plan for the future</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C606" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D606" t="str">
         <v>Education</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.prnewswire.com/news-releases/achieve-detroit-academy-celebrates-first-ever-graduating-class-302806413.html</v>
+        <v>https://www.prnewswire.com/news-releases/washington-trust-launches-age-with-wisdom-education-series-to-help-rhode-island-and-connecticut-older-adults-prevent-financial-exploitation-and-plan-for-the-future-302853191.html</v>
       </c>
       <c r="F606" t="str">
-        <v>DETROIT, June 22, 2026 /PRNewswire/ -- Achieve Detroit Academy, an online public charter high school, celebrated its first graduating class during a commencement ceremony on Thursday, June 11, at the Detroit Lions Academy. Forty-three graduates from across the state of Michigan...</v>
+        <v>New education initiative combines fraud prevention, financial planning guidance, and AARP BankSafe® training to help older adults, families, and caregivers protect financial well-being WESTERLY, R.I., Aug. 17, 2026 /PRNewswire/ -- The Washington Trust Company (Washington Trust), today...</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>VASRO Research Highlights Ainos' Expansion of Smell AI Into Patient-Level ...</v>
+        <v>American Water Charitable Foundation Awards $75,000 in Workforce Readiness and STEM Education Grants Across New Jersey</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C607" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D607" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E607" t="str">
-        <v>https://pr-inside.com/vasro-research-highlights-ainos-expansion-of-smell-ai-into-patient-level-r5193426.htm</v>
+        <v>https://www.prnewswire.com/news-releases/american-water-charitable-foundation-awards-75-000-in-workforce-readiness-and-stem-education-grants-across-new-jersey-302853197.html</v>
       </c>
       <c r="F607" t="str">
-        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / June 22, 2026 / Ainos, Inc. (NASDAQ:AIMD)(NASDAQ:AIMDW) ("Ainos" or the "Company"), a Smell AI company digitizing scent into machine-readable data for artificial intelligence applications, today highlighted a new update report published by VASRO GmbH ("VASRO") reviewing Ainos' planned expansion of its AI Nose platform into patient-level breath intelligence. The VASRO update reviews Ainos' recently announced one-year research program with National Taiwan University, scheduled to begin on July 1, 2026, to evaluate whether AI-analyzed breath patterns may help distinguish acute exacerbations of chronic obstructive pulmonary disease ("COPD") from acute decompensated heart failure among patients presenting with ..</v>
+        <v>New Jersey American Water partners with four nonprofit organizations to support career readiness, STEM education and workforce development programs CAMDEN, N.J., Aug. 17, 2026 /PRNewswire/ -- The American Water Charitable Foundation, a philanthropic non-profit organization established by...</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>ViaPath Technologies and CareerSafe Partner to Expand Safety and Job Training in Corrections Facilities</v>
+        <v>Education Expert Jamie Marquardt of Kearney, NE, Explains The Confidence That Comes From Character for HelloNation</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C608" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D608" t="str">
         <v>Education</v>
       </c>
       <c r="E608" t="str">
-        <v>https://www.prnewswire.com/news-releases/viapath-technologies-and-careersafe-partner-to-expand-safety-and-job-training-in-corrections-facilities-302804696.html</v>
+        <v>https://www.prnewswire.com/news-releases/education-expert-jamie-marquardt-of-kearney-ne-explains-the-confidence-that-comes-from-character-for-hellonation-302774231.html</v>
       </c>
       <c r="F608" t="str">
-        <v>FALLS CHURCH, Va., June 22, 2026 /PRNewswire/ -- ViaPath Technologies, a leading provider of secure technology and communication solutions in corrections facilities, today announced a new partnership with CareerSafe, a trusted provider of online workforce development and safety education,...</v>
+        <v>KEARNEY, Neb., Aug. 17, 2026 /PRNewswire/ -- What gives students true confidence in education today? According to a HelloNation article, Vice Principal Jamie Marquardt of Zion Lutheran School in Kearney, NE, believes the answer begins with character. At this Christian school, confidence...</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Mesa Student Trades Overnight Shifts for Healthcare Future at UEI College</v>
+        <v>Wrap Technologies (WRAP) Selected to Support Florida Teacher Safety Training Program</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C609" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D609" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Retail, Education</v>
       </c>
       <c r="E609" t="str">
-        <v>https://www.prnewswire.com/news-releases/mesa-student-trades-overnight-shifts-for-healthcare-future-at-uei-college-302805709.html</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-selected-to-support-florida-teacher-safety-training-program-7088595</v>
       </c>
       <c r="F609" t="str">
-        <v>MESA, Ariz., June 22, 2026 /PRNewswire/ -- For years, Xavier Melendez felt like he was drifting. He bounced between retail positions, overnight hospitality shifts, and multiple attempts at higher education, but nothing felt right. Even a move to Arizona at the end of 2024 for a fresh...</v>
+        <v>LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) has been selected by WOFT Charities (“WOFT”) to provide training support for the WOFT Teacher Safety Training Program, which received a $475,000 appropriation in Florida’s fiscal year 2026-27 state budget. WRAP will support training focused on situational awareness, threat recognition, early intervention, de-escalation and avoiding physical confrontation when possible. The program will provide practical safety and preparedness training for teachers, administrators and other school personnel, including real-world scenarios and practical self-defense instruction. The $475,000 appropriation was made to WOFT, with WRAP receiving a portion based on services provided, and should not be interpreted as a direct $</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>Rutgers School of Nursing and Caregility Partner to Prepare Future Nurses to Provide Virtual Care</v>
+        <v>Eternity Founders Mohamad Al-Shami and Omar Abu Ghoush Announce US$1 ...</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C610" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D610" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.prweb.com/releases/rutgers-school-of-nursing-and-caregility-partner-to-prepare-future-nurses-to-provide-virtual-care-302805769.html</v>
+        <v>https://pr-inside.com/eternity-founders-mohamad-al-shami-and-omar-abu-ghoush-announce-us-r5213316.htm</v>
       </c>
       <c r="F610" t="str">
-        <v>The new collaboration, the first in New Jersey, aims to fill a training gap WALL TOWNSHIP, N.J. and NEWARK, N.J., June 22, 2026 /PRNewswire-PRWeb/ -- From hospital command centers to smart patient rooms and home-based care programs, virtual nursing increasingly is becoming a common part...</v>
+        <v>(PR-inside.com) The Jordanian education technology company will use the funding to expand its platform, strengthen its university and scholarship database, and support international growth. Eternity announces a US$1 million company valuation following the completion of its pre-seed funding round as the education technology company prepares to expand its AI-powered higher education platform. AMMAN, JORDAN / ACCESS Newswire / August 17, 2026 / Eternity, an education technology company developing an AI-powered platform for students navigating higher education, has announced that the company has reached a US$1 million valuation following the completion of its pre-seed funding round. Founded by Mohamad Al-Shami and Omar Abu Ghoush, Eternity ..</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Operation Homefront to Deliver Backpacks to Military Families Nationwide This Summer</v>
+        <v>Record enrollment propels Florida Poly into new era of growth</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C611" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D611" t="str">
         <v>Education</v>
       </c>
       <c r="E611" t="str">
-        <v>https://www.prnewswire.com/news-releases/operation-homefront-to-deliver-backpacks-to-military-families-nationwide-this-summer-302804916.html</v>
+        <v>https://www.prnewswire.com/news-releases/record-enrollment-propels-florida-poly-into-new-era-of-growth-302853133.html</v>
       </c>
       <c r="F611" t="str">
-        <v>SAN ANTONIO, June 22, 2026 /PRNewswire/ -- As families across the country prepare for a new school year amid rising costs, many military families face additional financial pressures related to military life. Back-to-school expenses often arrive as families are recovering from summer...</v>
+        <v>LAKELAND, Fla., Aug. 17, 2026 /PRNewswire/ -- Florida Polytechnic University soared into the 2026-27 academic year on Monday, Aug. 17, welcoming a record enrollment of 2,342 students. The milestone represents a remarkable 35% increase in total student enrollment over the last two years,...</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Recent Release, "A Father's Vengeance," from Newman Springs Publishing Author Chandra Sapkota, Explores How Far a Man Will Go to Protect His Greatest Love</v>
+        <v>Caterpillar Expands Workforce Initiative to Arkansas to Strengthen Pathways to Manufacturing Careers</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C612" t="str">
-        <v>PR.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D612" t="str">
         <v>Education</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.pr.com/press-release/971228</v>
+        <v>https://www.prnewswire.com/news-releases/caterpillar-expands-workforce-initiative-to-arkansas-to-strengthen-pathways-to-manufacturing-careers-302852402.html</v>
       </c>
       <c r="F612" t="str">
-        <v>Chandra Sapkota has completed a new book, "A Father's Vengeance," a gripping psychological thriller that follows Dev, an immigrant who arrived in Los Angeles as an eighteen-year-old student with nothing but determination and hope. After years of building a life he cherished—a loving partner, a cherished daughter, and hard-won stability—Dev's world shatters when betrayal threatens to strip away his [PR.com]</v>
+        <v>Investment will focus on making training more accessible, defining what skills are needed for future jobs and connecting individuals to careers in modern manufacturing The Academies of Central Arkansas, University of Arkansas Pulaski Technical College and Little Rock Regional Chamber to...</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>CKGSB Hosts 10th Economic Symposium in Beijing, Spotlighting China-ASEAN and China-Europe Economic Ties</v>
+        <v>Hyundai Advances Student Wellbeing and Education at UC Irvine</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C613" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D613" t="str">
         <v>Education</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.prnewswire.com/news-releases/ckgsb-hosts-10th-economic-symposium-in-beijing-spotlighting-chinaasean-and-chinaeurope-economic-ties-302806157.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyundai-advances-student-wellbeing-and-education-at-uc-irvine-302853036.html</v>
       </c>
       <c r="F613" t="str">
-        <v>BEIJING, June 22, 2026 /PRNewswire/ -- Cheung Kong Graduate School of Business (CKGSB), a leading business school in China, hosted its 10th Economic Symposium at its new Beijing campus. The forum brought together ambassadors, policymakers, business leaders, and scholars to examine China's...</v>
+        <v>$15,000 donation to UCI Basic Needs Center strengthens food security Continued partnership with Future Leaders Initiative equips underserved students with college and career readiness skills FOUNTAIN VALLEY, Calif., Aug. 17, 2026 /PRNewswire/ -- Hyundai Motor America is supporting...</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>UK Charity Helping Ukrainian Children Build Global Futures Welcomes First External Advisor</v>
+        <v>Partnership for a Healthier America and Amazon Help Turn Better-for-You Purchases into Nutritious Food for Families in Need</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C614" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D614" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E614" t="str">
-        <v>https://www.prnewswire.com/news-releases/uk-charity-helping-ukrainian-children-build-global-futures-welcomes-first-external-advisor-302805701.html</v>
+        <v>https://www.prnewswire.com/news-releases/partnership-for-a-healthier-america-and-amazon-help-turn-better-for-you-purchases-into-nutritious-food-for-families-in-need-302852932.html</v>
       </c>
       <c r="F614" t="str">
-        <v>Tutors International founder Adam Caller joins Svitlo Education as organisation expands support for students affected by war LONDON, June 22, 2026 /PRNewswire/ -- Svitlo Education, the UK-registered charity providing free English-language education to young people in Ukraine, has...</v>
+        <v>From August 15–31, 2026, Amazon shoppers will save $5 on select better-for-you products when they spend $25, while at the same time helping families in need access nutritious food. WASHINGTON, Aug. 17, 2026 /PRNewswire/ -- This back-to-school season, choosing better for your family comes...</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>Xinhua Silk Road : coup d'envoi du Festival des bateaux-dragons à Yichang, dans la province du Hubei, au centre de la Chine</v>
+        <v>Hawkins Way Capital Joint Venture Acquires Union Square Property to Expand Student Housing Portfolio</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C615" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D615" t="str">
-        <v>Education</v>
+        <v>Finance, SaaS, Real Estate, Education</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.prnewswire.com/news-releases/xinhua-silk-road--coup-denvoi-du-festival-des-bateaux-dragons-a-yichang-dans-la-province-du-hubei-au-centre-de-la-chine-302806078.html</v>
+        <v>https://www.prnewswire.com/news-releases/hawkins-way-capital-joint-venture-acquires-union-square-property-to-expand-student-housing-portfolio-302853028.html</v>
       </c>
       <c r="F615" t="str">
-        <v>PÉKIN, 22 juin 2026 /PRNewswire/ -- Une grande cérémonie d'inauguration d'un festival culturel et d'une course nationale de bateaux-dragons (Yichang), organisée pour célébrer le Festival des bateaux-dragons, une fête traditionnelle chinoise associée à l'ancien poète patriote Qu Yuan, a...</v>
+        <v>Strategic East Village Acquisition Strengthens Hawkins Way Capital's Growing FOUND Study Student Housing Platform Click for high-res image NEW YORK, Aug. 17, 2026 /PRNewswire/ -- Hawkins Way Capital, a vertically integrated real estate investment firm with over $3 billion in assets under...</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>Consensuality Announces Naughty by Nature as Its Flagship Private Couples Retreat in Wilderness</v>
+        <v>Boundless Life Earns WASC Accreditation, Validating a New Model for Global Education</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C616" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D616" t="str">
-        <v>Retail, Education, Media</v>
+        <v>Education</v>
       </c>
       <c r="E616" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758849</v>
+        <v>https://www.prweb.com/releases/boundless-life-earns-wasc-accreditation-validating-a-new-model-for-global-education-302852663.html</v>
       </c>
       <c r="F616" t="str">
-        <v>Cape Town, South Africa, 2026-06-21 — /EPR Network/ — Consensuality has announced Naughty by Nature as its flagship private couples retreat, offering a dedicated one-couple-at-a-time [read full press release...]</v>
+        <v>Just four years after its founding, Boundless Life becomes the first global worldschooling education system accredited by one of the world's leading accrediting organizations. MONTREAL, Aug. 17, 2026 /PRNewswire-PRWeb/ -- For generations, educational quality has largely been associated...</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>Indirapuram School Integrates Skill-Based Learning into Its CBSE Education System</v>
+        <v>DuPage Regional Office of Education Expands Student Health and Wellness Supports Ahead of New School Year</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C617" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D617" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E617" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758752</v>
+        <v>https://www.prnewswire.com/news-releases/dupage-regional-office-of-education-expands-student-health-and-wellness-supports-ahead-of-new-school-year-302852995.html</v>
       </c>
       <c r="F617" t="str">
-        <v>Ghaziabad, India, 2026-06-21 — /EPR Network/ — Education is evolving rapidly, and schools across the country are embracing innovative teaching methods that prepare students for real-world [read full press release...]</v>
+        <v>Partnerships, training, and early-intervention resources help schools create safer, more supportive learning environments WHEATON, Ill., Aug. 17, 2026 /PRNewswire/ -- Maro Health - As schools welcome students back to the classroom, the DuPage Regional Office of Education is helping...</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>85 Hour Prenatal Yoga Teacher Training Mysore – A Focused Program for Safe &amp; Supportive Teaching</v>
+        <v>Go dēhp® and dēhp® Theraputic Sponsor the 2026 Southwestern School for Behavioral Health Studies Conference and Present Proprietary Dehp® High Treatment to Attendees</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C618" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D618" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E618" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758631</v>
+        <v>https://finance.yahoo.com/healthcare/articles/d-hp-d-hp-theraputic-153200233.html</v>
       </c>
       <c r="F618" t="str">
-        <v>Mysore, India, 2026-06-21 — /EPR Network/ — An 85-hour Prenatal Yoga Teacher Training in Mysore is designed for yoga teachers who want to work confidently [read full press release...]</v>
+        <v>PHOENIX, August 17, 2026--Go dēhp® and dēhp® Theraputic invite health care professionals attending the 58th Annual Southwestern School for Behavioral Health Studies Conference to attend a special session on their proprietary Dehp® High Treatment. Taking place at Gila River Resorts &amp; Casinos – Wild Horse Pass in Chandler, Arizona, the conference is sponsored by Go dēhp® and dēhp® Theraputic, The Dehp® High Treatment session will be presented by Go dēhp® and dēhp® Theraputic CEO Josette Sullins an</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>UCP of Central Florida celebrates major milestones at new Osceola campus</v>
+        <v>AM Best Is Looking for the Next Generation of Insurance Professionals</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C619" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D619" t="str">
         <v>Education</v>
       </c>
       <c r="E619" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758587</v>
+        <v>https://finance.yahoo.com/small-business/articles/am-best-looking-next-generation-151400904.html</v>
       </c>
       <c r="F619" t="str">
-        <v>ORLANDO, Fla., 2026-06-21 — /EPR Network/ — Even before opening its doors, UCP of Central Florida’s new Osceola County campus is exceeding expectations, with enrollment [read full press release...]</v>
+        <v>OLDWICK, N.J., August 17, 2026--AM Best’s 2027 Student Challenge, which gives undergraduate and graduate-level students the opportunity to develop and showcase innovative solutions for risk management and insurance, is now open for submissions.</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>Filippo Biagioli House Museum Launches “Scriptorium” International Call: Poet Elisabetta Corti Inaugurates the Project</v>
+        <v>Global Vitiligo Foundation Applauds Incyte’s "Moments of Clarity" Campaign for Elevating Patient Voices and Advancing Vitiligo Awareness</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C620" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D620" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E620" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758515</v>
+        <v>https://finance.yahoo.com/healthcare/articles/global-vitiligo-foundation-applauds-incyte-151400926.html</v>
       </c>
       <c r="F620" t="str">
-        <v>San Quirico Valleriana, Italy, 2026-06-21 — /EPR Network/ — The Filippo Biagioli House Museum in San Quirico Valleriana, Italy, has officially launched an international call [read full press release...]</v>
+        <v>MECHANICSBURG, Pa., August 17, 2026--The Global Vitiligo Foundation (GVF) proudly recognizes and supports Incyte’s Moments of Clarity campaign, a powerful storytelling initiative that highlights the lived experiences of individuals with nonsegmental vitiligo. Through authentic patient narratives, the campaign closely aligns with GVF’s mission to improve the quality of life for people affected by vitiligo through education, advocacy, and community connection.</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>Kundalini Yoga Teacher Training Course – Unlock the Deeper Dimensions of Yoga</v>
+        <v>CodeMonkey Launches Free 3rd Grade Science Curriculum for the 2026-2027 School Year</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C621" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D621" t="str">
-        <v>Energy, Education, Healthcare</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E621" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758440</v>
+        <v>https://www.prweb.com/releases/codemonkey-launches-free-3rd-grade-science-curriculum-for-the-20262027-school-year-302852639.html</v>
       </c>
       <c r="F621" t="str">
-        <v>Kerala, India, 2026-06-21 — /EPR Network/ — Yoga is often associated with flexibility, strength, and physical well-being. However, beyond the physical practice lies a vast [read full press release...]</v>
+        <v>The award-winning learning platform expands beyond coding with a hands-on, standards-aligned science curriculum; available at no cost to US schools nationwide. SAN FRANCISCO, Aug. 17, 2026 /PRNewswire-PRWeb/ -- CodeMonkey, the award-winning learning platform known for making Computer...</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>Sound Healing Meditation Course – Discover the Transformative Power of Sound and Silence</v>
+        <v>2026 Global Citizen Festival Lineup to Feature Ms. Lauryn Hill &amp; Wyclef Jean, Lenny Kravitz, John Legend, Lainey Wilson, Shaboozey and Tomorrow X Together</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C622" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D622" t="str">
-        <v>Energy, Education, Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E622" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758162</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358943</v>
       </c>
       <c r="F622" t="str">
-        <v>Mysore, India, 2026-06-21 — /EPR Network/ — Long before modern wellness practices became popular, cultures around the world understood that sound could influence the human [read full press release...]</v>
+        <v>Summary - - 2026 Global Citizen Festival Campaign to Help More Children Get to School, Support the Farmers Feeding Their Communities, and Provide Electricity for Millions Around the World - - Take Action on the Global Citizen App to Earn Free Festival Tickets - - Global Citizen, the world&amp;#39;s largest movement to end extreme poverty, announced the lineup for the 2026 Global Citizen Festival will include Ms. Lauryn Hill &amp;amp; Wyclef Jean celebrating the 30th anniversary of Fugees&amp;#39; seminal al... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358943</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>SensaMarket Launches Comprehensive Knowledge Hub to Empower Options Traders with Advanced Market Education</v>
+        <v>$375K Surprise: Round Room Gifts 3,000 Indianapolis Students + Teachers with New Shoes Through "Operation Do Good"</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C623" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D623" t="str">
         <v>Education</v>
       </c>
       <c r="E623" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758110</v>
+        <v>https://www.prnewswire.com/news-releases/375k-surprise-round-room-gifts-3-000-indianapolis-students--teachers-with-new-shoes-through-operation-do-good-302852578.html</v>
       </c>
       <c r="F623" t="str">
-        <v>Naperville, Illinois,2026-06-21 — /EPR Network/ — SensaMarket, a premier options analytics and market intelligence company, has introduced a complete Knowledge Hub to assist traders in [read full press release...]</v>
+        <v>Verizon Authorized Retailer Partners with DREAM Alive and New Shoe Day for Surprise Back-to-School Event Each Student + Teacher Received a Pair of New Balance Shoes and Socks for the Upcoming School Year FISHERS, Ind., Aug. 17, 2026 /PRNewswire/ -- In an unexpected emotional moment, every...</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>How Cell &amp; Gene Therapy Drug Delivery Devices Are Advancing Precision Medicine</v>
+        <v>British Father Ashley Tierney Faces Trial in Mauritius After Seven Years Tortures in Pre-Trial Detention</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C624" t="str">
-        <v>Express Press Release</v>
+        <v>Pressat</v>
       </c>
       <c r="D624" t="str">
         <v>Education</v>
       </c>
       <c r="E624" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758075</v>
+        <v>https://pressat.co.uk/releases/british-father-ashley-tierney-faces-trial-in-mauritius-after-seven-years-tortures-in-pre-trial-detention-87a69fca821d5d8a32fc6cdad9ccfb90/</v>
       </c>
       <c r="F624" t="str">
-        <v>Noida, India, 2026-06-21 — /EPR Network/ — Cell and gene therapy drug delivery devices are becoming a critical component of next-generation healthcare by enabling the [read full press release...]</v>
+        <v>Monday 17 August, 2026 Foreign Prisoners Network calls for urgent international media scrutiny, fair trial monitoring, and investigation into allegations of torture and abuse A man should not disappear into a prison system for nearly seven years without conviction, without scrutiny, and without the world asking hard questions.” — Jean Jacques, Foreign Prisoners Network LONDON, UNITED KINGDOM, August 16, 2026 /-- Foreign Prisoners Network is calling on international media, British media, human rights organisations and trial observers to closely monitor the upcoming court proceedings involving Ashley Tierney, a British national whose case is scheduled to be heard in Port Louis, Mauritius, from 7 September to 18 September 2026. Ashley Tierney has now spent almost seven years in pre-trial dete</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>NDA 2 Answer Key PDF 2026 Released Soon: Complete Solution Guide for NDA Aspirants</v>
+        <v>Ainos Unveils Next-Generation AI Nose, Advancing the Infrastructure ...</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C625" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D625" t="str">
-        <v>Education</v>
+        <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E625" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757969</v>
+        <v>https://pr-inside.com/ainos-unveils-next-generation-ai-nose-advancing-the-infrastructure-r5213195.htm</v>
       </c>
       <c r="F625" t="str">
-        <v>Prayagraj, India, 2026-06-21 — /EPR Network/ — In a significant development for defence aspirants preparing for a career in the armed forces, the NDA 2 [read full press release...]</v>
+        <v>(PR-inside.com) Second-generation platform combines upgraded software, firmware, Edge AI and industrial-grade hardware to support reliable 24/7 real-world deployment More than 878 million real-world smell data records strengthen Ainos' Smell Intelligence foundation, with every AI Nose serving as a continuously learning node toward a broader Chemical Intelligence network HOUSTON, TX / ACCESS Newswire / August 17, 2026 / Ainos, Inc. (NASDAQ:AIMD, AIMDW) ("Ainos" or the "Company"), a pioneer in AI-powered Chemical Intelligence, today announced the next generation of its AI Nose platform, featuring comprehensive upgrades across software, firmware, edge computing and hardware reliability. The second-generation AI Nose is engineered for continuous, real-world deployment and represents ..</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>New Rickover Biography Surges to #1 on Amazon Hot New Releases</v>
+        <v>Ainos Unveils Next-Generation AI Nose, Advancing the Infrastructure for Chemical Intelligence</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C626" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D626" t="str">
-        <v>Retail, Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E626" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757941</v>
+        <v>https://www.newswire.com/news/ainos-launches-next-generation-ai-nose-platform</v>
       </c>
       <c r="F626" t="str">
-        <v>McLean, Va., USA, 2026-06-21 — /EPR Network/ — The Center for Excellence in Education (CEE) announces that the recently published biography, Rickover: Underway, My Way, co-authored [read full press release...]</v>
+        <v>Second-generation platform combines upgraded software, firmware, Edge AI and industrial-grade hardware to support reliable 24/7 real-world deployment More than 878 million real-world smell data records strengthen Ainos' Smell Intelligence foundation, with every AI Nose serving as a continuously learning node toward a broader Chemical Intelligence network</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>From Minister to Spiritual Scribe: The Late Dr. Pieter Noomen’s ‘Conversations with Life Itself’ Available on Global Platform</v>
+        <v>Pusan National University Researchers Show How Korea's Emission Trading Reforms Would Impact Its Power Sector</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C627" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D627" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E627" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757933</v>
+        <v>https://www.prnewswire.com/news-releases/pusan-national-university-researchers-show-how-koreas-emission-trading-reforms-would-impact-its-power-sector-302852625.html</v>
       </c>
       <c r="F627" t="str">
-        <v>LOS ANGELES, CA, 2026-06-21 — /EPR Network/ — The late Dr. Pieter Noomen was a minister who served many Protestant churches and was also a psychotherapist [read full press release...]</v>
+        <v>Researchers show changes to benchmarking method, auctioning ratio, and carbon pricing impact different types of power generation companies differently BUSAN, South Korea, Aug. 17, 2026 /PRNewswire/ -- The effects of proposed reforms to Phase IV of the Korean Emissions Trading Scheme on...</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Mike Williams Golf Center Now Open at Georgia’s Lanier Islands Resort</v>
+        <v>AimwellBio Secures Patented Behavioral AI Portfolio Backed by Oxford ...</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C628" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D628" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Healthcare, Real Estate, Education</v>
       </c>
       <c r="E628" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757782</v>
+        <v>https://pr-inside.com/aimwellbio-secures-patented-behavioral-ai-portfolio-backed-by-oxford-r5213194.htm</v>
       </c>
       <c r="F628" t="str">
-        <v>BUFORD, GA, United States, 2026-06-21 — /EPR Network/ — Earlier this spring, Lanier Islands Resort introduced a bold new experience on Lake Lanier’s shores with the [read full press release...]</v>
+        <v>(PR-inside.com) Executed IP assignment brings a decade of technology, published research, and pharma-tested behavioral engagement capabilities into AimwellBio as the Company expands its scientific and medical advisory network MIAMI, FL / ACCESS Newswire / August 17, 2026 /AimwellBio (OTCID:AIMN) today announced the executed assignment of the Trustr intellectual property portfolio, a patented behavioral engagement system designed to measure real-world patient behavior and use precisely timed, data-driven interventions and rewards to support sustained adherence. The technology brings a substantial development history to the AimwellBio platform. Its foundation includes a 2017 license through the University of Vermont Office of Technology and Commercialization, examination by the ..</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>Trade Genie Launches SmartSpreads™ to Deliver Consistent Income Strategies Through Structured Options Trading</v>
+        <v>CHIPOTLE CELEBRATES BACK-TO-SCHOOL SEASON WITH SCHOOL SPIRIT BOGO AND CHIPOTLE SUNDAYS DEAL</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C629" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D629" t="str">
-        <v>Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E629" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757658</v>
+        <v>https://www.prnewswire.com/news-releases/chipotle-celebrates-back-to-school-season-with-school-spirit-bogo-and-chipotle-sundays-deal-302852387.html</v>
       </c>
       <c r="F629" t="str">
-        <v>Encinitas, CA, 2026-06-21 — /EPR Network/ — Trade Genie, a leading options trading education and alert service founded by Noshee Khan, today announced the launch [read full press release...]</v>
+        <v>On Thursday, August 20, guests wearing school apparel or accessories can receive a BUY-ONE-GET-ONE (BOGO) entrée offer from 3 p.m. to close local time¹ at participating Chipotle restaurants. On Sundays, August 23, August 30 and September 6, guests who order two or more entrées after 3 p.m....</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>What Parents Love Most About Indirapuram Public School’s Education System</v>
+        <v>Aramark Student Nutrition Expands Partnerships Across the Country to Enhance K-12 Student Dining Experiences</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C630" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D630" t="str">
         <v>Education</v>
       </c>
       <c r="E630" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757593</v>
+        <v>https://finance.yahoo.com/healthcare/articles/aramark-student-nutrition-expands-partnerships-113000730.html</v>
       </c>
       <c r="F630" t="str">
-        <v>Ghaziabad,India, 2026-06-21 — /EPR Network/ — In today’s competitive education landscape, parents are increasingly searching for institutions that offer more than just academic success. Among [read full press release...]</v>
+        <v>PHILADELPHIA, August 17, 2026--From chef-inspired menus and local sourcing initiatives to student advisory councils and nutrition education programs, Aramark Student Nutrition is partnering with over a dozen new school districts nationwide to create dining experiences that help students thrive.</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>Charlie Foulke Quarterback Profile Announces Charlie Foulke Commits To Syracuse: Why Elite Quarterback Charlie Foulke Chose Syracuse University</v>
+        <v>Uniphore Launches Marketing AI as Marketing Moves Beyond the CDP</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C631" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D631" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.prweb.com/releases/charlie-foulke-quarterback-profile-announces-charlie-foulke-commits-to-syracuse-why-elite-quarterback-charlie-foulke-chose-syracuse-university-302805096.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/uniphore-launches-marketing-ai-marketing-113000130.html</v>
       </c>
       <c r="F631" t="str">
-        <v>For the Orange, securing a commitment from Charlie Foulke is a major statement victory on the national recruiting stage. PHILADELPHIA, June 20, 2026 /PRNewswire-PRWeb/ -- Charlie Foulke Quarterback Profile Announces Charlie Foulke Commits To Syracuse: Top Quarterback "C4" Is Orange-Bound—...</v>
+        <v>PALO ALTO, Calif., August 17, 2026--Uniphore launches Marketing AI to predict customer behavior, simulate campaign outcomes and improve forecasts with sovereign, self-learning AI.</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>Charlie Foulke Quarterback Profile Announces Charlie Foulke Commits To Syracuse: Top Quarterback "C4" Is Orange-Bound</v>
+        <v>Data Center Market: Why DCIM Software Is Becoming the Nervous System of Modern Facilities</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C632" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D632" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.prweb.com/releases/charlie-foulke-quarterback-profile-announces-charlie-foulke-commits-to-syracuse-top-quarterback-c4-is-orange-bound-302804940.html</v>
+        <v>https://express-press-release.net/news/2026/08/17/1767406</v>
       </c>
       <c r="F632" t="str">
-        <v>A major recruiting win for Syracuse University as one of the Northeast's top quarterback prospects Charlie Foulke Quarterback Profile has made it official. GLASSBORO, N.J., June 20, 2026 /PRNewswire-PRWeb/ -- Charlie Foulke Quarterback Profile Announces that Charlie Foulke Commits To...</v>
+        <v>Data centers have quietly become the physical backbone of the AI economy — the buildings where every chatbot query, cloud workload, and machine learning model [read full press release...]</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>New white paper on closing the AI fluency gap to support workforce retention published by the University of Phoenix College of Doctoral Studies</v>
+        <v>Port of Subs® Launches New Chicken Cordon Bleu, Seasonal Menu and Back-to-School Rewards</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C633" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D633" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E633" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-white-paper-on-closing-the-ai-fluency-gap-to-support-workforce-retention-published-by-the-university-of-phoenix-college-of-doctoral-studies-302805050.html</v>
+        <v>https://www.prnewswire.com/news-releases/port-of-subs-launches-new-chicken-cordon-bleu-seasonal-menu-and-back-to-school-rewards-302852278.html</v>
       </c>
       <c r="F633" t="str">
-        <v>New paper by Dr. Wayne L. McCoy examines how employers can turn AI skill development into a talent retention strategy. PHOENIX, Ariz., June 20, 2026 /PRNewswire/ -- University of Phoenix College of Doctoral Studies has published a new white paper, "The Retention Mandate: Bridging the AI...</v>
+        <v>Limited-time menu items, family-friendly catering, and must-have rewards help guests make the most of the season RENO, Nev., Aug. 17, 2026 /PRNewswire/ -- Port of Subs®, the neighborhood sandwich franchise known for its fresh, made-to-order sandwiches, is introducing a new Chicken Cordon...</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>MomDoc Celebrates 50 Years by Turning Celebration Into Access</v>
+        <v>Celebree School Celebrates Opening of 50th Franchise Location, Marking Major Growth Milestone</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C634" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D634" t="str">
         <v>Education</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.pr.com/press-release/971694</v>
+        <v>https://www.prnewswire.com/news-releases/celebree-school-celebrates-opening-of-50th-franchise-location-marking-major-growth-milestone-302852233.html</v>
       </c>
       <c r="F634" t="str">
-        <v>MomDoc is celebrating its 50th anniversary by assembling 500 back-to-school backpacks for children in foster care and welcoming approximately 1,000 children in foster care and their family members for a day of connection and fun. In partnership with ASANow, the event honors MomDoc founder Dr. Clifford Goodman’s legacy of service, compassion, and community, while the City of Chandler proclaims June 23, 2026 as Dr. [PR.com]</v>
-[...2 lines deleted...]
-    <row r="635">
+        <v>This Significant Achievement Underscores Growing Demand for High-Quality Early Childhood Education BALTIMORE, Aug. 17, 2026 /PRNewswire/ -- Celebree School, a top early childhood education franchise brand, has reached a significant milestone with the opening of its 50th franchise location....</v>
+      </c>
+    </row>
+    <row r="635" xml:space="preserve">
       <c r="A635" t="str">
-        <v>Vaultzy and Miracle University Pilot Demonstrates AI-Powered Document Management for Students. Expansion Planned for California Foster Youth Programs</v>
+        <v>Food Expo and concurrent fairs attract over 520,000 visits, setting all-time record</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C635" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D635" t="str">
-        <v>AI, SaaS, Real Estate, Education</v>
+        <v>SaaS, Healthcare, Retail, Media, Education</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.prweb.com/releases/vaultzy-and-miracle-university-pilot-demonstrates-ai-powered-document-management-for-students-expansion-planned-for-california-foster-youth-programs-302805103.html</v>
-[...5 lines deleted...]
-    <row r="636">
+        <v>https://www.acnnewswire.com/press-release/english/109174/</v>
+      </c>
+      <c r="F635" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 17, 2026 - (ACN Newswire) - The Food Expo, Beauty &amp; Wellness Expo and Home Delights Expo, organised by the Hong Kong Trade Development Council (HKTDC), concluded successfully today. The two trade fairs — Food Expo PRO and Hong Kong International Tea Fair — also closed on 15 August. The five fairs brought together over 1,850 exhibitors from more than 30 countries and regions, attracting over 520,000 public visits in total - a record high. Per capita spending continued to grow, reaching HK$1,685, reflecting the continued vibrancy of the local consumer market and strong public demand for gourmet food, healthy living and quality home products.
+For trade exhibitions, the Food Expo PRO and Hong Kong International Tea Fair drew some 20,000 buyers from 64 countries and regions. Apart from Hong Kong, buyers came from Chinese Mainland, Macao, Taiwan, Japan, Korea, as well as ASEAN countries, including Indonesia, Cambodia, Thailand, Malaysia and the Philippines, among others, reinforcing Hong Kong's unique advantages as a food trading hub.
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, organised by the Modernized Chinese Medicine International Association (MCMIA) together with the HKTDC and ten scientific research institutions, also concluded successfully on 15 August. Over 30 distinguished speakers attended to discuss innovation, research and development in Chinese medicine, and global opportunities.
+Smilely Lam, Associate Executive Director of the HKTDC, said: "This year's fairs received an enthusiastic response. Attendance recorded solid growth, and per capita spending reached a record high alongside visitor numbers, reflecting the strong market demand for quality food, healthy living and novel experiences. This year's five fairs, themed 'Live Well · Stay Well', gathered a diverse range of food and beverage, wellness and related lifestyle products, services and experiences from around the world, comprehensively showcasing the latest trends in the health and wellness sector, and creating more business opportunities for the industry."
+Ms Lam added: "We are pleased to see the fairs attracting a broader range of international participation. Exhibitors, buyers and industry representatives concluded multiple cooperation and procurement agreements, underscoring Hong Kong's position as an important trade platform connecting Chinese Mainland and international markets, as well as its role as an international food trade hub. Buyers' purchasing intentions show that market demand continues to grow for health and functional products, convenience foods, specialty foods and premium tea products. Products with sustainable development concepts and international certifications such as Halal certification are also gaining popularity, reflecting the industry's proactive response to consumers' pursuit of healthy living, quality experiences and responsible consumption, injecting growth momentum into the market.”
+Per capita spending reaches record high of HK$1,685; Health and wellness products in the spotlight
+During the fairs, the organiser conducted a random sampling survey, interviewing more than 1,430 visitors. The per capita spending continued to grow, reaching HK$1,685, with 87% of respondents indicating that their actual spending was in line with or exceeded their budget, reflecting stable consumer sentiment. The fairs also successfully aligned with the healthy living consumption trend, with over 80% of respondents expressing interest in health and wellness-related products.  The product categories of greatest interest to respondents included health and functional foods (62%), health supplements and nutritional products (51%), as well as mental and physical wellness products and healthy lifestyle items (40%). Among the respondents who are aware that the fairs have a halal food and beverage label, more than half of the respondents (53%) believed that halal food and beverage label helps promote halal products, while 51% noted the silver-age products and services showcased at the fairground, reflecting the continued growth potential of these markets.
+Public fairs draw strong crowds; buoyant spending atmosphere
+Over five days, The Food Expo, The Beauty &amp; Wellness Expo and The Home Delights Expo offered visitors a diverse range of international food, beauty and wellness products, as well as home living experiences. Five themed days were held throughout the fairs, encouraging visitors to embrace quality living through product showcases, expert sharing and interactive experiences. The fairs also featured a variety of special products and limited-time offers, attracting strong visitor traffic and generating encouraging sales results. The Food Expo's Gourmet Zone featured Hong Kong's first chewy treats themed market, featuring chewy desserts that received an enthusiastic on-site response. Henry Ling, Executive Director and General Manager (Asset Management) of Uni-China Group, said the 12 participating exhibitors expected to generate total sales of HK$1 million to HK$1.4 million during the fair.
+Held concurrently, the Beauty &amp; Wellness Expo brought visitors a wide range of holistic wellness experiences, including fragrance, health and fitness demonstrations. Among the highlights was an aroma-emotion testing experience presented by Xuelei Fragrance Museum from Guangzhou, drawing a continuous stream of visitors throughout the fair. The newly launched "Stay Relax" zone showcased products designed to relieve fatigue and promote relaxation. Alan Ho, Founder and Chairman of Hong Kong wellness brand Vogue Bio, said the brand's expo-exclusive buy-one-get-one-free promotion was well received by visitors. He expected total sales during the five-day fair to exceed HK$1 million, far surpassing his expectations.
+The Home Delights Expo showcased a range of smart home solutions, trendy household products and sleep technology. Sleep Health Association, exhibiting for the first time, set up a "Go Sleep Exp", where many visitors came to learn about ways to improve sleep quality and related health information. Cyrus Chiu, president of the Association, said the pavilion featured a first-of-its-kind sleeping experiential project in Asia, drew strong visitor traffic through its innovative design and helped enhance public awareness and understanding of sleep health.
+Trade fairs expand business networks, help mainland enterprises reach new markets
+The HKTDC is actively assisting quality mainland food products in expanding into overseas markets. This year marks the fourth consecutive year of the Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event, which facilitates mainland enterprises in leveraging Hong Kong's international business platform to expand into overseas markets. The event was attended by Chan Kwok-ki, Chief Secretary for Administration of the Hong Kong SAR Government, who delivered a keynote address. At the matching session, the Environment and Ecology Bureau of the HKSAR Government signed Memoranda of Understanding (MoU) with representatives from Hunan, Xizang and Shandong to strengthen cooperation between Hong Kong and these three regions. The event recorded intended transactions exceeding HK$1.8 billion, setting new records in both the breadth of industry participation and total intended deal value. Peng Tingjun, Director-General of the Agricultural Trade Promotion Center of the Ministry of Agriculture and Rural Affairs of China, said that more than 100 agricultural enterprises from over 10 Chinese Mainland provinces and regions brought more than 1,000 specialty products to Hong Kong, enabling visitors to experience distinctive agricultural traditions while helping Chinese agriculture reach global markets through Hong Kong.
+Making its debut at the Food Expo, the Xizang Pavilion achieved encouraging results Nagqu State-owned Capital Investment and Operation and Xizang Baqing Qizhen Industry successfully signed a MoU with a Hong Kong importer, with an estimated annual cooperation value exceeding RMB100 million, aiming to further expand the market for Xizang Naqu cordyceps. Another Chinese Mainland exhibitor, Henan Yunong Youpin Operation Management, following its participation in the Central Asia business delegation led by the Chief Executive in June this year, successfully connected with agricultural research and national investment bodies in Kazakhstan and plans to establish an agricultural industrial park there. Making its debut at the Food Expo this time, Fan Na, Chairperson of the company, stated that the company successfully connect with two wholesalers through the expo, with a target cooperation scale of RMB 10 million.
+This year, the Korea Pavilion expanded its size by 40%, gathering over 130 exhibitors and become the largest overseas pavilion. During the Food Expo PRO, the HKTDC signed a MoU with the Korea Agro-fisheries &amp; Food Trade Corporation. Kim Kwangseok, Branch Director of the Korea Agro-Fisheries &amp; Food Trade Corporation’s office in Hong Kong, said: “Hong Kong has long been a strategically important market for Korean agri-food products. It is not only our sixth largest export market, but also a crucial springboard for entering the Greater Bay Area and the Chinese Mainland markets. Beyond Hong Kong and the Chinese Mainland, the expo also helps Korean enterprises connect with importers and distributors from Singapore and other Asian markets, making it an important platform for international expansion.”
+The Food Expo PRO and the Food Expo featured the halal food and beverage label for the third consecutive year. This year, over 130 food suppliers showcased halal food from around the world. Tai Po Chun Hing, a local heritage brand with nearly 60 years of history, has been a regular participant at the Food Expo and joined the Food Expo PRO for the first time this year. At the newly introduced "Meat Zone”, it presented halal-certified beef tendon balls made in Hong Kong. Pius Chan, Executive Director of the company, said “On the first day of the expo, we met over 20 buyers from the Philippines, Thailand, and the Middle East, and expect orders worth between HK$500,000 and HK$1 million. We are also showcasing carbon-neutral beef balls that meet carbon footprint standards, demonstrating our commitment to ESG."
+SBY Frozen Food Supply, a Singapore-based halal meat manufacturer and distributor with a history of nearly 80 years, also identified Brazilian suppliers of raw beef and chicken products during the Expo. Abdul Halim Hafizuddin, Business Development Manager of the company, estimated the company's annual procurement value could reach between US$3 million and US$5 million.
+The spotlighted “Food Science and Technology Zone” featured innovative food technologies, including pet food solutions that attracted strong buyer interest. Felix Cheung, Founder and CEO of IXON Food Technology, said: "We received enquiries from more than 200 buyers on the first day of the expo, including buyers from Korea, Kazakhstan, Timor-Leste, Europe and Arab markets. Based on current discussions, the potential business value is estimated at between US$500,000 and US$1.3 million."
+The Coffee Zone at Food Expo PRO highlighted the growing potential of the coffee market, showcasing coffee products from different origins, accessories and coffee machines. First-time exhibitor Hawaii Coffee Association promote Hawaiian coffee and other specialty products at the expo. Ralph Gaston, Board Member and Secretary of the Association, said they had connected with more than 100 buyers during the expo and expect to conclude business within the next two to three months.
+A seminar titled " Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" was also held. Prof. Simon Wong, Chairman of the Belt and Road International Coffee Alliance, stated at the seminar that the Alliance will connect around 150 Belt and Road markets, further consolidating Hong Kong's role as an international coffee trading hub. Combined with Hong Kong's unique advantage as a "super-connector," the city is well-positioned to become a two-way gateway for the coffee industry.
+Held concurrently, the Hong Kong International Tea Fair introduced the new "Tea Lifestyle" zone, featuring a variety of innovative tea beverages, tea-inspired products and interactive experiences. Among the exhibitors was local tea brand BASAO, which made its debut at the fair and launched its new mellow black oolong. Katherine Yu, Director of Operations of BASAO, said they conducted around 30 business meetings with buyers mainly from Thailand, Japan and Egypt during the fair. In addition to overseas buyers, the brand is also connected with local enterprises including Cathay Pacific and Yung Kee, as well as potential partners from the digital marketing, content creation and new retail sectors, opening up new cross-industry collaboration opportunities.
+The Tea Fair also featured the new Chinese Mainland Matcha Pavilion. Chen Haiyan, Manager of the Industry Development Department of Hangzhou Jingshan Tea Development, said the pavilion connected with buyers from Hong Kong, Japan, Southeast Asia, India, Europe, and the United States during the fair. Among them, a Thai company expressed interest in purchasing around 20 tonnes of matcha powder, while buyers from India and Hong Kong indicated interest in procuring 10 and 100 smart matcha machines respectively.
+The Kenya Pavilion also reported encouraging results. This year, the Tea Board of Kenya led nine companies to exhibit at the fair. David Muriuki, Deputy Director of Trade Advisory of the Board, said the potential business deals made across the companies reached more than US$10 million, with one exhibitor alone connecting with more than 80 prospective business partners. During the fair, the Board also signed a MOU with HKTDC to strengthen market connections and trade promotion cooperation.
+Hybrid model connects local and overseas business opportunities
+This year, both the Food Expo PRO and Hong Kong International Tea Fair continued to adopt the hybrid exhibition model "EXHIBITION+" to allow global food and tea buyers to conduct business through both physical exhibitions and online platforms simultaneously. Until 22 August, exhibitors and buyers can still conduct online negotiations through the "Click2Match" intelligent matching platform to explore business opportunities.
+Chinese medicine international exchange promotes industry development
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, funded by the HKSAR Government's Chinese Medicine Development Fund, was themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine". It invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends, promoting international exchange and cooperation in Chinese medicine. This year, the organiser featured interactive games and displays at a “Multi-Facet of Chinese Medicines” public education display at the Food Expo, as well as a "Chinese Medicine Health Public Forum", to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+Photo download: https://bit.ly/3UDevP9
+Organised by the Hong Kong Trade Development Council (HKTDC), the Food Expo, Home Delights Expo and Beauty &amp; Wellness Expo (three public exhibitions), together with the Food Expo PRO and the Hong Kong International Tea Fair (two trade exhibitions), concluded successfully.The fairs attracted over 520,000 visits, setting a new all-time record.
+The Fish Marketing Organization and the Vegetable Marketing Organization expanded their exhibition space at this year's Food Expo to promote their new unified brand "Hong Kong Harvest", showcasing to the public the unique appeal of local fisheries and agricultural produce.
+The Food Expo's Gourmet Zone introduced a new “Dessert and Gelato” theme, featuring Hong Kong's first chewy treats themed market, which was highly popular among visitors.
+The Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event was held on 14 August, attracting more than 200 participants, including representatives of the Chinese mainland exhibitors, as well as Hong Kong buyers and distribution channel operators.
+During the Food Expo PRO, the HKTDC signed a MoU with Korea Agro-fisheries &amp; Food Trade Corporation.
+Halal food continued to attract market attention, with related products becoming one of the highlights of the exhibitions.
+The seminar titled "Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" invited industry representatives from Laos, Thailand and Vietnam to analyse the development trends of the ASEAN coffee market, opportunities in specialty coffee and the potential for regional cooperation, while exploring business opportunities in the Belt and Road markets.
+Hong Kong International Tea Fair introduced a new "Tea Lifestyle" zone, showcasing innovative tea beverages and tea culture lifestyle experiences.
+‍
+Beauty &amp; Wellness Expo marked its 10th edition this year, offering holistic health experiences for the mind, body and soul. Mannings provided a health experience zone with a series of free health screenings and professional consultations.
+Home Delights Expo featured a "Go Sleep Exp" that promoted the importance of quality sleep through interactive displays and professional sharing sessions.
+Throughout the exhibitions, a series of highly popular and exciting events were held, including "Star Chef Cooking Demonstrations”, "Smart Bidding", and lucky draws.
+International Conference of the Modernization of Chinese Medicine &amp; Health Products, themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine", invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends.
+The Food Expo featured a special “Multi-Facet of Chinese Medicines” public education display to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+To learn more about the opinions of exhibitors and buyers, please visit:
+HKTDC Food Expo PRO
+foodexpopro.hktdc.com
+Hong Kong International Tea Fair
+hkteafair.hktdc.com
+HKTDC Food Expo
+hkfoodexpo.hktdc.com
+HKTDC Beauty &amp; Wellness Expo
+hkbeautyexpo.hktdc.com
+HKTDC Home Delights Expo
+homedelights.hktdc.com
+The International Conference of the Modernization of Chinese Medicine and Health Products (ICMCM)
+icmcm.hktdc.com
+August Happy Buy website
+ecoupon.hktdc.com/food/
+HKTDC’s Communications and Public Affairs Department
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Winnie Kan
+Tel: (852) 2584 4055
+Email: winnie.wy.kan@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Media Room: http://mediaroom.hktdc.com
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="636" xml:space="preserve">
       <c r="A636" t="str">
-        <v>Lawsuit Claims San Angelo School Leaders' Inaction Enabled Preschooler's Abuse</v>
+        <v>Food Expo and concurrent fairs attract over 520,000 visits, setting all-time record Strong demand for health and wellness solutions</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C636" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D636" t="str">
-        <v>Education</v>
+        <v>SaaS, Healthcare, Retail, Media, Education</v>
       </c>
       <c r="E636" t="str">
-        <v>https://www.prnewswire.com/news-releases/lawsuit-claims-san-angelo-school-leaders-inaction-enabled-preschoolers-abuse-302805670.html</v>
-[...2 lines deleted...]
-        <v>In case filed by The Button Law Firm, amended complaint alleges Trinity Lutheran School administrators saw surveillance footage of abuse and ignored state childcare laws SAN ANGELO, Texas, June 19, 2026 /PRNewswire/ -- A newly amended lawsuit, filed by The Button Law Firm on behalf of...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109174/</v>
+      </c>
+      <c r="F636" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 17, 2026 - (ACN Newswire) - The Food Expo, Beauty &amp; Wellness Expo and Home Delights Expo, organised by the Hong Kong Trade Development Council (HKTDC), concluded successfully today. The two trade fairs — Food Expo PRO and Hong Kong International Tea Fair — also closed on 15 August. The five fairs brought together over 1,850 exhibitors from more than 30 countries and regions, attracting over 520,000 public visits in total - a record high. Per capita spending continued to grow, reaching HK$1,685, reflecting the continued vibrancy of the local consumer market and strong public demand for gourmet food, healthy living and quality home products.
+For trade exhibitions, the Food Expo PRO and Hong Kong International Tea Fair drew some 20,000 buyers from 64 countries and regions. Apart from Hong Kong, buyers came from Chinese Mainland, Macao, Taiwan, Japan, Korea, as well as ASEAN countries, including Indonesia, Cambodia, Thailand, Malaysia and the Philippines, among others, reinforcing Hong Kong's unique advantages as a food trading hub.
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, organised by the Modernized Chinese Medicine International Association (MCMIA) together with the HKTDC and ten scientific research institutions, also concluded successfully on 15 August. Over 30 distinguished speakers attended to discuss innovation, research and development in Chinese medicine, and global opportunities.
+Smilely Lam, Associate Executive Director of the HKTDC, said: "This year's fairs received an enthusiastic response. Attendance recorded solid growth, and per capita spending reached a record high alongside visitor numbers, reflecting the strong market demand for quality food, healthy living and novel experiences. This year's five fairs, themed 'Live Well · Stay Well', gathered a diverse range of food and beverage, wellness and related lifestyle products, services and experiences from around the world, comprehensively showcasing the latest trends in the health and wellness sector, and creating more business opportunities for the industry."
+Ms Lam added: "We are pleased to see the fairs attracting a broader range of international participation. Exhibitors, buyers and industry representatives concluded multiple cooperation and procurement agreements, underscoring Hong Kong's position as an important trade platform connecting Chinese Mainland and international markets, as well as its role as an international food trade hub. Buyers' purchasing intentions show that market demand continues to grow for health and functional products, convenience foods, specialty foods and premium tea products. Products with sustainable development concepts and international certifications such as Halal certification are also gaining popularity, reflecting the industry's proactive response to consumers' pursuit of healthy living, quality experiences and responsible consumption, injecting growth momentum into the market.”
+Per capita spending reaches record high of HK$1,685; Health and wellness products in the spotlight
+During the fairs, the organiser conducted a random sampling survey, interviewing more than 1,430 visitors. The per capita spending continued to grow, reaching HK$1,685, with 87% of respondents indicating that their actual spending was in line with or exceeded their budget, reflecting stable consumer sentiment. The fairs also successfully aligned with the healthy living consumption trend, with over 80% of respondents expressing interest in health and wellness-related products.  The product categories of greatest interest to respondents included health and functional foods (62%), health supplements and nutritional products (51%), as well as mental and physical wellness products and healthy lifestyle items (40%). Among the respondents who are aware that the fairs have a halal food and beverage label, more than half of the respondents (53%) believed that halal food and beverage label helps promote halal products, while 51% noted the silver-age products and services showcased at the fairground, reflecting the continued growth potential of these markets.
+Public fairs draw strong crowds; buoyant spending atmosphere
+Over five days, The Food Expo, The Beauty &amp; Wellness Expo and The Home Delights Expo offered visitors a diverse range of international food, beauty and wellness products, as well as home living experiences. Five themed days were held throughout the fairs, encouraging visitors to embrace quality living through product showcases, expert sharing and interactive experiences. The fairs also featured a variety of special products and limited-time offers, attracting strong visitor traffic and generating encouraging sales results. The Food Expo's Gourmet Zone featured Hong Kong's first chewy treats themed market, featuring chewy desserts that received an enthusiastic on-site response. Henry Ling, Executive Director and General Manager (Asset Management) of Uni-China Group, said the 12 participating exhibitors expected to generate total sales of HK$1 million to HK$1.4 million during the fair.
+Held concurrently, the Beauty &amp; Wellness Expo brought visitors a wide range of holistic wellness experiences, including fragrance, health and fitness demonstrations. Among the highlights was an aroma-emotion testing experience presented by Xuelei Fragrance Museum from Guangzhou, drawing a continuous stream of visitors throughout the fair. The newly launched "Stay Relax" zone showcased products designed to relieve fatigue and promote relaxation. Alan Ho, Founder and Chairman of Hong Kong wellness brand Vogue Bio, said the brand's expo-exclusive buy-one-get-one-free promotion was well received by visitors. He expected total sales during the five-day fair to exceed HK$1 million, far surpassing his expectations.
+The Home Delights Expo showcased a range of smart home solutions, trendy household products and sleep technology. Sleep Health Association, exhibiting for the first time, set up a "Go Sleep Exp", where many visitors came to learn about ways to improve sleep quality and related health information. Cyrus Chiu, president of the Association, said the pavilion featured a first-of-its-kind sleeping experiential project in Asia, drew strong visitor traffic through its innovative design and helped enhance public awareness and understanding of sleep health.
+Trade fairs expand business networks, help mainland enterprises reach new markets
+The HKTDC is actively assisting quality mainland food products in expanding into overseas markets. This year marks the fourth consecutive year of the Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event, which facilitates mainland enterprises in leveraging Hong Kong's international business platform to expand into overseas markets. The event was attended by Chan Kwok-ki, Chief Secretary for Administration of the Hong Kong SAR Government, who delivered a keynote address. At the matching session, the Environment and Ecology Bureau of the HKSAR Government signed Memoranda of Understanding (MoU) with representatives from Hunan, Xizang and Shandong to strengthen cooperation between Hong Kong and these three regions. The event recorded intended transactions exceeding HK$1.8 billion, setting new records in both the breadth of industry participation and total intended deal value. Peng Tingjun, Director-General of the Agricultural Trade Promotion Center of the Ministry of Agriculture and Rural Affairs of China, said that more than 100 agricultural enterprises from over 10 Chinese Mainland provinces and regions brought more than 1,000 specialty products to Hong Kong, enabling visitors to experience distinctive agricultural traditions while helping Chinese agriculture reach global markets through Hong Kong.
+Making its debut at the Food Expo, the Xizang Pavilion achieved encouraging results Nagqu State-owned Capital Investment and Operation and Xizang Baqing Qizhen Industry successfully signed a MoU with a Hong Kong importer, with an estimated annual cooperation value exceeding RMB100 million, aiming to further expand the market for Xizang Naqu cordyceps. Another Chinese Mainland exhibitor, Henan Yunong Youpin Operation Management, following its participation in the Central Asia business delegation led by the Chief Executive in June this year, successfully connected with agricultural research and national investment bodies in Kazakhstan and plans to establish an agricultural industrial park there. Making its debut at the Food Expo this time, Fan Na, Chairperson of the company, stated that the company successfully connect with two wholesalers through the expo, with a target cooperation scale of RMB 10 million.
+This year, the Korea Pavilion expanded its size by 40%, gathering over 130 exhibitors and become the largest overseas pavilion. During the Food Expo PRO, the HKTDC signed a MoU with the Korea Agro-fisheries &amp; Food Trade Corporation. Kim Kwangseok, Branch Director of the Korea Agro-Fisheries &amp; Food Trade Corporation’s office in Hong Kong, said: “Hong Kong has long been a strategically important market for Korean agri-food products. It is not only our sixth largest export market, but also a crucial springboard for entering the Greater Bay Area and the Chinese Mainland markets. Beyond Hong Kong and the Chinese Mainland, the expo also helps Korean enterprises connect with importers and distributors from Singapore and other Asian markets, making it an important platform for international expansion.”
+The Food Expo PRO and the Food Expo featured the halal food and beverage label for the third consecutive year. This year, over 130 food suppliers showcased halal food from around the world. Tai Po Chun Hing, a local heritage brand with nearly 60 years of history, has been a regular participant at the Food Expo and joined the Food Expo PRO for the first time this year. At the newly introduced "Meat Zone”, it presented halal-certified beef tendon balls made in Hong Kong. Pius Chan, Executive Director of the company, said “On the first day of the expo, we met over 20 buyers from the Philippines, Thailand, and the Middle East, and expect orders worth between HK$500,000 and HK$1 million. We are also showcasing carbon-neutral beef balls that meet carbon footprint standards, demonstrating our commitment to ESG."
+SBY Frozen Food Supply, a Singapore-based halal meat manufacturer and distributor with a history of nearly 80 years, also identified Brazilian suppliers of raw beef and chicken products during the Expo. Abdul Halim Hafizuddin, Business Development Manager of the company, estimated the company's annual procurement value could reach between US$3 million and US$5 million.
+The spotlighted “Food Science and Technology Zone” featured innovative food technologies, including pet food solutions that attracted strong buyer interest. Felix Cheung, Founder and CEO of IXON Food Technology, said: "We received enquiries from more than 200 buyers on the first day of the expo, including buyers from Korea, Kazakhstan, Timor-Leste, Europe and Arab markets. Based on current discussions, the potential business value is estimated at between US$500,000 and US$1.3 million."
+The Coffee Zone at Food Expo PRO highlighted the growing potential of the coffee market, showcasing coffee products from different origins, accessories and coffee machines. First-time exhibitor Hawaii Coffee Association promote Hawaiian coffee and other specialty products at the expo. Ralph Gaston, Board Member and Secretary of the Association, said they had connected with more than 100 buyers during the expo and expect to conclude business within the next two to three months.
+A seminar titled " Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" was also held. Prof. Simon Wong, Chairman of the Belt and Road International Coffee Alliance, stated at the seminar that the Alliance will connect around 150 Belt and Road markets, further consolidating Hong Kong's role as an international coffee trading hub. Combined with Hong Kong's unique advantage as a "super-connector," the city is well-positioned to become a two-way gateway for the coffee industry.
+Held concurrently, the Hong Kong International Tea Fair introduced the new "Tea Lifestyle" zone, featuring a variety of innovative tea beverages, tea-inspired products and interactive experiences. Among the exhibitors was local tea brand BASAO, which made its debut at the fair and launched its new mellow black oolong. Katherine Yu, Director of Operations of BASAO, said they conducted around 30 business meetings with buyers mainly from Thailand, Japan and Egypt during the fair. In addition to overseas buyers, the brand is also connected with local enterprises including Cathay Pacific and Yung Kee, as well as potential partners from the digital marketing, content creation and new retail sectors, opening up new cross-industry collaboration opportunities.
+The Tea Fair also featured the new Chinese Mainland Matcha Pavilion. Chen Haiyan, Manager of the Industry Development Department of Hangzhou Jingshan Tea Development, said the pavilion connected with buyers from Hong Kong, Japan, Southeast Asia, India, Europe, and the United States during the fair. Among them, a Thai company expressed interest in purchasing around 20 tonnes of matcha powder, while buyers from India and Hong Kong indicated interest in procuring 10 and 100 smart matcha machines respectively.
+The Kenya Pavilion also reported encouraging results. This year, the Tea Board of Kenya led nine companies to exhibit at the fair. David Muriuki, Deputy Director of Trade Advisory of the Board, said the potential business deals made across the companies reached more than US$10 million, with one exhibitor alone connecting with more than 80 prospective business partners. During the fair, the Board also signed a MOU with HKTDC to strengthen market connections and trade promotion cooperation.
+Hybrid model connects local and overseas business opportunities
+This year, both the Food Expo PRO and Hong Kong International Tea Fair continued to adopt the hybrid exhibition model "EXHIBITION+" to allow global food and tea buyers to conduct business through both physical exhibitions and online platforms simultaneously. Until 22 August, exhibitors and buyers can still conduct online negotiations through the "Click2Match" intelligent matching platform to explore business opportunities.
+Chinese medicine international exchange promotes industry development
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, funded by the HKSAR Government's Chinese Medicine Development Fund, was themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine". It invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends, promoting international exchange and cooperation in Chinese medicine. This year, the organiser featured interactive games and displays at a “Multi-Facet of Chinese Medicines” public education display at the Food Expo, as well as a "Chinese Medicine Health Public Forum", to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+Photo download: https://bit.ly/3UDevP9
+Organised by the Hong Kong Trade Development Council (HKTDC), the Food Expo, Home Delights Expo and Beauty &amp; Wellness Expo (three public exhibitions), together with the Food Expo PRO and the Hong Kong International Tea Fair (two trade exhibitions), concluded successfully.The fairs attracted over 520,000 visits, setting a new all-time record.
+The Fish Marketing Organization and the Vegetable Marketing Organization expanded their exhibition space at this year's Food Expo to promote their new unified brand "Hong Kong Harvest", showcasing to the public the unique appeal of local fisheries and agricultural produce.
+The Food Expo's Gourmet Zone introduced a new “Dessert and Gelato” theme, featuring Hong Kong's first chewy treats themed market, which was highly popular among visitors.
+The Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event was held on 14 August, attracting more than 200 participants, including representatives of the Chinese mainland exhibitors, as well as Hong Kong buyers and distribution channel operators.
+During the Food Expo PRO, the HKTDC signed a MoU with Korea Agro-fisheries &amp; Food Trade Corporation.
+Halal food continued to attract market attention, with related products becoming one of the highlights of the exhibitions.
+The seminar titled "Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" invited industry representatives from Laos, Thailand and Vietnam to analyse the development trends of the ASEAN coffee market, opportunities in specialty coffee and the potential for regional cooperation, while exploring business opportunities in the Belt and Road markets.
+Hong Kong International Tea Fair introduced a new "Tea Lifestyle" zone, showcasing innovative tea beverages and tea culture lifestyle experiences.
+‍
+Beauty &amp; Wellness Expo marked its 10th edition this year, offering holistic health experiences for the mind, body and soul. Mannings provided a health experience zone with a series of free health screenings and professional consultations.
+Home Delights Expo featured a "Go Sleep Exp" that promoted the importance of quality sleep through interactive displays and professional sharing sessions.
+Throughout the exhibitions, a series of highly popular and exciting events were held, including "Star Chef Cooking Demonstrations”, "Smart Bidding", and lucky draws.
+International Conference of the Modernization of Chinese Medicine &amp; Health Products, themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine", invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends.
+The Food Expo featured a special “Multi-Facet of Chinese Medicines” public education display to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+To learn more about the opinions of exhibitors and buyers, please visit:
+HKTDC Food Expo PRO
+foodexpopro.hktdc.com
+Hong Kong International Tea Fair
+hkteafair.hktdc.com
+HKTDC Food Expo
+hkfoodexpo.hktdc.com
+HKTDC Beauty &amp; Wellness Expo
+hkbeautyexpo.hktdc.com
+HKTDC Home Delights Expo
+homedelights.hktdc.com
+The International Conference of the Modernization of Chinese Medicine and Health Products (ICMCM)
+icmcm.hktdc.com
+August Happy Buy website
+ecoupon.hktdc.com/food/
+HKTDC’s Communications and Public Affairs Department
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Winnie Kan
+Tel: (852) 2584 4055
+Email: winnie.wy.kan@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Media Room: http://mediaroom.hktdc.com
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Texas Southern University and Dr. Ruth J. Simmons Announce Endowment and New Clinic to Support Breast Cancer Prevention and Education</v>
+        <v>AireSpring Marketing Team Named a Finalist for CRN's 2026 Best Channel ...</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C637" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D637" t="str">
-        <v>Healthcare, Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E637" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-southern-university-and-dr-ruth-j-simmons-announce-endowment-and-new-clinic-to-support-breast-cancer-prevention-and-education-302805614.html</v>
+        <v>https://pr-inside.com/airespring-marketing-team-named-a-finalist-for-crn-s-2026-best-channel-r5213089.htm</v>
       </c>
       <c r="F637" t="str">
-        <v>HOUSTON, June 19, 2026 /PRNewswire/ -- Texas Southern University and revered educator Dr. Ruth J. Simmons announced the establishment of the Nora B. Wilson Endowment and Health Clinic in honor of Dr. Simmons' late sister. The gift will support the Texas Southern University Breast Cancer...</v>
+        <v>(PR-inside.com) Recognition highlights partner education, industry thought leadership, and enterprise-scale channel marketing execution CLEARWATER, FL / ACCESS Newswire / August 17, 2026 / AireSpring, a leading global managed network services provider that helps enterprises simplify and manage complex connectivity, networking, security, mobility, and communications environments worldwide, today announced that CRN®, a brand of The Channel Company, has named AireSpring's marketing team a finalist in the second annual CRN Best of the Channel Awards in the Best Channel Marketing Team of the Year category. As a finalist, AireSpring's marketing team is being spotlighted for its dedication to channel innovation and excellence through a sustained ..</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>Texas Southern University's Ocean of Soul Marching Band Featured in Vogue Magazine on Juneteenth</v>
+        <v>AireSpring Marketing Team Named a Finalist for CRN's 2026 Best Channel Marketing Team of the Year Award</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C638" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D638" t="str">
         <v>Education</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-southern-universitys-ocean-of-soul-marching-band-featured-in-vogue-magazine-on-juneteenth-302805596.html</v>
+        <v>https://www.newswire.com/news/airespring-marketing-team-named-a-finalist-for-crns-2026-best-channel-22846172</v>
       </c>
       <c r="F638" t="str">
-        <v>Houston's Historic HBCU Band Appears in Vogue's Summer 2026 Issue on June 19 — A Full-Band Spread Celebrating Excellence, Legacy, and the Power of the HBCU Tradition HOUSTON, June 19, 2026 /PRNewswire/ -- Texas Southern University is proud to announce that its celebrated marching band,...</v>
+        <v>Recognition highlights partner education, industry thought leadership, and enterprise-scale channel marketing execution</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Seoul National University Hospital to Expand Global K-Bio Collaboration at BIO USA 2026</v>
+        <v>MMS Driving School Highlights Why More Leamington Spa Drivers Are Choosing Refresher Driving Lessons</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C639" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D639" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E639" t="str">
-        <v>https://www.prnewswire.com/news-releases/seoul-national-university-hospital-to-expand-global-k-bio-collaboration-at-bio-usa-2026-302804321.html</v>
+        <v>https://express-press-release.net/news/2026/08/17/1767290</v>
       </c>
       <c r="F639" t="str">
-        <v>SAN DIEGO and SEOUL, South Korea, June 19, 2026 /PRNewswire/ -- Seoul National University Hospital (SNUH) will take a major step toward expanding K-Bio's global presence and international collaboration at BIO International Convention 2026 (BIO USA), the world's largest biotechnology...</v>
+        <v>More drivers across Leamington are returning to professional training to improve confidence, update their skills, and stay safe on today&amp;#8217;s roads. MMS Driving School reports [read full press release...]</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>Florida Realtors® Awards $226,000 in Scholarships This Year</v>
+        <v>APOD: 2026 August 17 – A Golden Corona Eclipse</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C640" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D640" t="str">
         <v>Education</v>
       </c>
       <c r="E640" t="str">
-        <v>https://www.prnewswire.com/news-releases/florida-realtors-awards-226-000-in-scholarships-this-year-302805414.html</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-17-a-golden-corona-eclipse/</v>
       </c>
       <c r="F640" t="str">
-        <v>ORLANDO, Fla., June 19, 2026 /PRNewswire/ -- When college begins in a few months, 226 deserving students from communities across Florida will receive financial help for their costs through scholarships from Florida Realtors® Education Foundation Inc. A not-for-profit corporation...</v>
+        <v>APOD Science APOD APOD: 2026 August 17 – A… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. A Golden [&amp;#8230;]</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>Smile Academy Pediatric Dentistry Opens in South Charlotte, Bringing School-Themed, Child-Centered Dental Care to Local Families</v>
+        <v>Caseflicks Takes On Quimbee With 200× the Case Coverage, Five-Minute Video Explainers, and an $8.99 Price Tag</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C641" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D641" t="str">
-        <v>Education</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E641" t="str">
-        <v>https://www.getnews.info/story/2026/06/19/smile-academy-pediatric-dentistry-opens-in-south-charlotte-bringing-schoolthemed-childcentered-dental-care-to-local-families/?source=barchart</v>
+        <v>https://www.prweb.com/releases/caseflicks-takes-on-quimbee-with-200O-the-case-coverage-five-minute-video-explainers-and-an-8-99-price-tag-302851950.html</v>
       </c>
       <c r="F641" t="str">
-        <v/>
+        <v>New video-first study platform Caseflicks covers 10 million+ court opinions — more than 200 times Quimbee's library — pairing every case with a five-minute video explainer and comprehension quiz for $8.99 a month. LOS ANGELES, Aug. 16, 2026 /PRNewswire-PRWeb/ -- Every law student knows...</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Siemens and Arts et M�tiers sign strategic partnership to promote industrial innovation in France and Europe</v>
+        <v>Discover the Yogi Lifestyle Through Yoga Teacher Training in the Himalayas Rishikesh, India</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C642" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D642" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E642" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356534</v>
+        <v>https://pressreleasenews.org/pressroom/discover-the-yogi-lifestyle-through-yoga-teacher-training-in-the-himalayas-rishikesh-india</v>
       </c>
       <c r="F642" t="str">
-        <v>- - &amp;#8226; Siemens and the prestigious French engineering school Arts et M�tiers agree on a comprehensive partnership for students, startups and companies - &amp;#8226; The aim is to accelerate the adoption and dissemination of industrial digital technologies - &amp;#8226; Establishment of a smart manufacturing hub on the Paris campus, where Siemens innovations in the areas of industrial AI, operations software, automation, building technology and electrification are deployed in a real-world production environment - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356534</v>
-[...2 lines deleted...]
-    <row r="643">
+        <v xml:space="preserve">Rishikesh, India, known as the yoga capital of the world, offers immersive yoga teacher training programs in the Himalayan foothills. These programs combine traditional practices with modern teaching methods, providing holistic education that includes philosophy, anatomy, and practical teaching skills. </v>
+      </c>
+    </row>
+    <row r="643" xml:space="preserve">
       <c r="A643" t="str">
-        <v>Van Sant Law Announces Community Impact &amp; Academic Excellence Scholarship ...</v>
+        <v>CanSinoBIO's NDA for Td5cp Adolescent and Adult Accepted, Further Strengthening Its Diversified Vaccine Pipeline</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C643" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D643" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E643" t="str">
-        <v>https://pr-inside.com/van-sant-law-announces-community-impact-academic-excellence-scholarship-r5192650.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Apply before October 30, 2026, for a chance to win $2,500. ATLANTA, GA / ACCESS Newswire / June 19, 2026 / Van Sant Law's new Community Impact &amp; Academic Excellence Scholarship promises $2,500 to a student who can display a moving commitment to the communities and people around them. The firm's Atlanta personal injury lawyers specifically want to reward a student who's already dedicated time and resources toward improving themselves and, subsequently, transforming the lives of the people around them. Students interested in applying for theCommunity Impact &amp; Academic Excellence Scholarshipcan craft an essay of between 500 and 1,000 words discussing how ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109160/</v>
+      </c>
+      <c r="F643" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 16, 2026 - (ACN Newswire) - On August 16, 2026, CanSino Biologics Inc. ("CanSinoBIO"; HKEX: 06185/SHSE: 688185) announced that the New Drug Application (NDA) for its Tetanus, Reduced Diphtheria and Pertussis (Acellular, Five Components) Combined Vaccine, Adsorbed (for people aged six years and above; the "Td5cp Adolescent and Adult") has been formally accepted by China's National Medical Products Administration (NMPA). As a booster vaccine for adolescents and adults, the product was granted Priority Review status in May 2026. If approved and launched, it is expected to create synergies with the recently approved next-generation three-component DTaP vaccine Tripecia(R) (DT3cP Infant), further strengthening CanSinoBIO's pertussis-containing vaccine portfolio across different age groups.
+Pertussis is a highly contagious acute respiratory infectious disease caused by Bordetella pertussis¹. In recent years, the disease has experienced a global resurgence. Data show that reported pertussis cases in China exceeded 470,000 in 2024¹, representing an approximately 12-fold increase compared with 2023 and drawing sustained attention to disease prevention and control. Against this backdrop, in addition to primary immunization in infants, the importance of booster immunization during adolescence and adulthood has become increasingly evident. Vaccination with diphtheria, tetanus and pertussis-containing vaccines is an important measure for preventing the related diseases, yet China has long lacked a dedicated booster immunization product for people aged six years and above.
+In April this year, CanSinoBIO's Diphtheria, Tetanus and Pertussis (Acellular, Three Components) Combined Vaccine, Adsorbed for infants—Tripecia(R) (DT3cP Infant)—was approved for marketing through the NMPA's Priority Review pathway, marking an important breakthrough for the company in component-based pertussis vaccine technology. Compared with the three-component (PT, FHA and PRN) DT3cP vaccine, the Td5cp Adolescent and Adult includes two additional pertussis antigens, FIM2 and FIM3. Each pertussis antigen is individually purified and formulated at precise ratios, helping ensure stable product quality and batch-to-batch consistency. The continued advancement of this product will also support further exploration of innovative component-based pertussis vaccine technology across broader age groups.
+In July 2026, seven departments, including the National Disease Control and Prevention Administration and the National Development and Reform Commission, jointly issued the "15th Five-Year Plan for Disease Prevention and Control", which explicitly calls for the implementation of a life-course immunization strategy covering the entire population. As public health needs continue to evolve, providing more comprehensive immunization protection solutions for people at different stages of life has become an important direction for vaccine innovation. If the Td5cp Adolescent and Adult is successfully approved and launched, it will further enrich CanSinoBIO's pertussis-containing vaccine portfolio and support the company's continued efforts to strengthen its innovative vaccine portfolio across all age groups.
+From a capital market perspective, the acceptance of the NDA for the Td5cp Adolescent and Adult marks the product's formal entry into a key regulatory review stage. It also represents important progress in CanSinoBIO's continued advancement of innovative vaccine R&amp;D and commercialization, while strengthening market expectations for the development of the company's pipeline of combination vaccine candidates and laying a solid foundation for the company's medium- to long-term performance growth.
+References:
+1. Chinese Center for Disease Control and Prevention: https://www.chinacdc.cn/jkyj/mygh02/jbzt/xjxcrb/brk/202409/t20240925_300997.html
+2. Zhang W, Wei C, Wan P, et al. Safety and immunogenicity of diphtheria, tetanus and pertussis (acellular, three components) combined vaccine, adsorbed after three-dose priming in 2 months age infants: a randomized, blinded, controlled phase III clinical trial in China. Emerg Microbes Infect. 2026 Feb;15(1):2625556.
+3. Dai H, Sui X, Che J, et al. Pathogenicity and vaccine protection of circulating pertactin- and filamentous hemagglutinin-deficient Bordetella pertussis strains. Emerg Microbes Infect. 2026 Feb;15(1):2640283.
+4. CSR data on file
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>HKTDC's Response to World Competitiveness Yearbook</v>
+        <v>APOD: 2026 August 16 – Milky Way over Yellowstone</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C644" t="str">
-        <v>NewMediaWire</v>
+        <v>NASA</v>
       </c>
       <c r="D644" t="str">
-        <v>Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.newmediawire.com/news/hktdc-s-response-to-world-competitiveness-yearbook-7087239</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-16-milky-way-over-yellowstone/</v>
       </c>
       <c r="F644" t="str">
-        <v>HONG KONG - June 19, 2026 ( NEWMEDIAWIRE ) - In the latest World Competitiveness Yearbook (WCY) 2026 published by the International Institute for Management Development, Hong Kong's global competitiveness has continued to rise, with the city ranking second globally this year. Hong Kong has performed strongly across a wide range of indicators. It tops the charts in "Tax policy" and "Business legislation"; ranks second in "Finance"; and third in "International trade", "International investment", "Management practices" and "Education”, underscoring the city’s clear institutional strengths and market efficiency. Prof Frederick Ma , Chairman of the Hong Kong Trade Development Council, said: “The WCY 2026 reaffirms Hong Kong’s competitiveness and business advantages. Together with a number of re</v>
+        <v>APOD Science APOD APOD: 2026 August 16 – Milky… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Milky Way [&amp;#8230;]</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Base Carbon Announces Renewal of Normal Course Issuer Bid</v>
+        <v>Hyperwear Ranks No. 2,210 on the 2026 Inc. 5000, Marking Its Second Consecutive Year Among America's Fastest-Growing Private Companies</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C645" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D645" t="str">
         <v>Education</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/19/3314710/0/en/Base-Carbon-Announces-Renewal-of-Normal-Course-Issuer-Bid.html</v>
+        <v>https://www.prweb.com/releases/hyperwear-ranks-no-2-210-on-the-2026-inc-5000--marking-its-second-consecutive-year-among-americas-fastest-growing-private-companies-302852200.html</v>
       </c>
       <c r="F645" t="str">
-        <v>TORONTO, June 19, 2026 (GLOBE NEWSWIRE) -- Base Carbon Inc. (Cboe CA: BCBN) (OTCQX: BCBNF) with operations through its wholly-owned subsidiary, Base Carbon Capital Partners Corp. (together, with affiliates, “ Base Carbon ”, or the “ Company ”), announced today that Cboe Canada has accepted the Company’s renewed normal course issuer bid (“ NCIB ”) to purchase, for cancellation, up to 6,264,560 of Base Carbon’s common shares (“ Shares ”).</v>
+        <v>Back-to-back honoree sharpens its focus on its leading weighted vests, evidence-informed education and newly launched Hybrid Race™ Training Sandbags. AUSTIN, Texas, Aug. 15, 2026 /PRNewswire-PRWeb/ -- Hyperwear, an Austin-based designer of weighted vests and strength-training equipment,...</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>europiano: a major musical event on ARTE</v>
+        <v>APOD: 2026 August 15 – Bright Perseids from Sweden</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C646" t="str">
-        <v>Pressat</v>
+        <v>NASA</v>
       </c>
       <c r="D646" t="str">
         <v>Education</v>
       </c>
       <c r="E646" t="str">
-        <v>https://pressat.co.uk/releases/europiano-a-major-musical-event-on-arte-a41b9e3c6fea92d1f21479dc0a1ceed4/</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-15-bright-perseids-from-sweden/</v>
       </c>
       <c r="F646" t="str">
-        <v>Friday 19 June, 2026 Until the very last moment, it remained a closely guarded secret: in partnership with ARTE's new associate broadcaster Suspilne, a concert was recorded in Kyiv featuring the National Philharmonic Orchestra of Ukraine and the Kyiv Camerata under the baton of Keri-Lynn Wilson – bringing the musical journey across Europe to its close on Make Music Day. europiano aims to showcase great piano works during the course of a single day: performed at landmark venues across the continent, from concert halls and historic buildings to open-air stages, by some of the most outstanding pianists of our time. europiano connects eleven cities in a continuous programme of more than eight hours, from 3.30 p.m. to 11.30 p.m. From Vienna, Paris, Poznań, Stockholm, Strasbourg, Valencia, Athen</v>
+        <v>APOD Science APOD APOD: 2026 August 15 –… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Bright Perseids from [&amp;#8230;]</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>Protecting and Innovating Critical Infrastructure Through New Security Landscapes</v>
+        <v>Dennis L. Boaz Introduces a New Vision of Human Rights in “Seven Rights for Citizen Slackers”</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C647" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D647" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.prnewswire.com/news-releases/protecting-and-innovating-critical-infrastructure-through-new-security-landscapes-302804915.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358920</v>
       </c>
       <c r="F647" t="str">
-        <v>The following article is authored by Skyla Loomis, General Manager, IBM Z Software ARMONK, N.Y., June 19, 2026 /PRNewswire/ -- Over the last few years, we've seen seismic shift in enterprise computing. From the rise of machine learning to today's agentic AI, computing systems have...</v>
+        <v>Dennis L. Boaz, a former government attorney, teacher, and student/participant in the California Bay Area psycho-spiritual movement of the 70&amp;#39;s, presents &amp;#8220;Seven Rights for Citizen Slackers,&amp;#8221; a work that blends memoir, legal insight, and philosophical exploration. The book follows his journey from a young Oakland lawyer facing personal upheaval to a thinker developing a new framework for understanding human rights and social systems. - - At the core of the book is the seven rights schemati... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358920</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>University Hospital Becomes First Organization to Achieve AABB Accreditation for Emergency Prehospital Transfusions</v>
+        <v>Dallas County Schools Show Continued Progress in 2026 Accountability Ratings</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C648" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D648" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-hospital-becomes-first-organization-to-achieve-aabb-accreditation-for-emergency-prehospital-transfusions-302805298.html</v>
+        <v>https://www.prnewswire.com/news-releases/dallas-county-schools-show-continued-progress-in-2026-accountability-ratings-302852228.html</v>
       </c>
       <c r="F648" t="str">
-        <v>BETHESDA, Md., June 19, 2026 /PRNewswire/ -- The Association for the Advancement of Blood &amp; Biotherapies (AABB) is pleased to announce that University Hospital in Newark, N.J. has become the first organization to achieve AABB accreditation for Emergency Prehospital and Scheduled...</v>
+        <v>Results provide an updated look at student outcomes across Dallas County, with more campuses earning A or B ratings and fewer receiving D or F ratings DALLAS, Aug. 14, 2026 /PRNewswire/ -- The Texas Education Agency (https://tea.texas.gov/) today released its 2026 A–F Accountability...</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>NetZoom Announces Data Center Infrastructure Management Solution for Higher Education Institutions</v>
+        <v>Himplant® Global Surgeon Training Course: 18 Surgeons From Five Countries</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C649" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D649" t="str">
         <v>Education</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.prweb.com/releases/netzoom-announces-data-center-infrastructure-management-solution-for-higher-education-institutions-302804934.html</v>
+        <v>https://www.prnewswire.com/news-releases/himplant-global-surgeon-training-course-18-surgeons-from-five-countries-302852226.html</v>
       </c>
       <c r="F649" t="str">
-        <v>NetZoom® is a robust DCIM for managing College and University data centers, campus infrastructure and smart classrooms CHICAGO, June 18, 2026 /PRNewswire-PRWeb/ -- NetZoom offers an intuitive Data Center Infrastructure Management (DCIM) solution designed to help colleges and universities...</v>
+        <v>BEVERLY HILLS, Calif., Aug. 14, 2026 /PRNewswire/ -- Himplant® announced the successful completion of its Global Surgeon Training Course, held May 2026, bringing together 18 surgeons from the United States, Mexico, Colombia, Saudi Arabia and Chile. The three-day program gave participating...</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>The Martial Arts History Museum Pleads for Community Support to Keep Moving Forward</v>
+        <v>Wilderness Island Tours details tlingit storytelling in hoonah group tour program</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C650" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D650" t="str">
-        <v>Retail, Media, Education</v>
+        <v>Education</v>
       </c>
       <c r="E650" t="str">
-        <v>https://www.newmediawire.com/news/the-martial-arts-history-museum-pleads-for-community-support-to-keep-moving-forward-7087238</v>
+        <v>https://pressreleasenews.org/pressroom/wilderness-island-tours-details-tlingit-storytelling-in-hoonah-group-tour-program</v>
       </c>
       <c r="F650" t="str">
-        <v>GLENDALE, CA - June 18, 2026 ( NEWMEDIAWIRE ) - Every single day, communities lose pieces of their soul when the institutions built to protect their heritage quietly vanish. While iconic, city-funded Los Angeles landmarks like the La Brea Tar Pits and the Natural History Museum enjoy secure financial futures, unique independent treasures are left to fight for survival entirely on their own. Today, the Martial Arts History Museum in Glendale issues a heartfelt appeal to the public as it launches a critical $5 million campaign to help continue its journey moving forward. The museum’s core mission goes far beyond showcasing stunning artifacts designed by a Disney artist; it serves as a vital sanctuary for stories that cannot be allowed to die. It is an educational haven that teaches the world</v>
+        <v>Wilderness Island Tours details how its Hoonah Group Tour supports Tlingit cultural education for visiting school and university groups in Southeast Alaska.</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>Milwaukee Cosmetic Dentist Lake Park Dental Partners with UW-Milwaukee Panthers Athletics</v>
+        <v>Nerdy Inc. Announces 1-For-15 Reverse Stock Split</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C651" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D651" t="str">
-        <v>Education, Healthcare</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.prunderground.com/milwaukee-cosmetic-dentist-lake-park-dental-partners-with-uw-milwaukee-panthers-athletics/00385265/</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/nerdy-inc-announces-1-15-204000037.html</v>
       </c>
       <c r="F651" t="str">
-        <v>Milwaukee-based Lake Park Dental has signed on as a corporate partner of Milwaukee Panthers Athletics for the 2026-2028 seasons, supporting local student athletes through a multi-year sponsorship. The post Milwaukee Cosmetic Dentist Lake Park Dental Partners with UW-Milwaukee Panthers Athletics first appeared on</v>
+        <v>ST. LOUIS, August 14, 2026--Nerdy Inc. (NYSE: NRDY), a leading platform for delivering live online learning, today announced that a 1-for-15 reverse stock split of the Company’s Class A Common Stock and Class B Common Stock is expected to become effective at 12:01 a.m.</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>Industry Veteran Paul Clothier Officially Unveils New Practical Guide ...</v>
+        <v>NASA Competition Invites Students to Help Imagine a Future Enabled by Lunar Technologies</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C652" t="str">
-        <v>PR-Inside</v>
+        <v>NASA</v>
       </c>
       <c r="D652" t="str">
         <v>Education</v>
       </c>
       <c r="E652" t="str">
-        <v>https://pr-inside.com/industry-veteran-paul-clothier-officially-unveils-new-practical-guide-r5192495.htm</v>
+        <v>https://www.nasa.gov/directorates/stmd/prizes-challenges-crowdsourcing-program/nasa-competition-invites-students-to-help-imagine-a-future-enabled-by-lunar-technologies/</v>
       </c>
       <c r="F652" t="str">
-        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / June 18, 2026 / As smartphones become the primary gateway for digital information and workplace support, organizations face a growing challenge: creating learning that works effectively on a small screen. Addressing this shift, former Apple senior instructional designer Paul Clothier has launched his new book, Mastering Mobile Learning Design: A Practical Guide, offering training professionals a blueprint for today's mobile-first world. Drawing on more than 40 years of industry experience, Clothier emphasizes that learning on a smartphone isn't simply desktop training shrunk to fit a smaller display; it requires an entirely new framework that accounts ..</v>
+        <v>NASA is asking U.S.-based collegiate teams to&amp;#160;submit&amp;#160;bold, original concepts to the 2027 edition of a student challenge focused on aerospace innovation that could&amp;#160;help the agency envision&amp;#160;a future on the Moon shaped by&amp;#160;new technology.&amp;#160; The latest NASA Revolutionary Aerospace Systems Concepts – Academic Linkage (RASC-AL) competition&amp;#160;invites&amp;#160;student teams to explore new&amp;#160;operations paradigms&amp;#160;and advance the technologies needed to [&amp;#8230;]</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Italian Ambassador Marco Peronaci Commends UNICO National's INSIEME ...</v>
+        <v>Kindergarten Readiness Gaps of Up to 33 Points Tied to Preschool Attendance, But Quality -- Not Setting Alone -- Predicts Lasting Gains, Spring Hill Early Learning Daycare and Preschool analysis finds</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C653" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D653" t="str">
         <v>Education</v>
       </c>
       <c r="E653" t="str">
-        <v>https://pr-inside.com/italian-ambassador-marco-peronaci-commends-unico-national-s-insieme-r5192494.htm</v>
+        <v>https://www.prnewswire.com/news-releases/kindergarten-readiness-gaps-of-up-to-33-points-tied-to-preschool-attendance-but-quality--not-setting-alone--predicts-lasting-gains-spring-hill-early-learning-daycare-and-preschool-analysis-finds-302852121.html</v>
       </c>
       <c r="F653" t="str">
-        <v>(PR-inside.com) FAIRFIELD, NJ / ACCESS Newswire / June 18, 2026 / UNICO National proudly announces that Ambassador Marco Peronaci, Ambassador of Italy to the United States, has formally recognized and expressed his support for the organization's INSIEME Initiative, a national effort designed to strengthen Italian language and cultural education in American high schools. In a letter addressed to UNICO National, Ambassador Peronaci supported the initiative's commitment to expanding educational opportunities that connect students with the Italian language, culture, and shared heritage between Italy and the United States. "Educational initiatives that promote language learning and cultural exchange contribute to the vitality of the relationship ..</v>
+        <v>Kindergarteners who had not attended formal preschool were nearly three times as likely to be rated "not prepared" (51.1% vs. 17.8%), Mayor's Commission for Children, City of Springfield, Missouri, 2018. SPRING HILL, Tenn., Aug. 14, 2026 /PRNewswire/ -- Spring Hill Early Learning Daycare...</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>Italian Ambassador Marco Peronaci Commends UNICO National's INSIEME Initiative to Strengthen Italian Language Education in U.S. High Schools</v>
+        <v>Volunteer Develops Machine-Learning Tool to Identify Rare Clouds</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C654" t="str">
-        <v>Newswire.com</v>
+        <v>NASA</v>
       </c>
       <c r="D654" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.newswire.com/news/italian-ambassador-marco-peronaci-commends-unico-national-s-insieme-initiative</v>
+        <v>https://science.nasa.gov/get-involved/citizen-science/volunteer-develops-machine-learning-tool-to-identify-rare-clouds/</v>
       </c>
       <c r="F654" t="str">
-        <v/>
+        <v>Certain kinds of clouds are misbehaving – appearing more often and lower in the sky than they used to. To help identify the factors influencing these changes, scientists have asked people around the world with cameras to submit fresh images of these clouds as a part of the NASA-supported Space Cloud Watch project.</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>LMU Names Vini Bhargava as Vice President for Facilities Management and Planning</v>
+        <v>Universitas Gadjah Mada, Indosat and NVIDIA Open Indonesia’s First University AI Center to Develop Local AI Talent</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C655" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D655" t="str">
-        <v>Real Estate, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.prnewswire.com/news-releases/lmu-names-vini-bhargava-as-vice-president-for-facilities-management-and-planning-302804783.html</v>
+        <v>https://blogs.nvidia.com/blog/ugm-indosat-nvidia-ai-technology-center/</v>
       </c>
       <c r="F655" t="str">
-        <v>LOS ANGELES, June 18, 2026 /PRNewswire/ -- Loyola Marymount University today announced the appointment of Vini Bhargava, an exceptional facilities leader whose career spans higher education, technology, real estate, and public-sector environments, as vice president for Facilities...</v>
+        <v>Indonesia is taking charge of its AI future. This week, the Ministry of Communication and Digital Affairs (Komdigi), Indosat Ooredoo Hutchison (Indosat or IOH), NVIDIA and Universitas Gadjah Mada (UGM) launched the UGM Indosat NVIDIA AI Technology Center (NVAITC) in Yogyakarta — the country’s first university-based AI technology center. Established under Indonesia’s AI Center of […]</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>SkillsUSA Elects 2026-27 National Officers, Leads Charge Against Nationwide Skills Gap</v>
+        <v>Startup India Mentor Shreekant Patil Inspires GCOERC Students to Build Real Companies</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C656" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D656" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.prnewswire.com/news-releases/skillsusa-elects-2026-27-national-officers-leads-charge-against-nationwide-skills-gap-302804600.html</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767244</v>
       </c>
       <c r="F656" t="str">
-        <v>As vital industries face critical labor shortages, 15 student leaders step up to champion the next generation of the skilled workforce our economy depends on LEESBURG, Va., June 18, 2026 /PRNewswire/ -- With the American economy facing a widening skills gap—marked by millions of...</v>
+        <v>Nashik, India, 2026-08-14 — /EPR Network/ — The Department of Artificial Intelligence &amp;#38; Data Science (AI&amp;#38;DS) at Guru Gobind Singh College of Engineering and Research Center [read full press release...]</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Risepoint Named to Forbes' 2026 America's Best-in-State Companies List</v>
+        <v>Prime Video Announces 2026-27 NBA on Prime Schedule</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C657" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D657" t="str">
-        <v>Education</v>
+        <v>Gaming, Media, Education</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.prnewswire.com/news-releases/risepoint-named-to-forbes-2026-americas-best-in-state-companies-list-302804587.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358909</v>
       </c>
       <c r="F657" t="str">
-        <v>DALLAS, June 18, 2026 /PRNewswire/ -- Risepoint, a leading education technology company, has been named to Forbes' 2026 America's Best-in-State Companies list, an independent ranking of top-performing companies headquartered in each U.S. state. Inclusion on this list underscores the...</v>
+        <v>NBA on Prime opening night features reigning champion New York Knicks vs Boston Celtics and Houston Rockets vs San Antonio Spurs (from Austin, TX) on October 23 - - Black Friday Gameday returns on November 27 with an Emirates NBA Cup 2026 Group Play Doubleheader featuring Miami Heat vs. New York Knicks and Los Angeles Lakers vs San Antonio Spurs - - Prime Video exclusively streams Emirates NBA Cup 2026 Championship Game on December 11 from Butler University&amp;#39;s historic Hinkle Fieldhouse... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358909</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Catalight Academy Reinforces Global Education Offerings with New Accreditations</v>
+        <v>Westcliff University Acquires Pacific College, Accelerating Its Growing Commitment to Healthcare Education</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C658" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D658" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.prnewswire.com/news-releases/catalight-academy-reinforces-global-education-offerings-with-new-accreditations-302804709.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/westcliff-university-acquires-pacific-college-165000510.html</v>
       </c>
       <c r="F658" t="str">
-        <v>Online Hub for Behavioral Health Education Receives Backing from IACET and QABA WALNUT CREEK, Calif., June 18, 2026 /PRNewswire/ -- Catalight Academy, digital learning for behavioral health practitioners and parents, has been awarded accreditations by the International Accreditors for...</v>
+        <v>IRVINE, Calif. &amp; COSTA MESA, Calif., August 14, 2026--Westcliff University, a leading global institution in innovative, career-focused higher education, has acquired Pacific College, a private nursing school founded in 1993. Together, Westcliff University and Pacific College establish a powerful partnership that will broaden access to nursing education in Southern California, offering flexible pathways from entry-level vocational and RN programs to graduate degrees, including a family nurse prac</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>45Drives Announces Fourth Annual Creator Summit</v>
+        <v>University of Phoenix launches Nursing Communication and Resilience pathway to support healthcare workforce development</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C659" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D659" t="str">
-        <v>Energy, Retail, Media, Education, Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.newmediawire.com/news/45drives-announces-fourth-annual-creator-summit-7087226</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-launches-nursing-communication-and-resilience-pathway-to-support-healthcare-workforce-development-302851995.html</v>
       </c>
       <c r="F659" t="str">
-        <v>Where Technology Creators, Open-Source Innovators, Infrastructure Leaders, and Builders Come Together to Shape What's Next SYDNEY, NOVA SCOTIA and WILMINGTON, NC - June 18, 2026 ( NEWMEDIAWIRE ) - 45Drives today announced the return of Creator Summit , its annual gathering of technology creators, infrastructure professionals, developers, engineers, and open-source advocates. The Fourth Annual Creator Summit will take place October 20-22, 2026, in Wilmington, North Carolina , at the Skyline Center and other venues. What began in 2023 as a small cohort of creators and customers has evolved into a unique forum where some of the most influential voices in open-source computing, content creation, homelab communities, and enterprise infrastructure come together to share ideas, challenge conventi</v>
+        <v>New professional development offering equips nursing teams with communication, de-escalation and resilience skills for high-pressure care environments PHOENIX, Aug. 14, 2026 /PRNewswire/ -- University of Phoenix has launched Nursing Communication and Resilience, a new professional...</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>University of Michigan Credit Union Demonstrates its Purpose-filled Culture with Expanded Time-Off Benefits to Support Team Members' Major Life Moments</v>
+        <v>PCS Edventures! Announces Results for the First Quarter of Fiscal Year 2027</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C660" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D660" t="str">
         <v>Education</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-michigan-credit-union-demonstrates-its-purpose-filled-culture-with-expanded-time-off-benefits-to-support-team-members-major-life-moments-302804617.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345531/0/en/pcs-edventures-announces-results-for-the-first-quarter-of-fiscal-year-2027.html</v>
       </c>
       <c r="F660" t="str">
-        <v>ANN ARBOR, Mich., June 18, 2026 /PRNewswire/ -- The University of Michigan Credit Union (UMCU) is increasing its commitment to employee well-being with a powerful package of new and enhanced fully-paid time-off benefits for team members experiencing life's most meaningful moments or...</v>
+        <v>MERIDIAN, Idaho, Aug. 14, 2026 (GLOBE NEWSWIRE) -- PCS Edventures!, Inc. (“PCSV”), a leading provider of TK-12 Science, Technology, Engineering and Mathematics (“STEM”) education programs, today announced results of operations for its first quarter of fiscal year 2027, which ended on June 30, 2026.</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>ACTS LAW: Two Lawsuits Accuse Conejo Valley Unified School District and Westlake High Administrators of Failing to Protect Students From Sexual Assault</v>
+        <v>Nord Anglia Education's students achieve exceptional 2026 A Level results, with 50.4% of grades at A*-A</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C661" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D661" t="str">
         <v>Education</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.prnewswire.com/news-releases/acts-law-two-lawsuits-accuse-conejo-valley-unified-school-district-and-westlake-high-administrators-of-failing-to-protect-students-from-sexual-assault-302804695.html</v>
+        <v>https://www.prnewswire.com/news-releases/nord-anglia-educations-students-achieve-exceptional-2026-a-level-results-with-50-4-of-grades-at-a-a-302851981.html</v>
       </c>
       <c r="F661" t="str">
-        <v>THOUSAND OAKS, Calif., June 18, 2026 /PRNewswire/ -- Two former Westlake High School students filed lawsuits in Ventura County Superior Court against Conejo Valley Unified School District, Westlake High School administrators and a former student, alleging the district failed to protect...</v>
+        <v>More than 900 students received their A Level results this week, with 50.4% of grades awarded at A*–A and 74.8% at A*–B. Nord Anglia graduates now heading to leading universities around the world, including Oxford, Cambridge, Harvard, and Stanford. LONDON, Aug. 14, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>University of Phoenix honored with 2026 Blackboard Catalyst Award for Ethical AI Leadership</v>
+        <v>Community Health Days Coming to Three Chicago Housing Developments</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C662" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D662" t="str">
-        <v>AI, Education</v>
+        <v>Healthcare, Real Estate, Education</v>
       </c>
       <c r="E662" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-honored-with-2026-blackboard-catalyst-award-for-ethical-ai-leadership-302804673.html</v>
+        <v>https://pr-inside.com/community-health-days-coming-to-three-chicago-housing-developments-r5212397.htm</v>
       </c>
       <c r="F662" t="str">
-        <v>Recognition highlights University's academic AI pillars, responsible-use guidance and LMS-enabled learning experiences designed to help students build AI literacy PHOENIX, June 18, 2026 /PRNewswire/ -- University of Phoenix has been recognized as a winner of the 2026 Blackboard Catalyst...</v>
+        <v>(PR-inside.com) Molina Healthcare of Illinois, the Chicago Housing Authority, the Chicago Department of Public Health and Prism Health to offer school physicals, immunizations and screenings through August 16 CHICAGO, IL / ACCESS Newswire / August 14, 2026 / Families at three Chicago housing developments can receive school physicals, immunizations and health screenings this summer during a series of Community Health Days running through August 16. The events are a partnership between Molina Healthcare of Illinois, the Chicago Housing Authority (CHA), the Chicago Department of Public Health (CDPH) and Prism Health, hosted with each development's Local Advisory Council. Prism Health's Wellness on Wheels mobile ..</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>iLEAD Schools and School Pathways Expand Their Partnership with the Launch of iLEAD Flex in Lancaster</v>
+        <v>New 100% virtual alternative school for students who need a second chance</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C663" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D663" t="str">
         <v>Education</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.prnewswire.com/news-releases/ilead-schools-and-school-pathways-expand-their-partnership-with-the-launch-of-ilead-flex-in-lancaster-302804663.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-100-virtual-alternative-school-for-students-who-need-a-second-chance-302851974.html</v>
       </c>
       <c r="F663" t="str">
-        <v>With the California moratorium on the creation of new non-classroom-based (NCB) charter schools lifted this year, iLEAD is expanding into new communities, using the School Pathways SIS Suite to run its operations. CHICO, Calif., June 18, 2026 /PRNewswire/ -- iLEAD Schools, a California...</v>
+        <v>OSCEOLA COUNTY, Fla., Aug. 14, 2026 /PRNewswire/ -- Florida high schoolers who need an alternative to traditional school now have another path to graduation. AchievePoint Virtual Academy - South District (AchievePoint) helps students earn their high school diplomas 100% online for free....</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Ellucian Live 2026 Gives Back to Denver to Address Student Food Insecurity</v>
+        <v>VetsinTech Announces Finalists in Annual Tech Startup Pitch Competition 2026</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C664" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D664" t="str">
         <v>Education</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.prnewswire.com/news-releases/ellucian-live-2026-gives-back-to-denver-to-address-student-food-insecurity-302804604.html</v>
+        <v>https://www.prnewswire.com/news-releases/vetsintech-announces-finalists-in-annual-tech-startup-pitch-competition-2026-302851954.html</v>
       </c>
       <c r="F664" t="str">
-        <v>Key highlights: More than 1,000 food packages were assembled by Ellucian Live volunteers to support students experiencing food insecurity in the Denver area. The volunteer initiative partnered with CTW Events, The Family Tree, and Food Bank of the Rockies to deliver immediate,...</v>
+        <v>Veteran- and Military Spouse-Owned Startups Compete for $40,000 in Cash Prizes SAN FRANCISCO, Aug. 14, 2026 /PRNewswire/ -- VetsinTech, the leading national non-profit dedicated to supporting veterans through tech-based programs and opportunities in education, employment, and...</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Living Security Launches 2026 Cybersecurity Awareness Month Program ...</v>
+        <v>ETS Launches EvidenceWorks to Power State-Led Education Progress</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C665" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D665" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E665" t="str">
-        <v>https://pr-inside.com/living-security-launches-2026-cybersecurity-awareness-month-program-r5192439.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ets-launches-evidenceworks-to-power-state-led-education-progress-302851899.html</v>
       </c>
       <c r="F665" t="str">
-        <v>(PR-inside.com) Turnkey Cybersecurity Awareness Month program helps organizations launch engaging October campaigns with expert-led learning, interactive experiences, and ready-to-launch resources. AUSTIN, TX / ACCESS Newswire / June 18, 2026 / Living Security, the global leader in Human Risk Management (HRM), today announced the launch of its 2026Cybersecurity Awareness Month(CAM) program. Built around the theme Navigating Trust in an AI World, the complete campaign package provides security and awareness teams with everything they need to execute an engaging Cybersecurity Awareness Month campaign that helps employees recognize AI-enabled deception, strengthen verification behaviors, and reduce human risk. As AI accelerates the scale and sophistication of cyber ..</v>
+        <v>A new initiative helping states turn evidence into results for learners across America PRINCETON, N.J., Aug. 14, 2026 /PRNewswire/ -- ETS today announced the launch of EvidenceWorks, a new initiative that partners with state leaders to turn proven education research into stronger outcomes...</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Living Security Launches 2026 Cybersecurity Awareness Month Program to Help Organizations Navigate Trust in an AI World</v>
+        <v>Rancher's Premium Smokehouse Launches Two Burnt End Varieties at Kroger Texas!</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C666" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D666" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.newswire.com/news/living-security-launches-2026-cybersecurity-awareness-month-program-to-help</v>
+        <v>https://finance.yahoo.com/small-business/articles/ranchers-premium-smokehouse-launches-two-145500633.html</v>
       </c>
       <c r="F666" t="str">
-        <v>Turnkey Cybersecurity Awareness Month program helps organizations launch engaging October campaigns with expert-led learning, interactive experiences, and ready-to-launch resources.</v>
+        <v>DALLAS, August 14, 2026--Rancher's Premium Smokehouse is thrilled to build on its partnership with Kroger Texas. Ranchers Premium Smokehouse is expanding beyond its signature smoked sausage lineup with the launch of two new fully cooked barbecue entrées: Brisket Burnt Ends and Pork Burnt Ends. Available beginning August 17 at Kroger stores across Texas, the new products arrive just in time for the back-to-school season, giving families an easy way to enjoy authentic barbecue without spending hou</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>In HelloNation, Swimming Expert Woody Alpern of Atlanta Highlights What Makes the Best Swim Lessons for Kids</v>
+        <v>Secretary of State Randeep Sarai Visits University of Calgary to Learn About Biosenta's Tri-Filler(TM) Technology</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C667" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D667" t="str">
         <v>Education</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-swimming-expert-woody-alpern-of-atlanta-highlights-what-makes-the-best-swim-lessons-for-kids-302804532.html</v>
+        <v>https://www.newsfilecorp.com/release/309653/Secretary-of-State-Randeep-Sarai-Visits-University-of-Calgary-to-Learn-About-Biosentas-TriFillerTM-Technology</v>
       </c>
       <c r="F667" t="str">
-        <v>ATLANTA, June 18, 2026 /PRNewswire/ -- What should parents look for when choosing a swim school? A HelloNation article answers this question by breaking down how to choose a swim school that offers safety, skill development, and lasting confidence for children at every stage of learning....</v>
+        <v>Toronto, Ontario and Calgary, Alberta--(Newsfile Corp. - August 14, 2026) - Biosenta Inc. (CSE: ZRO) ("Biosenta") was honoured to welcome the Honourable Randeep Sarai, Secretary of State (International Development), to the University of Calgary for a visit highlighting Canadian innovation and the ongoing research behind Biosenta's proprietary Tri-FillerTM technology.Photo 1 - Group photo during the University of Calgary laboratory visit.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>In HelloNation, Childcare Expert Faith Link Explains What Nature-Based Childcare Actually Means</v>
+        <v>Golfweek and REMAX Announce Strategic Golf Real Estate Alliance</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C668" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D668" t="str">
-        <v>Education</v>
+        <v>Finance, Real Estate, Education</v>
       </c>
       <c r="E668" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-childcare-expert-faith-link-explains-what-nature-based-childcare-actually-means-302804524.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/golfweek-remax-announce-strategic-golf-130000023.html</v>
       </c>
       <c r="F668" t="str">
-        <v>The article examines how outdoor learning supports physical, social, emotional, and cognitive development in young children. MENOMONIE, Wis., June 18, 2026 /PRNewswire/ -- What does nature-based childcare truly mean for young children and their early learning experience? That question is...</v>
+        <v>New York, NY, August 14, 2026--Golfweek, USA TODAY Co.’s (NYSE: TDAY) digital media outlet and golf publication, today announced the launch of a dedicated golf course real estate and lifestyles destination, Golf Real Estate, with REMAX (NYSE: RMAX), the No. 1 name in real estate.1</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>US Aviation Academy Partners with Texas State University to Expand Aviation Science Degree and Flight Training to Four New Locations</v>
+        <v>The Estée Lauder Companies and University of Leeds Partner to Advance the Future of Complexion Shade Matching</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C669" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D669" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-aviation-academy-partners-with-texas-state-university-to-expand-aviation-science-degree-and-flight-training-to-four-new-locations-302804522.html</v>
+        <v>https://finance.yahoo.com/news/est-e-lauder-companies-university-130000859.html</v>
       </c>
       <c r="F669" t="str">
-        <v>Bachelor of Applied Arts and Science in Aviation Science to launch in New Braunfels, Denton, Atlanta, and Kansas City beginning Fall 2026 DENTON, Texas, June 18, 2026 /PRNewswire/ -- US Aviation Academy, one of the nation's leading flight training organizations, today announced a...</v>
+        <v>NEW YORK, August 14, 2026--The Estée Lauder Companies Inc. (NYSE: EL) today announced a research collaboration with the School of Design, University of Leeds, United Kingdom, and Dr. Kaida Xiao, a world-renowned leader in color science and visual perception.</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>This Summer, Kids Don't Just Learn Music - They Perform It at Bach to Rock</v>
+        <v>Pusan National University Develops an AI Framework for Smarter Ship Navigation</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C670" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D670" t="str">
-        <v>Education</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E670" t="str">
-        <v>https://www.prnewswire.com/news-releases/this-summer-kids-dont-just-learn-music---they-perform-it-at-bach-to-rock-302804444.html</v>
+        <v>https://www.prnewswire.com/news-releases/pusan-national-university-develops-an-ai-framework-for-smarter-ship-navigation-302851466.html</v>
       </c>
       <c r="F670" t="str">
-        <v>Bach to Rock's Innovative Camps Bring Young Musicians Together to Develop Skills, Play in Bands &amp; Experience the Joy of Making Music with Others BETHESDA, Md., June 18, 2026 /PRNewswire/ -- Parents nationwide are choosing Bach to Rock, America's modern music school for students of all...</v>
+        <v>AI-driven system uses real-time weather data to reduce harmful coastal pollution through fuel efficient ship navigation BUSAN, South Korea, Aug. 14, 2026 /PRNewswire/ -- Air pollution from ships poses a serious health risk in major port cities, yet existing mitigation strategies often...</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Beautiful Skin Denver's Acne Boot Camp Revolutionizes Acne Treatment in Colorado</v>
+        <v>47 Compton High School Students Earn Unreal Engine Credentials as CTE Pathway Achieves 92% Pass Rate</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C671" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D671" t="str">
-        <v>Healthcare, Education</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.prweb.com/releases/beautiful-skin-denvers-acne-boot-camp-revolutionizes-acne-treatment-in-colorado-302804151.html</v>
+        <v>https://www.prnewswire.com/news-releases/47-compton-high-school-students-earn-unreal-engine-credentials-as-cte-pathway-achieves-92-pass-rate-302851502.html</v>
       </c>
       <c r="F671" t="str">
-        <v>Beautiful Skin Denver combines customized acne programs, education, and long-term skin health strategies to help patients achieve lasting results DENVER, June 18, 2026 /PRNewswire-PRWeb/ -- Beautiful Skin Denver is gaining recognition as one of Colorado's leading destinations for acne...</v>
+        <v>COMPTON, Calif., Aug. 14, 2026 /PRNewswire/ -- Compton Early College High School is demonstrating how schools can turn student interest in gaming and technology into measurable career outcomes, with students achieving a 92% pass rate on the Unreal Engine 3D Fundamentals certification exam...</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>Razavi Law Group Invests in Orange County's Next Generation of Mental ...</v>
+        <v>Advanced Cyberattacks Target Legal Professionals to Compromise Proceedings - NACABAR Announces CLE to Prepare Lawyers to Respond</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C672" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D672" t="str">
-        <v>Healthcare, Automotive, Education</v>
+        <v>Education</v>
       </c>
       <c r="E672" t="str">
-        <v>https://pr-inside.com/razavi-law-group-invests-in-orange-county-s-next-generation-of-mental-r5192336.htm</v>
+        <v>https://www.prnewswire.com/news-releases/advanced-cyberattacks-target-legal-professionals-to-compromise-proceedings--nacabar-announces-cle-to-prepare-lawyers-to-respond-302851570.html</v>
       </c>
       <c r="F672" t="str">
-        <v>(PR-inside.com) Orange County personal injury and employment law firm makes multi-thousand dollar donation to fund GrowLuv's inaugural Courage to Lead Scholarship, honoring 10 student leaders across Southern California LOS ANGELES, CA / ACCESS Newswire / June 18, 2026 / Razavi Law Group, an Orange County-based law firm representing victims of car accidents, workplace injuries, wrongful termination, and wage theft, donated thousands of dollars to fund GrowLuv's inaugural Courage to Lead Scholarship Program. This initiative recognized 10 student leaders who are transforming how their schools and fellow students in their communities approach mental health awareness, domestic violence, child abuse, elderly abuse and advocacy. The ..</v>
+        <v>Florida Bar-accredited technology course prepares legal professionals to detect workflow anomalies, preserve evidence and serve as first-line cyber defenders. MIAMI, Aug. 14, 2026 /PRNewswire/ -- Recent expert reports and federal judicial warnings describe advanced cyber threats aimed at...</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Razavi Law Group Invests in Orange County's Next Generation of Mental Health Leaders</v>
+        <v>Oxford International Digital Institute partners with Algoma University to deliver flexible routes into Canadian higher education</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C673" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D673" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.newswire.com/news/razavi-law-group-invests-in-orange-countys-next-generation-of-mental-health</v>
+        <v>https://www.prnewswire.com/news-releases/oxford-international-digital-institute-partners-with-algoma-university-to-deliver-flexible-routes-into-canadian-higher-education-302851807.html</v>
       </c>
       <c r="F673" t="str">
-        <v>Orange County personal injury and employment law firm makes multi-thousand dollar donation to fund GrowLuv's inaugural Courage to Lead Scholarship, honoring 10 student leaders across Southern California</v>
+        <v>Oxford International Digital Institute (OIDI) and Algoma University have announced a new partnership designed to support sustainable international growth and widen access to Canadian higher education through a flexible transnational education model LONDON, Aug. 14, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>Campbell University Becomes 350th Partner College for Classic Learning Test</v>
+        <v>Back-to-School Season Can Put Custody and Visitation Plans Under Pressure, LegalMatch Explains Why</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C674" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D674" t="str">
         <v>Education</v>
       </c>
       <c r="E674" t="str">
-        <v>https://www.prnewswire.com/news-releases/campbell-university-becomes-350th-partner-college-for-classic-learning-test-302803916.html</v>
+        <v>https://www.newswire.com/news/back-to-school-season-can-put-custody-and-visitation-plans-under-pressure</v>
       </c>
       <c r="F674" t="str">
-        <v>Campbell University has agreed to join hundreds of colleges and universities that accept CLT scores for admissions consideration. ANNAPOLIS, Md., June 18, 2026 /PRNewswire/ -- Campbell University in North Carolina has become the 350th Partner College for the Classic Learning Test (CLT)....</v>
+        <v>As Summer Winds Down and School Schedules Kick Back In, Divorced and Separated Parents Often Find Themselves Dealing With a Familiar Problem: Making Sure Custody and Visitation Plans Still Work</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>In HelloNation, Dance Education Expert Lori A. Bowen, MDE, Explains How Education-Based Dance Improves Performance on Stage</v>
+        <v>Impulse Creative Launches Peerfold, an Agent-First, CRM-Native Learning Management System</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C675" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D675" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E675" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-dance-education-expert-lori-a-bowen-mde-explains-how-education-based-dance-improves-performance-on-stage-302803434.html</v>
+        <v>https://www.prweb.com/releases/impulse-creative-launches-peerfold-an-agent-first-crm-native-learning-management-system-302850786.html</v>
       </c>
       <c r="F675" t="str">
-        <v>The article examines how technique training and performance experience work together to support long-term dancer development. JOLIET, Ill., June 18, 2026 /PRNewswire/ -- How does education-based dance improve stage performance for young dancers? A HelloNation article explores how strong...</v>
+        <v>The team behind a leading LMS for HubSpot opens a free trial of its next-generation platform, with SCORM compatibility, automated credentialing, and AI agents that build courses. FORT DENAUD, Fla., Aug. 14, 2026 /PRNewswire-PRWeb/ -- Impulse Creative today announced the launch of...</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Primech Holdings Secures Approximately US$36.1 Million in New Social Services and Public Sector Integrated Facility Services Contracts</v>
+        <v>RUSSEL METALS ANNOUNCES ACCEPTANCE BY TSX OF NORMAL COURSE ISSUER BID</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C676" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D676" t="str">
         <v>Finance, Education</v>
       </c>
       <c r="E676" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314194/0/en/Primech-Holdings-Secures-Approximately-US-36-1-Million-in-New-Social-Services-and-Public-Sector-Integrated-Facility-Services-Contracts.html</v>
+        <v>https://www.prnewswire.com/news-releases/russel-metals-announces-acceptance-by-tsx-of-normal-course-issuer-bid-302850817.html</v>
       </c>
       <c r="F676" t="str">
-        <v>Primech secures US$36.1M in new education and social services facility contracts, strengthening long-term revenue visibility through 2031.</v>
+        <v>TORONTO, Aug. 14, 2026 /PRNewswire/ -- Russel Metals Inc. (TSX: RUS) announces that it has received approval from the Toronto Stock Exchange (the "TSX") of its notice of intention to make a normal course issuer bid (the "NCIB"). Under the NCIB, Russel Metals may purchase for cancellation,...</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>Universities Expand Student Health Services with 24/7 After-Hours Nurse ...</v>
+        <v>Express Driving School Leads with Automatic Driving Lessons in Dublin for Easy Learning</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C677" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D677" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E677" t="str">
-        <v>https://pr-inside.com/universities-expand-student-health-services-with-247-after-hours-nurse-r5192317.htm</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767186</v>
       </c>
       <c r="F677" t="str">
-        <v>(PR-inside.com) TriageLogic's URAC-accredited Nurse Triage on Call gives colleges a 24-hour nurse advice line for students, Residence Life teams, and campus health staff, around the clock. JACKSONVILLE, FL / ACCESS Newswire / June 18, 2026 / TriageLogic, a physician-led provider of nurse triage and telehealth for higher education, announced growing adoption of its Nurse Triage on Call (NTOC) service among colleges and universities. The service strengthens student health services by giving students 24/7 access to registered nurses, providing a reliable after-hours nurse advice line, and reducing the burden on campus health center staff. Current university partners range from a small private university in ..</v>
+        <v>Dublin, Ireland 14.08.2026- Learning to drive can feel difficult, especially for beginners. Many learners worry about gears, clutch control, and road safety. Express Driving School [read full press release...]</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Universities Expand Student Health Services with 24/7 After-Hours Nurse Triage and Telehealth Support</v>
+        <v>Brookfield Business Corporation Announces Renewal of Normal Course Issuer Bid</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C678" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D678" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.newswire.com/news/universities-expand-student-health-services-with-24-7-after-hours-nurse-triage</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345216/0/en/brookfield-business-corporation-announces-renewal-of-normal-course-issuer-bid.html</v>
       </c>
       <c r="F678" t="str">
-        <v>TriageLogic's URAC-accredited Nurse Triage on Call gives colleges a 24-hour nurse advice line for students, Residence Life teams, and campus health staff, around the clock.</v>
+        <v>BROOKFIELD, News, Aug. 14, 2026 (GLOBE NEWSWIRE) -- Brookfield Business Corporation (NYSE, TSX: BBUC) today announced that the Toronto Stock Exchange (“TSX”) has accepted a notice filed by Brookfield Business Corporation of its intention to renew its normal course issuer bid for its class A subordinate voting shares (“Shares”). Brookfield Business Corporation believes that the Shares may from time to time trade in a price range that does not fully reflect their value and that, in such circumstances, the acquisition of Shares may represent an attractive use of available funds.</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>LegalMatch's Final Scholarship Call Invites Compassionate Future Lawyers to Apply Before June 30</v>
+        <v>Four Seasons Resort Lanai Continues Its Culinary Masters Series With Gaggan Anand</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C679" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D679" t="str">
         <v>Education</v>
       </c>
       <c r="E679" t="str">
-        <v>https://www.newswire.com/news/legalmatch-s-final-scholarship-call-invites-compassionate-future-lawyers-to</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358876</v>
       </c>
       <c r="F679" t="str">
-        <v>The Legal Futures Initiative Scholarship Aims to Ease the Heavy Upfront Fees of the Law School Track for Dedicated Undergraduates</v>
+        <v>Four Seasons Resort Lanai announced an exclusive 12-course dining experience presented by Gaggan Anand, chef and owner of the eponymous Michelin-starred restaurant in Bangkok. Part of the resort&amp;#39;s Culinary Masters Series, the dinners will take place with three seatings September 4&amp;#8211;6, 2026. - - Guests will savour a progressive 12-course menu that moves from playful bites to inventive mains and desserts, showcasing the boundary-pushing, deeply personal cuisine for which Anand has become kno... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358876</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>Teyana Taylor Headlines ConnectComm Magazine's June 2026 "Wonder Woman" Issue: A Wonder Woman in Motion</v>
+        <v>Studiosity integrates the 'AI Assessment Scale' (AIAS) to strengthen AI assessment design in higher ed</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C680" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D680" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.prweb.com/releases/teyana-taylor-headlines-connectcomm-magazines-june-2026-wonder-woman-issue-a-wonder-woman-in-motion-302803528.html</v>
+        <v>https://www.prnewswire.com/news-releases/studiosity-integrates-the-ai-assessment-scale-aias-to-strengthen-ai-assessment-design-in-higher-ed-302851458.html</v>
       </c>
       <c r="F680" t="str">
-        <v>Teyana Taylor headlines ConnectComm Magazine's June 2026 "Wonder Woman" issue, sharing her journey as an entertainer, entrepreneur and advocate while celebrating women who are driving change across business, media, education and culture. Timed with Juneteenth and Pride Month, the issue...</v>
+        <v>The burning platform issue being answered is: When AI can give all the answers, are students doing the thinking? SYDNEY, Aug. 14, 2026 /PRNewswire/ -- Studiosity, the global leader in growing student learning in education, today announced a formal agreement to integrate the globally...</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>Best Health Insurance for International Students in the US 2026: 5 Plans Compared</v>
+        <v>“Believe it or Knot,” Best-Selling Book Free for One More Day (Ending Soon) (Until 8/14/26)</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C681" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D681" t="str">
-        <v>Healthcare, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E681" t="str">
-        <v>https://pressreleasenews.org/pressroom/best-health-insurance-for-international-students-in-the-us-2026-5-plans-compared</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358648</v>
       </c>
       <c r="F681" t="str">
-        <v>For international students on F-1 visas, the right health insurance plan balances network coverage, prescription drug benefits, waiver compatibility, and price. After reviewing official 2026–2027 plan documents from five providers serving the US market — Tigerless, ISO, Student Medicover (SM), PSI, and DIANins — this comparison scores each across five equally weighted dimensions to help students make an informed choice.</v>
+        <v>Best Seller Publishing announces the release Anne Lehotsky &amp;#39;s new book, &amp;#8220;Believe it or Knot.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Believe it or Knot&amp;#8221; is about nine-year-old Beau Johnson, whose life changes when his Navy family moves from California to Florida. Leaving behind everything he knows, Beau struggles to adjust to his new home, school, and community. Everything begins to change when he meets Knot, a wise and funny talking tree... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358648</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>How to Become a Certified Botox Injector in Canada?</v>
+        <v>APOD: 2026 August 14 – Total Solar Eclipse from Greenland</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C682" t="str">
-        <v>PR-Inside</v>
+        <v>NASA</v>
       </c>
       <c r="D682" t="str">
-        <v>Healthcare, Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E682" t="str">
-        <v>https://pr-inside.com/how-to-become-a-certified-botox-injector-in-canada-r5192243.htm</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-14-total-solar-eclipse-from-greenland/</v>
       </c>
       <c r="F682" t="str">
-        <v>(PR-inside.com) Become a Certified Botox Injector in Canada through AACM Online Courses SEATTLE, WA / ACCESS Newswire / June 18, 2026 / As demand for aesthetic medicine training continues to grow across Canada, licensed medical professionals are comparing online Botox courses based on curriculum, instructor experience, continuing education value and access to practical clinical exposure. Among available online training options, theAmerican Academy of Cosmetic Medicine (AACM)has emerged asa leading choice for eligible Canadian medical professionals seeking structured online Botox and filler educationfor only CA$299 Including taxes. What Does AACM's Online Botox Certification Program Include? AACM's online certificationcovers both neuromodulator and dermal filler education through a ..</v>
-[...2 lines deleted...]
-    <row r="683">
+        <v>APOD Science APOD APOD: 2026 August 14 – Total… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Total Solar [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="683" xml:space="preserve">
       <c r="A683" t="str">
-        <v>Recent Release, "My Life with Navajos on the Rez," by Christian Faith Publishing Author Shirley Hall, Shares Inspiring Stories of Faith, Friendship, &amp; Cultural Connection</v>
+        <v>FWD Group marks 13 years with charitable grants benefitting over 13,000 people across Asia</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C683" t="str">
-        <v>PR.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D683" t="str">
-        <v>Education</v>
+        <v>Finance, Healthcare, Media, Education</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.pr.com/press-release/971001</v>
-[...2 lines deleted...]
-        <v>Shirley Hall has completed a new book documenting her thirteen years as an itinerant pianist serving the Navajo Nation. After leaving California for the Four Corners area, she answered a calling to live and work among the Dineh people, establishing herself as a vital presence in churches throughout Arizona, New Mexico, and Utah. Beyond her musical ministry, she taught Spanish to high school students at Immanuel Mission [PR.com]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109127/</v>
+      </c>
+      <c r="F683" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 14, 2026 - (ACN Newswire) - FWD Group Holdings Limited (“FWD Group” or “FWD”) today marked its 13th anniversary by announcing charitable grants dedicated to supporting more than 13,000 people in communities across Asia.
+Established in 2013 with a mission to move the life insurance industry in a new direction, FWD Group has grown from its early operations in Hong Kong SAR, Macau SAR and Thailand into a pan-Asian life and health insurer serving millions of customers and their families across 10 markets. In July last year, FWD Group reached another milestone with its listing on the Hong Kong Stock Exchange, under the stock code 1828.
+Huynh Thanh Phong, Group Chief Executive Officer and Executive Director of FWD Group, said, “At FWD Group, changing the way people feel about insurance is about much more than looking after our customers – it’s also about supporting the communities where we operate. These 13 grants are a meaningful way to give back to the people and places that have been part of our journey. Together with trusted community partners, we hope to make a real difference in people’s lives, while also bringing our caring value to life through employee volunteering.”
+The 13 grants will support initiatives across the region spanning financial literacy, career readiness, entrepreneurship, health and wellbeing, and community recovery:
+- Hong Kong SAR: Extending the JA SparktheDream Wellness Programme with Junior Achievement Hong Kong through interactive workshops and family activities to equip 2,600 primary school students with social, emotional and financial skills to build resilience and thrive.
+Strengthening the wellbeing, resilience and social-emotional skills of 200 children and 80 caregivers affected by the Tai Po fire through a football-based programme with Save the Children Hong Kong.
+Advancing the long-term recovery of Tai Po communities with psychosocial support and community-building initiatives led by Plan International Hong Kong for over 6,500 students, parents and teachers.
+- Cambodia: Equipping 200 young people with practical money management skills via financial education workshops, expert-led discussions and digital learning content with JCI Mekong.
+- Indonesia: Partnering with KUMPUL on InnovateHer Academy 4.0 to empower another 10 female entrepreneurs with mentorship, business and investment readiness skills.
+- Japan: Promoting inclusion, wellbeing and social connection through football clinics for over 15 visually impaired people with Hands On Tokyo.
+- Malaysia: Supporting GivingHub to provide 170 low-income families with health education and financial literacy workshops and 100 cancer screening and consultation sessions.
+- The Philippines: Helping 100 university students transition into the workforce with financial literacy, career readiness, and future-of-work skills with Junior Achievement Philippines.
+- Singapore: Supporting 50 children with chronic illnesses and their caregivers through a fun-filled carnival experience with Club Rainbow (Singapore), bringing together families, caregivers and volunteers to foster inclusion and community spirit.
+- Thailand: Extending career readiness support for seven disadvantaged Thai youth via hospitality training scholarships with Pimali Foundation.
+Expanding the JA SparktheDream programme with Junior Achievement Thailand to enable another 30 Thai educators to deliver engaging financial literacy education for students by equipping them with knowledge, tools, and teaching skills.
+- Vietnam: Empowering 800 students to make better financial decisions through workshops and debate competitions by Startup Vietnam Foundation and Dear Our Community to build financial literacy, critical thinking, and communication skills.
+Providing schools in Vietnam's Khanh Hoa Province with 76 computers through Little Roses Foundation to enable 1,800 students to continue learning after damages from severe flooding.
+About FWD Group
+FWD Group (1828.HK) is a pan-Asian life and health insurance business that serves approximately 40 million customers across 10 markets, including BRI Life in Indonesia. FWD’s customer-led and tech-enabled approach aims to deliver innovative propositions, easy-to-understand products and a simpler insurance experience. Established in 2013, the company operates in some of the fastest-growing insurance markets in the world with a vision of changing the way people feel about insurance. FWD Group is listed on the Hong Kong Stock Exchange under the stock code 1828. For more information, please visit www.fwd.com
+For media inquiries, please contact: groupcommunications@fwd.com
+Source: FWD Group Holdings Limited
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Recent Release, "Receiving the Holy Spirit," from Christian Faith Publishing Authors Kenneth Myers and Dr. Karen Myers, Explores Five Decades of Spiritual Transformation</v>
+        <v>Studycat cites back-to-school surge in top children spanish language android app downloads</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C684" t="str">
-        <v>PR.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D684" t="str">
         <v>Education</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.pr.com/press-release/970984</v>
+        <v>https://pressreleasenews.org/pressroom/studycat-cites-back-to-school-surge-in-top-children-spanish-language-android-app-downloads</v>
       </c>
       <c r="F684" t="str">
-        <v>Kenneth Myers and Dr. Karen Myers have completed a new book, "Receiving the Holy Spirit," which chronicles their remarkable spiritual odyssey beginning fifty years ago during the charismatic renewal movement. The couple's individual encounters with the indwelling Holy Spirit occurred at different universities—Karen's at the University of North Dakota and Ken's at a state institution in Kentucky—yet [PR.com]</v>
+        <v>Studycat reports a back-to-school increase in Google Play downloads of its top children spanish language android app, driven by rising parent adoption.</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>Deadline Extended for 2026 Semmelweis-Richter Journalism Award Applications ...</v>
+        <v>Last Chance for Animals Condemns York University for Ignoring Public Outcry and Continuing to Defend Cruel Primate Research Program Despite Investigation Documenting Suffering of Nine Macaques</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C685" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D685" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E685" t="str">
-        <v>https://pr-inside.com/deadline-extended-for-2026-semmelweis-richter-journalism-award-applications-r5192235.htm</v>
+        <v>https://www.prnewswire.com/news-releases/last-chance-for-animals-condemns-york-university-for-ignoring-public-outcry-and-continuing-to-defend-cruel-primate-research-program-despite-investigation-documenting-suffering-of-nine-macaques-302851515.html</v>
       </c>
       <c r="F685" t="str">
-        <v>(PR-inside.com) Following strong interest and numerous requests, the application deadline for the 2026 Semmelweis-Richter Journalism Award has been extended by two weeks. Submissions are now accepted until June 23, 2026, 23:59 CET. BUDAPEST, HU / ACCESS Newswire / June 18, 2026 / Building on the success of its inaugural edition, the award continues to recognise outstanding journalism that contributes to public understanding of key health issues and fosters informed discussion across Europe. The initiative is organised by Semmelweis University, Hungary's leading medical and health sciences institution, in partnership with Gedeon Richter, a Hungary-based, innovation-driven specialty pharmaceutical company. Entries are invited in two categories: ..</v>
+        <v>LOS ANGELES, Aug. 13, 2026 /PRNewswire/ -- Last Chance for Animals (LCA) received a letter from York University on August 12, 2026, stating it had allegedly been cleared by the Canadian Council on Animal Care (CCAC) of any animal mistreatment violations and stands behind its primate...</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>RAIN Group Research Reveals Pipeline Is Growing, but Sales Performance Isn't Keeping Pace</v>
+        <v>Afya Limited Announces Second-Quarter and First-Half 2026 Financial Results</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C686" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D686" t="str">
-        <v>Finance, Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E686" t="str">
-        <v>https://www.prweb.com/releases/rain-group-research-reveals-pipeline-is-growing-but-sales-performance-isnt-keeping-pace-302802990.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/afya-limited-announces-second-quarter-220600370.html</v>
       </c>
       <c r="F686" t="str">
-        <v>New study finds sales leaders need stronger capabilities and execution discipline to turn opportunities into revenue BOSTON, June 18, 2026 /PRNewswire-PRWeb/ -- RAIN Group, a global sales training company helping enterprise teams drive business outcomes through tailored learning...</v>
+        <v>BELO HORIZONTE, Brazil, August 13, 2026--Afya Limited (Nasdaq: AFYA; B3: A2FY34) ("Afya" or the "Company"), the leading medical education group and medical practice solutions provider in Brazil, reported today its financial and operating results for the three and six-month period, which ended June 30, 2026 (second quarter 2026). Financial results are expressed in Brazilian Reais and are presented in accordance with International Financial Reporting Standards ("IFRS").</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>Cody Pools Hosts 2026 Sunshine Classic Fundraiser to Prevent Autism Drownings in Florida</v>
+        <v>EGL Technology Inc. Announces Appointment of Wong Li Fong to Board of Directors</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C687" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D687" t="str">
         <v>Education</v>
       </c>
       <c r="E687" t="str">
-        <v>https://www.pr.com/press-release/971382</v>
+        <v>https://www.newsfilecorp.com/release/309515/EGL-Technology-Inc.-Announces-Appointment-of-Wong-Li-Fong-to-Board-of-Directors</v>
       </c>
       <c r="F687" t="str">
-        <v>The 2026 Cody Pools Sunshine Classic, held at Cleveland Heights Golf Course, successfully united regional teams and industry partners in a critical mission to prevent autism-related drownings in Florida. Through this collaborative effort, the teams from Cody Pools-including American Pools &amp; Spas Orlando, Cody Pools Tampa, and Cody Pools Texas-raised over $41,000 to support the Baby Otter Swim School. This [PR.com]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - EGL Technology Inc. (TSXV: EGLT) ("EGL" or the "Company") is pleased to announce the appointment of Wong Li Fong ("Ms. Wong") to the Company's Board of Directors (the "Board"), effective immediately.Mr. Leung Ngai Man, Executive Chairman of the Company, commented, "We are delighted to welcome Ms. Wong to our Board of Directors, and we look forward to working with her."Ms. Wong holds a Bachelor of Commerce from Curtin University of...</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Dr. Gertrudis A. Hunter, MSW, JD, PhD, Recognized as a Woman of the Month for June 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
+        <v>Elauwit Connection, Inc. Reschedules Second Quarter 2026 Results and Conference Call to August 18, 2026</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C688" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D688" t="str">
-        <v>Education</v>
+        <v>Finance, Real Estate, Education</v>
       </c>
       <c r="E688" t="str">
-        <v>https://www.pr.com/press-release/971468</v>
+        <v>https://www.newsfilecorp.com/release/309591/Elauwit-Connection-Inc.-Reschedules-Second-Quarter-2026-Results-and-Conference-Call-to-August-18-2026</v>
       </c>
       <c r="F688" t="str">
-        <v>Dr. Gertrudis A. Hunter, MSW, JD, PhD of Hueytown, Alabama has been recognized as a Woman of the Month for June 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized). This prestigious distinction acknowledges her outstanding contributions and achievements in the field of education. Dr. Gertrudis A. Hunter, MSW, JD, PhD will be recognized in the Summer issue of P.O.W.E.R. alongside other [PR.com]</v>
+        <v>Columbia, South Carolina--(Newsfile Corp. - August 13, 2026) - Elauwit Connection, Inc. (NASDAQ: ELWT) ("Elauwit" or the "Company"), a national managed services provider of turnkey broadband and property-wide WiFi networks serving multifamily, student housing, and senior living communities, today announced that it will file a Notification of Late Filing on Form NT 10-Q (the "Form NT 10-Q") with the U.S. Securities and Exchange Commission (the "SEC") under Rule 12b-25 of the Securities Exchange...</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Student Team Develops Hybrid Forming Method for Thin-Walled Aerospace Components</v>
+        <v>The Latin American Cinemateca of Los Angeles presents its 16th Annual Student Film Festival</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C689" t="str">
-        <v>GetNews</v>
+        <v>PRLog</v>
       </c>
       <c r="D689" t="str">
         <v>Education</v>
       </c>
       <c r="E689" t="str">
-        <v>https://www.getnews.info/story/2026/06/18/student-team-develops-hybrid-forming-method-for-thinwalled-aerospace-components/?source=barchart</v>
+        <v>https://www.prlog.org/13164570-the-latin-american-cinemateca-of-los-angeles-presents-its-16th-annual-student-film-festival.html</v>
       </c>
       <c r="F689" t="str">
-        <v/>
+        <v>Spotlighting short films created by middle and high school students from various media programs in the greater Los Angeles area</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>CNCF and Linux Foundation Education Partner with Udemy to Provide a Unified Cloud Native Training &amp;amp; Certification Opportunity</v>
+        <v>PHX Energy Receives TSX Approval for Renewal of Normal Course Issuer Bid</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C690" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D690" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, Energy, Education</v>
       </c>
       <c r="E690" t="str">
-        <v>https://www.prnewswire.com/news-releases/cncf-and-linux-foundation-education-partner-with-udemy-to-provide-a-unified-cloud-native-training--certification-opportunity-302803484.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3345012/0/en/phx-energy-receives-tsx-approval-for-renewal-of-normal-course-issuer-bid.html</v>
       </c>
       <c r="F690" t="str">
-        <v>Partnership combines Udemy training with CKA, CKAD, CKS, and CNPE exams into a unified purchasing process to simplify training for developers Key Highlights The Cloud Native Computing Foundation (CNCF), Linux Foundation Education, and Udemy partner to create a unified path for cloud...</v>
+        <v>CALGARY, Alberta, Aug. 13, 2026 (GLOBE NEWSWIRE) -- PHX Energy Services Corp. (" PHX Energy " or the " Corporation ") (TSX: PHX) today announced that the Toronto Stock Exchange (" TSX ") has accepted PHX Energy's notice of intention to renew its normal course issuer bid for a further one-year term (the " NCIB "). The previous NCIB expires on August 17, 2026.</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Student Art Transforms Salinas Valley Health Medical Center</v>
+        <v>Lassonde Industries Inc. Announces Normal Course Issuer Bid</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C691" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D691" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.prnewswire.com/news-releases/student-art-transforms-salinas-valley-health-medical-center-302802224.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3345010/0/en/lassonde-industries-inc-announces-normal-course-issuer-bid.html</v>
       </c>
       <c r="F691" t="str">
-        <v>SALINAS, Calif., June 17, 2026 /PRNewswire/ -- In a move that is reshaping what healing can look and feel like, Salinas Valley Health in Monterey County, California has turned the Medical Center's corridors into a vibrant gallery. The walls now feature original artwork from local college...</v>
+        <v>ROUGEMONT, Quebec, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Lassonde Industries Inc. (TSX: LAS.A) (“Lassonde” or the “Corporation”) announces that it has received approval from the Toronto Stock Exchange (“TSX”) to purchase for cancellation, if considered advisable, a certain number of Class A Subordinate Voting Shares of its capital (the “Subordinate Voting Shares”) by means of open market transactions through the facilities of the TSX or alternative trading systems in Canada, in accordance with the requirements on normal course issuer bids of the TSX (“NCIB”). Purchases made on the open market through the facilities of the TSX and alternative trading systems in Canada will be at the prevailing market price at the time of acquisition (plus brokerage fees).</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>L'Italia cresce nel QS World University Rankings 2027</v>
+        <v>Brickell Homeowners Association Welcomes Court Decision Setting Aside ...</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C692" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D692" t="str">
-        <v>Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E692" t="str">
-        <v>https://www.prnewswire.com/news-releases/litalia-cresce-nel-qs-world-university-rankings-2027-302803725.html</v>
+        <v>https://pr-inside.com/brickell-homeowners-association-welcomes-court-decision-setting-aside-r5212116.htm</v>
       </c>
       <c r="F692" t="str">
-        <v>LONDRA, 18 giugno 2026 /PRNewswire/ -- QS Quacquarelli Symonds L'Italia è l'unico grande sistema universitario dell'Unione Europea a registrare una crescita netta nel QS World University Rankings 2027, pubblicato oggi da QS Quacquarelli Symonds. Dei 47 atenei italiani classificati, 26...</v>
+        <v>(PR-inside.com) Unanimous appellate ruling allows neighboring residents to present evidence and participate as the matter returns to the City of Miami. MIAMI, FL / ACCESS Newswire / August 13, 2026 / Brickell residents neighboring the First Miami Presbyterian Church property have won the right to weigh in on the removal of historic protection from the church's school building and parking lot, a step that would clear the way for demolition and redevelopment. In a unanimous ruling, Miami's appellate court quashed the City of Miami's approval and found the City had wrongly shut the neighboring community out of that decision. TheBrickell Homeowners Association(BHA) ..</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>QS World University Rankings 2027</v>
+        <v>National Association for Music Education Announces Colleen Conway as the Recipient of the 2026 NAfME Senior Researcher Award</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C693" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D693" t="str">
         <v>Education</v>
       </c>
       <c r="E693" t="str">
-        <v>https://www.prnewswire.com/news-releases/qs-world-university-rankings-2027-302803721.html</v>
+        <v>https://www.prnewswire.com/news-releases/national-association-for-music-education-announces-colleen-conway-as-the-recipient-of-the-2026-nafme-senior-researcher-award-302851245.html</v>
       </c>
       <c r="F693" t="str">
-        <v>Awans polskich uczelni trwa, ale konkurenci pną się szybciej LONDYN, 18 czerwca 2026 r. /PRNewswire/ -- Mimo niewielkich spadków rok do roku, polskie uczelnie odnotowały w ostatniej dekadzie znaczący rozwój, jak pokazuje najnowsza edycja rankingu QS World University Rankings 2027,...</v>
+        <v>HERNDON, Va., Aug. 13, 2026 /PRNewswire/ -- The National Association for Music Education (NAfME) is pleased to recognize Colleen Conway, Professor of Music Education at the University of Michigan, as the twentieth recipient of the NAfME Senior Researcher Award. The award, from the NAfME...</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>SM Diamond Center marks 30 years with community event series</v>
+        <v>OrganicLife Names Veteran Education Leader Dr. Laurie Heinz Vice President of Educational Partnerships</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C694" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D694" t="str">
         <v>Education</v>
       </c>
       <c r="E694" t="str">
-        <v>https://pressreleasenews.org/pressroom/sm-diamond-center-marks-30-years-with-community-event-series</v>
+        <v>https://finance.yahoo.com/small-business/articles/organiclife-names-veteran-education-leader-201300079.html</v>
       </c>
       <c r="F694" t="str">
-        <v>SM Diamond Center, a family-owned jewelry store in Decatur, Georgia, is launching a series of community events to celebrate 30 years of service. The events focus on customer education and transparent gold buying.</v>
+        <v>CHICAGO, August 13, 2026--OrganicLife, a leading provider of culinary and nutrition services for K-12 schools, announced veteran educational leader Dr. Laurie Heinz, EdD, has joined the company as Vice President of Educational Partnerships.</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>Ethan Putterman Discusses How He Is Helping Students Pursue a Post-Secondary Education</v>
+        <v>FedEx and Feed the Children Work Together to Support Communities in ...</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C695" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D695" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.getnews.info/story/2026/06/17/ethan-putterman-discusses-how-he-is-helping-students-pursue-a-postsecondary-education/?source=barchart</v>
+        <v>https://pr-inside.com/fedex-and-feed-the-children-work-together-to-support-communities-in-r5212109.htm</v>
       </c>
       <c r="F695" t="str">
-        <v/>
+        <v>(PR-inside.com) Clean Futures Alliance provided hygiene supplies and education to 6,300 children across three countries OKLAHOMA CITY, OK / ACCESS Newswire / August 13, 2026 / FedEx, in collaboration with Feed the Children, a global movement working to end child hunger, recently completed a series of Clean Futures Alliance initiatives in Guatemala, the Philippines and Kenya. Across all three countries, the collaboration provided personal hygiene kits and school-based water, sanitation and hygiene (WASH) education to 6,300 school-aged children and adolescents, reinforcing healthy habits that support children's health, confidence and school readiness. Through the Clean Futures Alliance, FedEx team members helped assemble and distribute ..</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>SFC Glocal | Tech Romance 700 Meters Underground: Guangdong Is Setting the Course for the World</v>
+        <v>FedEx and Feed the Children Work Together to Support Communities in Guatemala, the Philippines and Kenya</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C696" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D696" t="str">
         <v>Education</v>
       </c>
       <c r="E696" t="str">
-        <v>https://www.getnews.info/story/2026/06/17/sfc-glocal-tech-romance-700-meters-underground-guangdong-is-setting-the-course-for-the-world/?source=barchart</v>
+        <v>https://www.newswire.com/news/fedex-and-feed-the-children-work-together-to-support-communities-in-guatemala</v>
       </c>
       <c r="F696" t="str">
-        <v/>
+        <v>Clean Futures Alliance provided hygiene supplies and education to 6,300 children across three countries</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>CON EDISON ENERGIZES LARGEST ELECTRIC SCHOOL BUS FLEET IN NYS FOR STUDENT TRANSPORT COMPANY GVC</v>
+        <v>New Survey of 255 School-Based Therapists Reveals Rising Caseloads and Hidden Workload Threatening Student Access to Federally Mandated Services</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C697" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D697" t="str">
-        <v>Healthcare, Energy, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E697" t="str">
-        <v>https://www.prnewswire.com/news-releases/con-edison-energizes-largest-electric-school-bus-fleet-in-nys-for-student-transport-company-gvc-302803516.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344870/0/en/new-survey-of-255-school-based-therapists-reveals-rising-caseloads-and-hidden-workload-threatening-student-access-to-federally-mandated-services.html</v>
       </c>
       <c r="F697" t="str">
-        <v>Project Reduces Pollution, Advances Health for Vulnerable Children; Future Grid Upgrades To Benefit South Bronx Community Where Childhood Asthma Rates Are Twice U.S. Average NEW YORK, June 17, 2026 /PRNewswire/ -- Con Edison is energizing the largest fleet of electric school buses in New...</v>
+        <v>Kelly Pediatric Therapy surveyed 255 school-based therapists on rising caseloads and administrative burdens threatening student access to mandated services</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>401k to Gold IRA Rollover Demand Climbs as Gold Holds Record Highs: IRAEmpire Urges Investors to Understand the Rules Before They Convert</v>
+        <v>Stalwart Law Group: Family of Robert Carradine Releases Wrongful Death Complaint and State Investigation Detailing Alleged Neglect at UCLA Neuropsychiatric Hospital</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C698" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D698" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E698" t="str">
-        <v>https://www.newswire.com/news/401k-to-gold-ira-rollover-demand-climbs-as-gold-holds-record-highs-iraempire</v>
+        <v>https://www.prnewswire.com/news-releases/stalwart-law-group-family-of-robert-carradine-releases-wrongful-death-complaint-and-state-investigation-detailing-alleged-neglect-at-ucla-neuropsychiatric-hospital-302851332.html</v>
       </c>
       <c r="F698" t="str">
-        <v>With more retirement savers looking to convert a 401k to a Gold IRA, IRAEmpire's new guidance explains the difference between direct and indirect rollovers, the IRS rules that trip people up, and why education matters more than urgency.</v>
+        <v>LOS ANGELES, Aug. 13, 2026 /PRNewswire/ -- The family of actor Robert Carradine has filed a wrongful death and elder abuse lawsuit against The Regents of the University of California, alleging that systemic failures at UCLA's Resnick Neuropsychiatric Hospital led to his preventable death...</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>The Rolls-Royce Black Badge Ghost Tourist Trophy: Honouring Charles Rolls' 1906 TT Victory</v>
+        <v>StraighterLine Appoints Dana Janssen as General Manager of Healthcare</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C699" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D699" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E699" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356408</v>
+        <v>https://pr-inside.com/straighterline-appoints-dana-janssen-as-general-manager-of-healthcare-r5212099.htm</v>
       </c>
       <c r="F699" t="str">
-        <v>Rolls-Royce Motor Cars has presented the Black Badge Ghost Tourist Trophy on the Isle of Man, marking 120 years since Charles Rolls&amp;#39; victory in the 1906 Isle of Man Tourist Trophy. The commission takes its inspiration from the Light 20 H.P. Rolls-Royce driven by Rolls and his riding mechanic, Eric Platford. Held over four laps of the Isle of Man course, the Tourist Trophy tested touring motor cars in the most exacting terms: speed had to be balanced with endurance, mechanical sympathy and c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356408</v>
+        <v>(PR-inside.com) Former MedCerts COO and CPO to Lead Healthcare Growth, Workforce Partnerships and Outcomes Strategy ARLINGTON, VA / ACCESS Newswire / August 13, 2026 / Online education platform StraighterLine today announced that Dana Janssen has joined the company as general manager of healthcare. He will oversee the company's healthcare strategy and growth initiatives. Over the past several years, StraighterLine has expanded its investment in healthcare education to help learners earn industry-recognized credentials and prepare for in-demand careers. Janssen's appointment reflects that continued investment as the company strategically grows its healthcare business. "Healthcare represents one of the greatest opportunities to connect education with meaningful careers," ..</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>MangoApps Earns Workday Design Badge to Bring HR Data Directly to Frontline and Desk Employees</v>
+        <v>Physician Life Care Planning Announces Braxton Malloy as the 2026 Surviving ...</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C700" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D700" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E700" t="str">
-        <v>https://www.newswire.com/news/mangoapps-earns-workday-design-badge-to-bring-hr-data-directly-to-22800234</v>
+        <v>https://pr-inside.com/physician-life-care-planning-announces-braxton-malloy-as-the-2026-surviving-r5212098.htm</v>
       </c>
       <c r="F700" t="str">
-        <v>MangoApps Workday Widgets now live in the Workday Marketplace, giving employees access to benefits, pay, learning, and time-off management without leaving their daily work hub.</v>
+        <v>(PR-inside.com) Braxton Malloy's award-winning essay reflects resilience, perseverance, and a commitment to serving others following a traumatic brain injury sustained during military deployment. SAN ANTONIO, TX / ACCESS Newswire / August 13, 2026 / Physician Life Care Planning is proud to announce Braxton Malloy as the recipient of the 2026Surviving &amp; Thriving With a Life-Altering Injury Scholarship. A student at American Military University, Malloy was selected for his compelling essay, When Service Becomes Personal: Recovering From a Traumatic Brain Injury During Combat Deployment, which chronicles his experience recovering from a traumatic brain injury while serving in a military medical role. In October 2024, ..</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Top student ideas win grand prizes in Mott Million Dollar Challenge</v>
+        <v>Peterson School of Music Student with Congenital Amputation Accepted to U of U For Piano Performance</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C701" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D701" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E701" t="str">
-        <v>https://www.prnewswire.com/news-releases/top-student-ideas-win-grand-prizes-in-mott-million-dollar-challenge-302803452.html</v>
+        <v>https://prunderground.com/peterson-school-of-music-student-with-congenital-amputation-accepted-to-u-of-u-f/cmsqg3djp000604joohq120av</v>
       </c>
       <c r="F701" t="str">
-        <v>FLINT, Mich., June 17, 2026 /PRNewswire/ -- A patch designed to make injections less painful for kids. An app-based solution to educate students about saving water. A wearable device that enables medical professionals to capture more details during diagnostics. These were among the top...</v>
+        <v>Diana &amp; Joel Peterson School of Music Student Anna Maxwell's Distinctive Path Leads to University of Utah Piano Acceptance The post Peterson School of Music Student with Congenital Amputation Accepted to U of U For Piano Performance first appeared on</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>The Discovery Point Difference: Choosing a Center-Based Pre-K Program vs. Public School Programs</v>
+        <v>Ro Khanna, Erwin Chemerinsky and Dave Jones Join Campaign To Stop CA Utility Bailout; Consumer Watchdog Unveils TV Ads</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C702" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D702" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E702" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-discovery-point-difference-choosing-a-center-based-pre-k-program-vs-public-school-programs-302803439.html</v>
+        <v>https://www.prnewswire.com/news-releases/ro-khanna-erwin-chemerinsky-and-dave-jones-join-campaign-to-stop-ca-utility-bailout-consumer-watchdog-unveils-tv-ads-302851308.html</v>
       </c>
       <c r="F702" t="str">
-        <v>DULUTH, Ga., June 17, 2026 /PRNewswire/ -- Parents of preschoolers now have many options in early childhood education. These may include half or full day private programs like church preschool or in childcare centers. When a child turns four, there are additional options including state...</v>
+        <v>SACRAMENTO, Calif., Aug. 13, 2026 /PRNewswire/ -- Congressional Representative Ro Khanna has come out against the 11th hour utility bailout that Governor Newsom is pushing for in Sacramento. Khanna joins former California Insurance Commissioner Dave Jones, UC Berkeley School of Law Dean...</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>Colorado State University Global Launches New Cybersecurity and Paralegal Studies Programs</v>
+        <v>Parents Have More School Choices Than Ever--But Are They Asking the Right Questions? New Book Challenges How Families Evaluate Education</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C703" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D703" t="str">
         <v>Education</v>
       </c>
       <c r="E703" t="str">
-        <v>https://www.prnewswire.com/news-releases/colorado-state-university-global-launches-new-cybersecurity-and-paralegal-studies-programs-302802372.html</v>
+        <v>https://www.prweb.com/releases/parents-have-more-school-choices-than-everbut-are-they-asking-the-right-questions-new-book-challenges-how-families-evaluate-education-302849399.html</v>
       </c>
       <c r="F703" t="str">
-        <v>The fully online Master's in Cybersecurity and Undergraduate Certificate in Paralegal Studies are open for enrollment now. DENVER, June 17, 2026 /PRNewswire/ -- Colorado State University Global (CSU Global) is pleased to announce two new fully online programs beginning July 20, 2026: a...</v>
+        <v>Education innovator Dave Hendry challenges assembly-line schooling and introduces a new framework to help families evaluate what truly matters in a child's education. PORTLAND, Ore., Aug. 13, 2026 /PRNewswire-PRWeb/ -- As families navigate an increasingly complex education landscape...</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>Sheetz family's gift fuels mentorship program and nursing lab at Slippery Rock University</v>
+        <v>Igniting the Spark of Skills! WorldSkills Shanghai 2026 Announced the Second Cohort of Dream Ambassadors</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C704" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D704" t="str">
         <v>Education</v>
       </c>
       <c r="E704" t="str">
-        <v>https://www.prnewswire.com/news-releases/sheetz-familys-gift-fuels-mentorship-program-and-nursing-lab-at-slippery-rock-university-302803241.html</v>
+        <v>https://pressat.co.uk/releases/igniting-the-spark-of-skills-worldskills-shanghai-2026-announced-the-second-cohort-of-dream-ambassadors-2009824f58399a3537a2e8541b2dad0b/</v>
       </c>
       <c r="F704" t="str">
-        <v>SLIPPERY ROCK, Pa., June 17, 2026 /PRNewswire/ -- A prominent Slippery Rock University alumnus and his wife are making an additional meaningful investment in the next generation of SRU students. Charlie Sheetz '74 and his wife, Gail, have committed significant support to SRU that will...</v>
+        <v>Thursday 13 August, 2026 On World Youth Skills Day, 15 July, the WorldSkills Shanghai 2026 Executive Bureau announced the appointment of six “Great National Craftsmen” and WorldSkills Competitors—Wang Shuqun, Liu Xinru, Cao Jiahao, Zhu Lixuan, Yang Lingzhi, and Wu Jiani—as the second cohort of WorldSkills Shanghai 2026 Dream Ambassadors. It aimed to leverage their role-model influence, promote the spirit of craftsmanship, and encourage more young people to pursue skill-based career paths. Building on the momentum generated by the introduction of the first 10 WorldSkills Shanghai 2026 Dream Ambassadors unveiled at last September's WorldSkills Shanghai one-year countdown event, this new cohort of six Dream Ambassadors—whose expertise spans aerospace assembly, digital software, floristry, pât</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>School Bus Logistics Grows Its Team and Expands Software Expertise to Better Serve Districts</v>
+        <v>LCvista Acquires CPA QualityPro, Extending Its Professional Readiness Platform Into Licensure and State Mobility</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C705" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D705" t="str">
-        <v>Education</v>
+        <v>Finance, SaaS, Automotive, Education</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.prweb.com/releases/school-bus-logistics-grows-its-team-and-expands-software-expertise-to-better-serve-districts-302798945.html</v>
+        <v>https://www.pr.com/press-release/976324</v>
       </c>
       <c r="F705" t="str">
-        <v>Three new software data analyst hires and BusRight certification bring an added layer of support to the routing services districts already rely on. DENVER, June 17, 2026 /PRNewswire-PRWeb/ -- School Bus Logistics, LLC, a leader in logistics consulting and support for school districts...</v>
+        <v>Acquisition adds firm-level license management and state mobility to LCvista's CPE compliance and learning capabilities; Polaris Growth Fund increases its investment in LCvista. [PR.com]</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>Risepoint Earns Four Comparably Best Places to Work Awards for 2026</v>
+        <v>Kyoto to Host Global Value Conference 2026: Making Value Visible and Measurable</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C706" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D706" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E706" t="str">
-        <v>https://www.prnewswire.com/news-releases/risepoint-earns-four-comparably-best-places-to-work-awards-for-2026-302802753.html</v>
+        <v>https://www.pr-inside.com/kyoto-to-host-global-value-conference-2026-making-value-visible-and-measurable-r5211993.htm</v>
       </c>
       <c r="F706" t="str">
-        <v>DALLAS, June 17, 2026 /PRNewswire/ -- Risepoint, the education technology company that partners with more than 100 universities to expand access to affordable, workforce-relevant online degrees, has been recognized with four 2026 Comparably Best Places to Work Awards, receiving honors for...</v>
+        <v>(PR-inside.com) Valuism Conference 2026, held jointly with the 9th Global Conference on Creating Value (GCCV), from December 10-12, 2026 KYOTO, Japan, August 12, 2026 - (JCN Newswire) - Companies can measure revenue, costs and profit with precision. Yet they struggle to see, compare and manage the value their decisions create or destroy across customers, employees, partners, shareholders, communities and the natural world. That measurement gap is the focus of the Valuism Conference 2026, held jointly with the 9th Global Conference on Creating Value (GCCV), from December 10-12, 2026 at Doshisha University in Kyoto. Under the theme "Making Value Visible," the conference brings together ..</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>Battery Bonanza Contest Engages Chittenden County Students in Safe Battery Recycling</v>
+        <v>Rooter Hero Launches Back-to-School Giveaway to Support Teachers Across California and Arizona</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C707" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D707" t="str">
-        <v>Energy, Education</v>
+        <v>Education</v>
       </c>
       <c r="E707" t="str">
-        <v>https://www.prnewswire.com/news-releases/battery-bonanza-contest-engages-chittenden-county-students-in-safe-battery-recycling-302802385.html</v>
+        <v>https://www.prnewswire.com/news-releases/rooter-hero-launches-back-to-school-giveaway-to-support-teachers-across-california-and-arizona-302851008.html</v>
       </c>
       <c r="F707" t="str">
-        <v>More than 9,000 pounds of batteries collected through school-based competition focused on safety, sustainability and environmental stewardship MONTPELIER, Vt., June 17, 2026 /PRNewswire/ -- The Battery Network, in partnership with the Chittenden Solid Waste District (CSWD), today...</v>
+        <v>LOS ANGELES, Aug. 13, 2026 /PRNewswire/ -- Rooter Hero Plumbing &amp; Air has launched its Back-to-School Giveaway, giving community members throughout its service areas in Northern California, Southern California, and Arizona the opportunity to nominate a teacher for a chance to win support...</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>Celebree School Proudly Selected as the Largest Authorized Provider of Maryland's Pre-K Expansion Grant Program</v>
+        <v>The Youth Regiment Launches to Reposition Australian Youth Support from Crisis Response to Early Intervention</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C708" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D708" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E708" t="str">
-        <v>https://www.prnewswire.com/news-releases/celebree-school-proudly-selected-as-the-largest-authorized-provider-of-marylands-pre-k-expansion-grant-program-302802473.html</v>
+        <v>https://www.newsfilecorp.com/release/309160/The-Youth-Regiment-Launches-to-Reposition-Australian-Youth-Support-from-Crisis-Response-to-Early-Intervention</v>
       </c>
       <c r="F708" t="str">
-        <v>Nine Celebree School Locations to Expand Access to High-Quality, Affordable Pre-K Education BALTIMORE, June 17, 2026 /PRNewswire/ -- Celebree School is proud to announce nine of its Maryland locations have been officially authorized through the Maryland State Department of Education...</v>
+        <v>Kincumber, New South Wales--(Newsfile Corp. - August 13, 2026) - The Youth Regiment, founded by chief executive, and former co-founder of Veteran Mentors, Matthew French, launches with the intention of shifting Australia's approach to at-risk adolescents away from reactive crisis management and toward structured early intervention. Working across youth development, mental health reform, and education, French is building a national framework that reaches young people aged 12 to 17 at the earliest...</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>Ainos Expands Smell AI Platform into Digital Breath Intelligence Through National Taiwan University Research Program</v>
+        <v>Announcing monetisation of M&amp;M shares received as endowment contribution</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C709" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D709" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E709" t="str">
-        <v>https://www.newswire.com/news/ainos-expands-smell-ai-platform-into-digital-breath-intelligence-through</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358850</v>
       </c>
       <c r="F709" t="str">
-        <v>Program expands Ainos' Smell AI platform from environmental intelligence into digital breath intelligence for emergency medicine research</v>
+        <v>In continuation of our announcement dated August 12, 2026, Mahindra University and its sponsoring body, Mahindra Educational Institutions (together, the &amp;#8220;University&amp;#8221;), is pleased to announce the completion of the sale of the Mahindra &amp;amp; Mahindra Limited (&amp;#8220;M&amp;amp;M&amp;#8221;) equity shares that had been received by them as an endowment contribution from Anuradha and Anand Mahindra. - - The sale has been carried out through the stock exchange. - - The proceeds will be applied towards the University&amp;#39;s educati... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358850</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>Four Seasons Education Files Annual Report on Form 20-F for Fiscal Year 2026</v>
+        <v>On Tap Credit Union Celebrates Back-to-School Season with New Youth Promotion and Annual Scholarship Winners</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C710" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D710" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E710" t="str">
-        <v>https://www.prnewswire.com/news-releases/four-seasons-education-files-annual-report-on-form-20-f-for-fiscal-year-2026-302803013.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/tap-credit-union-celebrates-back-143000936.html</v>
       </c>
       <c r="F710" t="str">
-        <v>SHANGHAI, June 17, 2026 /PRNewswire/ -- Four Seasons Education (Cayman) Inc. ("Four Seasons Education" or the "Company") (NYSE: FEDU), a tourism and education-related service provider in China, today announced that it has filed its annual report on Form 20-F for the fiscal year ended...</v>
+        <v>GOLDEN, Colo., August 13, 2026--On Tap Credit Union has officially launched its annual Back-to-School campaign, pairing financial incentives for young savers with the announcement of its regional student scholarship winners.</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>Rowan University Partners with eCampus.com to Introduce New Online Bookstore Experience</v>
+        <v>Alpha School Expands to Santa Monica With New K-8 Campus Opening Fall 2026</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C711" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D711" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E711" t="str">
-        <v>https://www.prunderground.com/rowan-university-partners-with-ecampus-com-to-introduce-new-online-bookstore-experience/00384905/</v>
+        <v>https://www.prnewswire.com/news-releases/alpha-school-expands-to-santa-monica-with-new-k-8-campus-opening-fall-2026-302850973.html</v>
       </c>
       <c r="F711" t="str">
-        <v>Partnership launching in Fall 2026 will expand access to affordable course materials through a streamlined digital platform. The post Rowan University Partners with eCampus.com to Introduce New Online Bookstore Experience first appeared on</v>
+        <v>Enrollment Now Open for Founding Families as Demand for AI-Powered, Mastery-Based Learning Continues to Grow Nationwide SANTA MONICA, Calif., Aug. 13, 2026 /PRNewswire/ -- Alpha School, a national network of K-12 private schools known for its AI-powered, mastery-based learning model, is...</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>Author Chris Dowling’s New Book, “Innocence Lost: Two separate lives and a course that crossed inside the conspiracies,” Follows Two Lives That Change Each Other Forever</v>
+        <v>FROM FEAR TO PURPOSE: ENFIELD STUDENT WHO ONCE CROSSED THE ROAD TO AVOID DOGS NOW CALLS A DOG HOTEL HIS “WORKPLACE”</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C712" t="str">
-        <v>PR.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D712" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E712" t="str">
-        <v>https://www.pr.com/press-release/970869</v>
+        <v>https://pressat.co.uk/releases/from-fear-to-purpose-enfield-student-who-once-crossed-the-road-to-avoid-dogs-now-calls-a-dog-hotel-his-workplace-16b0c800ea05662587045641216ef5a6/</v>
       </c>
       <c r="F712" t="str">
-        <v>Recent release “Innocence Lost: Two separate lives and a course that crossed inside the conspiracies” from Page Publishing author Chris Dowling is a compelling novel that centers around two individuals, Christoph and Bomai, born on complete opposite ends of the world. But as fate brings them together, they will unknowingly change the course of each other's lives. [PR.com]</v>
-[...2 lines deleted...]
-    <row r="713">
+        <v>Thursday 13 August, 2026 Alfie’s three-year placement at Halo Dogs has helped turn fear into confidence, independence and belonging — as a new government report warns that young people with SEND are around 80% more likely to be out of education, employment or training**ENFIELD, LONDON:** A young person who once became so frightened by dogs that he would cross the road to avoid them now looks forward to spending every Monday at an Enfield dog hotel he proudly calls his “job” and his “workplace”.For around three years, Alfie, a student at Oaktree School, has taken part in a regular supported placement at Halo Dogs. What began as an unfamiliar and daunting environment has become the highlight of his week — a place where his mother says he has developed confidence, trust, independence and a po</v>
+      </c>
+    </row>
+    <row r="713" xml:space="preserve">
       <c r="A713" t="str">
-        <v>Author Jamie King’s New Book, "From Boy to Gentleman: Building Respect, Confidence, and Character," Offers Advice and Life Lessons to Help Mold the Next Generation of Men</v>
+        <v>A Night at KLUB KATSEYE</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C713" t="str">
-        <v>PR.com</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D713" t="str">
         <v>Education</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.pr.com/press-release/970878</v>
-[...2 lines deleted...]
-        <v>Recent release “From Boy to Gentleman: Building Respect, Confidence, and Character” from Page Publishing author Jamie King aims to help young boys gain the life lessons and advice they need to become true gentlemen. From proper etiquette to learning to respect others, “From Boy to Gentlemen” is a vital resource for those seeking to navigate life with confidence, character, and purpose. [PR.com]</v>
+        <v>https://newsroom.spotify.com/2026-08-13/klub-katseye-wild-brooklyn-event-photos/</v>
+      </c>
+      <c r="F713" t="str" xml:space="preserve">
+        <v xml:space="preserve">On Tuesday, more than 400 New York City-based KATSEYE fans—aka EYEKONS—packed Brooklyn’s Elsewhere for a special listening event celebrating their upcoming EP, WILD. For one night only, the venue was transformed into KLUB KATSEYE, an immersive takeover complete with hands-on experiences and, of course, a special performance from the group themselves.
+The post A Night at KLUB KATSEYE appeared first on Spotify.</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>San Diego-Based Nonprofit University Tracks Down Former Students to Confer Degrees They Already Earned</v>
+        <v>From Campus to Career: Schwab Advisor Services™ Names 2026 RIATA Student Scholarship® Recipients</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C714" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D714" t="str">
         <v>Education</v>
       </c>
       <c r="E714" t="str">
-        <v>https://www.prnewswire.com/news-releases/san-diego-based-nonprofit-university-tracks-down-former-students-to-confer-degrees-they-already-earned-302802009.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/campus-career-schwab-advisor-services-140000333.html</v>
       </c>
       <c r="F714" t="str">
-        <v>In a first-of-its-kind initiative, National University identifies 146 former students who completed associate degree requirements without realizing it, conferring 33 degrees and forgiving balances to remove financial barriers SAN DIEGO, June 17, 2026 /PRNewswire/ -- National University...</v>
-[...2 lines deleted...]
-    <row r="715">
+        <v>WESTLAKE, Texas, August 13, 2026--Schwab Advisor Services, in partnership with Charles Schwab Foundation, announced the 15 recipients of its 2026 Registered Investment Advisor Talent Advantage (RIATA) Student Scholarship. In its sixth year, the program continues its commitment to expanding access to the advisory profession by easing financial barriers and providing aspiring advisors with meaningful opportunities for growth.</v>
+      </c>
+    </row>
+    <row r="715" xml:space="preserve">
       <c r="A715" t="str">
-        <v>Lovense Calls for "Closing the Gap Takes Two" Amid a Decades-Old Orgasm Gap</v>
+        <v>Driving Possibilities: From Curiosity to Career</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C715" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D715" t="str">
         <v>Education</v>
       </c>
       <c r="E715" t="str">
-        <v>https://www.prnewswire.com/news-releases/lovense-calls-for-closing-the-gap-takes-two-amid-a-decades-old-orgasm-gap-302802907.html</v>
-[...2 lines deleted...]
-        <v>LOS ANGELES, June 17, 2026 /PRNewswire/ -- If you've ever finished sex and thought "that was fine" while knowing, somewhere deeper, that it wasn't — you're not broken. You just stop wanting it. A 2026 Rutgers University study published in The Journal of Sex Research found that when women...</v>
+        <v>https://pressroom.toyota.com/driving-possibilities-from-curiosity-to-career/</v>
+      </c>
+      <c r="F715" t="str" xml:space="preserve">
+        <v xml:space="preserve">Middle school is a critical stage where students begin forming ideas about what they are capable of and what paths are available to them. In a classroom in Michigan, what started as a lesson quickly turned into something more. Middle […]
+The post Driving Possibilities: From Curiosity to Career appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>17 Education &amp; Technology Group Inc. Announces First Quarter 2026 Unaudited Financial Results</v>
+        <v>Texas A&amp;amp;M University-Kingsville Launches the Javelina Education Hub in Partnership with InScribe Education</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C716" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D716" t="str">
-        <v>Finance, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3313115/0/en/17-Education-Technology-Group-Inc-Announces-First-Quarter-2026-Unaudited-Financial-Results.html</v>
+        <v>https://www.prnewswire.com/news-releases/texas-am-university-kingsville-launches-the-javelina-education-hub-in-partnership-with-inscribe-education-302848430.html</v>
       </c>
       <c r="F716" t="str">
-        <v>17 Education Technology Group Inc. Announces First Quarter 2026 Unaudited Financial Results</v>
+        <v>Grant-Funded Initiative Creates a Collaborative Community for the College of Education's Online and In-Person Students DENVER and KINGSVILLE, Texas, Aug. 13, 2026 /PRNewswire/ -- InScribe Education, the leading digital community platform for higher education, today announced a partnership...</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Security Token Offering Foundation Launching June 29, 2026 to Advance the Global Tokenization Industry</v>
+        <v>Back-to-School: Tips for Supporting Students Who Use AAC Devices</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C717" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D717" t="str">
-        <v>Crypto, Education</v>
+        <v>Education</v>
       </c>
       <c r="E717" t="str">
-        <v>https://www.pr.com/press-release/971153</v>
+        <v>https://www.prnewswire.com/news-releases/back-to-school-tips-for-supporting-students-who-use-aac-devices-302850926.html</v>
       </c>
       <c r="F717" t="str">
-        <v>The Security Token Offering Foundation (STO Foundation) today announced its official launch date on June 29, 2026 as a global membership organization dedicated to supporting the growth, education, adoption, and advancement of Real-World Asset (RWA) tokenization, digital securities, and tokenized capital markets. As tokenization continues to transform the way assets are issued, managed, distributed, and traded, the STO [PR.com]</v>
+        <v>ASHA Offers Guidance To Help Teachers and Other School Professionals Foster Inclusive Classrooms ROCKVILLE, Md., Aug. 13, 2026 /PRNewswire/ -- As teachers, administrators, specialists, and support staff prepare for a new school year, the American Speech-Language-Hearing Association (ASHA)...</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Cerebral Palsy Guide Releases Updated Guidance on Transitioning to Adult Healthcare</v>
+        <v>OZOP Energy Solutions, Inc. Highlights PEOPLE Magazine Feature on Ballislife HYDRO Investor Egypt Dean</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C718" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D718" t="str">
-        <v>Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E718" t="str">
-        <v>https://www.prnewswire.com/news-releases/cerebral-palsy-guide-releases-updated-guidance-on-transitioning-to-adult-healthcare-302802327.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344618/0/en/ozop-energy-solutions-inc-highlights-people-magazine-feature-on-ballislife-hydro-investor-egypt-dean.html</v>
       </c>
       <c r="F718" t="str">
-        <v>CHESTNUT HILL, Mass., June 16, 2026 /PRNewswire/ -- Cerebral Palsy Guide, an organization dedicated to education about cerebral palsy, has published updated guidance addressing challenges many individuals with cerebral palsy face as they transition from pediatric healthcare systems into...</v>
+        <v>WARWICK, NY, Aug. 13, 2026 (GLOBE NEWSWIRE) -- OZOP Energy Solutions, Inc. (OTC: OZSC) today comments on a recent exclusive PEOPLE Magazine feature profiling Egypt Dean, a15-year-old student-athlete and entrepreneur and his investment in Ballislife HYDRO Sports Drink. Ballislife HYDRO is a joint venture between Varon Corp.'s U.S. subsidiary, Varon USA, and Ballislife, Inc. Ozop Energy Solutions, Inc. and Varon Corp. are currently completing customary pre-closing conditions in connection with the previously announced transaction.</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>L-Tron to attend 2026 National Association for School Resource Officers (NASRO) Conference</v>
+        <v>AimwellBio Publishes Investor Briefing on Acquired Trustr Intellectual ...</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C719" t="str">
-        <v>PRLog</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D719" t="str">
-        <v>Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E719" t="str">
-        <v>https://www.prlog.org/13152612-tron-to-attend-2026-national-association-for-school-resource-officers-nasro-conference.html</v>
+        <v>https://pr-inside.com/aimwellbio-publishes-investor-briefing-on-acquired-trustr-intellectual-r5211941.htm</v>
       </c>
       <c r="F719" t="str">
-        <v>L-Tron is pleased to announce its upcoming presence at the 36th Annual National Association for School Resource Officers (NASRO) Conference. The conference will be held at the Peppermill Reno Resort from June 28 – July 1.</v>
+        <v>(PR-inside.com) Behavioral engagement technology carries documented institutional lineage spanning Oxford, the University of Vermont, Cornell, AMCP, and a Sanofi pilot program, as inventor Dr. Chris A. Jones joins AimwellBio's Board of Advisors and leads further expansion. MIAMI, FL / ACCESS Newswire / August 13, 2026 /Aimwell Partners Inc. (OTC:AIMN) - AimwellBio today announced the availability of a comprehensive investor briefing covering the recently acquired Trustr intellectual property portfolio. The briefing is available to current and prospective investors as part of the Company's commitment to providing documented visibility into the assets, technology, and intellectual property supporting its growth strategy. The Trustr portfolio centers on ..</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>Rice's Baker Institute launches Eastern Mediterranean Energy Center with US Department of Energy</v>
+        <v>GrowthZone Expands GZ Learn Across Both AMS Platforms</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C720" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D720" t="str">
-        <v>Energy, Media, Education</v>
+        <v>Finance, Media, Education</v>
       </c>
       <c r="E720" t="str">
-        <v>https://www.prnewswire.com/news-releases/rices-baker-institute-launches-eastern-mediterranean-energy-center-with-us-department-of-energy-302802310.html</v>
+        <v>https://pr-inside.com/growthzone-expands-gz-learn-across-both-ams-platforms-r5211934.htm</v>
       </c>
       <c r="F720" t="str">
-        <v>HOUSTON, June 16, 2026 /PRNewswire/ -- Watch launch video: https://www.youtube.com/watch?v=cxNITPw8yJg&amp;t=3s Rice University's Baker Institute for Public Policy welcomed dignitaries from the United States, Cyprus, Greece and Israel June 11 to mark the launch of the Eastern Mediterranean...</v>
+        <v>(PR-inside.com) Natively integrated learning management helps associations grow non-dues revenue, avoid costly integrations, and launch education faster from the expertise they already own DOVER, DE / ACCESS Newswire / August 13, 2026 / GZ Learn, GrowthZone's learning management solution, is now available for both GrowthZone AMS and MemberSuite AMS. Built natively into both platforms, GZ Learn gives associations, chambers of commerce, and nonprofits a direct path to turn the content and expertise they already have into member value, industry influence, and non-dues revenue. Until now, associations that wanted to offer online education faced a difficult choice: buy a standalone learning management system that ..</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>Cronos Announces Extension of Share Repurchase Program to the Toronto Stock Exchange</v>
+        <v>Class Is in Session: GeForce NOW Levels Up Linux, Chromebooks and More</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C721" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D721" t="str">
-        <v>Finance, Education</v>
+        <v>SaaS, Gaming, Media, Education</v>
       </c>
       <c r="E721" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3313018/0/en/Cronos-Announces-Extension-of-Share-Repurchase-Program-to-the-Toronto-Stock-Exchange.html</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-linux-native-app/</v>
       </c>
       <c r="F721" t="str">
-        <v>TORONTO, June 16, 2026 (GLOBE NEWSWIRE) -- Cronos Group Inc. (“Cronos” or the “Company”) (NASDAQ: CRON) (TSX: CRON), an innovative global cannabis company, announced today that it has filed with the Toronto Stock Exchange (the “TSX”), and the TSX has accepted, the Company’s notice of intention to make a normal course issuer bid (the “TSX NCIB”).</v>
+        <v>GeForce NOW is giving cloud gaming an extra-credit upgrade just in time for back-to-school season. The native Linux app for GeForce NOW is officially out of beta. GeForce NOW is also delivering new cloud optimizations that make Frame Generation feel even more responsive while streaming. On top of that, Performance members will see higher frame […]</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>Monash University Pioneers First Campus-Wide Deployment of Symetrix ...</v>
+        <v>AimwellBio Publishes Investor Briefing on Acquired Trustr Intellectual Property Portfolio Valued at $10m Reinforcing Commitment to Transparency</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C722" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D722" t="str">
-        <v>SaaS, Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E722" t="str">
-        <v>https://pr-inside.com/monash-university-pioneers-first-campus-wide-deployment-of-symetrix-r5192116.htm</v>
+        <v>https://www.newswire.com/news/aimwellbio-publishes-investor-briefing-on-acquired-trustr-intellectual-property</v>
       </c>
       <c r="F722" t="str">
-        <v>(PR-inside.com) Global university joins forces with Symetrix and PAVT to become the first institution to deploy Cognio™, Symetrix's distributed AV Control platform, to support the next generation of Active Learning environments SEATTLE, WA / ACCESS Newswire / June 16, 2026 / Symetrix , a global leader in high-performance AV processing, control, and monitoring solutions, today announced that Monash University, one of Australia's largest and most globally recognized universities, has become the first higher education institution to deployCognio , Symetrix's distributed AV and control platform, delivered in partnership with Symetrix and PAVT Australia &amp; New Zealand. As universities increasingly seek to create more technology-enabled ..</v>
+        <v>Behavioral engagement technology carries documented institutional lineage spanning Oxford, the University of Vermont, Cornell, AMCP, and a Sanofi pilot program, as inventor Dr. Chris A. Jones joins AimwellBio's Board of Advisors and leads further expansion.</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>Delores J. Wilson Honored as a VIP for 2026 by Strathmore's Who's Who Worldwide Publication</v>
+        <v>Edupoint Educational Systems Named One of the Top Companies to Work for in Arizona for 2026</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C723" t="str">
-        <v>PR.com</v>
+        <v>Send2Press</v>
       </c>
       <c r="D723" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E723" t="str">
-        <v>https://www.pr.com/press-release/971383</v>
+        <v>https://www.send2press.com/wire/edupoint-educational-systems-named-one-of-the-top-companies-to-work-for-in-arizona-for-2026/</v>
       </c>
       <c r="F723" t="str">
-        <v>Delores J. Wilson of Marion, South Carolina, has been named a VIP for 2026 by Strathmore's Who's Who Worldwide for her outstanding contributions and achievements in education. About Delores J. Wilson Delores J. Wilson is a retired teacher with the Marion School District. Wilson has expertise in math, English, and editing. Wilson earned her Ed.D. from the University of South Carolina. She is affiliated with the South [PR.com]</v>
+        <v>MESA, Ariz., Aug. 13, 2026 (SEND2PRESS NEWSWIRE) -- Edupoint&amp;#xae; Educational Systems, creator of the unified Synergy&amp;#xae; Education Platform for K-12 student data management, today announced that the company has been named one of the Top Companies to Work for in Arizona in 2026. This marks the eighth time Edupoint has received this recognition.</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>LevelUp Soccer Introduces the First AI-Powered Youth Soccer Coach for Individual Player Development</v>
+        <v>STFC announces latest Ernest Rutherford Fellows</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C724" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D724" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>Education</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.pr.com/press-release/970964</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358838</v>
       </c>
       <c r="F724" t="str">
-        <v>LevelUp Soccer, the first AI-powered youth soccer development platform, is helping players improve faster through personalized training plans, match analysis, Soccer IQ development, and AI coaching. The platform combines player assessments, video analysis, drills, challenges, and learning content into a single experience designed to accelerate player growth beyond traditional team training. [PR.com]</v>
+        <v>Backed by an investment of &amp;#163;6 million the new fellows will each lead their own research programme at a UK university over the course of the fellowship. - - The Science and Technology Facilities Council (STFC) has awarded this year&amp;#39;s cohort of seven researchers the 2025 Ernest Rutherford Fellowship. - - Supporting early-career researchers - - The fellowship is one of the main routes by which early-career physicists in the UK are supported to lead independent research in particle physics, ast... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358838</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>A Rhyming Summer Read for Young Learners: “Butterflies, Bears, and Other Poems for Children” by Patricia Herber</v>
+        <v>ASUS Brings Back-to-School Savings with Exclusive Deals and Bundles</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C725" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D725" t="str">
         <v>Education</v>
       </c>
       <c r="E725" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=351324</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344499/0/en/asus-brings-back-to-school-savings-with-exclusive-deals-and-bundles.html</v>
       </c>
       <c r="F725" t="str">
-        <v>As families, libraries, and summer programs prepare reading lists for the warmer months, &amp;#8220;Butterflies, Bears, and Other Poems for Children&amp;#8221; offers a delightful way to keep young readers engaged. Written by Patricia Herber, this charming poetry collection combines rhythm, rhyme, and colorful illustrations to make learning enjoyable and accessible. - - Friendship &amp;amp; Responsibility - Poem: Puppy (p. 16) - Why it works: - - - &amp;#8226; Emotional storytelling, bonding, responsibility - &amp;#8226; Great for summ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=351324</v>
+        <v>ASUS Back-to-School deals are live in Canada: up to 50% off for students, up to C$1,650 off laptops, and bundles with over C$1,000 in bonus gear.</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>Four Seasons Resort Hualalai Launches Christopher Robin Preschool Seasonal Summer Camp, July 31–August 3, 2026</v>
+        <v>The Battery Network and National Waste &amp; Recycling Association/Foundation Partner to Advance Battery Safety Education and Recovery Across the U.S.</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C726" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D726" t="str">
-        <v>Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E726" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356352</v>
+        <v>https://www.prnewswire.com/news-releases/the-battery-network-and-national-waste--recycling-associationfoundation-partner-to-advance-battery-safety-education-and-recovery-across-the-us-302849689.html</v>
       </c>
       <c r="F726" t="str">
-        <v>This summer, families visiting Four Seasons Resort Hualalai will once again have the opportunity to enrol their young explorers in a one-of-a-kind summer camp with Christopher Robin Preschool, one of Los Angeles&amp;#39; most respected names in early childhood education. The refreshed 2026 program will run Friday, July 31 through Monday, August 3, 2026, from 9:00 to 11:45 am daily, and is available exclusively to Resort guests and Hualalai Club members. - - Led by Elizabeth de Roo and Susan Huber... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356352</v>
+        <v/>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>Marquis Who's Who Recognizes Todd G. Fritch, PhD, for Leadership in Higher Education</v>
+        <v>Aleph brings global senior leaders to Stanford GSB for its 7th executive program</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C727" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D727" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E727" t="str">
-        <v>https://www.prnewswire.com/news-releases/marquis-whos-who-recognizes-todd-g-fritch-phd-for-leadership-in-higher-education-302802169.html</v>
+        <v>https://www.prnewswire.com/news-releases/aleph-brings-global-senior-leaders-to-stanford-gsb-for-its-7th-executive-program-302850834.html</v>
       </c>
       <c r="F727" t="str">
-        <v>UNIONDALE, N.Y., June 16, 2026 /PRNewswire/ -- Marquis Who's Who recognizes Todd G Fritch, PhD, for his leadership in higher education and his commitment to expanding access through transformative institutional growth. As president of the University of West Alabama, Dr. Fritch draws on a...</v>
+        <v>The five-day program, focused on artificial intelligence and led by Stanford GSB faculty, is the first edition since the business school published a case study on Aleph. MIAMI, Aug. 13, 2026 /PRNewswire/ -- Aleph will hold the seventh edition of the Aleph Executive Education Program at...</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>Marquis Who's Who Honors Katie E. Gindlesperger, MBA, MS, for Excellence in Online Education and Student Development</v>
+        <v>ROK Resources Announces Normal Course Issuer Bid</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C728" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D728" t="str">
         <v>Education</v>
       </c>
       <c r="E728" t="str">
-        <v>https://www.prnewswire.com/news-releases/marquis-whos-who-honors-katie-e-gindlesperger-mba-ms-for-excellence-in-online-education-and-student-development-302802164.html</v>
+        <v>https://pr-inside.com/rok-resources-announces-normal-course-issuer-bid-r5211889.htm</v>
       </c>
       <c r="F728" t="str">
-        <v>UNIONDALE, N.Y., June 16, 2026 /PRNewswire/ -- Marquis Who's Who honors Katie E. Gindlesperger, MBA, MS, for her excellence in online education and student development. Ms. Gindlesperger is recognized for her work as a business computer information technology teacher at Commonwealth...</v>
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO THE U.S. NEWSWIRE OR FOR DISSEMINATION IN THE UNITED STATES REGINA, SK / ACCESS Newswire / August 13, 2026 / ROK Resources Inc. ("ROK" or the "Company") (TSXV:ROK)(OTCQB:ROKRF) is pleased to announce that it has received conditional acceptance for its intention to make a normal course issuer bid ("NCIB") through the facilities of the TSX Venture Exchange ("TSXV") to purchase and cancel up to 18,157,025 in the capital of the Company ("Common Shares") during the one-year period from August 13, 2026 to August 12, 2027. The Company's Board of Directors has authorized the NCIB, believing it to be ..</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>UMD to Launch 2 Bachelor's Degrees Exploring Technical, Human Dimensions of AI</v>
+        <v>ACECO's Hoist Up! Outreach Committee Partners with United Way of Berks County to Distribute 250 Backpacks to Local Students</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C729" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D729" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E729" t="str">
-        <v>https://www.prnewswire.com/news-releases/umd-to-launch-2-bachelors-degrees-exploring-technical-human-dimensions-of-ai-302801977.html</v>
+        <v>https://www.prnewswire.com/news-releases/acecos-hoist-up-outreach-committee-partners-with-united-way-of-berks-county-to-distribute-250-backpacks-to-local-students-302850228.html</v>
       </c>
       <c r="F729" t="str">
-        <v>New programs reflect a commitment to ethically advancing AI technology and preparing students to address its societal impact COLLEGE PARK, Md., June 16, 2026 /PRNewswire/ -- The University of Maryland will launch two new undergraduate degrees in artificial intelligence (AI), including one...</v>
-[...2 lines deleted...]
-    <row r="730">
+        <v>DOUGLASSVILLE, Pa., Aug. 13, 2026 /PRNewswire/ -- American Crane &amp; Equipment Corporation is proud to announce the successful assembly and distribution of 250 backpacks filled with essential school supplies for students in the community. This initiative, made possible through a partnership...</v>
+      </c>
+    </row>
+    <row r="730" xml:space="preserve">
       <c r="A730" t="str">
-        <v>NASA Uses Machine Learning to Enhance Flash Flood Warnings</v>
+        <v>36th Food Expo opens today</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C730" t="str">
-        <v>NASA</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D730" t="str">
-        <v>AI, Education</v>
+        <v>SaaS, Healthcare, Retail, Gaming, Education</v>
       </c>
       <c r="E730" t="str">
-        <v>https://science.nasa.gov/science-research/science-enabling-technology/nasa-uses-machine-learning-to-enhance-flash-flood-warnings/</v>
-[...2 lines deleted...]
-        <v>The Transient Artifact and Continuous Learning System (TACLS) leverages data from continuously operating satellite networks coupled with machine learning models to help meteorologists at the National Weather Service forecast flash floods more efficiently.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109104/</v>
+      </c>
+      <c r="F730" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 13, 2026 - (ACN Newswire) - The HKTDC Food Expo, Beauty &amp; Wellness Expo and Home Delights Expo, organised by the Hong Kong Trade Development Council (HKTDC), opened today at the Hong Kong Convention and Exhibition Centre. The three fairs will run concurrently for five days from 13 to 17 August and are open to the public. The Food Expo PRO (13 to 15 August) is open exclusively to trade buyers during its first two days, while on its final day it will welcome both trade buyers and the public. The Hong Kong International Tea Fair (13 to 15 August) is again fully open to both trade visitors and the public this year. The International Conference of the Modernization of Chinese Medicine &amp; Health Products (ICMCM), jointly organised by the Modernized Chinese Medicine International Association (MCMIA), HKTDC and 10 leading research institutions, also commenced today and will run from 13 to 15 August.
+Officiating at today’s opening ceremony for the fairs was guest of honour Paul Chan, Financial Secretary of the Hong Kong Special Administrative Region (HKSAR) Government, who was joined by Dr Jonathan Choi, Council Member of the HKTDC and Sophia Chong, Executive Director of the HKTDC.
+Dr Choi said: “This year, we are bringing together more than 1,850 exhibitors from over 30 countries and regions, creating a vibrant marketplace that spans food, tea, home living, beauty and wellness sectors. Today, wellness has become an integral part of everyday life. It is reflected in the food and beverages we enjoy, the way we care for our home and how we nurture our physical and mental well-being. Under the fairs’ central theme of ‘Live Well. Stay Well’, we offer a wide range of food and beverage, lifestyle products, services and experiences that support healthier, happier and more balanced lifestyles.”
+Ms Chong said: "As an international business centre and a key food trading hub in the region, Hong Kong has long served as a platform for global food and catering enterprises seeking to expand into the Chinese Mainland, Asia and international markets. Through the Food Expo PRO, the ICMCM, and a diverse range of industry exchange platforms, the HKTDC fosters cross-border and cross-sector collaboration, further strengthening Hong Kong’s role as a bridge connecting the Chinese Mainland and international markets, while supporting the high-quality development of the food and health industries.”
+Five Themed Days promote quality living
+To complement this year’s theme, “Live Well. Stay Well”, the fairs will feature Five Themed Days, designed to encourage people to embrace a healthy and fulfilling lifestyle.
+1. Happy Eat Happy Life (13 August)
+Promoting balanced nutrition and healthy living, the Food Expo showcases a wide range of wellness-focused products, including a cistanche health drink, often referred to as “desert ginseng” (Booth: 1B-B12); ready-to-eat bird’s nest with rock sugar made with “five-free” commitment - free of bleaching agents, artificial-colourings, dyes, preservatives, and stabilizers (Booth: 3D-B02K); longan, jujube and rose healthy life tea (Booth: 1B-B12); nutritious fresh fish soup (Booth: 1A-B12); and organic dried blueberries from the Changbai Mountains (Booth: 3D-C16).
+The Home Delights Expo also features products that support healthy living, including a high-speed food processor capable of preparing texture-modified meals (Booth: 3F-D02), helping the elderly and those with swallowing difficulties enjoy a more varied diet. At the Beauty &amp; Wellness Expo, visitors can experience the Mannings Health Assessments (Booth: 3E-A18), offering a range of complimentary health assessments and personalised consultations, including traditional Chinese wellness consultation, skin and scalp assessments, cardiovascular and stress tests, to help visitors discover a healthier lifestyle according to their individual needs.
+What’s more, the Department of Health will present activities such as “EatSmart Restaurant Star+”, encouraging restaurants to offer a wider variety of healthy menu options and helping the public adopt healthier eating habits.
+2. The World in Blink (14 August)
+Centred on visual enjoyment, this themed day features a curated selection of food and lifestyle products from around the world. The Food Expo brings together global delicacies including limited-harvest natural honey from South Africa (Booth: 3B-E11); crafted chocolates served as an inflight snack by Finnair (Booth: 3B-D11); organic raw cacao nibs from Peru (Booth: 1E-E27); and a creative Chiu Chow style foie gras toast inspired by the classic Chiu Chow goose dish (Booth: 3B-C18). Asian flavours include pandan chiffon cakes from a renowned Singaporean confectionery brand (Booth: 3B-D01); Karun Thai tea (Booth: 3B-D11); and a Korean water-shake probiotic yoghurt (Booth: 1E-D30).
+The Beauty &amp; Wellness Expo will showcase innovative beauty products, including home-use beauty devices developed by a leading Korean aesthetic medical company (Booth: 3E-B18) and clear aligners (Booth: 3E-C19).
+Visitors can also enjoy cultural activities such as intangible cultural heritage embroidery ornament workshops and ethnic dance performances, offering visitors an opportunity to experience diverse international cultures.
+3. Coffee or Tea? (15 August)
+Following its debut at last year’s Food Expo PRO, the dedicated “Coffee Zone” returns with exhibitors from Yunnan Province, the Chinese Mainland’s largest coffee-growing region, showcasing earthy truffle dried mushroom flavoured drip coffee (Booth: 5E-B02). Other highlights include Arabica coffee beans from Myanmar (Booth: 5E-B32); Kona coffee, well known as the "Hawaiian queen coffee" (Booth: 5E-B19); and a locally developed sparkling coffee infused with spicy notes of Hong Kong ginger (Booth: 5E-C32).
+The Hong Kong International Tea Fair presents a range of rare teas, including the exceptionally rare purple bud raw Pu'er tea from Kunlu Mountain, Yunnan (Booth: 5F-F17); white tea from Laos (Booth: 5F-E13); and Ceylon tea from Sri Lanka (Booth: 5F-D20). Making its debut this year is the Chinese Mainland Matcha Pavilion, presented by Guizhou (Booth: 5F-D21) and Zhejiang  – the Chinese mainland’s two leading matcha-exporting regions – showcasing ceremonial-grade matcha(Booth: 5F-D07), beverage-grade matcha and matcha desserts (Booth: 5F-D11). The inaugural Yixing Zisha Teaware Pavilion highlights the exquisite craftsmanship of traditional Yixing purple clay teaware (Booth: 5G-B18).
+A new “Tea Lifestyle” zone features innovative tea beverages such as Pu’er coffee tea (Booth: 5F-F15) and LockCha beer (Booth: 5G-C31), alongside lifestyle products including Zen-inspired bonsai displays (Booth: 5G-C27B), demonstrating the integration of tea culture into contemporary living.
+In addition, a variety of tea-related activities will be held, including tea meditation experiences, a showcase of winning teas from the International Tea Competition 2026, and the 2026 Dacheng Guoxue Cup: the Cross-Strait and Hong Kong-Macao teenager tea art competition. The Hong Kong Gong Fu Tea Art and Culture Association will present a seminar titled “Hong Kong Intangible Cultural Heritage – Chiu Chow Kung Fu Tea”.
+4. Stay Fresh, Stay Ahead (16 August)
+This day focuses on premium fresh produce and products. Hong Kong’s Fish Marketing Organization and Vegetable Marketing Organization (Booth: 1E-A18) have expanded their presence at the exhibition and will introduce their new unified brand, “Hong Kong Harvest”, showcasing quality local fishery and agricultural products as well as processed products.
+The Chinese Mainland pavilion, organised by the Agricultural Trade Promotion Center of the Ministry of Agriculture and Rural Affairs of China, alongside other Chinese Mainland pavilions, will present hundreds of agricultural products and regional delicacies, including Yunnan ham, Xinjiang wines, Qingyuan chicken from Guangdong, Anhui foie gras, Hainan coconut water, Sichuan chilli powder and Xizang yak meat.
+Celebrating its 15th edition in 2026, the Gourmet Zone will host 15 star chefs to demonstrate the preparation of a range of exquisite dishes. Water Leung, Executive Chef of Chiu Ka Banquet, will demonstrate the preparation of authentic Chiu Chow pan-fried bombay duck with fresh tomato on the day. A commemorative premium recipe book, “Star Chef’s Culinary Creations”, jointly presented with food distributor Ng Fung Hong, which celebrates its 75th anniversary this year, will be made available to those taking part in the cooking demonstrations. Participants will also be able to sample the dishes prepared on-site.
+5. Let’s Chill (17 August)
+Visitors can relax and enjoy this final themed day, with the Beauty &amp; Wellness Expo introducing the brand-new “Stay Relax” zone, featuring products such as a red-light therapy pod (Booth: 3E-C06) and medical wellness products designed to relieve pain (Booth: 3E-C02).
+The Home Delights Expo will host the new “Go Sleep Exp” (Booth: 3F-D27), presented by the Sleep Health Association. The exhibit explores the entire sleep journey, from pre-sleep preparation and deep sleep to waking up, through immersive sensory experiences, sleep environment displays and sleep data analysis, helping visitors better understand the importance of sleep to their overall wellbeing. Activities include a traditional Chinese medicine session on emotional health disorders and the “mugwort pain relief adventure” organised by the Jockey Club Lo Wai Chinese Herb Garden, offering insights into the benefits of mugwort.
+In addition, the Food Expo introduces a new Dessert and Gelato Theme, featuring over 100 desserts and speciality ice cream flavours. Visitors can also explore Hong Kong’s first chewy treats themed market, bringing together more than 10 local brands offering handmade fresh milk mochi (Booth: 3B-A18), sourdough mille-feuille (Booth: 3B-B19), the Pon de Ring donut (Booth: 3B-A11), and other unique desserts.
+Food Expo PRO unveils new ‘Meat Zone’
+For trade visitors, Food Expo PRO introduces a  “Meat Zone” this year, showcasing premium meat products from the Chinese Mainland, Hong Kong, Brazil, Korea and the United States. The spotlight “Food Science and Technology Zone” focuses on the growing wellness market trend, featuring alternative and future foods as well as the latest food-service technologies. Highlights include an innovative health food developed by a Hong Kong exhibitor, combining scientific research with the rare medicinal orchid herb Gastrodia elata from Guizhou in a convenient ready-to-consume format.
+This year, Food Expo PRO introduces Pet Food products for the first time. A Hong Kong exhibitor uses patented packaging technology to preserve the nutritional value of pet food meat without preservatives or cold-chain logistics, enabling room-temperature storage as well as unlocking new opportunities in the pet economy.
+Demand for halal products continues to rise. For the third consecutive year, Food Expo PRO and the Food Expo feature a dedicated halal food and beverage label. More than 130 exhibitors from the Chinese Mainland, Taiwan, Brunei, Colombia, Korea, Singapore, Thailand and other markets will participate this year, making it easier for buyers to source halal-certified products.
+Conference promotes international exchange for Chinese medicine
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, organised by the MCMIA together with the HKTDC and 10 scientific research institutions, is supported this year by the Chinese Medicine Development Fund of the Hong Kong SAR Government. Under the theme “Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine”, the conference will focus on the twin concepts of “bringing in” and “going global”. It will introduce Hong Kong’s Chinese medicine regulatory framework and support resources for participants from the Chinese mainland and overseas, while inviting international regulatory authorities to share perspectives on traditional medicine regulations in their respective markets.
+The conference has been expanded from two days to three days this year and will feature over 30 renowned speakers. Experts from the Chinese Mainland, Hong Kong, Macao, Australia, Canada, Indonesia, Korea, Malaysia, Singapore, Thailand and the United Kingdom will discuss the latest developments in Chinese medicine research and development, regulatory trends and successful industry practices.The conference will be held in a hybrid physical-and-online format and aims to facilitate wider participation and interaction between attendees and speakers. Registered Chinese medicine practitioners in Hong Kong can apply for continuing education credits by attending the conference.
+Admission privileges and shopping rewards for HKTDC’s 60th anniversary
+To celebrate the 60th anniversary of the HKTDC, a series of special promotions and consumer offers will be launched during the fairs. Members of the public presenting designated official promotional leaflets can enjoy free admission before 12pm each day, with a quota of 600 visitors per day. Exhibitors will also roll out a variety of “6”-themed offers, including stainless-steel cutlery sets for HK$6 and wild purple bud tea at 40% off. And visitors can participate in daily lucky draws and exhibition mini games, with prizes worth more than HK$1 million in total.
+The HKTDC has launched a “Food Expo VIP ticket online game” campaign. By participating in games on the HKTDC’s 60th Anniversary Facebook page, members of the public will have the opportunity to win VIP admission tickets to the Food Expo. Details have been announced on the HKTDC’s social media channels.
+Also returning is the “Smart Bidding” session which allows visitors to bid on selected products starting from just 10% of the original price. For the latest promotions, flash sales and limited-time discounts, visitors are encouraged to visit the “August Happy Buy” campaign website (https://ecoupon.hktdc.com/food/tabs/home), allowing them to enjoy great savings while shopping and dining in Hong Kong.
+No physical tickets will be issued for the August fairs. E-tickets can be purchased or redeemed in advance through the 01 Space e-ticketing platform, AlipayHK, Alipay, all 7-Eleven and Circle K convenience stores, the Octopus App and The Club App. Visitors may also purchase admission on-site at the venue entrance using AlipayHK, Alipay, Octopus, or WeChat Pay. In addition, Morning Admission Tickets and Evening Admission Tickets for designated dates will return this year.
+Photo download: https://bit.ly/4i7AlE9
+The 36th Food Expo, 4th Food Expo PRO, 10th Beauty &amp; Wellness Expo, 12th Home Delights Expo and 17th Hong Kong International Tea Fair opened today, together with the International Conference of the Modernization of Chinese Medicine &amp; Health Products
+Celebrating its 15th edition, the Gourmet Zone at the Food Expo will host 15 celebrity chefs to demonstrate the preparation of a range of exquisite dishes
+The 36th Food Expo showcases an array of specialty foods from around the world, offering visitors the opportunity to experience diverse global culinary cultures
+This year, Food Expo PRO introduces the “Meat Zone”, bringing together premium meat products from markets across the globe
+The Hong Kong International Tea Fair debuts a Chinese Mainland matcha pavilion, highlighting the integration of tea culture with modern lifestyles
+The first themed day, “Happy Eat Happy Life”, promotes balanced nutrition and healthy living. Exhibitors including Dong E E Jiao Co., Ltd showcase a range of “food-as-medicine” products
+The popular “Scentsation” zone returns to the Beauty &amp; Wellness Expo, with the Xuelei Fragrance Museum from Guangzhou participating for the first time to offer visitors a fully immersive sensory experience
+The Home Delights Expo debuts the “Go Sleep Exp”, showcasing cutting-edge sleep technologies and wellness products while promoting the benefits of quality sleep
+Opening dates and times of the exhibitions:
+Date
+HKTDC Food Expo PRO
+Open to trade buyers only: 13-14 August (Thursday to Friday)
+Open to trade buyers and public: 15 August (Saturday)
+Hong Kong International Tea Fair
+Open to trade buyers and public: 13-15 August (Thursday to Saturday)
+HKTDC Food Expo, HKTDC Beauty &amp; Wellness Expo, HKTDC Home Delights Expo
+13-17 August (Thursday to Monday)
+International Conference of the Modernization of Chinese Medicine and Health Products
+13-15 August (Thursday to Friday)
+Time
+HKTDC Food Expo PRO, Hong Kong International Tea Fair
+13-14 August: 10am to 6pm
+15 August: 10am to 5pm
+HKTDC Food Expo, HKTDC Beauty &amp; Wellness Expo, HKTDC Home Delights Expo
+13-16 August: 10am to 10pm
+17 August: 10am to 6pm
+Venue
+Hong Kong Convention and Exhibition Centre, Wan Chai
+Admission
+- Food Expo Public Hall, Home Delights Expo, Beauty &amp; Wellness Expo and Hong Kong International Tea Fair 2026 single ticket: HK$30 per person (ticketholders can pay a top-up fee of HK$10 for admission to the Gourmet Zone on the same day)
+- Food Expo Public Hall and Gourmet Zone, Home Delights Expo, Beauty &amp; Wellness Expo and Hong Kong International Tea Fair 2026 combo tickets: HK$40 per person*
+*HK$36 per person during the pre-sale period from 30 July to 12 August. (Tickets are available for pre-sale and walk-in at all 7-Eleven and Circle K convenience stores for HK$36 per person.)
+Remarks: Holders of the 15 August single ticket &amp; combo ticket can visit the Food Expo PRO
+- Morning admission tickets: Entry before 12pm on 13, 14 and 17 August (Thursday, Friday and Monday) to the Food Expo Public Hall, Home Delights Expo, Beauty &amp; Wellness Expo and Hong Kong International Tea Fair on the same day: HK$10 (pay directly by AlipayHK, Alipay, Octopus card or WeChat Pay for admission at the hall entrances only)
+- Night admission tickets: Entry after 6pm on 13 to 16 August, Thursday to Sunday, to the Food Expo Public Hall, Home Delights Expo, Beauty and Wellness Expo on the same day: HK$10 (pay directly by AlipayHK, Alipay, Octopus card or WeChat Pay for admission at the hall entrances only)
+- Concessionary price for persons with disabilities: HK$10 (top-up fee for the Gourmet Zone on the same day is HK$10)Note: Persons with disabilities need to present a “Registration Card for Persons with Disabilities”, issued by the Labour and Welfare Bureau (pay directly by AlipayHK, Alipay, Octopus card or WeChat Pay for admission at the hall entrances only)
+- Tourist tickets: HK$20 (HK$30 including admission to the Gourmet Zone)
+Note: Tourists need to present valid travel documents at the fairground to purchase tickets
+- Free admission is available for children aged three and under and senior citizens aged 65 or above (presenting valid age proof)
+Tickets
+E-tickets are available for sale at AlipayHK and Alipay, the 01 Space e-ticketing platform, all 7-Eleven and Circle K convenience stores, the Octopus app and The Club app.
+HKTDC Food Expo PRO
+foodexpopro.hktdc.com
+HKTDC Hong Kong International Tea Fair
+hkteafair.hktdc.com
+HKTDC Food Expo
+hkfoodexpo.hktdc.com
+HKTDC Beauty &amp; Wellness Expo
+hkbeautyexpo.hktdc.com
+HKTDC Home Delights Expo
+homedelights.hktdc.com
+The International Conference of the Modernization of Chinese Medicine and Health Products (ICMCM)
+icmcm.hktdc.com
+August Happy Buy website
+https://ecoupon.hktdc.com/food/tabs/home
+Media enquiries
+HKTDC’s Communications &amp; Public Affairs Department:
+Winnie Kan
+Tel: (852) 2584 4055
+Email: winnie.wy.kan@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+HKTDC Media Room: http://mediaroom.hktdc.com
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>After the LA Fires, No Playbook Existed for Testing and Managing WUI Fire-Impacted Soils. LightBox Helped Fund Purdue Research to Create One.</v>
+        <v>Healthcare Machine Learning Hits Production Scale as Governance Falls ...</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C731" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D731" t="str">
-        <v>Education</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.prnewswire.com/news-releases/after-the-la-fires-no-playbook-existed-for-testing-and-managing-wui-fire-impacted-soils-lightbox-helped-fund-purdue-research-to-create-one-302801915.html</v>
+        <v>https://pr-inside.com/healthcare-machine-learning-hits-production-scale-as-governance-falls-r5211856.htm</v>
       </c>
       <c r="F731" t="str">
-        <v>Palisades native and LightBox CTO Eric Bollens saw the gap firsthand. LightBox's $25,000 donation supports a Purdue University research initiative led by Andrew Whelton, Ph.D, to develop a plain-language soil safety guide for residents, environmental professionals and public agencies. NEW...</v>
+        <v>(PR-inside.com) U.S.-EU benchmark finds 78% of healthcare organizations operate AI/ML in sustained production, while only 19% maintain complete lifecycle controls CHICAGO, IL / ACCESS Newswire / August 13, 2026 / Black Book Research today released its fourth annual healthcare machine learning study, The State of Healthcare Machine Learning 2026: U.S.-EU Adoption, Innovation, Assurance and 2027 Demand Outlook. The report tracks the transition from experimentation to sustained clinical, administrative and operational use across the United States and European Union. Based on 230 senior healthcare ML leaders (130 in the United States and 100 across 12 EU member states) the study documents substantial domestic and ..</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Metrix and Versado Communication Establish a Combined Platform</v>
+        <v>Healthcare Machine Learning Hits Production Scale as Governance Falls Behind, Black Book's Fourth Annual Report Finds</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C732" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D732" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E732" t="str">
-        <v>https://www.prnewswire.com/news-releases/metrix-and-versado-communication-establish-a-combined-platform-302801765.html</v>
+        <v>https://www.newswire.com/news/healthcare-machine-learning-hits-production-scale-as-governance-falls-behind</v>
       </c>
       <c r="F732" t="str">
-        <v>Combination Creates a Leading Partner for Life Sciences Learning Outcome Measurement TORONTO and RALEIGH, N.C., June 16, 2026 /PRNewswire/ -- Metrix Group Inc. ("Metrix") and Versado Communication LLC, ("Versado") today announced they have created a combined platform, bringing together...</v>
+        <v>U.S.-EU benchmark finds 78% of healthcare organizations operate AI/ML in sustained production, while only 19% maintain complete lifecycle controls</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>New Mobile App 'myHospice Companion' Launches to Solve Critical Education Gap for People and Families Navigating End-of-Life Care</v>
+        <v>NARXOZ UNIVERSITY RANKS #1 IN CENTRAL ASIA FOR EMPLOYMENT OUTCOMES, ENTERING GLOBAL TOP-200</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C733" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D733" t="str">
         <v>Education</v>
       </c>
       <c r="E733" t="str">
-        <v>https://www.prweb.com/releases/new-mobile-app-myhospice-companion-launches-to-solve-critical-education-gap-for-people-and-families-navigating-end-of-life-care-302800533.html</v>
+        <v>https://www.prnewswire.com/news-releases/narxoz-university-ranks-1-in-central-asia-for-employment-outcomes-entering-global-top-200-302850766.html</v>
       </c>
       <c r="F733" t="str">
-        <v>The new 'myHospice Companion' app features over 20 complete and easy-to-understand chapters that guide people and families through the hospice journey, backed by 30+ illness guides, 50+ medication guides, and 300+ curated questions into a singular mobile resource built to educate during...</v>
+        <v>Narxoz University ranked first in Kazakhstan and Central Asia for Employment Outcomes in the QS World University Rankings 2027 University enters the global top-200 in this category, placing it among the top 15% of ranked institutions worldwide Dual-degree programs with Queen's University...</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>HonorBridge Names Joel Baucom Chief Operating Officer</v>
+        <v>Vodafone Business and Tata Consultancy Services partner to unlock UK enterprise transformation</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C734" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D734" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E734" t="str">
-        <v>https://pr-inside.com/honorbridge-names-joel-baucom-chief-operating-officer-r5192011.htm</v>
+        <v>https://pressat.co.uk/releases/vodafone-business-and-tata-consultancy-services-partner-to-unlock-uk-enterprise-transformation-9e7c24ce7902a3e0224cb063f40615da/</v>
       </c>
       <c r="F734" t="str">
-        <v>(PR-inside.com) CHAPEL HILL, NC / ACCESS Newswire / June 16, 2026 / HonorBridge is pleased to announce that Joel Baucom, M.Div., has been named Chief Operating Officer. Baucom brings 15 years of experience at HonorBridge to the role, having served in a variety of positions across the organization, including Family Support Coordinator, Manager of Family Services, Director of Organ Operations and Director of Partner Engagement. Baucom earned a Master of Divinity from Campbell University Divinity School and a Bachelor of Science in Psychology from Appalachian State University. His journey with the organization began as a Family Support Coordinator, walking families through end-of-life ..</v>
+        <v>Thursday 13 August, 2026 TCS joins Vodafone Business’ strategic partner ecosystem, strengthening its ability to meet the specific needs of UK enterprise customers. Vodafone Business, the enterprise arm of VodafoneThree, has announced a strategic partnership with Tata Consultancy Services (TCS), combining the strengths of both organisations to drive transformation &amp; enhance customer experience for UK Enterprise customers, helping them to modernise faster, improve customer experience and unlock new growth. The partnership brings together Vodafone Business’ expertise in connectivity, cyber security, cloud and digital services with TCS’ global capabilities in technology, consulting, cloud, AI, sovereign and systems integration. This will empower customers across healthcare, education, financia</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>Leading Technology Futurist Joins HPU as Artificial Intelligence Expert in Residence</v>
+        <v>As Back-to-School Costs Rise, Families Turn to Credit Card Rewards to Help Stretch Budgets</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C735" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D735" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E735" t="str">
-        <v>https://www.prweb.com/releases/leading-technology-futurist-joins-hpu-as-artificial-intelligence-expert-in-residence-302798847.html</v>
+        <v>https://www.prnewswire.com/news-releases/as-back-to-school-costs-rise-families-turn-to-credit-card-rewards-to-help-stretch-budgets-302850220.html</v>
       </c>
       <c r="F735" t="str">
-        <v>New York Times bestselling author and leading technology futurist Daniel Burrus has joined High Point University's Access to Innovators Program as AI Expert in Residence. Burrus will share his expertise in artificial intelligence, anticipatory leadership, global trends and disruptive...</v>
+        <v>Credit Card Rewards Are Becoming a Household Budgeting Tool WASHINGTON, Aug. 13, 2026 /PRNewswire/ -- Credit card rewards are more than a travel perk. For hardworking families across the country, they are part of how households manage the budget. As retailers project another expensive...</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>Leading Veteran Services Organization Village for Vets Names Seasoned ...</v>
+        <v>New Book: People First Argues That Human-Centric Leadership Is the Real Competitive Advantage in the Age of AI</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C736" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D736" t="str">
-        <v>Real Estate, Education</v>
+        <v>AI, Retail, Education</v>
       </c>
       <c r="E736" t="str">
-        <v>https://pr-inside.com/leading-veteran-services-organization-village-for-vets-names-seasoned-r5191996.htm</v>
+        <v>https://pressat.co.uk/releases/new-book-people-first-argues-that-human-centric-leadership-is-the-real-competitive-advantage-in-the-age-of-ai-5048930bad3be6674f8fc6882a4cda6a/</v>
       </c>
       <c r="F736" t="str">
-        <v>(PR-inside.com) Longtime champion for Veterans and collaborative leader will guide the Los Angeles nonprofit's next chapter of growth, innovation, and impact. LOS ANGELES, CA / ACCESS Newswire / June 16, 2026 / Village for Vets, a leading Los Angeles nonprofit dedicated to ending Veteran homelessness and supporting at-risk Veterans, announced today that Gennifer Yoshimaru has been appointed Executive Director. Yoshimaru brings extensive experience as a community leader, advocate, strategist, fundraiser, and innovator, along with a deep and unwavering commitment to serving Veterans, particularly those experiencing housing instability and healthcare challenges. Most recently, Yoshimaru served as Assistant Head of School at Brentwood School, where she ..</v>
-[...2 lines deleted...]
-    <row r="737">
+        <v>Thursday 13 August, 2026 As artificial intelligence (AI) transforms the workplace at unprecedented speed, a new book by organisational psychologist and leadership advisor Dr Siegfried Hoenle makes a compelling case that the future belongs not to leaders who rely on technology alone, but to those who put people first. The author puts forward a powerful proposition that workplaces where people thrive are the ones that deliver the strongest and most enduring results, differentiating People First from other AI titles. Dr Hoenle is the founder of Talent &amp; Leadership Solutions, with clients who include multinationals such as UBS, Takeda, Allianz, Merck, Coca-Cola and Swiss Re. At the heart of the book is a simple but powerful message: organisations flourish when leaders help people flourish. Tec</v>
+      </c>
+    </row>
+    <row r="737" xml:space="preserve">
       <c r="A737" t="str">
-        <v>Hawkins Way Capital Joint Venture Acquires Upper West Side Property to Expand Student Housing Portfolio</v>
+        <v>Black Spade and iRad Hospital Welcome Massachusetts General Hospital in Hong Kong for In-Depth Discussion on Healthcare Collaboration</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C737" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D737" t="str">
-        <v>Real Estate, Education</v>
+        <v>Finance, Healthcare, Real Estate, Energy, Education</v>
       </c>
       <c r="E737" t="str">
-        <v>https://www.prnewswire.com/news-releases/hawkins-way-capital-joint-venture-acquires-upper-west-side-property-to-expand-student-housing-portfolio-302801234.html</v>
-[...2 lines deleted...]
-        <v>The American Musical and Dramatic Academy (AMDA) Will Continue to Occupy and Operate the Manhattan Property Through a Long-Term Lease Agreement Click for high-res image NEW YORK, June 16, 2026 /PRNewswire/ -- Hawkins Way Capital, a vertically integrated real estate investment firm with...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109092/</v>
+      </c>
+      <c r="F737" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 13, 2026 - (ACN Newswire) - Black Spade Capital Limited (“Black Spade”) and iRad Hospital were pleased to welcome representatives of Massachusetts General Hospital’s senior leadership for an in-depth discussion on strengthening healthcare collaboration, medical coordination, and referral pathways.
+The meeting focused on exploring how iRad Hospital can work closely with Massachusetts General Hospital to further develop a robust medical coordination framework and referral program, with the goal of supporting iRad Hospital’s continued development as a centre of excellence and providing patients of iRad Hospital with access to additional world leading medical services.
+Dr. Matthew Ngan, Founder and Chairman of iRad Hospital, commented: “Following our memorable visit to Boston, it was an absolute pleasure to reciprocate the hospitality. Massachusetts General Hospital is an exceptional global partner whose clinical and research excellence speaks for itself. We look forward to deepening our relationship and seamlessly expanding the world-class specialized care options available to our patients.”
+It was an honour to have a practical and meaningful exchange with the President of Massachusetts General Hospital, Dr. Marcela del Carmen, together with Dr. Marc Succi and Dr. Lucene Tong. During the meeting, the parties exchanged ideas on enhancing patient access to high-quality healthcare services, particularly for patients who may choose to seek medical care in the United States.
+In addition, Black Spade expressed openness to exploring opportunities with innovative healthcare technology startups and companies connected with Massachusetts General Hospital, reflecting a shared interest in advancing medical innovation and patient-centred care.
+The discussion was open, constructive, and in-depth, highlighting a mutual commitment to collaboration and the delivery of excellent healthcare services for international patients. Black Spade Capital and iRad Hospital look forward to exploring future opportunities to work together and to further strengthen medical referral pathways, care coordination, healthcare innovation, and patient support.
+Photo
+About Black Spade Capital Limited
+Black Spade Capital Limited is an established family office that manages the private investments of Mr. Lawrence Ho. Headquartered in Hong Kong, its global portfolio consists of a wide spectrum of cross-border investments as it consistently seeks to add new projects and opportunities to its investment mix. Black Spade’s investment strategy maximizes coverage of geographic regions and sectors whilst maintaining a portfolio of diversified asset classes, ranging from equity, fixed income, medical technology, leisure and culture, green energy, real estate to Pre-IPO investments. In August 2023, Black Spade Acquisition Co, a blank check company (SPAC) sponsored by Black Spade, completed a US$23 billion business combination with VinFast Auto Ltd. The second SPAC of Black Spade, Black Spade Acquisition II Co, completed a business combination with global media and entertainment powerhouse The Generation Essentials Group in about 9 months’ time in June 2025. Black Spade listed its third SPAC, Black Spade Acquisition III Co in January 2026.
+About iRad Medical Group —Hong Kong's Largest MRI Diagnostic Service Provider
+Established in 2005, iRad is a trusted leader in diagnostic radiology across Hong Kong. Black Spade Capital has been iRad Medical's controlling shareholder since 2021. As at 2024, iRad was the largest MRI diagnostic services provider in Hong Kong by revenue and by the number of MRI scanners. Focused on delivering high-quality imaging services and exceptional patient care, the Group's strong and extensive client base includes the Government of the Hong Kong SAR, as well as other high-profile medical groups, insurance companies, corporations, private doctors and NGOs. Meanwhile, iRad Hospital is the first and largest private medical imaging and examination service provider within an integrated resort in Macau, making iRad Group the first medical imaging group in the world to offer comprehensive private imaging and examination services, including MRI and CT services, to the integrated resort industry.
+About Massachusetts General Hospital
+Massachusetts General Hospital, founded in 1811, is the original and largest teaching hospital of Harvard Medical School. Mass General conducts the largest hospital-based research program in the United States, bridging innovative science with state-of-the-art clinical care to advance medical breakthroughs. Consistently recognized on the U.S. News &amp; World Report Best Hospitals Honor Roll, Mass General delivers world-class comprehensive care, trains the next generation of healthcare leaders, and maintains an unwavering commitment to the local and global communities it serves. Mass General is a founding member of the Mass General Brigham healthcare system.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>CTL Launches New OPS Desktop Monitor Alongside New CTL All-in-One Computers with ChromeOS</v>
+        <v>D'après VdoCipher, le piratage vidéo devient une préoccupation croissante pour l'enseignement en ligne en Europe et au Royaume-Uni</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C738" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D738" t="str">
         <v>Education</v>
       </c>
       <c r="E738" t="str">
-        <v>https://www.prnewswire.com/news-releases/ctl-launches-new-ops-desktop-monitor-alongside-new-ctl-all-in-one-computers-with-chromeos-302801699.html</v>
+        <v>https://www.prnewswire.com/news-releases/dapres-vdocipher-le-piratage-video-devient-une-preoccupation-croissante-pour-lenseignement-en-ligne-en-europe-et-au-royaume-uni-302849448.html</v>
       </c>
       <c r="F738" t="str">
-        <v>CTL's innovative AIO introduces unprecedented sustainability and "future-proof" modularity for education, enterprise, and government desktop fleets. BEAVERTON, Ore., June 16, 2026 /PRNewswire/ -- CTL, an EdTech lifecycle products and services provider, today announced an expansion of its...</v>
+        <v>VdoCipher, fournisseur de services d'hébergement sécurisé de vidéos et de protection contre le piratage, fait état d'une demande croissante de la part des entreprises de la filière EdTech (technologies éducatives) en Europe et au Royaume-Uni, alors que les contenus de cours haut de gamme...</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>LexisNexis Launches AI Prompting Certification to Help Legal Professionals Supercharge Their Work</v>
+        <v>APOD: 2026 August 13 – Total Solar Eclipse Over Spain</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C739" t="str">
-        <v>WebWire</v>
+        <v>NASA</v>
       </c>
       <c r="D739" t="str">
-        <v>AI, Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E739" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356317</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-13-total-solar-eclipse-over-spain/</v>
       </c>
       <c r="F739" t="str">
-        <v>As AI tools become standard across legal practice, crafting effective prompts and critically evaluating AI output has become a core professional skill. - - LexisNexis&amp;#174; Legal &amp;amp; Professional has launched AI Prompt Essentials, a self-paced certification course that delivers practical, hands-on guidance for using large language models (LLMs) for legal drafting, analysis, research, and more. Now live on LexisNexis University, the program is open at no cost to all legal professionals, regardless... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356317</v>
+        <v>APOD Science APOD APOD: 2026 August 13 – Total… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Total Solar [&amp;#8230;]</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>New data shows PE hours continue to be squeezed in schools</v>
+        <v>Duolingo Invests in World-Class Motion Design with Acquisition of Animade</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C740" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D740" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E740" t="str">
-        <v>https://pressat.co.uk/releases/new-data-shows-pe-hours-continue-to-be-squeezed-in-schools-fb51e67f7b74111c2c526777e9bfa79a/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344203/0/en/duolingo-invests-in-world-class-motion-design-with-acquisition-of-animade.html</v>
       </c>
       <c r="F740" t="str">
-        <v>Tuesday 16 June, 2026 Youth Sport Trust’s PE and School Sport Report warns of the danger of pushing PE down the agenda as worrying trends in children’s health and activity levels persist New government show PE continues to account for a smaller share of teaching time in secondary schools than in previous years. Since the London 2012 Olympics, the amount of curriculum time spent doing PE has fallen from 8.6% to 7.3%, despite evidence showing that physical activity supports academic performance through improved brain function, learning and memory. In comparison, a number of academic subjects have all seen curriculum time increase, including Maths from 12.4% to 14.3%, English from 12.6% to 14.1%, Combined Science from 10.8% to 11.9%. In response, leading children’s charity Youth Sport Trust i</v>
+        <v>Award-winning London studio expands Duolingo's creative capabilities to build even more engaging learning experiences Award-winning London studio expands Duolingo's creative capabilities to build even more engaging learning experiences</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>Angela Rayner Visits School to Support Student Foodbank Collection as Part of Youth Engagement Initiative</v>
+        <v>Anthem Blue Cross and Blue Shield Kicks Off Back-to-School Campaign in Queens</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C741" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D741" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E741" t="str">
-        <v>https://pressat.co.uk/releases/angela-rayner-visits-school-to-support-student-foodbank-collection-as-part-of-youth-engagement-initiative-e64aad1a2104cbbf83864a4efa24b219/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/anthem-blue-cross-blue-shield-005300519.html</v>
       </c>
       <c r="F741" t="str">
-        <v>Tuesday 16 June, 2026 Set for Success helps students develop essential life and employability skills as national debate continues over young people at risk of falling out of education and work. Angela Rayner MP visited Dixons Ashton Academy on Friday 5th June to meet students taking part in the Set for Success programme, an intensive youth leadership initiative using sport and physical activity to help young people develop key life skills and improve engagement with pathways into education and work. The visit comes after the publication of the interim Milburn Review, which highlighted the number of young people not in education, employment or training (NEET) could reach 1.25 million by the early 2030s without urgent government action. During Friday’s visit, students showcased a social acti</v>
+        <v>NEW YORK, August 13, 2026--Anthem Blue Cross and Blue Shield today launches their annual Back-to-School Campaign, bringing free community events to families across Queens and the Metropolitan New York area. Designed to prepare students for a healthy return to school, the campaign highlights the importance of health screenings, wellness resources, and family engagement as critical components of academic success. The events will take place at Anthem’s Community Service Centers in Jamaica on August</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>Kamloops Student-Athlete Awarded $25,000 Champions of Tomorrow Scholarship at Memorial Cup</v>
+        <v>Charles William Hamilton, Jr. Explores Humanity's Most Important Question in “In the Beginning Who?”</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C742" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D742" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312450/0/en/Kamloops-Student-Athlete-Awarded-25-000-Champions-of-Tomorrow-Scholarship-at-Memorial-Cup.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358825</v>
       </c>
       <c r="F742" t="str">
-        <v>Papa Johns Canada and the CHL awarded Kamloops student-athlete Griffin Seafoot a $25,000 Champions of Tomorrow Scholarship at the 2026 Memorial Cup.</v>
+        <v>Charles William Hamilton, Jr.&amp;#39;s thought-provoking book, &amp;#8220;In the Beginning Who?,&amp;#8221; examines one of humanity&amp;#39;s oldest and most profound questions: &amp;#8220;Who is God?&amp;#8221; An ordained Minister of the Word with a B.A. in Biblical Education and a Minor in Theology from Florida Bible College, Hamilton draws from personal experiences, Scripture, philosophy, and observation to offer readers a meaningful exploration of faith and divine purpose. - - Through everyday encounters and moments of reflection, Ham... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358825</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>Memoir and Practical Guide Shares How One Father Approached High Conflict Co-Parenting with Love Over Anger</v>
+        <v>Healthy Futures Begin with Investing in Young People, says AHF</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C743" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D743" t="str">
-        <v>Media, Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.send2press.com/wire/memoir-and-practical-guide-shares-how-one-father-approached-high-conflict-co-parenting-with-love-over-anger/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/healthy-futures-begin-investing-young-235900598.html</v>
       </c>
       <c r="F743" t="str">
-        <v>GULF BREEZE, Fla., June 16, 2026 (SEND2PRESS NEWSWIRE) -- "Calling Out the Shadows: A Father's Stand Against the Current" (ISBN: 979-8995335160) is a memoir released June 16 through Neal Winsomer Publishing LLC. Over the course of 10 years, the author, Neal Winsomer, observed, recorded and reflected on the challenging dynamics of co-parenting in a high-conflict environment.</v>
+        <v>KAMPALA, Uganda, August 12, 2026--As governments grapple with shrinking health budgets and uncertainty around global health funding, AIDS Healthcare Foundation (AHF) marks International Youth Day by urging world leaders to prioritize the needs of young people. Strong support for their health, education, and economic prospects pays dividends throughout their lives and strengthens families, communities, and economies.</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>Recent Release, "Alfonzo Joseph's LIPSTICK KISS," from Covenant Books Author Linda D. Simpson, Explores a Child's Discovery of Faith During a Pivotal School Experience</v>
+        <v>Back-to-School Spotlight, “BUG: The Story of a Special Bug and His Little Boy” Inspires Literacy, Observation, and Empathy in Today's Classrooms</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C744" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D744" t="str">
         <v>Education</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.pr.com/press-release/970756</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358812</v>
       </c>
       <c r="F744" t="str">
-        <v>Linda D. Simpson has completed a new book, "Alfonzo Joseph's LIPSTICK KISS," a charming children's story that follows young Alfonzo Joseph as he navigates his first day of school. When unexpected circumstances challenge his confidence, Alfonzo discovers that sometimes the smallest gestures carry the greatest meaning, and that faith can appear in the most surprising moments. Simpson brings authentic warmth to [PR.com]</v>
+        <v>As students return to classrooms this school year, educators and families alike are seeking meaningful ways to nurture not only academic growth but also emotional intelligence. Enter &amp;#8220;Bug,&amp;#8221; a captivating and thoughtful book that is quickly becoming a cornerstone for back-to-school reading programs centered on literacy development, observation skills, and empathy-building. - - At its heart, &amp;#8220;Bug&amp;#8221; is more than a story; it is an invitation. Through its engaging narrative and relatable them... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358812</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>FlipHTML5 Adds New Handbook Templates for Nonprofits and Companies</v>
+        <v>AuctionAdvisors and HiBid Announce Next Bankruptcy Auction of 29 Late-Model School Buses Following Successful Initial Sale</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C745" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D745" t="str">
         <v>Education</v>
       </c>
       <c r="E745" t="str">
-        <v>https://www.prunderground.com/fliphtml5-adds-new-handbook-templates-for-nonprofits-and-companies/00384821/</v>
+        <v>https://www.prweb.com/releases/auctionadvisors-and-hibid-announce-next-bankruptcy-auction-of-29-late-model-school-buses-following-successful-initial-sale-302850058.html</v>
       </c>
       <c r="F745" t="str">
-        <v>Writing a staff handbook from scratch can take weeks of drafting, formatting, and revising -- time most HR teams and small organizations don’t have. FlipHTML5’s handbook templates remove that burden, giving businesses, nonprofits, and schools a ready-made framework that already follows standard handbook conventions. Instead of wrestling with layout, teams can focus on the policies... Read more » The post FlipHTML5 Adds New Handbook Templates for Nonprofits and Companies first appeared on</v>
+        <v>Competitive bidding and strong creditor recovery in first auction leads to second online offering featuring 2018–2025 Blue Bird, Collins/Mid Bus and Van Con school buses. PASSAIC, N.J., Aug. 12, 2026 /PRNewswire-PRWeb/ -- AuctionAdvisors, in conjunction with HiBid, has announced the next...</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>Tech Romance 700 Meters Underground: Guangdong Is Setting the Course for the World</v>
+        <v>Lane Sturkie Explores the Unseen Spiritual Battle in “The Encounter”</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C746" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D746" t="str">
         <v>Education</v>
       </c>
       <c r="E746" t="str">
-        <v>https://www.getnews.info/story/2026/06/16/tech-romance-700-meters-underground-guangdong-is-setting-the-course-for-the-world/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358817</v>
       </c>
       <c r="F746" t="str">
-        <v/>
+        <v>Lane Sturkie&amp;#39;s Christian fiction novel, &amp;#8220;The Encounter,&amp;#8221; invites readers into a thought-provoking story inspired by biblical scripture and the unseen spiritual realm. A longtime Bible teacher, seminary student, general contractor, and church musician, Sturkie draws on decades of faith, ministry, and life experience to craft a narrative that explores spiritual warfare through the lens of fiction. - - Rooted in Ephesians 6:12 and Hebrews 11:1, the novel examines the role of faith, prayer, a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358817</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>U.S. News Unveils 2026-2027 Best Global Universities Rankings</v>
+        <v>Rain Enhancement Technologies Reports Business Progress, Hosts Webcast ...</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C747" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D747" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E747" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-news-unveils-2026-2027-best-global-universities-rankings-302800745.html</v>
+        <v>https://pr-inside.com/rain-enhancement-technologies-reports-business-progress-hosts-webcast-r5211685.htm</v>
       </c>
       <c r="F747" t="str">
-        <v>Universities in more than 100 countries are evaluated in the newest edition. WASHINGTON, June 16, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in education rankings and consumer advice, today published the 2026-2027 Best Global Universities rankings, which evaluate...</v>
+        <v>(PR-inside.com) NAPLES, FL / ACCESS Newswire / August 12, 2026 / Rain Enhancement Technologies Holdco, Inc. (NASDAQ:RAIN) ("RET" or the "Company"), a leading provider of ionization rainfall generation technology, today announced business progress highlights across its operational, scientific, and commercial initiatives. The Company will host a live webcast today at 4:30 PM Eastern Time to discuss these highlights and take questions. Business Progress Highlights Utah pilot validation: A full winter season at RET's La Sal Mountains site near Moab, Utah showed greater than 20% Snow Water Equivalent enhancement, independently validated by Utah State University's Dr. Binod Pokharel, translating to an estimated 8,750 acre-feet ..</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>California Conservation Corps Celebrates 50 Years of Transforming Lives with Statewide Bus Tour and Anniversary Expo</v>
+        <v>Study Finds Double-Digit ELA and Math Gains Associated with Deeper Learning Instructional Model</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C748" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D748" t="str">
         <v>Education</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.prnewswire.com/news-releases/california-conservation-corps-celebrates-50-years-of-transforming-lives-with-statewide-bus-tour-and-anniversary-expo-302800987.html</v>
+        <v>https://www.prweb.com/releases/study-finds-double-digit-ela-and-math-gains-associated-with-deeper-learning-instructional-model-302849355.html</v>
       </c>
       <c r="F748" t="str">
-        <v>For 50 years, the CCC has been transforming lives of young adults through hard work and education pathways. Six Stop Golden State Bus Tour in the greater San Diego, Los Angeles, Fresno, Monterey, East Bay, and Chico areas 50th Anniversary Celebration and Expo in Sacramento SACRAMENTO,...</v>
+        <v>Students taught by teachers verified in a deeper learning instructional model scored significantly higher in ELA and math than matched peers using the same curriculum, a new study finds. The pilot research is among the first to suggest that the instructional model—not just the...</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>Scituate School Department &amp;amp; Johnston Public Schools Select Zum to Modernize Student Mobility</v>
+        <v>1 in 4 Kids Head Back to School Unable to See the Board, Eyemart Express Wants to Change That</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C749" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D749" t="str">
-        <v>Automotive, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E749" t="str">
-        <v>https://www.prnewswire.com/news-releases/scituate-school-department--johnston-public-schools-select-zum-to-modernize-student-mobility-302800936.html</v>
+        <v>https://www.prnewswire.com/news-releases/1-in-4-kids-head-back-to-school-unable-to-see-the-board-eyemart-express-wants-to-change-that-302849926.html</v>
       </c>
       <c r="F749" t="str">
-        <v>Rhode Island Becomes Zum's 18th State as Company Expands Northeast Presence REDWOOD CITY, Calif., June 15, 2026 /PRNewswire/ -- Scituate School Department and Johnston Public Schools have selected Zūm, the leader in modern student mobility, to modernize student transportation operations...</v>
+        <v>For National Children's Eye Health and Safety Month, the national optical retailer offers parents affordable eye care options DALLAS, Aug. 12, 2026 /PRNewswire/ -- As kids of all ages return to school this month, a silent problem roams the halls: An estimated 1 in 17 preschoolers and 1 in...</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Merit Teacher and Chennai DMIT Strengthen Focus on Personalized Career Guidance and Student Development Programs</v>
+        <v>Oklahoma Sports Hall of Fame and Jim Thorpe Association Proudly Reveal the Paycom Jim Thorpe Award 2026 Preseason Watch List</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C750" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D750" t="str">
         <v>Education</v>
       </c>
       <c r="E750" t="str">
-        <v>https://www.getnews.info/story/2026/06/15/merit-teacher-and-chennai-dmit-strengthen-focus-on-personalized-career-guidance-and-student-development-programs/?source=barchart</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/oklahoma-sports-hall-fame-jim-160400795.html</v>
       </c>
       <c r="F750" t="str">
-        <v/>
+        <v>OKLAHOMA CITY, August 12, 2026--Today, Oklahoma Sports Hall of Fame (OSHOF) and Jim Thorpe Association released the prestigious Paycom Jim Thorpe Award Preseason Watch List. This list includes 35 of the nation’s best defensive backs, representing ten conferences and one independent university. The preseason watch list is selected by a screening committee whose members compile a list of up to 50 players based on previous performance in NCAA Division I college football and preseason All-America li</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>University of Phoenix to host webinar on service and leadership across generations</v>
+        <v>DigiKey Launches Back to School Giveaway to Accelerate Student Innovations</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C751" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D751" t="str">
         <v>Education</v>
       </c>
       <c r="E751" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-to-host-webinar-on-service-and-leadership-across-generations-302800708.html</v>
+        <v>https://www.prnewswire.com/news-releases/digikey-launches-back-to-school-giveaway-to-accelerate-student-innovations-302849842.html</v>
       </c>
       <c r="F751" t="str">
-        <v>Webinar will explore how individuals can create meaningful impact within their professional roles, relationships, and communities PHOENIX, June 15, 2026 /PRNewswire/ -- University of Phoenix will host the next installment of its Bridging Perspectives webinar series, "Service, Purpose, and...</v>
+        <v>Five U.S. college students will receive $1,000 shopping sprees THIEF RIVER FALLS, Minn., Aug. 12, 2026 /PRNewswire/ -- — DigiKey, the global distribution leader of electronic components and automation products, is kicking off its annual Back to School Giveaway, which offers U.S....</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>University of Michigan Health System Has Selected TwitchView® as Its Quantitative Train-of-Four (TOF) Monitoring Solution</v>
+        <v>PJi Launches Nationwide ISO-Compliant Calibration Lab for Aviation &amp; Industrial Customers</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C752" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D752" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare, Energy, Automotive, Education</v>
       </c>
       <c r="E752" t="str">
-        <v>https://www.pr.com/press-release/970319</v>
+        <v>https://www.newsfilecorp.com/release/309182/PJi-Launches-Nationwide-ISOCompliant-Calibration-Lab-for-Aviation-Industrial-Customers</v>
       </c>
       <c r="F752" t="str">
-        <v>Blink Anesthesia is proud to announce that the University of Michigan Health System has selected TwitchView® as its quantitative train-of-four (TOF) monitoring solution. The University of Michigan is home to the Multicenter Perioperative Outcomes Group (MPOG), the largest and most comprehensive perioperative anesthesiology registry in the world. With 89 participating hospital sites, MPOG has amassed more than 35 [PR.com]</v>
+        <v>New Bern, North Carolina--(Newsfile Corp. - August 12, 2026) - Pilot John International® (PJi®) is proud to announce the grand opening of its new calibration lab for nationwide customers. The laboratory will be located in New Bern, NC, and holds full ISO/IEC 17025 accreditation. It will serve every industry that depends on precise measurement - aviation, manufacturing, automotive, marine, energy, medical, education, and government - with nationwide mail-in service and local drop-off in eastern...</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>The Inner Circle acknowledges Donna M. Brester, MSN, RN, CCRN, NPDS, for her outstanding contributions for 2026 as a compassionate caregiver and advocate in critical nursing care</v>
+        <v>McCarthy Breaks Ground on National Employee Development Campus</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C753" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D753" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E753" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-donna-m-brester-msn-rn-ccrn-npds-for-her-outstanding-contributions-for-2026-as-a-compassionate-caregiver-and-advocate-in-critical-nursing-care-302800638.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/mccarthy-breaks-ground-national-employee-144700924.html</v>
       </c>
       <c r="F753" t="str">
-        <v>KENSINGTON, Conn., June 15, 2026 /PRNewswire/ -- Donna M. Brester, MSN, RN, CCRN, NPDS, is recognized for her outstanding contributions for 2026 as a compassionate caregiver and advocate in critical nursing care. Her career reflects a lifelong devotion to clinical excellence, education,...</v>
+        <v>TEMPE, Ariz., August 12, 2026--McCarthy Building Companies, Inc. recently broke ground on a 12-acre learning and training campus in Tempe dedicated to employee development.</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Dr. John Ayoola Akinyemi Shares a Lifetime of Faith, Perseverance, and Achievement in “Praise the Lord, I Am 84 Years 'Young'”</v>
+        <v>CREFC Center for Real Estate Finance Announces 2026-2027 CREFC Scholars</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C754" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D754" t="str">
-        <v>Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E754" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356282</v>
+        <v>https://www.prnewswire.com/news-releases/crefc-center-for-real-estate-finance-announces-2026-2027-crefc-scholars-302849821.html</v>
       </c>
       <c r="F754" t="str">
-        <v>At 84 years old, Dr. John Ayoola Akinyemi looks back on a life filled with extraordinary blessings, remarkable achievements, and unwavering faith. In his inspiring memoir, &amp;#8220;Praise the Lord, I Am 84 Years &amp;#39;Young &amp;#39;,&amp;#8221; Dr. Akinyemi recounts the incredible journey that took him from Abeokuta, Nigeria, to the United States, where determination, education, and hard work transformed his life in ways he never imagined possible. - - Raised in a family of Methodist educators in Ogun State, Nigeria,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356282</v>
+        <v>CREFC and NYU scholarship program supports the next generation of commercial real estate finance professionals NEW YORK, Aug. 12, 2026 /PRNewswire/ -- The CRE Finance Council (CREFC) and the Schack Institute of Real Estate at the NYU School of Professional Studies has announced their...</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>Goodwill Industries of the Chesapeake Celebrates Third Graduating Class from Excel Center, Baltimore's Tuition-Free Adult High School</v>
+        <v>ArcherFRS Powers Nation's First EMS-Driven Whole Blood Drone Delivery ...</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C755" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D755" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E755" t="str">
-        <v>https://www.prnewswire.com/news-releases/goodwill-industries-of-the-chesapeake-celebrates-third-graduating-class-from-excel-center-baltimores-tuition-free-adult-high-school-302800464.html</v>
+        <v>https://pr-inside.com/archerfrs-powers-nation-s-first-ems-driven-whole-blood-drone-delivery-r5211571.htm</v>
       </c>
       <c r="F755" t="str">
-        <v>After Decades of Addiction, Baltimore Woman Reclaims Her Future as Program's 100th Graduate BALTIMORE, June 15, 2026 /PRNewswire/ -- Three years ago, Danielle Clubb was fighting to overcome addiction and rebuild relationships with her children. On June 26, she will walk across the stage...</v>
+        <v>(PR-inside.com) Fully managed emergency drone logistics turns one of the more complex drone operations into a simple, low-burden capability for agencies TAMPA, FL / ACCESS Newswire / August 12, 2026 / Archer First Response Systems (ArcherFRS) underscored its central role in enabling the nation's first EMS-driven pre-hospital whole blood drone delivery program, developed in partnership with Hillsborough County Fire Rescue (HCFR), Tampa General Hospital (TGH), the University of South Florida Health Morsani College of Medicine, and the Florida Center for Emergency Medical Services. The program will station ArcherFRS systems at two HCFR stations (Station 9 in the Faulkenburg/Sabal Park area and Station 37 ..</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>NASA Astronauts to Answer Questions from New Jersey Students</v>
+        <v>APOD: 2026 August 12 – Perseids over a Little Planet</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C756" t="str">
         <v>NASA</v>
       </c>
       <c r="D756" t="str">
         <v>Education</v>
       </c>
       <c r="E756" t="str">
-        <v>https://www.nasa.gov/learning-resources/for-colleges-universities/nasa-stem-projects/in-flight-education-downlinks/nasa-astronauts-to-answer-questions-from-new-jersey-students/</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-12-perseids-over-a-little-planet/</v>
       </c>
       <c r="F756" t="str">
-        <v>Students in New Jersey will hear from NASA astronauts Chris Williams and Jessica Meir as they answer prerecorded STEM questions while aboard the&amp;#160;International Space Station. The Earth-to-space call will begin at 12:05 p.m. EDT, Thursday, June 18, and will stream live on the agency’s Learn With NASA YouTube channel. This event is hosted by Newton Public Schools [&amp;#8230;]</v>
+        <v>APOD Science APOD APOD: 2026 August 12 –… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Perseids over a [&amp;#8230;]</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>The Discovery Point Difference: Choosing Center-Based VPK vs. Public School Programs</v>
+        <v>Back-to-school blues: Easing the transition for kids, parents and educators</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C757" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D757" t="str">
         <v>Education</v>
       </c>
       <c r="E757" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-discovery-point-difference-choosing-center-based-vpk-vs-public-school-programs-302800561.html</v>
+        <v>https://www.prnewswire.com/news-releases/back-to-school-blues-easing-the-transition-for-kids-parents-and-educators-302849791.html</v>
       </c>
       <c r="F757" t="str">
-        <v>TAMPA, Fla., June 15, 2026 /PRNewswire/ -- Parents of preschoolers now have many options in early childhood education. These may include half or full day private programs like church preschool or in childcare centers. When a child turns four, there are additional options including state...</v>
+        <v>8 tips to kick off a great school year DOUGLASVILLE, Ga., Aug. 12, 2026 /PRNewswire/ -- As roughly 54 million students and more than 5 million teachers return to classrooms across the United States, the excitement of a new school year is often accompanied by something a little less...</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Sky News takes viewers inside Minab in new film investigating primary school strike in Iran</v>
+        <v>APEX Mobile Media's Gaming Division, AGN, Partners with Duolingo to ...</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C758" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D758" t="str">
-        <v>Education</v>
+        <v>Retail, Gaming, Education</v>
       </c>
       <c r="E758" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356274</v>
+        <v>https://pr-inside.com/apex-mobile-media-s-gaming-division-agn-partners-with-duolingo-to-r5211555.htm</v>
       </c>
       <c r="F758" t="str">
-        <v>- - &amp;#8226; Sky News commissions new one hour film &amp;#39;Children of Minab&amp;#39; (w/t) from Full Story Films, to air in July. - &amp;#8226; The film features the first on-the-ground reporting by Western journalists in Minab, with Dominic Waghorn travelling to Iran to investigate the strike firsthand. - &amp;#8226; Eyewitness reporting is combined with survivor testimonies, forensic analysis and a detailed 3D reconstruction to examine what happened and why. - &amp;#8226; Accompanies a major new Sky News Data and Forensics investiga... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356274</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 12, 2026 / AGN, the gaming division of APEX Mobile Media and Canada's leading In-Game Advertising partner, today announced a new partnership with Duolingo, the world's #1 education app. Through this partnership, AGN will represent Duolingo's advertising offering in Canada, giving brands access to one of the most recognizable and consistently used consumer apps in the world. The partnership marks Duolingo's first dedicated advertising representation in Canada, giving Canadian brands access to a learning environment defined by daily use, active participation, and strong user attention. With more than 2.5 million monthly active users in Canada ..</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>FLORIDA SOUTHERN COLLEGE EARNS NATIONAL RECOGNITION FOR PREPARING FUTURE ELEMENTARY TEACHERS IN THE SCIENCE OF READING</v>
+        <v>New Analysis Ranks 50 States on Asbestos Safety in Public Schools - ...</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C759" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D759" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E759" t="str">
-        <v>https://www.prnewswire.com/news-releases/florida-southern-college-earns-national-recognition-for-preparing-future-elementary-teachers-in-the-science-of-reading-302800534.html</v>
+        <v>https://pr-inside.com/new-analysis-ranks-50-states-on-asbestos-safety-in-public-schools-r5211553.htm</v>
       </c>
       <c r="F759" t="str">
-        <v>LAKELAND, Fla., June 15, 2026 /PRNewswire/ -- Florida Southern College has earned national recognition from the National Council on Teacher Quality (NCTQ), receiving an A rating for its undergraduate Elementary Education program's preparation of future teachers in the science of reading....</v>
+        <v>(PR-inside.com) Mesothelioma Hope's analysis of 5,217 school facilities using EPA ECHO data reveals wide enforcement gaps across the country - and actionable steps parents and teachers can take now. CHESTNUT HILL, MA / ACCESS Newswire / August 12, 2026 / Mesothelioma Hope, a national patient advocacy and public health resource focused on asbestos-related disease, has published a first-of-its-kind data analysis ranking 50 states on asbestos management and compliance in public schools. The research - built on facility-level records from the U.S. Environmental Protection Agency's (EPA) Enforcement and Compliance History Online (ECHO) database - reveals dramatic differences in how states protect students and ..</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>2026 America's Favorite Teacher and America's Favorite Student Competitions Raise $4.8 Million, Announce Winners</v>
+        <v>APEX Mobile Media's Gaming Division, AGN, Partners with Duolingo to Give Canadian Advertisers Access to One of the World's Most Engaged Learning Platforms</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C760" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D760" t="str">
-        <v>Finance, Education</v>
+        <v>SaaS, Gaming, Education</v>
       </c>
       <c r="E760" t="str">
-        <v>https://www.prnewswire.com/news-releases/2026-americas-favorite-teacher-and-americas-favorite-student-competitions-raise-4-8-million-announce-winners-302800522.html</v>
+        <v>https://www.newswire.com/news/apex-mobile-medias-gaming-division-agn-partners-with-duolingo-to-give-canadian</v>
       </c>
       <c r="F760" t="str">
-        <v>PHOENIX, June 15, 2026 /PRNewswire/ -- Colossal, the leading professional fundraiser for purpose-driven online competitions, announced the winners of the 2026 America's Favorite Teacher® and America's Favorite Student competitions. Through this year's campaigns, Colossal raised a total of...</v>
+        <v>AGN will represent Duolingo Ads in Canada, giving brands access to more than 2.5 million monthly active users on the world’s leading mobile learning platform.</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>Active Minds Launches National Youth-Led Mental Health Movement to Equip 100,000 High School Students</v>
+        <v>Pittsburg State University Partners with Sodexo to Enhance Campus Dining Ahead of Fall Semester</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C761" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D761" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E761" t="str">
-        <v>https://www.prnewswire.com/news-releases/active-minds-launches-national-youth-led-mental-health-movement-to-equip-100-000-high-school-students-302800514.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/pittsburg-state-university-partners-sodexo-140000516.html</v>
       </c>
       <c r="F761" t="str">
-        <v>With Support from Google.org, Helps Youth and Young Adults to Co-Create Digital Safety Solutions and Advocate for Community Wellbeing ALTADENA, Calif., June 15, 2026 /PRNewswire/ -- Active Minds, the nation's leading nonprofit mobilizing youth and young adults to change the culture around...</v>
+        <v>NORTH BETHESDA, Md., August 12, 2026--As the 2026–27 academic year approaches, Sodexo and Pittsburg State University are launching a new partnership designed to elevate the campus dining experience with innovative concepts, expanded choices and solutions tailored to the needs of the campus community. Pitt State selected Sodexo for its collaborative approach, deep expertise in higher education dining and commitment to creating engaging food experiences that bring students, employees and visitors</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>Naturewatch Foundation Welcomes Proposed GCSE in Nature and Urges Strong Focus on Wildlife Crime</v>
+        <v>ReElement Technologies CTO Yi Ding Named a 2026 Purdue Engineering ...</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C762" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D762" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E762" t="str">
-        <v>https://pressat.co.uk/releases/naturewatch-foundation-welcomes-proposed-gcse-in-nature-and-urges-strong-focus-on-wildlife-crime-a8cd4be4178dd85b84d88954c0300a18/</v>
+        <v>https://pr-inside.com/reelement-technologies-cto-yi-ding-named-a-2026-purdue-engineering-r5211530.htm</v>
       </c>
       <c r="F762" t="str">
-        <v>Monday 15 June, 2026 Naturewatch Foundation has welcomed the UK Government’s announcement of a consultation on the proposed GCSE in Nature, describing it as a “positive and long-overdue step” towards strengthening environmental education. The organisation has been a long-standing supporter of the initiative since it was first announced in 2019 and has consistently advocated for greater inclusion of nature, biodiversity, and animal welfare within the national curriculum. Naturewatch Foundation has confirmed it will be responding to the consultation, providing detailed observations and recommendations. A key focus of its submission will be the inclusion of wildlife crime within the curriculum; an area the charity believes is critical to understanding modern conservation challenges. Naturewat</v>
+        <v>(PR-inside.com) Recognition Honors Young Purdue Engineering Alumni Demonstrating Accelerated Professional Success and Impact FISHERS, IN / ACCESS Newswire / August 12, 2026 / American Resources Corporation (NASDAQ) ("American Resources"), through its minority holding in ReElement Technologies Corporation ("ReElement"), a leading U.S. innovator in rare earth element (REE) and critical mineral refining, today announced that Dr. Yi Ding, Chief Technology Officer of ReElement Technologies, has been named a recipient of the 2026 Purdue Engineering 38 by 38 Award. A graduate of Purdue University's Davidson School of Chemical Engineering, Ding is one of just 38 young engineering alumni recognized for demonstrating an accelerated trajectory of ..</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Harvard Neuroscientist Warns Federal Court: Marijuana Rescheduling ...</v>
+        <v>YAMA Group Named to Inc. 5000 for Third Consecutive Year, Ranking No. 2,211</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C763" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D763" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E763" t="str">
-        <v>https://pr-inside.com/harvard-neuroscientist-warns-federal-court-marijuana-rescheduling-r5191641.htm</v>
+        <v>https://www.prweb.com/releases/yama-group-named-to-inc-5000-for-third-consecutive-year-ranking-no-2-211--302849479.html</v>
       </c>
       <c r="F763" t="str">
-        <v>(PR-inside.com) Harvard neuroscientist tells the D.C. Circuit that expanding marijuana access without fully addressing documented public health risks could have far reaching consequences. Rising emergency room visits, psychiatric injury, psychosis, and elevated suicide-attempt risks among adolescents the rescheduling process has overlooked. WASHINGTON, D.C. / ACCESS Newswire / June 15, 2026 / As the U.S. Court of Appeals for the D.C. Circuit weighs an emergency motion to stay the federal government's recent marijuana rescheduling order, a newly filed declaration from a Harvard Medical School professor warns that the policy change poses "substantial" and "unacceptably high" risks to public health-particularly for adolescents and unborn ..</v>
+        <v>Independent healthcare agency continues to grow as it expands its experiential marketing and immersive learning capabilities across the pharmaceutical and med-tech sectors. SAN DIEGO, Aug. 12, 2026 /PRNewswire-PRWeb/ -- YAMA Group, an independent healthcare marketing agency, has been...</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>New tool for measuring synbiotic synergy potential could shape the next wave of food and drink innovation supporting gut health</v>
+        <v>[Video] Samsung AMS Transforms Shared Classroom Displays Into Personalized Workspaces for Teachers</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C764" t="str">
-        <v>WebWire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D764" t="str">
-        <v>Healthcare, Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E764" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356259</v>
+        <v>https://news.samsung.com/global/video-samsung-ams-transforms-shared-classroom-displays-into-personalized-workspaces-for-teachers</v>
       </c>
       <c r="F764" t="str">
-        <v>Tate &amp;amp; Lyle PLC (Tate &amp;amp; Lyle), a global leader in ingredient solutions for healthier food and beverages, welcomes the publication of a new peer-reviewed study from world-leading APC Microbiome Ireland at University College Cork, supported in part by research grants from Tate &amp;amp; Lyle and Research Ireland. The study introduces a new tool, designed to improve the potential gut health outcomes and the quality and speed of development of synbiotic ingredient combinations for the food, beverage a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356259</v>
-[...2 lines deleted...]
-    <row r="765">
+        <v>Shared interactive displays have become a central hub for classroom instruction, helping teachers access lesson materials and digital tools throughout the school day. However, when multiple teachers share the same display, keeping personal settings and classroom content private while ensuring a consistent experience can be challenging. Samsung AMS (Account Management Solution) helps transform shared Samsung […]</v>
+      </c>
+    </row>
+    <row r="765" xml:space="preserve">
       <c r="A765" t="str">
-        <v>Marquis Who's Who Interviews and Honors Guy Plunkett III, PhD, for ...</v>
+        <v>Haven Safety AI Launches HavenASSURE, an AI Platform for Investigation Quality Assurance, and Achieves SOC 2 Type II Attestation</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C765" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D765" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E765" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-guy-plunkett-iii-phd-for-r5191614.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) MADISON, WI / ACCESS Newswire / June 15, 2026 / Marquis Who's Who is proud to interview and honor Guy Plunkett III, PhD, for his distinguished contributions to higher education, bacteriology, genomics, bioinformatics and microbial research. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors such as position, noteworthy accomplishments, visibility and prominence in a field are all taken into account during the selection process. In Dr. Plunkett's case, that recognition reflects a career defined by scientific curiosity, technical adaptability and lasting contributions to the understanding of microbial systems. Dr. ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109071/</v>
+      </c>
+      <c r="F765" t="str" xml:space="preserve">
+        <v xml:space="preserve">ATLANTA, GA, Aug 12, 2026 - (ACN Newswire) - Haven Safety AI, the AI-powered workplace safety platform transforming how organizations investigate incidents and learn from operational risk, today announced the launch of HavenASSURE, an AI platform for investigation quality assurance. The launch coincides with the company's successful completion of its SOC 2 Type II attestation, reinforcing Haven Safety AI's position as a security-first partner for enterprise safety, risk management, and insurance organizations.
+HavenASSURE introduces a new approach to incident management by applying Haven's knowledge graphs and AI reasoning capabilities to the quality of completed investigations. It serves as an independent reviewer, identifying missing evidence, overlooked causal factors, weak root cause analysis, insufficient corrective actions, and opportunities to strengthen organizational learning before those findings become part of an organization's institutional knowledge.
+Designed for enterprise safety organizations, HavenASSURE also extends these capabilities to insurance carriers, third-party administrators, and claims organizations seeking to improve investigation quality, strengthen claims consistency, and identify emerging portfolio risks across large volumes of investigations.
+"Organizations have invested heavily in digitizing incident reporting, but far less attention has been paid to the quality of the investigations themselves," said Joseph Hanna, CEO of Haven Safety AI. "For decades, investigation quality has been measured through audits, peer reviews, and sampling. HavenASSURE changes that by making every investigation reviewable, measurable, and continuously improvable. We believe investigation quality will become as important a safety metric as incident rates themselves."
+Organizations can use HavenASSURE to continuously improve investigation quality across internal teams, contractors, acquired businesses, historical incident records, and insurance claims, helping ensure every investigation meets a consistent standard before lessons are shared across the enterprise.
+"The value of an incident investigation is determined not by whether it was completed, but by the quality of the conclusions it reaches. The quality of an investigation directly influences the effectiveness of corrective actions, organizational learning, and ultimately future safety performance. Giving organizations a consistent way to evaluate investigation quality represents an important advancement for the safety profession," said Dr. David Michaels, Former Assistant Secretary of Labor for OSHA and Advisor to Haven Safety AI
+Built for Enterprise Trust
+As AI becomes embedded in safety-critical workflows, organizations increasingly expect enterprise-grade security, governance, and operational controls from their AI providers, particularly when investigations involve sensitive operational, legal, employee, and claims information.
+Haven Safety AI's successful SOC 2 Type II examination validates the effectiveness of the company's controls over an extended operating period, providing customers with additional confidence that their data is protected through mature security, availability, and operational practices.
+"Haven was built from the beginning for enterprise environments," Hanna added. "Security, governance, explainability, and regulatory alignment are foundational to our platform, not capabilities added later. As organizations expand their use of AI across safety operations and claims management, they need partners that combine advanced reasoning with enterprise-grade controls."
+Expanding AI for Insurance and Claims
+While originally developed for workplace safety, HavenASSURE also introduces a new approach for insurance carriers and claims organizations. By automatically reviewing completed claims investigations, identifying inconsistencies or missing evidence, evaluating the quality of causal analysis, and surfacing emerging risk indicators across thousands of claims, HavenASSURE helps insurers improve claims quality, strengthen subrogation and litigation readiness, identify systemic loss drivers, and uncover trends that traditional quality assurance processes often miss.
+Beyond improving individual claims, HavenASSURE enables insurers to transform completed investigations into portfolio-wide operational intelligence, helping inform underwriting, risk engineering, customer loss prevention, and strategic advisory services through deeper insight into the underlying causes of loss.
+A Connected Platform for Continuous Learning
+HavenASSURE extends Haven Safety AI's platform, which supports organizations throughout the incident lifecycle, from frontline evidence collection and AI-assisted investigations to investigation quality assurance and enterprise learning.
+Together, these capabilities create a continuous learning system that captures richer evidence, conducts more consistent investigations, verifies investigation quality, and transforms every incident into trusted organizational knowledge. The result is stronger corrective actions, earlier identification of systemic risks, and an enterprise safety program that becomes smarter with every investigation.
+About Haven Safety AI
+Haven Safety AI is an AI-native workplace safety platform that helps organizations investigate incidents faster, improve investigation quality, and accelerate organizational learning. Purpose-built for safety professionals, Haven Safety AI combines advanced AI reasoning with deep domain expertise to support incident capture, investigation, quality assurance, corrective actions, and enterprise learning across high-risk industries.
+For more information, visit www.havensafety.com.
+Contact:
+Mark Rottensteiner
+TheAgency@ACCESSNewswire.com
+SOURCE: Haven Safety Corporation
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>Top High School Anatomy Teams Compete at the 2026 National Anatomage Tournament</v>
+        <v>“Believe it or Knot,” Best-Selling Book Offered for Free (Ending Soon) (Until 8/14/26)</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C766" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D766" t="str">
-        <v>Healthcare, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E766" t="str">
-        <v>https://www.prnewswire.com/news-releases/top-high-school-anatomy-teams-compete-at-the-2026-national-anatomage-tournament-302799219.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358647</v>
       </c>
       <c r="F766" t="str">
-        <v>SANTA CLARA, Calif., June 15, 2026 /PRNewswire/ -- Anatomage Inc., a leader in medical education technology, has announced the winners of this year's National Anatomage Tournament, which was held at the company's new headquarters in San Jose, California. Designed to encourage...</v>
+        <v>Best Seller Publishing announces the release of Anne Lehotsky &amp;#39;s new book, &amp;#8220;Believe it or Knot.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Believe it or Knot&amp;#8221; is about nine-year-old Beau Johnson, whose life changes when his Navy family moves from California to Florida. Leaving behind everything he knows, Beau struggles to adjust to his new home, school, and community. Everything begins to change when he meets Knot, a wise and funny talking tree who bec... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358647</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>New Platform Will Help Primary Care Providers Better Recognize Heart Failure Risk Earlier</v>
+        <v>Gaotu Techedu to Report Second Quarter 2026 Financial Results on August 27, 2026</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C767" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D767" t="str">
-        <v>SaaS, Healthcare, Retail, Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.newmediawire.com/news/new-platform-will-help-primary-care-providers-better-recognize-heart-failure-risk-earlier-7087144</v>
+        <v>https://www.prnewswire.com/news-releases/gaotu-techedu-to-report-second-quarter-2026-financial-results-on-august-27-2026-302849457.html</v>
       </c>
       <c r="F767" t="str">
-        <v>DALLAS - June 15, 2026 ( NEWMEDIAWIRE ) - Nearly 7 million people in the United States are living with heart failure , and that number is expected to grow in the years ahead. Cardiovascular disease, chronic kidney disease, Type 2 diabetes, obesity and insulin resistance often overlap, increasing the risk of progression to heart failure, sometimes for years before symptoms appear. To help primary care professionals recognize risk earlier and support patients before disease progresses, the American Heart Association, a relentless force changing the future of health for everyone everywhere, launched Primary Care Perspectives . The American Heart Association’s Primary Care Perspectives is supported by Bayer . The new platform is designed to provide practical education, tools and resources that</v>
+        <v>BEIJING, Aug. 12, 2026 /PRNewswire/ -- Gaotu Techedu Inc. (NYSE: GOTU) ("Gaotu" or the "Company"), a leading technology-driven education company in China focused on enabling lifelong learning through AI-powered solutions, today announced that it will report its financial results for the...</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>NER Competency Writing Services in Australia – by AustraliaCDRHelp.Com</v>
+        <v>Anthony J. Nuvallie, Sr. Named Professional of the Year 2026 by Strathmore’s Who’s Who Worldwide Publication</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C768" t="str">
-        <v>Express Press Release</v>
+        <v>PR.com</v>
       </c>
       <c r="D768" t="str">
         <v>Education</v>
       </c>
       <c r="E768" t="str">
-        <v>https://express-press-release.net/news/2026/06/15/1757584</v>
+        <v>https://www.pr.com/press-release/976223</v>
       </c>
       <c r="F768" t="str">
-        <v>Melbourne, Australia, 2026-06-15 — /EPR Network/ — The National Engineering Register (NER) is a way to recognize engineers who match the high standard of skills, [read full press release...]</v>
+        <v>Anthony J. Nuvallie, Sr. of Adams, Massachusetts, has been named Professional of the Year 2026 for higher education and management theory by Strathmore’s Who’s Who Worldwide for his outstanding contributions and achievements in education. About Anthony J. Nuvallie, Sr. Anthony J. Nuvallie, Sr. is a professor at Hudson Valley Community College, where he teaches management theory and a variety of business [PR.com]</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>Nabsys Announces Advancements in Detection of Repeat Contraction and Expansion Disorders Via Electronic Genome Mapping in Collaboration with Leading European Institutions</v>
+        <v>Dr. Sarah L. Marshall Named a Top Author by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C769" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D769" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E769" t="str">
-        <v>https://www.prnewswire.com/news-releases/nabsys-announces-advancements-in-detection-of-repeat-contraction-and-expansion-disorders-via-electronic-genome-mapping-in-collaboration-with-leading-european-institutions-302799412.html</v>
+        <v>https://www.pr.com/press-release/976232</v>
       </c>
       <c r="F769" t="str">
-        <v>Collaboration with Leiden University Medical Center (LUMC) will explore application of electronic genome mapping (EGM) in facioscapulohumeral muscular dystrophy (FSHD) Poster presentation today at the European Society of Human Genetics (ESHG) 2026 Annual Meeting demonstrates ability of...</v>
+        <v>Dr. Sarah L. Marshall of Garden City, New York, has been named a Top Author by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized) for her accomplishments as an author and her outstanding contributions to healthcare, nursing education, patient advocacy, and community outreach. She will be featured in a two-page spread in the fall issue of P.O.W.E.R. Magazine. About Dr. Sarah L. Marshall Dr. Sarah L. [PR.com]</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>Kasturiram International School Recognized as the Best School in Narela for Academic Excellence and Holistic Development</v>
+        <v>Long-Term Care Insurance Consumer Research &amp; Learning Center Launched</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C770" t="str">
-        <v>Express Press Release</v>
+        <v>PR.com</v>
       </c>
       <c r="D770" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E770" t="str">
-        <v>https://express-press-release.net/news/2026/06/15/1757453</v>
+        <v>https://www.pr.com/press-release/976130</v>
       </c>
       <c r="F770" t="str">
-        <v>Narela, Delhi, 2026-06-15 — /EPR Network/ — Kasturiram International School continues to strengthen its reputation as the Best School in Narela by providing high-quality education, modern infrastructure, [read full press release...]</v>
+        <v>Individuals researching long-term care insurance now have a new online resource designed to provide independent information, including consumer education, pricing insights, and product comparisons. The Long-Term Care Insurance Consumer Research &amp; Learning Center was recently launched by the American Association for Long-Term Care Insurance (AALTCI) to help consumers better understand their long-term care planning [PR.com]</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>Education Matters Group Expands Recruitment Support Across London and Hertfordshire</v>
+        <v>INVL Fund and Tesonet to Jointly Acquire Šiaurės Licėjus Schools and Kindergartens</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C771" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D771" t="str">
         <v>Education</v>
       </c>
       <c r="E771" t="str">
-        <v>https://express-press-release.net/news/2026/06/15/1757429</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343385/0/en/invl-fund-and-tesonet-to-jointly-acquire-%C5%A1iaur%C4%97s-lic%C4%97jus-schools-and-kindergartens.html</v>
       </c>
       <c r="F771" t="str">
-        <v>London, UK, 2026-06-15 — /EPR Network/ — Education Matters Group, a specialist education recruitment agency London schools and educators rely on, continues to support recruitment [read full press release...]</v>
+        <v>Technology Group Tesonet and one of the leading private equity funds in Central and Eastern Europe, INVL Private Equity Fund II, having decided earlier this year to invest jointly in the private education sector, will acquire the Šiaurės Licėjus network of schools and kindergartens. The companies will execute the project through a joint venture Kurianti Karta. This transaction aims to develop high-quality private education in Lithuania that meets contemporary needs.</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>King’s College and eCampus.com Expand Partnership with Launch of Equitable Access Program</v>
+        <v>The 15th Global Natural History Day 2026 Global Finals Conclude Successfully in Yichang and Shanghai</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C772" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D772" t="str">
         <v>Education</v>
       </c>
       <c r="E772" t="str">
-        <v>https://www.prunderground.com/kings-college-and-ecampus-com-expand-partnership-with-launch-of-equitable-access-program/00384121/</v>
+        <v>https://pressreleasenews.org/pressroom/the-15th-global-natural-history-day-2026-global-finals-conclude-successfully-in-yichang-and-shanghai</v>
       </c>
       <c r="F772" t="str">
-        <v>Launching Fall 2026, the Monarch Access program aims to deliver affordable course materials for King's College undergraduate students. The post King's College and eCampus.com Expand Partnership with Launch of Equitable Access Program first appeared on</v>
+        <v>The 2026 Global Natural History Day Global Finals gathered young science enthusiasts to explore natural history and innovation.</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Assets For Life Joins Forces with TV Property Stars Scarlette and Stuart Douglas</v>
+        <v>UTulsa now the most affordable private research university in America's heartland</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C773" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D773" t="str">
-        <v>Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.prweb.com/releases/assets-for-life-joins-forces-with-tv-property-stars-scarlette-and-stuart-douglas-302798820.html</v>
+        <v>https://www.prnewswire.com/news-releases/utulsa-now-the-most-affordable-private-research-university-in-americas-heartland-302848976.html</v>
       </c>
       <c r="F773" t="str">
-        <v>Leading UK property education company partners with two of television's most recognisable property experts to inspire the next generation of investors CHELMSFORD, England, June 15, 2026 /PRNewswire-PRWeb/ -- Assets For Life, one of the UK's leading property and business education...</v>
+        <v>TULSA, Okla., Aug. 11, 2026 /PRNewswire/ -- The University of Tulsa announced Tuesday that annual tuition and fees are moving from $54,000 to $25,000, making it the most affordable private research university in America's heartland and serving as a leader in clearer pricing and increased...</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Author Dr. Gracie Gonzales’s New Book, "Faith, Failure and a Ph.D.," Chronicles the Author's Journey as a Non-Traditional Student Pursuing Higher Education</v>
+        <v>New MedStar Health Urgent Care Location to Provide Expanded Services for Gallaudet University Students</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C774" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D774" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E774" t="str">
-        <v>https://www.pr.com/press-release/970621</v>
+        <v>https://www.prnewswire.com/news-releases/new-medstar-health-urgent-care-location-to-provide-expanded-services-for-gallaudet-university-students-302848924.html</v>
       </c>
       <c r="F774" t="str">
-        <v>Recent release “Faith, Failure and a Ph.D.: Rising Beyond Life's Trials” from Newman Springs Publishing author Dr. Gracie Gonzales is a compelling memoir that follows the author as she reflects upon her journey to achieve her PhD as a non-traditional student, and the personal and academic setbacks she managed to overcome along the way. [PR.com]</v>
+        <v>WASHINGTON, Aug. 11, 2026 /PRNewswire/ -- D.C. residents now have greater access to urgent care services as MedStar Health opens its newest location in the NoMa neighborhood. In addition to its longstanding partnership with Gallaudet University, serving as the team physicians for the...</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>Recent Release, "The Day Everything Changed," by Mrs. Lex Griffin, Helps Young Readers Understand Pandemic Disruption Through a Child's Perspective</v>
+        <v>Kontron AG: All Conditions of the Mandatory Tender Offer of Ennoconn Corporation are met - Settlement Will Take Place Shortly</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C775" t="str">
-        <v>PR.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D775" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E775" t="str">
-        <v>https://www.pr.com/press-release/970620</v>
+        <v>https://www.newmediawire.com/news/kontron-ag-all-conditions-of-the-mandatory-tender-offer-of-ennoconn-corporation-are-met-settlement-will-take-place-shortly-7088424</v>
       </c>
       <c r="F775" t="str">
-        <v>Mrs. Lex Griffin has completed her debut children's book, "The Day Everything Changed": Knowledge Series: Public Health Education for Children, a thoughtfully crafted narrative that follows Deon, a perceptive young boy navigating the sudden upheaval brought by the COVID-19 pandemic. Through Deon's eyes, readers discover how this unprecedented global event reshapes his world—first within the safety of his [PR.com]</v>
+        <v xml:space="preserve">LINZ, AUSTRIA - August 11, 2026 ( NEWMEDIAWIRE ) - Kontron AG , a global leader in IoT technology, announces that all terms and conditions of the offer have been met and that the Foreign Direct Investment (FDI) has already been cleared in Germany. According to Ennoconn Corporation, the closing of the offer will take place on August 20, 2026. There has been no material shift in the shares offered. At the settlement, Ennoconn holds 48.36% of the shares in Kontron AG in accordance with the shareholding notification and will not hold a majority of the voting rights after the completion of the offer. Ennoconn does not plan to further expand its shareholding in Kontron AG. Kontron will remain independent. The existing management will continue to pursue the course of technological leadership and </v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>DSM Foundation responds to government announcement of a social media ban for under 16s</v>
+        <v>What Is the Nancy Grace Roman Space Telescope? (Grades 5-8)</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C776" t="str">
-        <v>Pressat</v>
+        <v>NASA</v>
       </c>
       <c r="D776" t="str">
-        <v>Healthcare, Media, Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E776" t="str">
-        <v>https://pressat.co.uk/releases/dsm-foundation-responds-to-government-announcement-of-a-social-media-ban-for-under-16s-5bb2205661e50d6dcdbc9f4b711720b2/</v>
+        <v>https://www.nasa.gov/learning-resources/for-kids-and-students/what-is-the-nancy-grace-roman-space-telescope-grades-5-8/</v>
       </c>
       <c r="F776" t="str">
-        <v>Monday 15 June, 2026 Drug education charity the DSM Foundation, which has been involved in research into the availability of illegal drugs online, has issued a response to today’s government announcement of a social media ban for under 16s. Fiona Spargo-Mabbs OBE, who founded the drug education charity that works with tens of thousands of young people every year, said: “Despite now many years of engaging positively with big tech, and battling alongside many others to make social media safe for young people, and despite the Online Safety Act being brought in for just such a purpose – despite all this, we have collectively been unable to protect our children. They remain exposed to harmful, illegal content online – including drugs - and manipulated through algorithms, influencers, and people</v>
+        <v>This article is&amp;#160;for students grades 5-8. The Nancy Grace Roman Space Telescope is NASA’s newest astrophysics observatory. The telescope will scan large sections of space. Roman will help astronomers answer questions about dark energy, dark matter, exoplanets, and more. ______________________________________________________________________ Words to Know Astrophysics: a branch of space science that applies physics and mathematics to [&amp;#8230;]</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>Can Cooling Ingredients in e-cigarettes Cause Irregular Heartbeat or Cardiac Arrest?</v>
+        <v>American Public Education, Inc. Unveils AI-Powered Student Lifecycle Platform being Built with Salesforce</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C777" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D777" t="str">
-        <v>Finance, Retail, Education, Healthcare</v>
+        <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E777" t="str">
-        <v>https://www.newmediawire.com/news/can-cooling-ingredients-in-e-cigarettes-cause-irregular-heartbeat-or-cardiac-arrest-7087142</v>
+        <v>https://www.prnewswire.com/news-releases/american-public-education-inc-unveils-ai-powered-student-lifecycle-platform-being-built-with-salesforce-302848889.html</v>
       </c>
       <c r="F777" t="str">
-        <v>Research Highlights: Adding cooling ingredients to e-cigarettes resulted in mis-timed heartbeats that could increase the risk for sudden cardiac arrest, according to a study conducted in mice and in lab-grown human heart cells. The findings raise concern that people who use these products may have an increased risk of irregular heart rhythm and possibly sudden cardiac arrest. These results need to be confirmed by research in people. DALLAS - June 15, 2026 ( NEWMEDIAWIRE ) - Synthetic cooling ingredients added to e-cigarettes caused abnormal heartbeats ( arrhythmias ) and increased cardiovascular risk measures in mice and lab-grown human heart cells, according to new independent research published today in Circulation: Arrhythmia and Electrophysiology , a peer-reviewed journal of the Americ</v>
+        <v>The AI-powered platform will unify American Public University System's student journey with personalized support, proactive advising, and connected services. CHARLES TOWN, W.Va., Aug. 11, 2026 /PRNewswire/ -- American Public Education, Inc. (Nasdaq: APEI) yesterday announced it is...</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>UKRI backs Midlands Mindforge to deploy first spinout investments</v>
+        <v>Alchemy Enters New Chapter with Expanded Leadership as the Premier Work-Integrated Learning and Internship Services Firm for Higher Education</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C778" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D778" t="str">
         <v>Education</v>
       </c>
       <c r="E778" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356229</v>
+        <v>https://www.prnewswire.com/news-releases/alchemy-enters-new-chapter-with-expanded-leadership-as-the-premier-work-integrated-learning-and-internship-services-firm-for-higher-education-302848888.html</v>
       </c>
       <c r="F778" t="str">
-        <v>Midlands Mindforge, the investment company dedicated to supporting university spinouts in the Midlands, has completed its first round of investments. - - Marking a major milestone in scaling high&amp;amp;#8209;potential, research&amp;amp;#8209;led businesses emerging from the Midlands, this will help unlock an initial &amp;#163;30 million of capital into the region. - - This active investment stage follows support from UK Research and Innovation (UKRI) (through Research England) along with the: - - - &amp;#8226; Mayors of th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356229</v>
+        <v>Leading learning design and internship placement firm expands its leadership to become the premier work-integrated learning and internship services firm for higher education STAMFORD, Conn., Aug. 11, 2026 /PRNewswire/ -- Alchemy, a unit of Nectar Learning, Inc., today announced a new...</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>Rznomics Presents Clinical Interim Data for RZ-001 in Recurrent Glioblastoma at ASNO 2026</v>
+        <v>New York Life Awards 20 Golden Futures Scholarships, Expanding Student Support Through Financial Education and Career Development</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C779" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D779" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E779" t="str">
-        <v>https://www.prnewswire.com/news-releases/rznomics-presents-clinical-interim-data-for-rz-001-in-recurrent-glioblastoma-at-asno-2026-302799942.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/york-life-awards-20-golden-151800846.html</v>
       </c>
       <c r="F779" t="str">
-        <v>Dr. Chae-Yong Kim of Seoul National University Bundang Hospital delivers oral presentation on interim data from 10 enrolled patients A manageable safety profile, with prolonged disease control and tumor recurrence inhibition observed in several patients SEONGNAM and SEOUL, South Korea,...</v>
+        <v>NEW YORK, August 11, 2026--New York Life today recognized 20 recipients of its 2026 Golden Futures Scholarship, awarding $10,000 and $20,000 scholarships to rising college students from across the United States while expanding the program to include professional development, career exploration and networking opportunities with New York Life employees.</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>Haivivi BubblePal: Redefine Playtime with Screen-Free AI Plush Toy for Modern Families</v>
+        <v>CTA Construction Managers Celebrates Groundbreaking for New Fox Hill Elementary School in Burlington</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C780" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D780" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E780" t="str">
-        <v>https://www.prnewswire.com/news-releases/haivivi-bubblepal-redefine-playtime-with-screen-free-ai-plush-toy-for-modern-families-302798779.html</v>
+        <v>https://www.prnewswire.com/news-releases/cta-construction-managers-celebrates-groundbreaking-for-new-fox-hill-elementary-school-in-burlington-302848678.html</v>
       </c>
       <c r="F780" t="str">
-        <v>SHENZHEN, China, June 14, 2026 /PRNewswire/ -- In today's digital age, countless parents struggle to limit children's exposure to screens and hunt for beneficial kid toys that combine fun, education and companionship. Haivivi, a leading developer of AI-powered children's products,...</v>
+        <v>Construction on the school is expected to be substantially completed in early 2028. BURLINGTON, Mass., Aug. 11, 2026 /PRNewswire/ -- CTA Construction Managers joined the Town of Burlington, Burlington Public Schools, project partners, elected officials, and community members to celebrate...</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>FlipHTML5's Magazine Maker Offers Multiple Ways to Create Digital Magazines</v>
+        <v>Berklee Online Partners with Sophia Learning to Increase Degree Completion</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C781" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D781" t="str">
-        <v>SaaS, Media, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E781" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356217</v>
+        <v>https://www.prweb.com/releases/berklee-online-partners-with-sophia-learning-to-increase-degree-completion-302848822.html</v>
       </c>
       <c r="F781" t="str">
-        <v>FlipHTML5 has launched a magazine maker that helps users produce interactive digital magazines for marketing, education, publishing, corporate communications, and content promotion. The platform streamlines magazine production by supporting multiple creation methods and providing tools for customization, distribution, and performance tracking. - - Users simply upload PDF, PowerPoint, Word, and image files, and the magazine maker converts these files into page-flipping digital magazines... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356217</v>
+        <v>The partnership will allow eligible Berklee Online degree students to complete select general education credits through Sophia Learning. BOSTON, Aug. 11, 2026 /PRNewswire-PRWeb/ -- Berklee Online has partnered with Sophia Learning, a self-paced online learning platform whose courses are...</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>Interpreters Unlimited Helps Shape AI Translation Oversight in Federal Language Access Report</v>
+        <v>From Asthma to Tobacco, American Lung Association Helps Schools Create Healthier Learning Environments</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C782" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D782" t="str">
-        <v>AI, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E782" t="str">
-        <v>https://www.pr.com/press-release/969501</v>
+        <v>https://www.prnewswire.com/news-releases/from-asthma-to-tobacco-american-lung-association-helps-schools-create-healthier-learning-environments-302848812.html</v>
       </c>
       <c r="F782" t="str">
-        <v>New federal report delivered to the President and Congress highlights the growing national importance of interpretation and translation services across healthcare, education, government, and public safety. [PR.com]</v>
+        <v>American Lung Association shares resources to protect lung health for the new school year CHICAGO, Aug. 11, 2026 /PRNewswire/ -- This fall, millions of kids will head back to the classroom for the 2026-2027 school year, and the American Lung Association is providing resources, education...</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>Best Precious Metals IRA Companies 2026: Top Gold and Silver IRA Companies ...</v>
+        <v>Prepory Ranks Among Top Ten Education Companies on the 2026 Inc. 5000 List of America's Fastest-Growing Private Companies, Marking Second Year on the List</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C783" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D783" t="str">
         <v>Education</v>
       </c>
       <c r="E783" t="str">
-        <v>https://pr-inside.com/best-precious-metals-ira-companies-2026-top-gold-and-silver-ira-companies-r5191108.htm</v>
+        <v>https://www.newsfilecorp.com/release/309236/Prepory-Ranks-Among-Top-Ten-Education-Companies-on-the-2026-Inc.-5000-List-of-Americas-FastestGrowing-Private-Companies-Marking-Second-Year-on-the-List</v>
       </c>
       <c r="F783" t="str">
-        <v>(PR-inside.com) Amid the rising geopolitical tensions and economic disruptions, many people have started looking into precious metals IRA investments. IRAEmpire has released its best precious metals IRA companies list to help consumers in this regard. NEW YORK CITY, NY / ACCESS Newswire / June 13, 2026 / IRAEmpire is proud to announce the released of its "Best Precious Metals IRA Companies 2026" rankings. The best Precious Metals IRA companies in 2026 are firms that help investors hold IRS-eligible gold, silver, platinum, and palladium inside a self-directed retirement account. These companies offer clear education, transparent pricing, rollover support, approved storage options, and reliable customer ..</v>
+        <v>Miami, Florida--(Newsfile Corp. - August 11, 2026) - Prepory, the South Florida-based college admissions coaching company reimagining how students prepare for college, has been named to the 2026 Inc. 5000 list, Inc. Magazine's annual ranking of the fastest-growing private companies in America. This is the second year in a row Prepory has made the list, and the company climbed to number 6 among education companies this year, up from number 18 last year. "Last year, making this list for the first...</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>David Sola Launches Campaign to Run for Temecula Valley School Board in Area 4</v>
+        <v>Strathmore Welcomes Richard Newbury to the Board</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C784" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D784" t="str">
         <v>Education</v>
       </c>
       <c r="E784" t="str">
-        <v>https://www.pr.com/press-release/968994</v>
+        <v>https://www.newsfilecorp.com/release/309243/Strathmore-Welcomes-Richard-Newbury-to-the-Board</v>
       </c>
       <c r="F784" t="str">
-        <v>Election season is in full bloom and there are two seats up for grabs on the TVUSD School Board. In area 4, David Sola has officially launched his campaign to run against current board member and president, Joseph Komrosky. David Sola, a local parent and the Director of Growth Enablement at SmartLab, is enthusiastic about TVUSD schools and protecting the quality of education that students in the area deserve. His [PR.com]</v>
+        <v>Kelowna, British Columbia--(Newsfile Corp. - August 11, 2026) - Strathmore Plus Uranium Corporation (CSE: SUU) (OTCQB: SUUFF) (FSE: TO3) ("Strathmore" or "the Company") is pleased to announce the appointment of Mr. Richard Newbury to the Board of Directors.Mr. Newbury earned a Bachelor of Economics from Carleton University in Ottawa in 1972. He began his career in the financial services industry with Merrill Lynch in 1976 and spent the next 15 years as a commodity futures broker, specializing in...</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>GBDC Entrepreneurship Institute and the Dwight Stephenson Foundation Open New Computer Lab at KidZPreneur Town</v>
+        <v>St. Luke's Announces New Heart Hospital</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C785" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D785" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.pr.com/press-release/967408</v>
+        <v>https://www.prnewswire.com/news-releases/st-lukes-announces-new-heart-hospital-302848758.html</v>
       </c>
       <c r="F785" t="str">
-        <v>GBDC Entrepreneurship Institute, in partnership with the Dwight Stephenson Foundation, proudly announces the opening of the new Dwight Stephenson Foundation Computer Lab at KidZPreneur Town’s Experiential Learning Center. This milestone investment expands access to cutting edge technology for youth across Palm Beach County, equipping young innovators with the digital tools, training, and hands on learning environment [PR.com]</v>
+        <v>BETHLEHEM, Pa., Aug. 11, 2026 /PRNewswire/ -- St. Luke's University Health Network is pleased to announce its new St. Luke's Heart Hospital will open at St. Luke's Anderson Campus in October! The $252 million Heart Hospital is the largest construction project in St. Luke's more than...</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>RadiantVibe Capital Consortium Completes Rollout of Integrated Learning Resource Platform</v>
+        <v>HotDeals Releases 2026 Back-to-School Savings Snapshot Highlighting Coupon Code Usage Across U.S. Retailers</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C786" t="str">
-        <v>PRWeb</v>
+        <v>Send2Press</v>
       </c>
       <c r="D786" t="str">
-        <v>SaaS, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.prweb.com/releases/radiantvibe-capital-consortium-completes-rollout-of-integrated-learning-resource-platform-302797964.html</v>
+        <v>https://www.send2press.com/wire/hotdeals-releases-2026-back-to-school-savings-snapshot-highlighting-coupon-code-usage-across-u-s-retailers/</v>
       </c>
       <c r="F786" t="str">
-        <v>RadiantVibe Capital Consortium has completed the rollout of its Integrated Learning Resource Platform, bringing educational materials, expert knowledge archives, and structured learning pathways into a unified digital environment. The initiative is designed to improve knowledge...</v>
+        <v>SAN FRANCISCO, Calif., Aug. 11, 2026 (SEND2PRESS NEWSWIRE) -- New data from the HotDeals Research Team shows that during the 2026 Back-to-School season, U.S. shoppers continue to favor manually applied coupon codes over automatically applied, no-code deals. According to the HotDeals Consumer Savings Index, more than 2,000 active Back-to-School promotions were tracked across over 1,000 U.S. merchants this season, with code-based offers outnumbering no-code deals by a wide margin.</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>CEng. Shreekant Patil Illuminates MET’s Institute of Pharmacy Students on Ethical, Legal Steps for Startups, and Seed Funding</v>
+        <v>Special Education Teacher Launches Free, Multilingual AI Tool to Help Families Understand IEPs</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C787" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D787" t="str">
-        <v>Finance, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E787" t="str">
-        <v>https://express-press-release.net/news/2026/06/13/1758301</v>
+        <v>https://www.prweb.com/releases/special-education-teacher-launches-free-multilingual-ai-tool-to-help-families-understand-ieps-302848745.html</v>
       </c>
       <c r="F787" t="str">
-        <v>Nashik, India, 2026-06-13 — /EPR Network/ —MET’s Institute of Pharmacy (MET IOP), Bhujbal Knowledge City, Nashik, organized a highly enlightening and impactful guest seminar today [read full press release...]</v>
+        <v>Available in six languages, S.S. Education provides document-grounded explanations, meeting preparation, and practical next steps for parents navigating special education SAN MATEO, Calif., Aug. 11, 2026 /PRNewswire-PRWeb/ -- As families begin a new school year, special education teacher...</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>Tax Lien Wealth Builders® Launches Nationwide “Tax Lien Tour™” to Expand Access to Real Estate Investment Education Across the U.S.</v>
+        <v>Jury Awards $3.5 Million to Survivor Four Decades After Reporting Sexual Abuse to Harrisville Central School District</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C788" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D788" t="str">
-        <v>Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.getnews.info/story/2026/06/12/tax-lien-wealth-builders-launches-nationwide-tax-lien-tour-to-expand-access-to-real-estate-investment-education-across-the-us/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/jury-awards-3-5-million-to-survivor-four-decades-after-reporting-sexual-abuse-to-harrisville-central-school-district-302848743.html</v>
       </c>
       <c r="F788" t="str">
-        <v/>
+        <v>NEW YORK, Aug. 11, 2026 /PRNewswire/ -- Herman Law, the nation's leading law firm exclusively representing survivors of child sexual abuse, announced today that it has secured a $3.5 million jury verdict after a jury in Lewis County, New York, found Harrisville Central School District and...</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Monroe University Celebrates the Class of 2026 at Commencement</v>
+        <v>UH Law Webinar Examines Major Supreme Court Rulings</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C789" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D789" t="str">
         <v>Education</v>
       </c>
       <c r="E789" t="str">
-        <v>https://www.prnewswire.com/news-releases/monroe-university-celebrates-the-class-of-2026-at-commencement-302799470.html</v>
+        <v>https://www.prnewswire.com/news-releases/uh-law-webinar-examines-major-supreme-court-rulings-302848717.html</v>
       </c>
       <c r="F789" t="str">
-        <v>New York Assemblymembers Karines Reyes and Chantel Jackson Deliver Commencement Addresses BRONX, N.Y., June 12, 2026 /PRNewswire/ -- Monroe University, a national leader in educating first-generation and international students, held its 93rd Annual Commencement yesterday at Radio City...</v>
+        <v>HOUSTON, Aug. 11, 2026 /PRNewswire/ -- From tariffs and birthright citizenship to voting rights and separation of powers, recent U.S. Supreme Court decisions are shaping some of the nation's most consequential legal and policy debates. University of Houston Law Center faculty will discuss...</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Promoting environmental conservation of the mexican caribbean with education reforestation, and recycling</v>
+        <v>James Healthcare &amp; Associates Says Back-to-School Is the Time to Reset Your Body, Too</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C790" t="str">
-        <v>PRWeb</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D790" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.prweb.com/releases/promoting-environmental-conservation-of-the-mexican-caribbean-with-education-reforestation-and-recycling-302797846.html</v>
+        <v>https://prunderground.com/james-healthcare-associates-says-back-to-school-is-the-time-to-reset-your-body-t/cmsot9kpl006a04jjrexmbiz0</v>
       </c>
       <c r="F790" t="str">
-        <v>Kuzá Beach &amp; Adventure Park has impacted more than 1,700 children with environmental education programs, planted more than 500 mangroves, and recycled more than 7.3 tons of waste COZUMEL, Mexico and QUINTANA ROO, Mexico, June 12, 2026 /PRNewswire-PRWeb/ -- As part of its commitment to...</v>
+        <v>Keokuk, Iowa, integrated chiropractic clinic encourages tri-state residents to protect their physical health as fall routines bring more sitting and less movement. The post James Healthcare &amp;amp; Associates Says Back-to-School Is the Time to Reset Your Body, Too first appeared on</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>TAL Education Group Files Its Annual Report on Form 20-F</v>
+        <v>Fordham Law School Announces Second Annual In-House Counsel Institute Focused on AI and Today’s Evolving Legal Landscape</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C791" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D791" t="str">
-        <v>Finance, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.prnewswire.com/news-releases/tal-education-group-files-its-annual-report-on-form-20-f-302799430.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/fordham-law-school-announces-second-140500045.html</v>
       </c>
       <c r="F791" t="str">
-        <v>BEIJING, June 12, 2026 /PRNewswire/ -- TAL Education Group ("TAL" or the "Company") (NYSE: TAL), a smart learning solutions provider in China, today announced that it filed its annual report on Form 20-F for the fiscal year ended February 28, 2026 (the "Annual Report") with the Securities...</v>
+        <v>NEW YORK, August 11, 2026--Fordham Law School, in collaboration with global law firm DLA Piper, is launching the second year of its In-House Counsel Institute, building on the strong debut of last year’s program. This year’s program will take place online from September 10 through December 10, 2026, with fifteen one-hour sessions exploring AI’s impact across the in-house function, from governance and risk to innovation and business strategy.</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>Dr. Jasvant Modi Supports UCLA's Milestone Inaugural Lecture for Bhagavan Abhinandan Endowed Chair in Jain Studies</v>
+        <v>76% of Caregivers Say Reliable Transportation Makes Their Child More Successful in School, New Research Finds</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C792" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D792" t="str">
         <v>Education</v>
       </c>
       <c r="E792" t="str">
-        <v>https://www.prweb.com/releases/dr-jasvant-modi-supports-uclas-milestone-inaugural-lecture-for-bhagavan-abhinandan-endowed-chair-in-jain-studies-302797822.html</v>
+        <v>https://www.prweb.com/releases/76-of-caregivers-say-reliable-transportation-makes-their-child-more-successful-in-school-new-research-finds-302846754.html</v>
       </c>
       <c r="F792" t="str">
-        <v>Dr. Jasvant Modi joins fellow Jain community donors in supporting UCLA's Bhagavan Abhinandan Endowed Chair, expanding the university's study of Jain traditions and global religious thought. LOS ANGELES, June 12, 2026 /PRNewswire-PRWeb/ -- The University of California, Los Angeles (UCLA)...</v>
+        <v>National Study of Caregivers, Teachers, and Administrators Reveals How Consistent Transportation Shapes Student Outcomes, Improves Chronic Absenteeism, and Reduces Classroom Disruption DENVER, Aug. 11, 2026 /PRNewswire-PRWeb/ -- More than three in four parents and guardians say a reliable...</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>CALIFORNIA RISES: GENESIS DEEPENS COMMITMENT TO PACIFIC PALISADES RECOVERY</v>
+        <v>Modern Recreational Technologies Restores Historic T.W. Andrews High School Tennis Courts Through Community Partnership</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C793" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D793" t="str">
         <v>Education</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.prnewswire.com/news-releases/california-rises-genesis-deepens-commitment-to-pacific-palisades-recovery-302799305.html</v>
+        <v>https://www.pr.com/press-release/975985</v>
       </c>
       <c r="F793" t="str">
-        <v>Genesis contributed $10,000 to support ongoing Pacific Palisades wildfire recovery, including investments in Tee It Up for Pali and the Palisades Elementary Charter School 5th grade culmination FOUNTAIN VALLEY, Calif., June 12, 2026 /PRNewswire/ -- Genesis continued its California Rises...</v>
+        <v>Modern Recreational Technologies (MRT) restored the historic tennis courts at T.W. Andrews High School through a community volunteer initiative. Over 13 team members contributed 300+ volunteer hours to restore 17,000 square feet using Ramuc Clean &amp; Prep Solution and 280 gallons of Tuff Court®, helping prepare the facility for the return of the school's tennis program while providing hands-on technical training for MRT [PR.com]</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>Rutgers Business School ranks among top MBA programs in the U.S. for return on investment</v>
+        <v>Telarus Partner Summit 2026 Opens in Texas with a Focus on AI-Enabled Technology Advisors</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C794" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D794" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.prnewswire.com/news-releases/rutgers-business-school-ranks-among-top-mba-programs-in-the-us-for-return-on-investment-302799127.html</v>
+        <v>https://www.prweb.com/releases/telarus-partner-summit-2026-opens-in-texas-with-a-focus-on-ai-enabled-technology-advisors-302846776.html</v>
       </c>
       <c r="F794" t="str">
-        <v>After 10 years, Rutgers MBA graduates saw a median annualized return on investment of 16 percent and a 10-year net ROI of $679,000, according to Bloomberg Businessweek's annual Business School ROI Calculator. NEWARK, N.J., June 12, 2026 /PRNewswire/ -- Rutgers Business School's Full-Time...</v>
+        <v>Telarus's premier education event of the year brings together technology advisors, industry thought leaders, and suppliers for the latest AI-enabled technologies, proven sales strategies, and networking opportunities. GRAPEVINE, Texas, Aug. 11, 2026 /PRNewswire-PRWeb/ -- Telarus, the...</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>University of Utah and its foundation finalize deal to form Crimson Brand Partners</v>
+        <v>VariQuest Launches StudioVQ™, a Next-Generation Creative Platform That Transforms How Schools Design, Create, and Inspire</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C795" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D795" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-utah-and-its-foundation-finalize-deal-to-form-crimson-brand-partners-302799152.html</v>
+        <v>https://www.prweb.com/releases/variquest-launches-studiovq-a-next-generation-creative-platform-that-transforms-how-schools-design-create-and-inspire-302847119.html</v>
       </c>
       <c r="F795" t="str">
-        <v>New college athletics partnership advanced by world-class executive team, led by Matt Webb SALT LAKE CITY, June 12, 2026 /PRNewswire/ -- The University of Utah and its foundation (University of Utah Growth Capital Partners Foundation) announced today they have finalized their partnership...</v>
+        <v>StudioVQ™ combines educational templates, a design workspace, and on-demand print shop capabilities into one ecosystem - to save educators time. BROOKLYN PARK, Minn., Aug. 11, 2026 /PRNewswire-PRWeb/ -- VariQuest®, a leader in visual and kinesthetic learning solutions for K-12 education,...</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>29th Annual FirstGlance Film Festival Philadelphia Announces Juried, Audience Award Winners</v>
+        <v>Parkinson's Foundation Announces Second Cohort of Nurse Practitioner Fellowship in Movement Disorders</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C796" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D796" t="str">
         <v>Education</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.pr.com/press-release/969077</v>
+        <v>https://www.prnewswire.com/news-releases/parkinsons-foundation-announces-second-cohort-of-nurse-practitioner-fellowship-in-movement-disorders-302848465.html</v>
       </c>
       <c r="F796" t="str">
-        <v>The 29th annual FirstGlance Film Festival Philadelphia announced the Juried Award winners in more than 20 categories at an awards ceremony at the Film Society Bourse. Winners of the Audience Choice Awards, which were determined by audience votes throughout the festival, were recently announced as well. Featuring 40 new independent films by professional, emerging, and student filmmakers from around the world, the festival [PR.com]</v>
+        <v>Year-long fellowship to take place at Emory University in Atlanta NEW YORK and MIAMI, Aug. 11, 2026 /PRNewswire/ -- The Parkinson's Foundation announced the second cohort of its Parkinson's Nurse Practitioner Fellowship program at Emory University. Applications are now open for nurse...</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>PA Distance Learning Named Educator Insider Magazine's K-12 Charter ...</v>
+        <v>COSI Hits 15 Emmy® Awards as Dr. B in 3 Expands Science Learning Beyond the Museum</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C797" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D797" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E797" t="str">
-        <v>https://pr-inside.com/pa-distance-learning-named-educator-insider-magazine-s-k-12-charter-r5190851.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cosi-hits-15-emmy-awards-as-dr-b-in-3-expands-science-learning-beyond-the-museum-302848057.html</v>
       </c>
       <c r="F797" t="str">
-        <v>(PR-inside.com) The prestigious award reinforces PA Distance Learning's leadership in Pennsylvania virtual charter education ahead of the 2026-2027 enrollment season PITTSBURGH, PA / ACCESS Newswire / June 12, 2026 / PA Distance Learning Charter School, a virtual charter school in Pennsylvania, has been named K-12 Charter School of the Year 2026 by Education Insider Magazine, earning national recognition for its innovative online learning environment and commitment to student support and academic excellence. The award underscores PA Distance Learning's role in shaping the future of K-12 education and helping raise the standards for virtual education in a rapidly evolving educational landscape. A growing number ..</v>
+        <v>The honors recognize COSI's continued commitment to delivering science learning beyond the museum and into homes, classrooms, and communities around the world. COLUMBUS, Ohio, Aug. 11, 2026 /PRNewswire/ -- The Center of Science and Industry (COSI) has earned two 2026 Emmy® Awards for its...</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>PA Distance Learning Named Educator Insider Magazine's K-12 Charter School of the Year 2026</v>
+        <v>KIDZ AI Announces 1-for-15 Reverse Stock Split</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C798" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D798" t="str">
-        <v>Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E798" t="str">
-        <v>https://www.newswire.com/news/pa-distance-learning-named-educator-insider-magazine-s-k-12-charter-school-of</v>
+        <v>https://pr-inside.com/kidz-ai-announces-1-for-15-reverse-stock-split-r5211139.htm</v>
       </c>
       <c r="F798" t="str">
-        <v>The prestigious award reinforces PA Distance Learning's leadership in Pennsylvania virtual charter education ahead of the 2026-2027 enrollment season</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 11, 2026 / KIDZ AI Inc. (NASDAQ:KIDZ)(NASDAQ:KIDZW) ("KIDZ AI" or the "Company"), an AI-driven education technology and emerging AI infrastructure company, today announced that it will conduct a 1-for-15 reverse stock split of its outstanding Class A common stock and Class B common stock (the "Reverse Stock Split"). The Reverse Stock Split will become effective at 12:01 a.m. Eastern Time on August 13, 2026. The Company's Class B common stock will continue to trade on the Nasdaq Capital Market ("Nasdaq") under the symbol "KIDZ" and is expected to begin trading on a split-adjusted ..</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>Nord Anglia Education's Class of 2026 secures offers from Oxford, Cambridge, Harvard, Stanford, UCL, and other leading universities</v>
+        <v>Adia Med Partners with Full Sail University; CEO Larry Powalisz to Present Company and Explore Student Assistance with SEO, Social Media, and Marketing</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C799" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D799" t="str">
         <v>Education</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.prnewswire.com/news-releases/nord-anglia-educations-class-of-2026-secures-offers-from-oxford-cambridge-harvard-stanford-ucl-and-other-leading-universities-302799064.html</v>
+        <v>https://www.newsfilecorp.com/release/308946/Adia-Med-Partners-with-Full-Sail-University-CEO-Larry-Powalisz-to-Present-Company-and-Explore-Student-Assistance-with-SEO-Social-Media-and-Marketing</v>
       </c>
       <c r="F799" t="str">
-        <v>LONDON, June 12, 2026 /PRNewswire/ -- Leading international schools organisation Nord Anglia Education is marking another exceptional year of university success, with its Class of 2026 securing offers to some of the world's most prestigious universities. Students across Nord Anglia's...</v>
+        <v>Winter Park, Florida--(Newsfile Corp. - August 11, 2026) - Adia Med Inc. (OTCQB: ADIA), a regenerative medicine company focused on stem cell therapies and biologics, today announced a new educational partnership with Full Sail University. As part of the collaboration, Adia Med Chief Executive Officer Larry Powalisz will present the company at Full Sail's Auditorium on August 13, 2026, at 1:00 p.m. to both in-person students and those joining live online.Full Sail UniversityTo view an enhanced...</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>Willow Laboratories Welcomes Dr. Jill Biden, Ken Buck, and Said Hilal to Willow's Board of Directors</v>
+        <v>Lincoln Unified School District 298 Deploys ZeroEyes AI Gun Detection and Intelligent Situational Awareness Technology</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C800" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D800" t="str">
-        <v>Healthcare, Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E800" t="str">
-        <v>https://www.prnewswire.com/news-releases/willow-laboratories-welcomes-dr-jill-biden-ken-buck-and-said-hilal-to-willows-board-of-directors-302799027.html</v>
+        <v>https://www.prnewswire.com/news-releases/lincoln-unified-school-district-298-deploys-zeroeyes-ai-gun-detection-and-intelligent-situational-awareness-technology-302847307.html</v>
       </c>
       <c r="F800" t="str">
-        <v>Distinguished leaders in education, healthcare innovation and public service join Willow to help advance its mission of improving healthspan and lifespan through innovative therapeutic care. IRVINE, Calif., June 12, 2026 /PRNewswire/ -- Willow Laboratories, a health technology innovation...</v>
+        <v>Kansas Schools Integrate Leading Proactive Solution to Mitigate Gun-Related Violence PHILADELPHIA, Aug. 11, 2026 /PRNewswire/ -- ZeroEyes, creators of the leading multi-analytics weapons detection and threat intelligence platform, today announced that its proactive AI gun detection and...</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>51Talk Online Education Group Announces First Quarter 2026 Results</v>
+        <v>Nearly One-Third of Gen Z Drivers Reported Owning or Driving An Uninsured Vehicle in the Past Six Months</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C801" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D801" t="str">
-        <v>Finance, SaaS, Education</v>
+        <v>Finance, Automotive, Education</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.prnewswire.com/news-releases/51talk-online-education-group-announces-first-quarter-2026-results-302798978.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342592/0/en/nearly-one-third-of-gen-z-drivers-reported-owning-or-driving-an-uninsured-vehicle-in-the-past-six-months.html</v>
       </c>
       <c r="F801" t="str">
-        <v>SINGAPORE, June 12, 2026 /PRNewswire/ -- 51Talk Online Education Group ("51Talk" or the "Company") (NYSE American: COE), a global online education platform with core expertise in English education, announced its unaudited results for the first quarter ended March 31, 2026. First Quarter...</v>
+        <v>TransUnion research recommends insurers provide additional services, education and engagement to prevent lapsed coverage for this generation of drivers TransUnion research recommends insurers provide additional services, education and engagement to prevent lapsed coverage for this generation of drivers</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>Botox Certification for Dentists</v>
+        <v>Online Language Learning Market to Grow at 15.8% by 2031 Driven by Rising Cross-Border Communication Demand, Says Mordor Intelligence</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C802" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D802" t="str">
         <v>Education</v>
       </c>
       <c r="E802" t="str">
-        <v>https://pr-inside.com/botox-certification-for-dentists-r5190750.htm</v>
+        <v>https://www.prnewswire.com/news-releases/online-language-learning-market-to-grow-at-15-8-by-2031-driven-by-rising-cross-border-communication-demand-says-mordor-intelligence-302848305.html</v>
       </c>
       <c r="F802" t="str">
-        <v>(PR-inside.com) The Best Botox certification for dentists is through AACM SEATTLE, WA / ACCESS Newswire / June 12, 2026 / As aesthetic medicine continues to expand across dental practices nationwide, dentists are seeking accredited certification programs to add neuromodulator and filler services to their existing offerings. Among available options, theAmerican Academy of Cosmetic Medicine® (AACM™ )stands out as a leading choice for dental professionalspursuing toxin and filler certification with ADA CERP recognition. The online course is priced at $199 plus tax, making it an accessible entry point into aesthetic training. Why Are Dentists a Natural Fit for Aesthetic Injections? Dentists already have many of the ..</v>
+        <v>HYDERABAD, India, Aug. 11, 2026 /PRNewswire/ -- Mordor Intelligence has published a report on the online language learning market, providing a comprehensive assessment of market dynamics, technology trends, competitive landscape, and future opportunities. According to the study, the...</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>“L.E.A.R.N,” Best-Selling Book Free for One More Day (Ending Soon) (Until 6/12/26)</v>
+        <v>Recent Release, "In Time," from Covenant Books Author Robert Young, Explores How Divine Grace Can Redirect Even the Most Hardened Heart Toward Redemption</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C803" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D803" t="str">
-        <v>Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E803" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355834</v>
+        <v>https://www.pr.com/press-release/975693</v>
       </c>
       <c r="F803" t="str">
-        <v>Best Seller Publishing announces the release of Jim Carbaugh&amp;#39;s new book, &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership&amp;#8221; is about creating stronger school cultures and more effective learning environments through a practical framework centered on... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355834</v>
+        <v>Robert Young has completed a new book, "In Time," a gripping narrative that begins when Dan Smith, a man consumed by bitterness after abandoning the Catholic Church, finds himself mysteriously transported back to 2002. This supernatural intervention sets him on an unexpected collision course with faith itself. As Dan grapples with his new reality, he discovers that God has positioned him to prevent the death of [PR.com]</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>Team Cookie Wins Two Asia-Pacific PR Awards, Marking 3rd Consecutive Year of Success</v>
+        <v>Recent Release: The Whole Truth Chronicles a Life Shaped by Civil Conflict, Ambition, and Transformation Across Three Continents</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C804" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D804" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E804" t="str">
-        <v>https://www.prnewswire.com/news-releases/team-cookie-wins-two-asia-pacific-pr-awards-marking-3rd-consecutive-year-of-success-302798927.html</v>
+        <v>https://www.pr.com/press-release/975679</v>
       </c>
       <c r="F804" t="str">
-        <v>- Secures B2B and Public Education Honors; vows to elevate storytelling for startups to Nasdaq-listed tech giants SEOUL, South Korea, June 12, 2026 /PRNewswire/ -- Team Cookie (CEO Ryu Taejoon), a PR consultancy specializing in tech startups, announced on June 12 that it won two awards at...</v>
+        <v>Ochiagha Reagan Ufomba has completed a searing work, “The Whole Truth”: A Didactic Rendered Autobiography on Civil War, Childhood, Resilience, Education, Business, and Politics, which stands as a rare firsthand testimony to some of Africa's most consequential moments. Drawing from lived experiences of the Nigerian Civil War, international commerce, and continental politics, this account refuses sanitization or [PR.com]</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Pope John XXIII Regional High School and "Empowered hosted by Meg Ryan" Explore the Future of College Preparatory Excellence</v>
+        <v>New Challenge Grant to Help Communities Across the Country Close Digital Skills Gaps</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C805" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D805" t="str">
         <v>Education</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.prnewswire.com/news-releases/pope-john-xxiii-regional-high-school-and-empowered-hosted-by-meg-ryan-explore-the-future-of-college-preparatory-excellence-302798277.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-challenge-grant-to-help-communities-across-the-country-close-digital-skills-gaps-302847717.html</v>
       </c>
       <c r="F805" t="str">
-        <v>An upcoming Public Television segment highlights the intersection of academic integrity, cutting-edge technology, and the thriving landscape of Catholic education in New Jersey. NEW YORK, June 12, 2026 /PRNewswire/ -- Modern secondary education requires a delicate balance between...</v>
+        <v>The Transform:ED Communities Challenge Grant expands access to Ed Farm's connected learning spaces, Apple technology, and programming for youth and adults BIRMINGHAM, Ala., Aug. 11, 2026 /PRNewswire/ -- Ed Farm, a Birmingham-based nonprofit working to close digital skills gaps, announced...</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Elizabeth Whitmer Featured in Full-Page Article in Spring 2026 Issue of P.O.W.E.R (Professional Organization of Women of Excellence Recognized) Magazine</v>
+        <v>Cambridge International AS &amp; A Level Entries Grow 5% Amid Rising Higher Education Demand for Flexible, Skills-Based Qualifications</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C806" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D806" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.pr.com/press-release/970949</v>
+        <v>https://finance.yahoo.com/small-business/articles/cambridge-international-level-entries-grow-060300403.html</v>
       </c>
       <c r="F806" t="str">
-        <v>Elizabeth Whitmer of Fort Myers Beach, Florida is highlighted in a full-page feature in the Spring 2026 issue of P.O.W.E.R. (Professional Organization of Women of Excellence Recognized) Magazine. This recognition acknowledges her outstanding contributions and achievements in health information technology, education, mentorship, and innovation. About Elizabeth Whitmer Elizabeth Whitmer is a professor of Health Information [PR.com]</v>
+        <v>CAMBRIDGE, England, August 11, 2026--More students choose Cambridge International AS &amp; A Levels as a route to university and beyond.</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Strategic Education Inc. Data Breach: Edelson Lechtzin LLP Launches Investigation Into Exposure of Personal Information</v>
+        <v>Trifork subsidiary Nine to maintain and further develop Denmark’s digital admissions platform for higher education</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C807" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D807" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.prnewswire.com/news-releases/strategic-education-inc-data-breach-edelson-lechtzin-llp-launches-investigation-into-exposure-of-personal-information-302798833.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342392/0/en/trifork-subsidiary-nine-to-maintain-and-further-develop-denmark-s-digital-admissions-platform-for-higher-education.html</v>
       </c>
       <c r="F807" t="str">
-        <v>National class action firm offering free case evaluations to individuals impacted by the Strategic Education Inc. cybersecurity incident HERNDON, Va., June 12, 2026 /PRNewswire/ -- Edelson Lechtzin LLP, a highly rated class action law firm, is investigating data privacy claims arising...</v>
+        <v>Press Release Trifork subsidiary Nine to maintain and further develop Denmark’s digital admissions platform for higher education</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>NEDHSA Celebrates Ribbon-Cutting of R.I.S.E. Treatment Center to Address Maternal Mortality and Substance Use Disorders</v>
+        <v>APOD: 2026 August 11 – Six Moons of Saturn</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C808" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D808" t="str">
         <v>Education</v>
       </c>
       <c r="E808" t="str">
-        <v>https://www.prnewswire.com/news-releases/nedhsa-celebrates-ribbon-cutting-of-rise-treatment-center-to-address-maternal-mortality-and-substance-use-disorders-302798626.html</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-11-six-moons-of-saturn/</v>
       </c>
       <c r="F808" t="str">
-        <v>MONROE, La., June 11, 2026 /PRNewswire/ -- Northeast Delta Human Services Authority (NEDHSA) officially dedicated the Reaching Independence through Support &amp; Education (R.I.S.E.) Treatment Center on Thursday with a ribbon-cutting ceremony attended by state leaders, healthcare...</v>
+        <v>APOD Science APOD APOD: 2026 August 11 – Six… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Six Moons [&amp;#8230;]</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Redwood AI Enters LOI to Explore Pathogen Tracking Through AI Genomics ...</v>
+        <v>Labor Day Travelers Encouraged to Check Tires Before Hitting the Road ...</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C809" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D809" t="str">
-        <v>Finance, AI, Healthcare, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E809" t="str">
-        <v>https://pr-inside.com/redwood-ai-enters-loi-to-explore-pathogen-tracking-through-ai-genomics-r5190681.htm</v>
+        <v>https://pr-inside.com/labor-day-travelers-encouraged-to-check-tires-before-hitting-the-road-r5210971.htm</v>
       </c>
       <c r="F809" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 11, 2026 / Redwood AI Corp. (CSE:AIRX)(OTCQB:RDWCF)(Frankfurt:Y0N,WKN:A422EZ) ("Redwood" or the "Company") is pleased to announce the signing of a non-binding Letter of Intent ("LOI") with Dr. Placide Sesonga of The University of Global Health Equity (UGHE) in Rwanda. The proposed collaboration is intended to support the development of a regional pathogen tracking and AI-enabled outbreak intelligence initiative focused on strengthening preparedness and early detection capabilities for emerging and re-emerging infectious diseases across Central and East Africa. The LOI is non-binding and intended to support collaborative planning, protocol development, and funding discussions related to the ..</v>
+        <v>(PR-inside.com) Consumer Education Campaign Reminds Drivers That Tire Condition is One of the Most Important Factors for Safe Holiday Travel LOS ANGELES, CA / ACCESS Newswire / August 10, 2026 / As millions of Americans prepare for one final summer getaway, Tires Easy is encouraging motorists to include a tire inspection on their pre-trip checklist before heading out for Labor Day weekend. Labor Day consistently ranks among the busiest travel periods of the year, with families taking advantage of the long weekend for road trips, college move-ins and visits with friends and relatives. While drivers often remember to fuel up and pack emergency ..</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>Premiere Orlando 2026 Draws Record Engagement, Reinforcing Its Position ...</v>
+        <v>Mercy Medical Center's Institute for Foot and Ankle Reconstruction Opens Center for Orthopedic Innovation, Advancing Research, Education and Surgical Innovation</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C810" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D810" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E810" t="str">
-        <v>https://pr-inside.com/premiere-orlando-2026-draws-record-engagement-reinforcing-its-position-r5190680.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mercy-medical-centers-institute-for-foot-and-ankle-reconstruction-opens-center-for-orthopedic-innovation-advancing-research-education-and-surgical-innovation-302847519.html</v>
       </c>
       <c r="F810" t="str">
-        <v>(PR-inside.com) Premiere Show Group, the nation's leading network of beauty industry events and world-class educational programming has just concluded a wildly successful Orlando show. Premiere Orlando 2026 welcomed more than 54,500 visits from beauty professionals and students, marking a 5% increase over 2025 and further cementing its status as the premier destination for education, inspiration, and professional growth across the beauty industry. ORLANDO, FL / ACCESS Newswire / June 11, 2026 / Throughout the weekend, attendees explored the latest innovations, products, tools, and techniques shaping the future of beauty while connecting with leading brands, educators, and fellow professionals from across the industry. ..</v>
+        <v>Seven-Year Vision Led by Orthopedic Innovator Dr. Lew Schon Expands Mercy's Leadership in Foot and Ankle Care featuring cutting-edge orthobiologic lab BALTIMORE, Aug. 10, 2026 /PRNewswire/ -- Mercy Medical Center's Institute for Foot and Ankle Reconstruction (IFAR), one of the nation's...</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>Pioneering Higher Education Technology Firm Stellic Named 2026 Student Success Platform of the Year</v>
+        <v>Universal Technical Institute Investigation Notice: Levi &amp;amp; Korsinsky Notifies Investors of Pending Investigation Into Universal Technical Institute (UTI)</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C811" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D811" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E811" t="str">
-        <v>https://www.prnewswire.com/news-releases/pioneering-higher-education-technology-firm-stellic-named-2026-student-success-platform-of-the-year-302798522.html</v>
+        <v>https://www.prnewswire.com/news-releases/universal-technical-institute-investigation-notice-levi--korsinsky-notifies-investors-of-pending-investigation-into-universal-technical-institute-uti-302847499.html</v>
       </c>
       <c r="F811" t="str">
-        <v>Award-winning platform is now helping more than 1 million students navigate complex academic journeys, make informed decisions, and chart clearer pathways to graduation and career success SAN MATEO, Calif., June 11, 2026 /PRNewswire/ -- Stellic—the developer of the popular academic...</v>
+        <v>Universal Technical Institute guided to more than $155 million in FY2026 baseline adjusted EBITDA. The Company later set the figure to above $135 million -- roughly $20 million lower -- citing weak fourth-quarter high-school auto and diesel starts, and the stock sold off nearly 35% NEW...</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>NASA Award Boosts Space Technology Research Capabilities</v>
+        <v>CHS-Northwest celebrates DPT Class of 2029 at annual white coat ceremony</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C812" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D812" t="str">
-        <v>Finance, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.nasa.gov/learning-resources/stem-engagement-at-nasa/murep/nasa-award-boosts-space-technology-research-capabilities/</v>
+        <v>https://www.prnewswire.com/news-releases/chs-northwest-celebrates-dpt-class-of-2029-at-annual-white-coat-ceremony-302847339.html</v>
       </c>
       <c r="F812" t="str">
-        <v>NASA is introducing a new funding opportunity to accelerate academic research and technology development. The Minority University Research and Education Project Space Technology Artemis Research (M‑STAR) application window opened Thursday and will remain open through 11:59 p.m. EDT on Tuesday, Aug. 11. The research funded through this award supports the agency’s priorities for exploring the [&amp;#8230;]</v>
+        <v>LEBANON, Ore., Aug. 10, 2026 /PRNewswire/ -- At Western University of Health Sciences' College of Health Sciences-Northwest (CHS-Northwest), students are prepared to become compassionate, patient-centered clinicians. On Friday, Aug. 7, 2026, 46 incoming Doctor of Physical Therapy students...</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>New Head &amp;amp; Neck Publication Highlights Potential Role of Intraoperative PET-CT in Characterizing Residual Disease Following Immunotherapy</v>
+        <v>CBLT Announces Additional Business Venture</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C813" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D813" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.prweb.com/releases/new-head--neck-publication-highlights-potential-role-of-intraoperative-pet-ct-in-characterizing-residual-disease-following-immunotherapy-302797800.html</v>
+        <v>https://www.newsfilecorp.com/release/309056/CBLT-Announces-Additional-Business-Venture</v>
       </c>
       <c r="F813" t="str">
-        <v>Investigators from Vanderbilt University Medical Center demonstrate real-time visualization of scattered residual tumor following neoadjuvant chemoimmunotherapy using the mobile intraoperative PET-CT system GHENT, Belgium, June 11, 2026 /PRNewswire-PRWeb/ -- XEOS, a medical technology...</v>
+        <v>Burlington, Ontario--(Newsfile Corp. - August 10, 2026) - CBLT Inc. (TSXV: CBLT) ("CBLT" or the "Company") was directed at its last shareholder meeting to seek diversification of the Company's growth plan into other business areas. CBLT is pleased to announce its minor diversification into support for the launch of a third party pioneering investor education and marketing program aimed at demystifying investment for a broad audience (the "Program"). CBLT has no ownership interest in the Program,...</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>Casio and ROLI Bring Innovative Piano Learning Experience to the Next Generation of Musicians</v>
+        <v>Drew University Announces Launch of The Drew School</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C814" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D814" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E814" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-and-roli-bring-innovative-piano-learning-experience-to-the-next-generation-of-musicians-302797601.html</v>
+        <v>https://www.prnewswire.com/news-releases/drew-university-announces-launch-of-the-drew-school-302847449.html</v>
       </c>
       <c r="F814" t="str">
-        <v>ROLI Learn for CASIO combines Casio keyboards with interactive lessons, licensed songs, and gamified instruction tailored for today's first-time musicians ROLI Learn for CASIO combines compatible keyboards with interactive lessons, licensed songs and gamified learning tools. Casio and...</v>
+        <v>The groundbreaking grade 1-8 school is in partnership with 2HR Learning MADISON, N.J., Aug. 10, 2026 /PRNewswire/ -- Drew University is proud to announce the launch of The Drew School in partnership with 2HR Learning, the AI-driven curricular platform that powers the revolutionary Alpha...</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>GPU as a Service Market to Reach USD 14.4 Billion by 2033 at 16.0% CAGR, Fueled by Generative AI, Machine Learning, and Cloud Infrastructure Expansion - Grand View Research, Inc.</v>
+        <v>Marcela Mercado of Mercado Kramer Featured on Cover of Attorney at ...</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C815" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D815" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E815" t="str">
-        <v>https://www.prnewswire.com/news-releases/gpu-as-a-service-market-to-reach-usd-14-4-billion-by-2033-at-16-0-cagr-fueled-by-generative-ai-machine-learning-and-cloud-infrastructure-expansion---grand-view-research-inc-302798315.html</v>
+        <v>https://pr-inside.com/marcela-mercado-of-mercado-kramer-featured-on-cover-of-attorney-at-r5210846.htm</v>
       </c>
       <c r="F815" t="str">
-        <v>SAN FRANCISCO, June 11, 2026 /PRNewswire/ -- The global GPU as a Service (GPUaaS) market is poised for substantial expansion as enterprises accelerate investments in artificial intelligence, machine learning, high-performance computing, and advanced analytics. According to a recent...</v>
+        <v>(PR-inside.com) SALINAS, CA / ACCESS Newswire / August 10, 2026 / Mercado Krameris proud to announce that co-founder and personal injury attorneyMarcela Mercadowas featured on the cover of Attorney at Law Magazine's inauguralFirst-Generation Lawyers issue . The feature highlights Mercado's journey from immigrating to the United States as a child to becoming a respected California personal injury attorney and law firm owner. In the featurearticle , "Marcela Mercado: Finding Her Way Without a Map," Mercado reflects on growing up in a working-class immigrant household, balancing school with full-time work, and building a legal career without family connections to the profession. "I didn't grow ..</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>World Fire Congress advances global fire service collaboration through new Secretariat and research framework</v>
+        <v>The Inner Circle acknowledges Diane M. Carbo, RN as a Pinnacle Lifetime Member</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C816" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D816" t="str">
         <v>Education</v>
       </c>
       <c r="E816" t="str">
-        <v>https://www.prnewswire.com/news-releases/world-fire-congress-advances-global-fire-service-collaboration-through-new-secretariat-and-research-framework-302798390.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-diane-m-carbo-rn-as-a-pinnacle-lifetime-member-302847287.html</v>
       </c>
       <c r="F816" t="str">
-        <v>NFPA and IAFC to support Secretariat function; UL Research Institutes to provide learning, research, and global insight efforts QUINCY, Mass., June 11, 2026 /PRNewswire/ -- The World Fire Congress (WFC) has named the Metropolitan Fire Chiefs Association (Metro Chiefs), a section of the...</v>
+        <v>MYRTLE BEACH, S.C., Aug. 10, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Diane M. Carbo, RN is acknowledged as a Pinnacle Lifetime Member for her contributions to Transforming Caregiver Education and Support. Diane M. Carbo, RN, has devoted more than 54 years to...</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>Cisneros Brothers Plumbing Partners with Construction Youth of America to Expand Skilled Trades Career Opportunities for Adelanto High School Students</v>
+        <v>Insomnia Cookies Gives the Class of 2030 30,000 Free Freshman 6-Packs of Cookies</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C817" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D817" t="str">
         <v>Education</v>
       </c>
       <c r="E817" t="str">
-        <v>https://www.prweb.com/releases/cisneros-brothers-plumbing-partners-with-construction-youth-of-america-to-expand-skilled-trades-career-opportunities-for-adelanto-high-school-students-302796395.html</v>
+        <v>https://www.prnewswire.com/news-releases/insomnia-cookies-gives-the-class-of-2030-30-000-free-freshman-6-packs-of-cookies-302847397.html</v>
       </c>
       <c r="F817" t="str">
-        <v>The company also teams up with El Dorado Broadcasters for a summer community event offering free water, ice cream, toys, gifts, and prize giveaways in Victorville VICTORVILLE, Calif., June 11, 2026 /PRNewswire-PRWeb/ -- Cisneros Brothers Plumbing, Septic, Restoration &amp; Flood Services is...</v>
+        <v>Students can "enroll" in Insomnia University beginning Aug. 11—no application, essay or prerequisites required to redeem a free 6-pack of Insomnia Cookies PHILADELPHIA, Aug. 10, 2026 /PRNewswire/ -- Class of 2030, admissions are officially open. Insomnia Cookies, the late-night bakery...</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>American Water Launches 2026 Flow Forward Summer Camp Program to Help Teens Explore the Water Industry Workforce</v>
+        <v>Nadia Ovchinsky, MD, Appointed Chair of Pediatrics at NYU Langone Health</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C818" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D818" t="str">
-        <v>Finance, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E818" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-water-launches-2026-flow-forward-summer-camp-program-to-help-teens-explore-the-water-industry-workforce-302798364.html</v>
+        <v>https://www.prnewswire.com/news-releases/nadia-ovchinsky-md-appointed-chair-of-pediatrics-at-nyu-langone-health-302847388.html</v>
       </c>
       <c r="F818" t="str">
-        <v>CAMDEN, N.J., June 11, 2026 /PRNewswire/ -- American Water (NYSE: AWK), the largest regulated water and wastewater utility company in the U.S., today announced the launch of its 2026 Flow Forward Summer Camp Program, offering high school sophomores, juniors, and seniors a multi-day...</v>
+        <v>NEW YORK, Aug. 10, 2026 /PRNewswire/ -- NYU Langone Health has appointed Nadia Ovchinsky, MD, an internationally recognized pediatric hepatologist, as the Pat and John Rosenwald Professor of Pediatrics and chair of the Department of Pediatrics at NYU Grossman School of Medicine. Dr....</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>NYC Council Speaker Julie Menin Receives Auschwitz Jewish Center Foundation’s ...</v>
+        <v>Society for Immunotherapy of Cancer Forward Fund Announces 2026 Fellowship Recipients, Awarding $150,000 to Support the Next Generation of Cancer Immunotherapy Researchers</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C819" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D819" t="str">
         <v>Education</v>
       </c>
       <c r="E819" t="str">
-        <v>https://pr-inside.com/nyc-council-speaker-julie-menin-receives-auschwitz-jewish-center-foundation-s-r5190633.htm</v>
+        <v>https://www.prnewswire.com/news-releases/society-for-immunotherapy-of-cancer-forward-fund-announces-2026-fellowship-recipients-awarding-150-000-to-support-the-next-generation-of-cancer-immunotherapy-researchers-302847270.html</v>
       </c>
       <c r="F819" t="str">
-        <v>(PR-inside.com) City Council Partnership Brought AJCF Digital Anti-Hate Program To Over 25,000 NYC Public School Students This Year NEW YORK CITY, NY / ACCESS Newswire / June 11, 2026 / Over the course of the academic year, more than 25,000 New York City public school students have participated in programming focused on digital literacy and combatting online antisemitism and bigotry through the Auschwitz Jewish Center Foundation (AJCF), a milestone highlighted Wednesday evening as New York City Council Speaker Julie Menin was honored for her leadership in bringing two critical programs to City schools. At the Foundation's annual gala, Menin was honored in recognition ..</v>
+        <v>MILWAUKEE, Aug. 10, 2026 /PRNewswire/ -- Reinforcing its commitment to advancing cancer immunotherapy through research and education, the Society for Immunotherapy of Cancer (SITC) Forward Fund is pleased to announce the recipients of its 2026 fellowships. This year's awards provide...</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>NYC Council Speaker Julie Menin Receives Auschwitz Jewish Center Foundation’s Fighting Hatred Award</v>
+        <v>HitPaw Launches 2026 Back To School Sale: Save Up to 60% on AI-Powered Creative Tools</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C820" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D820" t="str">
-        <v>Education</v>
+        <v>AI, Media, Education</v>
       </c>
       <c r="E820" t="str">
-        <v>https://www.newswire.com/news/nyc-council-speaker-julie-menin-receives-auschwitz-jewish-center-foundation-s</v>
+        <v>https://www.prnewswire.com/news-releases/hitpaw-launches-2026-back-to-school-sale-save-up-to-60-on-ai-powered-creative-tools-302847292.html</v>
       </c>
       <c r="F820" t="str">
-        <v>City Council Partnership Brought AJCF Digital Anti-Hate Program To Over 25,000 NYC Public School Students This Year</v>
+        <v>NEW YORK, Aug. 10, 2026 /PRNewswire/ -- HitPaw, a leading provider of AI-powered creative solutions for video, photo, and audio enhancement, announces its 2026 Back To School Sale, offering students, educators, creators, and digital enthusiasts exclusive savings of up to 60% on popular AI...</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>NASA’s Career Technical Education Day Highlights Technical Careers</v>
+        <v>Longtime Foundation Software Partner, CICPAC, Celebrates 35 Years of ...</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C821" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D821" t="str">
         <v>Education</v>
       </c>
       <c r="E821" t="str">
-        <v>https://www.nasa.gov/centers-and-facilities/langley/nasas-career-technical-education-day-highlights-technical-careers/</v>
+        <v>https://pr-inside.com/longtime-foundation-software-partner-cicpac-celebrates-35-years-of-r5210830.htm</v>
       </c>
       <c r="F821" t="str">
-        <v>At NASA, remaining a global leader in exploration and innovation includes having a skilledand dedicated workforce. Technicians play a critical role in advancing the agency’sresearch and missions, applying hands-on expertise across engineering, fabrication,electronics, and countless other technical fields. To help cultivate the next generation of technical talent, NASA’s Office of STEM Engagementhosted Career Technical Education [&amp;#8230;]</v>
+        <v>(PR-inside.com) STRONGSVILLE, OH / ACCESS Newswire / August 10, 2026 / Foundation Software partner, The Construction Industry CPAs and Consultants Association (CICPAC), is commemorating 35 years of success, collaboration and education. Founded in the early 1990s, CICPAC was originally designed to be a small circle of construction CPAs sharing ideas. It quickly turned into a nationwide network of construction-focused CPA firms that help contractors navigate the complex financial, tax and accounting challenges unique to the construction industry. "CICPAC was built on the idea that construction accounting professionals are stronger when they learn from one another," said Kathleen J. Baldwin, CPA, CCIFP, Executive Director ..</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>Feed the Children Marks Children's Day Observances in June, Honoring ...</v>
+        <v>Community College Instructors Bring Astronomy Textbook Into 21st Century</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C822" t="str">
-        <v>PR-Inside</v>
+        <v>NASA</v>
       </c>
       <c r="D822" t="str">
         <v>Education</v>
       </c>
       <c r="E822" t="str">
-        <v>https://pr-inside.com/feed-the-children-marks-children-s-day-observances-in-june-honoring-r5190631.htm</v>
+        <v>https://science.nasa.gov/learning-resources/science-activation/community-college-instructors-bring-astronomy-textbook-into-21st-century/</v>
       </c>
       <c r="F822" t="str">
-        <v>(PR-inside.com) OKLAHOMA CITY, OK / ACCESS Newswire / June 11, 2026 / Building on the momentum of International Children's Day and ahead of National Children's Day in the United States on June 14, Feed the Children, a global movement working to end childhood hunger, is highlighting the strength and potential of children worldwide while advancing its commitment to expanding access to food, essentials and opportunities that help children learn, grow and succeed. Across the globe, far too many children face barriers to consistent nourishment and the resources that help them stay engaged in school and work toward their goals. Today, 1 in ..</v>
+        <v>Teaching the beautiful and inspirational science of astronomy using only the conceptual framework offered by a traditional textbook – without incorporating the wealth of incredible resources, images and activities from NASA – falls short of the more modern, active learning experience that could better serve students evolving learning strategies. Three project teams from the NASA […]</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>Dr. Meredith Harper Bonham Promoted to Managing Director at Stanton Chase, Expands North America Education Practice</v>
+        <v>Diana &amp; Joel Peterson School of Music Redefines Access to World-Class Music Education</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C823" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D823" t="str">
         <v>Education</v>
       </c>
       <c r="E823" t="str">
-        <v>https://www.prnewswire.com/news-releases/dr-meredith-harper-bonham-promoted-to-managing-director-at-stanton-chase-expands-north-america-education-practice-302798288.html</v>
+        <v>https://prunderground.com/diana-joel-peterson-school-of-music-redefines-access-to-world-class-music-educat/cmsnirh4p000404kts3q6q3bg</v>
       </c>
       <c r="F823" t="str">
-        <v>WASHINGTON, June 11, 2026 /PRNewswire/ -- Stanton Chase, a leading global executive search and leadership advisory firm, is pleased to announce the promotion of Dr. Meredith Harper Bonham to Managing Director. In her expanded role, Bonham will serve as the leader of the firm's Education...</v>
+        <v>From Russian Conservatory Traditions to Utah Innovation: Salt Lake City Music School Redefines Music Education The post Diana &amp;amp; Joel Peterson School of Music Redefines Access to World-Class Music Education first appeared on</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>AI Enablement Through Human Skills: New Learning-Focused AI Center of Excellence to Help Organizations Advance from AI Experimentation to Measurable Business Performance</v>
+        <v>USC welcomes Sarah Lyons as Senior Director of Athletic Medicine Operations and Head Athletic Trainer</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C824" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D824" t="str">
-        <v>AI, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.prweb.com/releases/ai-enablement-through-human-skills-new-learning-focused-ai-center-of-excellence-to-help-organizations-advance-from-ai-experimentation-to-measurable-business-performance-302797793.html</v>
+        <v>https://www.prnewswire.com/news-releases/usc-welcomes-sarah-lyons-as-senior-director-of-athletic-medicine-operations-and-head-athletic-trainer-302846244.html</v>
       </c>
       <c r="F824" t="str">
-        <v>AXIOM Learning Solutions, experts in workforce skills development, introduces new focus to support AI enablement strategy and workforce capability development to help organizations focus and realize value from AI investments. WESTBOROUGH, Mass., June 11, 2026 /PRNewswire-PRWeb/ -- AXIOM...</v>
+        <v>LOS ANGELES, Aug. 10, 2026 /PRNewswire/ -- USC Student Health's Athletic Medicine program and USC Athletics are pleased to announce the appointment of Sarah Lyons as Senior Director, Athletic Medicine Operations and Head Athletic Trainer. Lyons will arrive at USC on August 24, 2026 to...</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>Rokt Named to Fortune Best Workplaces in New York™ 2026</v>
+        <v>New Upper School Campus in Fort Pierce Brings Athletics, Debate, and Hands-On Entrepreneurship to Students</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C825" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D825" t="str">
-        <v>AI, Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E825" t="str">
-        <v>https://www.prnewswire.com/news-releases/rokt-named-to-fortune-best-workplaces-in-new-york-2026-302798196.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-upper-school-campus-in-fort-pierce-brings-athletics-debate-and-hands-on-entrepreneurship-to-students-302847205.html</v>
       </c>
       <c r="F825" t="str">
-        <v>Global ecommerce technology company ranked No. 24 among small and medium businesses NEW YORK, June 11, 2026 /PRNewswire/ -- Rokt, the leading ecommerce technology company using machine learning and AI to make the shopping experience more relevant to each customer, has been named to the...</v>
+        <v>Fast-growing Independence Classical Academy opened the first phase of its upper school expansion, developed with Building Hope, adding more than 250 seats for grades 6–12. FORT PIERCE, Fla., Aug. 10, 2026 /PRNewswire/ -- Independence Classical Academy (ICA), a classical charter school...</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>Accor and Inspired By KM launch "ibis unlocked" to support young people furthest from employment towards new opportunities</v>
+        <v>HPP Protein Workshop on Listeria Control and Dark-Cutting Beef Recovery Hosted by Hiperbaric and Oklahoma State University</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C826" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D826" t="str">
         <v>Education</v>
       </c>
       <c r="E826" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356118</v>
+        <v>https://www.prnewswire.com/news-releases/hpp-protein-workshop-on-listeria-control-and-dark-cutting-beef-recovery-hosted-by-hiperbaric-and-oklahoma-state-university-302847288.html</v>
       </c>
       <c r="F826" t="str">
-        <v>- - &amp;#8226; Responding to a major global challenge: 1.2 billion young people will reach working age in the coming years for approximately 400 million expected jobs in certain territories�, and nearly 1 in 5 young people are currently Not in Education, Employment or Training (NEET)=10px2. - - - - - &amp;#8226; Contributing to a long-term ambition: to support and enhance the employability of 20,000 people furthest from employment by 2030, as part of the Accor Group&amp;#39;s Hosting Change roadmap. - - - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356118</v>
+        <v>Full-day technical program in Stillwater pairs peer-reviewed research with hands-on access to a running HPP system, as Hiperbaric's Global Roadshow reaches the United States STILLWATER, Okla., Aug. 10, 2026 /PRNewswire/ -- Hiperbaric, the world's leading manufacturer of high pressure...</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Disney+ and Hulu Created a Nostalgic Mini Mall Based on Fan Favorite Throwbacks</v>
+        <v>HitPaw Launches Back To School Sale 2026: Save Up to 60-percent on AI-Powered Creative Tools</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C827" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D827" t="str">
-        <v>Media, Education</v>
+        <v>AI, Media, Education</v>
       </c>
       <c r="E827" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356108</v>
+        <v>https://www.send2press.com/wire/hitpaw-launches-back-to-school-sale-2026-save-up-to-60-percent-on-ai-powered-creative-tools/</v>
       </c>
       <c r="F827" t="str">
-        <v>From June 6&amp;#8211;7, Disney+ and Hulu transformed Westfield Century City into the Disney+ Hulu Throwbacks Mini Mall, a limited&amp;amp;#8209;time experiential activation that invited fans to celebrate classic titles and anniversaries such as High School Musical&amp;#39; s 20th and Lizzie McGuire &amp;#39;s 25th. The retro&amp;amp;#8209;inspired mini&amp;amp;#8209;mall blended interactive elements and cultural nostalgia to connect audiences with timeless stories. - - The experience featured immersive activations highlighting fan&amp;amp;#8... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356108</v>
+        <v>NEW YORK, N.Y., Aug. 10, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw, a leading provider of AI-powered creative solutions for video, photo, and audio enhancement, announces its 2026 Back To School Sale, offering students, educators, creators, and digital enthusiasts exclusive savings of up to 60% on popular AI tools and software bundles.</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>Nitches, Inc. (OTC: NICH) Is Building the Checkpoint Every Supplement ...</v>
+        <v>Trupanion Enhances Free Veterinary Education Course to Help Hospital Teams Navigate Cost-of-Care Conversations</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C828" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D828" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E828" t="str">
-        <v>https://pr-inside.com/nitches-inc-otc-nich-is-building-the-checkpoint-every-supplement-r5190586.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/10/3342071/0/en/trupanion-enhances-free-veterinary-education-course-to-help-hospital-teams-navigate-cost-of-care-conversations.html</v>
       </c>
       <c r="F828" t="str">
-        <v>(PR-inside.com) A new supplement readiness platform is coming. The company that formulated InTheZone is turning its capability outward, toward the founders, brands, and capital that need to know a product can survive scrutiny before the money moves. LAS VEGAS, NV / ACCESS Newswire / June 11, 2026 / Nitches, Inc (OTCID:NICH) - Founders, creators, and brands interested in learning more about starting a supplement line can email info@nitchescorp.com now for soft launch details and early access to the list. Nitches, Inc. is preparing a new platform designed to help supplement founders and brands move from idea to product readiness with more clarity than ..</v>
+        <v>Trupanion today announced enhancements to its free, on-demand educational course.</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Dr. Pettinato's Toothasaurus Children's Dentistry Welcomes Pediatric ...</v>
+        <v>WTEF's 2026 Gala Raises $1.09 Million to Support Tuition-Free Programs</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C829" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D829" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E829" t="str">
-        <v>https://pr-inside.com/dr-pettinato-s-toothasaurus-children-s-dentistry-welcomes-pediatric-r5190585.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wtefs-2026-gala-raises-1-09-million-to-support-tuition-free-programs-302847187.html</v>
       </c>
       <c r="F829" t="str">
-        <v>(PR-inside.com) WESLEY CHAPEL, FL / ACCESS Newswire / June 11, 2026 /Dr. Pettinato's Toothasaurus Children's Dentistry has announced the addition of Dr. Matthew Raso, D.D.S., to its pediatric dental team and the introduction of several new services designed to make dental care more engaging and preventive for children. Dr. Raso earned his dental degree from Columbia University College of Dental Medicine and completed his residency at Geisinger Medical Center in Pennsylvania. He joins the Wesley Chapel practice with a passion for helping children build healthy smiles and positive dental experiences. The practice recently introduced Prismo™ Crowns, colorful pediatric crowns that allow children to ..</v>
+        <v>WASHINGTON, Aug. 10, 2026 /PRNewswire/ -- The Washington Tennis &amp; Education Foundation (WTEF) announced today that its 2026 Share the Love Gala, held Friday, July 24 at The Ritz-Carlton in Washington, DC, raised a record-breaking $1.09 million to support its tuition-free academic, tennis,...</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>Florence 1 Schools Communications and Marketing Brings Home 7 Awards</v>
+        <v>Bioelements Becomes BEAUTISTA's First Professional Skin Care Education Partner</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C830" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D830" t="str">
         <v>Education</v>
       </c>
       <c r="E830" t="str">
-        <v>https://pr-inside.com/florence-1-schools-communications-and-marketing-brings-home-7-awards-r5190577.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/bioelements-becomes-beautistas-first-professional-140000778.html</v>
       </c>
       <c r="F830" t="str">
-        <v>(PR-inside.com) The district's Communications and Marketing Department earned seven honors - including two Best in Show awards - at the SCNSPRA Rewards for Excellence luncheon in Columbia. FLORENCE, SC / ACCESS Newswire / June 11, 2026 / Florence 1 SchoolsCommunications and Marketing Department received seven communications awards during the South Carolina Chapter of the National School Public Relations Association (SCNSPRA) Rewards for Excellence luncheon held in Columbia. SCNSPRA holds its annual Rewards for Excellence program to recognize outstanding communications and public relations efforts by schools, school districts, and educational agencies and associations. Entries in this year's competition were completed between January 1 and ..</v>
+        <v>CHICAGO, August 10, 2026--Bioelements, the award-winning professional skin care brand that has educated and supported licensed estheticians for more than 30 years, today announced a strategic education partnership with BEAUTISTA, the professional community where more than 155,000 beauty professionals across North America learn, connect and grow their careers. Through the partnership, Bioelements becomes BEAUTISTA's first professional skin care education partner, expanding access to advanced esth</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Asthma &amp;amp; Allergy Friendly® Certification Program Teams with Chicago Asthma Consortium to Advance Community Asthma Education</v>
+        <v>Launch Into a New School Year With NASA</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C831" t="str">
-        <v>PRWeb</v>
+        <v>NASA</v>
       </c>
       <c r="D831" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E831" t="str">
-        <v>https://www.prweb.com/releases/asthma--allergy-friendly-certification-program-teams-with-chicago-asthma-consortium-to-advance-community-asthma-education-302797285.html</v>
+        <v>https://www.nasa.gov/learning-resources/launch-into-a-new-school-year-with-nasa/</v>
       </c>
       <c r="F831" t="str">
-        <v>Chicago Asthma Consortium's 2026 Educational Forum equips community health workers with trusted resources and tools to support asthma education and outreach across Chicago. WASHINGTON, June 11, 2026 /PRNewswire-PRWeb/ -- On May 21, the Asthma &amp; Allergy Friendly® Certification Program...</v>
+        <v>A new school year brings fresh opportunities to get involved with NASA. Whether you’re curious about space or eager to build real STEM skills, NASA offers a world of experiences putting you close to the action. As we enter a new golden age of exploration, there’s no better time to jump in, try something bold, [&amp;#8230;]</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>Laqwacia Simpkins Named 2026 40 Under 40 Honoree for Leadership, Innovation, and Impact in Higher Education</v>
+        <v>American Sport Education Launches as a National Credentialing and Professional Development Organization</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C832" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D832" t="str">
         <v>Education</v>
       </c>
       <c r="E832" t="str">
-        <v>https://www.prweb.com/releases/laqwacia-simpkins-named-2026-40-under-40-honoree-for-leadership-innovation-and-impact-in-higher-education-302795701.html</v>
+        <v>https://www.prweb.com/releases/american-sport-education-launches-as-a-national-credentialing-and-professional-development-organization-302845826.html</v>
       </c>
       <c r="F832" t="str">
-        <v>From first-generation entrepreneur to national higher education technology leader, Laqwacia Simpkins has been recognized as a 2026 40 Under 40 Honoree. LAWRENCEVILLE, Ga., June 11, 2026 /PRNewswire-PRWeb/ -- AMSimpkins &amp; Associates is proud to announce that its Chief Executive Officer,...</v>
+        <v>New organization introduces a modern ecosystem for learning, credentialing, and lifelong professional growth designed to strengthen sport at every level. ORLANDO, Fla., Aug. 10, 2026 /PRNewswire-PRWeb/ -- American Sport Education (ASE), a division of American Sport Institute (ASI), today...</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>LinkedIn reaches 100 million members in Brazil and makes 100 LinkedIn Learning courses available for free</v>
+        <v>Optimal Blue Continues AI Innovation Leadership with Expanded Access to Virtual Economist and Launch of AI Labs</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C833" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D833" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, Real Estate, Education, Finance</v>
       </c>
       <c r="E833" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356100</v>
+        <v>https://www.send2press.com/wire/optimal-blue-continues-ai-innovation-leadership-with-expanded-access-to-virtual-economist-and-launch-of-ai-labs/</v>
       </c>
       <c r="F833" t="str">
-        <v>LinkedIn Brazil reaches 100M Members - - - &amp;#8226; Milestone underscores the platform&amp;#39;s growing relevance in the daily lives of professionals and organizations, from career building to business growth. - &amp;#8226; Brazil is among the top three countries with the highest number of LinkedIn members worldwide. - - - LinkedIn, the world&amp;#39;s largest professional network, has reached the milestone of 100 million members in Brazil, reinforcing the country&amp;#39;s position as one of the platform&amp;#39;s three largest ma... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356100</v>
+        <v>PLANO, Texas, Aug. 10, 2026 (SEND2PRESS NEWSWIRE) -- Optimal Blue today announced the general availability of Virtual Economist, the first on-demand forecasting tool for mortgage capital markets leaders powered by artificial intelligence and machine learning (AI/ML). Revealed in beta at the annual Optimal Blue Summit in February 2026, Virtual Economist is now available to all Optimal Blue Product, Pricing, and Eligibility (PPE) Engine and CompassEdge clients at no added cost.</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>PeanutButterJelly Expands Member Platform with AI Career Prep, Scholarship ...</v>
+        <v>Dallas College Becomes NIKE-Branded Athletics Program, a First for a Texas Community College</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C834" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D834" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E834" t="str">
-        <v>https://pr-inside.com/peanutbutterjelly-expands-member-platform-with-ai-career-prep-scholarship-r5190556.htm</v>
+        <v>https://www.prnewswire.com/news-releases/dallas-college-becomes-nike-branded-athletics-program-a-first-for-a-texas-community-college-302847116.html</v>
       </c>
       <c r="F834" t="str">
-        <v>(PR-inside.com) New member features include AI resume support, cover letter generation, interview preparation, scholarship matching, job discovery, and application tracking. DALLAS, TX / ACCESS Newswire / June 11, 2026 /PeanutButterJelly, the community-driven digital brand behind the PJELLY ecosystem, today announced an expanded suite of AI-powered Career Prep and Career Management tools designed to provide members with practical, real-world support beyond traditional online community engagement. The new features are part of PeanutButterJelly's continued effort to build a utility-focused membership ecosystem centered on education, career readiness, scholarships, hunger relief, community participation, and digital innovation. The launch marks the completion of PeanutButterJelly's initial Ca</v>
+        <v>Multi-year agreement with BSN SPORTS elevates student-athlete experience and recruiting DALLAS, Aug. 10, 2026 /PRNewswire/ -- Dallas College Athletics has entered into a multi-year agreement with BSN SPORTS to become a NIKE-branded athletics program, positioning Dallas College as the...</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Recent Release, "First Day of School," from Hawes &amp; Jenkins Author Jennifer Hudson, is a Charming Tale That Captures the Excitement and Anxieties of a New Academic Year</v>
+        <v>As Kids Return to Class, UEI College Encourages Arizona Adults to Pursue New Careers</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C835" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D835" t="str">
         <v>Education</v>
       </c>
       <c r="E835" t="str">
-        <v>https://www.pr.com/press-release/970437</v>
+        <v>https://www.prnewswire.com/news-releases/as-kids-return-to-class-uei-college-encourages-arizona-adults-to-pursue-new-careers-302846487.html</v>
       </c>
       <c r="F835" t="str">
-        <v>Jennifer Hudson has completed a new book, "First Day of School," a delightful children's story. Author Jennifer Hudson's own experiences as a seventh-grade social studies teacher are woven into the narrative, lending authenticity and heart to the story. "First Day of School" by Jennifer Hudson is a heartwarming depiction of the anticipation, resilience, and triumph of students navigating a fresh [PR.com]</v>
+        <v>PHOENIX, Aug. 10, 2026 /PRNewswire/ -- Back to school season in Arizona brings a focus on new beginnings, but the classroom is not reserved solely for young students. UEI College in Phoenix and Mesa is encouraging adults who are ready for a career change to take advantage of short-term...</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>Recent Release, "Tales from the Trenches," from Page Publishing Author Devon Sitterson, Captures the Unfiltered Reality of Surviving the Classroom Battlefield</v>
+        <v>UEI College Reminds Adults That Back-to-School Season Isn't Just for Kids</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C836" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D836" t="str">
         <v>Education</v>
       </c>
       <c r="E836" t="str">
-        <v>https://www.pr.com/press-release/970415</v>
+        <v>https://www.prnewswire.com/news-releases/uei-college-reminds-adults-that-back-to-school-season-isnt-just-for-kids-302846479.html</v>
       </c>
       <c r="F836" t="str">
-        <v>Devon Sitterson has completed a new book, "Tales from the Trenches," that brings readers into the trenches of American education through candid, hilarious, and deeply human stories. Drawing from more than two decades in the classroom, Sitterson navigates the collision between her Northern roots and the Southern educational landscape, revealing the unexpected bonds formed in hallways and the chaos that erupts [PR.com]</v>
+        <v>LOS ANGELES, Aug. 10, 2026 /PRNewswire/ -- As families across California prepare for the return of school, UEI College reminds adult learners that back-to-school season is an ideal time to invest in their own futures. With multiple campuses located throughout the state, UEI College offers...</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Yoodli Launches Auto-Generated Learning Content, Bringing Content Creation Inside the AI Roleplay Platform</v>
+        <v>United Education Institute Highlights Adult Career Opportunities During Back-to-School Season</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C837" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D837" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>Education</v>
       </c>
       <c r="E837" t="str">
-        <v>https://www.prnewswire.com/news-releases/yoodli-launches-auto-generated-learning-content-bringing-content-creation-inside-the-ai-roleplay-platform-302797719.html</v>
+        <v>https://www.prnewswire.com/news-releases/united-education-institute-highlights-adult-career-opportunities-during-back-to-school-season-302846477.html</v>
       </c>
       <c r="F837" t="str">
-        <v>New capability transforms existing decks, docs, and playbooks into roleplay-ready learning content in minutes SEATTLE, June 11, 2026 /PRNewswire/ -- Yoodli, the AI-powered experiential learning platform trusted by enterprise teams at Google, Snowflake, Databricks, and ServiceNow, today...</v>
-[...2 lines deleted...]
-    <row r="838">
+        <v>ATLANTA, Aug. 10, 2026 /PRNewswire/ -- As parents across Georgia pack school supplies and set early alarms for their children, United Education Institute is reminding adults that back-to-school season is an opportunity for personal and professional growth. Through campuses in Morrow and...</v>
+      </c>
+    </row>
+    <row r="838" xml:space="preserve">
       <c r="A838" t="str">
-        <v>THE POWER OF PLAY: NEW RESEARCH CONFIRMS JUST SECONDS OF PLAY INSTANTLY BRING FAMILIES CLOSER</v>
+        <v>GMG Announces Updated Battery Brand</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C838" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D838" t="str">
-        <v>Education</v>
+        <v>Finance, Energy, Media, Education</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-power-of-play-new-research-confirms-just-seconds-of-play-instantly-bring-families-closer-302797867.html</v>
-[...2 lines deleted...]
-        <v>Findings from Phase 2 of the "Power of Play: Family Connection" study from Kinder and the University of East London (UEL) confirm that shared play is a powerful catalyst for strengthening emotional and physical connection between parents and children. To further support families and kids...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109021/</v>
+      </c>
+      <c r="F838" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRISBANE, AUS, Aug 10, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to provide the latest progress update on the next generation graphene battery technology being developed by GMG and the University of Queensland ("UQ") under a Joint Development Agreement with Rio Tinto, one of the world's largest metals and mining groups, and with the support of the Battery Innovation Center of Indiana ("BIC") in the United States of America. As shown in Figure 1, and the launch video shown in Figure 2, GMG has updated its branding to be used for all graphene battery cells going forward. This new branding refers to the safe and fast charging nature of the Company's batteries and how the Graphene is used to enhance their performance and cycle life. Please see the following webpage for further details about the graphene batteries: https://graphenemg.com/graphene-products/gcells/.
+Figure 1: Updated Branding of the Graphene Batteries as shown on Pouch Cell Battery
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/308851_06b85bfcc420eb56_001full.jpg
+Figure 2: Updated Graphene Battery Branding and Launch Video - Watch here: https://youtu.be/pfHhh5-TLyU
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/308851_06b85bfcc420eb56_002full.jpg
+About BIC
+BIC is a collaborative initiative designed to incorporate leadership from renowned universities, government agencies, and commercial enterprises. BIC is a public-private partnership and a not-for-profit organization focusing on the rapid development, testing and commercialization of safe, reliable and lightweight energy storage systems for defense and commercial customers. BIC is a unique organization that has been leading battery cell development for world leading battery companies for over 10 years and has carried out over 500 battery development projects.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines.
+In the energy storage segment, GMG and the University of Queensland are working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com, +61 415 445 223
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041
+www.graphenemg.com
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "expects" or "anticipates", or variations of such words and phrases or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. This information and these statements, referred to herein as "forward‐looking statements", are not historical facts, are made as of the date of this news release and include without limitation GMG Graphene Batteries are safe and fast charging and the Graphene can be used to increase their performance and cycle life, GMG's intentions to develop commercial scale-up capabilities, GMG's focus in the energy savings segment, GMG's intentions for the use of graphene lubricant additive on saving liquid fuels, expectations for R&amp;D and commercialisation of Graphene Batteries, GMG's ability to improve the performance of lithium-ion batteries and the Company's four critical business objectives..
+Such forward-looking statements are based on a number of assumptions of management, including, without limitation, assumptions that GMG Graphene Batteries can be produced at lower cost, as to charging time, energy density, life cycle, safety, thermal runway risk and the need for a thermal management system for, the speed and stability of charging, that GMG Graphene Batteries will progress to BTRL 7 and 8, that a range of global companies in a variety of industries will be interested in working with GMG, that the battery pack design will be plastic and offer weight, cost and complexity advantages to a metal case and increased energy density, that the service agreement with the BIC will enable the Company to optimize its cell design and battery manufacturing equipment, and that the Company will be able to meet its overall timeline on the battery cell roadmap. Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation: that GMG Graphene Batteries cannot be produced at lower cost, or any of the assumptions as to charging time, energy density, life cycle, safety, thermal runway risk and the need for a thermal management system for GMG Graphene Batteries can not be achieved, GMG Graphene Batteries do not offer expected speed and stability of charging, that GMG Graphene Batteries will not progress to BTRL 7 and 8, that a range of global companies in a variety of industries will not be interested in working with GMG, that the battery pack design will not be plastic and not offer weight, cost and complexity advantages to a metal case and increased energy density, that the Company will not be able to optimize the electrochemical behaviour of the pouch cell through laboratory experimentation or at all, that the Company will not be able to meet its overall timeline on the battery cell roadmap, that the service agreement with the BIC will not enable the Company to optimize its cell design and battery manufacturing equipment and the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 04, 2025 available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward-looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial out-look that are incorporated by reference herein, except in accordance with applicable securities laws.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/308851
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>Best Gold IRA for Beginners 2026: Top Gold IRA Providers Ranked and ...</v>
+        <v>Agency Mania Solutions and WFA Renew Global Strategic Partnership, Expanding Commitment to Stronger Brand-Agency Relationships</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C839" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D839" t="str">
         <v>Education</v>
       </c>
       <c r="E839" t="str">
-        <v>https://pr-inside.com/best-gold-ira-for-beginners-2026-top-gold-ira-providers-ranked-and-r5190517.htm</v>
+        <v>https://www.prweb.com/releases/agency-mania-solutions-and-wfa-renew-global-strategic-partnership-expanding-commitment-to-stronger-brandagency-relationships-302843427.html</v>
       </c>
       <c r="F839" t="str">
-        <v>(PR-inside.com) Compare the best Gold IRA companies for beginners in 2026. See which companies offer the best education, rollover support, transparent fees, and beginner-friendly service. LOS ANGELES, CA / ACCESS Newswire / June 11, 2026 / IRAEmpire has released its new list of the "Best Gold IRA companies for beginners" to help consumers interested in gold IRA investing. Best Gold IRA Companies for Beginners After careful evaluation, the rankings remain consistent: Augusta Precious Metals - #1 Best Overall Gold IRA Company Lear Capital - #2 Best Prices Goldencrest Metals - #3 Best for Customer Service Preserve Gold - #4 Best for Beginners These companies have demonstrated consistent performance, transparency, ..</v>
+        <v>Building on a landmark first year of joint research, thought leadership, and member education, the two organizations deepen their alliance to help global advertisers unlock greater value from their agency partnerships. BELLEVUE, Wash., Aug. 10, 2026 /PRNewswire-PRWeb/ -- Agency Mania...</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Best Gold IRA for Beginners 2026: Top Gold IRA Providers Ranked and Compared in New Report</v>
+        <v>“Believe it or Knot” is Free to Download for Only Five Days (Until 8/14/26)</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C840" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D840" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.newswire.com/news/best-gold-ira-for-beginners-2026-top-gold-ira-providers-ranked-and-compared-in</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358646</v>
       </c>
       <c r="F840" t="str">
-        <v>Compare the best Gold IRA companies for beginners in 2026. See which companies offer the best education, rollover support, transparent fees, and beginner-friendly service.</v>
+        <v>Best Seller Publishing announces the release of Anne Lehotsky &amp;#39;s new book, &amp;#8220;Believe it or Knot.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Believe it or Knot&amp;#8221; is about nine-year-old Beau Johnson, whose life changes when his Navy family moves from California to Florida. Leaving behind everything he knows, Beau struggles to adjust to his new home, school, and community. Everything begins to change when he meets Knot, a wise and funny talking tree who be... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358646</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>BlackBerry and UKM Partnership to Advance Industry 5.0 in Malaysia with QNX Everywhere</v>
+        <v>Wireless Microphone Market: How Digital Transmission Is Transforming Live Sound</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C841" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D841" t="str">
-        <v>Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.newswire.com/news/blackberry-and-ukm-partnership-to-advance-industry-5-0-in-malaysia-22796012</v>
+        <v>https://express-press-release.net/news/2026/08/10/1766452</v>
       </c>
       <c r="F841" t="str">
-        <v>Universiti Kebangsaan Malaysia (UKM) becomes ASEAN's first university to integrate QNX technology into its curriculum, helping to build Malaysia's future software engineering workforce.</v>
+        <v>The Wireless Microphone Market is gaining momentum as live entertainment, broadcasting, corporate communication, education, content creation, and large-scale events increasingly shift toward flexible audio systems. The market [read full press release...]</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Jonathan Kithcart's “Pope Leo III, Charlemagne and the Tithe” Was Showcased at the Los Angeles Times Festival of Books 2026</v>
+        <v>PourPlays Launches the First Gamified Wine Education Platform, Making Wine Discovery Engaging, Rewarding, and Fun for a New Generation</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C842" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D842" t="str">
-        <v>Education</v>
+        <v>SaaS, Gaming, Education</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356049</v>
+        <v>https://www.prnewswire.com/news-releases/pourplays-launches-the-first-gamified-wine-education-platform-making-wine-discovery-engaging-rewarding-and-fun-for-a-new-generation-302846942.html</v>
       </c>
       <c r="F842" t="str">
-        <v>Jonathan Kithcart&amp;#39;s book, &amp;#8220;Pope Leo III, Charlemagne and the Tithe: The Code of Silence,&amp;#8221; was showcased by ReadersMagnet at the Los Angeles Times Festival of Books 2026, held on April 18&amp;#8211;19, 2026, at the University of Southern California in Los Angeles, California. - - &amp;#8220;Pope Leo III, Charlemagne and the Tithe: The Code of Silence&amp;#8221; covers the origins of enforced tithing from the coronation of Charlemagne in 800 A.D. to the policies of Pope Leo III. Abounding with pastoral insight, Kithca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356049</v>
+        <v>FORT MYERS, Fla., Aug. 10, 2026 /PRNewswire/ -- PourPlays today announced the launch of its gamified wine education platform alongside the release of PairPlays, its debut food and wine pairing game. Built for consumers who prefer to learn online and in gamified ways, PourPlays transforms...</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>FCHL to Hold Extraordinary General Meeting on June 29, 2026</v>
+        <v>APOD: 2026 August 10 – Three Galaxy Pairs</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C843" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D843" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E843" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310176/0/en/FCHL-to-Hold-Extraordinary-General-Meeting-on-June-29-2026.html</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-10-three-galaxy-pairs/</v>
       </c>
       <c r="F843" t="str">
-        <v>SINGAPORE, June 10, 2026 (GLOBE NEWSWIRE) -- Fitness Champs Holdings Limited (“Fitness Champs Holdings”, “FCHL” or the “Company”) (NASDAQ: FCHL), a distinguished aquatic sports education provider in Singapore, will hold an Extraordinary General Meeting of Shareholders (the “EGM”) at 7030 Ang Mo Kio Street, Avenue 5, #04-48, North Star@AMK, Singapore at 10 a.m. Singapore Time on June 29, 2026 (10 p.m. Eastern Standard Time on June 28, 2026).</v>
+        <v>APOD Science APOD APOD: 2026 August 10 –… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD APOD: 2026 August 10 – Three Galaxy Pairs Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. [&amp;#8230;]</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>Coordinated Care, Sea Mar Community Health Centers, and the University of Washington Announce First Scholarship Recipient of New Endowment to Bolster the State's Dental Workforce</v>
+        <v>Opening Ceremony of the 25th Chinese Bridge-Chinese Proficiency Competition for Foreign College Students Held in Pingtan, Fujian</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C844" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D844" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.prnewswire.com/news-releases/coordinated-care-sea-mar-community-health-centers-and-the-university-of-washington-announce-first-scholarship-recipient-of-new-endowment-to-bolster-the-states-dental-workforce-302797411.html</v>
+        <v>https://www.newsfilecorp.com/release/308790/Opening-Ceremony-of-the-25th-Chinese-BridgeChinese-Proficiency-Competition-for-Foreign-College-Students-Held-in-Pingtan-Fujian</v>
       </c>
       <c r="F844" t="str">
-        <v>Scholarship aims to support students of color pursuing careers in dentistry to improve access to representative oral care across the state. SEATTLE, June 10, 2026 /PRNewswire/ -- Today, Coordinated Care, Sea Mar Community Health Centers (Sea Mar), and the University of Washington Office...</v>
+        <v>Pingtan, Fujian, China--(Newsfile Corp. - August 9, 2026) - The opening ceremony of the 25th Chinese Bridge-Chinese Proficiency Competition for Foreign College Students and Summer Camp was held in Pingtan, Fujian Province, on August 8. Liu Jianqing, Deputy Director of the Center for Language Education and Cooperation of the Ministry of Education; Wu Weiping, First-Level Inspector of the Fujian Provincial Department of Education; Xiu Xinggao, Chairman of the Fujian Tourism Development Group; Yang...</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>Huawei Launches the "AHEAD" Program to Build a New Ecosystem for Mutual Benefits in Education and Healthcare</v>
+        <v>APOD: 2026 August 9 – Contemplating the Sun</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C845" t="str">
-        <v>WebWire</v>
+        <v>NASA</v>
       </c>
       <c r="D845" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E845" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356070</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-9-contemplating-the-sun/</v>
       </c>
       <c r="F845" t="str">
-        <v>The 2026 Global Education &amp;amp; Healthcare Partners Convention, convened under the theme &amp;#8220;Together, Enabling Intelligent-led Education &amp;amp; Healthcare,&amp;#8221; successfully concluded in China. The event drew over 500 industry customers and partners across more than 40 countries and regions. At the event, Huawei unveiled the Alliance on Healthcare &amp;amp; Education AI Digitalization 2.0&amp;#8212;&amp;#8212;&amp;#8220;AHEAD&amp;#8221; Program, dedicated to forging tighter industry synergy and cultivating a sustainable, high-caliber ecosystem. - - AI... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356070</v>
+        <v>APOD Science APOD APOD: 2026 August 9 –… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Contemplating the Sun [&amp;#8230;]</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>EverForward Trading Strengthens Focus on Data-Driven Research and Global ...</v>
+        <v>Inventor Scientist Raul Cuero, PhD, Turns Pandemic Fear Into Scientific Wonder</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C846" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D846" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E846" t="str">
-        <v>https://pr-inside.com/everforward-trading-strengthens-focus-on-data-driven-research-and-global-r5190461.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358663</v>
       </c>
       <c r="F846" t="str">
-        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / June 10, 2026 / As global financial markets become increasingly interconnected and technology-driven, EverForward Trading continues to expand its commitment to data-driven research, quantitative analysis, and global market intelligence to better understand evolving investment opportunities across international markets. The rapid advancement of artificial intelligence, machine learning, and real-time data analytics has transformed how market participants evaluate risk, identify emerging trends, and navigate changing economic conditions. In response to this evolving landscape, EverForward Trading is further enhancing its research capabilities and analytical frameworks to support informed market evaluation and strategic decision-making. The fi</v>
+        <v>What if the invisible world that once frightened millions could become a place of discovery, imagination, and understanding? In &amp;#8220;Tales of the Covid Mutants: Learning the Secrets of the Ghosty Virus,&amp;#8221; microbiologist, inventor, and educator Raul Cuero, PhD, transforms the science of COVID-19 into an engaging cartoony story tale that is accessible, timely, and full of curiosity. COVID mutants are the main characters of this story because they are the ultimate post-pandemic challenge for co... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358663</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Curiosity Blog: Sols 4913-4919: Planetary explorers, freewheeling to the Yardang unit!</v>
+        <v>University of Utah and U.S. Army Reserve complete historic land transfer and relocation</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C847" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D847" t="str">
         <v>Education</v>
       </c>
       <c r="E847" t="str">
-        <v>https://science.nasa.gov/blog/curiosity-blog-sols-4913-4919-planetary-explorers-freewheeling-to-the-yardang-unit/</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-utah-and-us-army-reserve-complete-historic-land-transfer-and-relocation-302846542.html</v>
       </c>
       <c r="F847" t="str">
-        <v>Written by Catherine O’Connell-Cooper, APXS Strategic Planner and Payload Uplink/Downlink Lead, University of New Brunswick, Canada Earth planning day: Friday, June 5th, 2026 In a very broad sense, Curiosity has two modes of doing science – one centred around a defined science campaign (such as the recent boxwork campaign) and the other as we move […]</v>
+        <v>The partnership marks unprecedented state investment in military infrastructure and the university's future SALT LAKE CITY, Aug. 8, 2026 /PRNewswire/ -- After more than 100 years as neighbors and partners in the grassy foothills above Salt Lake City, the University of Utah and U.S. Army...</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>AltaPointe Health Child Psychiatrist Explains New Surgeon General Advisory About Children's Screen Time</v>
+        <v>Book Profits to Document Textbook Resale Trends During Peak Back-to-School Season</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C848" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D848" t="str">
-        <v>Healthcare, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E848" t="str">
-        <v>https://www.prnewswire.com/news-releases/altapointe-health-child-psychiatrist-explains-new-surgeon-general-advisory-about-childrens-screen-time-302797192.html</v>
+        <v>https://pressreleasenews.org/pressroom/book-profits-to-document-textbook-resale-trends-during-peak-back-to-school-season</v>
       </c>
       <c r="F848" t="str">
-        <v>MOBILE, Ala., June 10, 2026 /PRNewswire/ -- A new advisory from the U.S. Surgeon General is encouraging parents to take a closer look at how much time their children spend on screens, citing growing evidence that excessive screen use can negatively affect mental health, sleep, learning,...</v>
+        <v/>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>South Carolina student advances to national finals of the Mott Million Dollar Challenge in Flint, Michigan</v>
+        <v>APOD: 2026 August 8 – A Messier Moment for Tempel 2</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C849" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D849" t="str">
         <v>Education</v>
       </c>
       <c r="E849" t="str">
-        <v>https://www.prnewswire.com/news-releases/south-carolina-student-advances-to-national-finals-of-the-mott-million-dollar-challenge-in-flint-michigan-302797228.html</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-8-a-messier-moment-for-tempel-2/</v>
       </c>
       <c r="F849" t="str">
-        <v>A bold idea from a local student is among just 60 semifinalist submissions selected from over 3,700 nationwide to pitch at the Mott Million Dollar Challenge, June 15-16 in downtown Flint. FLINT, Mich., June 10, 2026 /PRNewswire/ -- Kailyn Brown from Columbia, South Carolina has been...</v>
+        <v>APOD Science APOD APOD: 2026 August 8 – A… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. A Messier [&amp;#8230;]</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>New York student advances to national finals of the Mott Million Dollar Challenge in Flint, Michigan</v>
+        <v>Zum Sees Strong Driver Hiring Momentum as More Than 200 Drivers and Families Celebrate New Philadelphia Operations Center</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C850" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D850" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E850" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-york-student-advances-to-national-finals-of-the-mott-million-dollar-challenge-in-flint-michigan-302797221.html</v>
+        <v>https://www.prnewswire.com/news-releases/zum-sees-strong-driver-hiring-momentum-as-more-than-200-drivers-and-families-celebrate-new-philadelphia-operations-center-302846408.html</v>
       </c>
       <c r="F850" t="str">
-        <v>A bold idea from a New York student is among just 60 semifinalist submissions selected from over 3,700 nationwide to pitch at the Mott Million Dollar Challenge, June 15-16 in downtown Flint. FLINT, Mich., June 10, 2026 /PRNewswire/ -- Isabel Cho from New York, New York has been selected...</v>
+        <v>Grand opening marks another milestone in Zum's long-term investment in Philadelphia as hundreds of current and prospective drivers and their families gather ahead of the new school year PHILADELPHIA, Aug. 7, 2026 /PRNewswire/ -- Zūm, a leader in modern student mobility, this week welcomed...</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>Tennessee student advances to national finals of the Mott Million Dollar Challenge in Flint, Michigan</v>
+        <v>House Speaker Mike Johnson Faces Grassroots Challenge from LSUS Professor ...</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C851" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D851" t="str">
         <v>Education</v>
       </c>
       <c r="E851" t="str">
-        <v>https://www.prnewswire.com/news-releases/tennessee-student-advances-to-national-finals-of-the-mott-million-dollar-challenge-in-flint-michigan-302797220.html</v>
+        <v>https://pr-inside.com/house-speaker-mike-johnson-faces-grassroots-challenge-from-lsus-professor-r5209844.htm</v>
       </c>
       <c r="F851" t="str">
-        <v>A bold idea from a local student is among just 60 semifinalist submissions selected from over 3,700 nationwide to pitch at the Mott Million Dollar Challenge, June 15-16 in downtown Flint. FLINT, Mich., June 10, 2026 /PRNewswire/ -- Maximilian Perkins from Franklin, Tennessee has been...</v>
+        <v>(PR-inside.com) After qualifying by voter petition, Dr. Matt Gromlich enters the race with more than 100 volunteers mobilized across all 15 parishes of Louisiana's Fourth Congressional District. SHREVEPORT, LA / ACCESS Newswire / August 7, 2026 / Dr. Matt Gromlich has officially requalified as a candidate for Louisiana's Fourth Congressional District, where he will challenge incumbent Speaker of the House Mike Johnson in this fall's election. A professor at Louisiana State University Shreveport (LSUS), Gromlich holds a doctorate and has built his career as an educator and researcher dedicated to solving complex problems through collaboration, data, and community engagement. His campaign says those ..</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>Curriculum Associates CEO Kelly Sia Named EdTech Breakthrough CEO of the Year</v>
+        <v>Waste Connections Renews Normal Course Issuer Bid for Share Repurchases</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C852" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D852" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.prnewswire.com/news-releases/curriculum-associates-ceo-kelly-sia-named-edtech-breakthrough-ceo-of-the-year-302797210.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/waste-connections-renews-normal-course-200500859.html</v>
       </c>
       <c r="F852" t="str">
-        <v>Recognition highlights Sia's mission-driven leadership and commitment to serving students and teachers across the country NORTH BILLERICA, Mass., June 10, 2026 /PRNewswire/ -- Kelly Sia, CEO of Curriculum Associates, has been named EdTech Company CEO of the Year by the EdTech Breakthrough...</v>
+        <v>TORONTO, August 07, 2026--Waste Connections, Inc. (TSX/NYSE: WCN) ("Waste Connections" or the "Company") today announced that it has received approval from the Toronto Stock Exchange (the "TSX") for the annual renewal of its normal course issuer bid (the "NCIB"). The renewal will follow on the conclusion of the Company’s current NCIB expiring August 11, 2026 (the "2025 NCIB").</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>NSF-supported teams advanced through the Presidential AI Challenge, with North Carolina teacher named national champion</v>
+        <v>Wrap Technologies (WRAP) Launches WrapTactics LMS, Completing WrapShield Training Foundation</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C853" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D853" t="str">
-        <v>AI, Education</v>
+        <v>Finance, SaaS, Retail, Education</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356057</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-launches-wraptactics-lms-completing-wrapshield-training-foundation-7088328</v>
       </c>
       <c r="F853" t="str">
-        <v>A team supported by the U.S. National Science Foundation and sponsored by North Carolina State University emerged as a national champion of the inaugural Presidential AI Challenge through a project led by a second-grade educator, demonstrating how mentored, hands-on artificial intelligence learning experiences can translate into impactful classroom innovation. - - NSF congratulates all participants and recognizes the teams, funded in part by NSF, that advanced to state, regional and natio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356057</v>
+        <v>LOS ANGELES, CA - August 7, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) announced the commercial launch of WrapTactics(TM) Learning Management System (“LMS”), completing the training foundation of its WrapShield(TM) six-tier human-centered response architecture. The platform provides digital learning, certification management, immersive virtual reality training, compliance reporting and mobile learning to support deployment of the company’s non-lethal response technologies, including BolaWrap(R) 150. The launch follows the U.S. Bureau of Alcohol, Tobacco, Firearms and Explosives’ 2026 classification of BolaWrap 150 as an instrument of restraint rather than a firearm or weapon, a determination the company said expands procurement opportunities beyond traditional law enforcement</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>Huawei запускает программу «AHEAD» для создания новой экосистемы взаимных выгод в образовании и здравоохранении</v>
+        <v>University of Phoenix research chair presents pilot findings on AI-assisted empathy at 2026 American Psychological Association convention</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C854" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D854" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E854" t="str">
-        <v>https://www.prnewswire.com/news-releases/huawei---ahead-----------302797144.html</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-research-chair-presents-pilot-findings-on-ai-assisted-empathy-at-2026-american-psychological-association-convention-302846323.html</v>
       </c>
       <c r="F854" t="str">
-        <v>ШЭНЬЧЖЭНЬ, Китай, 10 июня 2026 года /PRNewswire/ -- В Китае успешно завершилась Глобальная конвенция партнеров в области образования и здравоохранения 2026 года, созванная под девизом «Together, Enabling Intelligent-led Education &amp; Healthcare». В мероприятии приняли участие более 500...</v>
+        <v>Dr. Rodney Luster shares early findings and ethical considerations for using generative AI as an adjunct to psychotherapy and counselor training. PHOENIX, Aug. 7, 2026 /PRNewswire/ -- Rodney Luster, PhD, University research chair and chair of the Center for Leadership and Entrepreneurial...</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>Skončil 10. ročník soutěže Huawei ICT Competition s vítězi ze 49 zemí a regionů a rekordními 220.000 účastníky</v>
+        <v>Harvard awards basys.ai CEO Amber Nigam 2026 Alumni Innovation Award</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C855" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D855" t="str">
-        <v>Education</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.prnewswire.com/news-releases/skonil-10--ronik-soute-huawei-ict-competition-s-vitzi-ze-49-zemi-a-region-a-rekordnimi-220-000-uastniky-302797145.html</v>
+        <v>https://www.prnewswire.com/news-releases/harvard-awards-basysai-ceo-amber-nigam-2026-alumni-innovation-award-302846314.html</v>
       </c>
       <c r="F855" t="str">
-        <v>ŠEN-ČEN, Čína, 10. června 2026 /PRNewswire/ -- V Šen-Čenu se dnes odehrálo slavnostní zakončení a ocenění vítězů světového finále 10. ročníku soutěže Huawei ICT Competition. Letošní ročník přilákal přes 220.000 vysokoškolských studentů a akademiků z více než 2000 institucí ve více než 100...</v>
+        <v>BOSTON, Aug. 7, 2026 /PRNewswire/ -- Basys.ai today announced that its CEO and Co-founder, Amber Nigam, has received the 2026 Harvard Alumni Innovation Award from the Harvard T.H. Chan School of Public Health, the school's highest alumni recognition. The award is presented annually to a...</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>Huawei startet das „AHEAD"-Programm zum Aufbau eines neuen Ökosystems für gegenseitigen Mehrwert in Bildung und Gesundheitswesen</v>
+        <v>Your Next Great Read May Be Waiting at The Manila International Book Fair</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C856" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D856" t="str">
         <v>Education</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.prnewswire.com/news-releases/huawei-startet-das-ahead-programm-zum-aufbau-eines-neuen-okosystems-fur-gegenseitigen-mehrwert-in-bildung-und-gesundheitswesen-302797130.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358649</v>
       </c>
       <c r="F856" t="str">
-        <v>SHENZHEN, China, 10. Juni 2026 /PRNewswire/ -- Die „2026 Global Education &amp; Healthcare Partners China Convention", die unter dem Motto „Together, Enabling Intelligent-led Education &amp; Healthcare" (Gemeinsam intelligent gestützte Bildung und Gesundheitsversorgung voranbringen) stattfand,...</v>
+        <v>Clear some space on your bookshelf. The Manila International Book Fair is returning to the SMX Convention Center Manila from September 9 to 13, 2026, bringing readers, writers, publishers, educators, and book lovers together for five days devoted to stories and learning. - - For more than four decades, MIBF has grown into the Philippines&amp;#39; longest-running and largest book fair. The event regularly welcomes more than 160,000 visitors and over 200 local and international exhibitors, making it... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358649</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>Bastyr University Appoints Randy Frisch, PhD, JD, MBA President</v>
+        <v>Two New Rooftop Restaurant Concepts Bloom at The Sun Rose West Hollywood, Marking the Award-Winning Hotel's Next Iconic Chapter</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C857" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D857" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E857" t="str">
-        <v>https://www.prweb.com/releases/bastyr-university-appoints-randy-frisch-phd-jd-mba-president-302793738.html</v>
+        <v>https://www.prnewswire.com/news-releases/two-new-rooftop-restaurant-concepts-bloom-at-the-sun-rose-west-hollywood-marking-the-award-winning-hotels-next-iconic-chapter-302846246.html</v>
       </c>
       <c r="F857" t="str">
-        <v>The Bastyr University Board of Trustees appoints Randy Frisch, PhD, JD, MBA president of the university after Frisch delivers turnaround success and vision for a new era at one of the nation's top performing institutions for naturopathic medicine and the aligned health sciences. KENMORE,...</v>
+        <v>On the heels of the one-year anniversary, The Sun Rose West Hollywood taps SAGA Hospitality to reimagine its beloved rooftop with Yuhi, a 12-seat, 17-course omakase experience and Oleander, a Coastal Pacific-focused restaurant LOS ANGELES, Aug. 7, 2026 /PRNewswire/ -- One year after...</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>Edupoint's Synergy Education Platform Named "Next-Gen School Solution of the Year" in 2026 EdTech Breakthrough Awards Program</v>
+        <v>Elauwit Connection, Inc. to Announce Second Quarter 2026 Results on August 14, 2026</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C858" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D858" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, Real Estate, Education</v>
       </c>
       <c r="E858" t="str">
-        <v>https://www.prnewswire.com/news-releases/edupoints-synergy-education-platform-named-next-gen-school-solution-of-the-year-in-2026-edtech-breakthrough-awards-program-302797028.html</v>
+        <v>https://www.newsfilecorp.com/release/308599/Elauwit-Connection-Inc.-to-Announce-Second-Quarter-2026-Results-on-August-14-2026</v>
       </c>
       <c r="F858" t="str">
-        <v>Award recognizes unified approach to K–12 data, instruction, support, operations, and analytics MESA, Ariz., June 10, 2026 /PRNewswire/ -- Edupoint® Educational Systems today announced that Synergy® Education Platform has been selected as winner of the "Next-Gen School Solution of the...</v>
+        <v>Columbia, South Carolina--(Newsfile Corp. - August 7, 2026) - Elauwit Connection, Inc. (NASDAQ: ELWT) ("Elauwit" or the "Company"), a national managed services provider of turnkey broadband and property-wide WiFi networks serving multifamily, student housing, and senior living communities, today announced that it will release second quarter 2026 financial results on Friday, August 14, 2026, before the market open. Additionally, Elauwit's management will host a live webcast conference call at...</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Nicholas Martini Foundation Announces $500,000 Scholarship Funding Agreement for College-Bound Passaic High School Students</v>
+        <v>AI Expert Amol Walvekar Builds First-Ever RAG-Powered, Custom AI for ...</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C859" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D859" t="str">
-        <v>Finance, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.prnewswire.com/news-releases/nicholas-martini-foundation-announces-500-000-scholarship-funding-agreement-for-college-bound-passaic-high-school-students-302796978.html</v>
+        <v>https://pr-inside.com/ai-expert-amol-walvekar-builds-first-ever-rag-powered-custom-ai-for-r5209740.htm</v>
       </c>
       <c r="F859" t="str">
-        <v>Partnership with Passaic Optimist Friend of Youth Foundation and Trustee Jerome F. Gallagher, Esq. of Norris McLaughlin, P.A PASSAIC, N.J., June 10, 2026 /PRNewswire/ -- The Hon. William J. Martini, U.S.D.J., as Trustee of the Nicholas Martini Foundation, in collaboration with the Passaic...</v>
+        <v>(PR-inside.com) Anchor, from Adra Technologies, builds the first retrieval-augmented generation to the finance back office built by a product leader who shipped enterprise-grade AI at JP Morgan, WePay, Lead, Bolt, and Insight Data Science. SAN FRANCISCO, CA / ACCESS Newswire / August 7, 2026 / Amol Walvekar, an AI expert who has spent his career building enterprise-grade machine learning systems, today announced the launch of Anchor's industry first RAG for finance teams, and custom agents built specifically for finance processes. Anchor by Adra Technologies Inc. enables finance teams to build, operate, and scale AI agents for complex back-office work directly within their ..</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>Edupoint Synergy Education Platform Named ‘Next-Gen School Solution of the Year’ in 2026 EdTech Breakthrough Awards</v>
+        <v>Ai4 2026 Sets New Records With 50% Attendance Growth as More Than 12,000 ...</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C860" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D860" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E860" t="str">
-        <v>https://www.send2press.com/wire/edupoint-synergy-education-platform-named-next-gen-school-solution-of-the-year-in-2026-edtech-breakthrough-awards/</v>
+        <v>https://pr-inside.com/ai4-2026-sets-new-records-with-50-attendance-growth-as-more-than-r5209737.htm</v>
       </c>
       <c r="F860" t="str">
-        <v>MESA, Ariz., June 10, 2026 (SEND2PRESS NEWSWIRE) -- Edupoint&amp;#xae; Educational Systems today announced that Synergy&amp;#xae; Education Platform has been selected as winner of the "Next-Gen School Solution of the Year" award in the 8th annual EdTech Breakthrough Awards program conducted by EdTech Breakthrough, a leading market intelligence organization that recognizes top companies and solutions in the global educational technology market.</v>
+        <v>(PR-inside.com) Ninth Annual Event sees Record Growth in Attendance, Exhibitors, Speakers and Educational Programming LAS VEGAS, NV / ACCESS Newswire / August 7, 2026 /Ai4 2026, America's largest and most influential artificial intelligence conference, concluded yesterday after welcoming more than 12,000 attendees from 100 countries to The Venetian Conference and Expo Center for three days of groundbreaking discussions, world-class education, and unparalleled networking focused on the future of artificial intelligence. The ninth annual conference marked a year of extraordinary growth, reflecting the accelerating adoption of AI across every industry. Attendance increased by more than 50 percent over 2025, growing from 8,000 to more ..</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>Best Real Estate Agent in University City, San Diego, CA: Valerie Upham</v>
+        <v>From the Nile to the Ocean: Novotel Cairo Airport Celebrates World Oceans Day</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C861" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D861" t="str">
-        <v>Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E861" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-university-city-san-diego-ca-valerie-upham</v>
+        <v>https://www.pr.com/press-release/971892</v>
       </c>
       <c r="F861" t="str">
-        <v>With specialized expertise in probate, downsizing, and senior transitions, Valerie Upham has become the best real estate agent in University City, San Diego, CA, for families navigating life's most important real estate decisions.</v>
+        <v>In a powerful demonstration of environmental commitment, Novotel Cairo Airport successfully hosted its "From the Nile to the Ocean" initiative. The campaign beautifully connected local sustainability efforts in Egypt with the global mission of marine preservation, proving that impactful change begins right on the banks of the Nile. The day began with a unique blend of wellness and environmental education, [PR.com]</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>TeachTown Wins "Overall Early Childhood Education Solution of the Year" Award in 2026 EdTech Breakthrough Awards Program</v>
+        <v>Article Student Living Acquires Signature Apartments at University of Kentucky</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C862" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D862" t="str">
-        <v>Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E862" t="str">
-        <v>https://www.prnewswire.com/news-releases/teachtown-wins-overall-early-childhood-education-solution-of-the-year-award-in-2026-edtech-breakthrough-awards-program-302793959.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/article-student-living-acquires-signature-154400680.html</v>
       </c>
       <c r="F862" t="str">
-        <v>WILMINGTON, Mass., June 10, 2026 /PRNewswire/ -- TeachTown, a leading provider of special education curriculum for students with moderate to severe disabilities, today announces that its Launch for PreK curriculum has been selected as winner of the "Overall Early Childhood Education...</v>
+        <v>CHICAGO, August 07, 2026--Article Student Living, a student housing developer, investor, and operator, acquires Signature Apartments near the University of Kentucky.</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>What if everything you've been told about AI ROI Is wrong?</v>
+        <v>Liaison Partners With Juno to Expand Loan Options for Health Professions Applicants</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C863" t="str">
-        <v>Pressat</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D863" t="str">
-        <v>AI, Real Estate, Energy, Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E863" t="str">
-        <v>https://pressat.co.uk/releases/what-if-everything-youve-been-told-about-ai-roi-is-wrong-066c8f3252d6e3032adce781200d9215/</v>
+        <v>https://www.prnewswire.com/news-releases/liaison-partners-with-juno-to-expand-loan-options-for-health-professions-applicants-302845727.html</v>
       </c>
       <c r="F863" t="str">
-        <v>Wednesday 10 June, 2026 Three quarters of UK businesses now use AI. Only 31% have seen any return. But the problem isn't the technology and it isn't the investment - it's the expectation. Edinburgh, Scotland - June 2026 New research from Studio Graphene, surveying 500 senior decision-makers across UK businesses, found that while over three quarters of UK businesses now use AI tools, only 31% have seen a positive return on their investment. Less than half can even define what success would look like. But what if that's because they've been told to expect the wrong thing entirely? "Businesses are expecting AI to generate ROI directly," says Angus Hay, CEO and Founder of Edinburgh-based AI agency Vereus. "That's the wrong expectation entirely. AI doesn't close deals, win clients or grow reven</v>
+        <v>As federal funding shrinks under new policy changes, the partnership gives students a transparent, no-cost way to compare multiple private loan offers. BOSTON, Aug. 7, 2026 /PRNewswire/ -- Liaison, the higher education technology company behind the Centralized Application Service (CAS)...</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>Bastyr University Appoints Dr. Joseph Pizzorno as Chancellor</v>
+        <v>HelloNation Awards Up to $23,500 in Scholarships to Student Filmmakers Nationwide</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C864" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D864" t="str">
-        <v>Healthcare, Education</v>
+        <v>Media, Education</v>
       </c>
       <c r="E864" t="str">
-        <v>https://www.prweb.com/releases/bastyr-university-appoints-dr-joseph-pizzorno-as-chancellor-302793730.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-awards-up-to-23-500-in-scholarships-to-student-filmmakers-nationwide-302846143.html</v>
       </c>
       <c r="F864" t="str">
-        <v>Members of the Bastyr University Board of Trustees say the expanded role for Bastyr University's visionary Co-founder and current Interim President Joe Pizzorno, ND positions their organization for new opportunities to transform the health of the human community. KENMORE, Wash., June 10,...</v>
+        <v>Winners of the 2026 Student Video Scholarship Contest represent Washington, D.C., California, and Texas, with regional finalists recognized from Honolulu to New England ROCHESTER, N.Y., Aug. 7, 2026 /PRNewswire/ -- HelloNation today announced the winners of its 2026 Student Video...</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>ProtoSpace Mfg Returns as Lead Sponsor of World's Largest Collegiate Rocketry Competition as More Than 2,000 Students Gather for IREC 2026</v>
+        <v>iCEV Joins U.S. Chamber of Commerce Foundation Leadership Circle</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C865" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D865" t="str">
-        <v>Energy, Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E865" t="str">
-        <v>https://www.newmediawire.com/news/protospace-mfg-returns-as-lead-sponsor-of-world-s-largest-collegiate-rocketry-competition-as-more-than-2-000-students-gather-for-irec-2026-7087103</v>
+        <v>https://www.prnewswire.com/news-releases/icev-joins-us-chamber-of-commerce-foundation-leadership-circle-302846075.html</v>
       </c>
       <c r="F865" t="str">
-        <v>Student Engineers From More Than 20 Countries Will Converge in Midland, Texas for One of the Aerospace Industry's Most Important Talent Pipelines SYDNEY, NOVA SCOTIA - June 10, 2026 ( NEWMEDIAWIRE ) - ProtoSpace Mfg , a global leader in rapid manufacturing for aerospace, defense, engineering, and research organizations, today announced its return as Lead Sponsor of the International Rocket Engineering Competition (IREC) 2026 , taking place June 15-20 at Midland International Air &amp;amp; Space Port in Midland, Texas . Organized by the Experimental Sounding Rocket Association (ESRA), IREC is the world's largest collegiate rocketry competition and one of the aerospace industry's most important talent pipelines. This year's event will bring together more than 2,000 student engineers representing</v>
+        <v>CTE curriculum and credentialing leader deepens its commitment to workforce development through national partnership LUBBOCK, Texas, Aug. 7, 2026 /PRNewswire/ -- iCEV, a leading provider of career and technical education (CTE) curriculum and industry credentialing serving more than 3,800...</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>Sinclair and Feeding America® Launch Sinclair Cares: Summer Hunger Relief</v>
+        <v>KidZania Dallas Launches Free Tickets for First Graders and Fall Field Trip Experiences</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C866" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D866" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E866" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309897/0/en/Sinclair-and-Feeding-America-Launch-Sinclair-Cares-Summer-Hunger-Relief.html</v>
+        <v>https://www.prnewswire.com/news-releases/kidzania-dallas-launches-free-tickets-for-first-graders-and-fall-field-trip-experiences-302845284.html</v>
       </c>
       <c r="F866" t="str">
-        <v>Fundraising Partnership to Help Provide Meals to Children This Summer When School is Not in Session</v>
+        <v>DALLAS, Aug. 7, 2026 /PRNewswire/ -- As Back-to-School season begins, parents are looking for meaningful ways to celebrate the start of a new school year while educators across North Texas begin planning memorable fall field trips. This fall, KidZania Dallas is introducing two seasonal...</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>NASA Webb Finds Strongest Evidence Yet for ‘Black Hole Stars’</v>
+        <v>Tapestry's Culture of Curiosity Turns AI Experimentation into Business Advantage</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C867" t="str">
-        <v>NASA</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D867" t="str">
-        <v>Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E867" t="str">
-        <v>https://science.nasa.gov/missions/webb/nasa-webb-finds-strongest-evidence-yet-for-black-hole-stars/</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/tapestrys-culture-curiosity-turns-ai-130000858.html</v>
       </c>
       <c r="F867" t="str">
-        <v>The complex puzzle known as little red dots has become more complete since their initial discovery by NASA’s James Webb Space Telescope in 2022. Now a particular little red dot’s spectrum is helping connect many of the pieces. A team of astronomers led by Vasily Kokorev at the University of Texas at Austin identified the […]</v>
+        <v>NEW YORK, August 07, 2026--Tapestry, Inc. (NYSE: TPR), the global house of iconic brands consisting of Coach and Kate Spade New York, hosted its second annual Future Now AI Summit at its global headquarters, bringing together teams to share what they are building, testing, and learning as they put AI to work across the business.</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>Delaware State University Expands Access to Online Degree Programs to Support Workforce and Community Impact</v>
+        <v>First Student Enters the New School Year with Strong Safety, Technology, and Operational Performance</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C868" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D868" t="str">
         <v>Education</v>
       </c>
       <c r="E868" t="str">
-        <v>https://www.prnewswire.com/news-releases/delaware-state-university-expands-access-to-online-degree-programs-to-support-workforce-and-community-impact-302796195.html</v>
+        <v>https://www.prnewswire.com/news-releases/first-student-enters-the-new-school-year-with-strong-safety-technology-and-operational-performance-302845642.html</v>
       </c>
       <c r="F868" t="str">
-        <v>DOVER, Del., June 10, 2026 /PRNewswire/ -- Delaware State University is partnering with education technology company Risepoint to support a portfolio of undergraduate and graduate online degree programs starting Fall 2026. The collaboration reflects the university's continued commitment...</v>
+        <v>Entering the new school year with the scale, technology and operational excellence to help every school district and division begin the year with confidence. CINCINNATI, Aug. 7, 2026 /PRNewswire/ -- As North America's largest student transportation services provider, First Student enters...</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Five simple ways families can make more room for play</v>
+        <v>ISMG Announces Strategic Growth Investment from Peak Rock Capital Affiliate to Accelerate the Next Era of Cybersecurity Intelligence and Education</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C869" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D869" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E869" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356039</v>
+        <v>https://www.pr.com/press-release/975921</v>
       </c>
       <c r="F869" t="str">
-        <v>By Dr Paul Ramchandani LEGO Professor of Play at the University of Cambridge - - Play is not a &amp;#39;nice-to-have&amp;#39;. It&amp;#39;s essential for children&amp;#39;s development. It helps them learn, make sense of the world around them and develop the skills they need to navigate it. - - Unfortunately, it&amp;#39;s too often sidelined. As both an academic and a parent, I&amp;#39;ve seen how playtime usually happens once the important things &amp;#8211; work, chores, housework, homework &amp;#8211; are done. But play is one of the important things. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356039</v>
+        <v>ISMG to Accelerate Investments in AI-Driven Growth and Acquisitions Across Media, Events, Education and Studio Businesses [PR.com]</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>RELAI Launches Verifiable Continual Learning Platform for AI Agents, ...</v>
+        <v>Supremex Announces Normal Course Issuer Bid</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C870" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D870" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E870" t="str">
-        <v>https://pr-inside.com/relai-launches-verifiable-continual-learning-platform-for-ai-agents-r5190393.htm</v>
+        <v>https://www.newsfilecorp.com/release/308499/Supremex-Announces-Normal-Course-Issuer-Bid</v>
       </c>
       <c r="F870" t="str">
-        <v>(PR-inside.com) The new platform offers a lifelong learning engine that turns real-world failures into verified improvements, making agents more reliable the more they are used. BETHESDA, MD / ACCESS Newswire / June 10, 2026 / RELAItoday launched a verifiable continual learning platform for AI agents, and announced $6.9 million in total funding to scale it. The funding includes a newly secured $5.4 million pre-seed round led by.406 Ventureswith participation from AITFund ("AI Tinkerers Fund") and other strategic investors, along with $1.5 million in prior investment support fromNon sibi VenturesandTEDCO . RELAI will use the capital to expand its engineering team, further develop ..</v>
+        <v>Montreal, Québec--(Newsfile Corp. - August 7, 2026) - Supremex Inc. (TSX: SXP) ("Supremex" or the "Company"), a growing provider of paper-based packaging solutions and a leading North American manufacturer and marketer of envelopes, today announced that it has received approval from the Toronto Stock Exchange (the "TSX") to purchase by way of a normal course issuer bid ("NCIB"), for cancellation, up to 1,483,187 of its common shares, representing approximately 10.0% of its "public float" (within...</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>Free Webinar on Education for Real Income, Real Flexibility, and No ...</v>
+        <v>Out-of-home agency calls for disclosure standards as prize draw operators move into billboard advertising</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C871" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D871" t="str">
         <v>Education</v>
       </c>
       <c r="E871" t="str">
-        <v>https://pr-inside.com/free-webinar-on-education-for-real-income-real-flexibility-and-no-r5190390.htm</v>
+        <v>https://pressat.co.uk/releases/out-of-home-agency-calls-for-disclosure-standards-as-prize-draw-operators-move-into-billboard-advertising-5387131c21a187c89ee592afeca6ac9e/</v>
       </c>
       <c r="F871" t="str">
-        <v>(PR-inside.com) Join industry pro Michael Totino for a free webinar on breaking into home inspection, plus an exclusive education discount for attendees DENVER, CO / ACCESS Newswire / June 10, 2026 / For career seekers looking for a flexible schedules, low barriers to entry, and uncapped earning potential, home inspection could be the right move. The question is: How do I know if it's right for me, and where do I even start? On June 16 at 7 p.m. CT, American Home Inspectors Training (AHIT) will answer both questions in their free and ongoing webinar series, " Become a Home Inspector ." For the ..</v>
+        <v>Friday 7 August, 2026 LONDON, UK, 7th August 2026 Loud! OOH has set out four disclosure asks for UK media owners ahead of an expected rise in outdoor advertising from prize draw and competition operators, a category recently found to take an estimated £1.3 billion a year from UK consumers. Independent out-of-home agency Loud! OOH has called on UK media owners to agree voluntary disclosure standards for prize draw and competition advertising, ahead of what it expects to be a significant increase in outdoor bookings from the sector over the next year. The agency has published four asks it believes should apply as standard to any prize draw booking: The free entry route made legible on the creative itself, rather than referenced in terms and conditionsOdds, or the total entry cap, stated alon</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>PremiStar Partners with Mechanical Service &amp; Systems, Expanding its ...</v>
+        <v>Recent Release, "My Story: Up to and Through...," Chronicles a Transformative Spiritual Awakening That Reshaped One Man's Entire Existence</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C872" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D872" t="str">
-        <v>Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E872" t="str">
-        <v>https://pr-inside.com/premistar-partners-with-mechanical-service-systems-expanding-its-r5190388.htm</v>
+        <v>https://www.pr.com/press-release/975368</v>
       </c>
       <c r="F872" t="str">
-        <v>(PR-inside.com) DEERFIELD, IL / ACCESS Newswire / June 10, 2026 /PremiStar, an industry leader providing commercial and industrial HVAC, plumbing, and building automation services, announced today that Mechanical Service &amp; Systems (MSS) of Salt Lake City has joined the PremiStar family of companies. This partnership extends PremiStar's capabilities to Utah and strengthens its commitment to customers in the manufacturing, mission-critical, healthcare, life sciences, education, aerospace, and commercial real estate sectors. Founded in 1984, MSS has built a reputation for reliability, technical excellence, and fast response times to commercial and industrial clients throughout Utah. The company is one of the few full-service mechanical ..</v>
+        <v>Vernon M. Lewis, PhD has completed a new book, "My Story": Up to and Through the Seventies Revival, which documents his remarkable journey from spiritual emptiness to profound encounter with the Holy Spirit. Growing up on an Iowa farm and later pursuing psychology as a profession, Dr. Lewis found himself adrift despite outward success as a school psychologist. The narrative captures the pivotal moment in [PR.com]</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>Free Webinar on Education for Real Income, Real Flexibility, and No Four-Year Degree Required</v>
+        <v>Recent Release, "The Teacher's Teacher," from Christian Faith Publishing Author Darrick Bruns, Shows How Educators Transform Lives Through Genuine Relationships</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C873" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D873" t="str">
         <v>Education</v>
       </c>
       <c r="E873" t="str">
-        <v>https://www.newswire.com/news/free-webinar-on-education-for-real-income-real-flexibility-and-no-four-22795686</v>
+        <v>https://www.pr.com/press-release/975387</v>
       </c>
       <c r="F873" t="str">
-        <v>Join industry pro Michael Totino for a free webinar on breaking into home inspection, plus an exclusive education discount for attendees</v>
+        <v>Darrick Bruns has completed a new book, "The Teacher's Teacher": Classroom Experiences to Students' Success, a candid exploration of what truly matters in education. Rather than focusing on curriculum standards or test scores alone, this work unveils the profound truth that successful teaching begins with building authentic connections with students—relationships founded on respect, acceptance, and [PR.com]</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>Securitas to Present "From Assessment to Action: Building a Proactive Threat Response Framework" at IACLEA 2026</v>
+        <v>STARCARES Revamps Basketball Court at the University of Lagos for Future Healthcare Professionals</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C874" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D874" t="str">
         <v>Education</v>
       </c>
       <c r="E874" t="str">
-        <v>https://www.prweb.com/releases/securitas-to-present-from-assessment-to-action-building-a-proactive-threat-response-framework-at-iaclea-2026-302795857.html</v>
+        <v>https://www.prnewswire.com/news-releases/starcares-revamps-basketball-court-at-the-university-of-lagos-for-future-healthcare-professionals-302845944.html</v>
       </c>
       <c r="F874" t="str">
-        <v>Higher Education Security Leader Chris Connolly to Share Strategies for Strengthening Campus Preparedness Through Coordinated Threat Response PARSIPPANY, N.J., June 10, 2026 /PRNewswire-PRWeb/ -- Securitas USA, a global leader in intelligent security solutions, today announced that Chris...</v>
+        <v>The revitalised basketball court gives approximately 2,000 future healthcare professionals a dedicated space to recharge, connect, and build community activities beyond their academic training LAGOS, Nigeria, Aug. 7, 2026 /PRNewswire/ -- STARCARES, the community impact initiative of...</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>Gibbons Legal Launches $25,000 Scholarship for 9 Local Students</v>
+        <v>Laptop Market Opportunities Rise with Expanding Education Technology</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C875" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D875" t="str">
-        <v>Education</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E875" t="str">
-        <v>https://www.prnewswire.com/news-releases/gibbons-legal-launches-25-000-scholarship-for-9-local-students-302796741.html</v>
+        <v>https://express-press-release.net/news/2026/08/07/1766287</v>
       </c>
       <c r="F875" t="str">
-        <v>PHILADELPHIA, June 10, 2026 /PRNewswire/ -- Reflecting a commitment to justice and community advocacy, Gibbons Legal Personal Injury and Accident Lawyers is launching a new initiative to support young voices in the Philadelphia region. High school seniors in Philadelphia and surrounding...</v>
+        <v>The global Laptop Market is witnessing steady growth as consumers, businesses, educational institutions, and gaming users increasingly demand portable, high-performance computing devices. Rising internet penetration, [read full press release...]</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>GLOBE Mission Earth Educators Participate in Land Cover Community of Practice</v>
+        <v>Inside the Future of Human Resources with SHRM CEO Johnny C. Taylor Jr. - Sunil Ramlall</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C876" t="str">
-        <v>NASA</v>
+        <v>PR.com</v>
       </c>
       <c r="D876" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E876" t="str">
-        <v>https://science.nasa.gov/learning-resources/science-activation/globe-mission-earth-educators-participate-in-land-cover-community-of-practice/</v>
+        <v>https://www.pr.com/press-release/975790</v>
       </c>
       <c r="F876" t="str">
-        <v>During the 2025-2026 school year, educators from the NASA Science Activation Program’s GLOBE (Global Learning and Observation to Benefit the Environment) Mission Earth project participated in a specialized Community of Practice led by NASA Langley Research Center to refine how students interact with NASA’s land cover data (MODIS, Landsat, and Sentinel-2).</v>
+        <v>In this exclusive interview, Dr. Sunil Ramlall, Program Director at the University of New Hampshire College of Professional Studies, sits down with Johnny C. Taylor Jr., President and CEO of the Society for Human Resource Management (SHRM), to discuss the future of human resources, leadership, and the evolving workplace. Their conversation explores how HR has become a strategic driver of organizational success, the [PR.com]</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>RaaWee ATTENDANCE+TM Wins “Educational Support System Innovation Award” in 2026 EdTech Breakthrough Awards Program Eighth Annual Program Honors the Top EdTech Innovators</v>
+        <v>APOD: 2026 August 7 – Rubin’s Cosmos Field</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C877" t="str">
-        <v>PR.com</v>
+        <v>NASA</v>
       </c>
       <c r="D877" t="str">
         <v>Education</v>
       </c>
       <c r="E877" t="str">
-        <v>https://www.pr.com/press-release/970726</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-6-rubins-cosmos-field/</v>
       </c>
       <c r="F877" t="str">
-        <v>RaaWee K12 Solutions, a company dedicated to addressing chronic absenteeism and truancy in K-12 education for more than a decade, today announced that RaaWee ATTENDANCE+TM has been selected as winner of the “Educational Support System Innovation Award” in the 8th annual EdTech Breakthrough Awards program conducted by EdTech Breakthrough, a leading market intelligence organization that recognizes the top companies, [PR.com]</v>
+        <v>APOD Science APOD APOD: 2026 August 7 –… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Rubin&amp;#8217;s COSMOS Field [&amp;#8230;]</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Allied Gold Provides Update on Continued Value Creation Across Its Portfolio in Parallel with Normal Course Progress with Zijin Gold Arrangement</v>
+        <v>FlipHTML5 Makes It Easier to Create Flipbook From PDF Online</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C878" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D878" t="str">
-        <v>Finance, Education</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E878" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309612/0/en/Allied-Gold-Provides-Update-on-Continued-Value-Creation-Across-Its-Portfolio-in-Parallel-with-Normal-Course-Progress-with-Zijin-Gold-Arrangement.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358613</v>
       </c>
       <c r="F878" t="str">
-        <v>Allied Gold Provides Update on Continued Value Creation Across its Portfolio</v>
+        <v>PDF remains a common format for brochures, reports, catalogs, learning materials, and magazines, but a static attachment can create friction for audiences who expect content to open quickly on the web. FlipHTML5 helps users create flipbook from PDF, giving organizations a direct route from a finished document to an online publication. - - Users begin by uploading a PDF to FlipHTML5. The platform converts its pages into an HTML5 flipbook with realistic page-turning effects while retaining... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358613</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Timbercreek Financial Corp. announces normal course issuer bid</v>
+        <v>Child Care Aware of Missouri Names Director of Scholarships</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C879" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D879" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E879" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309594/0/en/Timbercreek-Financial-Corp-announces-normal-course-issuer-bid.html</v>
+        <v>https://www.pr.com/press-release/975903</v>
       </c>
       <c r="F879" t="str">
-        <v>TORONTO, June 10, 2026 (GLOBE NEWSWIRE) -- Timbercreek Financial Corp. (TSX: TF) (the " Company ") announced today that it has obtained the approval of the Toronto Stock Exchange (the " TSX ") to commence a normal course issuer bid (the “ NCIB ”) with respect to its common shares (the “ Shares ”). The NCIB will commence on June 12, 2026, and will terminate on the earlier of June 11, 2027, or the date on which the Company has purchased the maximum number of Shares permitted under the NCIB.</v>
+        <v>Dr. Greg Cicotte brings nearly 30 years of early childhood and elementary education experience to the nonprofit. [PR.com]</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Dr. Kamran Khan Bridges Gap Between AI Research and Practical Plastic Surgery Education</v>
+        <v>University of Phoenix "Story of Success" documentary featuring alumnus Brian Dickinson wins Gold Telly Award</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C880" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D880" t="str">
-        <v>AI, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E880" t="str">
-        <v>https://www.pr.com/press-release/970722</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-story-of-success-documentary-featuring-alumnus-brian-dickinson-wins-gold-telly-award-302845492.html</v>
       </c>
       <c r="F880" t="str">
-        <v>AI is reshaping plastic surgery education. Dr. Kamran Khan is leading research on how AI can support surgical training and clinical decision-making safely and responsibly. His work is being applied through Plasty Q and at Amelia Aesthetics, pushing a more modern, tech-enabled approach to patient care and education. [PR.com]</v>
+        <v>Award-winning documentary features alumnus Brian Dickinson and his story of surviving Mount Everest after suddenly being struck with snow blindness PHOENIX, Aug. 6, 2026 /PRNewswire/ -- University of Phoenix announces that its documentary, "Brian Dickinson's Story of Success: How I...</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>KIDZ AI Named Finalist at the 2026 EdTechX Awards as Company Advances ...</v>
+        <v>Lassonde Industries Inc. Announces Intention to Launch Normal Course Issuer Bid</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C881" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D881" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E881" t="str">
-        <v>https://pr-inside.com/kidz-ai-named-finalist-at-the-2026-edtechx-awards-as-company-advances-r5190368.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340860/0/en/Lassonde-Industries-Inc-Announces-Intention-to-Launch-Normal-Course-Issuer-Bid.html</v>
       </c>
       <c r="F881" t="str">
-        <v>(PR-inside.com) Recognition highlights KIDZ AI's efforts to embed multimodal AI, intelligent tutoring, CRM automation, AI agent workflows and robotics-based learning into K-12 education operations. NEW YORK CITY, NY / ACCESS Newswire / June 10, 2026 / KIDZ AI (NASDAQ:KIDZ) ("KIDZ AI" or the "Company"), a leading provider of live online learning and AI-powered education solutions, today announced that it has been named a Finalist at the 2026 EdTechX Awards, one of the global education technology sector's respected industry recognition programs. The EdTechX Awards recognize companies that are helping shape the future of education, training, and workforce development through innovation, execution, and measurable ..</v>
+        <v>ROUGEMONT, Quebec, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Lassonde Industries Inc. (TSX: LAS.A) (“Lassonde” or the “Corporation”) announces that, subject to approval by the Toronto Stock Exchange (the “TSX”), it intends to launch a normal course issuer bid (“NCIB”) to purchase for cancellation up to 200,000 Class “A” subordinate voting shares of its capital (the “Subordinate Voting Shares”), representing approximately 6.52% of the 3,069,000 issued and outstanding Subordinate Voting Shares as at August 6, 2026.</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>KIDZ AI Named Finalist at the 2026 EdTechX Awards as Company Advances AI-Native Education Operating System, Agent Workflows and Robotics Learning Platform</v>
+        <v>Bitcoin Treasury Corporation Provides July Update on Normal Course Issuer Bid</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C882" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D882" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Crypto, Education</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.newswire.com/news/kidz-ai-named-finalist-at-the-2026-edtechx-awards-as-company-advances-ai-native</v>
+        <v>https://www.newsfilecorp.com/release/308488/Bitcoin-Treasury-Corporation-Provides-July-Update-on-Normal-Course-Issuer-Bid</v>
       </c>
       <c r="F882" t="str">
-        <v>Recognition highlights KIDZ AI's efforts to embed multimodal AI, intelligent tutoring, CRM automation, AI agent workflows and robotics-based learning into K-12 education operations.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 6, 2026) - Bitcoin Treasury Corporation (TSXV: BTCT) (OTCQB: BTCFF) ("Bitcoin Treasury" or the "Company"), a Canadian Bitcoin-native company building shareholder value in Bitcoin, today is providing an update on its previously disclosed Normal Course Issuer Bid ("NCIB") on January 5, 2026. Bitcoin Treasury has purchased and retired 12,200 common shares from July 1, 2026, through to July 31, 2026, at an average price of $3.19 per share. These purchases...</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>Huawei lance le programme « AHEAD » conçu pour bâtir un nouvel écosystème bénéfique pour tous dans le domaine de l'éducation et des soins de santé</v>
+        <v>VitalHub Announces Normal Course Issuer Bid</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C883" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D883" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E883" t="str">
-        <v>https://www.prnewswire.com/news-releases/huawei-lance-le-programme--ahead--concu-pour-batir-un-nouvel-ecosysteme-benefique-pour-tous-dans-le-domaine-de-leducation-et-des-soins-de-sante-302796645.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340853/0/en/VitalHub-Announces-Normal-Course-Issuer-Bid.html</v>
       </c>
       <c r="F883" t="str">
-        <v>SHENZHEN, Chine, 10 juin 2026 /PRNewswire/ -- La convention Global Education &amp; Healthcare Partners 2026, organisée sous le thème « Œuvrer ensemble en faveur de l'éducation et de la santé intelligentes », s'est achevée avec succès en Chine. L'événement a attiré plus de 500 clients et...</v>
+        <v>TORONTO, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Vitalhub Corp. (TSX:VHI) (OTCQX:VHIBF) (“VitalHub” or the “Company”) announced today that the Toronto Stock Exchange (the "Exchange") has accepted a notice filed by VitalHub of its intention to make a Normal Course Issuer Bid (the "Bid") to be transacted through the facilities of the Exchange or through alternative Canadian trading systems.</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>CHAI AI: Post Training to Achieve SOTA MoE</v>
+        <v>Lansdowne Electrician, JDV Electric, Announces Community Initiative Supporting Upper Darby High School Graduates</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C884" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D884" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E884" t="str">
-        <v>https://www.prunderground.com/chai-ai-post-training-to-achieve-sota-moe/00383718/</v>
+        <v>https://www.newsfilecorp.com/release/308485/Lansdowne-Electrician-JDV-Electric-Announces-Community-Initiative-Supporting-Upper-Darby-High-School-Graduates</v>
       </c>
       <c r="F884" t="str">
-        <v>CHAI AI has continued its efforts to improve its social AI platform through the integration of state-of-the-art (SOTA) open-source models and the application of advanced reinforcement learning methodologies. The company's AI research team recently tested its own variants of DeepSeek-V4, Kimi-K2, GLM-5, and Gemma-4 on the platform against key metrics such as user engagement and retention. Today, CHAI AI announced that its latest in-house model achieved a 4% increase in Day-30 user retention using the GSPO reinforcement learning (RL) algorithm. The post CHAI AI: Post Training to Achieve SOTA MoE first appeared on</v>
+        <v>Lansdowne, Pennsylvania--(Newsfile Corp. - August 6, 2026) - JDV Electric has announced its recent community initiative that included providing graduation caps and gowns for graduating seniors at Upper      Darby High School during the June graduation season. The initiative helped ensure students could participate fully in commencement ceremonies regardless of financial circumstances.              By providing graduation caps and gowns,       JDV Electric helped remove a financial barrier...</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>Cosmographics Expands Customised Maps UK for Gifts, Education and Home Decor</v>
+        <v>Educators &amp; Teens Get Hands-On With TEMPO Data to Help Investigate Local Air Quality</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C885" t="str">
-        <v>Express Press Release</v>
+        <v>NASA</v>
       </c>
       <c r="D885" t="str">
         <v>Education</v>
       </c>
       <c r="E885" t="str">
-        <v>https://express-press-release.net/news/2026/06/10/1757349</v>
+        <v>https://science.nasa.gov/learning-resources/science-activation/educators-teens-get-hands-on-with-tempo-data-to-help-investigate-local-air-quality/</v>
       </c>
       <c r="F885" t="str">
-        <v>Hertfordshire, UK, 2026-06-10 — /EPR Network/ — Cosmographics is pleased to announce its growing range of customised maps uk customers can personalise for gifts, education, and [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="886">
+        <v>The NASA Science Activation Program’s Cosmic Storytelling with NASA Data (CosmicDS) project, led by Harvard University in Cambridge, Massachusetts, works to bring authentic NASA data into the hands of educators and learners. From July 27–29, 2026, the CosmicDS team partnered with the Smithsonian Institution’s BEST AQI (Breathing Easier: Supporting Teen Air Quality Investigations) project to […]</v>
+      </c>
+    </row>
+    <row r="886" xml:space="preserve">
       <c r="A886" t="str">
-        <v>“L.E.A.R.N,” Best-Selling Book Offered for Free (Ending Soon) (Until 6/12/26)</v>
+        <v>Creating Pathways to Semiconductor Careers: Intel Launches SEPP</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C886" t="str">
-        <v>WebWire</v>
+        <v>mlpr-intel</v>
       </c>
       <c r="D886" t="str">
-        <v>Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E886" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355833</v>
-[...2 lines deleted...]
-        <v>Best Seller Publishing announces the release of Jim Carbaugh&amp;#39;s new book, &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership&amp;#8221; is about creating stronger school cultures and more effective learning environments through a practical framework centered on values-drive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355833</v>
+        <v>https://newsroom.intel.com/corporate/creating-pathways-to-semiconductor-careers-intel-launches-sepp</v>
+      </c>
+      <c r="F886" t="str" xml:space="preserve">
+        <v xml:space="preserve">As the semiconductor industry continues to drive innovation across nearly every aspect of modern life, Intel is investing in the next generation of talent through the launch of the Semiconductor Education Pathways Program (SEPP) — a comprehensive workforce development initiative designed to strengthen education pathways from K-12 through post-secondary education and into semiconductor careers.SEPP is …
+The post Creating Pathways to Semiconductor Careers: Intel Launches SEPP appeared first on Newsroom.</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>Jeanne King’s Newly Released "Nick the Builder" is a Heartwarming Children’s Story Celebrating Love, Mentorship, and Cherished Family Bonds</v>
+        <v>TeenEbikeTraining.com Launches Canvas Integration and In-Person Teaching Toolkits for Schools</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C887" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D887" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E887" t="str">
-        <v>https://www.pr.com/press-release/970232</v>
+        <v>https://www.prweb.com/releases/teenebiketrainingcom-launches-canvas-integration-and-in-person-teaching-toolkits-for-schools-302843576.html</v>
       </c>
       <c r="F887" t="str">
-        <v>“Nick the Builder” from Christian Faith Publishing author Jeanne King is a touching and inspiring story that highlights the special relationship between a child and his grandfather while encouraging learning, growth, and connection. [PR.com]</v>
+        <v>Leading E-Bike Safety Platform from the American Bicycling Education Association Expands Access with Seamless LMS Integration and Classroom Companion Presentation WINTER SPRINGS, Fla., Aug. 6, 2026 /PRNewswire-PRWeb/ -- TeenEbikeTraining.com, the nation's premier training curriculum for...</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>Recent Release, "A Beautiful Soul," from Christian Faith Publishing Author Annie McGinley, Presents an Unforgettable Testament to Faith, Resilience, and Redemption</v>
+        <v>University of Michigan Installs New FieldTurf System at The Big House</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C888" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D888" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E888" t="str">
-        <v>https://www.pr.com/press-release/970274</v>
+        <v>https://www.newswire.com/news/university-of-michigan-installs-new-fieldturf-system-at-the-big-house-22841347</v>
       </c>
       <c r="F888" t="str">
-        <v>Annie McGinley has completed a new book, "A Beautiful Soul," which chronicles the extraordinary life of Bridget Miksch, a remarkable young woman diagnosed with brain cancer at age fourteen. Given only one year to live, Bridget defied medical expectations by surviving six years beyond her prognosis while maintaining an inspiring commitment to her faith, her education, and athletics. Her story unfolds through [PR.com]</v>
+        <v>FieldTurf trusted for over 20 years on campus, latest project features new Trico system</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Recent Release, "Monday Musings," from Author J. Michael Ripski, Offers a Chaplain's Candid Reflections on Faith, Doubt, and Life's Persistent Questions</v>
+        <v>University of South Carolina to Host National AI Conference Featuring Leaders from BBDO Worldwide, AT&amp;amp;T and FOX News Media</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C889" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D889" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E889" t="str">
-        <v>https://www.pr.com/press-release/970257</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-south-carolina-to-host-national-ai-conference-featuring-leaders-from-bbdo-worldwide-att-and-fox-news-media-302845248.html</v>
       </c>
       <c r="F889" t="str">
-        <v>J. Michael Ripski has completed a new book, "Monday Musings: A University Chaplain Thinks Out Loud with Heart and Head," a collection of thoughtful meditations designed to spark meaningful conversation about life's most pressing concerns. Rather than offering easy answers, Ripski invites readers into genuine wrestling with the complexities that disturb our peace of mind, spirit, body, and soul. Through [PR.com]</v>
+        <v>Professional conference and Student AI Challenge will explore how communications organizations are preparing for an AI-powered future COLUMBIA, S.C., Aug. 6, 2026 /PRNewswire/ -- The University of South Carolina's School of Journalism and Mass Communications will bring together some of...</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>X Square Robot Open-Sources XRZero-G0 to Scale Robot Learning with Interfaces, Data Quality and Ratios</v>
+        <v>Experiences are reshaping back to school shopping, new Mall of America® survey finds</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C890" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D890" t="str">
-        <v>AI, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E890" t="str">
-        <v>https://www.prnewswire.com/news-releases/x-square-robot-open-sources-xrzero-g0-to-scale-robot-learning-with-interfaces-data-quality-and-ratios-302796281.html</v>
+        <v>https://www.prnewswire.com/news-releases/experiences-are-reshaping-back-to-school-shopping-new-mall-of-america-survey-finds-302845237.html</v>
       </c>
       <c r="F890" t="str">
-        <v>XRZero-G0: A framework for high-quality robot-free data collection and embodied AI training SHENZHEN, China, June 10, 2026 /PRNewswire/ -- Scaling embodied AI has long been bottlenecked by data. Teleoperating real robots is expensive and slow, yielding only a limited number of...</v>
+        <v>Families are seeking value without giving up shopping, dining, and entertainment BLOOMINGTON, Minn., Aug. 6, 2026 /PRNewswire/ -- Back to school shopping is becoming as much about the experience as the purchase itself. A new consumer survey commissioned by the nation's largest Mall found...</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>IBA Announces Research Collaboration to Strengthen Evidence on the Value of Proton Therapy</v>
+        <v>Personal Finance Expert Bobbi Rebell Joins Forces with Accredited Debt Relief as the Company's Chief Financial Education Advisor</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C891" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D891" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E891" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309440/0/en/IBA-Announces-Research-Collaboration-to-Strengthen-Evidence-on-the-Value-of-Proton-Therapy.html</v>
+        <v>https://www.prnewswire.com/news-releases/personal-finance-expert-bobbi-rebell-joins-forces-with-accredited-debt-relief-as-the-companys-chief-financial-education-advisor-302845160.html</v>
       </c>
       <c r="F891" t="str">
-        <v>Louvain-la-Neuve, Belgium, June 10, 2026 – IBA (Ion Beam Applications S.A., EURONEXT), the world leader in particle accelerator technology and the leading provider of proton therapy solutions for the treatment of cancer, today announced a sponsored research agreement with The University of Texas MD Anderson Cancer Center aimed at advancing health economics evidence generation for proton beam therapy.</v>
+        <v>CHICAGO, Aug. 6, 2026 /PRNewswire/ -- Accredited Debt Relief, the nation's leading debt consolidation company, today named Bobbi Rebell, a Certified Financial Planner® (CFP®), Certified Financial Therapist™ (CFT™), author and former global business news anchor at Reuters, as the company's...</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Think Transcend and the Association of California School Administrators (ACSA) Announce Launch of the Transcendent Leader Institute for California Education Leaders</v>
+        <v>Nationally Recognized Educator and Neurodiversity Advocate Amanda Morin Named Interim Head of Compass High School</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C892" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D892" t="str">
         <v>Education</v>
       </c>
       <c r="E892" t="str">
-        <v>https://www.prnewswire.com/news-releases/think-transcend-and-the-association-of-california-school-administrators-acsa-announce-launch-of-the-transcendent-leader-institute-for-california-education-leaders-302796054.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/nationally-recognized-educator-neurodiversity-advocate-162100669.html</v>
       </c>
       <c r="F892" t="str">
-        <v>An Immersive Leadership Experience Begins June 2026 SANTA ANA, Calif., June 9, 2026 /PRNewswire/ -- Think Transcend, a division of Think Education, and leader in educational professional development, and the Association of California School Administrators (ACSA) are proud to launch the...</v>
+        <v>BELMONT, Calif., August 06, 2026--Compass High School appoints Amanda Morin as interim head of school, advancing its mission for neurodivergent learners.</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>Mattermost, archTIS, Arqit, and Whitespace Deliver Integrated Operational Collaboration Capability for Defence</v>
+        <v>Heads Up CIO marks its tenth anniversary with the launch of the Jewish Emergency Psychological Response Unit</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C893" t="str">
-        <v>PRWeb</v>
+        <v>Pressat</v>
       </c>
       <c r="D893" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E893" t="str">
-        <v>https://www.prweb.com/releases/mattermost-archtis-arqit-and-whitespace-deliver-integrated-operational-collaboration-capability-for-defence-302795832.html</v>
+        <v>https://pressat.co.uk/releases/heads-up-cio-marks-its-tenth-anniversary-with-the-launch-of-the-jewish-emergency-psychological-response-unit-fbac382e17957bea64c28de33ebb220f/</v>
       </c>
       <c r="F893" t="str">
-        <v>Mattermost, archTIS, Arqit, and Whitespace have launched a unified, AI‑enhanced operational collaboration capability that brings secure collaboration, Zero Trust policy enforcement, post‑quantum cryptography, and AI‑driven learning into one mission‑ready environment for defence and...</v>
+        <v xml:space="preserve">Thursday 6 August, 2026 FOR IMMEDIATE RELEASE Heads Up CIO marks its tenth anniversary with the launch of the Jewish Emergency Psychological Response Unit New national initiative to provide emergency psychological support, an antisemitism support hotline, public training, and culturally informed assistance for Jewish communities London August 2026: Heads Up CIO is marking its tenth anniversary with the launch of the Jewish Emergency Psychological Response Unit, known as JEPRU, a dedicated service created to respond to the psychological needs of Jewish communities before, during, and after major incidents. The launch comes as the first anniversary approaches of the terrorist attack in Manchester at Heaton Park Hebrew Congregation Synagogue on 2 October 2025, during Yom Kippur. The attacker </v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>Think Together Recognizes Jesse Durkin and Ricardo Molina with the 2026 Randy Barth Leadership Award</v>
+        <v>California Credit Union Delivers Back-to-School Supplies to Local Students</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C894" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D894" t="str">
         <v>Education</v>
       </c>
       <c r="E894" t="str">
-        <v>https://www.prnewswire.com/news-releases/think-together-recognizes-jesse-durkin-and-ricardo-molina-with-the-2026-randy-barth-leadership-award-302796018.html</v>
+        <v>https://www.prnewswire.com/news-releases/california-credit-union-delivers-back-to-school-supplies-to-local-students-302844492.html</v>
       </c>
       <c r="F894" t="str">
-        <v>Peer-nominated award honors leaders who exemplify community impact and a commitment to changing the odds for kids across California. SANTA ANA, Calif., June 9, 2026 /PRNewswire/ -- Think Together, a division of Think Education and one of California's largest nonprofit expanded learning...</v>
+        <v>Community Donations Help Prepare Families for the New School Year Through NBC4 and Telemundo 52 Partnership GLENDALE, Calif., Aug. 6, 2026 /PRNewswire/ -- Hundreds of local students will head back to school this fall better prepared thanks to the generosity of California Credit Union...</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>CLINICIANS AT THREE OF WASHINGTON'S LARGEST HEALTHCARE SYSTEMS FILE TO UNIONIZE, CITING PATIENT CARE CONCERNS</v>
+        <v>Emora Health Expands Whole-Family Mental Health Care for Florida Parents as Kids Head Back to School</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C895" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D895" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E895" t="str">
-        <v>https://www.prnewswire.com/news-releases/clinicians-at-three-of-washingtons-largest-healthcare-systems-file-to-unionize-citing-patient-care-concerns-302795996.html</v>
+        <v>https://www.prnewswire.com/news-releases/emora-health-expands-whole-family-mental-health-care-for-florida-parents-as-kids-head-back-to-school-302845109.html</v>
       </c>
       <c r="F895" t="str">
-        <v>SEATTLE, June 9, 2026 /PRNewswire/ -- Two hundred and fifty nurse practitioners and physician assistants working across multiple clinic locations at Fred Hutchinson Cancer Center (FHCC), the University of Washington (UW), and Seattle Children's Hospital (SCH) have filed to unionize with...</v>
+        <v>Back to school is a whole-family transition. Emora Health now offers therapy, psychiatry and psychological evaluations for Florida parents, alongside their kids' care. MIAMI, Aug. 6, 2026 /PRNewswire/ -- The first weeks of school are the biggest transition of a family's year, and both...</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>Asante partners with Western University of Health Sciences to launch core rotation sites for medical students in southern Oregon</v>
+        <v>Powder Springs Community Taskforce Celebrates Successful 25th Annual Back2School Bash</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C896" t="str">
-        <v>PR Newswire</v>
+        <v>PRLog</v>
       </c>
       <c r="D896" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E896" t="str">
-        <v>https://www.prnewswire.com/news-releases/asante-partners-with-western-university-of-health-sciences-to-launch-core-rotation-sites-for-medical-students-in-southern-oregon-302795887.html</v>
+        <v>https://www.prlog.org/13161117-powder-springs-community-taskforce-celebrates-successful-25th-annual-back2school-bash.html</v>
       </c>
       <c r="F896" t="str">
-        <v>LEBANON, Ore., June 9, 2026 /PRNewswire/ -- In an effort to continue building the health care workforce pipeline in southern Oregon, Asante announced today a new partnership with Western University of Health Sciences, College of Osteopathic Medicine of the Pacific-Northwest...</v>
+        <v>Community partnership with NBA player Isaac Okoro helps provide free school supplies, health services, and family fun for hundreds of local students.</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>Medmovie Launches HxHeart.com, Bringing Its Trusted Cardiovascular Education Library to Any Browser -- and Releases a New Video on the Hidden Risks of Coronary Artery Disease</v>
+        <v>Alma expands its connected education platform through acquisition of ESP Solutions Group</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C897" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D897" t="str">
-        <v>Media, Education</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E897" t="str">
-        <v>https://www.prnewswire.com/news-releases/medmovie-launches-hxheartcom-bringing-its-trusted-cardiovascular-education-library-to-any-browser--and-releases-a-new-video-on-the-hidden-risks-of-coronary-artery-disease-302795897.html</v>
+        <v>https://www.prweb.com/releases/alma-expands-its-connected-education-platform-through-acquisition-of-esp-solutions-group-302843415.html</v>
       </c>
       <c r="F897" t="str">
-        <v>The same clinician-approved animations from the Hx Heart app are now available online at HxHeart.com — free, instantly, with no download required. BERKELEY, Calif., June 9, 2026 /PRNewswire/ -- Medmovie, Inc., creators of the Hx Heart app, announced that its cardiovascular education...</v>
+        <v>Acquisition further extends Alma's platform from classrooms to state education agencies, strengthening support for education organizations serving more than six million students. PORTLAND, Ore., Aug. 6, 2026 /PRNewswire-PRWeb/ -- Alma today announced the acquisition of ESP Solutions Group...</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>Teen-Founded Nonprofit Busy Buzzy Bots Reaches 11,000+ Kids Through STEM Education--and It Is Just Getting Started</v>
+        <v>National Football League and American Football Australia Partner on Sporting Schools Program</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C898" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D898" t="str">
         <v>Education</v>
       </c>
       <c r="E898" t="str">
-        <v>https://www.prnewswire.com/news-releases/teen-founded-nonprofit-busy-buzzy-bots-reaches-11-000-kids-through-stem-educationand-it-is-just-getting-started-302795880.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358578</v>
       </c>
       <c r="F898" t="str">
-        <v>Sparking curiosity among underprivileged students through hands-on STEM education. SAN FRANCISCO, June 9, 2026 /PRNewswire/ -- STEM education has become an increasingly important part of today's world, but for many students, it still feels distant, overly academic, or inaccessible....</v>
+        <v>The National Football League and American Football Australia (AFA) announced today a first-of-its-kind agreement in Australia which will see the two organizations come together to deliver a nationwide Sporting Schools program. - - As part of the partnership, flag football school programs across the country currently run by the AFA and NFL concurrently will all become NFL Flag branded and will enter the Australian Sports Commission&amp;#39;s (ASC) National Sporting Schools program. The partnership h... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358578</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>The University of San Francisco Names Brent Blaylock as Athletic Director</v>
+        <v>Eliminate Post-Processor Headaches and Format Conversions By Developing ...</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C899" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D899" t="str">
-        <v>Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E899" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-university-of-san-francisco-names-brent-blaylock-as-athletic-director-302795824.html</v>
+        <v>https://pr-inside.com/eliminate-post-processor-headaches-and-format-conversions-by-developing-r5209229.htm</v>
       </c>
       <c r="F899" t="str">
-        <v>SAN FRANCISCO, June 9, 2026 /PRNewswire/ -- The University of San Francisco (USF) has announced Brent Blaylock as its new Athletic Director. Blaylock most recently served as Executive Deputy Athletic Director and Chief Operating Officer at Oregon State University. Before Oregon State,...</v>
+        <v>(PR-inside.com) Live on kickstarter SHANGHAI, CN / ACCESS Newswire / August 6, 2026 / IFMAKER today announced the launch of the IFMAKER M5 on Kickstarter, introducing a fully integrated desktop CNC platform designed to bring industrial-grade 5-axis machining closer to makers, product designers, engineers, educators, and small manufacturing teams. Developed by an engineering team specializing in CNC systems, robotics, CAM software, and precision manufacturing, the M5 combines true simultaneous 5-axis machining with an AI-assisted workflow and an intuitive CAM experience designed to reduce the learning curve traditionally associated with CNC machining - while maintaining the precision and capability expected from professional CNC systems. Unlike ..</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Bipartisan Higher Education Leaders Convene at Nation's Capitol to Advocate for College Completion and Student Success</v>
+        <v>New HopSkipDrive Data: Districts Are Feeling the Real Consequences of Bus Driver Shortages</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C900" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D900" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.prnewswire.com/news-releases/bipartisan-higher-education-leaders-convene-at-nations-capitol-to-advocate-for-college-completion-and-student-success-302795661.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/hopskipdrive-data-districts-feeling-real-140000499.html</v>
       </c>
       <c r="F900" t="str">
-        <v>More than 20 leaders from 13 U.S. states and territories travel to Washington, D.C., for fourth annual Complete College America Day on the Hill WASHINGTON, June 9, 2026 /PRNewswire/ -- Complete College America (CCA), a national advocacy organization dedicated to improving college...</v>
+        <v>LOS ANGELES, August 06, 2026--New data released today by HopSkipDrive shows that bus driver shortages remain a chronic issue for school districts, with real, measurable consequences that have not gone away despite years of attempted fixes.</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>Baltimore Community Foundation Invests in School-Community Partnerships, Family Support Across Baltimore County</v>
+        <v>New Poll: Florida Families Continue to Show Strong Public Support for Charter Schools &amp;amp; School Choice</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C901" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D901" t="str">
         <v>Education</v>
       </c>
       <c r="E901" t="str">
-        <v>https://www.prnewswire.com/news-releases/baltimore-community-foundation-invests-in-school-community-partnerships-family-support-across-baltimore-county-302795543.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-poll-florida-families-continue-to-show-strong-public-support-for-charter-schools--school-choice-302845042.html</v>
       </c>
       <c r="F901" t="str">
-        <v>Strategic Grants Support Schools, Families, and Community-Based Partners BALTIMORE, June 9, 2026 /PRNewswire/ -- The Baltimore Community Foundation (BCF), a nonprofit organization that connects people who are passionate about their community and purposeful in their philanthropy, has...</v>
+        <v>New statewide poll finds charter schools earn positive marks from Florida voters, with particularly strong support among Black voters (51%), Hispanic voters (42%), and South Florida residents (40%). TALLAHASSEE, Fla., Aug. 6, 2026 /PRNewswire/ -- As students prepare to return to the...</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>University of Phoenix named a 2025 Wabash Platinum Supplier for supply chain excellence</v>
+        <v>TeamSnap and Major League Soccer Deepen Partnership with Exclusive Training Content for MLS NEXT and MLS GO Coaches and Players</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C902" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D902" t="str">
-        <v>Finance, Education</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E902" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-named-a-2025-wabash-platinum-supplier-for-supply-chain-excellence-302795692.html</v>
+        <v>https://www.prnewswire.com/news-releases/teamsnap-and-major-league-soccer-deepen-partnership-with-exclusive-training-content-for-mls-next-and-mls-go-coaches-and-players-302844199.html</v>
       </c>
       <c r="F902" t="str">
-        <v>Recognition highlights collaboration supporting workforce solutions, supply chain performance and operational alignment PHOENIX, June 9, 2026 /PRNewswire/ -- University of Phoenix announces it has been named a 2025 Wabash Platinum Supplier by Wabash (NYSE: WNC), a recognition awarded to a...</v>
+        <v>New coaching content from Major League Soccer and TeamSnap to bring next-level training and coach education to competitive youth soccer nationwide CHICAGO and NEW YORK, Aug. 6, 2026 /PRNewswire/ -- TeamSnap, the #1 youth sports management platform, and Major League Soccer today announced...</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>First-Ever Guideline on Cardiovascular-Kidney-Metabolic Syndrome Issued</v>
+        <v>Jorge Samayoa Joins American College of Education as Chief Marketing ...</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C903" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D903" t="str">
-        <v>Healthcare, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E903" t="str">
-        <v>https://www.newmediawire.com/news/first-ever-guideline-on-cardiovascular-kidney-metabolic-syndrome-issued-7087084</v>
+        <v>https://pr-inside.com/jorge-samayoa-joins-american-college-of-education-as-chief-marketing-r5209204.htm</v>
       </c>
       <c r="F903" t="str">
-        <v>Guideline Highlights: The first-ever clinical practice guideline on cardiovascular-kidney-metabolic (CKM) syndrome from the American Heart Association and the American College of Cardiology details staging to assess how a person’s kidneys, metabolism and heart are functioning. Higher stages of CKM syndrome are associated with a greater burden of serious health conditions, such as Type 2 diabetes, chronic kidney disease, and a higher risk of cardiovascular disease and mortality. The guideline reviews CKM syndrome risk factors including overweight/obesity, pre-diabetes/Type 2 diabetes, high blood pressure and abnormal lipids, as well as chronic kidney disease. Comprehensive recommendations include screening, prevention and treatment for people with or at risk of developing CKM syndrome. Heal</v>
+        <v>(PR-inside.com) Samayoa will lead the college's direct-to-consumer student growth strategy, drawing on a career building and scaling consumer brands at HelloFresh and PayPal. INDIANAPOLIS, IN / ACCESS Newswire / August 6, 2026 / American College of Education® (ACE) is pleased to welcome Jorge Samayoa to its executive suite as chief marketing officer. A cross-functional operator who has built and scaled growth for major consumer brands, Samayoa will lead the strategy and organization behind ACE's direct-to-consumer growth. Samayoa joins ACE from HelloFresh, where he repositioned three brands - HelloFresh, EveryPlate and Green Chef - and rebuilt their growth pipeline as the chief marketing officer. ..</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>New Guideline Reframes Weight as Health Risk Tied to Diabetes, Kidney and Heart Conditions</v>
+        <v>Jorge Samayoa Joins American College of Education as Chief Marketing Officer</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C904" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D904" t="str">
-        <v>Healthcare, Automotive, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E904" t="str">
-        <v>https://www.newmediawire.com/news/new-guideline-reframes-weight-as-health-risk-tied-to-diabetes-kidney-and-heart-conditions-7087083</v>
+        <v>https://www.newswire.com/news/jorge-samayoa-joins-american-college-of-education-as-chief-marketing-officer</v>
       </c>
       <c r="F904" t="str">
-        <v xml:space="preserve">Highlights The first guideline for cardiovascular-kidney-metabolic syndrome (CKM syndrome), published today by American Heart Association and the American College of Cardiology, identifies obesity as a key metabolic factor in the syndrome’s development and progression. The guideline urges earlier, prevention-focused conversations about weight and metabolic health. The guideline says that using navigators or care coordinators improves care by helping coordinate care between the patient, primary care and specialty clinicians. Embargoed until 1 p.m. CT/2 p.m. ET Tuesday, June 9, 2026 DALLAS - June 9, 2026 ( NEWMEDIAWIRE ) - The first-ever clinical guideline for cardiovascular-kidney-metabolic syndrome , or CKM syndrome, identifies excess weight, especially in the abdomen, as a key driver for </v>
+        <v>Samayoa will lead the college's direct-to-consumer student growth strategy, drawing on a career building and scaling consumer brands at HelloFresh and PayPal.</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>ESS Honors Five Local Education Heroes with 2026 Impact Awards</v>
+        <v>The 3-6 P.M. Snack Rush: Why After-School Snacking Deserves More Attention</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C905" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D905" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E905" t="str">
-        <v>https://www.prweb.com/releases/ess-honors-five-local-education-heroes-with-2026-impact-awards-302795521.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-36-pm-snack-rush-why-after-school-snacking-deserves-more-attention-302844880.html</v>
       </c>
       <c r="F905" t="str">
-        <v>ESS, a national talent and management solution, has selected and awarded five substitute teachers as winners for their 12th Annual Impact Awards! The 2026 honorees were each recognized at their school districts, receiving a $5,000 cash prize and an additional $2,000 to donate to their...</v>
+        <v>— Simple, Wholesome Solutions for One of the Busiest Times of the Day — FAIRFIELD, N.J., Aug. 6, 2026 /PRNewswire/ -- As families settle into back-to-school routines, Crispy Green®, maker of Crispy Fruit® freeze-dried fruit snacks, encourages parents to take a Health Over Hype™ approach...</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Newline Interactive Introduces the New Q Ultra and Q Ultra Elite Series Interactive Displays</v>
+        <v>Parents Will Fund New Definition of Higher Ed Focused on Lifelong Career Preparedness, finds College Savings Foundation in 20th Annual Survey</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C906" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D906" t="str">
         <v>Education</v>
       </c>
       <c r="E906" t="str">
-        <v>https://www.prweb.com/releases/newline-interactive-introduces-the-new-q-ultra-and-q-ultra-elite-series-interactive-displays-302791522.html</v>
+        <v>https://www.prnewswire.com/news-releases/parents-will-fund-new-definition-of-higher-ed-focused-on-lifelong-career-preparedness-finds-college-savings-foundation-in-20th-annual-survey-302844306.html</v>
       </c>
       <c r="F906" t="str">
-        <v>Newline proudly announces the launch of the all-new Q Ultra Series and Q Ultra Elite Series, two powerful new interactive flat panel solutions designed to meet the evolving needs of education and corporate collaboration. ALLEN, Texas, June 9, 2026 /PRNewswire-PRWeb/ -- Newline...</v>
+        <v>1,000 parents of children under 25 say higher education is a good investment in their future WASHINGTON, Aug. 6, 2026 /PRNewswire/ -- The vast majority of parents in the US, 84%, believe that higher education is a good investment in their children's future, and perceive it as a broader...</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>10th Huawei ICT Competition Concludes with Student Winners from 49 Countries and Regions and a Record 220,000 Participants</v>
+        <v>Pusan National University Introduces ASTRA-Net for Improved Lung Airway Mapping</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C907" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D907" t="str">
         <v>Education</v>
       </c>
       <c r="E907" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355998</v>
+        <v>https://www.prnewswire.com/news-releases/pusan-national-university-introduces-astra-net-for-improved-lung-airway-mapping-302844459.html</v>
       </c>
       <c r="F907" t="str">
-        <v>Shenzhen played host today to the Closing &amp;amp; Awards Ceremony of the 10th Huawei ICT Competition Global Final, bringing a record-breaking edition of the talent showcase to an end. This year&amp;#39;s ICT Competition attracted more than 220,000 university students and faculty members from over 2,000 tertiary institutions across more than 100 countries and regions, making it the largest edition in the competition&amp;#39;s history. After progressing through national and regional rounds, 177 teams from 49 coun... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355998</v>
+        <v>ASTRA-Net helps reconstruct overlooked peripheral airways, creating more complete maps for bronchoscopy procedures BUSAN, South Korea, Aug. 6, 2026 /PRNewswire/ -- Lung cancer is the most diagnosed cancer globally and is one of the leading causes of cancer-related deaths. Early detection...</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>North Island Credit Union Foundation Awards Grant to El Cajon Teacher for Innovative STEAM Project</v>
+        <v>Alpha School Expands to Atlanta With New K-8 Campus Opening Fall 2026</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C908" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D908" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E908" t="str">
-        <v>https://www.prnewswire.com/news-releases/north-island-credit-union-foundation-awards-grant-to-el-cajon-teacher-for-innovative-steam-project-302794423.html</v>
+        <v>https://www.prnewswire.com/news-releases/alpha-school-expands-to-atlanta-with-new-k-8-campus-opening-fall-2026-302844457.html</v>
       </c>
       <c r="F908" t="str">
-        <v>SAN DIEGO, June 9, 2026 /PRNewswire/ -- North Island Credit Union Foundation has awarded a teacher grant to Montgomery Middle School in El Cajon through its Spring 2026 Teacher Grant program, supporting an innovative classroom project that blends history with hands-on learning. The grant...</v>
+        <v>Enrollment Now Open for Founding Families as Demand for AI-Powered, Mastery-Based Learning Continues to Grow Nationwide ATLANTA, Aug. 6, 2026 /PRNewswire/ -- Alpha School, a national network of private K-12 schools known for its two-hour academic model, today announced the opening of...</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>California Credit Union Foundation Awards Grants To Local Teachers For Innovative Classroom Projects</v>
+        <v>NexTel Medical Corp. Clarifies and Expands Upon Remarks Made During ...</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C909" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D909" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E909" t="str">
-        <v>https://www.prnewswire.com/news-releases/california-credit-union-foundation-awards-grants-to-local-teachers-for-innovative-classroom-projects-302794424.html</v>
+        <v>https://pr-inside.com/nextel-medical-corp-clarifies-and-expands-upon-remarks-made-during-r5209202.htm</v>
       </c>
       <c r="F909" t="str">
-        <v>GLENDALE, Calif., June 9, 2026 /PRNewswire/ -- From STEM-based water rocket experiments to ASL learning programs and aerial drone workshops, California Credit Union Foundation is helping bring innovative classroom ideas to life through its Spring 2026 Teacher Grant program. As part of its...</v>
+        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / August 6, 2026 / NexTel Medical Corp. (f/k/a Exousia Pro, Inc.) (OTCID:MAJI) ("NexTel" or the "Company") is issuing a clarification regarding statements made during an audio stream hosted yesterday afternoon with @SuperRobotGX. Baylor University Research Agreement Update During the presentation, Dr. Hausman referenced a study evaluating the anti-aging properties of Maxasome Plus in collaboration with Baylor University. NexTel clarifies that while this initiative had not been previously announced, the Company and its partner, Xycota, are currently finalizing a Material Transfer Agreement (MTA). Upon execution, product shipments to Baylor University for clinical testing are scheduled to commence ..</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>Fatbeam Fiber Awarded Major E-Rate Contract with Boise Independent School District</v>
+        <v>MarketWise Reports Q2 Billings Increase of 57% YoY to $91.2 Million and Q2 CFFO Increase of 25.7% to $22.4 million; Net Revenue of $75.8 Million and Net Loss of $2.6 Million for Second Quarter 2026; Raises FY 2026 Billings Guidance 10% to $330 million; Affirms FY 2026 Dividend Target To Class A Shareholders of $1.80 Per Share</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C910" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D910" t="str">
-        <v>Education</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E910" t="str">
-        <v>https://www.prnewswire.com/news-releases/fatbeam-fiber-awarded-major-e-rate-contract-with-boise-independent-school-district-302795212.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340300/0/en/MarketWise-Reports-Q2-Billings-Increase-of-57-YoY-to-91-2-Million-and-Q2-CFFO-Increase-of-25-7-to-22-4-million-Net-Revenue-of-75-8-Million-and-Net-Loss-of-2-6-Million-for-Second-Qu.html</v>
       </c>
       <c r="F910" t="str">
-        <v>BOISE, Idaho, June 9, 2026 /PRNewswire/ -- Fatbeam Fiber, a leading provider of fiber-based network solutions, today announced it has been awarded a significant E-Rate contract with the Boise Independent School District (BISD), delivering next-generation connectivity to support students,...</v>
+        <v>BALTIMORE, Aug. 06, 2026 (GLOBE NEWSWIRE) -- MarketWise, Inc. (NASDAQ: MKTW) (“MarketWise” or the “Company”), a leading multi-brand digital subscription services platform that provides premium financial research, software, education, and tools for self-directed investors, today reported financial results for second quarter 2026. (1)</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>Grogo Wins Second Consecutive National Parenting Products Award. This Time for Best App for Kids</v>
+        <v>Supercuts Partners With Jackson Olson to Debut 'The Jax' at Salons Nationwide</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C911" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D911" t="str">
         <v>Education</v>
       </c>
       <c r="E911" t="str">
-        <v>https://www.prnewswire.com/news-releases/grogo-wins-second-consecutive-national-parenting-products-award-this-time-for-best-app-for-kids-302795106.html</v>
+        <v>https://www.prnewswire.com/news-releases/supercuts-partners-with-jackson-olson-to-debut-the-jax-at-salons-nationwide-302844451.html</v>
       </c>
       <c r="F911" t="str">
-        <v>Award-winning app has now been recognized by NAPPA in back-to-back years, for learning and for kids, arriving just as summer screen time surges and millions of children risk losing months of academic progress CHICAGO, June 9, 2026 /PRNewswire/ -- Summer is the best time to be a kid. It's...</v>
+        <v>The Savannah Bananas star and Dancing with the Stars cast member's signature cut is now on the menu at participating Supercuts locations, giving families an easy way to start the school year looking and feeling their best with a quality haircut at an exceptional value MINNEAPOLIS, Aug. 5,...</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Vernier Science Education Welcomes Seven New STEM Teachers to The Vernier Trendsetters Community</v>
+        <v>Aramark Student Nutrition Sets a New Standard for Student Wellbeing This Back-to-School Season</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C912" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D912" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E912" t="str">
-        <v>https://www.prnewswire.com/news-releases/vernier-science-education-welcomes-seven-new-stem-teachers-to-the-vernier-trendsetters-community-302795435.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/aramark-student-nutrition-sets-standard-113000880.html</v>
       </c>
       <c r="F912" t="str">
-        <v>Professional learning community helps teachers nationwide advance STEM education through collaboration, leadership, and the innovative use of data-collection technology BEAVERTON, Ore., June 9, 2026 /PRNewswire/ -- Vernier Science Education recently added seven new STEM teachers from high...</v>
+        <v>PHILADELPHIA, August 06, 2026--Aramark Student Nutrition is launching the 2026-2027 school year with a nationwide effort to remove artificial dyes and additives from school menus, as announced in June, becoming the first national K-12 foodservice provider to implement the change across participating school districts. The initiative will impact thousands of students in more than 350 school districts and is part of Aramark's broader strategy to support student health, academic success, mental well</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>'Health Talk America', America's Premier Nationwide Radio Health Talk Show and Co-Host Dr. Adam Brockman Sign With CMP Agent Alan Morell for Commercial Rights, Sponsorships, Advertisers, and Talent Bookings</v>
+        <v>Youdao to Report Second Quarter 2026 Financial Results on August 20</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C913" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D913" t="str">
-        <v>Finance, Healthcare, Retail, Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.newmediawire.com/news/health-talk-america-america-s-premier-nationwide-radio-health-talk-show-and-co-host-dr-adam-brockman-sign-with-cmp-agent-alan-morell-for-commercial-rights-sponsorships-advertisers-and-talent-bookings-7087079</v>
+        <v>https://www.prnewswire.com/news-releases/youdao-to-report-second-quarter-2026-financial-results-on-august-20-302844842.html</v>
       </c>
       <c r="F913" t="str">
-        <v>CMP Will Additionally Represent Dr. Brockman Individually for His Books, Executive Producing and Monetized Revenue Streams Across All Platforms BEVERLY HILLS, CA - June 9, 2026 ( NEWMEDIAWIRE ) - Announced today, ' Health Talk America ' , America’s Premier Nationwide Radio Health Talk Show, hosted by Dr. Bob Martin and Dr. Adam Brockman, sign with CMP Agent Alan Morell for Commercial Rights, Sponsorships, Advertisers and Talent Bookings. CMP Will Additionally Represent Dr. Brockman Individually for His Books And Monetized Revenue Streams Across All Platforms. About Health Talk America (HTA): Health Talk America (HTA) is the parent brand of "The Dr. Bob Martin Show," recognized as the #1 Health Talk Radio Program in America. Syndicated across more than 500 stations and digital platforms glo</v>
+        <v>HANGZHOU, China, Aug. 6, 2026 /PRNewswire/ -- Youdao, Inc. ("Youdao" or the "Company") (NYSE: DAO), an AI solutions provider specializing in learning and advertising, today announced that it will report its second quarter 2026 financial results on Thursday, August 20, 2026, before the...</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>NASA Knows: What Is Mass Distribution?</v>
+        <v>British Wheel of Yoga Urges Yoga Teachers To Check Cover</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C914" t="str">
-        <v>NASA</v>
+        <v>Pressat</v>
       </c>
       <c r="D914" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E914" t="str">
-        <v>https://www.nasa.gov/learning-resources/nasa-knows-what-is-mass-distribution/</v>
+        <v>https://pressat.co.uk/releases/british-wheel-of-yoga-urges-yoga-teachers-to-check-cover-57b5dc4c0c71f27946fea867baac7a2a/</v>
       </c>
       <c r="F914" t="str">
-        <v>This article is for students grades 5-8. Mass distribution affects everything from galaxy shapes to aircraft design to planetary rotation. It’s used to map stars in our universe, figure out what planets are made of, and even to determine how luggage is loaded onto an airplane. Mass distribution can be a tricky thing to understand. [&amp;#8230;]</v>
+        <v>Thursday 6 August, 2026 A third of yoga teachers do not have insurance, survey suggests A recent survey by Insure4Sport suggests that around one in three UK yoga teachers do not hold their own dedicated insurance to cover their teaching practice. While the survey sample is small, the finding reflects a pattern insurers see regularly: claims relating to student injuries, slips and falls, or alleged negligence can run into tens of thousands of pounds. Without appropriate cover, teachers are personally liable for any compensation and legal costs that result. Even where insurance is not a legal requirement, studios, councils, landlords and event organisers increasingly expect yoga teachers to provide proof of public liability and professional indemnity cover before allowing them to use their s</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>Florence 1 Schools Earns National Music Education Award for 10th Consecutive ...</v>
+        <v>Nurses are Quitting Hospitals to Start Injecting Botox</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C915" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D915" t="str">
-        <v>Finance, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E915" t="str">
-        <v>https://pr-inside.com/florence-1-schools-earns-national-music-education-award-for-10th-consecutive-r5190277.htm</v>
+        <v>https://pr-inside.com/nurses-are-quitting-hospitals-to-start-injecting-botox-r5209109.htm</v>
       </c>
       <c r="F915" t="str">
-        <v>(PR-inside.com) The NAMM Foundation named Florence 1 a 2026 Best Communities for Music Education, one of only seven districts honored in South Carolina. FLORENCE, SC / ACCESS Newswire / June 9, 2026 / Florence 1 Schoolshas been honored with the Best Communities for Music Education (BCME) Award from The NAMM Foundation for the tenth consecutive year, recognizing the district's outstanding support and commitment to music education. Recipients of the 2026 BCME Awards were selected through a comprehensive application and review process that evaluates key indicators, including funding, instructional time, participation rates, facilities, and community support. "Florence 1 Schools continues to set the standard ..</v>
+        <v>(PR-inside.com) AACM sees a surge in its online Botox course SEATTLE, WA / ACCESS Newswire / August 6, 2026 / Registered nurses and nurse practitioners are increasingly exploring opportunities in aesthetic medicine as they pursue cosmetic injection training beyond traditional hospital roles. As interest in aesthetic careers grows, some healthcare professionals are moving toward nurses quitting hospitals to pursue Botox nurse pathways, using their clinical experience to build skills in cosmetic injectables. TheAmerican Academy of Cosmetic Medicine® (AACM™)reports increased enrollment interest from nurses in its online Botox and filler certification course, which provides 180 days of online access for $199 plus tax. Why Nurses ..</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>Synthetic Bone Graft Materials Show Promise for Dental Implant Procedures</v>
+        <v>Corporate Training Market Asia Pacific Set for Fastest Growth</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C916" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D916" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E916" t="str">
-        <v>https://www.prweb.com/releases/synthetic-bone-graft-materials-show-promise-for-dental-implant-procedures-302794944.html</v>
+        <v>https://express-press-release.net/news/2026/08/06/1766118</v>
       </c>
       <c r="F916" t="str">
-        <v>A new systematic review published in the *Journal of Oral Implantology* finds that synthetic, or alloplastic, bone graft materials show promising results for dental implant-related bone regeneration procedures. Researchers from the University of Bristol Dental School analyzed 53 studies...</v>
+        <v>The global Corporate Training Market is witnessing steady growth, driven by increasing demand for workforce upskilling, digital learning platforms, AI-powered training solutions, and continuous employee [read full press release...]</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Incheon National University Study Evaluates eDNA metabarcoding for Fish Diversity Assessment</v>
+        <v>Rare Cannabinoid Company Highlights the CBC Cannabinoid as Consumer Interest in Rare Cannabinoids Continues to Grow</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C917" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D917" t="str">
-        <v>Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E917" t="str">
-        <v>https://www.prnewswire.com/news-releases/incheon-national-university-study-evaluates-edna-metabarcoding-for-fish-diversity-assessment-302794737.html</v>
+        <v>https://www.prnewswire.com/news-releases/rare-cannabinoid-company-highlights-the-cbc-cannabinoid-as-consumer-interest-in-rare-cannabinoids-continues-to-grow-302844404.html</v>
       </c>
       <c r="F917" t="str">
-        <v>Analysis of 59 datasets shows eDNA excels at detecting fish diversity but remains limited for biomass estimation INCHEON, South Korea, June 9, 2026 /PRNewswire/ -- Environmental DNA (eDNA) metabarcoding has emerged as a powerful tool for monitoring aquatic biodiversity, enabling...</v>
+        <v>Company spotlights CBC (cannabichromene), a naturally occurring cannabinoid found in hemp, while expanding consumer education about rare cannabinoids beyond CBD and THC. HONOLULU, Aug. 6, 2026 /PRNewswire/ -- Rare Cannabinoid Company, a pioneer in rare cannabinoids and hemp-derived...</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>Oakley Signs To Exhibit at Realtors Legislative Meetings Expo Washington, ...</v>
+        <v>Angeline Jasmin Beauty Expands Beauty Training with Makeup Classes in Frisco TX</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C918" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D918" t="str">
-        <v>Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E918" t="str">
-        <v>https://pr-inside.com/oakley-signs-to-exhibit-at-realtors-legislative-meetings-expo-washington-r5190252.htm</v>
+        <v>https://express-press-release.net/news/2026/08/06/1766107</v>
       </c>
       <c r="F918" t="str">
-        <v>(PR-inside.com) WASHINGTON, D.C. / ACCESS Newswire / June 9, 2026 / Oakley Signs, the nation's largestcustom real estate signmanufacturer trusted by more than 100,000 agents nationwide, will exhibit at the 2026 Realtors Legislative Meetings Trade Expo on June 15-16, 2026, at the Walter E. Washington Convention Center in Washington, DC. Attendees can find Oakley Signs at Booth 1931. The Realtors Legislative Meetings Trade Expo brings together real estate professionals, vendors, and industry leaders from across the country for two days of networking, education, and product discovery. This year's meetings run June 13-18, with the Trade Expo floor open from 10 a.m. to ..</v>
+        <v>Frisco ,United States, 2026-08-06 — /EPR Network/ — Angeline Jasmin Beauty has expanded its beauty education programs to provide more learning opportunities for individuals interested [read full press release...]</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>Flywire Partners with Scholarship America to Digitize Scholarship Disbursements Across U.S. Higher Education</v>
+        <v>Italian Wine Podcast Returns to TEXSOM for Exclusive 2026 Interview Series</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C919" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D919" t="str">
-        <v>Finance, Education</v>
+        <v>Retail, Media, Education</v>
       </c>
       <c r="E919" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308883/0/en/Flywire-Partners-with-Scholarship-America-to-Digitize-Scholarship-Disbursements-Across-U-S-Higher-Education.html</v>
+        <v>https://www.prnewswire.com/news-releases/italian-wine-podcast-returns-to-texsom-for-exclusive-2026-interview-series-302844139.html</v>
       </c>
       <c r="F919" t="str">
-        <v>Flywire Partners with Scholarship America to Digitize Scholarship Disbursements Across U.S. Higher Education</v>
+        <v>Hosted by wine journalist and author Jessica Dupuy, the series will feature conversations with professionals working across wine, hospitality, education, retail, and communications. VERONA, Italy, Aug. 6, 2026 /PRNewswire/ -- TEXSOM and Italian Wine Podcast have renewed their media...</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Philippines earthquake disrupts school for 3 million students as rescue efforts underway</v>
+        <v>LinkedIn Top Colleges 2026: The 50 best colleges for long-term career success in the U.S.</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C920" t="str">
         <v>WebWire</v>
       </c>
       <c r="D920" t="str">
         <v>Education</v>
       </c>
       <c r="E920" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355985</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358571</v>
       </c>
       <c r="F920" t="str">
-        <v>A magnitude 7.8 earthquake rocked parts of the southern Philippines, killing at least 32 people, injuring dozens more and causing damage in a key coastal city in the province of Sarangani.[1] More than 3 million students have been impacted. In response, Philippine President Ferdinand Marcos, Jr. suspended school classes in affected areas while calling on residents in coastal areas to evacuate immediately after a tsunami warning was issued. - - The country&amp;#39;s Department of Education said th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355985</v>
+        <v>Key Insights - - - &amp;#8226; LinkedIn Top Colleges identifies the 50 U.S. schools whose graduates achieve the strongest career outcomes, based on LinkedIn data. - - &amp;#8226; The ranking is built on five indicators of professional trajectory: job placement, internship and recruiter demand, network strength, career advancement, and knowledge breadth &amp;#8211; capturing how graduates&amp;#39; careers unfold over time. - - &amp;#8226; The top five schools this year are: Princeton University, Duke University, Harvard University, Ma... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358571</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>NovoEd's 2026 Novie Awards Honor Global Organizations Driving Meaningful Impact Through Learning</v>
+        <v>Omdia: Supply Pressures Weigh on Global Tablet Market as Shipments Decline 10% in Q2 2026</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C921" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D921" t="str">
         <v>Education</v>
       </c>
       <c r="E921" t="str">
-        <v>https://www.prnewswire.com/news-releases/novoeds-2026-novie-awards-honor-global-organizations-driving-meaningful-impact-through-learning-302794910.html</v>
+        <v>https://finance.yahoo.com/technology/articles/omdia-supply-pressures-weigh-global-080700345.html</v>
       </c>
       <c r="F921" t="str">
-        <v>Fourth Annual Awards Celebration Recognizes Learning Programs That Deliver Real Business Outcomes, Build Critical Capabilities, and Shape the Future of Work SAN FRANCISCO, June 9, 2026 /PRNewswire/ -- NovoEd, the leading enterprise talent development technology provider that empowers...</v>
+        <v>LONDON, August 06, 2026--The global tablet market entered an expected period of decline in Q2 2026, with shipments falling 10% year on year to 36 million units, according to the latest research from Omdia. For the first time in years, tablet shipments also defied the typical seasonal pattern of sequentially higher Q2 shipments driven by back-to-school demand.</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>Primrose Schools® Secures 27 New School Commitments, Fuels New Market Expansion and Introduces New Executive Leadership Team</v>
+        <v>Five Signs Your Business Has Become Too Reliant on Referrals</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C922" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D922" t="str">
-        <v>Education</v>
+        <v>Healthcare, Energy, Retail, Education</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.prnewswire.com/news-releases/primrose-schools-secures-27-new-school-commitments-fuels-new-market-expansion-and-introduces-new-executive-leadership-team-302795264.html</v>
+        <v>https://pressat.co.uk/releases/five-signs-your-business-has-become-too-reliant-on-referrals-c123a105113897e418f72a1fad8dd52a/</v>
       </c>
       <c r="F922" t="str">
-        <v>A new leadership team and proven development model position Primrose for the next phase of quality-driven growth ATLANTA, June 9, 2026 /PRNewswire/ -- Primrose Schools®, The Leader in Early Education and Care®, today announced significant franchise growth backed by a new executive...</v>
+        <v>Thursday 6 August, 2026 Business growth expert says Referral Dependency is becoming one of the biggest hidden risks facing expert-led businesses across the UK. DEVON, UK – 6th August 2026 – Referrals remain one of the most effective ways for businesses to win new clients. They arrive with trust already established, often convert more quickly than outbound enquiries and are widely recognised as a sign that a business is delivering exceptional work. According to Dean Seddon, Founder of Maverrik, the problem isn't referrals themselves. The problem is becoming dependent on them. Dean has called the term Referral Dependency to describe businesses that rely on referrals as their primary source of new clients, leaving future growth dependent on circumstances they cannot control. "Every business s</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Kids Can Earn a "PhD in Poop" at The Poop Museum's New Science Summer Camp!</v>
+        <v>New Book Reveals Why Managing Your Energy, Not Your Time, Is The Secret to High Performance</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C923" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D923" t="str">
-        <v>Education</v>
+        <v>SaaS, Healthcare, Energy, Education</v>
       </c>
       <c r="E923" t="str">
-        <v>https://www.prnewswire.com/news-releases/kids-can-earn-a-phd-in-poop-at-the-poop-museums-new-science-summer-camp-302794730.html</v>
+        <v>https://pressat.co.uk/releases/new-book-reveals-why-managing-your-energy-not-your-time-is-the-secret-to-high-performance-e6f2370af3dea730bf315a9ab46a703f/</v>
       </c>
       <c r="F923" t="str">
-        <v>BOSTON, June 9, 2026 /PRNewswire/ -- The Poop Museum, the popular science education program that has taught 50,000 curious humans from 80 countries all about poop, is launching its first ever summer "Poop Camp", a week long online experience where kids will learn about the poop and...</v>
+        <v>Thursday 6 August, 2026 Employees have never had more productivity tools, yet burnout, stress and exhaustion continue to rise. According to author and performance enhancement expert Richard Maddocks, the problem is that organisations have spent decades managing time instead of managing energy. Now published in a revised and updated paperback edition, The Energy Book: 50 Ways to Boost Your Energy in Work and Life by LID Publishing. In his book Maddocks argues that sustainable high performance depends less on squeezing more into the day and more on understanding how to protect and replenish personal energy. After more than 40 years helping organisations improve performance, Maddocks believes that the modern workplace has created an "energy deficit" that affects productivity, creativity, deci</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>Duos Edge AI to Host Hereford Edge Data Center Open House</v>
+        <v>APOD: 2026 August 6 – New Sharpest Image of the Sun Uncovers Instability</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C924" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D924" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308855/12618/en/Duos-Edge-AI-to-Host-Hereford-Edge-Data-Center-Open-House.html</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-6-new-sharpest-image-of-the-sun-uncovers-instability/</v>
       </c>
       <c r="F924" t="str">
-        <v>Event will bring together local and industry leaders to tour edge computing facility, which supports education and community technology growth Event will bring together local and industry leaders to tour edge computing facility, which supports education and community technology growth</v>
+        <v>APOD Science APOD APOD: 2026 August 6 – New… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. New Sharpest [&amp;#8230;]</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>Actuate Therapeutics’ Elraglusib Selected for Evaluation in BEACON2 Trial for High-Risk Pediatric Neuroblastoma</v>
+        <v>Leads Biolabs’ Opamtistomig (PD-L1/4-1BB Bispecific Antibody) Advances to Expansion Phase in First-Line Hepatocellular Carcinoma Following Positive Efficacy Signals</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C925" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D925" t="str">
-        <v>Finance, SaaS, Healthcare, Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E925" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308735/0/en/Actuate-Therapeutics-Elraglusib-Selected-for-Evaluation-in-BEACON2-Trial-for-High-Risk-Pediatric-Neuroblastoma.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3339882/0/en/Leads-Biolabs-Opamtistomig-PD-L1-4-1BB-Bispecific-Antibody-Advances-to-Expansion-Phase-in-First-Line-Hepatocellular-Carcinoma-Following-Positive-Efficacy-Signals.html</v>
       </c>
       <c r="F925" t="str">
-        <v>- BEACON2 is a landmark European multi-arm, multi-stage Phase 1/2 platform trial conducted and sponsored by the Cancer Research UK Clinical Trials Unit (CRCTU), University of Birmingham - Elraglusib will be assessed in combination with dinutuximab beta plus chemotherapy in patients with relapsed and refractory neuroblastoma - Complete response in neuroblastoma patient achieved in Phase 1 study of elraglusib in refractory pediatric cancers</v>
+        <v>NANJING, China, Aug. 05, 2026 (GLOBE NEWSWIRE) -- Nanjing Leads Biolabs Co., Ltd. (“Leads Biolabs” or the “Company,” Stock Code: 9887.HK) today announced that its Phase II clinical study evaluating Opamtistomig (LBL-024), a proprietary PD-L1/4-1BB bispecific antibody, in combination with bevacizumab for the treatment of first-line hepatocellular carcinoma (HCC) has successfully completed the safety run-in phase assessment following expert review and has advanced into the expansion phase. The study is led by Professor Zhou Jian, President of Zhongshan Hospital, Fudan University, and Academician of the Chinese Academy of Sciences.</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>Sheikh Al-Karkari Addresses Stanford AI Researchers During Bay Area Visit, Institute Opens New Berkeley-Area Office</v>
+        <v>COSMIQ Makes Full-Length SAT, ACT, and AP Practice Tests -- Scored on the Real Scale -- Free for Every Student</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C926" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D926" t="str">
         <v>AI, Education</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.pr.com/press-release/970667</v>
+        <v>https://www.prweb.com/releases/cosmiq-makes-full-length-sat-act-and-ap-practice-tests--scored-on-the-real-scale--free-for-every-student-302843388.html</v>
       </c>
       <c r="F926" t="str">
-        <v>The Al-Karkari Institute for Sufi Studies has inaugurated a new office near UC Berkeley, expanding its academic footprint in the San Francisco Bay Area. In a related development, founder Sheikh Mohammed Faouzi Al-Karkari was invited to address AI researchers at Stanford University, where he presented a Sufi-rooted framework for understanding the future of artificial intelligence and human cognition. [PR.com]</v>
+        <v>While test-prep companies charge hundreds for practice tests and score reports, COSMIQ gives every high schooler realistic full-length SAT, ACT, and AP mock exams, official-scale scoring, and a personal AI tutor to fix weak spots — free, with no card and no trial. RICHMOND, Va., Aug. 5,...</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>Signature Resolution Welcomes Thomas Wiegand to Its Panel of Neutrals</v>
+        <v>Mi Academy Approved to Offer CFRE Continuing Education Points</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C927" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D927" t="str">
-        <v>Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.prweb.com/releases/signature-resolution-welcomes-thomas-wiegand-to-its-panel-of-neutrals-302794630.html</v>
+        <v>https://pr-inside.com/mi-academy-approved-to-offer-cfre-continuing-education-points-r5208918.htm</v>
       </c>
       <c r="F927" t="str">
-        <v>Trial lawyer, arbitrator, and lifelong student of dispute resolution brings three decades of bilateral litigation experience to Signature Resolution. NEW YORK, June 9, 2026 /PRNewswire-PRWeb/ -- Signature Resolution is proud to announce that Thomas Wiegand has joined its panel of...</v>
+        <v xml:space="preserve">(PR-inside.com) PORTLAND, OR / ACCESS Newswire / August 5, 2026 / Mission Increase announced today that Mi Academy has been approved for continuing education points through CFRE International, expanding access to professional development for nonprofit fundraisers and leaders. CFRE International is an independent nonprofit organization that administers the Certified Fund Raising Executive (CFRE) credential, internationally recognized voluntary certification for fundraising professionals. Mi Academy is a self-paced online platform based on Mission Increase's established training for nonprofit leaders. Mission Increase has engaged more than 10,000 organizations globally, strengthening leadership and fundraising outcomes. Mi Academy offers training in eight specialties, including fundraising, </v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>Recent Release, "Angel Blue," from Covenant Books Author Daniel Ladimer, Explores How Serendipity Transforms Two Lives When Fate Brings Soulmates Together</v>
+        <v>360training Acquires Multiple Brands, Expanding Its Compliance Training Portfolio Across Healthcare, EHS, Food Safety, and Transportation</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C928" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D928" t="str">
-        <v>Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.pr.com/press-release/970317</v>
+        <v>https://www.prnewswire.com/news-releases/360training-acquires-multiple-brands-expanding-its-compliance-training-portfolio-across-healthcare-ehs-food-safety-and-transportation-302844271.html</v>
       </c>
       <c r="F928" t="str">
-        <v>Daniel Ladimer has completed a new book, "Angel Blue," which opens in an art class during senior year of high school, where two students discover an unexpected connection that will reshape their futures. What begins as a chance encounter in a familiar academic setting becomes the catalyst for an extraordinary journey, as Catherine and Mathew find themselves drawn together by forces neither can fully explain. The [PR.com]</v>
+        <v>AUSTIN, Texas, Aug. 5, 2026 /PRNewswire/ -- 360training.com, Inc., recognized by Newsweek's America's Top Online Learning Providers list, today announced the acquisition of select assets from the San Antonio-based operators of seven specialized compliance training brands. The acquired...</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>Demand for Private School Transportation Continues to Grow Across Massachusetts</v>
+        <v>Clarity Consultants Appoints Heidi Milberg as Executive Vice President of Growth and Client Services</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C929" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D929" t="str">
         <v>Education</v>
       </c>
       <c r="E929" t="str">
-        <v>https://express-press-release.net/news/2026/06/09/1757702</v>
+        <v>https://www.prnewswire.com/news-releases/clarity-consultants-appoints-heidi-milberg-as-executive-vice-president-of-growth-and-client-services-302844264.html</v>
       </c>
       <c r="F929" t="str">
-        <v>Waltham, USA, 2026-06-09 — /EPR Network/ — More families across Massachusetts are searching for transportation options they can truly depend on. With busy schedules, changing [read full press release...]</v>
+        <v>Accomplished managed learning services executive to accelerate strategic growth and strengthen client partnerships CAMPBELL, Calif., Aug. 5, 2026 /PRNewswire/ -- Clarity Consultants, a premier learning and development consulting firm serving Fortune 500 and other multinational...</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>Lawh Wa Qalam: M. F. Husain Museum at Qatar Foundation Named One of TIME World's Greatest Places 2026</v>
+        <v>MarketWise, Inc. Declares Quarterly Dividend on Class A Common Stock of $0.45 Per Share</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C930" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D930" t="str">
-        <v>Education</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E930" t="str">
-        <v>https://www.prnewswire.com/news-releases/lawh-wa-qalam-m-f-husain-museum-at-qatar-foundation-named-one-of-time-worlds-greatest-places-2026-302794111.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339833/0/en/MarketWise-Inc-Declares-Quarterly-Dividend-on-Class-A-Common-Stock-of-0-45-Per-Share.html</v>
       </c>
       <c r="F930" t="str">
-        <v>Accolade places Education City-based museum among the top cultural destinations worldwide DOHA, Qatar, June 9, 2026 /PRNewswire/ -- Qatar Foundation's Lawh Wa Qalam: M. F. Husain Museum in Doha, Qatar has been named one of the TIME World's Greatest Places 2026, the magazine's annual list...</v>
+        <v>BALTIMORE, Aug. 05, 2026 (GLOBE NEWSWIRE) -- MarketWise, Inc. (NASDAQ: MKTW) (“MarketWise” or the “Company”), a leading multi-brand digital subscription services platform that provides premium financial research, software, education, and tools for self-directed investors, announced that its Board of Directors declared a quarterly cash dividend to holders of Class A common stock of $0.45 per share on August 4, 2026. A distribution of $0.25 per unit has also been approved to holders of MarketWise, LLC units. A portion of the dividends paid to Class A shareholders are a result of our corporate structure, resulting tax distribution payments, and excess tax distributions received by the Company. Historically, we have characterized these dividends that are funded from the excess tax distribution</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>New Research Links Even Low Alcohol Consumption to Cancer, Heart Disease, ...</v>
+        <v>The Ivy Institute Ranks No. 1 in Global Performance in Admissions' 2026 Best Admissions Consultants</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C931" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D931" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E931" t="str">
-        <v>https://pr-inside.com/new-research-links-even-low-alcohol-consumption-to-cancer-heart-disease-r5190168.htm</v>
+        <v>https://www.prunderground.com/the-ivy-institute-ranks-no-1-in-global-performance-in-admissions-2026-best-admis/cmsgkd05x000i04jrfw8zy9d3</v>
       </c>
       <c r="F931" t="str">
-        <v>(PR-inside.com) PISCATAWAY, NJ / ACCESS Newswire / June 9, 2026 / Even what many Americans consider moderate drinking is linked to an increased risk of death, disability, and chronic diseases such as cancer and heart disease, according to a new study in the Journal of Studies on Alcohol and Drugs, published at Rutgers University. The new research, called the Alcohol Intake and Health Study-initially commissioned by the U.S. federal government to inform development of the new U.S. Dietary Guidelines-found a mortality risk from alcohol of 1 in 25 for people who consumed an average of 14 drinks per week. In contrast, drinking ..</v>
+        <v>Among the 100 firms included in the ranking, The Ivy Institute earned the top position for performance, student development, application strategy, and family experience. The post The Ivy Institute Ranks No. 1 in Global Performance in Admissions' 2026 Best Admissions Consultants first appeared on</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>Think Digital, a Division of Think Education, Launches Raly Report to Streamline LCAP Development for California Education Leaders</v>
+        <v>OR Royalties Reports 62% Year-Over-Year Increase in Revenues and Cash Flows from Operations in Q2 2026 and Continued Share Repurchases Under the Normal Course Issuer Bid</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C932" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D932" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Finance, Media, Education</v>
       </c>
       <c r="E932" t="str">
-        <v>https://www.prnewswire.com/news-releases/think-digital-a-division-of-think-education-launches-raly-report-to-streamline-lcap-development-for-california-education-leaders-302794578.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339789/0/en/OR-Royalties-Reports-62-Year-Over-Year-Increase-in-Revenues-and-Cash-Flows-from-Operations-in-Q2-2026-and-Continued-Share-Repurchases-Under-the-Normal-Course-Issuer-Bid.html</v>
       </c>
       <c r="F932" t="str">
-        <v>AI-powered platform reduces administrative resources and helps leaders focus on student outcomes SANTA ANA, Calif., June 8, 2026 /PRNewswire/ -- Think Digital, a division of Think Education, today announced the launch of Raly Report, an AI-powered platform designed to simplify and...</v>
+        <v>MONTR&amp;#201;AL, Aug. 05, 2026 (GLOBE NEWSWIRE) -- OR Royalties Inc. (" OR Royalties " or the " Company ") (OR: TSX &amp;amp; NYSE) today announced its consolidated financial results for the second quarter of 2026. Quarterly revenues grew 62% year-over-year on a 5% increase in gold equivalent ounces earned, due in part to contributions from recently acquired assets. With 96.8% of revenues converting to cash margin, this growth in revenues and cash flows reflects the peer-leading leverage of the Company's royalty and streaming model to higher precious metals prices. Amounts presented are in United States dollars unless otherwise noted.</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>Moderna and the University of Oxford Receive UK Authorization to Begin ...</v>
+        <v>Rice bioengineers develop method biochemical halo to cloak insulin-producing cells from body defenses</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C933" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D933" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E933" t="str">
-        <v>https://pr-inside.com/moderna-and-the-university-of-oxford-receive-uk-authorization-to-begin-r5190153.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rice-bioengineers-develop-method-biochemical-halo-to-cloak-insulin-producing-cells-from-body-defenses-302844110.html</v>
       </c>
       <c r="F933" t="str">
-        <v>(PR-inside.com) Lynch syndrome is an inherited condition affecting 1 in 300 people that causes lifetime cancer risk of up to 80%[1] The INTERCEPT-Lynch trial is part of a scientific collaboration between the University of Oxford and Moderna to advance a novel mRNA approach to cancer prevention OXFORD, UK AND CAMBRIDGE, MA / ACCESS Newswire / June 8, 2026 / The University of Oxford and Moderna, Inc. (NASDAQ:MRNA) today announced a Phase 1/2 study of mRNA-4194, Moderna's investigational mRNA-based cancer vaccine for Lynch Syndrome, has received Medicines and Healthcare products Regulatory Agency (MHRA) authorization in the UK. Lynch syndrome is an inherited condition that increases ..</v>
+        <v>Research shows promise for Type 1 diabetes treatment and autoimmune diseases HOUSTON, Aug. 5, 2026 /PRNewswire/ -- A protein known as interleukin 10 (IL-10) is the lynchpin of a new method to protect transplanted cells from host immune system aggression. Rice University researchers...</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Moderna and the University of Oxford Receive UK Authorization to Begin Phase 1/2 Study of Investigational mRNA Cancer Vaccine for People with Lynch Syndrome</v>
+        <v>Avive Named Official AED Provider for the 54th ASICS Falmouth Road Race</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C934" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D934" t="str">
         <v>Education</v>
       </c>
       <c r="E934" t="str">
-        <v>https://www.newswire.com/news/moderna-and-the-university-of-oxford-receive-uk-authorization-to-begin-phase-1</v>
+        <v>https://www.prnewswire.com/news-releases/avive-named-official-aed-provider-for-the-54th-asics-falmouth-road-race-302844041.html</v>
       </c>
       <c r="F934" t="str">
-        <v>Lynch syndrome is an inherited condition affecting 1 in 300 people that causes lifetime cancer risk of up to 80% [1] The INTERCEPT-Lynch trial is part of a scientific collaboration between the University of Oxford and Moderna to advance a novel mRNA approach to cancer prevention</v>
+        <v>Connected rescue-ready AED technology will support cardiac preparedness across the iconic 7-mile Cape Cod course SAN FRANCISCO, Aug. 5, 2026 /PRNewswire/ -- Avive Solutions, a leader in modern automated external defibrillator (AED) technology, is announcing it's partnership with the...</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>University of Phoenix Releases 2026 C-Suite AI Impact Report on Scaling AI for Business Value</v>
+        <v>The Frankel Law Firm Sues New York City Department of Education Over Severe Lead Poisoning of Nonverbal 5-Year-Old in District 75 Classroom</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C935" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D935" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-releases-2026-c-suite-ai-impact-report-on-scaling-ai-for-business-value-302794456.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-frankel-law-firm-sues-new-york-city-department-of-education-over-severe-lead-poisoning-of-nonverbal-5-year-old-in-district-75-classroom-302843986.html</v>
       </c>
       <c r="F935" t="str">
-        <v>New research finds most organizations have adopted AI, but few are transforming workflows as leaders focus on skills, trust and measurable impact PHOENIX, June 8, 2026 /PRNewswire/ -- University of Phoenix today released The C-Suite AI Impact Report: Getting Value from AI, new research...</v>
+        <v>Suit alleges the DOE placed a developmentally delayed child in a classroom it never tested, in a building it knew contained lead paint; new Gothamist analysis finds special education classrooms inspected at half the rate of general education classrooms BRONX, N.Y., Aug. 5, 2026...</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>Applications Now Open for PG&amp;amp;E and California Fire Foundation Wildfire Preparedness Grants</v>
+        <v>RTB House Highlights How E-Commerce Brands Can Boost Sales with Retargeting Tools</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C936" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D936" t="str">
-        <v>Energy, Education</v>
+        <v>SaaS, Retail, Education</v>
       </c>
       <c r="E936" t="str">
-        <v>https://www.prnewswire.com/news-releases/applications-now-open-for-pge-and-california-fire-foundation-wildfire-preparedness-grants-302794366.html</v>
+        <v>https://www.prnewswire.com/news-releases/rtb-house-highlights-how-e-commerce-brands-can-boost-sales-with-retargeting-tools-302843975.html</v>
       </c>
       <c r="F936" t="str">
-        <v>More than $1 million in grants, public education, and outreach funded in 2026; Applications Accepted June 8 through July 8 OAKLAND, Calif., June 8, 2026 /PRNewswire/ -- With peak wildfire season approaching across Northern and Central California, Pacific Gas and Electric Company (PG&amp;E)...</v>
+        <v>NEW YORK, Aug. 5, 2026 /PRNewswire/ -- As the digital marketplace becomes increasingly competitive, maximizing conversion rates remains a top priority for global brands. The integration of advanced deep-learning algorithms into daily advertising strategies is fundamentally changing how...</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>Regentis Biomaterials (RGNT) Advances European Commercial Launch Plans for GelrinC</v>
+        <v>TilePix Redefines Dorm Décor with a Talent-Led Back-to-School Campaign and Three Limited Edition Dorm Drops of Photo Borders, Available Exclusively at Walgreens</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C937" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D937" t="str">
-        <v>Finance, Healthcare, Retail, Education</v>
+        <v>Education</v>
       </c>
       <c r="E937" t="str">
-        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-advances-european-commercial-launch-plans-for-gelrinc-7087067</v>
+        <v>https://www.prnewswire.com/news-releases/tilepix-redefines-dorm-decor-with-a-talent-led-back-to-school-campaign-and-three-limited-edition-dorm-drops-of-photo-borders-available-exclusively-at-walgreens-302843913.html</v>
       </c>
       <c r="F937" t="str">
-        <v>LOS ANGELES, CA - June 8, 2026 ( NEWMEDIAWIRE ) - Regentis Biomaterials (NYSE American: RGNT) announced plans to begin European surgeon training activities in the third quarter of 2026 as part of preparations for the commercial rollout of GelrinC(R), its CE Mark-approved treatment for knee cartilage lesions. The hands-on program will provide orthopedic surgeons with practical experience using the company’s cell-free implant and is expected to begin at Humanitas Research Hospital in Milan, Italy, with additional sessions planned across Europe. The company said the training initiative is a key step in its European commercialization strategy and will be supported by a network of Centers of Excellence focused on surgeon education, clinical guidance and knowledge sharing. GelrinC is designed as</v>
+        <v>NEW YORK, Aug. 5, 2026 /PRNewswire/ -- TilePix is redefining back-to-school shopping with a first-of-its-kind dorm design campaign that pairs undergrad influencers with top designers to create inspiring, personality-packed living spaces. Extending the campaign beyond social media, TilePix...</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>FIU researchers find way to help cancer-fighting immune cells work longer and stronger</v>
+        <v>Alpha School Expands to 27 New Communities Nationwide With Campuses Opening This Fall</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C938" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D938" t="str">
-        <v>Automotive, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.prnewswire.com/news-releases/fiu-researchers-find-way-to-help-cancer-fighting-immune-cells-work-longer-and-stronger-302794311.html</v>
+        <v>https://www.prnewswire.com/news-releases/alpha-school-expands-to-27-new-communities-nationwide-with-campuses-opening-this-fall-302843874.html</v>
       </c>
       <c r="F938" t="str">
-        <v>Florida International University scientists created a protective "sugar-coated" shield for CAR-T cells that helps them survive longer, fight tumors better and resist cancer's defenses. MIAMI, June 8, 2026 /PRNewswire/ -- Scientists at Florida International University may have found a way...</v>
+        <v>Enrollment Now Open for Founding Families as Demand for AI-Powered, Mastery-Based Learning Continues to Grow Nationwide AUSTIN, Texas, Aug. 5, 2026 /PRNewswire/ -- Alpha School, a national network of private K-12 schools built around personalized, mastery-based learning, is opening 27 new...</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>Bonnie Johnson, PhD, FAICP, Named Book Review Editor of Journal of the American Planning Association (JAPA)</v>
+        <v>EverDriven Introduces RideAware App, Enhancing End-To-End Student Visibility</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C939" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D939" t="str">
         <v>Education</v>
       </c>
       <c r="E939" t="str">
-        <v>https://www.prnewswire.com/news-releases/bonnie-johnson-phd-faicp-named-book-review-editor-of-journal-of-the-american-planning-association-japa-302794298.html</v>
+        <v>https://www.prweb.com/releases/everdriven-introduces-rideaware-app-enhancing-end-to-end-student-visibility-302843354.html</v>
       </c>
       <c r="F939" t="str">
-        <v>CHICAGO, June 8, 2026 /PRNewswire/ -- The American Planning Association (APA) is pleased to announce that Bonnie J. Johnson, PhD, FAICP, assistant director of the School of Public Affairs and Administration and professor of urban planning at the University of Kansas, has joined the...</v>
+        <v>Improved Mobile App for Caregivers and Authorized School Staff Securely Tracks Student Journey Across Stakeholders in Real Time DENVER, Aug. 5, 2026 /PRNewswire-PRWeb/ -- Today EverDriven, the nation's modern student transportation leader, announces the enhanced RideAware mobile app for...</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>Georgetown University and ZeroMils Host the 3rd Annual National Military Thriving® Change Forum</v>
+        <v>LataMed AI to Discuss the Future of Artificial Intelligence in Healthcare and Systems Engineering at Universidad Santa Maria</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C940" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D940" t="str">
-        <v>Education</v>
+        <v>AI, Healthcare, Retail, Education</v>
       </c>
       <c r="E940" t="str">
-        <v>https://www.prnewswire.com/news-releases/georgetown-university-and-zeromils-host-the-3rd-annual-national-military-thriving-change-forum-302794297.html</v>
+        <v>https://www.newmediawire.com/news/latamed-ai-to-discuss-the-future-of-artificial-intelligence-in-healthcare-and-systems-engineering-at-universidad-santa-maria-7088227</v>
       </c>
       <c r="F940" t="str">
-        <v>On the 25th Anniversary of 9/11 and in America's 250th Year, National Leaders Convene to Empower Veterans, Military Families, and the Next Generation to Serve WASHINGTON, June 8, 2026 /PRNewswire/ -- ZeroMils, a service-disabled Veteran-owned social impact company, today convenes its 3rd...</v>
+        <v xml:space="preserve">CARACAS, VENEZUELA - August 5, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health and artificial intelligence solutions for Latin America, today announced that, through its Venezuelan operating subsidiary LATAMEDAI VE, it will participate in Artificial Intelligence &amp;amp; Health Markets 2026 , an educational conference scheduled for August 13 and 14, 2026, at Universidad Santa Maria in Caracas. The event is expected to bring together students, faculty members, and participants from the university’s systems engineering and healthcare-related academic communities, including pharmacy, dentistry, and laboratory sciences, to examine practical applications of artificial intelligence and automation across </v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>Hirsch, Gaugier &amp; Khan Announces 2026 Scholarship</v>
+        <v>NeuroThera Labs Launches Phase IIb Clinical Trial at Yale Child Study Center for First-of-Its-Kind Treatment for Tourette Syndrome</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C941" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D941" t="str">
-        <v>Media, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E941" t="str">
-        <v>https://pr-inside.com/hirsch-gaugier-khan-announces-2026-scholarship-r5190091.htm</v>
+        <v>https://www.newmediawire.com/news/neurothera-labs-launches-phase-iib-clinical-trial-at-yale-child-study-center-for-first-of-its-kind-treatment-for-tourette-syndrome-7088226</v>
       </c>
       <c r="F941" t="str">
-        <v>(PR-inside.com) Student-athletes in Michigan can apply today for a chance to win $2,500. SOUTHFIELD, MI / ACCESS Newswire / June 8, 2026 / Hirsch, Gaugier &amp; Khan invites qualifying Michigan student-athletes with an interest in a legal career to apply for the firm's new TheAthlete's Journey to Justice Scholarship . This scholarship awards $2,500 to a student who can explain how their time as an athlete may prepare them for law school and a career in the legal profession. Students have until December 15, 2026, to apply for The Athlete's Journey to Justice Scholarship. To apply, students should create a video no more ..</v>
+        <v>TORONTO, ONTARIO - August 5, 2026 ( NEWMEDIAWIRE ) - NeuroThera Labs Inc. (TSXV: NTLX) (the " Company " or " NeuroThera "), a clinical-stage biotech company and a majority-owned subsidiary of SciSparc Ltd., today announced the initiation of its Phase IIb clinical trial site at the Yale Child Study Center, Yale School of Medicine, New Haven, Connecticut, USA. The study, led by Dr. Michael H. Bloch, will evaluate SCI-110, NeuroThera’s proprietary cannabinoid-based drug candidate for the treatment of Tourette Syndrome (“TS”) in adults. The trial is now progressing at the Yale Child Study Center, one of the study’s key clinical sites. SCI-110 combines dronabinol with the endocannabinoid-like palmitoylethanolamide in a single, innovative dosage form designed to reduce tics and associated comorb</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>Charity Golf Day drives support for the Chilterns Neuro Centre</v>
+        <v>Modular Medical to Participate in the Association of Diabetes Care ...</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C942" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D942" t="str">
-        <v>Automotive, Education</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E942" t="str">
-        <v>https://pressat.co.uk/releases/charity-golf-day-drives-support-for-the-chilterns-neuro-centre-fecc93e6819a8d84683e48b7bd38a44b/</v>
+        <v>https://pr-inside.com/modular-medical-to-participate-in-the-association-of-diabetes-care-r5208694.htm</v>
       </c>
       <c r="F942" t="str">
-        <v xml:space="preserve">Monday 8 June, 2026 The Chilterns Neuro Centre welcomed golfers, sponsors and supporters to the prestigious Stocks Golf Club for its annual Charity Golf Day, raising almost £12,000 to support people affected by MS, Parkinson’s and strokes across the local community. The event brought together about eighty golfers for a day of friendly competition on one of the region’s most exclusive golf courses, while helping to fund the Centre’s specialist therapies, wellbeing services and support programmes. After a closely contested tournament, the team from Better Mobility, comprising of Lee Warner, Andy Wynn, Ryan Hirst and Bradley Dyer, emerged as the overall team champions, delivering an impressive performance across the course. Their victory was helped in large part by Andy Wynn who was also the </v>
+        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 5, 2026 / Modular Medical, Inc ("Modular Medical" or "the Company") (NASDAQ:MODD), a commercial-stage medical device company preparing for the full commercial launch of its next-generation Pivot™ tubeless patch pump, today announced that management will host a booth at the Association of Diabetes Care &amp; Education Specialists 2026 Annual Conference (the "Conference") in Columbus, Ohio, from August 7-10, 2026, where they will showcase the new Pivot tubeless insulin patch pump. Conference attendees will have the opportunity to experience live demonstrations of the tubeless Pivot insulin pump and see firsthand how its intuitive, simplified ..</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Age Limits Alone Won't Fix Smartphone Risks, Suggests Children's Hospital of Philadelphia Study</v>
+        <v>Modular Medical to Participate in the Association of Diabetes Care &amp; Education Specialists 2026 Annual Conference</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C943" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D943" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E943" t="str">
-        <v>https://www.prnewswire.com/news-releases/age-limits-alone-wont-fix-smartphone-risks-suggests-childrens-hospital-of-philadelphia-study-302794134.html</v>
+        <v>https://www.newswire.com/news/modular-medical-to-participate-in-the-association-of-diabetes-care-education</v>
       </c>
       <c r="F943" t="str">
-        <v>Researchers say removing smartphones from teens' bedrooms at night and limiting daily use is critical PHILADELPHIA, June 8, 2026 /PRNewswire/ -- Researchers at Children's Hospital of Philadelphia (CHOP), in collaboration with the University of California, Berkeley and the University of...</v>
+        <v/>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>Purdue University Study: USMCA Helps Keep Food Prices Lower for American Families</v>
+        <v>Oxford International Digital Institute and NACC join forces to support Canada's future workforce</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C944" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D944" t="str">
         <v>Education</v>
       </c>
       <c r="E944" t="str">
-        <v>https://www.prnewswire.com/news-releases/purdue-university-study-usmca-helps-keep-food-prices-lower-for-american-families-302794084.html</v>
+        <v>https://www.prnewswire.com/news-releases/oxford-international-digital-institute-and-nacc-join-forces-to-support-canadas-future-workforce-302842632.html</v>
       </c>
       <c r="F944" t="str">
-        <v>Analysis released by the Agricultural Coalition for USMCA shows North American trade supports consumers, farmers, food makers and stronger supply chains WASHINGTON, June 8, 2026 /PRNewswire/ -- As food costs remain a strain for U.S. families, a new Purdue University study released today...</v>
+        <v>LONDON, Aug. 5, 2026 /PRNewswire/ -- The collaboration, which will expand access to English language and academic skills development programmes, is designed to support student success, institutional growth and workforce readiness across Canada. Through the partnership, 150 of the career...</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>Nayef H. Al-Fayez appointed as UNESCO Assistant Director-General for Culture</v>
+        <v>Support Accreditation: SAP’s Enablement Course to Unlock Faster, Smarter, AI-Powered Customer Support</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C945" t="str">
-        <v>WebWire</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D945" t="str">
-        <v>Automotive, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E945" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355915</v>
+        <v>https://news.sap.com/2026/08/support-accreditation-course-unlock-customer-support/</v>
       </c>
       <c r="F945" t="str">
-        <v>Holding Bachelor&amp;#39;s and Master&amp;#39;s degrees from Brigham Young University, Utah, United States of America (1992 and 1994), Mr Al-Fayez has occupied several senior leadership positions in Jordan, including serving as Minister of Tourism and Antiquities across three terms between 2011 and 2022. During this period, he led major initiatives in the fields of cultural heritage, sustainable tourism and international cultural cooperation, promoting culture as a driver of resilience, dialogue and susta... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355915</v>
+        <v>What if you could resolve issues faster, work more independently, and stay ahead of AI-driven innovation all in just over 60 minutes of learning?</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>HearstLab &amp; Fitch Learning Take Major Stake in Founderz To Launch Strategic AI Partnership To Help Close Industry Skills Gap</v>
+        <v>7-Eleven, Inc. Serves Up Back-to-School Deals for Busy Mornings and Beyond</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C946" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D946" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E946" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355906</v>
+        <v>https://www.prnewswire.com/news-releases/7-eleven-inc-serves-up-back-to-school-deals-for-busy-mornings-and-beyond-302843524.html</v>
       </c>
       <c r="F946" t="str">
-        <v>Fitch Learning, the global leader in financial services education, and Founderz, Europe&amp;#39;s premier AI business school, announced a strategic partnership that will provide learners worldwide with innovative, personalized training that combines Fitch&amp;#39;s deep expertise in financial services education with Founderz&amp;#39;s award-winning, multilingual AI learning platform and global community reach. - - The partnership is underpinned by a strategic investment in Founderz by HearstLab, a Hearst ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355906</v>
+        <v>Ease back into school day schedules with BOGO Breakfast Wraps, Biscuit Combos and more IRVING, Texas, Aug. 5, 2026 /PRNewswire/ -- Class is back in session and 7-Eleven, Inc. is ready with a lineup of breakfast offers and all-day deals that make mealtime one less thing to worry about....</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>Digitunity Releases Policy Statement Identifying Computer Ownership as a Prerequisite for AI Literacy</v>
+        <v>Global Education Communities Corp. Announces Executive Appointments ...</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C947" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D947" t="str">
-        <v>AI, Education</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E947" t="str">
-        <v>https://www.newswire.com/news/digitunity-releases-policy-statement-identifying-computer-ownership-as-a</v>
+        <v>https://pr-inside.com/global-education-communities-corp-announces-executive-appointments-r5208646.htm</v>
       </c>
       <c r="F947" t="str">
-        <v>As AI literacy becomes a growing federal workforce and education priority, one practical gap remains unaddressed, as 32.9 million people lack the computer access required to develop these skills.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 5, 2026 / Global Education Communities Corp. ("GECC" or the "Company") (TSX:GEC)(OTCQB:GECSF) announced updates to its executive leadership team to support the ongoing expansion of its student housing portfolio and broader corporate growth strategy. Appointment of Chris Ho as Executive Director, Finance Mr. Chris Ho has been appointed Executive Director of Finance. Having joined GECC in early 2024, Mr. Ho brings extensive leadership experience in capital markets, financial analysis, and investor relations. Prior to joining GECC, Mr. Ho spent more than 12 years in Asia's capital markets, most recently serving as Vice President of Institutional Research ..</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>Thrifty Food Plan Costs Vary Widely Across US Regions and Cities</v>
+        <v>Pool Brain Hires Eric Knight to Help Revolutionize Pool Industry Technology and Education</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C948" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D948" t="str">
-        <v>Education</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E948" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355898</v>
+        <v>https://www.prweb.com/releases/pool-brain-hires-eric-knight-to-help-revolutionize-pool-industry-technology-and-education-302843467.html</v>
       </c>
       <c r="F948" t="str">
-        <v>A recent study in the Journal of Nutrition Education and Behavior (JNEB), published by Elsevier, examined how the cost of the USDA&amp;#39;s Thrifty Food Plan (TFP), which serves as the basis for determining maximum SNAP benefits, varied across geographic regions, metropolitan areas, and seasons from 2012 to 2018. Researchers found that where a household is located plays a much larger role in the cost of a healthy diet than year-to-year inflation. - - Researchers used USDA Food-at-Home Monthl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355898</v>
+        <v>Industry veteran joins Pool Brain to accelerate innovation, elevate education, and help shape the future of pool service technology PHOENIX, Aug. 5, 2026 /PRNewswire-PRWeb/ -- Pool Brain has announced it has hired Eric Knight, in a strategic move to accelerate delivery of game changing...</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>Accenture and the Carnegie Mellon University Software Engineering Institute Launch AI Adoption Maturity Model to Help Organizations Scale AI with Predictable Outcomes</v>
+        <v>AI in Education Market Sales Analysis and Forecast</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C949" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D949" t="str">
-        <v>Finance, AI, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355896</v>
+        <v>https://express-press-release.net/news/2026/08/05/1765970</v>
       </c>
       <c r="F949" t="str">
-        <v>Accenture (NYSE: ACN) and the Carnegie Mellon University Software Engineering Institute (SEI) today launched the AI Adoption Maturity Model, a research-validated framework designed to help organizations move beyond AI experimentation to scale artificial intelligence with measurable, repeatable outcomes. - - The model provides a structured approach for commercial enterprises and government organizations to assess their current AI capabilities, identify gaps and build a clear roadmap for re... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355896</v>
+        <v>The global AI In Education Market size was valued at USD 8.3 billion in 2025 and is projected to grow from USD 11.4 billion in 2026 to [read full press release...]</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>Dr. Sunayana Shivangi Pandé Charts a New Course for Trauma Recovery</v>
+        <v>Apex Critical Metals Appoints Trevor Hall to Board of Directors</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C950" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D950" t="str">
         <v>Education</v>
       </c>
       <c r="E950" t="str">
-        <v>https://www.prnewswire.com/news-releases/dr-sunayana-shivangi-pande-charts-a-new-course-for-trauma-recovery-302791474.html</v>
+        <v>https://pr-inside.com/apex-critical-metals-appoints-trevor-hall-to-board-of-directors-r5208575.htm</v>
       </c>
       <c r="F950" t="str">
-        <v>"Sail Beyond Trauma" introduces Kappal Otti as a holistic framework for healing the body, mind and soul RIO RANCHO, N.M., June 8, 2026 /PRNewswire/ -- Dr. Sunayana Shivangi Pandé, an award-winning metaphysical parapsychologist, presents an integrative approach to trauma recovery in "Sail...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 5, 2026 / Apex Critical Metals Corp. ("Apex" or the "Company") (CSE:APXC)(OTCQX:APXCF)(FWB:KL9)(Euronext Access Paris:MLAPX) is pleased to announce the appointment of Mr. Trevor Hall to its Board of Directors, effective immediately. Mr. Hall is a Nebraska native with longstanding ties to the state. He earned both bachelor's and master's degrees from the College of Journalism and Mass Communications at the University of Nebraska-Lincoln and has maintained a strong connection to Nebraska throughout his career. Mr. Hall is an experienced mining and commodities communications executive and currently serves as Chief Executive Officer of Clear Commodity ..</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>MyConcussionDR Announces Public Support for the American Center for Cures</v>
+        <v>APOD: 2026 August 5 – Spokes on Saturn’s B Ring</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C951" t="str">
-        <v>PR.com</v>
+        <v>NASA</v>
       </c>
       <c r="D951" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E951" t="str">
-        <v>https://www.pr.com/press-release/964118</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-5-spokes-on-saturns-b-ring/</v>
       </c>
       <c r="F951" t="str">
-        <v>Brain health education team joins national initiative to fund the prevention and cure of major diseases, citing its shared commitment to families, accountability, and long-term neurological health. [PR.com]</v>
+        <v>APOD Science APOD APOD: 2026 August 5 – Spokes… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Brad Croslin [&amp;#8230;]</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>Regentis to Commence European Surgeon Training for GelrinC in Knee ...</v>
+        <v>Diana &amp; Joel Peterson School of Music graduate shares how its teachings shaped his life</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C952" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D952" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E952" t="str">
-        <v>https://pr-inside.com/regentis-to-commence-european-surgeon-training-for-gelrinc-in-knee-r5190047.htm</v>
+        <v>https://www.prunderground.com/diana-joel-peterson-school-of-music-graduate-shares-how-its-teachings-shaped-his/cmsfc15kq000204l16k3yz0mx</v>
       </c>
       <c r="F952" t="str">
-        <v>(PR-inside.com) GelrinC®, positioned as the first off-the-shelf cell-free hydrogel implant for knee cartilage repair, is approved for sale in the European Union Regentis is growing its network of European Centers of Excellence designed to support surgeon education, clinical guidance, and knowledge sharing around cartilage repair and the use of GelrinC GelrinC's 10-minute procedure offers a safe and effective alternative to traditional microfracture and complex cell-based therapies addressing a $3 billion U.S. market HERZLIYA, ISRAEL / ACCESS Newswire / June 8, 2026 /Regentis Biomaterials Ltd. ("Regentis" or the "Company") (NYSE American:RGNT), a regenerative medicine company focused on innovative tissue repair solutions, announced today that in ..</v>
+        <v>From grocery store flyer to conservatory full-ride: How one moment defined this violinist's future The post Diana &amp;amp; Joel Peterson School of Music graduate shares how its teachings shaped his life first appeared on</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>Regentis to Commence European Surgeon Training for GelrinC in Knee Cartilage Repair as Commercial Launch Preparations Accelerate</v>
+        <v>Visual Detection Systems, Rockline Industries and The University of Akron Recognized for First Defense™ Fentanyl Detection Wipe Innovation</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C953" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D953" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E953" t="str">
-        <v>https://www.newswire.com/news/regentis-to-commence-european-surgeon-training-for-gelrinc-in-knee-cartilage</v>
+        <v>https://www.prnewswire.com/news-releases/visual-detection-systems-rockline-industries-and-the-university-of-akron-recognized-for-first-defense-fentanyl-detection-wipe-innovation-302843027.html</v>
       </c>
       <c r="F953" t="str">
-        <v>GelrinC&amp;reg;, positioned as the first off-the-shelf cell-free hydrogel implant for knee cartilage repair, is approved for sale in the European Union Regentis is growing its network of European Centers of Excellence designed to support surgeon education, clinical guidance, and knowledge sharing around cartilage repair and the use of GelrinC GelrinC's 10-minute procedure offers a safe and effective alternative to traditional microfracture and complex cell-based therapies addressing a $3 billion U.S. market</v>
+        <v>First-of-its-kind presumptive fentanyl detection wipe honored with the 2026 World of Wipes Innovation Award® for scientific innovation, field usability and professional safety applications MINERVA, Ohio, Aug. 4, 2026 /PRNewswire/ -- Visual Detection Systems (VDS), The University of Akron...</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>Machine Learning and AI Expert Dennis Zhang Affiliates With Compass Lexecon</v>
+        <v>Educator Lieda A. Shadwick Shares a Lifetime of Inspiring Students and Building Lasting Legacies</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C954" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D954" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E954" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3307985/33891/en/Machine-Learning-and-AI-Expert-Dennis-Zhang-Affiliates-With-Compass-Lexecon.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358513</v>
       </c>
       <c r="F954" t="str">
-        <v>WASHINGTON, June 08, 2026 (GLOBE NEWSWIRE) -- Compass Lexecon, a subsidiary of FTI Consulting, Inc. (NYSE: FCN), today announced that Dennis Zhang , a Professor of Operations and Marketing at Washington University in St. Louis’s Olin Business School, has affiliated with the firm.</v>
+        <v>Award-winning educator Lieda A. Shadwick chronicles her remarkable journey in &amp;#8220;Shaping Futures: A Life in Education, Leadership, and Legacy,&amp;#8221; a memoir that reflects on more than two decades of service in education, Career &amp;amp; Technical Education, DECA mentorship, and educational technology. Recognized as an IAOTP Top Career &amp;amp; Technical Educator of the Decade and celebrated for her contributions to student success, Shadwick offers readers an inspiring look at the impact one dedicated educat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358513</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>CTA Construction Managers Awarded Contract for Fox Hill Elementary School in Burlington, Massachusetts</v>
+        <v>MARY ALEXANDER FILES SEXUAL ABUSE LAWSUIT AGAINST BERKELEY UNIFIED SCHOOL DISTRICT</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C955" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D955" t="str">
         <v>Education</v>
       </c>
       <c r="E955" t="str">
-        <v>https://www.prunderground.com/cta-construction-managers-awarded-contract-for-fox-hill-elementary-school-in-burlington-massachusetts-2/00383280/</v>
+        <v>https://www.prnewswire.com/news-releases/mary-alexander-files-sexual-abuse-lawsuit-against-berkeley-unified-school-district-302842867.html</v>
       </c>
       <c r="F955" t="str">
-        <v>CTA Construction Managers, based in Waltham, MA, was recently awarded the contract to construct the new Fox Hill Elementary School in Burlington, MA. The post CTA Construction Managers Awarded Contract for Fox Hill Elementary School in Burlington, Massachusetts first appeared on</v>
+        <v>BERKELEY, Calif., Aug. 4, 2026 /PRNewswire/ -- Attorney Mary Alexander filed a lawsuit against Berkeley Unified School District on behalf of a former student who alleges that one of his elementary school teachers sexually abused him during the 1996–1997 school year. The complaint, filed...</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>CDR Engineers Australia – 100% AI Free by AustraliaCDRHelp.Com</v>
+        <v>McCune Law Group Files Claims Alleging Adelanto Elementary School District Failed to Protect Three Employees Under Restraining Order</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C956" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D956" t="str">
-        <v>AI, Education</v>
+        <v>Education</v>
       </c>
       <c r="E956" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757262</v>
+        <v>https://www.prnewswire.com/news-releases/mccune-law-group-files-claims-alleging-adelanto-elementary-school-district-failed-to-protect-three-employees-under-restraining-order-302842832.html</v>
       </c>
       <c r="F956" t="str">
-        <v>Melbourne, Australia, 2026-06-08 — /EPR Network/ — Engineering candidates who want to succeed in getting the assessor Engineers Australia’s approval for their successful immigration must [read full press release...]</v>
+        <v>Three longtime Adelanto Elementary School District employees allege retaliation and inadequate protection after jointly obtaining a restraining order against a District Board member. ADELANTO, Calif., Aug. 4, 2026 /PRNewswire/ -- Ireri Peralta, Xenia Lovett, and Sandra Alamillo, three...</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>MTFX Launches New Study Abroad Payment Solutions for European Universities</v>
+        <v>NVIDIA Joins NSF State and Regional AI Hubs Program to Expand AI Research and Education Across the US</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C957" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D957" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E957" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757264</v>
+        <v>https://blogs.nvidia.com/blog/nsf-state-regional-ai-hub-program</v>
       </c>
       <c r="F957" t="str">
-        <v>Toronto, ON, 2026-06-08 — /EPR Network/ — MTFX, a leading Canadian foreign exchange and global payments provider, is helping international students and families manage tuition payments [read full press release...]</v>
+        <v>NVIDIA is participating in the U.S. National Science Foundation’s (NSF) State and Regional Artificial Intelligence Infrastructure Hubs program, an effort launching today to expand access to the advanced computing, data, software and expertise needed for AI-enabled research and education.</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>FREEGAME LAUNCHES FREEGAME DIAMOND, EXPANDING INTO BASEBALL AND SOFTBALL THROUGH MERGER WITH PREP</v>
+        <v>+Shop Partners with Change to Double the World's Charitable Giving through Shopping</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C958" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D958" t="str">
-        <v>Finance, SaaS, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E958" t="str">
-        <v>https://www.prnewswire.com/news-releases/freegame-launches-freegame-diamond-expanding-into-baseball-and-softball-through-merger-with-prep-302793420.html</v>
+        <v>https://www.prnewswire.com/news-releases/shop-partners-with-change-to-double-the-worlds-charitable-giving-through-shopping-302842789.html</v>
       </c>
       <c r="F958" t="str">
-        <v>The merger brings FreeGame's full service athlete platform together with Prep's diamond sports expertise across representation, NIL, brand partnerships, and athlete education. CHARLOTTE, N.C., June 8, 2026 /PRNewswire/ -- FreeGame, the multi vertical athlete management and brand...</v>
+        <v>Just in time for Back to School, Change provides the charitable infrastructure that helps +Shop connect brands and shoppers with vetted global nonprofits SAN FRANCISCO, Aug. 4, 2026 /PRNewswire/ -- +Shop, MarketNation's purpose-driven commerce platform, today announced its partnership...</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>Fundamentals of SEO Content Writing Course for Aspiring Writers</v>
+        <v>University of Phoenix Leaders Selected for Accreditation Leadership Roles with CAHME</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C959" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D959" t="str">
-        <v>Media, Education</v>
+        <v>Education</v>
       </c>
       <c r="E959" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757235</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-leaders-selected-for-accreditation-leadership-roles-with-cahme-302842745.html</v>
       </c>
       <c r="F959" t="str">
-        <v>Kolkata, India, 2026-06-08 — /EPR Network/ — White Hat Academy has announced its Fundamentals of SEO Content Writing Course, aimed at helping students, beginners, freelance [read full press release...]</v>
+        <v>McCeil Johnson and Heather Steiness selected to serve on CAHME committees supporting accreditation quality and continuous improvement in healthcare management education PHOENIX, Aug. 4, 2026 /PRNewswire/ -- University of Phoenix announces that two University leaders have been selected to...</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>GradBridge Chooses Delaware for Headquarters</v>
+        <v>Morgan Wallen Closes Out 2026 Still the Problem Tour, Selling Out All 23 Stadium Shows Across 12 Cities</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C960" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D960" t="str">
-        <v>SaaS, Real Estate, Education</v>
+        <v>Education</v>
       </c>
       <c r="E960" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757222</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358498</v>
       </c>
       <c r="F960" t="str">
-        <v>Wilmington, DE, United States, 2026-06-08 — /EPR Network/ — A Delaware-founded financial technology startup and private student lending platform has selected a property in Newark’s [read full press release...]</v>
+        <v>Following the release of his highly-anticipated track &amp;#8220;Been By Now&amp;#8221; and Saturday&amp;#39;s sold-out tour finale at Philadelphia&amp;#39;s Lincoln Financial Field, Morgan Wallen has officially concluded the Still The Problem Tour. Across 23 sold-out stops at 12 North American stadiums, the tour saw shows at iconic venues including Bryant-Denny Stadium, Soldier Field, U.S. Bank Stadium, Allegiant Stadium, Michigan Stadium, University of Clemson&amp;#39;s Memorial Stadium and Lincoln Financial Field. - - Alo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358498</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>Beyond 8 highlights experiential learning on sustainability in Chennai, Bengaluru on World Environment Day</v>
+        <v>Benzinga Announces Free Virtual Event: "From Binary Outcomes To Ranges: Converting Opinions To Expectations"</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C961" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D961" t="str">
         <v>Education</v>
       </c>
       <c r="E961" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757180</v>
+        <v>https://www.newmediawire.com/news/benzinga-announces-free-virtual-event-from-binary-outcomes-to-ranges-converting-opinions-to-expectations-7088183</v>
       </c>
       <c r="F961" t="str">
-        <v>Activities explore markets and civic spaces as learning environments Chennai, India, 2026-06-08 — /EPR Network/ — As environmental education moves beyond awareness to action, Beyond [read full press release...]</v>
+        <v>DETROIT, MICHIGAN - August 4, 2026 ( NEWMEDIAWIRE ) - Benzinga is inviting investors of all experience levels to attend a free virtual educational event, "From Binary Outcomes to Ranges: Converting Opinions to Expectations," taking place on Thursday, August 6 . Register for free today: https://www.benzinga.com/events/binary-outcomes-to-ranges/ Financial markets don't simply reflect opinions—they price expectations. This interactive virtual session will help participants move beyond binary thinking by exploring how investors can translate their views on future outcomes into structured market expressions. Using prediction market frameworks, attendees will learn how to convert probabilities into prices, identify potential market edge and better understand what today's markets are signaling. T</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>“L.E.A.R.N” is Free to Download for Only Five Days (Until 6/12/26)</v>
+        <v>Beyond the backpack: Tetr launches global gap year built around travel, startups and real-world business challenges</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C962" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D962" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Automotive, Education</v>
       </c>
       <c r="E962" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355832</v>
+        <v>https://pressat.co.uk/releases/beyond-the-backpack-tetr-launches-global-gap-year-built-around-travel-startups-and-real-world-business-challenges-be5ea18b8b8ff92ffc6520a94027309f/</v>
       </c>
       <c r="F962" t="str">
-        <v>Best Seller Publishing announces the release of Jim Carbaugh&amp;#39;s new book, &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership&amp;#8221; is about creating stronger school cultures and more effective learning environments through a practical framework centered on values-dr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355832</v>
+        <v>Tuesday 4 August, 2026 Across 40 weeks, students move through global markets, learn from companies including Google, Alibaba, Tesla, Toyota, Safaricom and LVMH, and launch ventures with targets for revenue, backers, subscribers and impact. London 4 August 2026: For decades, the gap year has promised adventure with a side order of chaos: cheap flights, hostel bunks, missed buses, lost chargers, questionable directions and the kind of mishaps that only feel character-building once everyone’s safely home. Tetr College of Business - the world’s first learn-by-doing business school - is launching a different kind of year out: one where students travel the world, learn from major companies and build ventures of their own along the way. Its new Global Gap Year Programme is a 40-week international</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>Kundalini Yoga Teacher Training Course Mysore – Master the Art of Energy, Breath, and Inner Awareness</v>
+        <v>Ike's Love &amp;amp; Sandwiches Brings More Love to Fort Collins with Second Location Near CSU</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C963" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D963" t="str">
-        <v>Energy, Education, Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E963" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757129</v>
+        <v>https://www.prweb.com/releases/ikes-love--sandwiches-brings-more-love-to-fort-collins-with-second-location-near-csu-302842646.html</v>
       </c>
       <c r="F963" t="str">
-        <v>Mysore, India, 2026-06-08 — /EPR Network/ — Yoga is often associated with physical postures, flexibility, and strength. Kundalini Yoga, however, offers a different path. It [read full press release...]</v>
+        <v>Ike's Love &amp; Sandwiches has officially opened its second Fort Collins restaurant and seventh Colorado location, bringing its signature Dirty Sauce, inventive sandwiches, and bold flavors to a new spot near the Colorado State University campus. The new restaurant will celebrate with a...</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>PEO CBA Writing Services – in Ontario (Canada) by CDRAustralia.Org</v>
+        <v>Marquis Who's Who Interviews and Honors John C. Fager for Excellence ...</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C964" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D964" t="str">
         <v>Education</v>
       </c>
       <c r="E964" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757114</v>
+        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-john-c-fager-for-excellence-r5208308.htm</v>
       </c>
       <c r="F964" t="str">
-        <v>Ontario, Canada, 2026-06-08 — /EPR Network/ — It is mandatory to prepare a PEO CBA application to obtain the professional licensure to practice engineering in [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 4, 2026 / Marquis Who's Who is proud to interview and honor John C. Fager for his distinguished contributions to education, investigative journalism, public policy, teaching and civic engagement. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors such as position, noteworthy accomplishments, visibility and prominence in a field are all taken into account during the selection process. In Mr. Fager's case, that recognition reflects a career defined by intellectual rigor, social responsibility and a lifelong commitment to investigating systems that ..</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>Oxo Gallery to Host Free Five Day Sand Mandala Installation to Spotlight Buddhist Film Festival</v>
+        <v>Encycle Wins 2026 Sustainability Leadership Award for AI-Driven HVAC ...</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C965" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D965" t="str">
-        <v>Education</v>
+        <v>AI, Energy, Education</v>
       </c>
       <c r="E965" t="str">
-        <v>https://pressat.co.uk/releases/oxo-gallery-to-host-free-five-day-sand-mandala-installation-to-spotlight-buddhist-film-festival-dd39d11d9ca6b2eea3cd09c30b1cf9a5/</v>
+        <v>https://pr-inside.com/encycle-wins-2026-sustainability-leadership-award-for-ai-driven-hvac-r5208294.htm</v>
       </c>
       <c r="F965" t="str">
-        <v>Monday 8 June, 2026 Oxo Gallery to Host Live 5-Day Sand Mandala Installation to Spotlight Buddhist Film Festival London, UK – The Buddhist Film Festival will present a live five-day sand mandala installation in the Oxo Gallery at the Oxo Tower in London from Wednesday 17th June. Presented as a collaboration between the Pure Land Foundation and Tricycle: The Buddhist Review, Tibetan monks will construct an intricate work of sacred geometry over five days, before ritually destroying it in a ceremonial dissolution on Sunday 21st June. The free-to-access installation hopes to spotlight the Buddhist Film Festival through a powerful live expression of the contemplative ideas that are explored across the festival programme. The Buddhist Film Festival is a curated programme of short and feature-le</v>
+        <v xml:space="preserve">(PR-inside.com) Recognition honors measurable energy savings, carbon reduction, and grid resilience delivered through the company's industry-leading AI deployments. SAN MARCOS, CA / ACCESS Newswire / August 4, 2026 /Encycle Technologies, Inc., the leader of AI-driven HVAC optimization, today announced it has been named a winner in the 2026 Sustainability Awards in the Sustainability Leadership (Organization) category. Presented by the Business Intelligence Group, the award recognizes organizations, products, teams, and individuals that are turning sustainability commitments into measurable, real-world results. Encycle's utility-endorsed, patented machine learning HVAC optimization software seamlessly integrates with existing building controls and maintenance workflows, enabling multi-site </v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Premier Auto Protect spotlights Subaru extended warranty needs for family vehicles</v>
+        <v>IBM and Red Hat Offer Lightwell at No Charge to Universities, NGOs and Think Tanks</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C966" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-ibm</v>
       </c>
       <c r="D966" t="str">
-        <v>Automotive, Education</v>
+        <v>Education</v>
       </c>
       <c r="E966" t="str">
-        <v>https://pressreleasenews.org/pressroom/premier-auto-protect-spotlights-subaru-extended-warranty-needs-for-family-vehicles</v>
+        <v>https://www.prnewswire.com/news-releases/ibm-and-red-hat-offer-lightwell-at-no-charge-to-universities-ngos-and-think-tanks-302842466.html</v>
       </c>
       <c r="F966" t="str">
-        <v>Premier Auto Protect highlights rising interest in Subaru Extended Warranty coverage as families keep older crossovers and wagons in service for commuting, school runs, and regional travel.</v>
+        <v>Access to Lightwell will help strengthen the open source software supporting research, education and mission-critical work Key Facts IBM and Red Hat...</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>TESS Group shortlisted for two British Training Awards 2026 as AI apprenticeship demand surges</v>
+        <v>BeMo Medical School Admissions Trends Report Reveals the Biggest Applicant Mistakes</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C967" t="str">
-        <v>Pressat</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D967" t="str">
-        <v>AI, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E967" t="str">
-        <v>https://pressat.co.uk/releases/tess-group-shortlisted-for-two-british-training-awards-2026-as-ai-apprenticeship-demand-surges-c8146ba25f447bfad211c62de2e53451/</v>
+        <v>https://www.prnewswire.com/news-releases/bemo-medical-school-admissions-trends-report-reveals-the-biggest-applicant-mistakes-302841475.html</v>
       </c>
       <c r="F967" t="str">
-        <v xml:space="preserve">Monday 8 June, 2026 National apprenticeship and training provider TESS Group has been named a finalist in two categories at the British Training Awards 2026, one of the UK’s most competitive celebrations of workplace learning and development. The Ofsted ‘Good’-rated provider has been shortlisted for Retraining/Upskilling Initiative of the Year and AI in Learning Initiative of the Year, the latter sponsored by Multiverse. Both nominations recognise the company’s flagship AI and Automation Level 4 Apprenticeship, a fully levy-funded programme designed to turn working professionals into confident, productive users of artificial intelligence and automation. The double shortlisting comes in a record-breaking year for the awards, which received 423 entries from organisations across the UK — the </v>
+        <v>NEW YORK, Aug. 4, 2026 /PRNewswire/ -- BeMo Academic Consulting has released a new report identifying recurring mistakes that can weaken medical school applications. The full BeMo Medical School Admissions Trends Report: The Biggest Applicant Mistakes is available on BeMo Academic...</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>Tees Valley Tennis Foundation opens applications for funded summer camp places</v>
+        <v>Essential Education Names Dannielle Doyle Chief Executive Officer as ...</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C968" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D968" t="str">
         <v>Education</v>
       </c>
       <c r="E968" t="str">
-        <v>https://pressat.co.uk/releases/tees-valley-tennis-foundation-opens-applications-for-funded-summer-camp-places-a3c4bd0bf67228a00eedcaaaa072abdb/</v>
+        <v>https://pr-inside.com/essential-education-names-dannielle-doyle-chief-executive-officer-as-r5208278.htm</v>
       </c>
       <c r="F968" t="str">
-        <v>Monday 8 June, 2026 For immediate release Tees Valley Tennis Foundation has opened applications for funded summer camp day places at Tennis World, giving local young people the opportunity to take part in tennis and padel activity during the school summer holidays where cost may otherwise be a barrier. The registered charity will fund one summer camp day place for up to 25 eligible young people aged 8–16 who are based at a TS postcode address and where cost may otherwise prevent or limit attendance. Each approved place will include tennis, padel and food during a summer camp day at Tennis World. Applications are now open and will close at the end of Sunday 12 July 2026. Parents or guardians can read the full details, view available camp dates and apply through the Foundation’s website at t</v>
+        <v>(PR-inside.com) Leadership transition positions the company for continued innovation and growth in adult education and workforce development. CORVALLIS, OR / ACCESS Newswire / August 4, 2026 / Essential Education, an award-winning leader in adult education technology, today announced a planned leadership transition. President Dannielle Doyle has been appointed Chief Executive Officer, and Michael Ormsby, who founded the company in 2002 and has served as its CEO since its inception, will transition to Chairman of the Board. Both appointments are effective today. Founded on the belief that every adult deserves access to life-changing education, Essential Education has grown into one of the nation's most ..</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>IBA signe un contrat pour installer deux solutions de protonthérapie Proteus®ONE avec un grand centre médical universitaire aux États-Unis</v>
+        <v>Essential Education Names Dannielle Doyle Chief Executive Officer as Michael Ormsby Becomes Chairman of the Board</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C969" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D969" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E969" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3307773/0/fr/IBA-signe-un-contrat-pour-installer-deux-solutions-de-protonth%C3%A9rapie-Proteus-ONE-avec-un-grand-centre-m%C3%A9dical-universitaire-aux-%C3%89tats-Unis.html</v>
+        <v>https://www.newswire.com/news/essential-education-names-dannielle-doyle-chief-executive-officer-as-22839553</v>
       </c>
       <c r="F969" t="str">
-        <v>Louvain-la-Neuve, Belgique, le 8 juin 2026 - IBA (Ion Beam Applications S.A., EURONEXT), leader mondial des technologies d’accélération de particules et principal fournisseur de solutions de protonthérapie pour le traitement du cancer, annonce aujourd’hui la signature d’un contrat avec le Duke University Health System pour l’installation de deux solutions compactes de protonthérapie Proteus ® ONE 1 au Duke Proton Center, à Durham, en Caroline du Nord, aux États-Unis.</v>
+        <v>Leadership transition positions the company for continued innovation and growth in adult education and workforce development.</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>IBA signs contract with a major U.S. academic medical center to install two Proteus®ONE proton therapy solutions</v>
+        <v>Demco Automation, a PA-based systems integrator, partners with Temple University on: "AI-Assisted Robotic Cell Redesign for Advanced Manufacturing Workforce Development"</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C970" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D970" t="str">
-        <v>Healthcare, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E970" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3307773/0/en/IBA-signs-contract-with-a-major-U-S-academic-medical-center-to-install-two-Proteus-ONE-proton-therapy-solutions.html</v>
+        <v>https://www.prweb.com/releases/demco-automation-a-pa-based-systems-integrator-partners-with-temple-university-on-ai-assisted-robotic-cell-redesign-for-advanced-manufacturing-workforce-development-302840906.html</v>
       </c>
       <c r="F970" t="str">
-        <v>Louvain-La-Neuve, Belgium, June 08, 2026 – IBA (Ion Beam Applications S.A., EURONEXT), the world leader in particle accelerator technology and the world’s leading provider of proton therapy solutions for the treatment of cancer, today announces the signing of a contract with Duke University Health System for the installation of two Proteus ® ONE 1 compact proton therapy solutions at the Duke Proton Center in Durham, NC, USA.</v>
+        <v>Pennsylvania-based Demco Automation has partnered with Temple University on a state-funded initiative to integrate artificial intelligence into the redesign of robotic manufacturing cells. This collaboration bridges academic innovation and real-world application, equipping students with...</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>Carnegie Mellon Alumna Earns Tony Award for Best Musical</v>
+        <v>Marquis Who's Who Honors Rebekah Wright for Leadership in Behavioral ...</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C971" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D971" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E971" t="str">
-        <v>https://www.prnewswire.com/news-releases/carnegie-mellon-alumna-earns-tony-award-for-best-musical-302793667.html</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-rebekah-wright-for-leadership-in-behavioral-r5208257.htm</v>
       </c>
       <c r="F971" t="str">
-        <v>CMU alumni recognized with 67 Tonys to date — onstage and behind the scenes NEW YORK and PITTSBURGH, June 8, 2026 /PRNewswire/ -- Carnegie Mellon University alumni shone among Broadway's brightest stars at the 79th Annual Tony Awards in New York City on Sunday, June 7. Hosted by music...</v>
+        <v>(PR-inside.com) GREENVILLE, SC / ACCESS Newswire / August 4, 2026 / Marquis Who's Who is proud to honor Rebekah Wright for her distinguished contributions to behavioral healthcare, hospital operations, strategic planning, employee development and mental health advocacy. Mrs. Wright's recognition reflects a career defined by continuous learning, servant leadership, authenticity and a commitment to supporting patients, families and frontline caregivers. Mrs. Wright has served as chief operating officer of SpringBrook Behavioral Health since September 2024. The Level 4 locked psychiatric facility provides care for individuals experiencing severe behavioral and mental health crises who cannot safely remain at home, school or a lower ..</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>Texas Southern University Expands Elite Flight Training Fleet with New Twin-Engine Aircraft</v>
+        <v>Marquis Who's Who Honors Joe Saltsman for Leadership in Nuclear Controls, ...</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C972" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D972" t="str">
-        <v>Education</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-southern-university-expands-elite-flight-training-fleet-with-new-twin-engine-aircraft-302793333.html</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-joe-saltsman-for-leadership-in-nuclear-controls-r5208255.htm</v>
       </c>
       <c r="F972" t="str">
-        <v>HOUSTON, June 6, 2026 /PRNewswire/ -- The momentum continues for Texas Southern University's aviation program. The program made Houston aviation history again Friday with the delivery of a brand-new twin-engine Diamond DA42. "We've had some great days at Texas Southern Aviation," said Dr....</v>
+        <v>(PR-inside.com) FONDA, NY / ACCESS Newswire / August 4, 2026 / Marquis Who's Who is proud to honor Joe Saltsman for his distinguished contributions to nuclear power, steam turbine engineering, digital controls, technical education and energy innovation. Mr. Saltsman's recognition reflects four decades of engineering experience, specialized technical knowledge and a continuing drive to transform original ideas into practical solutions. Since 2025, Mr. Saltsman has served as a nuclear controls consulting engineer with Sargent &amp; Lundy. In this role, he reviews vendor documents, attends testing demonstrations and advises clients on technical risks, potential problems and purchasing decisions. Drawing on decades of industry ..</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>From Bystanders to Heart Savers: MedStar Health CPR Training Event Puts Power to Save Lives in Community's Hands</v>
+        <v>Marquis Who's Who Honors Eric Readinger for Leadership in Business ...</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C973" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D973" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E973" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-bystanders-to-heart-savers-medstar-health-cpr-training-event-puts-power-to-save-lives-in-communitys-hands-302793329.html</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-eric-readinger-for-leadership-in-business-r5208252.htm</v>
       </c>
       <c r="F973" t="str">
-        <v>SILVER SPRING, Md., June 6, 2026 /PRNewswire/ -- MedStar Health marked CPR &amp; AED Awareness Week with its third annual training event held at Montgomery Blair High School. Nearly 100 attendees learned bystander CPR and automated external defibrillator (AED) skills from a team of...</v>
+        <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / August 4, 2026 / Marquis Who's Who is proud to honor Eric Readinger for his distinguished contributions to business consulting, health care marketing, podcasting, education, media strategy and organizational communication. Mr. Readinger's career has been defined by resilience, adaptability and a commitment to helping people think more clearly in a rapidly changing world. This recognition celebrates a professional whose influence continues to grow through connection, curiosity and purpose-driven communication. Mr. Readinger currently serves as president of Generic Eric LLC, a role he has held since 2019. In an interview with Marquis Who's Who, he shares ..</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>University of Phoenix researchers publish study examining doctoral students' attitudes toward AI chatbots and ChatGPT use in higher education</v>
+        <v>Kaltura Introduces Real-Time Emotional Intelligence for Agentic Avatars, Enabling More Natural AI Interactions Across Marketing, Sales, Training, and Learning</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C974" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D974" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E974" t="str">
-        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-researchers-publish-study-examining-doctoral-students-attitudes-toward-ai-chatbots-and-chatgpt-use-in-higher-education-302793237.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338482/0/en/Kaltura-Introduces-Real-Time-Emotional-Intelligence-for-Agentic-Avatars-Enabling-More-Natural-AI-Interactions-Across-Marketing-Sales-Training-and-Learning.html</v>
       </c>
       <c r="F974" t="str">
-        <v>Peer-reviewed study by Center for Educational and Instructional Technology Research team highlights connections between student perceptions of AI, academic integrity concerns and reported chatbot usage PHOENIX, June 6, 2026 /PRNewswire/ -- Researchers from the University of Phoenix...</v>
+        <v>New and improved capability allows Kaltura's Agentic Avatars to interpret user tone and conversational intent in real time, responding with synchronized facial expressions and vocal nuance to drive deeper engagement across enterprise use cases New and improved capability allows Kaltura's Agentic Avatars to interpret user tone and conversational intent in real time, responding with synchronized facial expressions and vocal nuance to drive deeper engagement across enterprise use cases</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>100 Black Men of DeKalb Opens Applications for 2026 Ghana Leadership Experience</v>
+        <v>Vizbodx Inc. Launches Academy to Establish a New Educational Standard for Clinical Infrared Imaging</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C975" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D975" t="str">
-        <v>Education</v>
+        <v>SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E975" t="str">
-        <v>https://www.prweb.com/releases/100-black-men-of-dekalb-opens-applications-for-2026-ghana-leadership-experience-302792319.html</v>
+        <v>https://www.prnewswire.com/news-releases/vizbodx-inc-launches-academy-to-establish-a-new-educational-standard-for-clinical-infrared-imaging-302842536.html</v>
       </c>
       <c r="F975" t="str">
-        <v>International Education &amp; Travel Program Renamed in Honor of Dr. Raymon Crawford DEKALB COUNTY, Ga., June 6, 2026 /PRNewswire-PRWeb/ -- The 100 Black Men of DeKalb County, Inc. has announced that applications are now open for its 2026 educational and cultural immersion experience to Ghana...</v>
+        <v>Evidence-based education platform and companion podcast provide clinicians with structured training in infrared imaging for sports and occupational medicine BIRMINGHAM, Ala., Aug. 4, 2026 /PRNewswire/ -- Vizbodx, Inc., a developer of infrared thermal intelligence technology for sports...</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>NJ MED’s 2nd World Education Championship Kicks Off: Evaluating 48 Nations on Their Commitment to Children’s Futures</v>
+        <v>2026 China-U.S. Young Maker Competition Finals Conclude Successfully in Zhangjiang, Shanghai</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C976" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D976" t="str">
         <v>Education</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.pr.com/press-release/970397</v>
+        <v>https://www.prnewswire.com/news-releases/2026-china-us-young-maker-competition-finals-conclude-successfully-in-zhangjiang-shanghai-302842531.html</v>
       </c>
       <c r="F976" t="str">
-        <v>As the World Cup 2026 begins, a parallel global competition launches to measure competing nations by their investments in human potential, education, and literacy. [PR.com]</v>
+        <v>Pursuing Dreams Through Sci-Tech Innovation, Co-Making the Future! SHANGHAI, Aug. 4, 2026 /PRNewswire/ -- The 2026 China-U.S. Young Maker Competition Finals concluded successfully at Zhangjiang Science Hall in Shanghai. Hosted by the Ministry of Education of the People's Republic of...</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>Elbyan Expands Access to Online Tajweed Lessons in the UK</v>
+        <v>Lightbridge Academy Debuts Fast-Track Ownership Program to Fuel Franchisee Growth</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C977" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D977" t="str">
         <v>Education</v>
       </c>
       <c r="E977" t="str">
-        <v>https://express-press-release.net/news/2026/06/06/1757340</v>
+        <v>https://www.prnewswire.com/news-releases/lightbridge-academy-debuts-fast-track-ownership-program-to-fuel-franchisee-growth-302841875.html</v>
       </c>
       <c r="F977" t="str">
-        <v>London, UK – [06th June 2026] – Elbyan, a trusted provider of Quran education, is happy to announce the expansion of its Online Tajweed Lessons [read full press release...]</v>
+        <v>Initiative Gives Qualified Entrepreneurs a Streamlined Path to Ownership Without the Traditional Development Timeline ISELIN, N.J., Aug. 4, 2026 /PRNewswire/ -- Lightbridge Academy, Innovators in Educational Child Care® and one of the fastest-growing early childhood education franchises...</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Think Together Awards 2026 Beyond Think Together Scholarships to Ten High School Seniors Across the State</v>
+        <v>IBM and Red Hat Offer Lightwell at No Cost to Universities, NGOs and Think Tanks</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C978" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-ibm</v>
       </c>
       <c r="D978" t="str">
         <v>Education</v>
       </c>
       <c r="E978" t="str">
-        <v>https://www.prnewswire.com/news-releases/think-together-awards-2026-beyond-think-together-scholarships-to-ten-high-school-seniors-across-the-state-302793178.html</v>
+        <v>https://newsroom.ibm.com/2026-08-04-ibm-and-red-hat-offer-lightwell-at-no-cost-to-universities,-ngos-and-think-tanks</v>
       </c>
       <c r="F978" t="str">
-        <v>Each recipient received $3,000 to support their future higher education goals. SANTA ANA, Calif., June 5, 2026 /PRNewswire/ -- Think Together, California's largest nonprofit expanded learning service provider and a division of Think Education, is proud to announce that for a second...</v>
+        <v>Access to Lightwell will help strengthen the open source software supporting research, education and mission-critical work</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Best AI Music Video Generators in 2026: 8 Tools Tested and Ranked</v>
+        <v>BrandPilot AI Converts Previously Announced Higher Education Trial into Ongoing Commercial Agreement</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C979" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D979" t="str">
-        <v>AI, SaaS, Energy, Media, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E979" t="str">
-        <v>https://pressreleasenews.org/pressroom/best-ai-music-video-generators-in-2026-8-tools-tested-and-ranked</v>
+        <v>https://www.newsfilecorp.com/release/307906/BrandPilot-AI-Converts-Previously-Announced-Higher-Education-Trial-into-Ongoing-Commercial-Agreement</v>
       </c>
       <c r="F979" t="str">
-        <v>An AI music video generator is a platform that uses machine learning to analyze audio waveforms — detecting beats, energy shifts, and vocal patterns — and automatically synchronize visuals to music. The category has expanded rapidly in 2026, with more than 30 tools claiming this capability. Most, however, are general-purpose video editors with surface-level AI features. Fewer than a handful genuinely understand music at the structural level.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 4, 2026) - BrandPilot AI Inc. (CSE: BPAI) (OTCQB: BPAIF) ("BrandPilot" or the "Company"), a provider of AI-powered advertising performance technology focused on reducing fraud, waste and abuse in digital advertising, today announced that its previously disclosed engagement with an accredited online higher education institution in the United States has progressed from a paid pilot into an ongoing commercial relationship. As previously announced on May...</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>Machine Learning Model Accurately Predicts Long-Term Risk of Type 2 Diabetes</v>
+        <v>American College of Education Hosts Annual Commencement Ceremony in ...</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C980" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D980" t="str">
-        <v>AI, Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.prnewswire.com/news-releases/machine-learning-model-accurately-predicts-long-term-risk-of-type-2-diabetes-302791990.html</v>
+        <v>https://pr-inside.com/american-college-of-education-hosts-annual-commencement-ceremony-in-r5208219.htm</v>
       </c>
       <c r="F980" t="str">
-        <v>Study of Over Three Million Patients for Risk of Type 2 Diabetes Demonstrates Potential for More Advanced Approach to Early Identification NEW ORLEANS, June 5, 2026 /PRNewswire/ -- A novel electronic health record-based prediction model successfully identified patients who were at the...</v>
+        <v>(PR-inside.com) Graduates from across the globe were honored and celebrated in person and virtually INDIANAPOLIS, IN / ACCESS Newswire / August 4, 2026 / American College of Education® (ACE) proudly hosted its annual commencement on July 25 at the Fishers Event Center in Fishers, Ind. More than 900 graduates from around the world were in attendance for the in-person ceremonies, and more than 10,000 viewers streamed virtually. As an online college, commencement is an extra special opportunity for staff, faculty and graduates to celebrate together. ACE President and CEO Geordie Hyland remarked, "We are always incredibly proud of our graduates and impressed by ..</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>NASA Announces Winners of 2026 University Innovation Competition</v>
+        <v>American College of Education Hosts Annual Commencement Ceremony in Fishers, Ind.</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C981" t="str">
-        <v>NASA</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D981" t="str">
         <v>Education</v>
       </c>
       <c r="E981" t="str">
-        <v>https://www.nasa.gov/directorates/stmd/prizes-challenges-crowdsourcing-program/center-of-excellence-for-collaborative-innovation-coeci/nasa-announces-winners-of-2026-university-innovation-competition/</v>
+        <v>https://www.newswire.com/news/american-college-of-education-hosts-annual-commencement-ceremony-in-fishers-ind</v>
       </c>
       <c r="F981" t="str">
-        <v>NASA announced the Massachusetts Institute of Technology project, Exploration-Class Lunar Integrated Power SystEm, as the first place winner for the 2026 Revolutionary Aerospace Systems Concepts – Academic Linkage (RASC-AL) competition, which challenges students to bridge gaps in aerospace technology by innovating new system concepts and prototypes. Another&amp;#160;team&amp;#160;from&amp;#160;the same university&amp;#160;won second place overall for their project,&amp;#160;Mars Exploration Layered Infrastructure for Operations, Research, and Advancement,&amp;#160;while&amp;#160;Virginia Polytechnic Institute and State University&amp;#160;took third&amp;#160;place&amp;#160;with&amp;#160;the Mars [&amp;#8230;]</v>
+        <v>Graduates from across the globe were honored and celebrated in person and virtually</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>Auburn University's College of Education leads the way in transformative literacy initiatives</v>
+        <v>Inspired Spine, Avicenna Hospital Spring, and Avicenna Technical University ...</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C982" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D982" t="str">
-        <v>Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.prnewswire.com/news-releases/auburn-universitys-college-of-education-leads-the-way-in-transformative-literacy-initiatives-302792944.html</v>
+        <v>https://pr-inside.com/inspired-spine-avicenna-hospital-spring-and-avicenna-technical-university-r5208217.htm</v>
       </c>
       <c r="F982" t="str">
-        <v>Innovative programs, partnerships and hands-on experiences position Auburn as a leader in advancing reading success AUBURN, Ala., June 5, 2026 /PRNewswire/ -- Auburn University's College of Education is setting a new standard for literacy advancement through a coordinated, research-driven...</v>
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / August 4, 2026 /Inspired Spine, Avicenna Hospital Spring, and Avicenna Technical University (ATU) have successfully completed a landmark educational mission across India, bringing advanced minimally invasive spine surgery training to surgeons, residents, and medical students from throughout Asia and beyond. The multi-city program was conducted in collaboration with leading Indian academic institutions, including Rohilkhand Medical College and Hospital, Bareilly, Krishna Institute of Medical Sciences (KIMS), Karad, a constituent medical college of Krishna Vishwa Vidyapeeth (KVV), and scientific societies in Chennai, Tamil Nadu. The educational tour featured cadaver laboratories, live surgical demonstrations, keynote lectures, resident educatio</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>Intermountain Health Experts Warn Kids and Families Can Be Overwhelmed After School Year Ends</v>
+        <v>Six Students, Six Countries: Award-Winning Documentary The Moon is Yours Screens in Kuala Lumpur</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C983" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D983" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.prunderground.com/intermountain-health-experts-warn-kids-and-families-can-be-overwhelmed-after-school-year-ends/00382962/</v>
+        <v>https://www.pr-inside.com/six-students-six-countries-award-winning-documentary-the-moon-is-yours-screens-in-kuala-lumpur-r5208205.htm</v>
       </c>
       <c r="F983" t="str">
-        <v>Intermountain Health experts say the transition can be stressful for children and parents alike. The post Intermountain Health Experts Warn Kids and Families Can Be Overwhelmed After School Year Ends first appeared on</v>
+        <v>(PR-inside.com) Fudan University and YoyWow bring the Golden Seagull-winning film to Malaysian audiences, opening a conversation on international education and Malaysia-China exchange KUALA LUMPUR, Aug 4, 2026 - (ACN Newswire) - An award-winning documentary about six international students finding theirfooting in Shanghai drew students, academics and filmmakers to the Golden Screen Cinema (GSC) MyTOWN on 1August 2026, for its special Malaysian screening presented by Fudan University and YoyWow. The Moon Is Yours - follows students from Italy, Zimbabwe, Croatia, Russia, the United States and Thailand through18 months at Fudan University. It is less a film about studying abroad than about what surrounds it: ..</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>New Certification Helps Validate Expertise in Stroke Program Management and Coordination</v>
+        <v>Quizlet Launches New Study Tools Built for the Way Students Learn</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C984" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D984" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.newmediawire.com/news/new-certification-helps-validate-expertise-in-stroke-program-management-and-coordination-7087035</v>
+        <v>https://www.prnewswire.com/news-releases/quizlet-launches-new-study-tools-built-for-the-way-students-learn-302841833.html</v>
       </c>
       <c r="F984" t="str">
-        <v>DALLAS - June 5, 2026 ( NEWMEDIAWIRE ) - Stroke remains a leading cause of death and disability in the United States, [1] underscoring the need for effective, coordinated evidence–based care across hospitals and health systems. To support healthcare professionals in the critical role of treating stroke patients, the American Heart Association (Association), devoted to a world of healthier lives for all, has introduced a Stroke Coordinator Certification . This latest professional certification recognizes advanced expertise in managing stroke programs, ensuring adherence to clinical standards and driving quality improvements in care for individuals who have experienced a stroke. Certified stroke coordinators play a central role in ensuring their healthcare systems are reducing length of stay</v>
+        <v>Quizlet's second annual How America Learns survey finds declining AI enthusiasm but persistent student benefits; Quizlet responds with new study tools SAN FRANCISCO, Aug. 4, 2026 /PRNewswire/ -- Global learning platform Quizlet today launched its second annual How America Learns report...</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>Angeline Jasmin Beauty Brings Expert-Led Makeup Education to Beginners Across Frisco</v>
+        <v>Skip the Chores, Not the Summer Memories; Welch's® Fruit Snacks Gives Families A "Homework Pass" This Back-to-School Season</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C985" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D985" t="str">
         <v>Education</v>
       </c>
       <c r="E985" t="str">
-        <v>https://express-press-release.net/news/2026/06/05/1757255</v>
+        <v>https://www.prnewswire.com/news-releases/skip-the-chores-not-the-summer-memories-welchs-fruit-snacks-gives-families-a-homework-pass-this-back-to-school-season-302841337.html</v>
       </c>
       <c r="F985" t="str">
-        <v>Frisco,United States, 2026-06-05 — /EPR Network/ — Frisco, TX – Angeline Jasmin Beauty is making it easier for new students to learn the art of [read full press release...]</v>
+        <v>America's #1 Fruit Snacks Brand Helps 1,000 Families Reclaim the Last Days of Summer while Taskrabbit Tackles Back-to-School To-Dos PARK RIDGE, N.J., Aug. 4, 2026 /PRNewswire/ -- Welch's® Fruit Snacks, a beloved lunchbox and backpack staple for generations, today announced a partnership...</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>Recent Release, "Girls Do the ABC's," from Christian Faith Publishing Author Zeta Boese, Introduces Young Readers to a Playful Alphabet Adventure</v>
+        <v>Bombardier’s 4th Annual Flight Attendant Safety Summit in Montreal to Focus on Elevating Cabin Safety and Operational Excellence</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C986" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D986" t="str">
         <v>Education</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.pr.com/press-release/969887</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338180/0/en/Bombardier-s-4th-Annual-Flight-Attendant-Safety-Summit-in-Montreal-to-Focus-on-Elevating-Cabin-Safety-and-Operational-Excellence.html</v>
       </c>
       <c r="F986" t="str">
-        <v>Zeta Boese has completed a new book, titled, "Girls Do the ABC's," an alphabet primer designed to make learning letters delightful for the youngest readers. The book features twenty-six charming characters—each girl representing a letter from A to Z—who engage in fun and silly activities that bring the alphabet to life. From Alice who acts adorable to Zena who zips zippers, every page presents a [PR.com]</v>
+        <v>MONTREAL, Aug. 04, 2026 (GLOBE NEWSWIRE) -- Bombardier today announced that its 4th annual Flight Attendant Safety Summit (FASS) is returning to Montreal for another year of invaluable knowledge-based training, hands on workshops and life-long learning opportunities. Expanding to two days in 2026, this dynamic seminar, to be held on August 5-6, features engaging workshops and cutting-edge presentations by key industry leaders. This free safety seminar is open to all flight attendants and aviation professionals, regardless of the aircraft type they fly on.</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>Recent Release, "PICTURES II Study Guide," from Christian Faith Publishing Author Brad Young Offers a Transformative Pathway to Scriptural Depth</v>
+        <v>Historic Bitton Railway Station Hosts Free Vintage Cycling Event</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C987" t="str">
-        <v>PR.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D987" t="str">
         <v>Education</v>
       </c>
       <c r="E987" t="str">
-        <v>https://www.pr.com/press-release/969898</v>
+        <v>https://pressat.co.uk/releases/historic-bitton-railway-station-hosts-free-vintage-cycling-event-4f263448a31aa032edbb3396ef2ef572/</v>
       </c>
       <c r="F987" t="str">
-        <v>Brad Young has completed a new book, "PICTURES II Study Guide," designed as a companion resource that unlocks deeper engagement with Scripture. This practical guide enables both personal study and collaborative learning experiences, featuring carefully crafted questions that guide readers through the biblical passages explored in Pictures II. Whether used by individuals seeking solitary reflection or by small [PR.com]</v>
+        <v xml:space="preserve">Tuesday 4 August, 2026 Media Release Tuesday, 4 August 2026 Historic Bitton Railway Station Hosts Free Vintage Cycling Event Bitton and Oldland Cycling Club and Avon Valley Railway are delighted to announce a "Grand Vintage Potter" for cyclists as part of the Festival of Transport at Bitton Station, on the 26th and 27th of September 2026 Highlights include exhibitions of vintage cycles and cycling from Penny Farthing Bike Tour Bath, Solent Veteran Bicycle Club and the Veteran-Cycle Club. Along, of course, with several splendiferous heritage railway engines and the sensual delights of some beautiful examples of automobile artistry. While the festival atmosphere will span the entire weekend, Saturday is set to be the premier day for cycling enthusiasts to gather. The highlight of Saturday’s </v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>Light Protest Calls Out Government Over the Neglect of People With Very Severe Myalgic Encephalomyelitis (ME)</v>
+        <v>ZEO ScientifiX Launches First-of-Its-Kind ZEO Xperience, a Three-Day Immersive Regenerative Medicine Experience for Healthcare Professionals</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C988" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D988" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E988" t="str">
-        <v>https://pressat.co.uk/releases/light-protest-calls-out-government-over-the-neglect-of-people-with-very-severe-myalgic-encephalomyelitis-me-255d67b8c6d6876543fb73ff542c200f/</v>
+        <v>https://www.newswire.com/news/zeo-scientifix-launches-first-of-its-kind-zeo-xperience-a-three-day-immersive</v>
       </c>
       <c r="F988" t="str">
-        <v>Friday 5 June, 2026 #MEAction UK projected messages onto locations in central London on 3rd June 2026 to urge James Murray, the Health Secretary to establish specialised NHS services for the most severely affected Myalgic Encephalomyelitis (ME) patients. The very severely ill are often bed bound, tube fed and live in the dark, isolated from life with a lower Quality of Life score than other major diseases, including heart failure and cancer. The tragic deaths of Maeve Boothby O’Neill, Sophia Mirza, Merryn Crofts, Kara Jane Spencer, Ella Copley, illustrate how medical care for the very severe is non-existent. The coroner at Maeve Boothby O’Neill’s inquest said, ‘that provision of care for patients with severe ME such as that which Maeve suffered from was and is non-existent’. "The most seve</v>
+        <v>Hosted at Fort Lauderdale's newly reimagined Pier Sixty-Six Resort, the inaugural event combines cutting-edge biologics education, hands-on clinical training, practice growth strategies, and latest innovations.</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>Devotional Work by Floyd Thompkins Jr. Offers Strength and Renewal for Justice and Peace Advocates</v>
+        <v>Vineyards in the Valley Returns as Scottsdale's Premier Destination ...</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C989" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D989" t="str">
         <v>Education</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355798</v>
+        <v>https://pr-inside.com/vineyards-in-the-valley-returns-as-scottsdale-s-premier-destination-r5208114.htm</v>
       </c>
       <c r="F989" t="str">
-        <v>Floyd Thompkins Jr., a seasoned pastor, academic leader, and ministry innovator, presents a deeply reflective devotional work titled &amp;#8220;Nobody Told Me That the Road Would Be Easy: Devotions for People Working for Justice and Peace &amp;#39;&amp;#8221; The book draws from his extensive experience in pastoral ministry, theological education, and leadership roles across institutions such as Princeton Theological Seminary and Stanford University. It offers spiritual grounding for individuals engaged in demandin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355798</v>
+        <v>(PR-inside.com) Following two successful years and growing national recognition among wine enthusiasts, Vineyards in the Valley expands into a two-day luxury wine experience featuring a five-course Winemaker Dinner, tastings from 60+ acclaimed boutique wineries, and the best of Old Town Scottsdale-all benefiting Hope for Haiti. SCOTTSDALE, AZ / ACCESS Newswire / August 4, 2026 / This December, wine lovers from across the country are invited to experience one of the country's most exciting wine weekends at Vineyards in the Valley on December 4-5, 2026. Hosted in Old Town Scottsdale, Arizona-a nationally recognized destination for luxury resorts, award-winning restaurants, championship golf, upscale shopping, ..</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>At Fenway Park, 400 Step up to the Plate for CPR Training During National CPR Week</v>
+        <v>Recent Release, "Rivers in the Wasteland," from Covenant Books Author Sarah E. Walters, Follows a Samaritan Woman Navigating Faith and Identity in Early Jerusalem</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C990" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D990" t="str">
-        <v>Retail, Gaming, Education, Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E990" t="str">
-        <v>https://www.newmediawire.com/news/at-fenway-park-400-step-up-to-the-plate-for-cpr-training-during-national-cpr-week-7087032</v>
+        <v>https://www.pr.com/press-release/975036</v>
       </c>
       <c r="F990" t="str">
-        <v>BOSTON - June 4, 2026 ( NEWMEDIAWIRE ) - Sudden cardiac arrest kills hundreds of thousands of people in the U.S. each year, often because bystanders don’t know how to respond. On June 4, the Red Sox Foundation and the American Heart Association transformed Fenway Park into a lifesaving training ground, equipping an invited 400 people with Hands-Only CPR skills following the Red Sox–Orioles game. Youth athletes, coaches, educators, healthcare advocates and community leaders gathered in the outfield to participate in an immersive Hands-Only CPR training designed to equip bystanders with the confidence and skills to respond during a sudden cardiac arrest emergency. The event, held during National CPR and AED Awareness Week - June 1-7, highlighted the critical importance of CPR education and r</v>
+        <v>Sarah E. Walters has completed her newest novel, "Rivers in the Wasteland: Samaritan Woman; Book II," a continuation of her acclaimed series that reimagines the life of the woman at the well. Set in the chaotic early days of the Church, before the Gospels were written and the disciples were still learning to lead, this narrative places readers alongside a character facing extraordinary obstacles: she is [PR.com]</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>DR. DIANA JORDAN-BALDWIN ANNOUNCES RUN FOR FLORIDA HOUSE DISTRICT 18</v>
+        <v>Vineyards in the Valley Returns as Scottsdale's Premier Destination Wine Weekend</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C991" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D991" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E991" t="str">
-        <v>https://www.prnewswire.com/news-releases/dr-diana-jordan-baldwin-announces-run-for-florida-house-district-18-302792058.html</v>
+        <v>https://www.newswire.com/news/vineyards-in-the-valley-returns-as-scottsdales-premier-destination-wine-weekend</v>
       </c>
       <c r="F991" t="str">
-        <v>U.S. Army Veteran And Public Servant Launches Service-Driven Campaign Focused On Health, Education, Opportunity, And Accountability ST. JOHNS COUNTY, Fla., June 4, 2026 /PRNewswire/ -- Dr. Diana Jordan-Baldwin, a U.S. Army veteran, ordained minister, Gold Star family member, and longtime...</v>
+        <v>Following two successful years and growing national recognition among wine enthusiasts, Vineyards in the Valley expands into a two-day luxury wine experience featuring a five-course Winemaker Dinner, tastings from 60+ acclaimed boutique wineries, and the best of Old Town Scottsdale-all benefiting Hope for Haiti.</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>KinderGan Preschool Center announces refreshed Maplewood child care center learning spaces</v>
+        <v>Reading Scores for Lowest-Performing Middle Schoolers Continue to Slide, New NWEA Study Says</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C992" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D992" t="str">
         <v>Education</v>
       </c>
       <c r="E992" t="str">
-        <v>https://pressreleasenews.org/pressroom/kindergan-preschool-center-announces-refreshed-maplewood-child-care-center-learning-spaces</v>
+        <v>https://www.prnewswire.com/news-releases/reading-scores-for-lowest-performing-middle-schoolers-continue-to-slide-new-nwea-study-says-302841637.html</v>
       </c>
       <c r="F992" t="str">
-        <v>KinderGan Preschool Center reports facility updates at its Maplewood child care center, including refreshed rooms, new materials, and added safety measures in Maplewood, NJ.</v>
+        <v>Study highlights state policy efforts showing promise in addressing middle school reading outcomes BOSTON, Aug. 4, 2026 /PRNewswire/ -- NWEA, a K-12 assessment and research organization, released a new study today showing that middle school reading performance has not rebounded since the...</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>Ling Launches Comprehensive Macedonian Language Course with Native-Speaker Audio</v>
+        <v>APOD: 2026 August 4 – Curious Cometary Knots in the Helix Nebula</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C993" t="str">
-        <v>Send2Press</v>
+        <v>NASA</v>
       </c>
       <c r="D993" t="str">
-        <v>SaaS, Education</v>
+        <v>Education</v>
       </c>
       <c r="E993" t="str">
-        <v>https://www.send2press.com/wire/ling-launches-comprehensive-macedonian-language-course-with-native-speaker-audio/</v>
+        <v>https://science.nasa.gov/image-article/apod-august-4-2026-curious-cometary-knots-in-the-helix-nebula/</v>
       </c>
       <c r="F993" t="str">
-        <v>CHIANG MAI, Thailand, June 4, 2026 (SEND2PRESS NEWSWIRE) -- Ling, the language learning platform offering courses in more than 70 languages, today announced the launch of its complete Macedonian language course, now available globally on web, iOS, and Android. The course features professionally recorded audio from native Macedonian speakers throughout the curriculum, supporting authentic pronunciation and listening comprehension.</v>
+        <v>APOD Science APOD APOD: 2026 August 4 –… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Curious Cometary Knots [&amp;#8230;]</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Illinois Aviation Academy Earns FAA Examining Authority for Certified Flight Instructor Course</v>
+        <v>APOD: August 4, 2026 – Curious Cometary Knots in the Helix Nebula</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C994" t="str">
-        <v>PR.com</v>
+        <v>NASA</v>
       </c>
       <c r="D994" t="str">
         <v>Education</v>
       </c>
       <c r="E994" t="str">
-        <v>https://www.pr.com/press-release/970112</v>
+        <v>https://science.nasa.gov/image-article/apod-august-4-2026-curious-cometary-knots-in-the-helix-nebula/</v>
       </c>
       <c r="F994" t="str">
-        <v>Illinois Aviation Academy has received FAA Examining Authority (EA) for its Certified Flight Instructor (CFI) course, allowing qualified students to complete their CFI practical examination directly within the academy’s FAA-approved training program. The approval streamlines the certification process, reduces reliance on external examiners, and helps accelerate the path from student to flight instructor. [PR.com]</v>
+        <v>APOD Science APOD APOD: August 4, 2026 –… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Curious Cometary Knots [&amp;#8230;]</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Summer Basketball Jamboree Returns to Rocky Mount Event Center with 40-Plus Teams from 16 Counties</v>
+        <v>Back-to-School Literacy Made Fun with “Butterflies, Bears, and Other Poems for Children”</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C995" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D995" t="str">
         <v>Education</v>
       </c>
       <c r="E995" t="str">
-        <v>https://www.prunderground.com/summer-basketball-jamboree-returns-to-rocky-mount-event-center-with-40-plus-teams-from-16-counties/00382944/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358112</v>
       </c>
       <c r="F995" t="str">
-        <v>Two-day high school showcase presented by Brightspeed returns June 23 and 24, reaffirming the Rocky Mount Event Center as a premier youth sports destination in Eastern North Carolina The post Summer Basketball Jamboree Returns to Rocky Mount Event Center with 40-Plus Teams from 16 Counties first appeared on</v>
+        <v>As August marks the start of a new school year, educators and literacy teams look for ways to engage young readers while building strong foundational skills. Patricia Herber&amp;#39;s &amp;#8220;Butterflies, Bears, and Other Poems for Children&amp;#8221; provides a joyful solution, combining playful rhymes, colorful illustrations, and age-appropriate topics to make early reading exciting and accessible. - - Classic Stories &amp;amp; Literacy Play - Poem: Mixed-Up Mother Goose (p. 18) - Why it works: - - - &amp;#8226; Clever twist on... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358112</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>NWSL and American Heart Association Join Forces on CPR and AED Education</v>
+        <v>StudentEB5 Publishes Lifetime Earnings Analysis Showing EB-5 for International Students</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C996" t="str">
-        <v>NewMediaWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D996" t="str">
-        <v>Finance, Healthcare, Retail, Education</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E996" t="str">
-        <v>https://www.newmediawire.com/news/nwsl-and-american-heart-association-join-forces-on-cpr-and-aed-education-7087026</v>
+        <v>https://prunderground.com/studenteb5-publishes-lifetime-earnings-analysis-showing-eb-5-for-international-s/cmse0qg2y008r04l4u42ywfhf</v>
       </c>
       <c r="F996" t="str">
-        <v>DALLAS - June 4, 2026 ( NEWMEDIAWIRE ) - To raise awareness of CPR, the American Heart Association, a relentless force changing the future of health for everyone everywhere, and the National Women’s Soccer League (NWSL) today unveiled the 2026 Nation of Lifesavers™ NWSL Ambassador Class during National CPR and AED Awareness Week, held annually from June 1-7. The NWSL Ambassador class brings together players from across all 16 clubs, united in their commitment to promoting lifesaving CPR education and empowering communities to act in critical moments. Led by Angel City FC defender and CPR survivor Savy King, the initiative reflects a league-wide effort to turn awareness into action. Ambassadors will support the American Heart Association’s call to learn CPR by amplifying public service anno</v>
+        <v>New report reveals the true financial cost of returning home after graduation and why the 2026 tech layoff wave makes the EB-5 program more urgent than ever. The post StudentEB5 Publishes Lifetime Earnings Analysis Showing EB-5 for International Students first appeared on</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>The Next 250 Years: A Public Dialogue on Constitutional Stewardship in Philadelphia</v>
+        <v>New ways to learn and teach with ChatGPT Work and Codex</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C997" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D997" t="str">
-        <v>Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E997" t="str">
-        <v>https://www.newswire.com/news/the-next-250-years-a-public-dialogue-on-constitutional-stewardship-in</v>
+        <v>https://openai.com/index/learn-teach-chatgpt-work-codex</v>
       </c>
       <c r="F997" t="str">
-        <v>America 250 Civic Forum Will Explore Nonpartisan Dialogue on Trust, Civic Education, and Practical Reforms Set for June 5 with Constitutional Review Advocate Tom Teicher, Former Good Year C-Level Exec Mamatha Chamarthi and other National Thought Leaders</v>
+        <v>Explore new education plugins for ChatGPT Work and Codex that help K–12 teachers, college educators, and students learn, teach, research, and build.</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>Intermountain Health and Larry H. Miller Utah Summer Games Announce New Partnership</v>
+        <v>Rice expands signature financial aid program, offering free tuition to families earning up to $200,000</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C998" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D998" t="str">
-        <v>Healthcare, Education</v>
+        <v>Education</v>
       </c>
       <c r="E998" t="str">
-        <v>https://www.prunderground.com/intermountain-health-and-larry-h-miller-utah-summer-games-announce-new-partnership/00382997/</v>
+        <v>https://www.prnewswire.com/news-releases/rice-expands-signature-financial-aid-program-offering-free-tuition-to-families-earning-up-to-200-000--302841662.html</v>
       </c>
       <c r="F998" t="str">
-        <v>New collaberation between Larry H. Miller Utah Summer Games, Southern Utah University, and Intermountain Health will support athlete health and community wellness The post Intermountain Health and Larry H. Miller Utah Summer Games Announce New Partnership first appeared on</v>
+        <v>Expanded Rice Investment strengthens access and affordability while building opportunity for future generations HOUSTON, Aug. 3, 2026 /PRNewswire/ -- Rice University today announced a major expansion of the Rice Investment, its signature financial aid program, offering free tuition to...</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>Agoda: Batam and Phu Quoc See More Than 200% Rise in School Holiday Travel Interest from Indonesian Families</v>
+        <v>Minus K Technology Launches It Educational Giveaway for Universities and Colleges in the USA</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C999" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D999" t="str">
         <v>Education</v>
       </c>
       <c r="E999" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355778</v>
+        <v>https://www.pr.com/press-release/975429</v>
       </c>
       <c r="F999" t="str">
-        <v>Ahead of the upcoming school holidays, Agoda data shows Indonesian travelers planning a wide mix of domestic and international trips, from island escapes to city breaks and nature retreats. Accommodation searches for destinations such as Batam and Phu Quoc rose by more than 200% compared to the same period last year. - - School holidays remain one of the key travel periods for Indonesian families, and this year travelers are combining meaningful journeys with leisure experiences. - - Inte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355778</v>
+        <v>Minus K Technology announces its 11th Educational Giveaway of passive mechanical vibration isolators for Universities and Colleges within the USA. Winners get a free brand new negative-stiffness vibration isolator to be used at their school. [PR.com]</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>Applications open for the Global Teacher Prize Chile 2026</v>
+        <v>SpaceX Sponsors Free Community Play Day at the Children's Museum of Brownsville</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C1000" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D1000" t="str">
-        <v>Finance, Education</v>
+        <v>Education</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355768</v>
+        <v>https://www.prnewswire.com/news-releases/spacex-sponsors-free-community-play-day-at-the-childrens-museum-of-brownsville-302841643.html</v>
       </c>
       <c r="F1000" t="str">
-        <v>Teachers across the country may now apply for a new national edition of the Global Teacher Prize Chile, an award internationally known as the &amp;#8220;Nobel Prize for Teaching&amp;#8221;. The prize recognises the work of educators throughout the country. In 2026, as in 2025, the competition will include three categories: Holistic Education, Early Childhood Education and Music Education. - - For more than 10 years, the Global Teacher Prize Chile has sought to raise the profile of, value and reward the fundame... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355768</v>
+        <v>Event will connect local families with space exploration, the museum's Boca Chica to Mars exhibit, and a final day of summer fun before school begins BROWNSVILLE, Texas, Aug. 3, 2026 /PRNewswire/ -- The Children's Museum of Brownsville will welcome families for "Blast Off Before School...</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>Arclin to Highlight Firepoint® 10-Foot OSB Panel at AIA26</v>
+        <v>Zum Celebrates Strong Driver Hiring Momentum as Seattle Expansion Continues</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C1001" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D1001" t="str">
-        <v>Education</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.prnewswire.com/news-releases/arclin-to-highlight-firepoint-10-foot-osb-panel-at-aia26-302790908.html</v>
+        <v>https://www.prnewswire.com/news-releases/zum-celebrates-strong-driver-hiring-momentum-as-seattle-expansion-continues-302841622.html</v>
       </c>
       <c r="F1001" t="str">
-        <v>WUI-focused education and fire-resistant innovation underscore Arclin's presence in San Diego ALPHARETTA, Ga., June 4, 2026 /PRNewswire/ -- Arclin, a global materials science company, will highlight its new 10-foot Firepoint® oriented strand board (OSB) panel at the 2026 AIA Conference on...</v>
+        <v>Grand opening and hiring event highlights strong momentum as Zum expands service to approximately 80% of Seattle Public Schools' transportation network SEATTLE, Aug. 3, 2026 /PRNewswire/ -- Zūm, a leader in modern student mobility, celebrated a major milestone Friday with the grand...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>