--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -437,21206 +437,20797 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Niutech Signs Agreement with Global Energy Major for Waste Plastic Pyrolysis Line to Produce SAF</v>
+        <v>Kinessana Shoulder Massager Reviews 2026: Long Day at Your Desk? Explore a Wearable Way to Wind Down</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C2" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D2" t="str">
         <v>Energy</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.prnewswire.com/news-releases/niutech-signs-agreement-with-global-energy-major-for-waste-plastic-pyrolysis-line-to-produce-saf-302864305.html</v>
+        <v>https://www.newswire.com/news/kinessana-shoulder-massager-reviews-2026-long-day-at-your-desk-explore-a</v>
       </c>
       <c r="F2" t="str">
-        <v>JINAN, China, Aug. 29, 2026 /PRNewswire/ -- Niutech Technology Group Co., Ltd. (abbreviated as "Niutech"), a global supplier of industrial continuous pyrolysis solutions, has signed a sales contract with a global energy major for an Industrial Continuous Waste Plastic Pyrolysis Production...</v>
+        <v>Looking for shoulder comfort that fits your evening routine? This document-based review explores Kinessana's brand-stated adjustable heat, vibration, and hands-free design, plus pricing and return terms to help buyers decide whether it fits their needs.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Sigenergy Melancarkan “SigenStor NEO” di Thailand, Memperkenalkan Penyelesaian Tenaga Pintar Serba Lengkap Baharu</v>
+        <v>Lost Money on Fluence Energy, Inc. (FLNC)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C3" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D3" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/ms/sigenergy-melancarkan-sigenstor-neo-di-thailand-memperkenalkan-penyelesaian-tenaga-pintar-serba-lengkap-baharu.html</v>
+        <v>https://pr-inside.com/lost-money-on-fluence-energy-inc-flnc-contact-levi-korsinsky-r5233670.htm</v>
       </c>
       <c r="F3" t="str">
-        <v>BANGKOK, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy terus memperluas perniagaan penyelesaian tenaga pintarnya di Thailand dengan pelancaran rasmi “Unfold the New Era of Energy Intelligence: SigenStor NEO” di Capella Bangkok. Majlis tersebut menandakan pengenalan rasmi SigenStor NEO, penyelesaian tenaga pintar serba lengkap terkini daripada Sigenergy, ke pasaran Thailand. Syarikat turut mengumumkan harga rasmi produk serta memperlihatkan keupayaan sistem dalam pengurusan tenaga bersepadu dan pintar kepada lebih daripada 600 hadirin.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Sigenergy เปิดตัว "SigenStor NEO" ในประเทศไทย นำเสนอโซลูชันพลังงานอัจฉริยะแบบครบวงจรรุ่นใหม่</v>
+        <v>Investors in Fuelcell Energy, Inc. (FCEL): Protect Your Rights - Contact ...</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C4" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D4" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/th/sigenergy-%E0%B9%80%E0%B8%9B%E0%B8%B4%E0%B8%94%E0%B8%95%E0%B8%B1%E0%B8%A7-sigenstor-neo-%E0%B9%83%E0%B8%99%E0%B8%9B%E0%B8%A3%E0%B8%B0%E0%B9%80%E0%B8%97%E0%B8%A8%E0%B9%84%E0%B8%97%E0%B8%A2-%E0%B8%99%E0%B8%B3%E0%B9%80%E0%B8%AA%E0%B8%99%E0%B8%AD%E0%B9%82%E0%B8%8B%E0%B8%A5%E0%B8%B9%E0%B8%8A%E0%B8%B1%E0%B8%99%E0%B8%9E%E0%B8%A5%E0%B8%B1%E0%B8%87%E0%B8%87%E0%B8%B2%E0%B8%99%E0%B8%AD%E0%B8%B1%E0%B8%88%E0%B8%89%E0%B8%A3%E0%B8%B4%E0%B8%A2%E0%B8%B0%E0%B9%81%E0%B8%9A%E0%B8%9A%E0%B8%84%E0%B8%A3%E0%B8%9A%E0%B8%A7%E0%B8%87%E0%B8%88%E0%B8%A3%E0%B8%A3%E0%B8%B8%E0%B9%88%E0%B8%99%E0%B9%83%E0%B8%AB%E0%B8%A1%E0%B9%88.html</v>
+        <v>https://pr-inside.com/investors-in-fuelcell-energy-inc-fcel-protect-your-rights-contact-r5233668.htm</v>
       </c>
       <c r="F4" t="str">
-        <v>กรุงเทพฯ, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy เดินหน้าขยายธุรกิจโซลูชันพลังงานอัจฉริยะในประเทศไทย ด้วยการเปิดตัวอย่างเป็นทางการภายใต้ชื่องาน "Unfold the New Era of Energy Intelligence: SigenStor NEO" ณ Capella Bangkok งานครั้งนี้ถือเป็นการเปิดตัว SigenStor NEO โซลูชันพลังงานอัจฉริยะแบบครบวงจรรุ่นล่าสุดของ Sigenergy อย่างเป็นทางการในตลาดไทย นอกจากนี้ บริษัทยังประกาศราคาผลิตภัณฑ์อย่างเป็นทางการ และจัดแสดงขีดความสามารถของระบบด้านการจัดการพลังงานอัจฉริยะต่อผู้เข้าร่วมงานกว่า 600 คน</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>CATL Announces Local Partnership, Showcases Full-Chain Storage at The Smarter E South America 2026</v>
+        <v>Securities Class Action Lawsuit Filed Against Fluence Energy, Inc. ...</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C5" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D5" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.prnewswire.com/news-releases/catl-announces-local-partnership-showcases-full-chain-storage-at-the-smarter-e-south-america-2026-302863235.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-fluence-energy-inc-r5233664.htm</v>
       </c>
       <c r="F5" t="str">
-        <v>SÃO PAULO, Aug. 29, 2026 /PRNewswire/ -- CATL is showcasing its full energy storage ecosystem at The Smarter E South America 2026 in São Paulo from August 25 to 27, demonstrating capabilities across the entire value chain, from cell R&amp;D and energy management to project delivery and...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Sugar Pure Balance Reviews 2026: Could This Simple 2-Capsule BHB Formula Be the Glucose-Support Routine You've Been Looking For?</v>
+        <v>Pomerantz LLP Calls Attention to Class Action Filed Against Tigo Energy, ...</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C6" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D6" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.newswire.com/news/sugar-pure-balance-reviews-2026-could-this-simple-2-capsule-bhb-formula-be-the</v>
+        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-filed-against-tigo-energy-r5233658.htm</v>
       </c>
       <c r="F6" t="str">
-        <v>As consumer interest in everyday glucose wellness support continues in 2026, this Sugar Pure Balance review examines the brand-stated three-BHB mineral formula, its simple two-capsule daily routine, how it is positioned to support glucose balance and steady energy, and the ingredient, dosing, pricing, and guarantee details buyers are comparing before ordering.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>WWF: Seize momentum in progressive rangelands action, increase investment and turn pledges to impact before next UN land talks</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving Fluence ...</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C7" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D7" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359703</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-fluence-r5233657.htm</v>
       </c>
       <c r="F7" t="str">
-        <v>Aligned with WWF expectations, UNCCD COP17 delivered much-needed structure and investment for previously overlooked solutions to the nature, climate and food security crises. Parties agreed to progressive decisions to protect, sustainably manage and restore once-ignored rangelands and grasslands, support underserved pastoralists and local communities, and transition to nature-positive agriculture. Concurrently, the COP17 Presidency harnessed multi-stakeholder energy to deliver a flagship R... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359703</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>KEO Energy Enters Into Operating Agreements in Venezuela with PDVSA</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Against FuelCell ...</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C8" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D8" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E8" t="str">
-        <v>https://pr-inside.com/keo-energy-enters-into-operating-agreements-in-venezuela-with-pdvsa-r5217287.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-fuelcell-r5233642.htm</v>
       </c>
       <c r="F8" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 28, 2026 / KEO Capital AB (publ) ("KEO Capital" or the "Company") (Nasdaq Stockholm:KEOC) announces that, following approval of its board of directors, Maha Energy Indiana, Inc. ("Maha Indiana" or "KEO Energy"), a US subsidiary of the Company, has executed an Agreement for the Administration of the Joint Venture PetroUrdaneta, S.A. (the "Integral Agreement") with PDVSA Petróleo, S.A. ("PDVSA"). The Integral Agreement is complemented by a set of Related Agreements that together form the contractual framework for the transaction, including but not limited to the following: (i) an Integrated Services Agreement ("ISA"), under which KEO ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Theralase(R) Releases Q2 2026 Financial Statements</v>
+        <v>FLNC SHAREHOLDER ALERT: Faruqi &amp; Faruqi, LLP Reminds Fluence Energy Investors of Securities Class Action Lawsuit Deadline on November 30, 2026</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C9" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D9" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.newsfilecorp.com/release/311984/TheralaseR-Releases-Q2-2026-Financial-Statements</v>
+        <v>https://www.newsfilecorp.com/release/318928/FLNC-SHAREHOLDER-ALERT-Faruqi-Faruqi-LLP-Reminds-Fluence-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-30-2026</v>
       </c>
       <c r="F9" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Theralase® Technologies Inc. (TSXV: TLT) (OTCQB: TLTFF) ("Theralase®" or the "Company"), a clinical-stage pharmaceutical company dedicated to the research and development of energy-activated small molecules for the safe and effective destruction of various cancers, bacteria and viruses, has released the Company's unaudited interim consolidated financial statements for the six-month period ended June 30th, 2026 ("Financial...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Fluence Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Fluence Energy between November 24, 2025 and September 16, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Energy Fuels Completes Acquisition of Australian Strategic Materials</v>
+        <v>TYGO Investors Have Opportunity to Lead Tigo Energy, Inc. Securities Fraud Lawsuit Filed by The Rosen Law Firm</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C10" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.prnewswire.com/news-releases/energy-fuels-completes-acquisition-of-australian-strategic-materials-302863022.html</v>
+        <v>https://www.prnewswire.com/news-releases/tygo-investors-have-opportunity-to-lead-tigo-energy-inc-securities-fraud-lawsuit-filed-by-the-rosen-law-firm-302909127.html</v>
       </c>
       <c r="F10" t="str">
-        <v>Rare Earth Metal and Alloy Production Added to Emerging Western Mine-to-Magnet Champion DENVER, Aug. 28, 2026 /PRNewswire/ -- Energy Fuels Inc. (NYSE.A: UUUU) (TSX: EFR) (ASX: EF2), a leading producer of rare earth elements (REE), uranium, and other critical materials, today announced it...</v>
+        <v>NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Tigo Energy, Inc. (NASDAQ: TYGO) between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"), of the important November 23, 2026...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Kaplan Fox Announces a Securities Class Action Against Bloom Energy Corporation (BE) - Lead Plaintiff Deadline is September 28, 2026</v>
+        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C11" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D11" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.newsfilecorp.com/release/311347/Kaplan-Fox-Announces-a-Securities-Class-Action-Against-Bloom-Energy-Corporation-BE-Lead-Plaintiff-Deadline-is-September-28-2026</v>
+        <v>https://www.newsfilecorp.com/release/319100/ROSEN-A-LONGSTANDING-LAW-FIRM-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
       </c>
       <c r="F11" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Hoymiles Marks a Decade Milestone in Brazil with Expanded Energy Solutions at Intersolar South America 2026</v>
+        <v>PG&amp;amp;E Urges Customers to Prepare as Planned Public Safety Power Shutoff Approaches</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C12" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D12" t="str">
         <v>Energy</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.prnewswire.com/news-releases/hoymiles-marks-a-decade-milestone-in-brazil-with-expanded-energy-solutions-at-intersolar-south-america-2026-302862682.html</v>
+        <v>https://www.prnewswire.com/news-releases/pge-urges-customers-to-prepare-as-planned-public-safety-power-shutoff-approaches-302909213.html</v>
       </c>
       <c r="F12" t="str">
-        <v>SAO PAULO, Aug. 28, 2026 /PRNewswire/ -- During Intersolar South America 2026, Hoymiles showcased its latest PV and energy storage solutions, while highlighting a decade of commitment in Brazil. Hoymiles' all-scenario solutions cover residential, DIY, commercial and industrial, and...</v>
+        <v>Approximately 88,000 Customers in 29 Counties Are Being Notified of the Shutoff, and Provided Resources for Information and Support OAKLAND, Calif., Oct. 14, 2026 /PRNewswire/ -- Pacific Gas and Electric Company (PG&amp;E) continues to closely monitor a statewide fire weather system that...</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Foremost Clean Energy Files Early Warning Report with Respect to Rio Grande Resources</v>
+        <v>INVESTOR ALERT: Fluence Energy, Inc. (FLNC) Investors: November 27, 2026, Filing Deadline in Securities Fraud Class Action - Contact Kessler Topaz Meltzer &amp;amp; Check, LLP</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C13" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D13" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352843/0/en/foremost-clean-energy-files-early-warning-report-with-respect-to-rio-grande-resources.html</v>
+        <v>https://www.prnewswire.com/news-releases/investor-alert-fluence-energy-inc-flnc-investors-november-27-2026-filing-deadline-in-securities-fraud-class-action---contact-kessler-topaz-meltzer--check-llp-302909093.html</v>
       </c>
       <c r="F13" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Foremost Clean Energy Ltd . (“ Foremost ” or the “ Company ”) (NASDAQ: FMST) (CSE: FAT) today announces that it has filed an early warning report in respect of Rio Grande Resources Ltd. (“ Rio Grande ”).</v>
+        <v>Did you buy FLNC securities between November 24, 2025 and September 16, 2026? Affected FLNC Investor Summary Who: Fluence Energy, Inc. (NASDAQ: FLNC) What: Securities fraud class action lawsuit filed Class Period: November 24, 2025 through September 16, 2026 Deadline to Seek Lead...</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Securities Lawsuit Alert: Bloom Energy Corporation (BE) Investors - ...</v>
+        <v>Climate First Bank Surpasses 10,000 Residential Solar Installations ...</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C14" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D14" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E14" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-bloom-energy-corporation-be-investors-r5217200.htm</v>
+        <v>https://pr-inside.com/climate-first-bank-surpasses-10-000-residential-solar-installations-r5233611.htm</v>
       </c>
       <c r="F14" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) National milestone comes as bank continues financing clean energy infrastructure Climate First Bank Founder: "Climate First Bank is already the fastest-growing new bank in America since 2009 and has built a national clean energy financing platform positioned to help support the infrastructure investment needed to address increasing power demand and expand grid capacity." ST. PETERSBURG, FL / ACCESS Newswire / October 14, 2026 / Climate First Bank, the world's first FDIC-insured digital community bank founded to combat the climate crisis, announced it has financed over 10,000 residential solar installations - a major clean energy financing milestone equivalent to generating an estimated 328GW ..</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters</v>
+        <v>Climate First Bank Surpasses 10,000 Residential Solar Installations Financed</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C15" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D15" t="str">
-        <v>Healthcare, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E15" t="str">
-        <v>https://prunderground.com/energy-efficiency-and-cost-savings-dryer-vent-wizard-blog-reveals-how-dryer-vent/cmtczw6g2000704i2acff48md</v>
+        <v>https://www.newswire.com/news/climate-first-bank-surpasses-10-000-residential-solar-installations-financed</v>
       </c>
       <c r="F15" t="str">
-        <v>Dryer Vent Cleaning is essential in both commercial and home dryer vent systems. Proper Installation is also key to dryer safety. The post Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters first appeared on</v>
+        <v>National milestone comes as bank continues financing clean energy infrastructure Climate First Bank Founder: "Climate First Bank is already the fastest-growing new bank in America since 2009 and has built a national clean energy financing platform positioned to help support the infrastructure investment needed to address increasing power demand and expand grid capacity."</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>STEALTHGAS INC. Announces the Date for the Release of the Second Quarter 2026 Financial and Operating Results, Conference Call and Webcast</v>
+        <v>ROSEN, A GLOBAL AND LEADING LAW FIRM, Encourages Fluence Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FLNC</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C16" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D16" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352793/9952/en/stealthgas-inc-announces-the-date-for-the-release-of-the-second-quarter-2026-financial-and-operating-results-conference-call-and-webcast.html</v>
+        <v>https://www.newsfilecorp.com/release/319102/ROSEN-A-GLOBAL-AND-LEADING-LAW-FIRM-Encourages-Fluence-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FLNC</v>
       </c>
       <c r="F16" t="str">
-        <v>ATHENS, Greece, Aug. 28, 2026 (GLOBE NEWSWIRE) -- STEALTHGAS INC. (NASDAQ: GASS) (the “Company”), a ship-owning company serving the liquefied petroleum gas (LPG) sector of the international shipping industry, announced today that it will release its second quarter operating and financial results for the period ended June 30, 2026 before the market opens in New York on September 2, 2026.</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"), of the important November 30, 2026 lead plaintiff deadline.SO WHAT: If you purchased Fluence Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Citaglobal Records RM25.2 Million PATMI in FP2026, Surpassing FY2024</v>
+        <v>Investors Urged to Contact Levi &amp; Korsinsky For Information Before ...</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C17" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D17" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E17" t="str">
-        <v>https://pr-inside.com/citaglobal-records-rm25-2-million-patmi-in-fp2026-surpassing-fy-r5217137.htm</v>
+        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5233610.htm</v>
       </c>
       <c r="F17" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / Citaglobal Berhad ("Citaglobal" or the "Group"), a Bumiputera-controlled infrastructure platform with businesses spanning energy, environment, connectivity and civil engineering, recorded Profit After Tax and Minority Interests ("PATMI") of RM25.2 million on revenue of RM606.2 million for the 18-month financial period ended 30 June 2026 ("FP2026"). Citaglobal's FP2026 PATMI of RM25.2 million exceeded the RM14.8 million recorded in FY2024. On a simple annualised basis, this equates to approximately RM16.8 million, around 13% ahead of FY2024, reflecting continued earnings delivery from the Group's established businesses. Basic earnings per share for FP2026 stood at ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Avangrid Foundation Celebrates Opening of Alameda Community Schoolyard in Oregon</v>
+        <v>First Helium Announces Strategic Shallow Heavy Oil Acquisition</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C18" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D18" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E18" t="str">
-        <v>https://finance.yahoo.com/energy/articles/avangrid-foundation-celebrates-opening-alameda-154400227.html</v>
+        <v>https://pr-inside.com/first-helium-announces-strategic-shallow-heavy-oil-acquisition-r5233603.htm</v>
       </c>
       <c r="F18" t="str">
-        <v>ONTARIO, Oregon, August 28, 2026--The Avangrid Foundation, the philanthropic arm of leading energy company Avangrid Inc., a member of the Iberdrola Group, in partnership with Trust for Public Land, celebrated the ribbon-cutting of the Alameda Community Schoolyard in Ontario, Oregon on August 27th, marking the completion of a transformational project designed to expand access to outdoor recreation for students and residents across Malheur County. The project was made possible through funding from</v>
+        <v>(PR-inside.com) Acquisition complements the Company's Charlie Lake shallow heavy oil discovery and expands near-term production opportunities CALGARY, AB / ACCESS Newswire / October 14, 2026 / First Helium Inc. ("First Helium" or the "Company") (TSXV:HELI)(OTCQB:FHELF)(FRA:2MC) today announced that the Company, via its wholly-owned subsidiary First Helium Alberta Inc., has entered into a definitive purchase and sale agreement (the "Agreement") with an arm's length third party (the "Vendor") to acquire select shallow heavy oil assets in the Company's core Worsley area, north of Grande Prairie, Alberta, Canada. Acquisition Highlights Existing shut-in shallow heavy oil pool with significant remaining recoverable oil potential Reactivation opportunity targeting approximately ..</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Unlock Your BESS Project Potential With Proven Easement Acquisition</v>
+        <v>Polaris Renewable Energy Announces Q3 2026 Investor Call Details</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C19" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D19" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.prweb.com/releases/unlock-your-bess-project-potential-with-proven-easement-acquisition-302861365.html</v>
+        <v>https://www.newswire.com/news/polaris-renewable-energy-announces-q3-2026-investor-call-details</v>
       </c>
       <c r="F19" t="str">
-        <v>SelectROW is expanding its land and right-of-way acquisition support for battery energy storage system developers as ERCOT leads the nation in grid-scale battery storage capacity, with more than 16 gigawatts installed and additional projects in development. The company draws on decades of...</v>
+        <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>How Can You Find Out What a Home's Utility Bills Will Really Be Before You Buy?</v>
+        <v>Securities Lawsuit Alert: Fluence Energy, Inc. (FLNC) Investors - Contact ...</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C20" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D20" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E20" t="str">
-        <v>https://pressreleasenews.org/pressroom/how-can-you-find-out-what-a-homes-utility-bills-will-really-be-before-you-buy</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-fluence-energy-inc-flnc-investors-contact-r5233593.htm</v>
       </c>
       <c r="F20" t="str">
-        <v>Asking a seller how much they pay for utilities feels like a reasonable question before making an offer on a home. The problem is that the answer rarely tells a buyer much about how the home itself performs.</v>
-[...2 lines deleted...]
-    <row r="21" xml:space="preserve">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="21">
       <c r="A21" t="str">
-        <v>CALB (03931.HK) Reports Strong Growth in 1H 2026 Results, with Net Profit Increasing Significantly Year-on-Year by 102.2%</v>
+        <v>NXT Energy Solutions Provides Operational Update</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C21" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D21" t="str">
-        <v>Finance, AI, SaaS, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109597/</v>
-[...21 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/nxt-energy-solutions-provides-operational-update-r5233578.htm</v>
+      </c>
+      <c r="F21" t="str">
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / October 14, 2026 / NXT Energy Solutions Inc. ("NXT" or the "Company") (TSX:SFD)(OTCQB:NSFDF) is pleased to provide the following operational update. Q3-26 Financial Results The Company will release its Q3-26 financial results on or before November 16, 2026. Gerry Sheehan, CEO of NXT, commented, "The positive financial impact of our SFD® surveys in Africa and South Asia is expected to be significant for the third and fourth quarters of 2026." Completion of Flight Operations for African Survey On August 26, 2026, NXT completed SFD® flight operations for an oil and gas exploration company in Africa within 14 days. ..</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>From Dune Drive to Cold Drinks: BLUETTI Brings Outdoor Vehicle and RV Power Solutions to ADIHEX 2026</v>
+        <v>Mutares Portfolio Company Nord Gas Solutions Benefits From a Booming Market; 2026 Revenue Expected to Exceed EUR 575m, With Record Order Backlog of EUR 880m; Strategic Exit Options Under Review</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C22" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D22" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-dune-drive-to-cold-drinks-bluetti-brings-outdoor-vehicle-and-rv-power-solutions-to-adihex-2026-302862867.html</v>
+        <v>https://www.newmediawire.com/news/mutares-portfolio-company-nord-gas-solutions-benefits-from-a-booming-market-2026-revenue-expected-to-exceed-eur-575m-with-record-order-backlog-of-eur-880m-strategic-exit-options-under-review-7090624</v>
       </c>
       <c r="F22" t="str">
-        <v>ABU DHABI, UAE, Aug. 28, 2026 /PRNewswire/ -- BLUETTI, a global provider of clean energy solutions, is making its debut at the Abu Dhabi International Hunting and Equestrian Exhibition (ADIHEX) 2026, showcasing its Vehicle Energy System and RV Solar System, both built for the seamless...</v>
+        <v>Strong order backlog: New orders for liquefied gas carriers, ammonia fuel supply systems, floating LNG infrastructure, biogas liquefaction and emissions recovery reflect strong demand for NGS technologies and drive total order backlog to a record high of EUR 880 million. Surging demand driven by converging industry trends, including rising global energy demand, a global focus on securing reliable energy supply and the continued focus on long-term decarbonization, energy transition and efficiency. Clear visibility on 2026 and 2027 performance: Management of NGS expects revenues of over EUR 575 million and adjusted EBITDA of approximately EUR 50 million for the full year 2026 and is confident of achieving double-digit annual revenue growth and a double-digit adjusted EBITDA margin in the ful</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Trans Mountain Reports Q2 2026 Results</v>
+        <v>Setting a Higher Standard in Solar: Solar Service Network Named 'Best of Utah County</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C23" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D23" t="str">
         <v>Energy</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.newsfilecorp.com/release/311919/Trans-Mountain-Reports-Q2-2026-Results</v>
+        <v>https://prunderground.com/setting-a-higher-standard-in-solar-solar-service-network-named-best-of-utah-coun/cmv8jz52r01t106kzrg4kmoyp</v>
       </c>
       <c r="F23" t="str">
-        <v>All financial figures are in Canadian dollars, unless noted otherwise. Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - Trans Mountain Corporation ("Trans Mountain" or TMC" or "the Company") announced today its financial and operating results for the second quarter of 2026."Trans Mountain was built to connect Canadian crude oil to global markets and generate long-term value for Canadians. The second quarter demonstrated that we're doing exactly that," said Mark Maki, Chief Executive...</v>
-[...2 lines deleted...]
-    <row r="24" xml:space="preserve">
+        <v>Stepping in to help abandoned homeowners when original installers vanish--delivering honest service, expert diagnostics, and peace of mind. The post Setting a Higher Standard in Solar: Solar Service Network Named &amp;apos;Best of Utah County first appeared on</v>
+      </c>
+    </row>
+    <row r="24">
       <c r="A24" t="str">
-        <v>CIMC Group Announces 2026 Interim Results</v>
+        <v>Con Edison to Report 3rd Quarter 2026 Earnings on November 5</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C24" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D24" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
-[...158 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.prnewswire.com/news-releases/con-edison-to-report-3rd-quarter-2026-earnings-on-november-5-302908796.html</v>
+      </c>
+      <c r="F24" t="str">
+        <v>NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Consolidated Edison, Inc. (Con Edison) (NYSE: ED) plans to report its 3rd Quarter 2026 earnings on November 5, 2026 after the market closes. Consolidated Edison, Inc. is a holding company that provides a wide range of energy-related products and...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Westbridge Announces Definitive Agreement for the Sale of Red Willow Solar Project and Highlights Improving Market Fundamentals in Alberta and Growing AI-Driven Demand Across North America</v>
+        <v>Southwest Gas Holdings Declares Fourth Quarter 2026 Dividend</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C25" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D25" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.prnewswire.com/news-releases/westbridge-announces-definitive-agreement-for-the-sale-of-red-willow-solar-project-and-highlights-improving-market-fundamentals-in-alberta-and-growing-ai-driven-demand-across-north-america-302862833.html</v>
+        <v>https://www.prnewswire.com/news-releases/southwest-gas-holdings-declares-fourth-quarter-2026-dividend-302908892.html</v>
       </c>
       <c r="F25" t="str">
-        <v>LUXEMBOURG, Aug. 28, 2026 /PRNewswire/ -- Westbridge Renewable Energy S.A. (TSXV: WEB) (OTCQX: WEGYF) (FRA: PUQ) ("Westbridge" or the "Company") is pleased to announce that it has entered into a definitive share purchase agreement dated August 27, 2026 (the "Agreement") for the sale of...</v>
+        <v>LAS VEGAS, Oct. 14, 2026 /PRNewswire/ -- The Board of Directors for Southwest Gas Holdings, Inc. ("Southwest Gas") (NYSE: SWX) has declared the following fourth quarter cash dividend: Common Stock Payable December 1, 2026 Of Record November 16, 2026 Dividend $0.645 per share The dividend...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Ballard closes acquisition of GeoPura, becoming an integrated hydrogen energy solutions provider</v>
+        <v>NASA to Host News Conference Previewing US Spacewalks 100, 101</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C26" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D26" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.prnewswire.com/news-releases/ballard-closes-acquisition-of-geopura-becoming-an-integrated-hydrogen-energy-solutions-provider-302862831.html</v>
+        <v>https://www.nasa.gov/news-release/nasa-to-host-news-conference-previewing-us-spacewalks-100-101/</v>
       </c>
       <c r="F26" t="str">
-        <v>The combined business brings together Ballard's proven fuel cell technology and global scale with GeoPura's Hydrogen Power Units, fuel supply capabilities and Energy-as-a-Service business model. VANCOUVER, BC and NEWCASTLE, UK, Aug. 28, 2026 /PRNewswire/ -- Ballard Power Systems Inc....</v>
+        <v>NASA will preview two upcoming spacewalks to complete solar array installation and power augmentation of the International Space Station during a news conference at 2 p.m. EDT, Tuesday, Oct. 20, from NASA’s Johnson Space Center in Houston. NASA will stream the event through a variety of platforms. Learn where to watch online: https://www.nasa.gov/live NASA participants [&amp;#8230;]</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Ballard schließt Übernahme von GeoPura ab und wird damit zu einem Anbieter integrierter Wasserstoff-Energielösungen</v>
+        <v>Energy Fuels Investors Should Contact Block &amp; Leviton to Possibly Recover ...</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C27" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D27" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.prnewswire.com/news-releases/ballard-schlieWt-ubernahme-von-geopura-ab-und-wird-damit-zu-einem-anbieter-integrierter-wasserstoff-energielosungen-302862830.html</v>
+        <v>https://pr-inside.com/energy-fuels-investors-should-contact-block-leviton-to-possibly-recover-r5233569.htm</v>
       </c>
       <c r="F27" t="str">
-        <v>Das fusionierte Unternehmen vereint die bewährte Brennstoffzellentechnologie und die globale Reichweite von Ballard mit den Hydrogen Power Units, den Kompetenzen im Bereich der Brennstoffversorgung und dem „Energy-as-a-Service"-Geschäftsmodell von GeoPura. VANCOUVER, BC und NEWCASTLE,...</v>
+        <v>(PR-inside.com) LAKEWOOD, CO / ACCESS Newswire / October 14, 2026 / Block &amp; Leviton is investigating Energy Fuels (NYSE:UUUU) for potential securities law violations. Investors who have lost money in their Energy Fuels investment should contact the firm to learn more about how they might recover those losses. For more details, visit https://blockleviton.com/cases/uuuu. What is this all about? Block &amp; Leviton is investigating whether Energy Fuels misled investors about its pending $1.9 billion acquisition of magnet maker VAC. When Energy Fuels announced the deal on June 23, 2026, and again in its August 5, 2026 quarterly report, the company highlighted VAC's Sumter magnet ..</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>BrenX Signs Definitive Agreement to Purchase Land for Its Planned First Integrated Energy Resource Center in Hungary - Combining Solar, Battery Storage, Thermal Storage and Potential Data Center Infrastructure</v>
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Fervo Energy Company Investors to Inquire About Securities Class Action Investigation - FRVO</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C28" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, Real Estate, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.newsfilecorp.com/release/311954/BrenX-Signs-Definitive-Agreement-to-Purchase-Land-for-Its-Planned-First-Integrated-Energy-Resource-Center-in-Hungary-Combining-Solar-Battery-Storage-Thermal-Storage-and-Potential-Data-Center-Infrastructure</v>
+        <v>https://www.newsfilecorp.com/release/319038/ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Fervo-Energy-Company-Investors-to-Inquire-About-Securities-Class-Action-Investigation-FRVO</v>
       </c>
       <c r="F28" t="str">
-        <v>Tel Aviv, Israel--(Newsfile Corp. - August 28, 2026) - BrenX Ltd. (NASDAQ: BRNX) ("BrenX" or the "Company"), formerly Brenmiller Energy Ltd., a leading provider of thermal energy storage ("TES") and integrated industrial energy solutions, today announced that its Hungarian subsidiary, A.R.D. Energy Kft., has entered into a definitive real estate sale and purchase agreement for the purchase of  approximately 10,872 square meters of industrial land and photovoltaic infrastructure adjacent to the...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Fervo Energy Company (NASDAQ: FRVO) resulting from allegations that Fervo Energy may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Fervo Energy securities you may be entitled to compensation without payment of any out of pocket fees or...</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>GPO Plus, Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
+        <v>Kaplan Fox Urges Tigo Energy, Inc. (TYGO) Investors to Contact the Firm Before the Deadline on November 23, 2026</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C29" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D29" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.newsfilecorp.com/release/311914/GPO-Plus-Inc.-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
+        <v>https://www.newsfilecorp.com/release/318964/Kaplan-Fox-Urges-Tigo-Energy-Inc.-TYGO-Investors-to-Contact-the-Firm-Before-the-Deadline-on-November-23-2026</v>
       </c>
       <c r="F29" t="str">
-        <v>Las Vegas, Nevada--(Newsfile Corp. - August 28, 2026) - GPO Plus, Inc. (OTCQB: GPOX) is an AI-powered distributor modernizing Direct Store Delivery for gas stations, convenience stores, and specialty retailers., is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City. Brett H. Pojunis, CEO, will be attending the conference, delivering an investor presentation and...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Sigenergy Launches “SigenStor NEO” in Thailand, Introducing a New All-in-One Smart Energy Solution</v>
+        <v>Lost Money on Fuelcell Energy, Inc. (FCEL)? Join Class Action Before ...</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C30" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D30" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352695/0/en/sigenergy-launches-sigenstor-neo-in-thailand-introducing-a-new-all-in-one-smart-energy-solution.html</v>
+        <v>https://pr-inside.com/lost-money-on-fuelcell-energy-inc-fcel-join-class-action-before-r5233556.htm</v>
       </c>
       <c r="F30" t="str">
-        <v>BANGKOK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sigenergy continues to expand its smart energy solutions business in Thailand with the official launch of “Unfold the New Era of Energy Intelligence: SigenStor NEO” at Capella Bangkok. The event marked the official introduction of SigenStor NEO, Sigenergy’s latest All-in-One smart energy solution, to the Thai market. The company also announced official product pricing and showcased the system’s capabilities in intelligent energy management to more than 600 attendees.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Sigenergy apresenta portfólio de energia de próxima geração impulsionado por IA no The smarter E South America 2026, reforçando compromisso de longo prazo com a América Latina</v>
+        <v>TGS Announces Pelotas Sul Phase 2 Multi-Client Survey Offshore Brazil</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C31" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D31" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352672/0/pt/sigenergy-apresenta-portf%C3%B3lio-de-energia-de-pr%C3%B3xima-gera%C3%A7%C3%A3o-impulsionado-por-ia-no-the-smarter-e-south-america-2026-refor%C3%A7ando-compromisso-de-longo-prazo-com-a-am%C3%A9rica-latina.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362851</v>
       </c>
       <c r="F31" t="str">
-        <v>S&amp;#195;O PAULO, Brasil, Aug. 28, 2026 (GLOBE NEWSWIRE) -- À medida que o impulso político e o apetite do mercado por soluções inteligentes de armazenamento solar aceleram em toda a América Latina, a Sigenergy faz uma forte declaração no The smarter E South America 2026, apresentando seu portfólio abrangente de energia capacitado por IA, sob medida para implantações residenciais, comercial-industriais e de grande porte em toda a região.</v>
+        <v>TGS, a global provider of energy data and intelligence, in joint venture with SLB, announces the Pelotas Sul Phase 2 multi-client 3D survey offshore southern Brazil. The survey will cover approximately 11,200 square kilometers. - - A Ramform Titan-class vessel is scheduled to commence data acquisition in October 2026, with completion in Q2/Q3 2027. - - Building on Pelotas Sul Phase 1, acquired earlier this year, the new survey will further expand TGS&amp;#39; high-quality 3D seismic coverage in a fr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362851</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>BE INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
+        <v>ATS Energy Secures New Investment to Accelerate Commercial Deployment and Meet Growing Demand for Waste-Heat Power Technology</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C32" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D32" t="str">
         <v>Energy</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.newsfilecorp.com/release/311815/BE-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
+        <v>https://www.prnewswire.com/news-releases/ats-energy-secures-new-investment-to-accelerate-commercial-deployment-and-meet-growing-demand-for-waste-heat-power-technology-302908938.html</v>
       </c>
       <c r="F32" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
+        <v>Following rapid expansion of its customer pipeline and growing market demand, the Earthshot Prize winner is advancing manufacturing and preparing its first commercial Solid-State Generator for deployment in 2027. LOVELAND, Colo., Oct. 14, 2026 /PRNewswire/ -- ATS Energy, developer of...</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>If You Can't Start Your Day Without Coffee, This Article Is for You</v>
+        <v>Nasdaq Sheds 1.65% as Russell 2000 Sinks to RSI 28, Oil Climbs While Gold and Silver Slide</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C33" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D33" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E33" t="str">
-        <v>https://pr-inside.com/if-you-can-t-start-your-day-without-coffee-this-article-is-for-you-r5217106.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nasdaq-sheds-1-65-as-russell-2000-sinks-to-rsi-28--oil-climbs-while-gold-and-silver-slide-302908927.html</v>
       </c>
       <c r="F33" t="str">
-        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / August 28, 2026 / It starts with a morning coffee. Then perhaps another cup before lunch. By midafternoon, focus starts to fade, and an espresso, energy drink, or other caffeinated pick-me-up begins to sound tempting. Wait Before You Take Another Sip: Do You Know How Much Caffeine You're Really Drinking? But coffee isn't the only source of caffeine throughout the day. Tea, energy drinks, pre-workout supplements, and other caffeinated products can all contribute to total daily intake-and those seemingly small sources can add up. According to the U.S. Food and Drug Administration (FDA), an 8-ounce cup ..</v>
+        <v>Stock Preachers News Commentary VANCOUVER, BC, Oct. 14, 2026 /PRNewswire/ -- Stocks skidded midweek as the Nasdaq Composite dropped 449 points, or 1.65%, to 26,755.24, pulling its weekly loss to 2.23%. The S&amp;P 500 fell 1.10% on the day and 1.18% for the week, while the Russell 2000...</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Libra annonce un placement privé</v>
+        <v>Explainer: How Nike's Innovative Foams Deliver Performance and Comfort</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C34" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D34" t="str">
         <v>Energy</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.newsfilecorp.com/release/311932/Libra-annonce-un-placement-priv</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362838</v>
       </c>
       <c r="F34" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - 28 août 2026) - Libra Energy Materials Inc. (CSE : LIBR) (OTCQB : LIBRF) (FSE : W0R0) (« Libra » ou la « Société ») a le plaisir d'annoncer un placement privé sans intermédiaire (le « Placement ») pour un produit brut total de 700 000 $ pour la Société, composé de (i) 5 000 000 d'actions ordinaires de la Société (les « Actions HD »), au prix de 0,10 $ par Action HD, pour un produit brut de 500 000 $; et (ii) 1 538 462 actions ordinaires de la Société...</v>
+        <v>Nike&amp;#39;s best-in-class suite of midsole foams deliver standout energy return, plush cushioning, staunch stability and critical impact protection. - - Just as important: With each step, they bring comfort and confidence, no matter the sport or terrain. - - When creating Nike&amp;#39;s latest footwear innovations, engineers and designers have a toolbox of proprietary options to choose from to design the ideal shoe. Here&amp;#39;s how to understand the benefits of each. ZoomX Nike&amp;#39;s most advanced and premium f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362838</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Libra Announces Private Placement</v>
+        <v>Sargent &amp;amp; Lundy to Provide Engineering and Licensing Support for Deployable Energy's Unity-1 Microreactor</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C35" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D35" t="str">
         <v>Energy</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.newsfilecorp.com/release/311931/Libra-Announces-Private-Placement</v>
+        <v>https://www.prnewswire.com/news-releases/sargent--lundy-to-provide-engineering-and-licensing-support-for-deployable-energys-unity-1-microreactor-302908922.html</v>
       </c>
       <c r="F35" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Libra Energy Materials Inc. (CSE: LIBR) (OTCQB: LIBRF) (FSE: W0R0) ("Libra" or the "Company") is pleased to announce a non-brokered private placement (the "Offering") for aggregate gross proceeds to the Company of $700,000 consisting of (i) 5,000,000 common shares of the Company (the "HD Shares"), at a price of $0.10 per HD Share, for gross proceeds of $500,000; and (ii) 1,538,462 common shares of the Company that qualify as "critical...</v>
-[...2 lines deleted...]
-    <row r="36" xml:space="preserve">
+        <v>Selection supports preparation of a construction permit application to the U.S. Nuclear Regulatory Commission HOUSTON, Oct. 14, 2026 /PRNewswire/ -- Deployable Energy today announced that it selected Sargent &amp; Lundy, the nation's leading nuclear engineering design firm, to provide...</v>
+      </c>
+    </row>
+    <row r="36">
       <c r="A36" t="str">
-        <v>Deepening Implementation of Technological Innovation, Accelerating Transformation of Productive Forces</v>
+        <v>Levi &amp; Korsinsky Urges Fluence Energy, Inc. (FLNC) Shareholders to ...</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C36" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D36" t="str">
-        <v>Finance, AI, SaaS, Energy, Automotive, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109563/</v>
-[...13 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-fluence-energy-inc-flnc-shareholders-to-r5233533.htm</v>
+      </c>
+      <c r="F36" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Arctech Shines at Intersolar South America 2026: Strengthening Its Latin America Presence with "Tracker+" and "Green Power+" Solutions</v>
+        <v>Across 33 economies, industrial energy costs more than three times as much in the UK as in Saudi Arabia</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C37" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D37" t="str">
         <v>Energy</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prnewswire.com/news-releases/arctech-shines-at-intersolar-south-america-2026-strengthening-its-latin-america-presence-with-tracker-and-green-power-solutions-302862686.html</v>
+        <v>https://pressreleasenews.org/pressroom/across-33-economies-industrial-energy-costs-more-than-three-times-as-much-in-the-uk-as-in-saudi-arabia</v>
       </c>
       <c r="F37" t="str">
-        <v>SAO PAULO, Aug. 28, 2026 /PRNewswire/ -- As Latin America accelerates its renewable energy deployment, solar projects are facing increasingly diverse terrains, challenging climate conditions, grid constraints and growing demand for energy storage. In response, Arctech demonstrated how its...</v>
+        <v>Industrial energy costs more than three times as much in the United Kingdom as in Saudi Arabia, the dearest and the cheapest of 33 economies, according to the Industry Economics &amp; Competitiveness 2025 Annual Review, published today by Intratec Solutions.</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>NexGen Announces 2026 Investor Day</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Fervo Energy Company ...</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C38" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D38" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.newsfilecorp.com/release/311936/NexGen-Announces-2026-Investor-Day</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-fervo-energy-company-r5233510.htm</v>
       </c>
       <c r="F38" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - NexGen Energy Ltd. (TSX: NXE) (NYSE: NXE) (ASX: NXG) ("NexGen" or the "Company") is pleased to announce that it will host its 2026 Investor Day on:   Date: Tuesday, 1 September 2026Time: 8.00 A.M. Eastern Time, 10.00 P.M Australian Eastern Standard Time, same day. The pre-recorded virtual event will feature presentations from NexGen's senior leadership and technical team, providing a detailed overview of the construction plan and...</v>
-[...2 lines deleted...]
-    <row r="39" xml:space="preserve">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Fervo Energy Company ("Fervo" or "the Company") (NASDAQ:FRVO). Investors who purchased Fervo securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/fervo-energy-company-frvo-class_action_lawsuit. Fervo Investigation Details On October 6, 2026, Morpheus Research published a short report alleging that "Fervo has failed to disclose existential issues related to inconsistent production temperatures and premature thermal decline, excessive water loss, seismicity-related equipment damage, transmission capacity, and ballooning costs. In some cases, Ferv</v>
+      </c>
+    </row>
+    <row r="39">
       <c r="A39" t="str">
-        <v>Analogue Announces 2026 Interim Results</v>
+        <v>FLNC INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C39" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D39" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109565/</v>
-[...38 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/flnc-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233501.htm</v>
+      </c>
+      <c r="F39" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fluence Energy, Inc (NASDAQ:FLNC) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fluence-energy-inc-flnc-class_action_lawsuit. Fluence ..</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>“Declutter Your Home, Declutter Your Life,” Best-Selling Book Free for One More Day (Ending Soon) (Until 8/28/26)</v>
+        <v>TYGO STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C40" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D40" t="str">
-        <v>Healthcare, Energy, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
+        <v>https://pr-inside.com/tygo-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233496.htm</v>
       </c>
       <c r="F40" t="str">
-        <v>Best Seller Publishing announces the release Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Tigo Energy, Inc. (NASDAQ:TYGO) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Tigo securities between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/tigo-energy-inc-tygo-class_action_lawsuit. Tigo Case ..</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Towngas and the International Gas Union to host major global energy event in Hong Kong this October</v>
+        <v>Market One Article Feature on Barchart: Grande Portage Advances a Million-Ounce Gold Plan Built for Faster Permitting</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C41" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D41" t="str">
-        <v>Energy</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352587/0/en/towngas-and-the-international-gas-union-to-host-major-global-energy-event-in-hong-kong-this-october.html</v>
+        <v>https://www.newsfilecorp.com/release/318992/Market-One-Article-Feature-on-Barchart-Grande-Portage-Advances-a-MillionOunce-Gold-Plan-Built-for-Faster-Permitting</v>
       </c>
       <c r="F41" t="str">
-        <v>Towngas and the IGU will host a major global energy summit in Hong Kong in October 2026 to focus on energy security and green transition.</v>
-[...2 lines deleted...]
-    <row r="42" xml:space="preserve">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Grande Portage Resources Ltd.: Advancing Its High-Grade New Amalga Gold Project in AlaskaGrande Portage Resources Ltd. (TSXV:...</v>
+      </c>
+    </row>
+    <row r="42">
       <c r="A42" t="str">
-        <v>COSCO SHIPPING Ports Announces 2026 Interim Results</v>
+        <v>Lost Money on Fuelcell Energy, Inc. (FCEL)? Urged to Join Class Action ...</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C42" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D42" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109557/</v>
-[...40 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/lost-money-on-fuelcell-energy-inc-fcel-urged-to-join-class-action-r5233464.htm</v>
+      </c>
+      <c r="F42" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Renewable Feedstock Chemicals Market: Bio-Based Inputs Gain Momentum</v>
+        <v>With Change Statewide Fire Weather Forecast, Planned PG&amp;amp;E Public Safety Power Shutoff Event Now Includes 88,000 Customers in Portions of Twenty-Nine Counties</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C43" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D43" t="str">
         <v>Energy</v>
       </c>
       <c r="E43" t="str">
-        <v>https://express-press-release.net/news/2026/08/28/1769722</v>
+        <v>https://www.prnewswire.com/news-releases/with-change-statewide-fire-weather-forecast-planned-pge-public-safety-power-shutoff-event-now-includes-88-000-customers-in-portions-of-twenty-nine-counties-302908830.html</v>
       </c>
       <c r="F43" t="str">
-        <v>The global renewable feedstock chemicals market is entering a strong growth phase as chemical manufacturers increasingly replace petroleum-derived raw materials with renewable alternatives. The market was valued [read full press release...]</v>
+        <v>Customer Notifications Sent This Morning to 25,000 Additional Customers Now In Scope; 7,300 Customers Removed from Scope of Event Oakland, Oct. 14, 2026 /PRNewswire/ -- Pacific Gas and Electric Company (PG&amp;E) continues to monitor a potential dry offshore wind event forecasted to start...</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>European Energy A/S: Interim Report H1 2026</v>
+        <v>Data Center Cuts Electric Bills Substantially with Tecogen's InVerde</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C44" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D44" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352529/0/en/european-energy-a-s-interim-report-h1-2026.html</v>
+        <v>https://pr-inside.com/data-center-cuts-electric-bills-substantially-with-tecogen-s-inverde-r5233458.htm</v>
       </c>
       <c r="F44" t="str">
-        <v>European Energy A/S: Interim Report H1 2026</v>
+        <v>(PR-inside.com) BILLERICA, MA / ACCESS Newswire / October 14, 2026 / Tecogen Inc. (NYSE American:TGEN) is pleased share a recent data center customer testimonial. Robyn Sullivan, CEO and President of Cloudsmart Inc, a Tier 3, SOC 2, Cloud and AI data center in Connecticut said, "For a few months now, we have been creating our own power with Tecogen Inc.'s InVerde and we're glad we did." "We cut our electric bills substantially, which gives us an edge against other local data centers. Whenever we give potential customers a tour, they are not only intrigued, but love that we can offer lower energy costs ..</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Decoding the Smoke Detector Market: Sensors, Power, and Connectivity</v>
+        <v>​​​​Moeve and ENSO join forces to accelerate industrial decarbonization using biomass and renewable gases</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C45" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D45" t="str">
         <v>Energy</v>
       </c>
       <c r="E45" t="str">
-        <v>https://express-press-release.net/news/2026/08/28/1769713</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362831</v>
       </c>
       <c r="F45" t="str">
-        <v>Smoke detectors are one of those products nobody thinks about until the battery starts chirping at 2 a.m. But behind that unglamorous reputation is a [read full press release...]</v>
+        <v>- - &amp;#8226; The companies will collaborate to transition industrial facilities that use fossil fuel-based cogeneration systems to lower-carbon, more competitive energy models - &amp;#8226; &amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;The collaboration will drive the development of renewable gases, from the conversion of biogas plants to biomethane to the production of e-fuels through the utilization of biogenic CO 2 &amp;amp;#8203; - &amp;#8226; &amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;Through &amp;#8220;Moeve decarbonize&amp;#8221;, the company is expanding... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362831</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>How Amazon is preparing for the energy needs of the future</v>
+        <v>Kaplan Fox Alerts Investors of Fluence Energy, Inc. (FLNC) with Significant Losses to a Securities Class Action Deadline on November 27, 2026</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C46" t="str">
-        <v>mlpr-amazon</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D46" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.aboutamazon.com/news/sustainability/amazon-renewable-energy-updates?utm_source=rss</v>
+        <v>https://www.newsfilecorp.com/release/318932/Kaplan-Fox-Alerts-Investors-of-Fluence-Energy-Inc.-FLNC-with-Significant-Losses-to-a-Securities-Class-Action-Deadline-on-November-27-2026</v>
       </c>
       <c r="F46" t="str">
-        <v>Learn how we're supporting the transition to carbon-free energy and powering our business with sustainability in mind.</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence Energy" or the "Company") (NASDAQ: FLNC) on behalf of investors that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Fluence Energy and have suffered losses, you may CLICK HERE to contact...</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Coiled Tubing Market 2026: Regional Leaders and Emerging Players</v>
+        <v>Ardian Clean Energy Evergreen Fund (ACEEF) expands Nordics portfolio</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C47" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D47" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E47" t="str">
-        <v>https://express-press-release.net/news/2026/08/28/1769704</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362829</v>
       </c>
       <c r="F47" t="str">
-        <v>Coiled tubing has become one of the oil and gas industry&amp;#8217;s most reliable tools for keeping aging wells productive without the cost and downtime of [read full press release...]</v>
+        <v>- - &amp;#8226; Ardian further expands its Nordics clean energy platform, adding a 73.2MW portfolio of operational wind farms in Sweden and Finland - &amp;#8226; Acquisition brings ACEEF&amp;#39;s total renewable energy portfolio in the Nordics to 350MW - &amp;#8226; Investment and asset management led by Ardian&amp;#39;s Enordic Evergreen operating platform - - - Ardian, a global private investment firm, announces the acquisition through its wholly-owned local platform, Enordic Evergreen, of a 73.2MW portfolio of wind farm projects lo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362829</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Base Oil Market: A Regional Breakdown of Global Demand</v>
+        <v>New Kodak Sustainability Report Highlights Continued Progress</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C48" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D48" t="str">
         <v>Energy</v>
       </c>
       <c r="E48" t="str">
-        <v>https://express-press-release.net/news/2026/08/28/1769702</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362823</v>
       </c>
       <c r="F48" t="str">
-        <v>Base oil is the unglamorous backbone of the entire lubricants industry. It&amp;#8217;s the raw material that goes into everything from motor oil and hydraulic fluid [read full press release...]</v>
+        <v>Eastman Kodak Company has released its 2025 Sustainability Report, outlining continued progress across its environmental, social and governance priorities and demonstrating the company&amp;#39;s commitment to responsible innovation, operational efficiency, and long-term value creation. - - The report highlights Kodak&amp;#39;s sustainability strategy across three core pillars &amp;#8212; One Kodak, One Planet and One People &amp;#8212; with progress in Greenhouse Gas (GHG) emissions reduction, water consumption efficiency, wa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362823</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Haffner Energy déploie une nouvelle offre énergétique dédiée aux data centers, conçue pour la très haute disponibilité</v>
+        <v>NASA Develops Batteries to Power Humanity’s Return to Moon</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C49" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D49" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive, Gaming</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352499/0/fr/haffner-energy-d%C3%A9ploie-une-nouvelle-offre-%C3%A9nerg%C3%A9tique-d%C3%A9di%C3%A9e-aux-data-centers-con%C3%A7ue-pour-la-tr%C3%A8s-haute-disponibilit%C3%A9.html</v>
+        <v>https://www.nasa.gov/centers-and-facilities/langley/nasa-develops-batteries-to-power-humanitys-return-to-moon/</v>
       </c>
       <c r="F49" t="str">
-        <v>Les data centers appelés à devenir un contributeur majeur à l’activité et aux résultats de Haffner Energy : une offre modulaire et standardisée fournissant une énergie locale, résiliente et décarbonée, avec une disponibilité garantie pouvant dépasser 99,995 %</v>
+        <v>If you’ve ever had your car start sluggishly, or not at all, on a particularly frigid winter morning, you know standard batteries do not like extreme cold. That’s why NASA researchers are working to develop a battery that could function in the brutal cold of the Moon’s South Pole, where nighttime temperatures plunge to minus [&amp;#8230;]</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Haffner Energy launches a new energy offering for data centers, engineered for ultra-high availability</v>
+        <v>QIMC Completes Expanded 63.7 km Seismic Program Targeting Hydrogen, Helium and Natural Gas Hot Zones in Nova Scotia</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C50" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D50" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352499/0/en/haffner-energy-launches-a-new-energy-offering-for-data-centers-engineered-for-ultra-high-availability.html</v>
+        <v>https://www.newsfilecorp.com/release/318911/QIMC-Completes-Expanded-63.7-km-Seismic-Program-Targeting-Hydrogen-Helium-and-Natural-Gas-Hot-Zones-in-Nova-Scotia</v>
       </c>
       <c r="F50" t="str">
-        <v>Data centers set to become a major contributor to Haffner Energy’s business and results: a modular, standardized offering delivering local, resilient, decarbonized energy, with guaranteed availability that can exceed 99.995%</v>
+        <v>Montréal, Québec--(Newsfile Corp. - October 14, 2026) - Quebec Innovative Materials Corp. (CSE: QIMC) (OTCQB: QIMCF) (FSE: 7FJ) ("QIMC" or the "Company") is pleased to announce the completion of its expanded 63.7 line-kilometre 2D seismic acquisition program conducted by Echo Seismic Ltd. across the Apple River - Advocate - Bennett Hill - Port Greville multi-gas district of Cumberland County, Nova Scotia.The program was originally planned at 50 line-kilometres and was expanded to 63.7 km after...</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Our decision on Cursor following its acquisition by SpaceX</v>
+        <v>Royalty Management Holding Corporation Announces Fourth Quarter 2026 Cash Dividend</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C51" t="str">
-        <v>mlpr-openai</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D51" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E51" t="str">
-        <v>https://openai.com/index/our-decision-on-cursor-following-its-acquisition-by-spacex</v>
+        <v>https://www.newmediawire.com/news/royalty-management-holding-corporation-announces-fourth-quarter-2026-cash-dividend-7090615</v>
       </c>
       <c r="F51" t="str">
-        <v>Our decision to wind down our contract providing OpenAI models to Cursor following its acquisition by SpaceX.</v>
+        <v>Quarterly Cash Dividend Payment by the Company in the Amount of $0.0025 Per Share is Set for a Record Date of December 31, 2026, and a Payment Date of January 11, 2027 FISHERS, IN - October 14, 2026 ( NEWMEDIAWIRE ) - Royalty Management Holding Corporation (Nasdaq: RMCO) (“Royalty Management” “RMCO”, or the “Company”), a forward leaning royalty company building shareholder value by acquiring and developing high value assets in a variety of resource-driven and emerging technology industries, is pleased to announce that the Company has set the record date of December 31, 2026 for its next quarterly cash dividend payment to shareholders. Shareholders of the Company as of this record date will receive a cash dividend of $0.0025 per share, payable on January 11, 2027. Thomas Sauve, Chief Execut</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Paratus Energy: Key Information Relating to Q2 2026 Cash Dividend</v>
+        <v>Interlochen Continues to Celebrate Its Centennial with "Sounding the Call," a Campus-Wide Wind Chime Installation and World Premiere Percussion Performance</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C52" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D52" t="str">
-        <v>Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.prnewswire.com/news-releases/paratus-energy-key-information-relating-to-q2-2026-cash-dividend-302862575.html</v>
+        <v>https://www.prweb.com/releases/interlochen-continues-to-celebrate-its-centennial-with-sounding-the-call-a-campus-wide-wind-chime-installation-and-world-premiere-percussion-performance-302908425.html</v>
       </c>
       <c r="F52" t="str">
-        <v>HAMILTON, Bermuda, Aug. 28, 2026 /PRNewswire/ -- Reference is made to the announcement by Paratus Energy Services Ltd. (OSLO: PLSV) ("Paratus" or the "Company") today that the Board of Directors has approved a cash dividend to shareholders as specified below. Dividend amount: USD 0.22...</v>
+        <v>Alumni-designed chimes, student craftsmanship, and a new commissioned work come together on Osterlin Mall during Academy Reunion Weekend 2026 INTERLOCHEN, Mich., Oct. 14, 2026 /PRNewswire-PRWeb/ -- Interlochen Center for the Arts continues to celebrate its centennial with "Sounding the...</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Paratus Energy: Q2 2026 Results</v>
+        <v>Piston Expands Fleet Payment Network to Jacksons Food Stores</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C53" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D53" t="str">
         <v>Energy</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.prnewswire.com/news-releases/paratus-energy-q2-2026-results-302862570.html</v>
+        <v>https://pr-inside.com/piston-expands-fleet-payment-network-to-jacksons-food-stores-r5233398.htm</v>
       </c>
       <c r="F53" t="str">
-        <v>HAMILTON, Bermuda, August 28, 2026 /PRNewswire/ -- Paratus Energy Services Ltd. (OSLO: PLSV) ("Paratus" or the "Company") today reported operational and financial results for the second quarter of 2026, highlighted by $71 million in combined segment revenues and $42 million in adjusted...</v>
+        <v>(PR-inside.com) The new partnership gives fleets more places to fuel and Jacksons a new way to attract commercial volume at hundreds of its store locations. CUPERTINO, CA / ACCESS Newswire / October 14, 2026 / Piston , the cardless payment network that connects commercial fleets and gas stations, today announced that fleets can now use Piston at 341 Jacksons Food Stores locations across multiple states in the western U.S. All locations are live, giving fleets on Piston's network more places to purchase fuel and creating a new avenue for Jacksons to grow commercial fuel volume. Piston allows drivers to authorize and pay for ..</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Sigenergy Delivers Strong H1 2026 Performance as AI-Driven Energy Innovation Powers Global Growth</v>
+        <v>Batteries Plus Reports Lower Franchise Acquisition Costs and Faster Store Openings Than Industry Benchmarks</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C54" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D54" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352473/0/en/sigenergy-delivers-strong-h1-2026-performance-as-ai-driven-energy-innovation-powers-global-growth.html</v>
+        <v>https://www.prnewswire.com/news-releases/batteries-plus-reports-lower-franchise-acquisition-costs-and-faster-store-openings-than-industry-benchmarks-302907989.html</v>
       </c>
       <c r="F54" t="str">
-        <v>Revenue Surges over 261% YoY as Profitability Improves, Strengthening Global Intelligent Energy Leadership</v>
-[...2 lines deleted...]
-    <row r="55">
+        <v>2026 Year-To-Date Results Show Efficiencies Across Franchise Recruitment, Sales, and Store Development as the Brand Continues to Expand Nationwide HARTLAND, Wis., Oct. 14, 2026 /PRNewswire/ -- Batteries Plus, the nation's leading battery and power solutions service center, is reporting...</v>
+      </c>
+    </row>
+    <row r="55" xml:space="preserve">
       <c r="A55" t="str">
-        <v>Bloom Energy Corporation (BE) Lawsuit - Investors Urged to Contact ...</v>
+        <v>OpenWorld (NASDAQ: OPNW) Signs Term Sheet to Finance and Operate a Solar-Powered AI Computing Network Built on Tesla Powerwall Batteries</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C55" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D55" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Crypto, AI, SaaS, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E55" t="str">
-        <v>https://pr-inside.com/bloom-energy-corporation-be-lawsuit-investors-urged-to-contact-r5216981.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/110796/</v>
+      </c>
+      <c r="F55" t="str" xml:space="preserve">
+        <v xml:space="preserve">OpenWorld, Inc. ("OpenWorld" or the "Company") (NASDAQ: OPNW), an innovation company advancing global real-world asset ("RWA") tokenization, today announced that it has entered into a non-binding term sheet with Meridian to establish a tokenized financing program of up to $[1] billion to fund the purchase and deployment of a distributed AI computing network powered by solar energy and Tesla Powerwall battery storage. Under the term sheet, OpenWorld will serve as advisor, structuring agent and services provider for the program, and its OpenWorld Enterprise platform will finance, coordinate and monitor the network.
+Key Highlights
+Up to $1 billion in tokenized financing: OpenWorld structures and administers the tokenized financing program on OpenWorld Enterprise. Tesla Powerwall batteries, solar panels and AI computing equipment serve as collateral within the structure.
+Exclusive Tesla Powerwall inventory: Meridian holds exclusive rights to a reserved inventory of Tesla Powerwall systems that qualified for federal clean-energy tax credits before those credits were discontinued. [The inventory covers more than 160,000 Powerwalls, enough to support approximately 80,000 homes.]
+Initial deployment of 10,000 homes: [GPU-equipped computers at participating homes, with larger installations at local schools, hospitals and commercial campuses.]
+AI inference without new data centers: AI providers pay to run trained models on the network with no new centralized data-center sites, no additional grid interconnections and no water-based cooling. The program is intended to supply capacity to one or more leading AI inference providers.
+Hosts get paid: Homeowners receive monthly hosting payments and lower-cost electricity, with household energy needs taking priority over computing workloads. Commercial hosts receive a share of site revenue and backup power.
+Timeline: Test installations scheduled to begin in the fourth quarter of 2026; first commercial site targeted for the first quarter of 2027.
+Builds on the BeyondAI transaction: Follows last week's proposed transaction with BeyondAI, which would transform BeyondAI’s industrial AI intellectual property rights into financeable collateral on OpenWorld’s tokenization platform.
+Solving the Power Problem in AI Infrastructure
+Access to power is a growing constraint on AI infrastructure. New data centers face lengthy grid interconnection timelines, local opposition and significant water demands. The planned network of home-hosted, distributed AI inference computing would place GPU-equipped computers at participating homes and larger installations at local schools, hospitals and commercial campuses, each powered by on-site solar generation and Tesla Powerwall storage. AI providers would pay to use this computing capacity for inference, the process of running trained AI models, without requiring new centralized data-center sites, additional grid connections or water-based cooling.
+Participating homeowners would receive monthly hosting payments and lower-cost electricity, with household energy needs taking priority over computing workloads. Commercial hosts would receive a share of site revenue and backup power.
+How the Program Works
+Meridian, a privately held Delaware limited liability company, specializes in optimizing tax credits for Tesla Powerwall systems and holds exclusive rights to a reserved inventory of Powerwall systems that qualified for federal clean-energy tax credits before those credits were discontinued. [The inventory covers more than 160,000 Powerwalls, enough to support installations at approximately 80,000 homes. The program’s initial deployment is planned for 10,000 homes.]
+Under the term sheet, OpenWorld will serve as advisor, structuring agent and services provider for the financing program. OpenWorld will establish and administer the tokenized financing structure on its OpenWorld Enterprise platform. The financing would support Meridian’s purchase and deployment of Tesla Powerwall batteries and associated AI computing equipment, as well as the purchase by OpenWorld or a subsidiary of solar panels, all of which would serve as collateral within the structure.
+OpenWorld is also developing an integrated system to power and operate each installation. The OpenWorld Enterprise platform will coordinate computing workloads across the network, monitor equipment performance and provide investors with reporting on the underlying assets. The program is intended to supply computing capacity to one or more leading AI inference providers. Test installations are scheduled to begin in the fourth quarter of 2026, with the first commercial site targeted for the first quarter of 2027.
+Management Commentary
+“Access to power is becoming the major constraint on the growth of AI infrastructure,” said Matt Shaw, CEO and Chairman of OpenWorld. “By bringing computing equipment to homes and commercial properties through solar generation and Tesla Powerwall storage, we can build AI capacity closer to the power source instead of waiting years for a grid connection. Our term sheet with Meridian brings together the tokenization, financing and operating capabilities needed to develop this network at scale, and it shows what OpenWorld Enterprise is built to do: turn real-world assets into financeable, on-chain infrastructure.”
+“Meridian’s rights to a large inventory of tax-qualified Tesla Powerwall systems provide the critical foundation for this program,” said Josh Raffaelli, founder of Meridian and clean energy investor. “OpenWorld will help us finance the equipment and manage the network, turning solar generation and battery storage at participating properties into infrastructure that can serve growing demand for AI computing.”
+If a transaction is consummated, Mr. Raffaelli is expected to join OpenWorld’s board of directors. Certain officers and directors of OpenWorld hold interests in Meridian; additional information regarding these relationships is included in the Company’s Current Report on Form 8-K.
+Forward-Looking Statements
+This press release contains forward-looking statements within the meaning of the Private Securities Litigation Reform Act of 1995. The words “expected,” “would,” “will,” “anticipate,” “intend,” “plan” and similar expressions are intended to identify forward-looking statements. These include statements about the proposed engagement, the size, timing and structure of the financing program, the Distributed Inference Program, anticipated offtake arrangements and tax credit treatment. These statements are subject to risks and uncertainties that could cause actual results to differ materially. Those risks include failure to execute definitive agreements, market conditions, regulatory developments affecting tokenized securities, tax law changes and the risks described in OpenWorld’s Annual Report and Quarterly Reports filed with the SEC, including under the heading titled “Risk Factors.” OpenWorld undertakes no obligation to update these statements except as required by law. Tesla and Powerwall are trademarks of Tesla, Inc. Tesla, Inc. is not a party to the term sheet described in this release.
+No Offer or Solicitation
+This press release is for informational purposes only and does not constitute an offer to sell or the solicitation of an offer to buy any securities, nor shall there be any sale of securities in any jurisdiction in which such offer, solicitation or sale would be unlawful prior to registration or qualification under the securities laws of any such jurisdiction.
+About OpenWorld
+OpenWorld, Inc. (NASDAQ: OPNW) is a technology-powered digital assets and blockchain innovation company that co-architects and takes principal positions in enterprise blockchain initiatives alongside sovereign governments, institutional partners and major enterprises. Since its founding in 2023, OpenWorld has advised on projects representing over $66 billion in aggregate network value and supported more than 20 companies backed by leading global venture firms, including a16z, Multicoin Capital, Dragonfly and Founders Fund. OpenWorld’s capabilities span real-world asset tokenization, stablecoin infrastructure, capital markets advisory, governance structuring and public markets strategy, with active engagements across the United States, Gulf, Europe, Southeast Asia and Africa. To learn more, visit openworld.dev and follow OpenWorld on X at [@_openworld].
+About Meridian
+Meridian is a privately held Delaware limited liability company that specializes in optimizing federal clean-energy tax credits for Tesla Powerwall systems and holds exclusive rights to a reserved inventory of tax-credit-qualified Powerwall systems.
+Contacts
+Investors
+ir@openworld.dev
+Media
+Gasthalter &amp; Co.
+Phone: (212) 257-4170
+Email: openworld@gasthalter.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Jura Announces Release of Interim Filings</v>
+        <v>Electrovaya Provides a Business Update</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C56" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D56" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3352467/0/en/jura-announces-release-of-interim-filings.html</v>
+        <v>https://pr-inside.com/electrovaya-provides-a-business-update-r5233368.htm</v>
       </c>
       <c r="F56" t="str">
-        <v>CALGARY, Alberta, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Jura Energy Corporation (“Jura” or the “Company”) today announced the filing on SEDAR+ of its condensed consolidated interim financial statements and Management’s Discussion and Analysis (together, the “Interim Filings”) for the interim period ended June 30, 2026 and 2025.</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / October 14, 2026 / Electrovaya Inc. ("Electrovaya" or the "Company") (NASDAQ:ELVA)(TSX:ELVA), a lithium-ion battery technology and manufacturing company, today provided a business update, including preliminary fiscal 2026 revenue expectations and progress on its Jamestown, New York manufacturing facility and ElvaPulse™ stationary energy storage product line. All dollar amounts are in U.S. dollars unless otherwise noted. Highlights: Unaudited revenue for the fiscal year ended September 30, 2026 ("FY2026") is expected to be a record and within previously issued guidance of approximately $71 million of normalized revenue, despite macroeconomic headwinds in core end markets. Audited FY2026 results, expected ..</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Securities Lawsuit Alert: Bloom Energy Corporation (BE) - Contact Levi ...</v>
+        <v>NuRAN Wireless Activates 29 Towers in October and Advances NuEnergy ...</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C57" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D57" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E57" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-bloom-energy-corporation-be-contact-levi-r5216958.htm</v>
+        <v>https://pr-inside.com/nuran-wireless-activates-29-towers-in-october-and-advances-nuenergy-r5233360.htm</v>
       </c>
       <c r="F57" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) QUEBEC, QC / ACCESS Newswire / October 14, 2026 / NuRAN Wireless Inc. (NASDAQ:NUR)(FSE:1RN) ("NuRAN" or the "Company"), a leading provider of rural connectivity infrastructure in Africa, today announced the activation of 29 towersin October and provided an update on NuEnergy Africa Ltd ("NuEnergy"), its wholly owned energy subsidiary. The sites advance the conversion of NuRAN's contracted backlog of more than 5,000 towers into operating assets and recurring revenue. NuEnergy is being developed as a dedicated platform for the solar, battery-storage and hybrid power systems supporting NuRAN's network, with the objective of improving site economics, increasing asset utilization and creating ..</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>INVESTOR ALERT: Pomerantz Law Firm Reminds Investors with Losses on their Investment in Bloom Energy Corporation of Class Action Lawsuit and Upcoming Deadlines - BE</v>
+        <v>CanCambria Energy Kicks Off Shallow Oil Appraisal Program with 3D Seismic Acquisition Agreement; Fieldwork Scheduled to Begin November 2026</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C58" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D58" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-alert-pomerantz-law-firm-reminds-investors-with-losses-on-their-investment-in-bloom-energy-corporation-of-class-action-lawsuit-and-upcoming-deadlines--be-302862303.html</v>
+        <v>https://www.newsfilecorp.com/release/318880/CanCambria-Energy-Kicks-Off-Shallow-Oil-Appraisal-Program-with-3D-Seismic-Acquisition-Agreement-Fieldwork-Scheduled-to-Begin-November-2026</v>
       </c>
       <c r="F58" t="str">
-        <v>NEW YORK, Aug. 27, 2026 /PRNewswire/ -- Pomerantz LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom" or the "Company") (NYSE: BE). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - CanCambria Energy Corp. (TSXV: CCEC) (FSE: 4JH) (OTCQB: CCEYF) ("CanCambria" or the "Company") is pleased to announce that it has awarded the contract for its proprietary Soltvadkert/Tazlar/Alpar ("STA") Shallow Oil 3D seismic survey to Acoustic Geophysical Services Ltd. ("AGS") of Hungary. Under the terms of the agreement, AGS is scheduled to commence field operations on November 1, 2026, with field acquisition expected to be...</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>H2APEX Publishes Half-year Results 2026: Revenue up by About Two-thirds</v>
+        <v>Jericho Energy Ventures Welcomes Julie Corelli to Board of Directors ...</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C59" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D59" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.newmediawire.com/news/h2apex-publishes-half-year-results-2026-revenue-up-by-about-two-thirds-7088995</v>
+        <v>https://pr-inside.com/jericho-energy-ventures-welcomes-julie-corelli-to-board-of-directors-r5233348.htm</v>
       </c>
       <c r="F59" t="str">
-        <v>Revenue in the first half of 2026 rose by 67.5% to EUR 7.0 million (H1 2025: EUR 4.2 million) Transformation taking shape: external revenue in the new core segment, Project Development &amp;amp; Energy/Asset Management, more than quadrupled to EUR 3.2 million (H1 2025: EUR 0.7 million) Subsidiary AKROS Energy generates its first revenue from container-based salt storage technology The WAL project is progressing as planned: feed-in capacity to the core hydrogen network secured Revenue forecast for the 2026 financial year confirmed at between EUR 14 million and EUR 16 million ROSTOCK, GERMANY and GREVENMACHER, LUXEMBOURG - August 27, 2026 ( NEWMEDIAWIRE ) - H2APEX Group SCA (ISIN: LU0472835155), a leading operator and developer of green hydrogen plants for the decarbonisation of industry, infras</v>
+        <v>(PR-inside.com) TULSA, OK AND VANCOUVER, BC / ACCESS Newswire / October 14, 2026 / Jericho Energy Ventures Inc. (TSXV:JEV)(OTCID:JROOF)(FRA:JLM) ("Jericho", "JEV" or the "Company") is pleased to announce the appointment of Julie Corelli to its Board of Directors, effective October 13, 2026. Following the appointment of Ms. Corelli, the board will comprise six directors. Ms. Corelli is a retired corporate attorney who brings more than 40 years of legal, transactional and governance experience to Jericho. She retired in January 2026 from Troutman Pepper Locke, a leading Am Law 50 law firm with more than 1,600 attorneys across more than 30 offices in ..</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>ROSEN, HIGHLY RECOGNIZED INVESTOR RIGHTS COUNSEL, Encourages Bloom Energy Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - BE</v>
+        <v>Atomic Minerals Detects Radon Along Faults at Lisbon Valley</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C60" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D60" t="str">
-        <v>Finance, Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.newsfilecorp.com/release/311857/ROSEN-HIGHLY-RECOGNIZED-INVESTOR-RIGHTS-COUNSEL-Encourages-Bloom-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BE</v>
+        <v>https://www.newsfilecorp.com/release/318861/Atomic-Minerals-Detects-Radon-Along-Faults-at-Lisbon-Valley</v>
       </c>
       <c r="F60" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 27, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - Atomic Minerals Corporation (TSXV: ATOM) (OTCQB: ATMMF) (FSE: DO8) ("Atomic Minerals" or the "Company") announces the results of a radon cup survey at its 1,516.5 acre (614 hectare) South Lisbon Valley East property ("SLVE") located within the Colorado Plateau uranium district, approximately 35 kilometres NE of Monticello, Utah.The survey was designed to detect elevated radon gas emanating from the base of the Moss Back Member of...</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>DigitalBridge to Acquire PLUS ES, a Leading Australian Smart Metering Platform</v>
+        <v>Jericho Energy Ventures Welcomes Julie Corelli to Board of Directors and Provides Corporate Update</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C61" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D61" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E61" t="str">
-        <v>https://finance.yahoo.com/energy/articles/digitalbridge-acquire-plus-es-leading-210500430.html</v>
+        <v>https://www.newswire.com/news/jericho-energy-ventures-welcomes-julie-corelli-to-board-of-directors-and</v>
       </c>
       <c r="F61" t="str">
-        <v>BOCA RATON, Fla., August 27, 2026--DigitalBridge, a leading global alternative asset manager dedicated to investing in digital infrastructure, today announced that a DigitalBridge-managed investment vehicle has entered into an agreement to acquire PLUS ES, one of Australia’s largest smart meter providers. PLUS ES is a separate ring-fenced entity within the Ausgrid Group. PLUS ES provides infrastructure and services that connect retailers, utilities and network operators with the data needed to m</v>
+        <v/>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Dunkin'® Celebrates Tennis Season with New Sips, Collectibles and Exclusive Merchandise</v>
+        <v>Horizon Petroleum Completes Successful Flow Testing at the Lachowice-7 Gas Well in Southern Poland</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C62" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D62" t="str">
         <v>Energy</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359637</v>
+        <v>https://www.prnewswire.com/news-releases/horizon-petroleum-completes-successful-flow-testing-at-the-lachowice-7-gas-well-in-southern-poland-302908054.html</v>
       </c>
       <c r="F62" t="str">
-        <v>Before the first serve, between matches and after the final point, guests are running on Dunkin&amp;#39; for tennis season. Beginning Aug. 30, Dunkin&amp;#39; is celebrating a marquee moment in tennis where sport, style and culture converge through flavors, exclusive experiences and can&amp;#39;t-miss collaborations, giving fans more ways to sip, snack and show up for match day and beyond. - - From the courts to city streets, fans can get in on the action with two new beverages, Melon Deuce Energy and Matcha Po... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359637</v>
+        <v>CALGARY, AB, Oct. 14, 2026 /PRNewswire/ -- Horizon Petroleum Ltd. ("Horizon" or the "Company") (TSXV: HPL) (FRA: HPM) (Tradegate: HPM) is pleased to announce that its wholly owned Polish subsidiary, Energia Karpaty Zachodnie sp. z o.o. ("EKZ"), has successfully completed the main flow...</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Inventronics Announces 2026 Q2 Financial Results</v>
+        <v>Mammoth Announces Third-Quarter 2026 Conference Call</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C63" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D63" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3352430/0/en/inventronics-announces-2026-q2-financial-results.html</v>
+        <v>https://www.prnewswire.com/news-releases/mammoth-announces-third-quarter-2026-conference-call-302906926.html</v>
       </c>
       <c r="F63" t="str">
-        <v>CALGARY, Alberta, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Inventronics Limited (“Corporation”) (IVX: TSX Venture), a designer and manufacturer of enclosures for the telecommunications, cable, electric distribution, energy, and other industries in Canada and the USA, today announced its unaudited 2026 Q2 financial results.</v>
+        <v>OKLAHOMA CITY, Oct. 14, 2026 /PRNewswire/ -- Mammoth Energy Services, Inc. (NASDAQ: TUSK) ("Mammoth" or the "Company") will host a conference call on Friday, October 30, 2026, to discuss the Company's results for the third quarter ended September 30, 2026. The conference call will begin...</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>U92 Energy Closes $1.5 Million Private Placement</v>
+        <v>Levi &amp; Korsinsky Notifies Fluence Energy, Inc. (FLNC) Shareholders ...</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C64" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D64" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.newsfilecorp.com/release/311895/U92-Energy-Closes-1.5-Million-Private-Placement</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-fluence-energy-inc-flnc-shareholders-r5233347.htm</v>
       </c>
       <c r="F64" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 27, 2026) - U92 Energy Corp. (TSXV: UTWO) ("U92" or the "Company") is pleased to announce the closing of its previously announced upsized non-brokered private placement (the "Offering") of 3,750,000 units of the Company (the "Units") at a price of $0.40 per Unit (the "Offering Price") for aggregate gross proceeds to the Company of $1,500,000.Each Unit was comprised of one common share of the Company (each, a "Share") and one-half of one common share...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Forgent Power Solutions, Inc. to Report Fiscal Fourth Quarter and Full Year 2026 Results</v>
+        <v>Delta Unveils Microgrid Solutions and the Newly Launched SST-based DC Power System for the AI Era at Energy Taiwan 2026.</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C65" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D65" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E65" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/forgent-power-solutions-inc-report-204000926.html</v>
+        <v>https://www.prnewswire.com/news-releases/delta-unveils-microgrid-solutions-and-the-newly-launched-sst-based-dc-power-system-for-the-ai-era-at-energy-taiwan-2026-302908448.html</v>
       </c>
       <c r="F65" t="str">
-        <v>DAYTON, Minn., August 27, 2026--Forgent Power Solutions, Inc. (NYSE: FPS), a leading designer and manufacturer of electrical distribution equipment used in data centers, the power grid and energy-intensive industrial facilities, will report financial results for its fiscal fourth quarter and full year ended June 30, 2026, before the market opens on September 15, 2026, and management will host a conference call at 11:00 a.m. ET to discuss the results.</v>
+        <v>The debuting prefabricated SST-based Power System reduces on-site deployment time by up to 50%. TAIPEI, Oct. 14, 2026 /PRNewswire/ -- Delta, a global leader in power management and smart green solutions, is unveiling its latest Microgrid Solutions for AI factories, high-density computing,...</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Charbone Reports Q2 2026 Financial Results, Confirming 155% Gas Income Growth</v>
+        <v>Barnwell Industries Posts Questions and Answers Regarding Proposed ...</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C66" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D66" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.newmediawire.com/news/charbone-reports-q2-2026-financial-results-confirming-155-gas-income-growth-7088987</v>
+        <v>https://pr-inside.com/barnwell-industries-posts-questions-and-answers-regarding-proposed-r5233336.htm</v>
       </c>
       <c r="F66" t="str">
-        <v xml:space="preserve">VARENNES, QUEBEC - August 27, 2026 ( NEWMEDIAWIRE ) - CHARBONE CORPORATION (TSXV: CH; OTCQB: CHHYF; FSE: K47) (“ CHARBONE ” or the “ Company ”), a vertically integrated industrial gases company focused on production, distribution and storage of clean ultra-high purity (“ UHP ”) hydrogen and other strategic industrial gases, is pleased to announce its second quarter 2026 financial and operational results for the six-month period ending June 30, 2026. CHARBONE will also be hosting a webinar on Monday, August 31st at 11:00am EDT which interested parties can register below. In Q2 2026, gas income across CHARBONE’s hydrogen production plants and regional supply hubs for all industrial gases increased 155% to $0.5 million from $0.2 million for the prior three-month period ending March 31, 2026. </v>
-[...2 lines deleted...]
-    <row r="67">
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / October 14, 2026 / Barnwell Industries, Inc. (NYSE American:BRN) ("Barnwell" or the "Company") today announced that it has posted a set of questions and answers on its website regarding the previously announced agreement to sell its Canadian oil and natural gas business to a Canadian corporation. The Q&amp;As provide shareholders with additional information about the proposed transaction, including the purchase price and retained royalty, the continuation of operations by Barnwell until closing, the retention of all economics, and various closing requirements. The Q&amp;As are available at www.brninc.com. Shareholders are encouraged to review them together with the ..</v>
+      </c>
+    </row>
+    <row r="67" xml:space="preserve">
       <c r="A67" t="str">
-        <v>ARRAY Technologies to Participate in Upcoming Investor Conferences</v>
+        <v>Oritain Launches Supplier Intelligence Report, Revealing a New Era of Supply Chain Collaboration</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C67" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D67" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Retail, Automotive</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3352418/0/en/array-technologies-to-participate-in-upcoming-investor-conferences.html</v>
-[...2 lines deleted...]
-        <v>ALBUQUERQUE, N.M., Aug. 27, 2026 (GLOBE NEWSWIRE) -- ARRAY Technologies (NASDAQ: ARRY) (“ARRAY” or the “Company”), a leading global provider of solar tracking technology and fixed-tilt products, foundation solutions, software systems and services, today announced that members of its senior management and/or investor relations team are scheduled to participate in the following investor conferences in September.</v>
+        <v>https://www.acnnewswire.com/press-release/english/110766/</v>
+      </c>
+      <c r="F67" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, Oct 14, 2026 - (ACN Newswire) - Oritain, global leaders in forensic origin verification, announced the release of its Supplier Intelligence Report, a dedicated supplier deep dive building on findings from the inaugural 2026 Global Supply Chain Intelligence Report.
+Drawing on Oritain’s supplier intelligence* across key global manufacturing hubs, the report offers a unique view into how suppliers are responding to growing regulatory scrutiny, customer expectations and sourcing pressures. The findings challenge a common industry assumption: suppliers are not resisting transparency. Instead, they are actively investing in traceability, seeking stronger collaboration and looking for credible ways to demonstrate trust.
+The report suggests the industry is entering a new phase of supply chain integrity. While traceability has become increasingly established, the next challenge is ensuring supply chain claims can be supported by independent evidence. As brands, retailers and manufacturers face greater scrutiny from regulators, investors and consumers alike, the ability to substantiate provenance and sourcing claims is becoming a critical business capability.
+The research draws on supplier insights from key manufacturing markets, complementing findings from the 2026 Global Supply Chain Intelligence Report, which examined sourcing risk, enforcement trends and consumer trust across global supply chains, by shining a light on the evolving priorities, challenges and opportunities facing suppliers themselves.
+From Traceability to Trust: The Rise of Verified Supply Chain Ecosystems
+The Supplier Intelligence Report highlights a significant shift in supplier attitudes towards transparency and verification.
+Nearly 80% of suppliers surveyed already operate some form of traceability solution, while 75% are open to adopting new traceability technologies. More significantly, 77% expressed interest in participating in origin verification initiatives, highlighting growing recognition that transparency alone is no longer enough to build trust in today's supply chain environment.
+"The findings tell a different story than many people expect," said Gemma Lynch, Chief Customer Officer at Oritain.
+"Suppliers are not pushing back against transparency. They are actively looking for ways to participate in a more trusted supply chain ecosystem. The challenge is no longer willingness to engage. The challenge is ensuring claims can be substantiated with credible evidence when questions arise."
+Key Insights from Oritain's Supplier Intelligence Report
+Collaboration is Emerging as a Competitive Advantage: 77% of suppliers surveyed expressed interest in collaborating on origin verification initiatives, signalling growing momentum towards shared responsibility across supply chains.
+Transparency is Becoming a Business Imperative: More than 85% of suppliers describe supply chain transparency as important or very important to their business, reinforcing that transparency is now a core commercial consideration rather than a niche sustainability issue.
+Traceability Adoption Has Accelerated: Nearly 80% of suppliers already use traceability solutions, while 75% remain open to adopting new technologies, demonstrating continued investment across the sector.
+Customer and Consumer Expectations Are Driving Change: 81% of suppliers identified consumer demand as a key driver of transparency efforts, while retailer and customer requirements continue to shape investment decisions.
+Leadership Engagement is Growing: 73% per cent of suppliers involve executive leadership in traceability and transparency decisions, suggesting these issues are increasingly viewed as strategic priorities.
+Verification is the Next Frontier: As traceability becomes increasingly common, suppliers are seeking more credible ways to validate sourcing claims and differentiate themselves in competitive markets.
+Building the Future Through Connected Networks
+The report arrives shortly after Oritain announced significant enhancements to its Membership program, creating a stronger framework for collaboration between brands, suppliers and manufacturers.
+Combining forensic origin verification, supply chain intelligence and a growing network of verified participants, Oritain Membership is designed to help organisations move beyond isolated compliance towards a more connected ecosystem built on trust, transparency and evidence.
+"The future of supply chain integrity will not be built by organisations operating in isolation," said Lynch.
+"It will be built through networks of buyers and suppliers working from a shared foundation of trusted data, independent verification and actionable intelligence. As expectations continue to rise, organisations need more than visibility into their supply chains. They need confidence in the information they are using to make decisions. Our role is to provide the science, intelligence and verification that help make that possible."
+* The research surveyed 122 senior decision-makers, primarily at director level or above, across 10 markets (China, Hong Kong, India, Indonesia, South Korea, Türkiye, Vietnam, Singapore, Bangladesh and Pakistan), with 80% of respondents having more than four years of industry experience.
+For media enquiries please contact: oritainSG@slingstone.com
+About Oritain
+Oritain is a global leader in forensic origin verification, with a vision to be the source of truth in global supply chains.  Our proprietary methodology verifies origin through multiple analytical techniques – including isotopes, trace elements, and non-traditional isotopes – combined with advanced statistical modelling and a comprehensive global reference database. Through our Membership Network, which includes structured verification programs, we are trusted by organizations worldwide across industries including fashion and cotton, leather, timber, and more helping them achieve regulatory compliance, reduce reputational risk, and meet market demand through verifying the provenance of their products. Oritain’s award winning solution has received global recognition, most recently winning the Global Environment award at the Greater Good Awards, Judges’ Choice for Environmental Impact at the Environment + Energy Leader Awards, among others. To learn more, visit www.oritain.com    
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Syntholene Energy Corp. Announces Closing of Upsized Non-Brokered Private Placement</v>
+        <v>Battery Thermal Management System Market worth $10.97 billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C68" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D68" t="str">
         <v>Energy</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.newsfilecorp.com/release/311877/Syntholene-Energy-Corp.-Announces-Closing-of-Upsized-NonBrokered-Private-Placement</v>
+        <v>https://www.prnewswire.com/news-releases/battery-thermal-management-system-market-worth-10-97-billion-by-2033--marketsandmarkets-302908230.html</v>
       </c>
       <c r="F68" t="str">
-        <v>Chicago, Illinois--(Newsfile Corp. - August 27, 2026) - Syntholene Energy Corp. (TSXV: ESAF) (FSE: 3DD0) (OTCQB: SYNTF) ("Syntholene" or the "Company") announced today the successful closing of the final tranche of its previously announced non-brokered private placement for aggregate gross proceeds of approximately $2.3 million (the "Offering").An aggregate of 5,148,543 units of the Company ("Units") were issued at a price of $0.45 per Unit pursuant to the Offering, with each Unit comprised of...</v>
+        <v>DELRAY BEACH, Fla., Oct. 14, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Battery Thermal Management System Market is projected to grow from USD 5.26 billion in 2026 to USD 10.97 billion by 2033 at a CAGR of 11.1%. Browse 353 market data Tables and 69 Figures spread through...</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>ROSEN, NATIONAL TRIAL LAWYERS, Encourages Bloom Energy Corporation ...</v>
+        <v>NABEP impulsa sus operaciones con nuevos equipos de perforación y reacondicionamiento de pozos</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C69" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D69" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E69" t="str">
-        <v>https://pr-inside.com/rosen-national-trial-lawyers-encourages-bloom-energy-corporation-r5216898.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nabep-impulsa-sus-operaciones-con-nuevos-equipos-de-perforacion-y-reacondicionamiento-de-pozos-302908406.html</v>
       </c>
       <c r="F69" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
+        <v>CARACAS, Venezuela, 14 de octubre de 2026 /PRNewswire/ -- Se están desplegando once nuevos equipos de reacondicionamiento de pozos (workover rigs) de 550 caballos de fuerza para su uso por parte de North American Blue Energy Partners (NABEP), lo que marca la primera vez en más de 15 años...</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Excelerate Energy Releases 2025 Sustainability Report, Highlighting Progress in Energy Security and Responsible Growth</v>
+        <v>GPT Energy Inc. Reports Residential Solar and Energy Storage Product Availability in Houston</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C70" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D70" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Energy, Media</v>
       </c>
       <c r="E70" t="str">
-        <v>https://finance.yahoo.com/energy/articles/excelerate-energy-releases-2025-sustainability-201800821.html</v>
+        <v>https://pressreleasenews.org/pressroom/gpt-energy-inc-reports-residential-solar-and-energy-storage-product-availability-in-houston</v>
       </c>
       <c r="F70" t="str">
-        <v>THE WOODLANDS, Texas, August 27, 2026--Excelerate Energy, Inc. (the "Company" or "Excelerate") (NYSE: EE) today announced the publication of its 2025 Sustainability Report, highlighting the Company’s efforts to strengthen energy security, operate responsibly, and create long-term value for customers, employees, communities, and shareholders.</v>
+        <v>Rejected: the submission is an educational explainer about solar and battery functions with no newsworthy announcement, and its only company-specific content is promotional boilerplate for GPT Energy Inc.</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Walker-Miller Energy Services Named No. 1045 on the 2026 Inc. 5000 List, the Most Prestigious Ranking of America's Fastest-Growing Private Companies</v>
+        <v>Melamine foam manufacturer FoamTech adds EN 13501-1 Class B-s1, d0 fire rating as European interior specifications tighten</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C71" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D71" t="str">
-        <v>Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.prnewswire.com/news-releases/walker-miller-energy-services-named-no-1045-on-the-2026-inc-5000-list-the-most-prestigious-ranking-of-americas-fastest-growing-private-companies-302862219.html</v>
+        <v>https://pressat.co.uk/releases/melamine-foam-manufacturer-foamtech-adds-en-13501-1-class-b-s1-d0-fire-rating-as-european-interior-specifications-tighten-c23753ffc87965ed3657636aef694d05/</v>
       </c>
       <c r="F71" t="str">
-        <v>High Performing Firm Earns a Place Among the Nation's Most Successful Independent Businesses DETROIT, Aug. 27, 2026 /PRNewswire/ -- Walker-Miller Energy Services announced it has been ranked No. 1045 on the 2026 Inc. 5000 list, the annual list of the fastest-growing private companies in...</v>
+        <v>Wednesday 14 October, 2026 The Yiwu-based manufacturer also holds IATF 16949 and AS9100D, delivers rail interior material against EN 45545 project specifications, and has had its melamine foam carbon footprint verified to ISO 14067:2018 by TÜV SÜD. YIWU, Zhejiang, China — 14 October 2026 — FoamTech (Zhejiang) New Materials Co., Ltd., a manufacturer of melamine foam for thermal insulation, acoustic treatment and fire-rated interiors, today confirmed that its melamine foam carries the European construction fire classification EN 13501-1 Class B-s1, d0. EN 13501-1 is the reaction-to-fire classification standard applied to construction products across the European Union and the UK. The designation has three parts: B indicates a limited contribution to fire spread; s1 is the lowest smoke-produc</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Kaplan Fox Encourages Investors of Bloom Energy Corporation (BE) to Act Ahead of the Lead Plaintiff Deadline on September 28, 2026</v>
+        <v>HONOR Introduces HONOR X9e Pro, Breaking the Limits of Its Category</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C72" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D72" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E72" t="str">
-        <v>https://www.newsfilecorp.com/release/311267/Kaplan-Fox-Encourages-Investors-of-Bloom-Energy-Corporation-BE-to-Act-Ahead-of-the-Lead-Plaintiff-Deadline-on-September-28-2026</v>
+        <v>https://www.prnewswire.com/news-releases/honor-introduces-honor-x9e-pro-breaking-the-limits-of-its-category-302908262.html</v>
       </c>
       <c r="F72" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 27, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
+        <v>With an industry-largest 11,000mAh battery, 3-metre drop resistance, IP69K protection, a 10,000-nit display and powerful AI features DUBAI, UAE, Oct. 14, 2026 /PRNewswire/ -- Global AI device ecosystem company HONOR today announced the upcoming launch of HONOR X9e Pro, the first Pro model...</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) CEO to Present AI-Powered Direct Store Delivery ...</v>
+        <v>Argus launches first German RFNBO quota price assessments</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C73" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D73" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E73" t="str">
-        <v>https://pr-inside.com/gpoplus-otcqb-gpox-ceo-to-present-ai-powered-direct-store-delivery-r5216885.htm</v>
+        <v>https://www.prnewswire.com/news-releases/argus-launches-first-german-rfnbo-quota-price-assessments-302907308.html</v>
       </c>
       <c r="F73" t="str">
-        <v>(PR-inside.com) Chairman and CEO Brett H. Pojunis to detail the PRISM+ technology platform, the Company's hub network, and its roadmap to national scale at an NYC investor conference next month. LAS VEGAS, NV / ACCESS Newswire / August 27, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced that Chairman and Chief Executive OfficerBrett H. Pojunis will present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9-10, 2026, at The Westin New York Grand Central in New York City. Presentation ..</v>
+        <v>Prices provide a new benchmark for the emerging renewable hydrogen market LONDON, Oct. 14, 2026 /PRNewswire/ -- Global energy and commodity price reporting agency Argus has launched the first ever ticket price assessments for renewable fuels of non-biological origin (RFNBOs) used in...</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>9 Things to Know About NASA’s Nancy Grace Roman Space Telescope</v>
+        <v>Azincourt Energy Reports Initial Results from Drilling at Snegamook Uranium Deposit</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C74" t="str">
-        <v>NASA</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D74" t="str">
         <v>Energy</v>
       </c>
       <c r="E74" t="str">
-        <v>https://science.nasa.gov/missions/roman-space-telescope/9-things-to-know-about-nasas-nancy-grace-roman-space-telescope/</v>
+        <v>https://www.newsfilecorp.com/release/318818/Azincourt-Energy-Reports-Initial-Results-from-Drilling-at-Snegamook-Uranium-Deposit</v>
       </c>
       <c r="F74" t="str">
-        <v>NASA’s Nancy Grace Roman Space Telescope is set to launch at 7:26 a.m. EDT on Sunday, Aug. 30. While you wait to watch the launch, brush up on some key facts about this wide-view mission. To learn more about the Roman mission, visit: https://www.nasa.gov/roman Media contact: Claire AndreoliNASA’s Goddard Space Flight Center, Greenbelt, Md.claire.andreoli@nasa.gov301-286-1940</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - AZINCOURT ENERGY CORP. (TSXV: AAZ) (OTCQB: AZURF) (FSE: A0U0) ("Azincourt" or the "Company") is pleased to provide an update on the 2026 drilling program at the Snegamook uranium deposit on the Harrier Project in the Central Mineral Belt in Labrador, Canada. The Company has completed 540 m in the first two diamond drill holes of the program. 2026 Diamond Drilling ProgramThe Company has completed two diamond drill holes on the...</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>AmeriVanta Launches in Scottsdale, Extending Free Solar Contract Reviews to Homeowners Nationwide</v>
+        <v>Sundial Solar Helps New Hampshire Homeowners Plan for Energy Resilience and Fewer Outage Worries</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C75" t="str">
         <v>PRUnderground</v>
       </c>
       <c r="D75" t="str">
-        <v>Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E75" t="str">
-        <v>https://prunderground.com/amerivanta-launches-in-scottsdale-extending-free-solar-contract-reviews-to-homeo/cmtadj9wh000c04jlqfanmtto</v>
+        <v>https://prunderground.com/sundial-solar-helps-new-hampshire-homeowners-plan-for-energy-resilience-and-fewe/cmv7gw15j000306l8t0cy9v0p</v>
       </c>
       <c r="F75" t="str">
-        <v>AmeriVanta, a consumer advocacy group, launched in Scottsdale, AZ, this week, offering homeowners nationwide a free contract review over undisclosed solar loan fees. The post AmeriVanta Launches in Scottsdale, Extending Free Solar Contract Reviews to Homeowners Nationwide first appeared on</v>
+        <v>Sundial Solar helps New Hampshire homeowners plan for home energy resilience, combining battery storage and electrification planning to reduce grid dependence. The post Sundial Solar Helps New Hampshire Homeowners Plan for Energy Resilience and Fewer Outage Worries first appeared on</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Bloom Energy Corporation ...</v>
+        <v>European Cities Deploy NVIDIA-Powered AI Agents to Run Smarter Urban Operations</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C76" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D76" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E76" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-bloom-energy-corporation-r5216867.htm</v>
+        <v>https://blogs.nvidia.com/blog/european-cities-agents-urban-operations/</v>
       </c>
       <c r="F76" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Keeping a city running means making decisions that affect residents every day — from when to repair a road to how to use energy more efficiently. Across the EMEA region, cities and local software, infrastructure and integration partners are using NVIDIA accelerated computing to build physical AI agents and digital twins that help teams make […]</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Powering What’s Next: Data Center World Power 2026 Puts Energy at the Center of the AI Economy</v>
+        <v>PetroTal Announces Q3 2026 Operations and Financial Updates</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C77" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D77" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E77" t="str">
-        <v>https://finance.yahoo.com/energy/articles/powering-next-data-center-world-172900214.html</v>
+        <v>https://www.newsfilecorp.com/release/318825/PetroTal-Announces-Q3-2026-Operations-and-Financial-Updates</v>
       </c>
       <c r="F77" t="str">
-        <v>DALLAS, August 27, 2026--As artificial intelligence drives unprecedented demand for data center capacity, access to reliable power has emerged as one of the industry's defining challenges. Data Center World Power, taking place September 21-23 at the Gaylord Texan Resort &amp; Convention Center in Dallas, will bring together data center operators, utilities, energy providers, technology innovators and infrastructure leaders to explore the strategies and technologies needed to power the industry's nex</v>
+        <v>Calgary, Alberta and Houston, Texas--(Newsfile Corp. - October 14, 2026) - PetroTal Corp. (TSX: TAL) (AIM: PTAL) (OTCQX: PTALF) ("PetroTal" or the "Company") is pleased to provide the following operational and financial updates. All amounts are in US dollars unless stated otherwise.Key HighlightsGroup production averaged 11,797 barrels of oil per day ("bopd") in Q3 2026, and 13,076 bopd YTD;Unrestricted cash balance increased to $115.6 million as of September 30, 2026;Bretana development well...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Champion and Ted Baker Launch Collections inspired by the World of Netflix's The Gentlemen</v>
+        <v>Tongwei's TNC 2.0 FULLX G12R-48: een nieuwe module zonnepanelen voor particuliere woningen, ontworpen om meer rendement uit elk dak te halen.</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C78" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D78" t="str">
-        <v>Energy, Media</v>
+        <v>Energy</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359617</v>
+        <v>https://www.prnewswire.com/news-releases/tongweis-tnc-2-0-fullx-g12r-48-een-nieuwe-module-zonnepanelen-voor-particuliere-woningen-ontworpen-om-meer-rendement-uit-elk-dak-te-halen-302908083.html</v>
       </c>
       <c r="F78" t="str">
-        <v>Champion and Ted Baker today unveiled official The Gentlemen Season 2 capsule collections inspired by the acclaimed Netflix series. Launching alongside the global premiere of the new season, the partnership invites audiences to experience the world of the show through two distinct yet complementary collections. Each brand brings together two contrasting sides of The Gentlemen universe: the raw energy of underground boxing and the polished codes of the British aristocracy. While Champion... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359617</v>
+        <v>CHENGDU, China, 14 oktober 2026 /PRNewswire/ -- Tongwei Solar introduceert de TNC 2.0 FULLX G12R-48, een module zonnepanelen voor particuliere woningen met 48 cellen die tot 490 W levert bij een rendement van 24,5% in een compact formaat van 1762 × 1134 × 30 mm. De module, verkrijgbaar in...</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>SEFON to Showcase Advanced Power Solutions at Middle East Energy 2026 in Dubai</v>
+        <v>Moxa Receives Prequalification from Saudi Energy for Industrial Networking and Computing Solutions</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C79" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D79" t="str">
         <v>Energy</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.pr.com/press-release/976689</v>
+        <v>https://www.prnewswire.com/news-releases/moxa-receives-prequalification-from-saudi-energy-for-industrial-networking-and-computing-solutions-302902517.html</v>
       </c>
       <c r="F79" t="str">
-        <v>The highly anticipated Middle East Energy 2026, one of the most influential energy exhibitions in the Middle East region, will be held from September 1 to September 3, 2026, at the Dubai World Trade Centre (DWTC), United Arab Emirates. As a leading provider of power distribution solutions, Shaanxi Sefon Electrical Equipment Co., Ltd. will participate in this prestigious event, presenting its latest power technologies, [PR.com]</v>
-[...2 lines deleted...]
-    <row r="80">
+        <v>TAIPEI, Oct. 14, 2026 /PRNewswire/ -- Moxa, a trusted leader in industrial communications and networking, is pleased to announce that it has received prequalification from Saudi Energy (Saudi Electricity Company (SEC) and National Grid (NG) , Saudi Arabia, for its Ruggedized Industrial...</v>
+      </c>
+    </row>
+    <row r="80" xml:space="preserve">
       <c r="A80" t="str">
-        <v>Greener Game, Bigger Impact: Veolia Brings Sustainability Leadership to Pickleball Tournaments in North Carolina and Arizona with Professional Pickleball Association (PPA)</v>
+        <v>Airwheel to Showcase Ai Wheel 20inch Carry-On Hand Scooter Robot Cabin Luxury Suitcase at the 140th Canton Fair</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C80" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D80" t="str">
-        <v>Energy, Gaming</v>
+        <v>AI, Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E80" t="str">
-        <v>https://finance.yahoo.com/energy/articles/greener-game-bigger-impact-veolia-160000735.html</v>
-[...2673 lines deleted...]
-For Airwheel, this isn’t about smarter luggage—it’s about smarter travel.
+        <v>https://www.acnnewswire.com/press-release/english/110793/</v>
+      </c>
+      <c r="F80" t="str" xml:space="preserve">
+        <v xml:space="preserve">Guangzhou, Oct 14, 2026 - (ACN Newswire) - Airwheel, a smart mobility brand specializing in intelligent rideable luggage and personal mobility solutions, will showcase the SE3SXD Ai Luxury Suitcase and a range of smart electric cabin suitcases at the 140th China Import and Export Fair (Canton Fair). Across the exhibition, Airwheel will present its latest product innovations, engineering capabilities and expanding portfolio to international distributors, retailers and business partners seeking differentiated solutions for the evolving travel market.
+As travel increasingly intersects with connected technology and personal mobility, Airwheel is exploring a new role for luggage: moving beyond storage to become an active part of the travel experience. Through electric riding systems, intelligent controls and user-oriented industrial design, the company aims to make everyday journeys more convenient while creating new possibilities for the traditional luggage category.
+SE3SXD: A New Approach to the Smart Cabin Luxury Suitcase
+At the center of Airwheel's exhibition lineup is the SE3SXD AI Smart Electric Suitcase, a flagship model that combines luggage storage, electric riding and connected features in a single product.
+Designed around the idea of making technology more intuitive, the SE3SXD features a one-touch dual-drive automatic telescopic mechanism. Its powered front-wheel structure and linked smart handle are designed to extend and lock into riding position through a coordinated operation, reducing the need for multiple manual adjustments when switching from luggage mode to riding mode.
+The SE3SXD integrates electric mobility with smart connectivity. Through its dedicated app, users can access riding-related information and control functions, while Apple Find My support provides an additional way to locate the suitcase using compatible Apple devices. A USB output offers added convenience for charging compatible personal electronics.
+The model reaches a maximum riding speed of 9.9 km/h, supports a maximum load of 95 kg and provides approximately 20 liters of storage capacity. It uses a removable 73.26Wh lithium battery, and its compact format is designed with modern carry-on travel in mind.
+Rather than adding technology for its own sake, Airwheel's approach focuses on integrating mechanical engineering, intelligent interaction and practical travel functions into one cohesive product experience.
+A Broader Portfolio for Different Travel Needs
+The SE3SXD is part of a wider Airwheel smart rideable luggage portfolio developed for different users, travel scenarios and retail segments.
+The SE3SX offers a premium smart electric cabin suitcase experience, combining electric riding, app connectivity and Apple Find My support in a compact format. The SE3SL+ Boarding Suitcase emphasizes lightweight construction and everyday travel convenience, while the established SE3S and SE3SL Scooter suitcase models bring electric riding functionality to the familiar suitcase form.
+For travelers seeking a more compact option, the SE3MiniT Hand Suitcase offers a smaller rideable luggage format. The SE3T provides a larger-capacity solution for family and extended travel scenarios, while the SQ3 and SQ3S Kids suitcase series bring rideable luggage concepts to family-oriented and younger-user applications.
+Together, these products reflect Airwheel's strategy of developing a portfolio rather than relying on a single flagship model. For international buyers, the range creates opportunities to evaluate different product configurations and identify solutions that match local consumer preferences, retail positioning and distribution strategies.
+Engineering Innovation Backed by Global Intellectual Property
+Airwheel's product development is supported by continued investment in research and development. The company reports more than 600 patents globally, covering areas including electric drive systems, motion control, intelligent sensing, structural engineering and human-machine interaction.
+These technologies support the development of integrated smart mobility products in which mechanical structures, electronic controls and user interfaces work together. In rideable luggage, this requires more than adding a motor to a suitcase: it involves coordinating the riding mechanism, handling characteristics, control systems and conventional luggage functions within a compact product.
+Airwheel's broader intellectual property strategy also includes trademarks registered in more than 168 countries and regions, supporting its international brand development and market presence.
+For Airwheel, intellectual property represents both an engineering foundation and a long-term commitment to product differentiation in an increasingly competitive global market.
+International Design Recognition and Premium Market Development
+Design is another important part of Airwheel's product strategy. The company's smart rideable luggage portfolio has received more than 100 international design awards, according to Airwheel, with recognition spanning design programs and markets in the United States, Europe, Japan, Italy, Germany and France.
+Among the recognized programs are the German iF Design Award, the U.S. International Design Excellence Awards (IDEA), the MUSE Design Awards, the Berlin Design Awards, the European Product Design Awards and other international design competitions. Different products have received different honors over time, reflecting the portfolio's continued development across form, functionality and user experience.
+For Airwheel, design is not limited to exterior appearance. It also involves the relationship between the suitcase's structure, riding mechanism, portability, controls and the way users interact with the product during a journey.
+The company is also expanding its presence in premium retail environments and established retail channels. Its products have entered selected high-end shopping malls and retail networks, while models including the SE3SL+ and SE3ST have gained placement in Sam's Club in China. These channel developments provide additional opportunities for consumers to experience smart rideable luggage in physical retail settings and for the brand to broaden its reach beyond online sales.
+Airwheel's strategy combines product innovation, international design recognition and retail development to build a more differentiated position in the smart travel market.
+Meet Airwheel at the 140th Canton Fair
+The 140th Canton Fair provides an opportunity for Airwheel to connect directly with international importers, distributors, luggage retailers, travel-related businesses and potential regional partners.
+Visitors will be able to explore Airwheel's smart electric luggage portfolio, learn about product functions and configurations, and discuss distribution opportunities and potential cooperation with the company.
+Exhibition information
+Event: 140th China Import and Export Fair (Canton Fair)
+Venue: China Import and Export Fair Complex, Guangzhou, China
+Phase 1: October 15–19, 2026 — Booth information subject to final confirmation
+Phase 2: October 23–27, 2026 — Booth 20.2F19–20
+Phase 3: October 31–November 4, 2026 — Booths 20.2J37–38, 20.2K11–12 and 18.1K04
+International buyers and prospective partners are warmly invited to visit Airwheel during the exhibition to discover its latest smart suitcase innovations, experience the product range and explore opportunities for cooperation in their respective markets.
 About Airwheel
-Airwheel specializes in intelligent mobility, with over 600 global patents across electric transport, rideable luggage, and connected travel products. Its growing lineup of AI, Smart, Electric, and Rideable Suitcases aims to make travel more efficient, connected, and effortless.
+Airwheel is a smart mobility brand focused on intelligent rideable luggage and personal mobility products. Combining electric drive technology, intelligent controls and industrial design, the company develops products intended to make everyday mobility more convenient and travel more flexible.
+With more than 600 global patents and over 100 international design awards across its smart rideable luggage portfolio, Airwheel continues to develop products for international markets under its brand philosophy, “Free Intelligent Life.”
 Media Contact
 Company: Airwheel
 Contact: Media Team
-Email: Jonas@airwheel.net
 Website: https://www.airwheel.net
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
+    <row r="81" xml:space="preserve">
+      <c r="A81" t="str">
+        <v>GP Energy Tech, a subsidiary of Gold Peak, showcases Nickel-Zinc battery technology at Hong Kong Electronics Fair</v>
+      </c>
+      <c r="B81" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C81" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D81" t="str">
+        <v>Finance, AI, SaaS, Energy, Retail, Automotive</v>
+      </c>
+      <c r="E81" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110790/</v>
+      </c>
+      <c r="F81" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 14, 2026 - (ACN Newswire) - As artificial intelligence (AI) and cloud services grow rapidly, uninterruptible power supply (UPS) systems are becoming increasingly important in keeping data centers running reliably. GP Energy Tech Limited (“GP Energy Tech” or the “Company”), a subsidiary of Gold Peak Technology Group Limited (“Gold Peak”) (SEHK: 40), is showcasing its Nickel-Zinc (NiZn) battery system at the Hong Kong Electronics Fair (Autumn Edition), held at the Hong Kong Convention and Exhibition Center from October 13 to 16. With Manufacturing Twins and Speed to Scale at the core of its approach, the Company is advancing the development and scalable supply of backup power solutions for AI and cloud data centers, as well as other critical infrastructure. As part of its product development efforts, the Company is embracing the promising application of NiZn batteries in UPS systems and battery backup units (BBUs) and is also exploring opportunities to provide backup power for emerging 800-volt direct current (800 VDC) architectures.
+Speed to Scale: accelerating commercialization through smart manufacturing
+Drawing on Gold Peak's more than 60 years of experience in battery design, manufacturing and sales, GP Energy Tech is leveraging the Group's expertise in electro-chemistry and high-volume Nickel-based battery manufacturing to advance its NiZn battery systems. Through smart automation and replicable production processes, the Company is accelerating the transition from technology development to commercial application. While maintaining consistent quality and reliable delivery, it flexibly expands manufacturing capacity in line with customer demand, supporting the delivery of NiZn battery solutions at scale to meet growing demand for next-generation backup power.
+Alan Lo, Executive Vice Chairman of GP Energy Tech said: “The value of NiZn technology lies in its ability to meet the industry’s requirements for safety, power and sustainability simultaneously. By combining this technology with Gold Peak’s more than 60 years of manufacturing experience, smart automation and Manufacturing Twins strategy, we are building scalable supply capacity. This is what sets GP Energy Tech apart. The rapid growth of AI and cloud services is creating new requirements for backup power in data centers and other critical infrastructure. We believe solutions that combine safety, high-power density and recyclability will play an important role in data centers. We look forward to working with customers and partners worldwide to advance the adoption of NiZn battery technology in these applications.”
+Alan Lo (left), Executive Vice Chairman of GP Energy Tech, and Brian Li (right), Vice Chairman and Executive Vice President of Gold Peak, introduce the NiZn battery technology to visitors and explain how it can meet the evolving backup power needs of AI and cloud data centers.
+Kevin Choi (left), Permanent Secretary for Innovation, Technology and Industry of the Hong Kong SAR Government, visits the GP Energy Tech booth to learn about the company’s NiZn battery technology for backup power applications across the entire AI value chain and in cloud data centers.
+Sophia Chong (left), Executive Director of the Hong Kong Trade Development Council (HKTDC), joins GP Energy Tech’s management team for discussion on the development of the innovation and technology industry.
+Combining safety, high-power density and sustainability
+Combining non-flammable chemistry, high-power density, a compact footprint, and over 90% recyclability, GP Energy Tech’s NiZn battery solution is designed primarily for AI and cloud data centers and is also suitable for other critical infrastructure. It offers operators a backup power option for use with UPS systems. Its water-based, non-flammable electrolyte  avoids thermal runaway risk in high-density computing environments, while its high-power density supports more efficient use of space, requiring 74% less floor space per MW than lead-acid systems. Its recyclability also supports resource circularity, enabling operators to balance performance and sustainability when deploying backup power.
+From cell to cabinet: supporting flexible deployment
+GP Energy Tech’s NiZn battery solution features a modular design built around cells in cylindrical Sub-C format. Each pack contains 128 cells, with nine packs forming a module and ten modules integrated into a cabinet containing 11,520 cells. This architecture allows customers to deploy the solution flexibly according to their UPS system configurations, meeting the backup power requirements of different applications.
+Exploring applications in UPS systems, BBUs, and emerging 800 VDC architectures
+To address the power requirements of different applications, GP Energy Tech is further assessing NiZn battery solutions for UPS systems and BBUs, considering power density, system footprint and backup runtime to inform its product development direction. The Company is also actively exploring battery backup opportunities in emerging 800 VDC power architectures as the power infrastructure needs of AI and cloud data centers evolve. Suitability will be further assessed through system-level testing and validation.
+Advancing commercialization through Manufacturing Twins strategy and industry collaboration
+GP Energy Tech’s Manufacturing Twins strategy brings together manufacturing facilities in China and Malaysia to enhance flexibility in capacity allocation and strengthen supply resilience, providing reliable supply support for customers in different markets. The Company’s first NiZn manufacturing facility in Dongguan, China, commenced operations in January 2026 and entered full mass production in mid-June. The first commercial order was delivered in August 2026. The Malaysian facility, part of the Manufacturing Twins strategy, is targeted to open in the third quarter of 2027. The production lines use fully automated, lights-out smart manufacturing integrated with a Manufacturing Execution System (MES), ensuring consistent quality for every cell produced and full traceability throughout production.
+Drawing on the Group’s technical and manufacturing expertise, GP Energy Tech focuses its R&amp;D and industry collaboration on Hong Kong and the Greater Bay Area. The Company leverages Hong Kong’s international exhibition platforms and business networks to connect with overseas customers and partners. In response to application needs across different markets and customers’ system configuration and deployment requirements, the Company is advancing the validation and commercialization of its NiZn battery solutions and gradually expanding into the backup power market for AI and cloud data centers, as well as other critical infrastructure.
+GP Energy Tech showcases its modular NiZn battery solution at the Hong Kong Electronics Fair (Autumn Edition), offering flexible configurations to meet various backup power requirements.
+Gold Peak Technology Group Limited
+Charlotte Wong
+Senior Manager, Corporate Communications 
+Tel: (852) 2485 5328
+Email: charlotte_wong@goldpeak.com
+AJA Capital Limited
+Avy Yu / Janet Louie
+Tel: (852) 9500 4443 / (852) 9155 5615
+Email: avy.yu@ajacapital.com.hk / janet.louie@ajacapital.com.hk
+About Gold Peak
+Gold Peak Technology Group is a global battery and electronics company with an aspiration to become one of the leaders in providing energy and sound solutions that enlighten and empower lives, and with sustainability as a focus.
+The parent company, Gold Peak Technology Group Limited (SEHK: 40), was established in 1964 and has been listed on the Stock Exchange of Hong Kong since 1984. Gold Peak holds a majority stake at 86.18%* in the Singapore-listed GP Industries Limited as its major industrial investment vehicle and operates manufacturing, R&amp;D, marketing and distribution operations in more than 10 countries around the world.
+Gold Peak Technology Group Limited not only develops its consumer batteries, electronics and audio products, but also puts great emphasis on R&amp;D of new Nickel-Zinc (NiZn) rechargeable battery and B2B battery technologies. The Group has built renowned brand names for its major product categories, including GP batteries, GP Recyko batteries, KEF premium audio products and Celestion professional speaker drivers.
+www.goldpeak.com
+( * shareholding % as at 14 October 2026)
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>November 10, 2026 Deadline: Join Class Action Lawsuit Against Fuelcell ...</v>
+      </c>
+      <c r="B82" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C82" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D82" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E82" t="str">
+        <v>https://pr-inside.com/november-10-2026-deadline-join-class-action-lawsuit-against-fuelcell-r5233250.htm</v>
+      </c>
+      <c r="F82" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>Ensorcia Announces Agreement to Acquire Argentina Wildcats</v>
+      </c>
+      <c r="B83" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C83" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D83" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E83" t="str">
+        <v>https://www.prnewswire.com/news-releases/ensorcia-announces-agreement-to-acquire-argentina-wildcats-302907778.html</v>
+      </c>
+      <c r="F83" t="str">
+        <v>Acquisition to expand Argentine lithium holdings and advance the Katal 1 development program utilizing International Battery Metals' Direct Lithium Extraction technology NEW YORK, Oct. 13, 2026 /PRNewswire/ -- Ensorcia Group Holdings, LLC ("Ensorcia") today announced that it has entered a...</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>November 27, 2026 Deadline Approaching: Join Class Action Against Fluence ...</v>
+      </c>
+      <c r="B84" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C84" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D84" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E84" t="str">
+        <v>https://pr-inside.com/november-27-2026-deadline-approaching-join-class-action-against-fluence-r5233229.htm</v>
+      </c>
+      <c r="F84" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>Making AI more efficient, from the chip to the power grid</v>
+      </c>
+      <c r="B85" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C85" t="str">
+        <v>mlpr-microsoft</v>
+      </c>
+      <c r="D85" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E85" t="str">
+        <v>https://azure.microsoft.com/en-us/blog/infrastructure-for-the-frontier-era-scaling-intelligence-through-open-industry-collaboration/</v>
+      </c>
+      <c r="F85" t="str">
+        <v>The post Making AI more efficient, from the chip to the power grid appeared first on Source.</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
+      </c>
+      <c r="B86" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C86" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D86" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E86" t="str">
+        <v>https://www.newsfilecorp.com/release/318799/ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
+      </c>
+      <c r="F86" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 13, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>FCEL LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Fuelcell Energy, Inc. ...</v>
+      </c>
+      <c r="B87" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C87" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D87" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E87" t="str">
+        <v>https://pr-inside.com/fcel-lawsuit-alert-levi-korsinsky-notifies-fuelcell-energy-inc-r5233227.htm</v>
+      </c>
+      <c r="F87" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="str">
+        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages Fluence Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FLNC</v>
+      </c>
+      <c r="B88" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C88" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D88" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E88" t="str">
+        <v>https://www.newsfilecorp.com/release/318797/ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-Fluence-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FLNC</v>
+      </c>
+      <c r="F88" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 13, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"), of the important November 30, 2026 lead plaintiff deadline.SO WHAT: If you purchased Fluence Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="str">
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Tigo Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - TYGO</v>
+      </c>
+      <c r="B89" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C89" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D89" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E89" t="str">
+        <v>https://www.newsfilecorp.com/release/318815/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Tigo-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-TYGO</v>
+      </c>
+      <c r="F89" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 13, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Tigo Energy, Inc. (NASDAQ: TYGO)  between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"), of the important November 23, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Tigo securities during the Class Period you may be entitled to compensation without...</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="str">
+        <v>Recover Investment Losses: Class Action Initiated Against Fluence Energy, ...</v>
+      </c>
+      <c r="B90" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C90" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D90" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E90" t="str">
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-fluence-energy-r5233213.htm</v>
+      </c>
+      <c r="F90" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Fuelcell Energy, Inc. ...</v>
+      </c>
+      <c r="B91" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C91" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D91" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E91" t="str">
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-fuelcell-energy-inc-r5233199.htm</v>
+      </c>
+      <c r="F91" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>PNE AG Adjusts Guidance for 2026</v>
+      </c>
+      <c r="B92" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C92" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D92" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E92" t="str">
+        <v>https://www.newmediawire.com/news/pne-ag-adjusts-guidance-for-2026-7090579</v>
+      </c>
+      <c r="F92" t="str">
+        <v>Project delays impact earnings Operational performance remains very strong CUXHAVEN, GERMANY - October 13, 2026 ( NEWMEDIAWIRE ) - PNE AG is lowering its guidance for EBITDA for the 2026 financial year to between EUR 60 million and EUR 75 million and its guidance for normalised EBITDA for the 2026 financial year to between EUR 65 million and EUR 80 million. This is primarily due to the anticipated postponement of certain projects into the coming year. Transaction processes are taking longer than originally expected, while some permitting procedures have been delayed. The delayed projects are expected to be realised in 2027. In addition, the Company has decided to retain certain operational wind farms that had originally been intended for sale within its own generation portfolio At the same</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>Kaplan Fox Announces the Lead Plaintiff Deadline of November 10, 2026 in the Securities Class Action Against FuelCell Energy, Inc. (FCEL)</v>
+      </c>
+      <c r="B93" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C93" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D93" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E93" t="str">
+        <v>https://www.newsfilecorp.com/release/318766/Kaplan-Fox-Announces-the-Lead-Plaintiff-Deadline-of-November-10-2026-in-the-Securities-Class-Action-Against-FuelCell-Energy-Inc.-FCEL</v>
+      </c>
+      <c r="F93" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 13, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ: FCEL) on behalf of investors that purchased or otherwise acquired FuelCell securities between June 24, 2026 and September 1, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in FuelCell and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="str">
+        <v>High Winds, Dry Conditions Mean PG&amp;amp;E May Need to Proactively Turn Off Power for Safety Wednesday Evening in Portions of Twenty-Nine Counties</v>
+      </c>
+      <c r="B94" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C94" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D94" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E94" t="str">
+        <v>https://www.prnewswire.com/news-releases/high-winds-dry-conditions-mean-pge-may-need-to-proactively-turn-off-power-for-safety-wednesday-evening-in-portions-of-twenty-nine-counties-302907621.html</v>
+      </c>
+      <c r="F94" t="str">
+        <v>PG&amp;E Has Sent Day-Ahead Notifications to About 70,000 Customers Who Might Experience a Public Safety Power Shutoff OAKLAND, Calif., Oct. 13, 2026 /PRNewswire/ -- Pacific Gas and Electric Company (PG&amp;E) is monitoring a potential dry offshore wind event forecasted to start Wednesday...</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="str">
+        <v>Data Center Battery Rules Differ by Country. Americase International and OCP Experts Will Tackle the "Compliance Gap"</v>
+      </c>
+      <c r="B95" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C95" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D95" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E95" t="str">
+        <v>https://www.prnewswire.com/news-releases/data-center-battery-rules-differ-by-country-americase-international-and-ocp-experts-will-tackle-the-compliance-gap-302907551.html</v>
+      </c>
+      <c r="F95" t="str">
+        <v>Oct. 15 OCP Global Summit panel will draw on a January 2026 Open Compute Project white paper to help operators navigate conflicting energy storage codes. WAXAHACHIE, Texas, Oct. 13, 2026 /PRNewswire/ -- Rules for shipping, installing, storing and disposing of data center lithium batteries...</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="str">
+        <v>NABEP stärkt Geschäftstätigkeit mit neuen Workover- und Bohranlagen</v>
+      </c>
+      <c r="B96" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C96" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D96" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E96" t="str">
+        <v>https://www.prnewswire.com/news-releases/nabep-starkt-geschaftstatigkeit-mit-neuen-workover--und-bohranlagen-302907549.html</v>
+      </c>
+      <c r="F96" t="str">
+        <v>CARACAS, Venezuela, 13. Oktober 2026 /PRNewswire/ -- Elf neue 550-PS-Workover-Rigs werden von North American Blue Energy Partners (NABEP) eingesetzt. Dies ist das erste Mal seit mehr als 15 Jahren, dass neue mobile Reparatur- und Wartungssysteme auf venezolanischen Ölfeldern zum Einsatz...</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="str">
+        <v>NABEP renforce ses opérations grâce à de nouvelles installations de reconditionnement et de forage</v>
+      </c>
+      <c r="B97" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C97" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D97" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E97" t="str">
+        <v>https://www.prnewswire.com/news-releases/nabep-renforce-ses-operations-grace-a-de-nouvelles-installations-de-reconditionnement-et-de-forage-302907542.html</v>
+      </c>
+      <c r="F97" t="str">
+        <v>CARACAS, Venezuela, 13 octobre 2026 /PRNewswire/ -- Onze nouvelles unités de réparation de puits de 550 chevaux sont déployées pour être utilisées par North American Blue Energy Partners (NABEP), marquant la première fois en plus de 15 ans que de nouveaux systèmes mobiles de réparation et...</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="str">
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Fervo Energy Company Investors to Inquire About Securities Class Action Investigation - FRVO</v>
+      </c>
+      <c r="B98" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C98" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D98" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E98" t="str">
+        <v>https://www.newsfilecorp.com/release/318806/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Fervo-Energy-Company-Investors-to-Inquire-About-Securities-Class-Action-Investigation-FRVO</v>
+      </c>
+      <c r="F98" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 13, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Fervo Energy Company (NASDAQ: FRVO) resulting from allegations that Fervo Energy may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Fervo Energy securities you may be entitled to compensation without payment of any out of pocket fees or...</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="str">
+        <v>Kaplan Fox Alerts Investors to a Deadline for a Securities Fraud Class Action Lawsuit Against Tigo Energy, Inc. (TYGO) on November 23, 2026</v>
+      </c>
+      <c r="B99" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C99" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D99" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E99" t="str">
+        <v>https://www.newsfilecorp.com/release/318760/Kaplan-Fox-Alerts-Investors-to-a-Deadline-for-a-Securities-Fraud-Class-Action-Lawsuit-Against-Tigo-Energy-Inc.-TYGO-on-November-23-2026</v>
+      </c>
+      <c r="F99" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 13, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="str">
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Fluence Energy, ...</v>
+      </c>
+      <c r="B100" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C100" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D100" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E100" t="str">
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-fluence-energy-r5233157.htm</v>
+      </c>
+      <c r="F100" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="str">
+        <v>Vadzo Imaging Validates Bolt-830MRS for 100+dB High Dynamic Range and Wake on Motion: 8MP AR0830 Monochrome MIPI Camera</v>
+      </c>
+      <c r="B101" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C101" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D101" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E101" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-830mrs-for-100-db-high-dynamic-range-and-22874307</v>
+      </c>
+      <c r="F101" t="str">
+        <v>The Bolt-830MRS is an 8MP AR0830 Monochrome MIPI Camera built on the Onsemi HyperLux LP sensor, and Vadzo has validated its 100+dB dynamic range and its wake-on-motion function for always-on devices. Battery-powered sensors spend most of their lives waiting, and the host processor is usually the largest consumer of energy while it waits. A low-power MIPI Camera Module that can watch for motion by itself lets the processor sleep until something actually happens. Dynamic range matters at the same moment, because a device watching a scene with bright sky and deep shadow must notice motion in either region. Monochrome adds sensitivity and lighter processing, since no color filter array sits over the pixels. The Bolt-830MRS combines these properties with a MIPI CSI-2 interface in a module for s</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="str">
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Bloom Energy Corporation ...</v>
+      </c>
+      <c r="B102" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C102" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D102" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E102" t="str">
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-bloom-energy-corporation-r5233127.htm</v>
+      </c>
+      <c r="F102" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Bloom Energy Corporation ("Bloom Energy" or "the Company") (NYSE:BE). Investors who purchased Bloom Energy securities prior to February 27, 2026, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/bloom-energy-corporation-be-derivative_lawsuit. Bloom Energy Investigation Details The investigation concerns whether Bloom Energy and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Bloom Energy Investors? If you are aware of any facts ..</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="str">
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating New Era Energy ...</v>
+      </c>
+      <c r="B103" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C103" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D103" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E103" t="str">
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-new-era-energy-r5233113.htm</v>
+      </c>
+      <c r="F103" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of New Era Energy &amp; Digital, Inc. (f/k/a New Era Helium Inc.) ("New Era" or "the Company") (NASDAQ:NUAI). Investors who purchased New Era securities prior to November 6, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/NUAI. New Era Investigation Details The investigation concerns whether New Era and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for New ..</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="str">
+        <v>Nuevo módulo solar residencial de Tongwei diseñado para aprovechar al máximo cada tejado</v>
+      </c>
+      <c r="B104" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C104" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D104" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E104" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuevo-modulo-solar-residencial-de-tongwei-disenado-para-aprovechar-al-maximo-cada-tejado-302907381.html</v>
+      </c>
+      <c r="F104" t="str">
+        <v>-TNC 2.0 FULLX G12R-48 de Tongwei: un nuevo módulo solar residencial diseñado para aprovechar al máximo cada tejado CHENGDU, China, 13 de octubre de 2026/PRNewswire/ -- Tongwei Solar ha presentado el TNC 2.0 FULLX G12R-48, un módulo solar residencial de 48 celdas que ofrece hasta 490 W...</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="str">
+        <v>GoSun Launches New Investment Opportunity on StartEngine, Marking Next Chapter in Solar Electric Vehicles</v>
+      </c>
+      <c r="B105" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C105" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D105" t="str">
+        <v>SaaS, Energy, Automotive</v>
+      </c>
+      <c r="E105" t="str">
+        <v>https://www.newsfilecorp.com/release/317928/GoSun-Launches-New-Investment-Opportunity-on-StartEngine-Marking-Next-Chapter-in-Solar-Electric-Vehicles</v>
+      </c>
+      <c r="F105" t="str">
+        <v>Cincinnati, Ohio--(Newsfile Corp. - October 13, 2026) - GoSun, a solar technology company known for making solar ovens and kitchens, has launched a new investment opportunity through Equity Crowdfunding platform, Start Engine. The campaign marks an important next chapter for the company as it expands into solar utility electric vehicles, EV charging, solar carports, and electric tractors. Founded with a mission to help people use solar energy directly in their daily lives, GoSun has spent more...</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="str">
+        <v>Market One Investor Update Feature on BNN Bloomberg: SECUR3D Advances AI-Powered Brand and IP Protection Across Digital Marketplaces</v>
+      </c>
+      <c r="B106" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C106" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D106" t="str">
+        <v>AI, Energy, Media</v>
+      </c>
+      <c r="E106" t="str">
+        <v>https://www.newsfilecorp.com/release/318745/Market-One-Investor-Update-Feature-on-BNN-Bloomberg-SECUR3D-Advances-AIPowered-Brand-and-IP-Protection-Across-Digital-Marketplaces</v>
+      </c>
+      <c r="F106" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 13, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.SECUR3D Holdings Inc.: Outlining Product and Commercial Priorities SECUR3D Holdings Inc. (CSE: SRD) (the "Company" or...</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="str">
+        <v>FCEL INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds FuelCell Energy (FCEL) Investors of Securities Class Action Lawsuit Deadline on November 10, 2026</v>
+      </c>
+      <c r="B107" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C107" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D107" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E107" t="str">
+        <v>https://www.newsfilecorp.com/release/318736/FCEL-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-FuelCell-Energy-FCEL-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-10-2026</v>
+      </c>
+      <c r="F107" t="str">
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In FuelCell To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in FuelCell between June 24, 2026 and September 1, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="str">
+        <v>FLNC INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Fluence Energy Investors of Securities Class Action Lawsuit Deadline on November 30, 2026</v>
+      </c>
+      <c r="B108" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C108" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D108" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E108" t="str">
+        <v>https://www.newsfilecorp.com/release/318735/FLNC-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Fluence-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-30-2026</v>
+      </c>
+      <c r="F108" t="str">
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Fluence Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Fluence Energy between November 24, 2025 and September 16, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New...</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="str">
+        <v>Battery Council International to Develop Lithium Forklift Battery Safety ...</v>
+      </c>
+      <c r="B109" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C109" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D109" t="str">
+        <v>Finance, Healthcare, Energy</v>
+      </c>
+      <c r="E109" t="str">
+        <v>https://pr-inside.com/battery-council-international-to-develop-lithium-forklift-battery-safety-r5233049.htm</v>
+      </c>
+      <c r="F109" t="str">
+        <v>(PR-inside.com) Susan Harwood Grant Award will allow recently formed BCI Industrial Motive Power Lithium Subcommittee to build first-of-its-kind training program ALEXANDRIA, VA / ACCESS Newswire / October 13, 2026 / Battery Council International (BCI), the leading trade association representing the global battery industry, has been selected by the U.S. Department of Labor's Occupational Safety and Health Administration (OSHA) to develop new safety training on lithium-ion battery hazards for forklifts and other industrial material handling equipment. An OSHA funding award under the Susan Harwood Training Grant Program will provide financial support to BCI and its recently formed BCI Industrial Motive Power Lithium Subcommittee ..</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="str">
+        <v>The world is becoming more electrified</v>
+      </c>
+      <c r="B110" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C110" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D110" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E110" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362783</v>
+      </c>
+      <c r="F110" t="str">
+        <v>Electricity demand grows strongly and becomes increasingly important for economic growth and energy security globally, particularly in countries and regions that depend on fossil fuel imports. Renewable energy continues to expand and will become the dominant source of electricity by 2035, driven by solar and wind power facilitated by expansion of power grids and storage solutions such as batteries. - - These are the main trends in Statkraft&amp;#39;s Green Transition Scenarios report 2026, which ex... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362783</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="str">
+        <v>We're helping Indiana communities save with clean energy investments.</v>
+      </c>
+      <c r="B111" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C111" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D111" t="str">
+        <v>Energy, Education</v>
+      </c>
+      <c r="E111" t="str">
+        <v>https://blog.google/innovation-and-ai/infrastructure-and-cloud/global-network/indiana-energy-imact-program/</v>
+      </c>
+      <c r="F111" t="str">
+        <v>The Monroe-Gregg School District and Morgan County Public Library will benefit from Google’s $10M clean energy investment in Indiana.</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="str">
+        <v>'Porsche Vibe Seoul' opens new chapter in brand experience</v>
+      </c>
+      <c r="B112" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C112" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D112" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E112" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362780</v>
+      </c>
+      <c r="F112" t="str">
+        <v>At a glance - - - &amp;#8226; Held at the Oil Tank Culture Park under the theme &amp;#39;All Porsche, One Vibe,&amp;#39; attracting 15,000 visitors over two days. - - &amp;#8226; Around 70 vehicles on display, ranging from Porsche Museum heritage models and all generations of the 911 to owner collections, bringing the brand&amp;#39;s past, present, and future together in one place. - - &amp;#8226; Live performances, art, e-sports, and owner community programmes created a festival where automotive culture and broader cultural experiences ca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362780</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="str">
+        <v>Class Action Lawsuit Filed Against Fluence Energy, Inc. (FLNC) - Recover ...</v>
+      </c>
+      <c r="B113" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C113" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D113" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E113" t="str">
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-fluence-energy-inc-flnc-recover-r5233038.htm</v>
+      </c>
+      <c r="F113" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="str">
+        <v>Take2Eton Expands Established US Energy and Marine Travel Business ...</v>
+      </c>
+      <c r="B114" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C114" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D114" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E114" t="str">
+        <v>https://pr-inside.com/take2eton-expands-established-us-energy-and-marine-travel-business-r5233030.htm</v>
+      </c>
+      <c r="F114" t="str">
+        <v>(PR-inside.com) Three-year Texas operation provides platform for Take2Eton Group's expansion into Aberdeen-Scotland under new EVP Energy &amp; Marine Graeme Fyvie HOUSTON, TX / ACCESS Newswire / October 13, 2026 / Global independent travel management company Take2Eton Group is expanding its established US energy and marine travel business internationally with the opening of a new operation in Aberdeen, Scotland. The expansion builds on Take2Eton's Texas-based energy and marine operation, which has been successfully serving clients in the sector for the past three years and today manages a portfolio representing a combined multi-million-dollar travel spend. The new Aberdeen operation will be headed by newly-appointed EVP Energy ..</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="str">
+        <v>Take2Eton Expands Established US Energy and Marine Travel Business Across the Atlantic</v>
+      </c>
+      <c r="B115" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C115" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D115" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E115" t="str">
+        <v>https://www.newswire.com/news/take2eton-expands-established-us-energy-and-marine-travel-business-22874310</v>
+      </c>
+      <c r="F115" t="str">
+        <v>Three-year Texas operation provides platform for Take2Eton Group's expansion into Aberdeen-Scotland under new EVP Energy &amp;amp; Marine Graeme Fyvie</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="str">
+        <v>Endure Critical Solutions Expands Southeast UPS and Battery Service Capacity with Precise Power</v>
+      </c>
+      <c r="B116" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C116" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D116" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E116" t="str">
+        <v>https://www.prnewswire.com/news-releases/endure-critical-solutions-expands-southeast-ups-and-battery-service-capacity-with-precise-power-302907237.html</v>
+      </c>
+      <c r="F116" t="str">
+        <v>Built on decades of field expertise, Endure Critical Solutions expands its critical power service footprint in the Southeast by acquiring Precise Power's UPS service division. Endure delivers nationwide OEM-agnostic UPS and battery services, including preventive and predictive...</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="str">
+        <v>United States: TotalEnergies Expands its Joint Venture with KKR with the Addition of a 700 MW Renewables Portfolio</v>
+      </c>
+      <c r="B117" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C117" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D117" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E117" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362771</v>
+      </c>
+      <c r="F117" t="str">
+        <v>TotalEnergies and KKR, a leading global investment firm, today announced the signing of an agreement to add 700 MW to the 50/50 Joint-Venture (JV) they created in the U.S. in 2025, which currently holds 1.4 GW. - - The transaction covers a portfolio of three utility scale solar assets located in Texas and in Ohio which are expected to reach their commercial operation dates by the first quarter of 2027. The electricity produced by these assets is already sold to third parties or will be ma... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362771</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="str">
+        <v>EON Resources Reports A 19% Increase in Revenues and Lower Costs for ...</v>
+      </c>
+      <c r="B118" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C118" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D118" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E118" t="str">
+        <v>https://pr-inside.com/eon-resources-reports-a-19-increase-in-revenues-and-lower-costs-for-r5233015.htm</v>
+      </c>
+      <c r="F118" t="str">
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / October 13, 2026 / EON Resources Inc. (NYSE American:EONR) ("EON" or the "Company") is an independent upstream energy company with approximately 20,000 leasehold acres in the Permian Basin and approximately 1.2 billion barrels of original oil in place. The Company has filed its 10-Q for the first quarter of 2026. San Andres horizontal drilling program commenced The next phase of growth for EON through the San Andres horizontal drilling program in Eddy County, New Mexico has begun. During Q1, 5 vertical San Andres test wells and the first 3 new horizontal wells were permitted. The vertical wells ..</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="str">
+        <v>EON Resources Reports A 19% Increase in Revenues and Lower Costs for the First Quarter of 2026, Advances San Andres Horizontal Drilling as Early Tests Confirm Commercial Oil Production</v>
+      </c>
+      <c r="B119" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C119" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D119" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E119" t="str">
+        <v>https://www.newswire.com/news/eon-resources-reports-a-19-increase-in-revenues-and-lower-costs-for-the-first</v>
+      </c>
+      <c r="F119" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="str">
+        <v>Plug in, get paid: Duke Energy Florida program offers bill credits for customers charging EVs at certain times</v>
+      </c>
+      <c r="B120" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C120" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D120" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E120" t="str">
+        <v>https://www.prnewswire.com/news-releases/plug-in-get-paid-duke-energy-florida-program-offers-bill-credits-for-customers-charging-evs-at-certain-times-302907219.html</v>
+      </c>
+      <c r="F120" t="str">
+        <v>ST. PETERSBURG, Fla., Oct. 13, 2026 /PRNewswire/ -- Given the Sunshine State has the second-highest electric vehicle (EV) registrations in the nation, Duke Energy Florida is reminding EV-driving customers about the range of programs the company offers to help them save money. For...</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="str">
+        <v>Dow launches VOLTRICELL™ battery cell materials platform to advance next-generation battery innovation</v>
+      </c>
+      <c r="B121" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C121" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D121" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E121" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362763</v>
+      </c>
+      <c r="F121" t="str">
+        <v>- - &amp;#8226; VOLTRICELL&amp;#8482; materials are designed to help address performance needs in high-energy-density battery applications. - - &amp;#8226; Alongside existing technologies, the introduction of VOLTRICELL&amp;#8482; means Dow can support customers across multiple stages of the battery value chain. - - &amp;#8226; Dow&amp;#39;s newest battery fire protection materials DOWSIL&amp;#8482; EF-6559 and DOWSIL&amp;#8482; FC-2024 will be also on display at The Battery Show North America 2026 - - - Dow (NYSE: DOW) announced the addition of VOLTRICELL&amp;#8482; to... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362763</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="str">
+        <v>Securities Fraud Class Action Filed Against Fuelcell Energy, Inc. (FCEL) ...</v>
+      </c>
+      <c r="B122" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C122" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D122" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E122" t="str">
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-fuelcell-energy-inc-fcel-r5233002.htm</v>
+      </c>
+      <c r="F122" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="str">
+        <v>Fluence Energy, Inc. (FLNC) Lawsuit - Investors Urged to Contact Levi ...</v>
+      </c>
+      <c r="B123" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C123" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D123" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E123" t="str">
+        <v>https://pr-inside.com/fluence-energy-inc-flnc-lawsuit-investors-urged-to-contact-levi-r5233001.htm</v>
+      </c>
+      <c r="F123" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="str">
+        <v>Permeta Launches FERC.ai, Bringing the FERC e-Library to Claude, Copilot ...</v>
+      </c>
+      <c r="B124" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C124" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D124" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E124" t="str">
+        <v>https://pr-inside.com/permeta-launches-ferc-ai-bringing-the-ferc-e-library-to-claude-copilot-r5232985.htm</v>
+      </c>
+      <c r="F124" t="str">
+        <v>(PR-inside.com) With FERC.ai, securely search FERC's e-library within Copilot, Claude or ChatGPT to analyze project applications, technical filings and FERC decisions with direct citations PORTLAND, OR / ACCESS Newswire / October 13, 2026 / Permeta, Inc. announced the beta launch of FERC.ai , a service that for the first time makes the mammoth public record of the Federal Energy Regulatory Commission (FERC) conversational through Claude, ChatGPT, and Copilot. FERC.ai allows users to thoroughly research past projects and regulatory proceedings by asking questions, in plain English, with Claude, Copilot, and ChatGPT responding with cited answers and links to source filings in FERC's eLibrary. More ..</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="str">
+        <v>Fluence Energy (FLNC) Alert: Securities Class Action Filed, Investors with Losses Encouraged to Contact Hagens Berman Before November 27, 2026 Lead Plaintiff Deadline</v>
+      </c>
+      <c r="B125" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C125" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D125" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E125" t="str">
+        <v>https://www.prnewswire.com/news-releases/fluence-energy-flnc-alert-securities-class-action-filed-investors-with-losses-encouraged-to-contact-hagens-berman-before-november-27-2026-lead-plaintiff-deadline-302906645.html</v>
+      </c>
+      <c r="F125" t="str">
+        <v>SAN FRANCISCO, Oct. 13, 2026 /PRNewswire/ -- Fluence Energy (NASDAQ: FLNC) faces a securities class action, which seeks to represent investors who purchased or otherwise acquired Fluence securities between November 24, 2025 and September 16, 2026. The suit follows a stream of unexpected...</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="str">
+        <v>Class Action Filed Against Fuelcell Energy, Inc. (FCEL) Over Securities ...</v>
+      </c>
+      <c r="B126" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C126" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D126" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E126" t="str">
+        <v>https://pr-inside.com/class-action-filed-against-fuelcell-energy-inc-fcel-over-securities-r5232951.htm</v>
+      </c>
+      <c r="F126" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="str">
+        <v>Viking Global Technologies Announces New Trading Symbol "VGTK"</v>
+      </c>
+      <c r="B127" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C127" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D127" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E127" t="str">
+        <v>https://pr-inside.com/viking-global-technologies-announces-new-trading-symbol-vgtk-r5232947.htm</v>
+      </c>
+      <c r="F127" t="str">
+        <v>(PR-inside.com) New Symbol is Effective October 13, 2026 as Company Showcases Technology Portfolio and Strategic Focus HOUSTON, TX / ACCESS Newswire / October 13, 2026 / Viking Global Technologies, Inc. (OTCQB:VGTK) ("Viking Global Technologies" or the "Company"), formerly known as Camber Energy, Inc., today announced that the Financial Industry Regulatory Authority ("FINRA") has completed processing of the Company's corporate action relating to its previously announced name change, and that the Company's common stock, which previously traded under the symbol "CEIN", begins trading under the new symbol "VGTK" at the open of market today, October 13, 2026. The new trading symbol represents the final ..</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="str">
+        <v>NANO Nuclear's KRONOS MMR(TM) Program Advancing Through U.S. NRC Review with the University of Illinois Urbana-Champaign</v>
+      </c>
+      <c r="B128" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C128" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D128" t="str">
+        <v>Finance, Energy, Education</v>
+      </c>
+      <c r="E128" t="str">
+        <v>https://www.newsfilecorp.com/release/318661/NANO-Nuclears-KRONOS-MMRTM-Program-Advancing-Through-U.S.-NRC-Review-with-the-University-of-Illinois-UrbanaChampaign</v>
+      </c>
+      <c r="F128" t="str">
+        <v>U. of I. and NANO Nuclear have continued technical engagement with the NRC through the ongoing audit process following formal acceptance of the KRONOS MMR™ Construction Permit Application for review Continued licensing progress supports NANO Nuclear's previously disclosed expectation for the opportunity to begin initial construction activities in the second half of 2027New York, New York--(Newsfile Corp. - October 13, 2026) - NANO Nuclear Energy Inc. (NASDAQ: NNE) ("NANO Nuclear" or the...</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="str">
+        <v>Audi A2 e-tron at the Paris Motor Show: efficient electric mobility for Europe</v>
+      </c>
+      <c r="B129" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C129" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D129" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E129" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362754</v>
+      </c>
+      <c r="F129" t="str">
+        <v>Following its world premiere in early September, the Audi A2 e-tron is being presented to an international trade-show audience for the first time at the Paris Motor Show. The all-electric compact car is the most efficient Audi ever built. With WLTP-rated energy consumption of 12.8 kWh/100 km and a range of up to 646 kilometers 1, it sets a new benchmark for efficient premium mobility. Designed to meet the needs of European customers and built at Audi&amp;#39;s plant in Ingolstadt, the Audi A2 e-tr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362754</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="str">
+        <v>Piaggio Group: Aprilia Racing, the Piaggio Group's (PIA.MI) racing team, Makes history with its first MotoGP poker at Mandalia</v>
+      </c>
+      <c r="B130" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C130" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D130" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E130" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362753</v>
+      </c>
+      <c r="F130" t="str">
+        <v>The weekend at the Pertamina Mandalika International Circuit ended with a historic result for Aprilia, which secured its first poker finish in MotoGP with four RS-GP26 bikes in the top four. - - Starting second on the grid, Marco Bezzecchi claimed the top step of the podium, putting in a clever performance on his Aprilia RS-GP26 and also setting the race&amp;#39;s fastest lap in 1&amp;#39;29.960. His victory is the 300th by an Italian rider in the top class of Grand Prix motorcycle racing. Today&amp;#39;s win... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362753</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="str">
+        <v>Renault Group and EDF Group join forces to make electric vehicles more accessible and affordable for French consumers</v>
+      </c>
+      <c r="B131" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C131" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D131" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E131" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362751</v>
+      </c>
+      <c r="F131" t="str">
+        <v>- - &amp;#8226; Renault Group and EDF Group are joining forces to offer an integrated solution combining an electric vehicle, a home charging station, and smart charging management. - &amp;#8226; The two partners will notably leverage bidirectional charging technologies, including Vehicle-to-Grid (V2G), enabling Renault Group electric vehicles to become active participants in the energy system. This technology provides flexibility to the electricity grid while reducing vehicle charging costs, delivering savin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362751</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="str">
+        <v>Fermi Signs Credit Support Agreement with AMD and Announces Partnership ...</v>
+      </c>
+      <c r="B132" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C132" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D132" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E132" t="str">
+        <v>https://pr-inside.com/fermi-signs-credit-support-agreement-with-amd-and-announces-partnership-r5232928.htm</v>
+      </c>
+      <c r="F132" t="str">
+        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / October 13, 2026 / Fermi Inc. (Nasdaq:FRMI)(LSE:FRMI), operating as Fermi America™ ("Fermi" or the "Company"), today announced that it has signed a credit support agreement with AMD, the high performance and adaptive computing leader, supporting a lease for phase one of Fermi's Project Matador energy and AI buildout in Carson County, Texas, with 222 megawatts (MW) of gross power capacity in line with Fermi's first customer lease as announced on August 10, 2026. The agreement represents a key milestone toward securing project financing. The companies have also signed an agreement outlining a partnership and ..</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="str">
+        <v>XCF Global (Nasdaq:SAFX) Announces $12M+ in Gross Product Sales and ...</v>
+      </c>
+      <c r="B133" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C133" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D133" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E133" t="str">
+        <v>https://pr-inside.com/xcf-global-nasdaq-safx-announces-12m-in-gross-product-sales-and-r5232920.htm</v>
+      </c>
+      <c r="F133" t="str">
+        <v>(PR-inside.com) Operational and commercial activity at XCF's New Rise Renewables Reno facility continued to ramp resulting in increased gross product sales, shipments and production Daily production increased to ~85,000 gallons per day, approaching the facility's nameplate capacity of 105,000 -110,000 gallons per day HOUSTON, TX / ACCESS Newswire / October 13, 2026 / XCF Global Inc. ("XCF") (Nasdaq:SAFX), a growing U.S.-based producer of renewable diesel and sustainable aviation fuel ("SAF"), today announced September gross product sales of more than $12 million from renewable diesel, driven by increasing production and expanding commercial contracts and shipments of approximately 1.4 million gallons from XCF's New ..</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="str">
+        <v>XCF Global (Nasdaq:SAFX) Announces $12M+ in Gross Product Sales and Shipments of 1.4 Million Gallons of Renewable Diesel in September</v>
+      </c>
+      <c r="B134" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C134" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D134" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E134" t="str">
+        <v>https://www.newswire.com/news/xcf-global-nasdaq-safx-announces-12m-in-gross-product-sales-and-shipments-of-1</v>
+      </c>
+      <c r="F134" t="str">
+        <v>Operational and commercial activity at XCF's New Rise Renewables Reno facility continued to ramp resulting in increased gross product sales, shipments and production Daily production increased to ~85,000 gallons per day, approaching the facility's nameplate capacity of 105,000 -110,000 gallons per day</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="str">
+        <v>State Ceremony Officially Opens Ares Strategic Mining Lumps Plant, in Delta, Utah, USA</v>
+      </c>
+      <c r="B135" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C135" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D135" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E135" t="str">
+        <v>https://www.newmediawire.com/news/state-ceremony-officially-opens-ares-strategic-mining-lumps-plant-in-delta-utah-usa-7090555</v>
+      </c>
+      <c r="F135" t="str">
+        <v xml:space="preserve">DELTA, UTAH - October 13, 2026 ( NEWMEDIAWIRE ) - Ares Strategic Mining Inc. (CSE: ARS) (OTCQX: ARSMF) (FRA: N811) ("Ares" or the "Company") officially opened its Fluorspar Lumps Plant on Friday, October 9, 2026. The Lumps Plant processes raw fluorspar from the Company's fully permitted Lost Sheep Mine, into industry-ready metallurgical-grade 'lumps' - an essential ingredient for steel and aluminum production. The official opening solidifies Ares as a vertically integrated company that owns and controls the critical mineral from the ground to its final, market-ready forms. (L–R): Roy Durr, President and CEO, Provo Mining and Construction; Blake Nelson, Utah Office of Energy Development; Dana Dean, Acting Director, Utah Division of Oil, Gas and Mining; James Walker, President and CEO, Ares </v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="str">
+        <v>Uranium Energy Corp Forms National Security Advisory Council to Bolster Expansion into Uranium Conversion</v>
+      </c>
+      <c r="B136" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C136" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D136" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E136" t="str">
+        <v>https://www.prnewswire.com/news-releases/uranium-energy-corp-forms-national-security-advisory-council-to-bolster-expansion-into-uranium-conversion-302906589.html</v>
+      </c>
+      <c r="F136" t="str">
+        <v>NYSE American: UEC CORPUS CHRISTI, Texas, Oct. 13, 2026 /PRNewswire/ -- Uranium Energy Corp (NYSE American: UEC) (the "Company" or "UEC"), is pleased to announce the appointment of the Honorable Tom D'Agostino, Admiral James F. Caldwell (USN, Ret.), Admiral William K. Lescher (USN, Ret.)...</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="str">
+        <v>Eco (Atlantic) Oil and Gas Ltd. Announces Direct Equity Subscription ...</v>
+      </c>
+      <c r="B137" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C137" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D137" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E137" t="str">
+        <v>https://pr-inside.com/eco-atlantic-oil-and-gas-ltd-announces-direct-equity-subscription-r5232917.htm</v>
+      </c>
+      <c r="F137" t="str">
+        <v>(PR-inside.com) NOT FOR RELEASE, PUBLICATION OR DISTRIBUTION, IN WHOLE OR IN PART, DIRECTLY OR INDIRECTLY, IN, INTO OR FROM THE UNITED STATES, AUSTRALIA, JAPAN OR THE REPUBLIC OF SOUTH AFRICA OR ANY OTHER JURISDICTION IN WHICH SUCH RELEASE, PUBLICATION OR DISTRIBUTION WOULD BE UNLAWFUL. THIS ANNOUNCEMENT CONTAINS INSIDE INFORMATION FOR THE PURPOSES OF THE MARKET ABUSE REGULATION (EU) No. 596/2014 AS IT FORMS PART OF UNITED KINGDOM DOMESTIC LAW ("MAR"). UPON THE PUBLICATION OF THIS ANNOUNCEMENT VIA A REGULATORY INFORMATION SERVICE, THIS INSIDE INFORMATION IS NOW CONSIDERED TO BE IN THE PUBLIC DOMAIN. TORONTO, ON / ACCESS Newswire / October 13, 2026 / ..</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="str">
+        <v>Mkango Magnetic Materials Limited Announces Hypromag USA Secures Power ...</v>
+      </c>
+      <c r="B138" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C138" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D138" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E138" t="str">
+        <v>https://pr-inside.com/mkango-magnetic-materials-limited-announces-hypromag-usa-secures-power-r5232913.htm</v>
+      </c>
+      <c r="F138" t="str">
+        <v>(PR-inside.com) HYPROMAG USA SECURES POWER AND ADVANCES PROJECT READINESS FOR TEXAS RECYCLING AND MAGNET MANUFACTURING HUB CALGARY, AB / ACCESS Newswire / October 13, 2026 / Mkango Magnetic Materials Ltd. (AIM:MKA)(TSX-V:MKA) ("Mkango") is pleased to announce that HyProMag USA LLC ("HyProMag USA") has provided an update on development activities for its Texas Hub rare earth magnet recycling and manufacturing project. HyProMag USA has secured electrical power capacity with Oncor Electric Delivery Company LLC ("Oncor") for the Texas Hub development. HyProMag USA expects the facility's electricity requirements to be supplied predominantly from renewable energy resources. Key Highlights ● Power capacity secured with Oncor Electric Delivery ..</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="str">
+        <v>HyProMag USA Secures Power and Advances Project Readiness for Texas ...</v>
+      </c>
+      <c r="B139" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C139" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D139" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E139" t="str">
+        <v>https://pr-inside.com/hypromag-usa-secures-power-and-advances-project-readiness-for-texas-r5232910.htm</v>
+      </c>
+      <c r="F139" t="str">
+        <v>(PR-inside.com) DALLAS-FORT WORTH, TEXAS / ACCESS Newswire / October 13, 2026 / HyProMag USA LLC ("HyProMag USA" or the "Company") is pleased to provide an update on development activities for its Texas Hub rare earth magnet recycling and manufacturing project. HyProMag USA has secured electrical power capacity with Oncor Electric Delivery Company LLC ("Oncor") for the Texas Hub development. The Company expects the facility's electricity requirements to be supplied predominantly from renewable energy resources. Key Highlights Power capacity secured with Oncor Electric Delivery Company LLC for both cutting and finishing operations and Phase 1 developments with a pathway through a sub-station upgrade to ..</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="str">
+        <v>ADNOC Group Appoints Fernando Aguirre as Co-Chief Executive Officer of Barham Group International</v>
+      </c>
+      <c r="B140" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C140" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D140" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E140" t="str">
+        <v>https://www.prweb.com/releases/adnoc-group-appoints-fernando-aguirre-as-co-chief-executive-officer-of-barham-group-international-302905578.html</v>
+      </c>
+      <c r="F140" t="str">
+        <v>Landmark appointment brings seasoned global leadership to one of the world's largest integrated polypropylene platforms. ABU DHABI, UAE, Oct. 13, 2026 /PRNewswire-PRWeb/ -- Abu Dhabi National Oil Company (ADNOC) Group, together with OMV, today announced the appointment of Fernando...</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="str">
+        <v>FLNC ALERT: Securities Fraud Class Action Launched Against Fluence ...</v>
+      </c>
+      <c r="B141" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C141" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D141" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E141" t="str">
+        <v>https://pr-inside.com/flnc-alert-securities-fraud-class-action-launched-against-fluence-r5232903.htm</v>
+      </c>
+      <c r="F141" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="str">
+        <v>RAEK Secures 26 SI Domains to Support Its Vision for the Super Intelligence ...</v>
+      </c>
+      <c r="B142" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C142" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D142" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E142" t="str">
+        <v>https://pr-inside.com/raek-secures-26-si-domains-to-support-its-vision-for-the-super-intelligence-r5232893.htm</v>
+      </c>
+      <c r="F142" t="str">
+        <v>(PR-inside.com) Strategic registrations span data ownership, private computing, agent infrastructure and solar-powered compute, reinforcing the company's direction across RAEK Data, RAEK Edge and RAEK AI. PHOENIX, AZ / ACCESS Newswire / October 13, 2026 / RAEK, the company building the data ownership layer for the AI economy, today announced the registration of 26 .si domains supporting its long-term vision for SI (Super Intelligence): a future in which businesses can benefit from increasingly capable intelligence while maintaining control over their data, infrastructure and how their information is used. The portfolio includes PrivateCompute.si, FirstPartyData.si, AgentControl.si, SovereignCompute.si and SolarCompute.si, alongside additional domains addressing the data, context, ..</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="str">
+        <v>RAEK Secures 26 SI Domains to Support Its Vision for the Super Intelligence Economy</v>
+      </c>
+      <c r="B143" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C143" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D143" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E143" t="str">
+        <v>https://www.newswire.com/news/raek-secures-26-si-domains-to-support-its-vision-for-the-super-intelligence</v>
+      </c>
+      <c r="F143" t="str">
+        <v>Strategic registrations span data ownership, private computing, agent infrastructure and solar-powered compute, reinforcing the company's direction across RAEK Data, RAEK Edge and RAEK AI.</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="str">
+        <v>Tongweis TNC 2.0 FULLX G12R-48: Ein neues Solarmodul für Wohnhäuser, das entwickelt wurde, um mehr aus jedem Dach herauszuholen</v>
+      </c>
+      <c r="B144" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C144" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D144" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E144" t="str">
+        <v>https://www.prnewswire.com/news-releases/tongweis-tnc-2-0-fullx-g12r-48-ein-neues-solarmodul-fur-wohnhauser-das-entwickelt-wurde-um-mehr-aus-jedem-dach-herauszuholen-302906862.html</v>
+      </c>
+      <c r="F144" t="str">
+        <v>CHENGDU, China, 13. Oktober 2026 /PRNewswire/ -- Tongwei Solar hat das TNC 2.0 FULLX G12R-48 vorgestellt, ein 48-Zellen-Solarmodul für Privathaushalte, das bis zu 490 W bei einem Wirkungsgrad von 24,5 % in einem kompakten Format von 1.762 × 1.134 × 30 mm liefert. Erhältlich in den...</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="str">
+        <v>Tongwei TNC 2.0 FULLX G12R-48 : Un nouveau module solaire résidentiel conçu pour optimiser le rendement de chaque toit.</v>
+      </c>
+      <c r="B145" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C145" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D145" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E145" t="str">
+        <v>https://www.prnewswire.com/news-releases/tongwei-tnc-2-0-fullx-g12r-48--un-nouveau-module-solaire-residentiel-concu-pour-optimiser-le-rendement-de-chaque-toit-302906859.html</v>
+      </c>
+      <c r="F145" t="str">
+        <v>CHENGDU, Chine, 13 octobre 2026 /PRNewswire/ -- Tongwei Solar a présenté le TNC 2.0 FULLX G12R-48, un module solaire résidentiel de 48 cellules fournissant jusqu'à 490 W à un rendement de 24,5 % dans un format compact de 1 762 × 1 134 × 30 mm. Disponible en versions Full Black et Black...</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="str">
+        <v>Building Thermal Insulation Market Trends Driving Energy-Efficient Construction</v>
+      </c>
+      <c r="B146" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C146" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D146" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E146" t="str">
+        <v>https://express-press-release.net/news/2026/10/13/1776531</v>
+      </c>
+      <c r="F146" t="str">
+        <v>The global building thermal insulation market was valued at USD 28.4 billion in 2025 and is expected to reach USD 45.2 billion by 2033, expanding [read full press release...]</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="str">
+        <v>Mitsubishi Electric to Participate in COP31</v>
+      </c>
+      <c r="B147" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C147" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D147" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E147" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362746</v>
+      </c>
+      <c r="F147" t="str">
+        <v>Mitsubishi Electric Corporation (TOKYO: 6503) Mitsubishi Electric Corporation (TOKYO: 6503) announced that it will participate in COP31, the 31st Conference of the Parties to the United Nations Framework Convention on Climate Change (UNFCCC) to be held in Antalya, Turkey from November 9 through November 20, following its selection by Ministry of Environment, Japan. Under the theme of &amp;#8220;Supporting Decarbonization and the Energy Transition through Satellite GHG 1 Data,&amp;#8221; Mitsubishi Electric... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362746</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="str">
+        <v>D2E Expands its UK Offering with the Acquisition of Abbacas and Access Advisors</v>
+      </c>
+      <c r="B148" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C148" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D148" t="str">
+        <v>Finance, Real Estate, Energy</v>
+      </c>
+      <c r="E148" t="str">
+        <v>https://pressat.co.uk/releases/d2e-expands-its-uk-offering-with-the-acquisition-of-abbacas-and-access-advisors-050799e2bd467a68e029537095e15f2a/</v>
+      </c>
+      <c r="F148" t="str">
+        <v>Tuesday 13 October, 2026 London, UK – D2E International VT Consultants Ltd (D2E), a leading UK consultancy specialising in lifts, escalators, façade access and working at height, has acquired two well-established UK firms: Abbacas Consulting Ltd and Access Advisors (UK) Limited. Abbacas is a Nottingham-based lift and escalator consultancy with a strong public sector client base, and Access Advisors (UK) Limited is one of the country’s leading façade access consultancies. Together, the acquisitions extend D2E’s reach into the Midlands, the public sector, and substantially strengthen its façade access practice. The move is a significant step in D2E’s strategy to give clients a complete, joined-up service across vertical transportation and façade access. From new design and construction throu</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="str">
+        <v>WorkBuzz acquires Hive, bringing two UK employee listening businesses together</v>
+      </c>
+      <c r="B149" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C149" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D149" t="str">
+        <v>Finance, SaaS, Real Estate, Energy, Retail, Education</v>
+      </c>
+      <c r="E149" t="str">
+        <v>https://pressat.co.uk/releases/workbuzz-acquires-hive-bringing-two-uk-employee-listening-businesses-together-d46c34d3bb6ee9aeb3f457ec6d059c54/</v>
+      </c>
+      <c r="F149" t="str">
+        <v>Tuesday 13 October, 2026 Acquisition brings together two UK employee listening businesses with a shared belief that when employees are heard, organisations become better places to work and perform. Milton Keynes, UK, 13th October 2026 - WorkBuzz, the employee listening technology company helping organisations turn employee voice into better decisions and improved performance, today announced the acquisition of Hive, an established UK employee engagement platform supporting commercial, public sector and not-for-profit organisations. The acquisition brings together two trusted teams with a shared belief that when employees are heard, organisations become better places to work and perform. For Hive customers, the priority is continuity - with the added benefits of becoming part of a larger, f</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="str">
+        <v>Smart Water Meters Market Developments in Remote Data Collection</v>
+      </c>
+      <c r="B150" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C150" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D150" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E150" t="str">
+        <v>https://express-press-release.net/news/2026/10/13/1776514</v>
+      </c>
+      <c r="F150" t="str">
+        <v>Water utilities are moving beyond conventional meter reading toward systems that can identify consumption patterns, detect leaks, and improve distribution efficiency. The Smart Water Meters [read full press release...]</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="str">
+        <v>Copenhagen Infrastructure Partners acquires 25% stake in Five Estuaries Offshore Wind Farm</v>
+      </c>
+      <c r="B151" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C151" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D151" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E151" t="str">
+        <v>https://www.prnewswire.com/news-releases/copenhagen-infrastructure-partners-acquires-25-stake-in-five-estuaries-offshore-wind-farm-302906693.html</v>
+      </c>
+      <c r="F151" t="str">
+        <v>The acquisition, made through its fifth flagship fund, strengthens Copenhagen Infrastructure Partners' UK energy infrastructure portfolio and supports delivery of the up to 1,080MW project off the Essex and Suffolk coast. COPENHAGEN, Denmark, 13 October 2026 /PRNewswire/ -- Copenhagen...</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="str">
+        <v>Tongwei's TNC 2.0 FULLX G12R-48: A New Residential Solar Module Designed to Get More from Every Rooftop</v>
+      </c>
+      <c r="B152" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C152" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D152" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E152" t="str">
+        <v>https://www.prnewswire.com/news-releases/tongweis-tnc-2-0-fullx-g12r-48-a-new-residential-solar-module-designed-to-get-more-from-every-rooftop-302906670.html</v>
+      </c>
+      <c r="F152" t="str">
+        <v>CHENGDU, China, Oct. 13, 2026 /PRNewswire/ -- Tongwei Solar has introduced the TNC 2.0 FULLX G12R-48, a 48-cell residential solar module delivering up to 490 W at 24.5% efficiency in a compact 1,762 × 1,134 × 30 mm format. Available in Full Black and Black Frame versions, it combines high...</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="str">
+        <v>Nel ASA: Partners with Rheinmetall on its Giga PtX project for decentralized synthetic fuel production</v>
+      </c>
+      <c r="B153" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C153" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D153" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E153" t="str">
+        <v>https://www.prnewswire.com/news-releases/nel-asa-partners-with-rheinmetall-on-its-giga-ptx-project-for-decentralized-synthetic-fuel-production-302906659.html</v>
+      </c>
+      <c r="F153" t="str">
+        <v>OSLO, Norway, Oct. 13, 2026 /PRNewswire/ -- Nel ASA and Rheinmetall AG have signed a Memorandum of Understanding (MoU) to explore joint opportunities in decentralised renewable fuel production, supporting critical infrastructure and energy security. The collaboration will combine Nel's...</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="str">
+        <v>GAC Connects with Europe Through Engineering and Football at 2026 Paris Motor Show</v>
+      </c>
+      <c r="B154" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C154" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D154" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E154" t="str">
+        <v>https://www.prnewswire.com/news-releases/gac-connects-with-europe-through-engineering-and-football-at-2026-paris-motor-show-302906448.html</v>
+      </c>
+      <c r="F154" t="str">
+        <v>PARIS, Oct. 12, 2026 /PRNewswire/ -- Engineering for a better life. On October 12, the 91st Paris Motor Show opened at Paris Expo Porte de Versailles. GAC showcased new energy vehicles across its three brands, with the AION UT Cross making its global debut. GAC. THE ENGINEERS, its brand...</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="str">
+        <v>NEU Battery Materials closes oversubscribed US$7.6 million funding round to scale LFP recycling and strengthen lithium supply chain resilience</v>
+      </c>
+      <c r="B155" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C155" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D155" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E155" t="str">
+        <v>https://www.prnewswire.com/news-releases/neu-battery-materials-closes-oversubscribed-us7-6-million-funding-round-to-scale-lfp-recycling-and-strengthen-lithium-supply-chain-resilience-302905285.html</v>
+      </c>
+      <c r="F155" t="str">
+        <v>SINGAPORE, Oct. 12, 2026 /PRNewswire/ -- NEU Battery Materials, a Singapore-based material security company focused on recycling lithium iron phosphate (LFP) batteries, announced the oversubscribed close of its US$7.6 million funding round co-led by Shift4Good, a global venture capital...</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="str">
+        <v>LGMG Showcases Ultra-Fast Charging and Integrated Energy Solutions for Mining Electrification</v>
+      </c>
+      <c r="B156" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C156" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D156" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E156" t="str">
+        <v>https://www.prnewswire.com/news-releases/lgmg-showcases-ultra-fast-charging-and-integrated-energy-solutions-for-mining-electrification-302906328.html</v>
+      </c>
+      <c r="F156" t="str">
+        <v>Live demonstration highlights technologies designed to reduce diesel dependence and maintain mine productivity ORDOS, China, Oct. 13, 2026 /PRNewswire/ -- LGMG showcased electric mining equipment, ultra-fast charging and integrated energy management at its inaugural Global Mining Customer...</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="str">
+        <v>Greenberg Traurig Adds M&amp;amp;A, Projects Shareholder Hannah Roscoe to London Energy Practice</v>
+      </c>
+      <c r="B157" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C157" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D157" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E157" t="str">
+        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-adds-ma-projects-shareholder-hannah-roscoe-to-london-energy-practice-302906181.html</v>
+      </c>
+      <c r="F157" t="str">
+        <v>LONDON, Oct. 12, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP continues to grow its London Energy &amp; Natural Resources Practice with the addition of Hannah Roscoe as a shareholder. Roscoe advises clients across the energy and infrastructure sectors on mergers and...</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="str">
+        <v>Levi &amp; Korsinsky Urges Fuelcell Energy, Inc. (FCEL) Shareholders to ...</v>
+      </c>
+      <c r="B158" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C158" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D158" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E158" t="str">
+        <v>https://pr-inside.com/levi-korsinsky-urges-fuelcell-energy-inc-fcel-shareholders-to-r5232836.htm</v>
+      </c>
+      <c r="F158" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="str">
+        <v>Securities Fraud Class Action Filed Against Fluence Energy, Inc. (FLNC) ...</v>
+      </c>
+      <c r="B159" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C159" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D159" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E159" t="str">
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-fluence-energy-inc-flnc-r5232822.htm</v>
+      </c>
+      <c r="F159" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="str">
+        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
+      </c>
+      <c r="B160" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C160" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D160" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E160" t="str">
+        <v>https://www.newsfilecorp.com/release/318575/ROSEN-GLOBAL-INVESTOR-COUNSEL-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
+      </c>
+      <c r="F160" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 12, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="str">
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Fluence Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FLNC</v>
+      </c>
+      <c r="B161" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C161" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D161" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E161" t="str">
+        <v>https://www.newsfilecorp.com/release/318573/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Fluence-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FLNC</v>
+      </c>
+      <c r="F161" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 12, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"), of the important November 30, 2026 lead plaintiff deadline.SO WHAT: If you purchased Fluence Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="str">
+        <v>Pomerantz LLP Calls Attention to Class Action Against Tigo Energy, ...</v>
+      </c>
+      <c r="B162" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C162" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D162" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E162" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-against-tigo-energy-r5232808.htm</v>
+      </c>
+      <c r="F162" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="str">
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against Fluence ...</v>
+      </c>
+      <c r="B163" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C163" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D163" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E163" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-fluence-r5232807.htm</v>
+      </c>
+      <c r="F163" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="str">
+        <v>Pomerantz LLP Notifies Investors of Class Action Against FuelCell Energy, ...</v>
+      </c>
+      <c r="B164" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C164" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D164" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E164" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-fuelcell-energy-r5232792.htm</v>
+      </c>
+      <c r="F164" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="str">
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Tigo Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - TYGO</v>
+      </c>
+      <c r="B165" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C165" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D165" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E165" t="str">
+        <v>https://www.newsfilecorp.com/release/318574/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Tigo-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-TYGO</v>
+      </c>
+      <c r="F165" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 12, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Tigo Energy, Inc. (NASDAQ: TYGO)  between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"), of the important November 23, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Tigo securities during the Class Period you may be entitled to compensation without...</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="str">
+        <v>Nordex Group Order Intake Rises 29.5% to 2.8 GW in the Third Quarter of 2026</v>
+      </c>
+      <c r="B166" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C166" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D166" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E166" t="str">
+        <v>https://www.newmediawire.com/news/nordex-group-order-intake-rises-29-5-to-2-8-gw-in-the-third-quarter-of-2026-7090542</v>
+      </c>
+      <c r="F166" t="str">
+        <v xml:space="preserve">Nine-month order intake reaches 7.7 GW, an increase of 16.1% Stable pricing environment continues Order intake mainly driven by Türkiye, Germany, and the US HAMBURG, GERMANY - October 12, 2026 ( NEWMEDIAWIRE ) - In the third quarter of 2026, the Nordex Group recorded 2,810 MW of orders in the Projects segment, excluding Service business, 29.5 percent higher than the prior-year figure (Q3/2025: 2,170 MW). For the first nine months of the year 2026, order intake totalled 7,733 MW, an increase of 16.1 percent (9M/2025: 6,661 MW). The average sales price in euros per megawatt of capacity (ASP) was EUR 0.90 million/MW in the third quarter 2026 (Q3/2025: EUR 0.93 million/MW) and EUR 0.93 million/MW in the nine months of 2026 (9M/2025: EUR 0.92 million/MW). The development is primarily driven by </v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="str">
+        <v>PFISTERER Holding SE - Conversion to Registered Shares Successfully Completed</v>
+      </c>
+      <c r="B167" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C167" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D167" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E167" t="str">
+        <v>https://www.newmediawire.com/news/pfisterer-holding-se-conversion-to-registered-shares-successfully-completed-7090539</v>
+      </c>
+      <c r="F167" t="str">
+        <v>WINTERBACH, GERMANY - October 12, 2026 ( NEWMEDIAWIRE ) - PFISTERER Holding SE ("PFISTERER"; ISIN (old): DE000PFSE212; ISIN (new): DE000PFSE253) has successfully completed the conversion of its share class. With this step, PFISTERER has implemented the change from bearer shares to registered shares as resolved by the Annual General Meeting on June 11, 2026. The corresponding amendments to the Articles of Association were registered with the Commercial Register of the Stuttgart Local Court under HRB 790497 on August 13, 2026, and thereby became legally effective. With the introduction of registered shares, PFISTERER will benefit from greater transparency of its shareholder base and will be able to maintain a more direct dialogue with its shareholders. This is made possible through the legal</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="str">
+        <v>Hydrogen Technology World Expo 2026: EKPO Applies Fuel Cell Technology to Energy-intensive Special-purpose Vehicles</v>
+      </c>
+      <c r="B168" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C168" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D168" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E168" t="str">
+        <v>https://www.newmediawire.com/news/hydrogen-technology-world-expo-2026-ekpo-applies-fuel-cell-technology-to-energy-intensive-special-purpose-vehicles-7090538</v>
+      </c>
+      <c r="F168" t="str">
+        <v>DETTINGEN/ERMS, GERMANY - October 12, 2026 ( NEWMEDIAWIRE ) - EKPO Fuel Cell Technologies (EKPO) will showcase its portfolio of high-performance fuel cell stacks and components at Hydrogen Technology World Expo in Hamburg from October 20 to 22, 2026. At Booth 7H46 in Hall 7, EKPO will also present HyFleet, the world’s first road-legal hydrogen-powered side-by-side vehicle. The vehicle’s high-performance EKPO NM12 fuel cell stack is proving its capabilities under demanding real-world operating conditions. Drawing on extensive experience in developing and industrializing fuel cell technology, EKPO is advancing the use of hydrogen across a range of mobility applications. The HyFleet project* illustrates how this technology can also be used in demanding specialty vehicle applications: develope</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="str">
+        <v>Forman Mills Opens New Store in Cheektowaga: New Jobs, Huge Energy ...</v>
+      </c>
+      <c r="B169" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C169" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D169" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E169" t="str">
+        <v>https://pr-inside.com/forman-mills-opens-new-store-in-cheektowaga-new-jobs-huge-energy-r5232754.htm</v>
+      </c>
+      <c r="F169" t="str">
+        <v>(PR-inside.com) Cheektowaga is getting bigger style and even bigger savings. CHEEKTOWAGA, NY / ACCESS Newswire / October 12, 2026 / Grand Opening: Thursday, October 15, 2026, at 9:00 AMLocation: 800 Thruway Plaza, Cheektowaga, NY 14225Thruway Shopping Center Forman Mills, the nationally recognized off-price retailer known for designer fashion at unbeatable prices, is proud to announce the grand opening of its newest location in Cheektowaga. The store will officially open its doors on Thursday, October 15, 2026, at 9:00 AM at the Thruway Shopping Center. The grand opening weekend celebration will feature a high-energy atmosphere with music, food, giveaways, and incredible deals for the entire ..</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="str">
+        <v>Forman Mills Opens New Store in Cheektowaga: New Jobs, Huge Energy &amp; Big Savings</v>
+      </c>
+      <c r="B170" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C170" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D170" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E170" t="str">
+        <v>https://www.newswire.com/news/forman-mills-opens-new-store-in-cheektowaga-new-jobs-huge-energy-big-22874054</v>
+      </c>
+      <c r="F170" t="str">
+        <v>Cheektowaga is getting bigger style and even bigger savings.</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="str">
+        <v>Shareholders of Fuelcell Energy, Inc. (FCEL): Protect Your Rights Before ...</v>
+      </c>
+      <c r="B171" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C171" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D171" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E171" t="str">
+        <v>https://pr-inside.com/shareholders-of-fuelcell-energy-inc-fcel-protect-your-rights-before-r5232751.htm</v>
+      </c>
+      <c r="F171" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="str">
+        <v>Anantara Tented Camp Kafue River Unveils a Lodge in One of Africa's Last Great Wildernesses in Zambia</v>
+      </c>
+      <c r="B172" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C172" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D172" t="str">
+        <v>Real Estate, Energy</v>
+      </c>
+      <c r="E172" t="str">
+        <v>https://www.prnewswire.com/news-releases/anantara-tented-camp-kafue-river-unveils-a-lodge-in-one-of-africas-last-great-wildernesses-in-zambia-302906154.html</v>
+      </c>
+      <c r="F172" t="str">
+        <v>A luxury, off-grid tented camp opened in one of Africa's largest and least explored national parks KAFUE, Zambia, Oct. 12, 2026 /PRNewswire/ -- Three years in the making, Anantara unveils Anantara Tented Camp Kafue River , its first safari property in Africa, in the same year it...</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="str">
+        <v>FCEL Investors Have Opportunity to Lead FuelCell Energy, Inc. Securities Fraud Lawsuit</v>
+      </c>
+      <c r="B173" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C173" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D173" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E173" t="str">
+        <v>https://www.prnewswire.com/news-releases/fcel-investors-have-opportunity-to-lead-fuelcell-energy-inc-securities-fraud-lawsuit-302905902.html</v>
+      </c>
+      <c r="F173" t="str">
+        <v>NEW YORK, Oct. 12, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff...</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="str">
+        <v>Changzhou Microintelligence Co., Ltd passes HKEX Listing Committee hearing</v>
+      </c>
+      <c r="B174" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C174" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D174" t="str">
+        <v>Energy, Retail, Automotive, Education</v>
+      </c>
+      <c r="E174" t="str">
+        <v>https://www.pr-inside.com/changzhou-microintelligence-co-ltd-passes-hkex-listing-committee-hearing-r5232739.htm</v>
+      </c>
+      <c r="F174" t="str">
+        <v>(PR-inside.com) Hong Kong, Oct 12, 2026 - (ACN Newswire) - Microintelligence was founded in 2018. As a leader in industrial embodied intelligence, the Company develops EIIR products and integrated solutions capable of autonomous perception, learning, decision-making and executing of complex tasks with its full-stack self-developed software, hardware and systems engineering capabilities. Its products have achieved commercialization at scale in real-world industrial settings, including in industries with extremely high requirements for precision, stability, and reliability, such as 3C electronics, automotive manufacturing, new energy, fast-moving consumer goods (FMCG), and semiconductors. Meanwhile, its application scenarios are evolving from "mature single-process workflow” to "integrated w</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="str">
+        <v>ASES to Honor Six Austin-Area Clean Energy Leaders at SOLAR 2026</v>
+      </c>
+      <c r="B175" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C175" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D175" t="str">
+        <v>Energy, Education</v>
+      </c>
+      <c r="E175" t="str">
+        <v>https://www.prnewswire.com/news-releases/ases-to-honor-six-austin-area-clean-energy-leaders-at-solar-2026-302906029.html</v>
+      </c>
+      <c r="F175" t="str">
+        <v>Host City Inaugural awards recognize leadership in clean energy policy, implementation, equity, education, and innovation across Austin, TX, and Travis County BOULDER, Colo., Oct. 12, 2026 /PRNewswire/ -- The American Solar Energy Society (ASES) Board of Directors today announced six...</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="str">
+        <v>Kaplan Fox Reminds Investors of a Securities Class Action Against Tigo Energy, Inc. (TYGO) - Deadline is November 23, 2026</v>
+      </c>
+      <c r="B176" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C176" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D176" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E176" t="str">
+        <v>https://www.newsfilecorp.com/release/318536/Kaplan-Fox-Reminds-Investors-of-a-Securities-Class-Action-Against-Tigo-Energy-Inc.-TYGO-Deadline-is-November-23-2026</v>
+      </c>
+      <c r="F176" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 12, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="str">
+        <v>FLNC LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Fluence Energy, Inc. ...</v>
+      </c>
+      <c r="B177" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C177" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D177" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E177" t="str">
+        <v>https://pr-inside.com/flnc-lawsuit-alert-levi-korsinsky-notifies-fluence-energy-inc-r5232727.htm</v>
+      </c>
+      <c r="F177" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="str">
+        <v>Southwest Iowa Renewable Energy, LLC to Acquire GreenAmerica Biofuels Ord LLC from Pilot Travel Centers</v>
+      </c>
+      <c r="B178" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C178" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D178" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E178" t="str">
+        <v>https://www.prnewswire.com/news-releases/southwest-iowa-renewable-energy-llc-to-acquire-greenamerica-biofuels-ord-llc-from-pilot-travel-centers-302905964.html</v>
+      </c>
+      <c r="F178" t="str">
+        <v>COUNCIL BLUFFS, Iowa, Oct. 12, 2026 /PRNewswire/ -- Southwest Iowa Renewable Energy, LLC ("SIRE"), a farmer-owned ethanol producer, announced it has acquired GreenAmerica Biofuels Ord LLC, a subsidiary of Pilot Travel Centers LLC ("Pilot"). GreenAmerica Biofuels Ord LLC owns and operates...</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="str">
+        <v>ViewTech Borescopes to Highlight Inspection Solutions for Manufacturing Efficiency at 2026 Battery Show and Electric &amp; Hybrid Vehicle Technology Expo North America</v>
+      </c>
+      <c r="B179" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C179" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D179" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E179" t="str">
+        <v>https://www.send2press.com/wire/viewtech-borescopes-to-highlight-inspection-solutions-for-manufacturing-efficiency-at-2026-battery-show-and-electric-hybrid-vehicle-technology-expo-north-america/</v>
+      </c>
+      <c r="F179" t="str">
+        <v>DETROIT, Mich., Oct. 12, 2026 (SEND2PRESS NEWSWIRE) -- ViewTech Borescopes will exhibit at The Battery Show and Electric &amp;#038; Hybrid Vehicle Technology Expo North America, October 13-15 at Huntington Place in Detroit, Michigan. The event brings together industry professionals focused on advancements in battery technology, electric vehicles, and manufacturing innovation.</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="str">
+        <v>Fervo Energy Company (FRVO) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
+      </c>
+      <c r="B180" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C180" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D180" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E180" t="str">
+        <v>https://pr-inside.com/fervo-energy-company-frvo-investigation-bronstein-gewirtz-grossman-r5232694.htm</v>
+      </c>
+      <c r="F180" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Fervo Energy Company ("Fervo" or "the Company") (NASDAQ:FRVO). Investors who purchased Fervo securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/fervo-energy-company-frvo-class_action_lawsuit. Fervo Investigation Details On October 6, 2026, Morpheus Research published a short report alleging that "Fervo has failed to disclose existential issues related to inconsistent production temperatures and premature thermal decline, excessive water loss, seismicity-related equipment damage, transmission capacity, and ballooning costs. In some cases, Ferv</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="str">
+        <v>FLNC SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+      </c>
+      <c r="B181" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C181" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D181" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E181" t="str">
+        <v>https://pr-inside.com/flnc-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5232679.htm</v>
+      </c>
+      <c r="F181" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fluence Energy, Inc (NASDAQ:FLNC) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fluence-energy-inc-flnc-class_action_lawsuit. Fluence ..</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="str">
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Fluence Energy, Inc. (FLNC) ...</v>
+      </c>
+      <c r="B182" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C182" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D182" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E182" t="str">
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-fluence-energy-inc-flnc-r5232619.htm</v>
+      </c>
+      <c r="F182" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="str">
+        <v>FUELCELL ENERGY SECURITIES FRAUD NOTICE: Berger Montague Informs FuelCell Energy (FCEL) Investors of a Securities Fraud Lawsuit</v>
+      </c>
+      <c r="B183" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C183" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D183" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E183" t="str">
+        <v>https://www.newsfilecorp.com/release/318507/FUELCELL-ENERGY-SECURITIES-FRAUD-NOTICE-Berger-Montague-Informs-FuelCell-Energy-FCEL-Investors-of-a-Securities-Fraud-Lawsuit</v>
+      </c>
+      <c r="F183" t="str">
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - October 12, 2026) - Berger Montague, a leading national plaintiffs' law firm, announces that a class action lawsuit has been filed against FuelCell Energy, Inc. (NASDAQ: FCEL) ("FuelCell Energy" or the "Company") on behalf of investors who purchased or acquired FuelCell Energy securities during the period from June 24, 2026 through September 1, 2026 (the "Class Period"). The deadline to apply for lead plaintiff is November 10, 2026.Q&amp;AWhat is this...</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="str">
+        <v>HAGENS BERMAN, NATIONAL TRIAL ATTORNEYS, Encourages FuelCell Energy, Inc. (NASDAQ: FCEL) Investors with Substantial Losses to Contact Firm, Securities Fraud Class Action Filed</v>
+      </c>
+      <c r="B184" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C184" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D184" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E184" t="str">
+        <v>https://www.prnewswire.com/news-releases/hagens-berman-national-trial-attorneys-encourages-fuelcell-energy-inc-nasdaq-fcel-investors-with-substantial-losses-to-contact-firm-securities-fraud-class-action-filed-302905816.html</v>
+      </c>
+      <c r="F184" t="str">
+        <v>SAN FRANCISCO, Oct. 12, 2026 /PRNewswire/ -- National trial law firm Hagens Berman alerts investors in FuelCell Energy, Inc. (NASDAQ: FCEL) that a securities class action has been filed, and reminds investors that they have until November 10, 2026, to seek appointment as lead plaintiff....</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="str">
+        <v>Mr Clean Solar Cleaning Details Methods for Identifying Visible Panel Issues</v>
+      </c>
+      <c r="B185" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C185" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D185" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E185" t="str">
+        <v>https://pressreleasenews.org/pressroom/mr-clean-solar-cleaning-details-methods-for-identifying-visible-panel-issues</v>
+      </c>
+      <c r="F185" t="str">
+        <v>Mr Clean Solar Cleaning, a Woodland, California solar panel cleaning business, outlined site conditions such as dust, trees, bird activity, hard water staining, and visible damage that can affect panel maintenance needs and inspection frequency.</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="str">
+        <v>Kaplan Fox Announces a Securities Class Action Filed Against Fluence Energy, Inc. (FLNC) - Lead Plaintiff Deadline is November 27, 2026</v>
+      </c>
+      <c r="B186" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C186" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D186" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E186" t="str">
+        <v>https://www.newsfilecorp.com/release/318519/Kaplan-Fox-Announces-a-Securities-Class-Action-Filed-Against-Fluence-Energy-Inc.-FLNC-Lead-Plaintiff-Deadline-is-November-27-2026</v>
+      </c>
+      <c r="F186" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 12, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence Energy" or the "Company") (NASDAQ: FLNC) on behalf of investors that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Fluence Energy and have suffered losses, you may CLICK HERE to contact...</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="str">
+        <v>Mr Clean Solar Cleaning Details Solar Panel Inspection and Reporting Process</v>
+      </c>
+      <c r="B187" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C187" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D187" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E187" t="str">
+        <v>https://pressreleasenews.org/pressroom/mr-clean-solar-cleaning-details-solar-panel-inspection-and-reporting-process</v>
+      </c>
+      <c r="F187" t="str">
+        <v>Professional Solar Cleaning Helps Recover Lost Efficiency</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="str">
+        <v>ENERGYRE CLOSES $815 MILLION FINANCING PACKAGE -ONE OF THE LARGEST SOLAR-ONLY FINANCING DEALS IN SOUTH CAROLINA HISTORY</v>
+      </c>
+      <c r="B188" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C188" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D188" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E188" t="str">
+        <v>https://www.prnewswire.com/news-releases/energyre-closes-815-million-financing-package-one-of-the-largest-solar-only-financing-deals-in-south-carolina-history-302905788.html</v>
+      </c>
+      <c r="F188" t="str">
+        <v>Transaction Advances energyRe's 1.8+ Gigawatt Solar Portfolio; Brings Total Funds Raised to more than $1.9 Billion HOUSTON, Oct. 12, 2026 /PRNewswire/ -- energyRe today announced the successful closing of an $815 million financing package for five projects based in South Carolina – a...</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="str">
+        <v>GAC Unveils New Brand, Services and Products at 2026 Paris Motor Show, Marking a New Chapter in Full-Chain Localization in Europe</v>
+      </c>
+      <c r="B189" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C189" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D189" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E189" t="str">
+        <v>https://www.prnewswire.com/news-releases/gac-unveils-new-brand-services-and-products-at-2026-paris-motor-show-marking-a-new-chapter-in-full-chain-localization-in-europe-302905775.html</v>
+      </c>
+      <c r="F189" t="str">
+        <v>PARIS, Oct. 12, 2026 /PRNewswire/ -- Engineering for a better life. On October 12, the 91st Paris Motor Show opened at Paris Expo Porte de Versailles. GAC presented new energy vehicles from its three brands, with the AION UT Cross making its global debut. GAC. THE ENGINEERS, its new brand...</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="str">
+        <v>Paris Motor Show 2026, GAC Launches Global Service Brand GAC CARE+ in Europe, Delivering Around-the-Clock Care</v>
+      </c>
+      <c r="B190" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C190" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D190" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E190" t="str">
+        <v>https://www.prnewswire.com/news-releases/paris-motor-show-2026-gac-launches-global-service-brand-gac-care-in-europe-delivering-around-the-clock-care-302905774.html</v>
+      </c>
+      <c r="F190" t="str">
+        <v>PARIS, Oct. 12, 2026 /PRNewswire/ -- On October 12, the 91st Paris Motor Show opened at Paris Expo Porte de Versailles. GAC showcased new energy vehicles across its three brands, with the AION UT Cross making its global debut. GAC. THE ENGINEERS, its brand proposition for Europe, was...</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="str">
+        <v>Fuelcell Energy, Inc. (FCEL) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
+      </c>
+      <c r="B191" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C191" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D191" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E191" t="str">
+        <v>https://pr-inside.com/fuelcell-energy-inc-fcel-class-action-lawsuit-levi-korsinsky-r5232594.htm</v>
+      </c>
+      <c r="F191" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="str">
+        <v>EY announces alliance with Watershed to help organizations measure and report on sustainability transformation</v>
+      </c>
+      <c r="B192" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C192" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D192" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E192" t="str">
+        <v>https://www.prnewswire.com/news-releases/ey-announces-alliance-with-watershed-to-help-organizations-measure-and-report-on-sustainability-transformation-302905713.html</v>
+      </c>
+      <c r="F192" t="str">
+        <v>Helps organizations improve regulatory readiness through audit-ready carbon data, automated greenhouse gas emissions calculations and scalable sustainability reporting capabilities Combines EY US sustainability advisory, implementation and program management capabilities with Watershed's...</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="str">
+        <v>Veteran-owned Solar Company Endorses David Jolly for Governor, Angie Nixon for Senate, and Kathy Castor for U.S Representative</v>
+      </c>
+      <c r="B193" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C193" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D193" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E193" t="str">
+        <v>https://www.prweb.com/releases/veteran-owned-solar-company-endorses-david-jolly-for-governor-angie-nixon-for-senate-and-kathy-castor-for-us-representative-302905401.html</v>
+      </c>
+      <c r="F193" t="str">
+        <v>Tampa Bay Solar, a veteran-owned solar energy company, has announced its endorsement of David Jolly for Governor, Angie Nixon for State Senate and Kathy Castor for U.S. Representative in the upcoming November elections. The endorsements reflect the company's concerns about the impact of...</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="str">
+        <v>Google Fitbit Edge: Our all-new smartest fitness tracker ever</v>
+      </c>
+      <c r="B194" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C194" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D194" t="str">
+        <v>Healthcare, Energy</v>
+      </c>
+      <c r="E194" t="str">
+        <v>https://blog.google/products-and-platforms/devices/fitbit/google-fitbit-edge/</v>
+      </c>
+      <c r="F194" t="str">
+        <v>Pre-order our newest fitness tracker and get access to our most advanced health tools — plus, a week of battery life from a single charge.</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="str">
+        <v>TAG Oil Announces T-200 Well Reaches Total Depth and Reports Positive Abu Roash "F" Reservoir Log Results</v>
+      </c>
+      <c r="B195" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C195" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D195" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E195" t="str">
+        <v>https://www.newsfilecorp.com/release/318510/TAG-Oil-Announces-T200-Well-Reaches-Total-Depth-and-Reports-Positive-Abu-Roash-F-Reservoir-Log-Results</v>
+      </c>
+      <c r="F195" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 12, 2026) - TAG Oil Ltd. (TSXV: TAO) (OTCQB: TAOIF) (FSE: T0P) ("TAG Oil" or the "Company") is pleased to announce that its T-200 exploration well at the Badr Oil Field ("BED-1") in Egypt's Western Desert has reached final total depth at 4,160 metres, targeting the Abu Roash "F" ("ARF") reservoir.Preliminary interpretation of drilling data, mud logs and wireline logs indicates the presence of an oil-bearing ARF reservoir, with encouraging...</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="str">
+        <v>Play Your Intention: Karma and Luck Launches the Mahjong Jewelry Collection</v>
+      </c>
+      <c r="B196" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C196" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D196" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E196" t="str">
+        <v>https://www.pr.com/press-release/981168</v>
+      </c>
+      <c r="F196" t="str">
+        <v>Karma and Luck brings the energy of Mahjong off the table and into jewelry, one tile at a time. The new Mahjong Jewelry Collection includes 12 handmade pendants, each built around a single tile and the intention it carries, from the Green Dragon for prosperity to the Red Dragon for strength and the White Dragon for clarity. [PR.com]</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="str">
+        <v>Pet HealthWorks Launches Good Fitness Muscle &amp;amp; Metabolism Soft Chews</v>
+      </c>
+      <c r="B197" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C197" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D197" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E197" t="str">
+        <v>https://www.prweb.com/releases/pet-healthworks-launches-good-fitness-muscle--metabolism-soft-chews-302905313.html</v>
+      </c>
+      <c r="F197" t="str">
+        <v>Pet HealthWorks, a leader in science-backed supplements is introducing Good Fitness, a first-to-market dual-action supplement that helps dogs burn fat for energy while preserving lean muscle – supporting healthy weight and mobility at every life stage. FORT LAUDERDALE, Fla., Oct. 12, 2026...</v>
+      </c>
+    </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Estudio de Zendure: factores que están frenando la adopción de la energía solar</v>
+        <v>Long-Term Uranium Price Moves Past Its 2007 Peak While Energy Metals Deals Keep Coming</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C198" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D198" t="str">
         <v>Energy</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prnewswire.com/news-releases/estudio-de-zendure-factores-que-estan-frenando-la-adopcion-de-la-energia-solar-302860030.html</v>
+        <v>https://www.prnewswire.com/news-releases/long-term-uranium-price-moves-past-its-2007-peak-while-energy-metals-deals-keep-coming-302905495.html</v>
       </c>
       <c r="F198" t="str">
-        <v>- Un estudio de Zendure revela que: la normativa, los contratos de alquiler y la percepción de que el proceso de instalación es complicado están frenando la adopción de la energía solar Para el 53 % de los usuarios activos de energía solar, la facilidad de instalación por cuenta propia...</v>
+        <v>VANCOUVER, BC, Oct. 12, 2026 /PRNewswire/ -- Energy Metal News News Commentary - The long-term uranium price ended September at $96.50 per pound, above the $95 peak reached in 2007, while the spot price closed the month at $89.63, according to figures published by Cameco. The prices that...</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Statement from Saba Capital Management regarding Gore Street Energy Storage Fund Plc</v>
+        <v>Continuous Processing Powers a New Era for EV Battery Production</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C199" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D199" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E199" t="str">
-        <v>https://finance.yahoo.com/energy/articles/statement-saba-capital-management-regarding-060000718.html</v>
+        <v>https://www.prweb.com/releases/continuous-processing-powers-a-new-era-for-ev-battery-production-302903197.html</v>
       </c>
       <c r="F199" t="str">
-        <v>LONDON, August 26, 2026--Saba Capital Management, L.P. (together with certain of its affiliates, "Saba") urges shareholders of Gore Street Energy Storage Fund plc (GSF:LSE) (the "Company") to vote FOR Resolutions 16 (the continuation proposal) and 17 (the follow-on proposals on the Company’s future) at the Company’s AGM on 16 September.</v>
+        <v>Continuous processing equipment is transforming how battery manufacturers operate, replacing stop-start batch cycles with steady production that raises throughput, improves consistency and lowers costs across the industry. DETROIT, Oct. 12, 2026 /PRNewswire-PRWeb/ -- Electric vehicle and...</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>200 MW/400 MWh Energy Storage Project Accelerates Delivery with Sungrow's Full-Chain Intelligent Delivery</v>
+        <v>U.S. Energy Secretary Chris Wright, EXIM Chairman John Jovanovic, Nebraska ...</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C200" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D200" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E200" t="str">
-        <v>https://www.prnewswire.com/news-releases/200-mw400-mwh-energy-storage-project-accelerates-delivery-with-sungrows-full-chain-intelligent-delivery-302860261.html</v>
+        <v>https://pr-inside.com/u-s-energy-secretary-chris-wright-exim-chairman-john-jovanovic-nebraska-r5232530.htm</v>
       </c>
       <c r="F200" t="str">
-        <v>HEFEI, China, Aug. 26, 2026 /PRNewswire/ -- Sungrow, a globally leading PV inverter and energy storage system provider, announced that the 200 MW/400 MWh energy storage project has officially been connected to the grid and commenced operations. Powered by Sungrow's PowerTitan 3.0 energy...</v>
+        <v>(PR-inside.com) Federal and state leaders to visit southeast Nebraska critical minerals mine site and view construction activity underway Event to be livestreamed at https://www.niocorp.com/event-livestream/ CENTENNIAL, CO / ACCESS Newswire / October 12, 2026 / NioCorp Developments Ltd. ("NioCorp," "our," or the "Company") (NASDAQ:NB), a leading U.S. critical minerals developer, is pleased to announce that U.S. Energy Secretary Chris Wright, Export-Import Bank of the United States ("EXIM") Chairman and President John Jovanovic, Nebraska Governor Jim Pillen, U.S. Senators Deb Fischer (R-NE) and Pete Ricketts (R-NE), and Congressman Adrian Smith (R-NE) will visit the Company's Elk Creek Critical Minerals Project (the "Elk Creek Project") mine ..</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Technip Energies selected by L&amp;T for a significant engineering services contract for ADNOC Offshore in the UAE</v>
+        <v>Pomerantz LLP Calls Attention to Class Action Filed Against Fluence ...</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C201" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D201" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/26/3351071/0/en/technip-energies-selected-by-l-t-for-a-significant-engineering-services-contract-for-adnoc-offshore-in-the-uae.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-filed-against-fluence-r5232524.htm</v>
       </c>
       <c r="F201" t="str">
-        <v>Technip Energies (PARIS:TE) has been awarded a significant 1 contract by Larsen &amp;amp; Toubro Energy Hydrocarbon (LTEH) to provide detailed engineering services for a major ADNOC Offshore project in the United Arab Emirates.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Technip Energies sélectionné par L&amp;T pour un contrat significatif de services d'ingénierie pour un projet d'ADNOC Offshore aux Émirats arabes unis</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in FuelCell Energy, Inc. ...</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C202" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D202" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/26/3351071/0/fr/technip-energies-s%C3%A9lectionn%C3%A9-par-l-t-pour-un-contrat-significatif-de-services-d-ing%C3%A9nierie-pour-un-projet-d-adnoc-offshore-aux-%C3%A9mirats-arabes-unis.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-fuelcell-energy-inc-r5232509.htm</v>
       </c>
       <c r="F202" t="str">
-        <v>Technip Energies (PARIS : TE) a remporté un contrat significatif 1 auprès de Larsen &amp;amp; Toubro Energy Hydrocarbon (LTEH) portant sur la réalisation de services d'ingénierie détaillés pour un projet d’ADNOC Offshore aux Émirats arabes unis.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Vishay Intertechnology to Showcase Solutions for AI Infrastructure and Physical AI at PCIM Asia 2026</v>
+        <v>Mr Clean Solar Cleaning Details Residential and Commercial Solar Care Services</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C203" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D203" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/26/3351067/0/en/vishay-intertechnology-to-showcase-solutions-for-ai-infrastructure-and-physical-ai-at-pcim-asia-2026.html</v>
+        <v>https://pressreleasenews.org/pressroom/mr-clean-solar-cleaning-details-residential-and-commercial-solar-care-services</v>
       </c>
       <c r="F203" t="str">
-        <v>Company to Highlight Broad Portfolio of Semiconductor and Passive Technologies in a Series of Reference Designs and Product Demonstrations Focused on Grid to Board AI Power Delivery, Software-Defined Vehicles, and Humanoid Robotics Company to Highlight Broad Portfolio of Semiconductor and Passive Technologies in a Series of Reference Designs and Product Demonstrations Focused on Grid to Board AI Power Delivery, Software-Defined Vehicles, and Humanoid Robotics</v>
+        <v>Routine Solar Maintenance Helps Prevent Costly Energy Loss</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Bloom Energy Corporation ...</v>
+        <v>Innomotics Receives Prestigious EcoVadis Silver Medal – First Assessment Places Company Among Top 15% Globally</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C204" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D204" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E204" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-bloom-energy-corporation-r5216159.htm</v>
+        <v>https://pressat.co.uk/releases/innomotics-receives-prestigious-ecovadis-silver-medal-first-assessment-places-company-among-top-15-globally-cb136dd83f32b9ce323a76b87ea597b5/</v>
       </c>
       <c r="F204" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Monday 12 October, 2026 Nuremberg, October 12, 2026 – Innomotics, a globally leading provider of electric motors and large drive systems, has earned the coveted EcoVadis Silver Medal in its first-ever assessment. With a strong score of 74 out of 100 points, the company now ranks among the global top 15% of more than 150,000 rated companies. First EcoVadis Rating as Innomotics Participation in the EcoVadis assessment marks an important milestone in Innomotics’ sustainability journey. As a relatively young, independent organization, the first rating provided the opportunity to benchmark its sustainability management against an internationally recognized framework and demonstrate the progress made since becoming a standalone company. Silver Medal: Top 15% Globally The EcoVadis Silver Medal is</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>FY2026 Financial Results Overview</v>
+        <v>KAPSARC participará como socio nacional en el 25º Congreso de Energía del WPC en Riad</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C205" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D205" t="str">
         <v>Energy</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3351047/0/en/fy2026-financial-results-overview.html</v>
+        <v>https://www.prnewswire.com/news-releases/kapsarc-participara-como-socio-nacional-en-el-25-congreso-de-energia-del-wpc-en-riad-302905494.html</v>
       </c>
       <c r="F205" t="str">
-        <v>PERTH, Australia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Paladin Energy Ltd (ASX:PDN, TSX:PDN, OTCQX:PALAF) (“ Paladin ”, the “ Company ” or the “ Group ”) advises that it has released the 2026 Annual Report to Shareholders &amp;amp; Appendix 4E, the Annual Information Form ( AIF ) for the year ended 30 June 2026 and the Management Discussion and Analysis ( MD&amp;amp;A ) for Paladin Energy Ltd and its controlled entities for the three and twelve month periods ended 30 June 2026 ( FY2026 Financial Results ).</v>
+        <v>Más de 20 líderes, investigadores y expertos de KAPSARC participarán en los programas ejecutivos, técnicos, de sinergia y especiales del congreso RIAD, Arabia Saudita, 12 de octubre de 2026 /PRNewswire/ -- KAPSARC participa como socio nacional en el 25º Congreso WPC Energy en Riad,...</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Walla Sound Boom+ Reviews 2026: Is This the 20W Grab-And-Go Speaker Your Everyday Setup Has Been Missing?</v>
+        <v>Bamboos Market Trends Driving the Shift Toward Renewable Materials</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C206" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D206" t="str">
         <v>Energy</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.newswire.com/news/walla-sound-boom-reviews-2026-is-this-the-20w-grab-and-go-speaker-your-1645937</v>
+        <v>https://express-press-release.net/news/2026/10/12/1776372</v>
       </c>
       <c r="F206" t="str">
-        <v>As shoppers compare portable Bluetooth speakers for everyday listening in 2026, this Walla Sound Boom+ review examines the brand-stated 20W woofer-and-tweeter setup, up to 8-hour battery life, 98-foot wireless range, dual-speaker pairing, and the key offer and return details buyers may want to verify before ordering.</v>
-[...2 lines deleted...]
-    <row r="207" xml:space="preserve">
+        <v>The global bamboos market was valued at USD 70.1 billion in 2025 and is expected to reach USD 102.0 billion by 2033, expanding at a [read full press release...]</v>
+      </c>
+    </row>
+    <row r="207">
       <c r="A207" t="str">
-        <v>FWD Group reports record profit amid continued growth</v>
+        <v>Meet Dashixia's Young Builders as the World's Tallest Concrete-Faced Sand-Gravel Dam Connects to Power Grid</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C207" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D207" t="str">
-        <v>Finance, AI, Healthcare, Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E207" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109421/</v>
-[...21 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.prnewswire.com/news-releases/meet-dashixias-young-builders-as-the-worlds-tallest-concrete-faced-sand-gravel-dam-connects-to-power-grid-302905484.html</v>
+      </c>
+      <c r="F207" t="str">
+        <v>BEIJING, Oct. 12, 2026 /PRNewswire/ -- On September 29, the first two generator units, No.1 and No.2, of the Dashixia Water Control Project located in the Tianshan Mountains in Xinjiang, China, were connected to the power grid and began generating electricity, which marked the official...</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Solar Lease Experts Expands National Advocacy Services for Landowners Hosting Utility-Scale Solar</v>
+        <v>Radiation Detection, Monitoring And Safety Market Trends in Healthcare</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C208" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D208" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.newsfilecorp.com/release/311538/Solar-Lease-Experts-Expands-National-Advocacy-Services-for-Landowners-Hosting-UtilityScale-Solar</v>
+        <v>https://express-press-release.net/news/2026/10/12/1776354</v>
       </c>
       <c r="F208" t="str">
-        <v>Sheridan, Wyoming--(Newsfile Corp. - August 25, 2026) - Solar Lease Experts, a national consulting firm that represents landowners in dealings with solar developers, today announced an expansion of its landowner      advocacy services to meet rising demand as utility-scale solar development spreads across rural and agricultural regions of the United States.              The expansion broadens the firm's representation for property owners who host, or are considering hosting, commercial...</v>
+        <v>Radiation is essential to several modern applications, from cancer treatment and medical imaging to nuclear energy and industrial operations. However, exposure risks make accurate monitoring [read full press release...]</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Class Action Lawsuit Filed: Bloom Energy Corporation (BE) - Join by ...</v>
+        <v>Lead Acid Battery Market Trends to Watch</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C209" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D209" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E209" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-bloom-energy-corporation-be-join-by-r5216131.htm</v>
+        <v>https://express-press-release.net/news/2026/10/12/1776334</v>
       </c>
       <c r="F209" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Lead acid batteries are growing at a steady 4.0% a year through 2033, even as lithium-ion takes the headlines. They are cheap, dependable and almost [read full press release...]</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>New Next-Gen Dish Adds Muscle to NASA’s Deep Space Network</v>
+        <v>Battery Testing, Inspection, and Certification Market: Lithium-Ion Batteries Dominate</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C210" t="str">
-        <v>NASA</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D210" t="str">
         <v>Energy</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.nasa.gov/technology/space-comms/deep-space-network/new-next-gen-dish-adds-muscle-to-nasas-deep-space-network/</v>
+        <v>https://express-press-release.net/news/2026/10/12/1776312</v>
       </c>
       <c r="F210" t="str">
-        <v>NASA’s Deep Space Network facility in California is marking the addition of a brand new 34-meter-wide (114-foot-wide) radio frequency antenna to the agency’s deep space communications and navigation system. The network uses giant dish antennas located at three global facilities to support more than 40 spacecraft exploring the solar system and interstellar space. The new [&amp;#8230;]</v>
+        <v>A battery&amp;#8217;s value depends on more than its energy capacity. It must also deliver consistent performance, meet safety requirements, comply with applicable standards, and remain [read full press release...]</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>BE Investors Have Opportunity to Lead Bloom Energy Corporation Securities Fraud Lawsuit</v>
+        <v>Advanced Phase Change Materials Market Growth Driven by Thermal Management Needs</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C211" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D211" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.prnewswire.com/news-releases/be-investors-have-opportunity-to-lead-bloom-energy-corporation-securities-fraud-lawsuit-302859827.html</v>
+        <v>https://express-press-release.net/news/2026/10/12/1776301</v>
       </c>
       <c r="F211" t="str">
-        <v>NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff...</v>
+        <v>The ability to store heat and release it when required is becoming increasingly valuable across applications where temperature regulation and energy efficiency matter. Advanced phase [read full press release...]</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Energizer® Ultimate Child Shield™ Honored as a 2026 Baby Safety Alliance® Awards of Excellence Finalist</v>
+        <v>Scage Future Provides Business Update on Deliveries, Technology Portfolio and Growth Initiatives; Initiates Regular Investor Communication</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C212" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D212" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.prnewswire.com/news-releases/energizer-ultimate-child-shield-honored-as-a-2026-baby-safety-alliance-awards-of-excellence-finalist-302859854.html</v>
+        <v>https://www.prnewswire.com/news-releases/scage-future-provides-business-update-on-deliveries-technology-portfolio-and-growth-initiatives-initiates-regular-investor-communication-302905225.html</v>
       </c>
       <c r="F212" t="str">
-        <v>Finalists Represent the Year's Most Exciting Baby &amp; Children's Products ST. LOUIS, Aug. 25, 2026 /PRNewswire/ -- Energizer is pleased to announce that Energizer® Ultimate Child Shield™, the world's only coin lithium battery that prevents ingestion burns, is a finalist for the 2026 Baby...</v>
+        <v>NANJING, China, Oct. 11, 2026 /PRNewswire/ -- Scage Future (Nasdaq: SCAG) ("Scage" or the "Company"), a provider of new energy and zero-emission heavy-duty commercial vehicles and e-fuel solutions, today provided an update on its commercial progress, technology portfolio and growth...</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Levi &amp; Korsinsky Notifies Bloom Energy Corporation (BE) Shareholders ...</v>
+        <v>Contact Levi &amp; Korsinsky by November 10, 2026 to Join Class Action ...</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C213" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D213" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E213" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-bloom-energy-corporation-be-shareholders-r5216104.htm</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-november-10-2026-to-join-class-action-r5232458.htm</v>
       </c>
       <c r="F213" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>SHARC Energy Announces Q2 2026 Financial Results</v>
+        <v>Investors in Fluence Energy, Inc. (FLNC): Protect Your Rights – Contact ...</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C214" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D214" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350913/0/en/sharc-energy-announces-q2-2026-financial-results.html</v>
+        <v>https://pr-inside.com/investors-in-fluence-energy-inc-flnc-protect-your-rights-contact-r5232451.htm</v>
       </c>
       <c r="F214" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- SHARC International Systems Inc. (CSE: SHRC) (FSE: IWIA) (OTCQB: INTWF) ("SHARC Energy" or the “Company”) is pleased to announce it has filed financial results for the three and six months ended June 30, 2026. All figures are in Canadian Dollars and in accordance with IFRS unless otherwise stated.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>County of Ventura and ForeFront Power Complete One of California’s Largest Solar Canopy-Plus-Storage Projects</v>
+        <v>ROSEN, NATIONAL INVESTOR COUNSEL, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C215" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D215" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E215" t="str">
-        <v>https://finance.yahoo.com/energy/articles/county-ventura-forefront-power-complete-205600618.html</v>
+        <v>https://www.newsfilecorp.com/release/318387/ROSEN-NATIONAL-INVESTOR-COUNSEL-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
       </c>
       <c r="F215" t="str">
-        <v>VENTURA, Calif., August 25, 2026--The County of Ventura has partnered with ForeFront Power, a leading developer and asset manager of commercial and industrial-scale solar energy and storage projects, to develop a 7.7 megawatt-DC (MW-DC) solar energy and storage expansion project at the Ventura County Government Center.</v>
+        <v>New York, New York--(Newsfile Corp. - October 11, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>FORTEC Group Strengthens Its second Tier of Management - Appointments to Several International Management Positions</v>
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Fluence Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FLNC</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C216" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D216" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.newmediawire.com/news/fortec-group-strengthens-its-second-tier-of-management-appointments-to-several-international-management-positions-7088895</v>
+        <v>https://www.newsfilecorp.com/release/318287/ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Fluence-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FLNC</v>
       </c>
       <c r="F216" t="str">
-        <v>GERMERING, GERMANY - August 25, 2026 ( NEWMEDIAWIRE ) - The Management Board of FORTEC Elektronik Aktiengesellschaft, a leading provider of solutions in the fields of display technology and power supplies, is continuing the reorganisation of the FORTEC Group and appointing new management at several subsidiaries. By strengthening the second tier of management, the overall management team is being broadened and greater responsibility and decision-making authority are being devolved to the regions. In the Czech Republic, Martin Novak took up the position of Managing Director of FORTEC CZ on 1 June 2026. He is therefore responsible for the existing production facility in Dysina and will oversee the announced move to a new production site as well as the planned expansion. FORTEC CZ manufactures</v>
+        <v>New York, New York--(Newsfile Corp. - October 11, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"), of the important November 30, 2026 lead plaintiff deadline.SO WHAT: If you purchased Fluence Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Power Platforms Middle River Power and PowerTransitions cut Through Multi-year Connection Queues to Deliver Faster Capacity in the US</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving Tigo Energy, ...</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C217" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D217" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.newmediawire.com/news/power-platforms-middle-river-power-and-powertransitions-cut-through-multi-year-connection-queues-to-deliver-faster-capacity-in-the-us-7088893</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-tigo-energy-r5232435.htm</v>
       </c>
       <c r="F217" t="str">
-        <v>Partners Group acquired the platforms in 2025 through its infrastructure strategy In the last year, the platforms have more than doubled combined operating capacity to 4.8 GW and increased combined EBITDA over 60% These platforms have pioneered a strategy of co-locating battery storage at legacy power plants, unlocking stranded capacity and enhancing grid reliability NEW YORK - August 25, 2026 ( NEWMEDIAWIRE ) - The power platforms Middle River Power and PowerTransitions are accelerating speed-to-power and improving grid reliability in the US as severe grid constraints continue to create long interconnection queues. Partners Group, one of the largest firms in the global private markets industry, acquired Middle River Power and PowerTransitions in 2025, on behalf of its clients. Since then,</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 11, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Par Pacific Announces Agreement to Sell Laramie Energy Assets</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against Fluence ...</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C218" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D218" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350896/0/en/par-pacific-announces-agreement-to-sell-laramie-energy-assets.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-fluence-r5232434.htm</v>
       </c>
       <c r="F218" t="str">
-        <v>HOUSTON, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Par Pacific Holdings, Inc. (NYSE and NYSE Texas: PARR) (“Par Pacific” or the “Company”) announced today that Laramie Energy, LLC (“Laramie Energy” or the “Seller”), in which the Company owns a 46% non-controlling ownership interest, entered into a definitive agreement with a third-party purchaser (the “Purchaser”) to sell substantially all of its oil and gas assets to the Purchaser (the “Transaction”) for $485 million in cash (of which $60 million is payable on the fifth anniversary of the closing date), subject to working capital and other customary closing date adjustments. The Seller is also eligible to receive potential price-contingent earn-out payments from the Purchaser of up to an additional $65 million in the aggregate following the first</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 11, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Eos Energy Enterprises Appoints Michelle Buczkowski as Chief Commercial Officer</v>
+        <v>PJi Launches ISO-Compliant Calibration Lab to Serve Aviation and Industrial ...</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C219" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D219" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy, Education</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350885/0/en/eos-energy-enterprises-appoints-michelle-buczkowski-as-chief-commercial-officer.html</v>
+        <v>https://pr-inside.com/pji-launches-iso-compliant-calibration-lab-to-serve-aviation-and-industrial-r5232398.htm</v>
       </c>
       <c r="F219" t="str">
-        <v>Nathan Kroeker to depart following transition period Nathan Kroeker to depart following transition period</v>
+        <v>(PR-inside.com) Accreditation and convenience: ISO/IEC 17025-accredited lab offers torque, electrical, and tension calibration with prepaid shipping labels, round-trip tracking, and an online certificate dashboard. GREENVILLE, NC / ACCESS Newswire / October 11, 2026 / Pilot John International (PJi®), a global leader in aviation ground support equipment and tooling solutions, is proud to announce the opening of its dedicated Calibration Lab in Eastern North Carolina. This state-of-the-art facility is now providing ISO/IEC 17025-accredited calibration services for a wide range of electronic, mechanical, pressure, force, and temperature instruments - supporting customers across aviation, manufacturing, energy, medical, education, and more. Strategically located in Greenville, NC, PJi's ..</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>NASA Ames’ Contributions to Roman’s Mission</v>
+        <v>Lost Money on Fuelcell Energy, Inc. (FCEL)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C220" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D220" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.nasa.gov/general/nasa-ames-contributions-to-romans-mission/</v>
+        <v>https://pr-inside.com/lost-money-on-fuelcell-energy-inc-fcel-contact-levi-korsinsky-r5232377.htm</v>
       </c>
       <c r="F220" t="str">
-        <v>Set to launch on Sunday, Aug. 30, NASA’s Nancy Grace Roman Space Telescope will empower astronomers to explore vast regions of the cosmos and settle essential questions in the areas of dark energy, dark matter, planets outside our solar system, and the formation and growth of galaxies over cosmic time. Key contributions to Roman’s mission [&amp;#8230;]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>NASA Ames Experts Available for Roman Space Telescope Interviews</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Fluence Energy, Inc Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C221" t="str">
-        <v>NASA</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D221" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.nasa.gov/news-release/nasa-ames-experts-available-for-roman-space-telescope-interviews/</v>
+        <v>https://www.newsfilecorp.com/release/316668/Bronstein-Gewirtz-Grossman-LLC-Urges-Fluence-Energy-Inc-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F221" t="str">
-        <v>NASA’s Ames Research Center in California’s Silicon Valley invites media to learn more about NASA’s Nancy Grace Roman Space Telescope, scheduled to launch Sunday, Aug. 30, 2026, from NASA’s Kennedy Space Center in Florida. The Roman telescope will provide a wide, detailed view of the universe, helping scientists study dark energy, exoplanets, and cosmic structures. [&amp;#8230;]</v>
+        <v>New York, New York--(Newsfile Corp. - October 11, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fluence Energy, Inc (NASDAQ: FLNC) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fluence Energy securities between November 24,...</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Kaplan Fox Urges Bloom Energy Corporation (BE) Investors Seeking Recovery to Contact the Firm Before September 28, 2026</v>
+        <v>Class Action Lawsuit Filed: Fluence Energy, Inc. (FLNC) – Join by November ...</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C222" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D222" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.newsfilecorp.com/release/311165/Kaplan-Fox-Urges-Bloom-Energy-Corporation-BE-Investors-Seeking-Recovery-to-Contact-the-Firm-Before-September-28-2026</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-fluence-energy-inc-flnc-join-by-november-r5232297.htm</v>
       </c>
       <c r="F222" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 25, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>NASA’s Pandora Mission Begins Study of Exoplanets, Host Stars</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Fuelcell ...</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C223" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D223" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E223" t="str">
-        <v>https://science.nasa.gov/missions/pandora-missions/nasas-pandora-mission-begins-study-of-exoplanets-host-stars/</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-fuelcell-r5232294.htm</v>
       </c>
       <c r="F223" t="str">
-        <v>Pandora, NASA’s newest exoplanet mission and the first satellite to launch through the agency’s Astrophysics Pioneers program, is now making unique observations of worlds beyond our solar system and the stars they orbit. The mission will determine the atmospheric make-up of at least 20 exoplanets, including the presence of hazes, clouds, and water. “Pandora’s data […]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Next Bridge Hydrocarbons Provides Update on Continued Efforts to Engage Regulators</v>
+        <v>FCEL EQUITY ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds FuelCell Energy (FCEL) Investors of Securities Class Action Lawsuit Deadline on November 10, 2026</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C224" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D224" t="str">
         <v>Energy</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.prnewswire.com/news-releases/next-bridge-hydrocarbons-provides-update-on-continued-efforts-to-engage-regulators-302859681.html</v>
+        <v>https://www.newsfilecorp.com/release/318350/FCEL-EQUITY-ACTION-REMINDER-Faruqi-Faruqi-LLP-Reminds-FuelCell-Energy-FCEL-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-10-2026</v>
       </c>
       <c r="F224" t="str">
-        <v>MIDLAND, Texas, Aug. 25, 2026 /PRNewswire/ -- Next Bridge Hydrocarbons, Inc. ("Next Bridge," "our," "we," or the "Company"), an independent oil and natural gas exploration and production company today provided an update regarding two additional, unsuccessful attempts to engage federal...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In FuelCell To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in FuelCell between June 24, 2026 and September 1, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>BTU STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Fuelcell Energy, Inc. (FCEL) Lawsuit – Investors Urged to Contact Levi ...</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C225" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D225" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E225" t="str">
-        <v>https://pr-inside.com/btu-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5216044.htm</v>
+        <v>https://pr-inside.com/fuelcell-energy-inc-fcel-lawsuit-investors-urged-to-contact-levi-r5232279.htm</v>
       </c>
       <c r="F225" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating New Era Energy ...</v>
+        <v>Pomerantz LLP Calls Attention to Class Action Against Fluence Energy, ...</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C226" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D226" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E226" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-new-era-energy-r5216036.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-against-fluence-energy-r5232258.htm</v>
       </c>
       <c r="F226" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of New Era Energy &amp; Digital, Inc. (f/k/a New Era Helium Inc.) ("New Era" or "the Company") (NASDAQ:NUAI). Investors who purchased New Era securities prior to November 6, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/NUAI. New Era Investigation Details The investigation concerns whether New Era and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for New Era ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 11, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Global Sourcing for World-wide Service: Explore the Development of A Leading Krill-oil Enterprise</v>
+        <v>Pomerantz LLP Issues Reminder to Investors in FuelCell Energy, Inc. ...</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C227" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D227" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E227" t="str">
-        <v>https://pressreleasenews.org/pressroom/global-sourcing-for-world-wide-service-explore-the-development-of-a-leading-krill-oil-enterprise</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-fuelcell-energy-inc-r5232244.htm</v>
       </c>
       <c r="F227" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 11, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Orion Diversified Holding Accelerates Energy Expansion With Major 24.75% ...</v>
+        <v>ROSEN, A GLOBALLY RESPECTED LAW FIRM, Encourages Fervo Energy Company Investors to Inquire About Securities Class Action Investigation - FRVO</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C228" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D228" t="str">
-        <v>Finance, Real Estate, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E228" t="str">
-        <v>https://pr-inside.com/orion-diversified-holding-accelerates-energy-expansion-with-major-r5215976.htm</v>
+        <v>https://www.newsfilecorp.com/release/318321/ROSEN-A-GLOBALLY-RESPECTED-LAW-FIRM-Encourages-Fervo-Energy-Company-Investors-to-Inquire-About-Securities-Class-Action-Investigation-FRVO</v>
       </c>
       <c r="F228" t="str">
-        <v>(PR-inside.com) CARSON CITY, NV / ACCESS Newswire / August 25, 2026 / Orion Diversified Holding Co. Inc. (OTCID:OODH) ("Orion" or the "Company"), a revenue-generating diversified natural-resource company, announced today that it has completed the acquisition of non-operated working interests in three producing oil and natural-gas properties across Oklahoma and New Mexico, highlighted by a substantial 24.75% non-operated working interest in a producing New Mexico property. The acquisition expands Orion's participation in two established U.S. energy-producing regions and adds additional producing assets to the Company's growing multi-state portfolio. According to acquisition information, the three-property package has recently averaged approximately 180 MCF of natural gas ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 11, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Fervo Energy Company (NASDAQ: FRVO) resulting from allegations that Fervo Energy may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Fervo Energy securities you may be entitled to compensation without payment of any out of pocket fees or...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>CAMS Awarded Best and Brightest Companies to Work For® in the Nation for Fifth Consecutive Year</v>
+        <v>FLNC EQUITY ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds Fluence Energy Investors of Securities Class Action Lawsuit Deadline on November 30, 2026</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C229" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D229" t="str">
         <v>Energy</v>
       </c>
       <c r="E229" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/cams-awarded-best-brightest-companies-145600804.html</v>
+        <v>https://www.newsfilecorp.com/release/318347/FLNC-EQUITY-ACTION-REMINDER-Faruqi-Faruqi-LLP-Reminds-Fluence-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-30-2026</v>
       </c>
       <c r="F229" t="str">
-        <v>HOUSTON, August 25, 2026--Consolidated Asset Management Services (CAMS), a fully integrated service provider for owners of energy infrastructure assets, announced today that it has been selected as one of The Best and Brightest Companies to Work For® in the Nation by the National Association for Business Resources (NABR) for 2026. The recognition marks the CAMS’ fifth consecutive appearance on the national list.</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Fluence Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Fluence Energy between November 24, 2025 and September 16, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New...</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Two new Nintendo Switch 2 bundles deliver sun-soaked sports, high-speed thrills and extra value</v>
+        <v>APsystems predstaví na fóre Smart Energy Forum 2026 pokročilé riešenia pre skladovanie energie v segmente C&amp;amp;I</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C230" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D230" t="str">
-        <v>Energy, Gaming</v>
+        <v>Energy</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359460</v>
+        <v>https://www.prnewswire.com/news-releases/apsystems-predstavi-na-fore-smart-energy-forum-2026-pokroile-rieenia-pre-skladovanie-energie-v-segmente-ci-302905133.html</v>
       </c>
       <c r="F230" t="str">
-        <v>Power up your play with two exciting Nintendo Switch 2 bundles, arriving in the coming months and bringing even more fun to players! Gather friends and family together, whether in the same room� or miles away�, for some high-energy races across a sprawling world, or 12 motion-control� sports games as you pair Nintendo Switch 2 with either the Mario Kart World game or the upcoming Nintendo Switch Sports Resort game! The bundles also come with a 3-Month (90-Day) Nintendo Switch On... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359460</v>
+        <v>PRAHA, 11. októbra 2026 /PRNewswire/ -- 14. – 15. októbra 2026 predstaví spoločnosť APsystems svoje najnovšie riešenia v oblasti solárnej energie a skladovania energie na podujatí Smart Energy Forum (SEF) 2026, ktoré sa bude v týchto dňoch konať na výstavisku PVA EXPO PRAHA v pražských...</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Kohner, Mann &amp;amp; Kailas, S.C. Secures More Than $100 Million for Wisconsin Businesses in Landmark Natural Gas Antitrust Litigation</v>
+        <v>APsystems представит передовые решения для накопления и хранения энергии для коммерческих и промышленных объектов на Smart Energy Forum 2026</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C231" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D231" t="str">
         <v>Energy</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.prweb.com/releases/kohner-mann--kailas-sc-secures-more-than-100-million-for-wisconsin-businesses-in-landmark-natural-gas-antitrust-litigation-302858398.html</v>
+        <v>https://www.prnewswire.com/news-releases/apsystems---------------smart-energy-forum-2026-302905127.html</v>
       </c>
       <c r="F231" t="str">
-        <v>Kohner, Mann &amp; Kailas, S.C. concluded nearly 20 years of natural gas antitrust litigation, securing more than $100 million in settlements for Wisconsin organizations. Final payments were distributed to class members in July 2026. MILWAUKEE, Aug. 25, 2026 /PRNewswire-PRWeb/ -- Kohner, Mann...</v>
+        <v>ПРАГА, 11 октября 2026 г. /PRNewswire/ -- 14–15 октября 2026 года APsystems представит свои новейшие решения для хранения солнечной энергии и энергии на форуме Smart Energy Forum (SEF) 2026, который состоится 14-15 октября в PVA EXPO PRAHA в Летнянах, Прага. Посетителям предлагается...</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Vital Energy Announces Amendments to Existing Credit Facility and Additional Credit Facility</v>
+        <v>APsystems představí na Smart Energy Forum 2026 řešení pro ukládání energie v komerčním a průmyslovém sektoru</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C232" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D232" t="str">
         <v>Energy</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.newsfilecorp.com/release/311255/Vital-Energy-Announces-Amendments-to-Existing-Credit-Facility-and-Additional-Credit-Facility</v>
+        <v>https://www.prnewswire.com/news-releases/apsystems-pedstavi-na-smart-energy-forum-2026-eeni-pro-ukladani-energie-v-komernim-a-prmyslovem-sektoru-302905126.html</v>
       </c>
       <c r="F232" t="str">
-        <v>Calgary, Alberta--(Newsfile Corp. - August 25, 2026) - Vital Energy Inc. (TSXV: VUX) (the "Corporation") announces that, further to its December 5, 2023, April 3, 2024, August 28, 2024 and August 28, 2025 news releases, it's existing credit facility has been amended to decrease the available loan amount from $15 million to $10 million, and to extend the maturity date from August 28, 2026 to August 28, 2027. In addition, the Corporation has entered into a loan agreement with another arm's length...</v>
+        <v>PRAHA, 11. října 2026 /PRNewswire/ -- Společnost APsystems představí své nejnovější solární řešení a řešení pro ukládání energie na veletrhu Smart Energy Forum (SEF) 2026, který se koná ve dnech 14.–15. října 2026 na výstavišti PVA EXPO PRAHA v pražských Letňanech. Návštěvníci se mohou...</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>CLEAResult Strengthens Utility Demand Management Portfolio with Acquisition of Connected Energy</v>
+        <v>FLNC Investors Have Opportunity to Lead Fluence Energy, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C233" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D233" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E233" t="str">
-        <v>https://finance.yahoo.com/energy/articles/clearesult-strengthens-utility-demand-management-141500929.html</v>
+        <v>https://www.prnewswire.com/news-releases/flnc-investors-have-opportunity-to-lead-fluence-energy-inc-securities-fraud-lawsuit-302903736.html</v>
       </c>
       <c r="F233" t="str">
-        <v>AUSTIN, Texas, August 25, 2026--CLEAResult, the largest provider of energy efficiency, energy transition, and energy sustainability services in North America, has acquired Connected Energy, a technology company providing demand management and distributed energy resource management (DERMS) solutions to electric utilities across the U.S.</v>
+        <v>NEW YORK, Oct. 10, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"), of the important November 30, 2026 lead...</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>OutSystems Ranks #1 in G2’s Enterprise Grid® Report for AI App Builders, Named a Leader in Agentic AI</v>
+        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages Fluence Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FLNC</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C234" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D234" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E234" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/outsystems-ranks-1-g2-enterprise-141400341.html</v>
+        <v>https://www.newsfilecorp.com/release/318281/ROSEN-A-LONGSTANDING-LAW-FIRM-Encourages-Fluence-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FLNC</v>
       </c>
       <c r="F234" t="str">
-        <v>BOSTON, August 25, 2026--OutSystems, a leading Agentic Systems Platform for the enterprise, announced today that it has earned top honors across three distinct G2 Fall 2026 Grid® Reports, including securing the #1 spot for AI App Builder in the Enterprise category alongside Leader rankings in G2’s Grid® Reports AI Agent Builders and Agentic AI categories. The recognition from G2, the world’s largest and most trusted software marketplace, reflects OutSystems momentum as enterprises look to build,</v>
+        <v>New York, New York--(Newsfile Corp. - October 10, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"), of the important November 30, 2026 lead plaintiff deadline.SO WHAT: If you purchased Fluence Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Update - ZenaTech Completes Acquisition of ESM Software, Adding Strategy Execution and Compliance Software to its Enterprise SaaS Division, with Revenue from Government, Healthcare and Financial Services Customers</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against Tigo ...</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C235" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D235" t="str">
-        <v>Finance, AI, SaaS, Energy, Retail, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350625/0/en/update-zenatech-completes-acquisition-of-esm-software-adding-strategy-execution-and-compliance-software-to-its-enterprise-saas-division-with-revenue-from-government-healthcare-and-.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-tigo-r5232171.htm</v>
       </c>
       <c r="F235" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- ZenaTech, Inc. (Nasdaq: ZENA) (FSE: 49Q) (BMV: ZENA) (“ZenaTech”), a technology solution provider specializing in AI (Artificial Intelligence) drones, Drone as a Service (DaaS), enterprise SaaS, and Quantum Computing solutions, announces the acquisition of ESM Software , a Boston-based strategy execution and performance management software company. ESM serves government, school systems, healthcare, utilities and energy, financial services and retail customers across the United States and globally in Latin America, Europe, Africa, and Australia. In operation since 1998, the company now supports over 8,000 users and has spent more than 25 years helping organizations turn strategic plans into measurable results. This 13 th additio</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 10, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>SKIL Introduces New Leaf Blower for Powerful, Versatile Outdoor Cleanup ...</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Involving Fluence ...</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C236" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D236" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E236" t="str">
-        <v>https://pr-inside.com/skil-introduces-new-leaf-blower-for-powerful-versatile-outdoor-cleanup-r5215946.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-involving-fluence-r5232170.htm</v>
       </c>
       <c r="F236" t="str">
-        <v>(PR-inside.com) NAPERVILLE, IL / ACCESS Newswire / August 25, 2026 /SKIL has launched its new SKIL 40V 650 CFM Leaf Blower, a high-performance cordless solution designed to help homeowners tackle everything from seasonal leaf cleanup to everyday outdoor maintenance with power, control and convenience. Delivering up to 650 CFM of airflow and 170 MPH airspeed, the new electric blower quickly clears wet leaves, grass clippings, dirt and heavy debris from lawns, patios, sidewalks and driveways-without the noise, maintenance or emissions associated with gas-powered equipment. "Homeowners and DIYers want outdoor power equipment that delivers the power they need while remaining easy and comfortable to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 10, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Lightstar Renewables Named One of Only Three Developers Selected in New Jersey's Inaugural Dual-Use Solar Energy Pilot Program</v>
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Tigo Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - TYGO</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C237" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D237" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E237" t="str">
+        <v>https://www.newsfilecorp.com/release/318475/ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Tigo-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-TYGO</v>
+      </c>
+      <c r="F237" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 10, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Tigo Energy, Inc. (NASDAQ: TYGO)  between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"), of the important November 23, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Tigo securities during the Class Period you may be entitled to compensation without...</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="str">
+        <v>KAPSARC TO JOIN 25TH WPC ENERGY CONGRESS IN RIYADH AS NATIONAL PARTNER</v>
+      </c>
+      <c r="B238" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C238" t="str">
         <v>PR Newswire</v>
       </c>
-      <c r="D237" t="str">
-[...18 lines deleted...]
-      </c>
       <c r="D238" t="str">
-        <v>Healthcare, Energy, Media</v>
+        <v>Energy</v>
       </c>
       <c r="E238" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109405/</v>
-[...18 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.prnewswire.com/news-releases/kapsarc-to-join-25th-wpc-energy-congress-in-riyadh-as-national-partner-302905074.html</v>
+      </c>
+      <c r="F238" t="str">
+        <v>More than 20 KAPSARC leaders, researchers, and experts to contribute across the Congress's Executive, Technical, Synergy, and Special Programmes RIYADH, Saudi Arabia, Oct. 10, 2026 /PRNewswire/ -- KAPSARC participates as a National Partner in the 25th WPC Energy Congress in Riyadh,...</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Great Atlantic Begins 2026 Prospecting Program at the South Quarry Tungsten Property and Plans Six Excavator Trenches</v>
+        <v>New to The Street Show 775 Premieres Tonight on Bloomberg Television ...</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C239" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D239" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, AI, SaaS, Healthcare, Energy</v>
       </c>
       <c r="E239" t="str">
-        <v>https://www.newsfilecorp.com/release/311171/Great-Atlantic-Begins-2026-Prospecting-Program-at-the-South-Quarry-Tungsten-Property-and-Plans-Six-Excavator-Trenches</v>
+        <v>https://pr-inside.com/new-to-the-street-show-775-premieres-tonight-on-bloomberg-television-r5232101.htm</v>
       </c>
       <c r="F239" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - GREAT ATLANTIC RESOURCES CORP. (TSXV: GR) (the "Company" or "Great Atlantic") is pleased to announce that its 2026 prospecting - rock geochemical sampling program is now underway at the Company's South Quarry Tungsten Property, located in central Newfoundland. The Company has received an Exploration Approval from the Newfoundland and Labrador Department of Energy and Mines, Mineral Lands Division for up to six excavator trenches...</v>
+        <v>(PR-inside.com) Fusion energy, solid-state batteries, digital-asset infrastructure and AI-era restaurant procurement lead a four-region broadcast, with commercials from BioVie, Lantern Pharma, Big Sky Industrial and FreeCast NEW YORK CITY, NY / ACCESS Newswire / October 10, 2026 / New to The Street, the financial-media platform for public companies, pre-IPO companies and entrepreneurs, today announced that Show 775 will premiere tonight at 6:30 p.m. ET on Bloomberg Television as sponsored programming. The episode will reach business audiences across four global regions: the United States, Latin America, the Middle East and North Africa (MENA) and Southeast Asia. Hosted by Jane King and opening from the ..</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>QIMC Drills New Company Record of 27.8% Clean Natural Hydrogen at Just 374 Metres at Bennett Hill, Nova Scotia</v>
+        <v>New to The Street Show 775 Premieres Tonight on Bloomberg Television Across the United States, Latin America, MENA and Southeast Asia, Featuring American Fusion, HPB, T-REX Acquisition Corp. and SyncMeOn</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C240" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D240" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Healthcare, Energy</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.newsfilecorp.com/release/311395/QIMC-Drills-New-Company-Record-of-27.8-Clean-Natural-Hydrogen-at-Just-374-Metres-at-Bennett-Hill-Nova-Scotia</v>
+        <v>https://www.newswire.com/news/new-to-the-street-show-775-premieres-tonight-on-bloomberg-television-across-the</v>
       </c>
       <c r="F240" t="str">
-        <v>HIGHLIGHTSNew Company record: 27.8% H₂ (278,498 ppm) at 374 metres — surpassing the previous record of 24.3% H₂ at 707 metres in DDH-26-04 and encountered approximately 333 metres shallower.Two distinct high-concentration zones below 300 metres: up to 23.7% H₂ in a cluster at 348-354 m, and 19.1% → 25.1% → 27.8% H₂ from 368-374 m.Clean natural hydrogen composition: CH₄ remained at 0.0% across the reported samples and CO₂ remained at or below 0.1%, demonstrating a hydrogen-rich gas...</v>
+        <v>Fusion energy, solid-state batteries, digital-asset infrastructure and AI-era restaurant procurement lead a four-region broadcast, with commercials from BioVie, Lantern Pharma, Big Sky Industrial and FreeCast</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Northern Sun Energy Installs Another 23 MW in Upstate New York for Seaboard Solar</v>
+        <v>APsystems to Showcase Advanced C&amp;amp;I Energy Storage Solutions at Smart Energy Forum 2026</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C241" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D241" t="str">
         <v>Energy</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.prnewswire.com/news-releases/northern-sun-energy-installs-another-23-mw-in-upstate-new-york-for-seaboard-solar-302859022.html</v>
+        <v>https://www.prnewswire.com/news-releases/apsystems-to-showcase-advanced-ci-energy-storage-solutions-at-smart-energy-forum-2026-302905058.html</v>
       </c>
       <c r="F241" t="str">
-        <v>Waterford and Boonville projects overcome site access and snow load engineering challenges to stay on schedule WATERFORD, N.Y., Aug. 25, 2026 /PRNewswire/ -- Northern Sun Energy, a leading solar and storage EPC firm, has begun construction on two solar projects for developer Seaboard...</v>
+        <v>PRAGUE, Oct. 10, 2026 /PRNewswire/ -- October 14–15, 2026, APsystems will present its latest solar and energy storage solutions at Smart Energy Forum (SEF) 2026, held on October 14-15 at PVA EXPO PRAHA in Letňany, Prague. Visitors are invited to meet the APsystems team at Booth 1-10 and...</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Form 8.3 - NextEnergy Solar Fund Limited</v>
+        <v>Duke Energy Florida wrapping up power restoration following Hurricane Isaias; strategic grid improvements delivered customer benefits</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C242" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D242" t="str">
         <v>Energy</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350468/0/en/form-8-3-nextenergy-solar-fund-limited.html</v>
+        <v>https://www.prnewswire.com/news-releases/duke-energy-florida-wrapping-up-power-restoration-following-hurricane-isaias-strategic-grid-improvements-delivered-customer-benefits-302905049.html</v>
       </c>
       <c r="F242" t="str">
-        <v>8.3</v>
+        <v>ST. PETERSBURG, Fla., Oct. 10, 2026 /PRNewswire/ -- Hurricane Isaias cleared Florida this morning. Crews have already restored approximately 10,000, leaving about 2,200 customers without power across North Florida. The company anticipates wrapping up restoration this afternoon. Customers...</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Flux Power to Participate at Upcoming Financial Conferences</v>
+        <v>Transform Your Space: Astrologer Rohith Sharma Launches Negative Energy Removal Services in Wentworthville</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C243" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D243" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350457/24114/en/flux-power-to-participate-at-upcoming-financial-conferences.html</v>
+        <v>https://express-press-release.net/news/2026/10/10/1776260</v>
       </c>
       <c r="F243" t="str">
-        <v>VISTA, Calif., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Flux Power Holdings, Inc. (NASDAQ: FLUX), a leading developer of advanced lithium-ion energy storage solutions and fleet intelligence technology, today announced that Chief Executive Officer, Krishna Vanka, and Chief Financial Officer, Kevin Royal, will participate at the following financial conferences:</v>
+        <v>Wentworthville, NSW, 10th October,2026 &amp;#8211; Astrologer Rohith Sharma, a renowned and experienced spiritual healer, now offers specialised negative energy removal services in Wentworthville and surrounding [read full press release...]</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>SMX's Plastic Cycle Token is the Most Effective Tool in Times of War</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Fervo Energy Company Investors to Inquire About Securities Class Action Investigation - FRVO</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C244" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D244" t="str">
-        <v>Crypto, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E244" t="str">
-        <v>https://pr-inside.com/smx-s-plastic-cycle-token-is-the-most-effective-tool-in-times-of-war-r5215925.htm</v>
+        <v>https://www.newsfilecorp.com/release/318318/ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-Fervo-Energy-Company-Investors-to-Inquire-About-Securities-Class-Action-Investigation-FRVO</v>
       </c>
       <c r="F244" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / As the economics of virgin, oil-derived plastic and recycled materials move toward parity, the SMX Plastic Cycle Token (PCT) has become the most powerful tool for manufacturers navigating a fundamental reset in the economics of plastic-a convergence accelerated by the war in the Gulf, pressure on global supply lines, the lingering aftereffects of COVID-19 and continued volatility in energy and commodity markets. Recycled material is no longer competing with virgin plastic solely on sustainability credentials; it is increasingly competing on price, forcing manufacturers to confront a new reality: ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 10, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Fervo Energy Company (NASDAQ: FRVO) resulting from allegations that Fervo Energy may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Fervo Energy securities you may be entitled to compensation without payment of any out of pocket fees or...</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Customs Declarations UK Launches NCTS6 Transit Declaration Software as HMRC Lists Platform Among Official NCTS Software Providers</v>
+        <v>CenterPoint Energy Sending 355 Mutual Aid Workers to Help Restore Power in Areas Impacted by Hurricane Isaias</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C245" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D245" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E245" t="str">
-        <v>https://pressat.co.uk/releases/customs-declarations-uk-launches-ncts6-transit-declaration-software-as-hmrc-lists-platform-among-official-ncts-software-providers-0cd1a166ca0ef46e7332a08190ec2695/</v>
+        <v>https://www.prnewswire.com/news-releases/centerpoint-energy-sending-355-mutual-aid-workers-to-help-restore-power-in-areas-impacted-by-hurricane-isaias-302905021.html</v>
       </c>
       <c r="F245" t="str">
-        <v>Tuesday 25 August, 2026 Cloud-based New Computerised Transit System &amp;#40;NCTS6&amp;#41; solution enables customs agents, freight forwarders, hauliers and traders to file T1 and T2 transit declarations, generate the Transit Accompanying Document (TAD), and manage departures and arrivals from a single platform — live on the HMRC CTC Traders API. Customs Declarations UK (CDUK), the cloud-based customs declaration software platform, announced the full launch of its New Computerised Transit System &amp;#40;NCTS6&amp;#41; solution, extending the platform's coverage of UK and EU border filing requirements to include Transit declarations. The launch follows the United Kingdom's migration to NCTS Phase 6 on 1 June 2026, which introduced updated data, security and API requirements aligning transit procedures wi</v>
+        <v>Frontline personnel and contractors deploying to help support Florida Power &amp; Light with expected outages along the Florida Gulf Coast HOUSTON, Oct. 10, 2026 /PRNewswire/ -- To help support customers and communities impacted by Hurricane Isaias along the Northwest Florida Coast,...</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>1606 Corp. Advances Project as MDM and Company Pursues Data Center ...</v>
+        <v>Greenhouse Solar Control Supports Energy Efficiency with Solar Control Window Film Installation in Spring, TX</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C246" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D246" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E246" t="str">
-        <v>https://pr-inside.com/corp-advances-project-as-mdm-and-company-pursues-data-center-r5215910.htm</v>
+        <v>https://express-press-release.net/news/2026/10/10/1776225</v>
       </c>
       <c r="F246" t="str">
-        <v>(PR-inside.com) MDM Group and 1606 Corp is actively marketing Lufkin powered site as 1606 advances plant operations, end-user outreach and acquisition strategy PHOENIX, AZ / ACCESS Newswire / August 25, 2026 /1606 Corp. (OTCID:CBDW) ("1606" or the "Company"), an emerging infrastructure company focused on powered land, data centers and AI-related energy opportunities, today provided an update on several initiatives underway surrounding its planned acquisition and redevelopment of the approximately 132-acre Texas biomass power facility and data center. The Company also recently filed its latest quarterly report with the SEC, maintaining its reporting obligations as it continues to advance the Lufkin project and ..</v>
+        <v>Spring,United States, 2026-10-10 — /EPR Network/ — Greenhouse Solar Control highlights how window film can help homes and businesses stay cool and comfortable. Strong sunlight [read full press release...]</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Polaris Renewable Energy Announces Renewal of Normal Course Issuer ...</v>
+        <v>Algo8 AI Inc. Announces Final Approval from Canadian Securities Exchange for Listing Under the Symbol "AIOS", Bringing an Industrial AI Operating System with More than 80 Deployments Worldwide to the Public Markets</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C247" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D247" t="str">
-        <v>Finance, Energy, Education</v>
+        <v>AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E247" t="str">
-        <v>https://pr-inside.com/polaris-renewable-energy-announces-renewal-of-normal-course-issuer-r5215901.htm</v>
+        <v>https://www.newsfilecorp.com/release/318490/Algo8-AI-Inc.-Announces-Final-Approval-from-Canadian-Securities-Exchange-for-Listing-Under-the-Symbol-AIOS-Bringing-an-Industrial-AI-Operating-System-with-More-than-80-Deployments-Worldwide-to-the-Public-Markets</v>
       </c>
       <c r="F247" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 25, 2026 / Polaris Renewable Energy Inc. (TSX:PIF) ("Polaris" or the "Company") today announced that the Toronto Stock Exchange ("TSX") has accepted its notice of intention to renew its normal course issuer bid ("NCIB"). The Company's Board of Directors believes that an NCIB represents an appropriate and desirable use of its available free cash to increase shareholder value and is in the best interest of the Company and its shareholders. Pursuant to the notice, Polaris may purchase up to 2,021,205 of its common shares ("Shares"), representing approximately 10% of the public float of 20,212,059 Shares ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 9, 2026) - Algo8 AI Inc. (CSE: AIOS) ("Algo8" or the "Company"), the Industrial Artificial Intelligence company behind the PlantBrain™ platform and more than 80 successful deployments across the steel, tire, automotive, and energy sectors, is pleased to announce that has received final approval to list its common shares (the "Shares") on the Canadian Securities Exchange ("CSE"). The Shares are expected to begin trading on the CSE on or about...</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Polaris Renewable Energy Announces Renewal of Normal Course Issuer Bid</v>
+        <v>Fuelcell Energy, Inc. (FCEL) Lawsuit - Investors Urged to Contact Levi ...</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C248" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D248" t="str">
-        <v>Energy, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.newswire.com/news/polaris-renewable-energy-announces-renewal-of-normal-course-issuer-9794861</v>
+        <v>https://pr-inside.com/fuelcell-energy-inc-fcel-lawsuit-investors-urged-to-contact-levi-r5232084.htm</v>
       </c>
       <c r="F248" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Community Banks Surpass $1 Billion Invested Through KeyState's Tax ...</v>
+        <v>Battery X Metals Reports Estimated Driving Range Increase of Approximately ...</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C249" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D249" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E249" t="str">
-        <v>https://pr-inside.com/community-banks-surpass-1-billion-invested-through-keystate-s-tax-r5215891.htm</v>
+        <v>https://pr-inside.com/battery-x-metals-reports-estimated-driving-range-increase-of-approximately-r5232082.htm</v>
       </c>
       <c r="F249" t="str">
-        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 25, 2026 / KeyStateCommunity banks have now invested more than $1 billion through KeyState's tax credit platform, generating more than $125 million in federal tax benefits for participating institutions. The milestone reflects a broader trend as more community banks invest in renewable energy tax credits, which large national banks have utilized for more than 15 years. When KeyState launched its SOLCAP tax credit platform in 2020, only a small number of community banks were investing in renewable energy tax credits. Six years later, participation has expanded significantly as more banks recognize an opportunity ..</v>
+        <v>(PR-inside.com) News Release Highlights: Battery X Metals reported an estimated driving range increase of approximately 101 kilometers per charge following completion of a full lithium-ion battery rebalancing procedure utilizing its patent-pending lithium-ion battery rebalancing technology during a single-electric-vehicle performance evaluation. Estimated driving range reportedly increased from approximately 240 kilometers to approximately 341 kilometers per charge in a single-electric-vehicle performance trial, representing an estimated increase of approximately 42%, while recovering approximately 85% of the vehicle's nominal driving range under the observed testing conditions. Battery cell voltage variation improved from approximately 41 mV to approximately 4 mV following the rebalancing</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>FuelCell Energy Announces Third Quarter 2026 Results Conference Call on September 2, 2026, at 10:00 A.M. Eastern Time</v>
+        <v>Battery X Metals Reports Estimated Driving Range Increase of Approximately 101 Kilometers Following a Single-Electric-Vehicle Performance Evaluation of Next-Generation Patent-Pending Lithium-Ion Battery Rebalancing Technology</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C250" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D250" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E250" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350334/8041/en/fuelcell-energy-announces-third-quarter-2026-results-conference-call-on-september-2-2026-at-10-00-a-m-eastern-time.html</v>
+        <v>https://www.newswire.com/news/battery-x-metals-reports-estimated-driving-range-increase-of-22873140</v>
       </c>
       <c r="F250" t="str">
-        <v>DANBURY, Conn., Aug. 25, 2026 (GLOBE NEWSWIRE) -- FuelCell Energy , Inc. (Nasdaq: FCEL) -- announced the upcoming release of its third quarter 2026 results prior to the stock market open on Wednesday, September 2, 2026. FuelCell Energy management will subsequently host a conference call beginning at 10:00 a.m. Eastern Time the same day to discuss the results and provide a business update.</v>
+        <v>News Release Highlights: Battery X Metals reported an estimated driving range increase of approximately 101 kilometers per charge following completion of a full lithium-ion battery rebalancing procedure utilizing its patent-pending lithium-ion battery rebalancing technology during a single-electric-vehicle performance evaluation. Estimated driving range reportedly increased from approximately 240 kilometers to approximately 341 kilometers per charge in a single-electric-vehicle performance trial, representing an estimated increase of approximately 42%, while recovering approximately 85% of the vehicle's nominal driving range under the observed testing conditions. Battery cell voltage variation improved from approximately 41 mV to approximately 4 mV following the rebalancing procedure and a</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>KBRA Releases Research – UK Buy-to-Let RMBS: Stabilising Credit, Broadening Issuance</v>
+        <v>Kaplan Fox Deadline Alert: Tigo Energy, Inc. (NASDAQ:TYGO) Investors ...</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C251" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D251" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E251" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/kbra-releases-research-uk-buy-112300670.html</v>
+        <v>https://pr-inside.com/kaplan-fox-deadline-alert-tigo-energy-inc-nasdaq-tygo-investors-r5232072.htm</v>
       </c>
       <c r="F251" t="str">
-        <v>LONDON, August 25, 2026--KBRA releases research examining recent trends in the UK buy-to-let (BTL) market, including issuance and credit performance, as well as how tenancy reform and planned energy efficiency requirements could affect the sector over time. The BTL market has benefited from a more favourable interest rate environment, with lower borrowing costs and continued rental growth supporting landlord cash flow, interest coverage, and remortgaging capacity. Arrears among pre-2014 loans ha</v>
+        <v>(PR-inside.com) Investors who purchased Tigo Energy, Inc. securities between February 24, 2026 and August 4, 2026 have until November 23, 2026 to seek appointment as lead plaintiff NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ:TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period"). CLICK HERE TO JOIN THE CASE If you are an investor in Tigo Energy and have suffered losses, ..</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Addionics Introduces Battery Architecture for Low-Temperature Performance, Increasing Battery Operations and Charging Capabilities</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Fluence Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FLNC</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C252" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D252" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E252" t="str">
-        <v>https://finance.yahoo.com/technology/articles/addionics-introduces-battery-architecture-low-110000665.html</v>
+        <v>https://www.newsfilecorp.com/release/318276/ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-Fluence-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FLNC</v>
       </c>
       <c r="F252" t="str">
-        <v>TEL AVIV, Israel, August 25, 2026--Addionics, a pioneer in advanced battery architecture, today announces a new Battery Architecture for Low-Temperature Performance, a ground-breaking smart battery architecture designed to increase battery operations and charging capabilities at low temperatures. The new technology enhances the performance of electric vehicles, trucks, defense drones, and space and electric aviation in cold weather, where traditional lithium-ion batteries decline. Some of the be</v>
+        <v>New York, New York--(Newsfile Corp. - October 9, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"), of the important November 30, 2026 lead plaintiff deadline.SO WHAT: If you purchased Fluence Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Ansaldo Energia Selects Kinaxis to Power the Future of Global Energy Infrastructure</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against Tigo Energy, ...</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C253" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D253" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E253" t="str">
-        <v>https://finance.yahoo.com/energy/articles/ansaldo-energia-selects-kinaxis-power-110000546.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-tigo-energy-r5232054.htm</v>
       </c>
       <c r="F253" t="str">
-        <v>OTTAWA, Ontario, August 25, 2026--Kinaxis® Inc. (TSX:KXS), a global leader in AI-powered supply chain planning and orchestration, today announced that Ansaldo Energia, a global leader of power generation technology, has selected the Kinaxis Maestro™ platform to help orchestrate its complex supply chain in supporting one of the fastest-growing infrastructure markets in the world.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Youth voices drive Asia‑Pacific green‑energy ties at Shenzhen gathering</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Involving ...</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C254" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D254" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.prnewswire.com/news-releases/youth-voices-drive-asiapacific-greenenergy-ties-at-shenzhen-gathering-302859321.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-involving-r5232053.htm</v>
       </c>
       <c r="F254" t="str">
-        <v>SHENZHEN, China, Aug. 25, 2026 /PRNewswire/ -- Youth leaders from 13 Asia‑Pacific countries and regions took center stage in Shenzhen, South China's Guangdong province, on Aug 21, as over 60 experts, scholars, young delegates and journalists gathered for the "Asia‑Pacific Youth Gathering:...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Andina Copper Intersects Further Significant Near Surface High-Grade Copper Mineralization</v>
+        <v>Kaplan Fox Encourages Tigo Energy, Inc. (TYGO) Investors to Contact the Firm Before the Deadline on November 23, 2026 for a Leadership Role</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C255" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D255" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.newmediawire.com/news/andina-copper-intersects-further-significant-near-surface-high-grade-copper-mineralization-7088865</v>
+        <v>https://www.newsfilecorp.com/release/317940/Kaplan-Fox-Encourages-Tigo-Energy-Inc.-TYGO-Investors-to-Contact-the-Firm-Before-the-Deadline-on-November-23-2026-for-a-Leadership-Role</v>
       </c>
       <c r="F255" t="str">
-        <v>VANCOUVER, BC - August 25, 2026 ( NEWMEDIAWIRE ) - Andina Copper Corporation (TSX-V: ANDC | FSE: FIR | OTCQB: PMMCF) is pleased to report further significant near-surface drill result from its large-scale Cobrasco porphyry copper-molybdenum discovery in Choco, Colombia. Hole CDH011, collared from the same drill pad as CDH006 - CDH010 ( refer 11 August 2026 News Release ) intersected continuous mineralization from 32m downhole, returning 206m @ 0.67% Cu within a broader interval of 400m @ 0.46% Cu. The higher-grade upper zone extends to 276m downhole, while moderate-grade Cu-Mo mineralization continues to approximately 592m downhole. Drilled steeply beneath Pad 3, CDH011 confirms the vertical continuity of mineralization within the central portion of the Cobrasco system. Andina Copper is sy</v>
+        <v>New York, New York--(Newsfile Corp. - October 9, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Mining Chemicals Market Gains From Growing Lithium, Copper, and Cobalt Demand</v>
+        <v>Duke Energy prepares for Isaias' rain and wind, encourages customers in SC Upstate and NC mountains to get ready</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C256" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D256" t="str">
         <v>Energy</v>
       </c>
       <c r="E256" t="str">
-        <v>https://express-press-release.net/news/2026/08/25/1769226</v>
+        <v>https://www.prnewswire.com/news-releases/duke-energy-prepares-for-isaias-rain-and-wind-encourages-customers-in-sc-upstate-and-nc-mountains-to-get-ready-302903817.html</v>
       </c>
       <c r="F256" t="str">
-        <v>The global Mining Chemicals Market is expanding as demand for critical minerals rises across electric vehicles, renewable energy, and advanced electronics. Lithium, copper, and cobalt [read full press release...]</v>
+        <v>CHARLOTTE, N.C., Oct. 9, 2026 /PRNewswire/ -- Duke Energy is preparing to respond to potential damage and power outages in the Carolinas caused by the remnants of Hurricane Isaias. What to watch While forecasts show Isaias' path will remain west of the Carolinas, the eastern edge of the...</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Scania to showcase its broad marine offering at SMM 2026</v>
+        <v>Contact Levi &amp; Korsinsky by November 27, 2026 to Join Class Action ...</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C257" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D257" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359428</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-november-27-2026-to-join-class-action-r5231992.htm</v>
       </c>
       <c r="F257" t="str">
-        <v>At the event in Hamburg, Germany, from 1&amp;#8211;4 September, Scania will showcase its range of power solutions including its popular 13-litre marine engine. Built on the Scania Super platform, the DI13 delivers improved efficiency, higher performance, and increased durability, helping reduce fuel consumption, CO&amp;amp;#8322; emissions and operating costs. - - Scania will also present its electrification offering, including hybrid power solutions and industrial battery technology as part of its long-term... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359428</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Mitsubishi Electric to Demonstrate Smart Building and Smart City Technologies in Legacy Building at Berlin's Urban Tech Republic</v>
+        <v>INVESTOR ALERT: Fluence Energy, Inc. (FLNC) Class Action Lawsuit Seeks Recovery for Investors; November 27, 2026, Deadline - Contact Kessler Topaz Meltzer &amp;amp; Check, LLP</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C258" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D258" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359427</v>
+        <v>https://www.prnewswire.com/news-releases/investor-alert-fluence-energy-inc-flnc-class-action-lawsuit-seeks-recovery-for-investors-november-27-2026-deadline---contact-kessler-topaz-meltzer--check-llp-302902972.html</v>
       </c>
       <c r="F258" t="str">
-        <v>Mitsubishi Electric Corporation (TOKYO: 6503) announced that it will demonstrate smart building and smart city technologies at an innovation and research district being developed in the Berlin TXL project 1 at the former Tegel Airport in Berlin, Germany on September 1. Using a legacy building 2 at the Urban Tech Republic,3 the demonstration aims to improve energy efficiency, thermal comfort and operational efficiency, and also explore the potential for optimized energy management at t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359427</v>
+        <v>Did you buy FLNC securities between November 24, 2025 and September 16, 2026? Affected FLNC Investor Summary Who: Fluence Energy, Inc. (NASDAQ: FLNC) What: Securities fraud class action lawsuit filed Class Period: November 24, 2025 through September 16, 2026 Deadline to Seek Lead...</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>ManCo Rentals &amp; Sales Expands Custom Container Capabilities for Industrial and Energy Clients Across the Gulf Coast</v>
+        <v>Cotality: Hurricane Isaias Threatens About 777,000 Homes Along the Northern Gulf Coast as a Major Hurricane</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C259" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D259" t="str">
         <v>Energy</v>
       </c>
       <c r="E259" t="str">
-        <v>https://pressreleasenews.org/pressroom/manco-rentals-sales-expands-custom-container-capabilities-for-industrial-and-energy-clients-across-the-gulf-coast</v>
+        <v>https://finance.yahoo.com/real-estate/articles/cotality-hurricane-isaias-threatens-777-180900954.html</v>
       </c>
       <c r="F259" t="str">
-        <v/>
+        <v>IRVINE, Calif., October 09, 2026--Hurricane Isaias threatens 777K Gulf Coast homes with wind damage risk, plus 342K homes facing surge risk.</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Lithium Corporation Highlights Proposed Bunker Hill and Silver47 Merger</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Fervo Energy Company ...</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C260" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D260" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.newsfilecorp.com/release/311146/Lithium-Corporation-Highlights-Proposed-Bunker-Hill-and-Silver47-Merger</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-fervo-energy-company-r5231961.htm</v>
       </c>
       <c r="F260" t="str">
-        <v>Elko, Nevada--(Newsfile Corp. - August 25, 2026) - Lithium Corporation (OTCQB: LTUM) ("Lithium Corporation" or the "Company"), a mineral exploration company focused on strengthening North America's energy independence through the development of domestic critical mineral resources, is pleased to highlight a recent announcement by Bunker Hill Mining Corp and Silver47 Exploration Corp (TSXV: AGA) (OTCQX: AAGAF) ("Silver47"). The two companies report entering into a definitive agreement dated August...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Fervo Energy Company ("Fervo" or "the Company") (NASDAQ:FRVO). Investors who purchased Fervo securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/fervo-energy-company-frvo-class_action_lawsuit. Fervo Investigation Details On October 6, 2026, Morpheus Research published a short report alleging that "Fervo has failed to disclose existential issues related to inconsistent production temperatures and premature thermal decline, excessive water loss, seismicity-related equipment damage, transmission capacity, and ballooning costs. In some cases, Fervo</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>LED Lighting Market Trends: From Energy Savings to Connected Lighting Systems</v>
+        <v>TYGO SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C261" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D261" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E261" t="str">
-        <v>https://express-press-release.net/news/2026/08/25/1769202</v>
+        <v>https://pr-inside.com/tygo-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5231948.htm</v>
       </c>
       <c r="F261" t="str">
-        <v>Whether you&amp;#8217;re a facilities manager planning a retrofit, a homebuilder specifying fixtures, or an investor sizing up the lighting sector, the same question keeps coming [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Tigo Energy, Inc. (NASDAQ:TYGO) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Tigo securities between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/tigo-energy-inc-tygo-class_action_lawsuit. Tigo Case ..</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Nessum Adoption Expands Across Global Energy-Management Infrastructure</v>
+        <v>FCEL INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C262" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D262" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E262" t="str">
-        <v>https://finance.yahoo.com/energy/articles/nessum-adoption-expands-across-global-080000553.html</v>
+        <v>https://pr-inside.com/fcel-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5231934.htm</v>
       </c>
       <c r="F262" t="str">
-        <v>FUKUOKA, Japan, August 25, 2026--Nessum adoption is growing in HVAC and smart grid applications, with worldwide shipments of Nessum IP-enabled LSI devices surpassing 6 million units.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against FuelCell Energy, Inc. (NASDAQ:FCEL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired FuelCell securities between June 24, 2026 and September 1, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fuelcell-energy-inc-fcel-class_action_lawsuit. FuelCell Case ..</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>GPPC Partners with Japanese Industrial Gas Giant AWI to Enter the High-Growth Semiconductor Specialty Materials Market</v>
+        <v>Class Action Lawsuit Filed: Fluence Energy, Inc. (FLNC) - Join by November ...</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C263" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D263" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E263" t="str">
-        <v>https://finance.yahoo.com/technology/articles/gppc-partners-japanese-industrial-gas-071700386.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-fluence-energy-inc-flnc-join-by-november-r5231908.htm</v>
       </c>
       <c r="F263" t="str">
-        <v>TAIPEI, Taiwan, August 25, 2026--Amid growing demand for advanced semiconductor materials, Grand Pacific Petrochemical Corporation (GPPC) (TWSE: 1312) announced today (August 25) that it has partnered with Japanese industrial gas manufacturer AIR WATER INC. (AWI) to participate in Hong-Kuang Hi-Tech, Corp.’s capital increase, a manufacturer of specialty gases for the semiconductor industry. GPPC and AWI will each hold a 35% stake, making them the company’s two largest shareholders.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Eco (Atlantic) Oil and Gas Ltd. Announces Navitas Update on PL001 &amp; ...</v>
+        <v>FLNC Shareholder Alert: Investors With Losses May Seek to Lead the ...</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C264" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D264" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E264" t="str">
-        <v>https://pr-inside.com/eco-atlantic-oil-and-gas-ltd-announces-navitas-update-on-pl-r5215839.htm</v>
+        <v>https://pr-inside.com/flnc-shareholder-alert-investors-with-losses-may-seek-to-lead-the-r5231893.htm</v>
       </c>
       <c r="F264" t="str">
-        <v>(PR-inside.com) ECO (ATLANTIC) OIL &amp; GAS LTD. ("Eco," "Eco Atlantic," "Company," or together with its subsidiaries, the "Group") Navitas update on PL001 North Falklands Licence and Block 1 CBK offshore South Africa TORONTO, ON / ACCESS Newswire / August 25, 2026 /Eco (Atlantic) Oil &amp; Gas Ltd. (AIM:ECO)(TSX‐V:EOG) (Toronto, Canada), the oil and gas exploration company focused on the offshore Atlantic Margins, notes the recent announcements from its strategic partner Navitas Petroleum LP ("Navitas") regarding assets in the Falkland Islands and South Africa. Falkland Islands As per Navitas' Quarterly Report, announced on 24 August 2026, Navitas (subject to completion of its acquisition of PL001) intends to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Levi &amp; Korsinsky, LLP notifies pension funds, ERISA plans, asset managers, and other institutional investors in Fluence Energy, Inc. (NASDAQ:FLNC) that a class action lawsuit has been filed on behalf of shareholders who purchased securities between November 24, 2025 and September 16, 2026. Request an institutional investor loss assessment. You may also contact Joseph E. Levi, Esq. at jlevi@levikorsinsky.com or (212) 363-7500. Over the Class Period, fiscal 2026 adjusted EBITDA guidance swung from a $50.0 million midpoint to a projected loss of approximately $200.0 million, and revenue guidance of ..</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>DNO Divests Non-Core Interests, Continues to Build Financial Muscle</v>
+        <v>Valo to Deliver 400 MW / 1,600 MWh Energy Storage System for Atmos Renewables' Teebar Project in Queensland</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C265" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D265" t="str">
         <v>Energy</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350189/0/en/dno-divests-non-core-interests-continues-to-build-financial-muscle.html</v>
+        <v>https://finance.yahoo.com/energy/articles/valo-deliver-400-mw-1-150000226.html</v>
       </c>
       <c r="F265" t="str">
-        <v>Oslo, 25 August 2026 – DNO ASA, the Norwegian oil and gas operator, today announced an agreement with Equinor Energy AS under which selected non-core license interests will be transferred to Equinor in return for a significantly reduced decommissioning deposit and a corresponding improvement in near-term liquidity.</v>
+        <v>QUEENSLAND, Australia, October 09, 2026--Atmos Renewables, a leading Australian renewable company, has selected Valo, the global battery energy storage integrator, to deliver the 400 MW / 1,600 MWh Teebar Battery Energy Storage System (BESS). At this size, Teebar BESS is one of the largest battery energy storage projects currently committed for construction in Queensland, Australia.</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>TGS Awarded Extension to Largest Seismic Acquisition Project Offshore Indonesia</v>
+        <v>KEO Energy Appoints Philippe Bize as Chief Operating Officer</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C266" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D266" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350191/0/en/tgs-awarded-extension-to-largest-seismic-acquisition-project-offshore-indonesia.html</v>
+        <v>https://pr-inside.com/keo-energy-appoints-philippe-bize-as-chief-operating-officer-r5231843.htm</v>
       </c>
       <c r="F266" t="str">
-        <v>OSLO, Norway (25 August 2026) – TGS, a leading provider of energy data and intelligence, is pleased to announce a one-month extension to the largest seismic streamer acquisition contract offshore Indonesia. The extension is scheduled to commence in August.</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / October 9, 2026 / KEO Capital (STO:KEOC) - KEO Capital AB (publ) ("KEO Capital" or the "Company") (Nasdaq Stockholm: KEOC) is pleased to announce the appointment of Philippe Bize as Chief Operating Officer ("COO") of KEO Energy. With this appointment, KEO Energy takes another important step towards the redevelopment of the large-scale PetroUrdaneta oil fields. Philippe Bize has 15 years of experience in the Oil &amp; Gas industry, with a strong upstream background from Total Energies and Eneva. He also held senior management consulting roles at Schlumberger Business Consulting and McKinsey &amp; Company, serving IOCs ..</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>PX Energy completes emergency maintenance on schedule</v>
+        <v>Levi &amp; Korsinsky Notifies Fuelcell Energy, Inc. (FCEL) Investors - ...</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C267" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D267" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350181/0/en/px-energy-completes-emergency-maintenance-on-schedule.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-fuelcell-energy-inc-fcel-investors-r5231839.htm</v>
       </c>
       <c r="F267" t="str">
-        <v>THIS NEWS RELEASE IS NOT FOR DISSEMINATION OR DISTRIBUTION IN THE UNITED STATES OF AMERICA TO UNITED STATES NEWSWIRE SERVICES OR UNITED STATES PERSONS</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Tigo Energy and Ingeteam Sign Certificate of Compatibility</v>
+        <v>Alkagesta Commodity Market Insights: Rhine Logistical Gridlock and Persian Gulf Supply Squeeze</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C268" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D268" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E268" t="str">
-        <v>https://finance.yahoo.com/energy/articles/tigo-energy-ingeteam-sign-certificate-040000343.html</v>
+        <v>https://pressat.co.uk/releases/alkagesta-commodity-market-insights-rhine-logistical-gridlock-and-persian-gulf-supply-squeeze-cb911aabff67f225a520d5cf9e0b4d57/</v>
       </c>
       <c r="F268" t="str">
-        <v>CASTEL BOLOGNESE, Italy, August 25, 2026--Tigo Energy, Inc. (NASDAQ: TYGO), a leading provider of intelligent solar and energy solutions, today announced a Certificate of Compatibility with European energy technology leader, Ingeteam S.A., documenting which Ingeteam inverters and Tigo Flex MLPE products have passed compatibility testing. The certificate covers certain single-phase and three-phase INGECON® SUN products and members of the Tigo TS4 MLPE product family, when properly designed and in</v>
+        <v>Friday 9 October, 2026 Alkagesta, the international energy and commodity trading house headquartered in Malta, has released its October 2026 Commodity Market Insights report, offering a detailed assessment of the simultaneous supply disruptions weighing on global fuel oil markets. The analysis centres on two structural dislocations unfolding in parallel. In Europe, record-low water levels along the Rhine — dropping to -5 cm at the Kaub chokepoint on 1 October — have brought Upper Rhine barge traffic to a standstill. Major inland refining complexes have been forced to cut barge loadings significantly, leaving nearly one million metric tonnes of fuel oil stranded at ARA coastal ports while inland German and Swiss depots face deepening shortages ahead of the winter heating season. Swiss heati</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Navitas To Acquire Claros, Advancing AI Infrastructure with VPD &amp; IVR Technology for Grid-to-xPU</v>
+        <v>FCEL INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds FuelCell ...</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C269" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D269" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350179/0/en/navitas-to-acquire-claros-advancing-ai-infrastructure-with-vpd-ivr-technology-for-grid-to-xpu.html</v>
+        <v>https://pr-inside.com/fcel-investor-deadline-approaching-faruqi-faruqi-llp-reminds-fuelcell-r5231821.htm</v>
       </c>
       <c r="F269" t="str">
-        <v>The proposed acquisition is expected to provide the last step in power delivery to the core to complete Navitas’ grid-to-xPU high-power portfolio, accelerating its AI infrastructure strategy under Navitas 2.0 transformation</v>
-[...2 lines deleted...]
-    <row r="270" xml:space="preserve">
+        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In FuelCell To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / If you purchased or acquired securities in FuelCell between June 24, 2026 and September 1, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against FuelCell Energy, Inc. ("FuelCell" or ..</v>
+      </c>
+    </row>
+    <row r="270">
       <c r="A270" t="str">
-        <v>Guoxia Technology's Net Profit Surged Nearly Tenfold in First Half of 2026, Revenue Reached RMB1.427 Billion, Both Hitting Record Highs</v>
+        <v>Kaplan Fox Alerts FuelCell Energy, Inc. (FCEL) Investors to an Approaching Lead Plaintiff Deadline on November 10, 2026</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C270" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D270" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109388/</v>
-[...16 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.newsfilecorp.com/release/317923/Kaplan-Fox-Alerts-FuelCell-Energy-Inc.-FCEL-Investors-to-an-Approaching-Lead-Plaintiff-Deadline-on-November-10-2026</v>
+      </c>
+      <c r="F270" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 9, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ: FCEL) on behalf of investors that purchased or otherwise acquired FuelCell securities between June 24, 2026 and September 1, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in FuelCell and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Mitsubishi Electric to Demonstrate Smart Building and Smart City Technologies in Legacy Building at Berlin’s Urban Tech Republic</v>
+        <v>FLNC INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Fluence ...</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C271" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D271" t="str">
         <v>Energy</v>
       </c>
       <c r="E271" t="str">
-        <v>https://finance.yahoo.com/technology/articles/mitsubishi-electric-demonstrate-smart-building-030000149.html</v>
+        <v>https://pr-inside.com/flnc-investor-deadline-approaching-faruqi-faruqi-llp-reminds-fluence-r5231814.htm</v>
       </c>
       <c r="F271" t="str">
-        <v>TOKYO, August 25, 2026--Mitsubishi Electric Corporation (TOKYO: 6503) announced today that it will demonstrate smart building and smart city technologies at an innovation and research district being developed in the Berlin TXL project at the former Tegel Airport in Berlin, Germany on September 1. Using a legacy building at the Urban Tech Republic, the demonstration aims to improve energy efficiency, thermal comfort and operational efficiency, and also explore the potential for optimized energy m</v>
-[...2 lines deleted...]
-    <row r="272" xml:space="preserve">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Fluence Energy To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in Fluence Energy between November 24, 2025 and September 16, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against Fluence Energy, Inc. ..</v>
+      </c>
+    </row>
+    <row r="272">
       <c r="A272" t="str">
-        <v>Mech-Mind Launches IPO: Baillie Gifford Leads 9 Top Cornerstone Investors, HK$2.7B for AI R&amp;D &amp; Global Commercialization</v>
+        <v>INIU Expands Into Outdoor Power with New Rugged Series</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C272" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D272" t="str">
-        <v>Finance, AI, Energy, Retail, Automotive, Education</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109383/</v>
-[...24 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.newsfilecorp.com/release/318195/INIU-Expands-Into-Outdoor-Power-with-New-Rugged-Series</v>
+      </c>
+      <c r="F272" t="str">
+        <v>Los Angeles, California--(Newsfile Corp. - October 9, 2026) - INIU, a leading global charging brand, is expanding into outdoor power with INIU Outdoor and its debut Rugged Series. Combining rugged protection, a lightweight design, fast charging, and off-grid solar charging, this professional-grade outdoor power lineup is designed for hiking, camping, and more demanding outdoor adventures. INIU Outdoor has also partnered with global fitness platform Strava on a 100-Minute Outdoor Challenge to...</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>First Solar, Inc. (FSLR) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>Nova Scotia Power files plan to lower financing costs and help reduce future rate increases</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C273" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D273" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E273" t="str">
-        <v>https://pr-inside.com/first-solar-inc-fslr-lawsuit-investors-urged-to-contact-levi-r5215801.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/nova-scotia-power-files-plan-130000499.html</v>
       </c>
       <c r="F273" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>HALIFAX, Nova Scotia, October 09, 2026--Nova Scotia Power has filed an application with the Nova Scotia Energy Board for a new way to finance costs tied to the province’s changing electricity system. If approved, the plan would reduce pressure on customer rates by lowering borrowing costs and spreading repayment over a 30-year period.</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>LG ELECTRONICS BRINGS HIGH-EFFICIENCY LIVING TO MORE CONSUMERS AT IFA 2026</v>
+        <v>Robin Energy Adds Exposure to the VLCC Segment</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C274" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D274" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.prnewswire.com/news-releases/lg-electronics-brings-high-efficiency-living-to-more-consumers-at-ifa-2026-302858296.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/09/3378100/0/en/robin-energy-adds-exposure-to-the-vlcc-segment.html</v>
       </c>
       <c r="F274" t="str">
-        <v>Extending Advanced Energy-Saving Technologies Beyond Flagship Models to a Broader Appliance Portfolio News Summary LG expands advanced energy-saving technologies beyond flagship products to bring high-efficiency home appliances to a broader range of consumers at IFA 2026. Through...</v>
+        <v>Robin Energy Ltd. (NASDAQ: RBNE) ("Robin Energy" or the "Company"), an international ship-owning company providing energy transportation services globally, announced today that it participated in the private placement of Volare Shipping Ltd. ("Volare Shipping"), a newly established shipping company listed on Euronext Growth Oslo Børs. The Company purchased 90,000 shares at the offering price of NOK 154.</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>NASA Sets Coverage for Roman Space Telescope Launch from Florida</v>
+        <v>Patterson-UTI Reports Drilling Activity for September 2026</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C275" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D275" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359418</v>
+        <v>https://pr-inside.com/patterson-uti-reports-drilling-activity-for-september-r5231811.htm</v>
       </c>
       <c r="F275" t="str">
-        <v>Coverage plans are ready for NASA&amp;#39;s Nancy Grace Roman Space Telescope prelaunch and launch activities. Roman is NASA&amp;#39;s next-generation observatory designed to explore some of the universe&amp;#39;s biggest mysteries, including dark energy. - - NASA and SpaceX are targeting Roman&amp;#39;s liftoff for no earlier than 7:26 a.m. EDT Sunday, Aug. 30, aboard a SpaceX Falcon Heavy rocket from Launch Complex 39A at the agency&amp;#39;s Kennedy Space Center in Florida. Launch coverage begins at 6:20 a.m. - - Live coverage... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359418</v>
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / October 9, 2026 / PATTERSON-UTI ENERGY, INC. (NASDAQ:PTEN) today reported that for the month of September 2026, the Company had an average of 103 drilling rigs operating in the United States. For the three months ended September 30, 2026, the Company had an average of 101 drilling rigs operating in the United States. Average drilling rigs operating reported in the Company's monthly announcements represent the average number of the Company's drilling rigs that were earning revenue under a drilling contract in the United States. The Company cautioned that numerous factors in addition to average drilling ..</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Levi &amp; Korsinsky Urges First Solar, Inc. (FSLR) Shareholders to Act ...</v>
+        <v>FILM &amp; TAPE EXPO 2026 to Bring Together Global Industry Leaders in Shenzhen</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C276" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D276" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E276" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-first-solar-inc-fslr-shareholders-to-act-r5215784.htm</v>
+        <v>https://www.pr.com/press-release/980753</v>
       </c>
       <c r="F276" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>FILM &amp; TAPE EXPO 2026 returns to Shenzhen on October 27-29, featuring 1,200+ exhibitors, 30+ forums, and 200+ product launches across film, tape, electronics, automotive, and new energy sectors. With 3,000+ international buyers expected, registration is free and now open. [PR.com]</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>ROSEN, REGARDED INVESTOR COUNSEL, Encourages Bloom Energy Corporation ...</v>
+        <v>Argo's August Oil Production</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C277" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D277" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E277" t="str">
-        <v>https://pr-inside.com/rosen-regarded-investor-counsel-encourages-bloom-energy-corporation-r5215775.htm</v>
+        <v>https://www.newsfilecorp.com/release/318184/Argos-August-Oil-Production</v>
       </c>
       <c r="F277" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 9, 2026) - Argo Gold Inc's. (CSE: ARQ) (OTC Pink: ARBTF) (XFRA: A2ASDS) (XSTU: A2ASDS) (XBER: A2ASDS) ("Argo" or the "Company") August 2026 oil production was 2,838 barrels, averaging 91 barrels per day.  Oil prices averaged CAD$87 per barrel, and Argo's oil revenue was $247,143 and net operating cash flow was $140,447.August 2026Oil ProductionArgo's interestArgo's Oil RevenueArgo's net operating cash flowLindbergh 1(37.5% interest)  61 bbl/day23...</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Close Encounters: New UFO-Themed Online Slot Lands at CryptoSlots and Slotland with Free Spins</v>
+        <v>Valion Bio (Nasdaq:VBIO): Oral Mucosal Entolimod Could Offer a New ...</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C278" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D278" t="str">
-        <v>Energy, Media</v>
+        <v>Finance, AI, Healthcare, Energy</v>
       </c>
       <c r="E278" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359410</v>
+        <v>https://pr-inside.com/valion-bio-nasdaq-vbio-oral-mucosal-entolimod-could-offer-a-new-r5231794.htm</v>
       </c>
       <c r="F278" t="str">
-        <v>Something strange is happening in the desert&amp;#8230; Close Encounters has landed at CryptoSlots.com and Slotland, bringing UFOs, secret agents, alien energy and one very unlucky cow to the reels, with 111% Match Bonus and 50 Free Spins for all players. - - View or download video version of this story - - The new 4-reel, 14-payline slot transports players to an Area 51-style military base, where UFOs light up the night sky and flying saucers cause havoc. With varying symbol sizes and b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359410</v>
+        <v>(PR-inside.com) Rising electricity demand from AI and data centers is driving plans to expand nuclear power capacity, possibly including on-site small modular reactors (SMRs)¹ Medical countermeasures need to scale along with that infrastructure Valion is developing an oral mucosal formulation of Entolimod that could potentially provide a needle-free administration option for acute radiation syndrome ("ARS") SAN ANTONIO, TX / ACCESS Newswire / October 9, 2026 / As nuclear power assumes an increasingly important role in meeting the growing electricity requirements of artificial intelligence, data centers and other digital infrastructure, the expansion of the U.S. nuclear-energy landscape that has been increasingly making headlines across the ..</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Class Action Filed Against Peabody Energy Corporation (BTU) Over Securities ...</v>
+        <v>Eco Expo Asia Opens at AsiaWorld-Expo in Late October</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C279" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D279" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E279" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-peabody-energy-corporation-btu-over-securities-r5215762.htm</v>
+        <v>https://www.newmediawire.com/news/eco-expo-asia-opens-at-asiaworld-expo-in-late-october-7090476</v>
       </c>
       <c r="F279" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>- Debut of ASEAN and Qinghai Pavilions Alongside Four Key Themes Spanning Energy, Technology, Green Cities and Waste Management HONG KONG - October 9, 2026 ( NEWMEDIAWIRE ) - Eco Expo Asia 2026 , jointly organised by the Hong Kong Trade Development Council (HKTDC) and Messe Frankfurt (HK) Ltd, co-organised by the Environment and Ecology Bureau of the Government of the Hong Kong Special Administrative Region (HKSAR), will be held from 26 to 29 October at AsiaWorld-Expo. HKTDC Associate Executive Director Silas Chu said: "Last month, the Hong Kong SAR Government unveiled the Policy Address and first Five-Year Plan, setting out a vision for building a green and liveable city. Across the region and beyond, China, the European Union and many ASEAN economies are actively pursuing carbon-neutrali</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>BE SHAREHOLDER ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
+        <v>Lost Money on Fluence Energy, Inc. (FLNC)? Join Class Action Before ...</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C280" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D280" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.newsfilecorp.com/release/311177/BE-SHAREHOLDER-ACTION-REMINDER-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
+        <v>https://pr-inside.com/lost-money-on-fluence-energy-inc-flnc-join-class-action-before-r5231762.htm</v>
       </c>
       <c r="F280" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Pomerantz LLP Notifies Shareholders of Class Action Against Peabody ...</v>
+        <v>Hertz Energy Announces Non-Brokered Private Placement of up to $1,607,400</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C281" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D281" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E281" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-class-action-against-peabody-r5215711.htm</v>
+        <v>https://www.newsfilecorp.com/release/318165/Hertz-Energy-Announces-NonBrokered-Private-Placement-of-up-to-1607400</v>
       </c>
       <c r="F281" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 9, 2026) - Hertz Energy Inc. (CSE: HZ) (OTCQB: HZLIF) (FSE: A340) ("Hertz" or the "Company") is pleased to announce a non-brokered private placement for gross proceeds of up to $1,607,400 (the "Offering").The Offering will consist of:up to 1,664,150 charity flow-through units of the Company (each, a "Lake George CFT Unit") at a price of $0.265 per Lake George CFT Unit for gross proceeds of up to approximately $441,000;up to 1,665,600 charity...</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Class Action by Pomerantz LLP Filed Against First Solar, Inc.– FSLR</v>
+        <v>Theralase(R) to Present at ThinkEquity Conference</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C282" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D282" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E282" t="str">
-        <v>https://pr-inside.com/class-action-by-pomerantz-llp-filed-against-first-solar-inc-fslr-r5215710.htm</v>
+        <v>https://www.newsfilecorp.com/release/318110/TheralaseR-to-Present-at-ThinkEquity-Conference</v>
       </c>
       <c r="F282" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 9, 2026) - Theralase® Technologies Inc. (TSXV: TLT) (OTCQB: TLTFF) ("Theralase®" or the "Company"), a clinical-stage pharmaceutical company dedicated to the research and development of proprietary Energy-Activated Small Molecules ("EASMs") for the safe and effective destruction of various cancers, bacteria and viruses, is pleased to announce that the Company has been invited to present at the 2026 ThinkEquity Conference in New York.ThinkEquity is a...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>GameChange Energy completes commissioning of its Genius Tracker™ for Dannevirke Solar Farm in New Zealand</v>
+        <v>TUI is paving the way for closer integration between global hotel brands and sales, as well as within the German tour operator market, with two experienced managers: new roles for Christian B�rwind and Benjamin Jacobi</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C283" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D283" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy, Retail</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.prnewswire.com/news-releases/gamechange-energy-completes-commissioning-of-its-genius-tracker-for-dannevirke-solar-farm-in-new-zealand-302858676.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362671</v>
       </c>
       <c r="F283" t="str">
-        <v>SYDNEY, Aug. 25, 2026 /PRNewswire/ -- GameChange Energy, a global provider of renewable energy infrastructure solutions, today announced the successful tracker commissioning of Bright Fern Energy's 23 MWp Dannevirke Solar Farm in New Zealand. The project marks GameChange Energy's first...</v>
+        <v>- - &amp;#8226; Benjamin Jacobi is joining the management team at TUI Hotels &amp;amp; Resorts, where, as Managing Director, he will be responsible for Commercial, Marketing &amp;amp; Sales and will focus on the global distribution strategy of TUI Hotels &amp;amp; Resorts - &amp;#8226; Christian B�rwind becomes the new Managing Director for the GAS region and Chairman of the Management Board of TUI Deutschland; a manager with proven retail and digital experience - &amp;#8226; Bernd M�ser &amp;amp; Mircea Tudose: &amp;#8220;A strong signal of continuity and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362671</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Centrus Hosts Governor DeWine and JobsOhio at Piketon Uranium Enrichment Facility</v>
+        <v>GAC Launches Three New Energy Models in Morocco, Upgrades Product Portfolio, and Debuts GOVY AirCab in Africa</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C284" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D284" t="str">
-        <v>Energy, Media</v>
+        <v>Energy</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.prnewswire.com/news-releases/centrus-hosts-governor-dewine-and-jobsohio-at-piketon-uranium-enrichment-facility-302858751.html</v>
+        <v>https://www.prnewswire.com/news-releases/gac-launches-three-new-energy-models-in-morocco-upgrades-product-portfolio-and-debuts-govy-aircab-in-africa-302903444.html</v>
       </c>
       <c r="F284" t="str">
-        <v>Ohio's growing role in strengthening U.S. energy security, advanced manufacturing, and the domestic nuclear fuel supply chain highlighted by state, federal, and industry leaders High resolution photos/video of the Governor's tour are available HERE. Additional photos and b-roll of the...</v>
-[...2 lines deleted...]
-    <row r="285">
+        <v>CASABLANCA, Morocco, Oct. 9, 2026 /PRNewswire/ -- On September 24, GAC, with Moroccan partner M-AUTOMOTIV, held the "The Future Lands in Morocco" launch event in Casablanca. Three new energy models—the GN8 PHEV, HYPETEC HT, and HYPETEC SSR—were officially launched, while the GOVY AirCab...</v>
+      </c>
+    </row>
+    <row r="285" xml:space="preserve">
       <c r="A285" t="str">
-        <v>SBA, Department of Energy Partner to Advance President Trump's American Energy Dominance Agenda</v>
+        <v>Cheche Group (NASDAQ: CCG) Advances 'Green Mobility + Green Energy' Strategy with Proposed Move into Home Energy Storage</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C285" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D285" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy, Automotive</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.prnewswire.com/news-releases/sba-department-of-energy-partner-to-advance-president-trumps-american-energy-dominance-agenda-302858747.html</v>
-[...5 lines deleted...]
-    <row r="286">
+        <v>https://www.acnnewswire.com/press-release/english/110720/</v>
+      </c>
+      <c r="F285" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 9, 2026 - (ACN Newswire) - Cheche Group Inc. (NASDAQ: CCG) is pursuing an expansion into residential battery storage and home energy management under its “Green Mobility + Green Energy” two-pillar strategy. The planned expansion would complement its established NEV insurance technology business and support its broader “Car + Home” vision.
+Cheche’s existing platform connects automakers and insurance carriers to support digital insurance transactions and services. In the first half of 2026, its NEV partnerships generated approximately 1.0 million insurance policies, up 29.5% from a year earlier. Corresponding written premiums rose 23.7% to RMB3.2 billion. The company had partnerships with 18 NEV manufacturers as of June 30, 2026.
+This business has given Cheche experience in integrating insurance services into automakers’ customer channels. Its technology supports insurance transactions, pricing and claims processes through data integration and risk modeling.
+For the proposed home energy expansion, Cheche is targeting Long Way Fortune, a residential energy technology provider operating under its brand EnergyLIB. Long Way Fortune brings hardware engineering, modular battery products, and local service capabilities. Its portfolio includes modular batteries and hybrid inverters designed for both retrofit solar-plus-storage and new installations. The business operates in Australia and Singapore, with a model that includes local distribution, installation support and after-sales service.
+EnergyLIB is also developing home energy management functions that use electricity consumption, solar generation, weather, tariffs and battery operating data. These functions are intended to help households manage electricity costs while accounting for backup power needs and battery usage.
+Cheche sees a potential role for its insurance technology and business relationships in services around these energy assets, and will explore potential insurance and financing solutions that could help spread customers' upfront payments over time. These offerings remain in the planning stage and would require product development and partner arrangements.
+The strategic roadmap prioritizes Australia as the initial market, emphasizing local delivery and after-sales support while building towards broader synergies across the EV and green energy value chains, where solar generates power, storage optimizes it, software manages it, and NEVs consume it.
+Cheche is pursuing the expansion through a proposed strategic investment in Long Way Fortune, bringing together its insurance technology expertise with EnergyLIB’s residential storage solutions to advance the broader "Car + Home" green ecosystem.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="286" xml:space="preserve">
       <c r="A286" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds First Solar, Inc. (FSLR) ...</v>
+        <v>Cheche Group (NASDAQ: CCG) Advances "Green Mobility + Green Energy" Strategy with Proposed Move into Home Energy Storage</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C286" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D286" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS, Energy, Automotive</v>
       </c>
       <c r="E286" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-first-solar-inc-fslr-r5215704.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/110720/</v>
+      </c>
+      <c r="F286" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 9, 2026 - (ACN Newswire) - Cheche Group Inc. (NASDAQ: CCG) is pursuing an expansion into residential battery storage and home energy management under its “Green Mobility + Green Energy” two-pillar strategy. The planned expansion would complement its established NEV insurance technology business and support its broader “Car + Home” vision.
+Cheche’s existing platform connects automakers and insurance carriers to support digital insurance transactions and services. In the first half of 2026, its NEV partnerships generated approximately 1.0 million insurance policies, up 29.5% from a year earlier. Corresponding written premiums rose 23.7% to RMB3.2 billion. The company had partnerships with 18 NEV manufacturers as of June 30, 2026.
+This business has given Cheche experience in integrating insurance services into automakers’ customer channels. Its technology supports insurance transactions, pricing and claims processes through data integration and risk modeling.
+For the proposed home energy expansion, Cheche is targeting Long Way Fortune, a residential energy technology provider operating under its brand EnergyLIB. Long Way Fortune brings hardware engineering, modular battery products, and local service capabilities. Its portfolio includes modular batteries and hybrid inverters designed for both retrofit solar-plus-storage and new installations. The business operates in Australia and Singapore, with a model that includes local distribution, installation support and after-sales service.
+EnergyLIB is also developing home energy management functions that use electricity consumption, solar generation, weather, tariffs and battery operating data. These functions are intended to help households manage electricity costs while accounting for backup power needs and battery usage.
+Cheche sees a potential role for its insurance technology and business relationships in services around these energy assets, and will explore potential insurance and financing solutions that could help spread customers' upfront payments over time. These offerings remain in the planning stage and would require product development and partner arrangements.
+The strategic roadmap prioritizes Australia as the initial market, emphasizing local delivery and after-sales support while building towards broader synergies across the EV and green energy value chains, where solar generates power, storage optimizes it, software manages it, and NEVs consume it.
+Cheche is pursuing the expansion through a proposed strategic investment in Long Way Fortune, bringing together its insurance technology expertise with EnergyLIB’s residential storage solutions to advance the broader "Car + Home" green ecosystem.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Securities Class Action Lawsuit Filed Against First Solar, Inc. (FSLR) ...</v>
+        <v>Hydrogen Generation Market Forecast 2033: A Plain-English Guide</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C287" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D287" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E287" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-first-solar-inc-fslr-r5215691.htm</v>
+        <v>https://express-press-release.net/news/2026/10/09/1776145</v>
       </c>
       <c r="F287" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>The global hydrogen generation market was valued at USD 204.7 billion in 2025. It is estimated at USD 225.0 billion in 2026 and projected to [read full press release...]</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Theralase(R) Closes C$3.6 Million Brokered Financing</v>
+        <v>Demand Response Management System Market: Renewable Integration and Grid Stability</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C288" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D288" t="str">
-        <v>Healthcare, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E288" t="str">
-        <v>https://www.newsfilecorp.com/release/311258/TheralaseR-Closes-C3.6-Million-Brokered-Financing</v>
+        <v>https://express-press-release.net/news/2026/10/09/1776130</v>
       </c>
       <c r="F288" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 24, 2026) - Theralase® Technologies Inc. (TSXV: TLT) (OTCQB: TLTFF) ("Theralase®" or the "Company"), a clinical stage pharmaceutical company dedicated to the research and development of energy-activated small molecules for the safe and effective destruction of cancer, bacteria and viruses, is pleased to announce that it has closed its previously announced brokered private placement offering ("Offering"), pursuant to which the Company issued 14,812,500...</v>
+        <v>The demand response management system market is gaining momentum as utilities, industries, and households seek better ways to manage electricity consumption. Valued at USD 10.5 [read full press release...]</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Securities Fraud Class Action Filed Against Peabody Energy Corporation ...</v>
+        <v>Inside the $250 Billion Industrial Automation And Control Systems Market of 2026</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C289" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D289" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E289" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-peabody-energy-corporation-r5215682.htm</v>
+        <v>https://express-press-release.net/news/2026/10/09/1776096</v>
       </c>
       <c r="F289" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>Factories, refineries and utilities are being rebuilt around data, software and AI. Industrial automation and control systems sit at the center of that shift, and [read full press release...]</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Murphy Oil Corporation Announces New Chief Legal Officer</v>
+        <v>Hydrogen Energy Storage Market Advances With Long-duration Energy Needs</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C290" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D290" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E290" t="str">
-        <v>https://finance.yahoo.com/energy/articles/murphy-oil-corporation-announces-chief-203000335.html</v>
+        <v>https://express-press-release.net/news/2026/10/09/1776097</v>
       </c>
       <c r="F290" t="str">
-        <v>HOUSTON, August 24, 2026--Murphy Oil Corporation (NYSE: MUR) today announced the appointment of Michol L. Ecklund as Senior Vice President, Chief Legal Officer and Corporate Secretary of the Company, effective August 31, 2026.</v>
+        <v>The global hydrogen energy storage market was valued at USD 17.4 billion in 2025 and is expected to increase from USD 18.2 billion in 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>TriSummit Utilities Inc. Announces $200 Million Medium-Term Note Offering</v>
+        <v>Epoxy Resin Market Gains From Renewable Energy Infrastructure Expansion</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C291" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D291" t="str">
         <v>Energy</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.newsfilecorp.com/release/311233/TriSummit-Utilities-Inc.-Announces-200-Million-MediumTerm-Note-Offering</v>
+        <v>https://express-press-release.net/news/2026/10/09/1776090</v>
       </c>
       <c r="F291" t="str">
-        <v>Calgary, Alberta--(Newsfile Corp. - August 24, 2026) - TriSummit Utilities Inc. ("TSU") announced today that it has agreed to issue $200,000,000 of senior unsecured medium-term notes (the "Offering"). The notes carry a coupon rate of 4.44% and mature on August 26, 2033.The Offering is expected to close on or about August 26, 2026. The net proceeds resulting from the Offering will be used (i) as to approximately $176,000,000, to repay amounts outstanding under the Canadian tranche of TSU's...</v>
+        <v>The global epoxy resin market was valued at approximately USD 12.17 billion in 2025 and is projected to reach USD 18.07 billion by 2033, expanding [read full press release...]</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Micropolis Robotics Becomes a Robotics and Physical AI Solutions Provider to ADNOC</v>
+        <v>Study from Pennington Biomedical Reveals How Warm Temperatures Influence Appetite and Weight Gain</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C292" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D292" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/24/3350106/0/en/micropolis-robotics-becomes-a-robotics-and-physical-ai-solutions-provider-to-adnoc.html</v>
+        <v>https://www.pr.com/press-release/980966</v>
       </c>
       <c r="F292" t="str">
-        <v>Milestone opens a new commercial pathway for Micropolis to deploy UAE-developed autonomous technologies across large-scale oil and gas operations Milestone opens a new commercial pathway for Micropolis to deploy UAE-developed autonomous technologies across large-scale oil and gas operations</v>
-[...2 lines deleted...]
-    <row r="293">
+        <v>Scientists identified neurons that connect warm temperatures with appetite and energy expenditure, providing new insight into how environment influences body weight. [PR.com]</v>
+      </c>
+    </row>
+    <row r="293" xml:space="preserve">
       <c r="A293" t="str">
-        <v>SM Energy Declares Quarterly Cash Dividend</v>
+        <v>Airwheel Advances Smart Travel Through Award-Winning Rideable Ai Wheel 20inch Carry on boarding hand Luxury Cabin Suitcase</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C293" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D293" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Energy, Retail, Automotive</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.prnewswire.com/news-releases/sm-energy-declares-quarterly-cash-dividend-302858535.html</v>
-[...2 lines deleted...]
-        <v>DENVER, Aug. 24, 2026 /PRNewswire/ -- SM Energy Company (the "Company" or "SM") (NYSE: SM) today announced that its Board of Directors approved the quarterly cash dividend of $0.22 per share of common stock outstanding. The dividend will be paid on September 21, 2026, to stockholders of...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110709/</v>
+      </c>
+      <c r="F293" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Oct 9, 2026 - (ACN Newswire) - Most recently, the Airwheel SE3SX Smart Rideable Cabin Suitcase was honored with a 2026 European Product Design Award (EPDA) Winner title, marking yet another milestone in the brand's relentless pursuit of innovation. Airwheel, a pioneering smart mobility brand, has cemented its position as a global design leader with its intelligent rideable luggage series accumulating over 100 prestigious international awards across the United States, Europe, Japan, Italy, Germany, France, and London.
+The EPDA, alongside the MUSE Design Awards and IDEA Awards—all established by the International Awards Associate (IAA)—represent the pinnacle of global industrial design recognition. An international jury evaluates entries across innovation, aesthetic expression, practical implementation, human-machine interaction, and user experience. Airwheel's repeated success across these platforms underscores its design philosophy: "Let design return to real travel."
+Award-Winning Products Under the Spotlight
+Airwheel SE3S Smart Electric Suitcase
+Award Portfolio: 2023 MUSE Design Award, IDA Award, Italy IIDA Award; 2024 French Design Award, London Design Award (Best of Year), American Good Design Award (Silver), Paris DNA Design Award, NY Product Design Award (Silver); 2025 German National Design Award (Winner), Italy A' Design Award (Silver)
+MUSE Jury Commentary: "The Airwheel SE3S revolutionizes the traditional suitcase by integrating electric rideability with smart storage. Its patented high-strength frame and modular detachable lithium battery enable seated mobility while meeting stringent aviation regulations—delivering an effortless, elegant travel experience for frequent flyers."
+As the flagship pioneer of Airwheel's rideable luggage line, the SE3S features a 20-inch carry-on form factor combining rideable transportation, smart storage, and on-the-go charging. Its high-strength hard shell and patented reinforced frame support rider weight, while dual-handlebar controls ensure intuitive operation. The modular plug-and-play lithium battery requires no tools for removal and complies with civil aviation standards.
+Airwheel SE3SX Smart Rideable Cabin Suitcase
+Award Portfolio: 2026 European Product Design Award (Winner), WGA Creative Global Design Award (Silver), iLuxury International Luxury Award, Titan Innovation Award (Platinum)
+EPDA Jury Commentary: "The Airwheel SE3SX redefines the value boundary of carry-on luggage as a 'smart travel terminal,' seamlessly integrating high-performance electric drive, intelligent interaction, and aviation-grade lightweight design. Its innovative electric telescopic front-wheel structure enhances riding stability, while Apple Find My and a dedicated smart app deliver natural human-machine interaction. The 73.26Wh detachable battery and TSA lock ensure global compliance—a design benchmark for premium international business travel."
+The SE3SX packs a 230W high-performance brushless motor delivering speeds up to 9.9km/h, a 95kg load capacity, and 6° hill-climbing capability. Its innovative electric telescopic front-wheel structure extends the wheelbase by 180mm at the touch of a button. The body combines lightweight ABS+PC materials with an aviation-grade aluminum alloy frame, weighing approximately 6.6kg (excluding power bank), with dimensions of 530×360×236mm and a 20L capacity. Features include Apple Find My global tracking, a dedicated smart app, 5V USB charging, a detachable 73.26Wh lithium battery, and a TSA customs lock—approved for both air and high-speed rail travel.
+Airwheel SE3SXD Ai Luxury Suitcase
+The SE3SXD elevates the travel experience with an integrated smart interaction system and linked smart handle, enabling one-touch switching between suitcase form and riding mode. Its dual-drive automatic telescopic mechanism extends and retracts the structure with a single touch—transforming luggage into an intelligent travel companion.
+Airwheel SE3MiniT Electric Hand Suitcase
+Award Portfolio: 2024 European Design Award, London Design Award (Platinum), NY Product Design Award (Gold), American Good Design Award (Bronze), Paris DNA Award (Honorable Mention), French Design Award (Honorable Mention); 2025 Italy A' Design Award (Silver), World Design Award
+European Design Award Jury Commentary: "The Airwheel SE3MiniT addresses urban short-distance travel with ultimate lightweight design, distilling complex rideable luggage functions into a pure 'travel light' experience. Its compact form and convenient rideability make city commutes and weekend getaways effortless—showcasing nuanced thinking for segmented smart mobility scenarios."
+Designed for urban commuting and weekend excursions, the SE3MiniT retains Airwheel's signature rideable functionality in a compact, lightweight body—ideal for high-frequency, short-distance metropolitan travelers.
+Airwheel SE3SL / SE3SL+ Ai Wheel Airport Boarding Suitcase
+Award Portfolio: SE3SL—2025 Berlin Design Award (Gold), Shanghai Design Award, US IDEA Award, IAI Design Award, New Quality Award, Japan IDPA Design Award (Silver), 2026 Asian Design Award; SE3SL+—2025 US AIIDA Design Award, Boiling Quality Award (Gold)
+IDEA Jury Commentary: "The Airwheel SE3SL organically combines smart mobility concepts with mainstream business luggage forms. At just 6.6kg, its ultra-lightweight design integrates rideability, app connectivity, USB charging, and location tracking—achieving an outstanding balance between innovation, user experience, and commercial value. A mature offering for high-frequency business travel."
+Targeting premium business travelers, the SE3SL/SE3SL+ series integrates rideable transportation, smart app connectivity, USB charging, and Apple Find My tracking—blending aesthetics with practicality for both short-haul and international business scenarios.
+Airwheel SQ3S Smart Kids Suitcase
+Award Portfolio: 2025 French Design Award (Gold), MUSE Design Award (Silver), American Good Design Award (Bronze), NY Product Design Award (Gold)
+French Design Award Jury Commentary: "The Airwheel SQ3S enters the family travel scene with a safety-first design language, achieving a balance of 'storable, rideable, and reassuring' in a children's smart suitcase. Its safety speed-limit design fully considers children's riding safety, making family travel both fun and secure—embodying design's gentle care for real family needs."
+The SQ3S is Airwheel's dedicated smart suitcase for family travel, combining ample storage with child-friendly rideable fun, featuring a safety speed-limit design for secure, enjoyable family experiences.
+Meet Airwheel at the 140th Canton Fair
+Following its continued recognition in international design competitions, Airwheel invites distributors, importers, retailers, business partners, and visitors from around the world to meet its team at the 140th China Import and Export Fair (Canton Fair) in Guangzhou, China.
+Airwheel will participate across all three phases of the exhibition, presenting its intelligent rideable luggage and smart mobility solutions to international buyers and industry professionals. Visitors will have the opportunity to explore Airwheel’s product portfolio, experience selected products firsthand, learn more about its latest developments in smart travel technology, and discuss potential distribution partnerships and business opportunities.
+From smart rideable cabin suitcases to its latest intelligent luggage concepts, Airwheel looks forward to connecting with global partners and exploring opportunities to bring innovative mobility solutions to more markets.
+Global buyers and potential distribution partners are warmly invited to visit Airwheel’s booths and meet the team in person.
+Exhibition: 140th China Import and Export Fair (Canton Fair)
+Venue: China Import and Export Fair Complex, Guangzhou, China
+Phase 2: October 23–27, 2026 | Booth 20.2F19–20
+Phase 3: October 31–November 4, 2026 | Booth 20.2J37–38,20.2K11-12, 18.1K04
+For international buyers seeking to expand their smart luggage portfolio, explore retail opportunities, or discuss regional distribution, the Canton Fair provides an opportunity to connect directly with Airwheel and learn more about its products and international partnership opportunities.
+Brand-Level Honors and Future Outlook
+As a pioneer of the smart rideable luggage category, Airwheel has built a clear and robust competitive moat through core technologies. To date, the company has secured over 600 patents globally, covering motion control algorithms, electric drive systems, intelligent perception, and structural design—including multiple international invention patents. Airwheel's trademarks are registered in over 168 countries and regions, providing a solid foundation for compliant operations, scalable promotion, and long-term brand building across diverse markets.
+Behind these honors lies over a decade of deep cultivation in the smart mobility sector. From its first German iF Design Award to now holding over 100 international certifications across the US, Europe, Japan, Italy, France, and the UK, Airwheel continues to showcase the power of persistent innovation. Looking ahead, the brand will continue integrating cutting-edge intelligent perception and human-machine interaction technologies—embedding technology into every journey and delivering smart mobility innovations to global markets.
+About Airwheel
+Airwheel is a leading smart mobility brand specializing in intelligent rideable luggage and personal mobility solutions. Guided by its design philosophy “Let design return to real travel”, Airwheel combines electric drive, smart interaction and aviation-grade materials to redefine travel experiences. Boasting over 600 global patents and more than 100 international awards, Airwheel, as one of the world’s leading smart mobility device manufacturers, strives to unleash the joy of technology and uphold its corporate culture: “Free Intelligent Life”.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Market One: MustGrow Biologics Receives First Bayer Milestone Payment</v>
+        <v>Infinity Power Taps AIKO for 773.5 MWp South African Solar Portfolio, Extending Africa Partnership Beyond 2 GWp</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C294" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D294" t="str">
-        <v>Energy, Media</v>
+        <v>Energy</v>
       </c>
       <c r="E294" t="str">
-        <v>https://www.newsfilecorp.com/release/311150/Market-One-MustGrow-Biologics-Receives-First-Bayer-Milestone-Payment</v>
+        <v>https://www.prnewswire.com/news-releases/infinity-power-taps-aiko-for-773-5-mwp-south-african-solar-portfolio-extending-africa-partnership-beyond-2-gwp-302903306.html</v>
       </c>
       <c r="F294" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 24, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.MustGrow Biologics Corp.: Advancing biocontrol technology commercializationMustGrow Biologics Corp. (TSXV: MGRO) (OTCQB: MGROF)...</v>
+        <v>YIWU, China, Oct. 9, 2026 /PRNewswire/ -- AIKO will supply its high-power ABC (All Back Contact) solar modules for three utility-scale solar projects in South Africa under an agreement with Infinity Power, the largest African pure-play renewable energy provider. The deal marks the...</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Edison Innovations Licenses PFS/KSF Phosphor Patents To Huizhou Torch ...</v>
+        <v>Kaplan Fox Urges Tigo Energy, Inc. (NASDAQ:TYGO) Investors to Contact ...</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C295" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D295" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E295" t="str">
-        <v>https://pr-inside.com/edison-innovations-licenses-pfsksf-phosphor-patents-to-huizhou-torch-r5215664.htm</v>
+        <v>https://pr-inside.com/kaplan-fox-urges-tigo-energy-inc-nasdaq-tygo-investors-to-contact-r5231702.htm</v>
       </c>
       <c r="F295" t="str">
-        <v>(PR-inside.com) Huizhou Torch Energy To Apply Edison Innovations' Exclusive PFS/KSF Technology Patents For All LEDs Related To Display Applications DALLAS, TX AND HUIZHOU, CHINA / ACCESS Newswire / August 24, 2026 / Edison Innovations, a Dominion Harbor Company (www.dominionharbor.com), has licensed select patents from its exclusive PFS/KSF patent portfolio to Huizhou Torch Energy Electronic Technology Co., Ltd. The agreement was announced by Preston Morgan of Dominion Harbor's Edison Team and Weihang Cheng of Huizhou Torch Energy's R&amp;D Department. Huizhou Torch Energy will apply the Edison PFS/KSF technology patents to develop and manufacture its full range of Mini LED, LED, and Micro LED products, ..</v>
+        <v>(PR-inside.com) Investors who purchased Tigo Energy, Inc. securities between February 24, 2026 and August 4, 2026 have until November 23, 2026 to seek appointment as lead plaintiff NEW YORK CITY, NY / ACCESS Newswire / October 8, 2026 / Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ:TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period"). CLICK HERE TO JOIN THE CASE If you are an investor in Tigo Energy and have suffered losses, ..</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Bloom Energy ...</v>
+        <v>Sisecam Participated in GlassBuild America Fair</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C296" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D296" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E296" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-bloom-energy-r5215660.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/09/3377797/0/en/sisecam-participated-in-glassbuild-america-fair.html</v>
       </c>
       <c r="F296" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Sisecam, the only global player operating across all key areas of glass and a pioneer in flat glass innovation, participated at GlassBuild America, one of North America’s leading trade shows for glass, windows and doors. Showcasing advanced glass solutions tailored to the needs and standards of the U.S. market, Sisecam once again demonstrated its global manufacturing strength with products focused on energy efficiency, sustainability and high performance. Sisecam, the only global player operating across all key areas of glass and a pioneer in flat glass innovation, participated at GlassBuild America, one of North America’s leading trade shows for glass, windows and doors. Showcasing advanced glass solutions tailored to the needs and standards of the U.S. market, Sisecam once again demonstr</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Starstruck: NASA Research Shows How Sun’s Ancient History Shaped Earth</v>
+        <v>Levi &amp; Korsinsky Notifies Fuelcell Energy, Inc. (FCEL) Shareholders ...</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C297" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D297" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E297" t="str">
-        <v>https://science.nasa.gov/solar-system/starstruck-nasa-research-shows-how-suns-ancient-history-shaped-earth/</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-fuelcell-energy-inc-fcel-shareholders-r5231677.htm</v>
       </c>
       <c r="F297" t="str">
-        <v>At the center of our solar system, the Sun influences every planet that orbits it. In two recent NASA-funded studies, scientists uncovered how ancient events in the Sun’s history may have helped create Earth’s unique climate and driven previously unexplained climatic shifts. In new research, scientists at NASA’s SHIELD (Solar Wind with Hydrogen Ion charge Exchange and Large-Scale Dynamics) center — one of […]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 8, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>U.S. Department of Energy Selects Princeton NuEnergy for $50 Million Grant to Build Closed-Loop Cathode-to-Cathode® Facility</v>
+        <v>Levi &amp; Korsinsky Notifies Fluence Energy, Inc. (FLNC) Investors - Lead ...</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C298" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D298" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-department-of-energy-selects-princeton-nuenergy-for-50-million-grant-to-build-closed-loop-cathode-to-cathode-facility-302858559.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-fluence-energy-inc-flnc-investors-lead-r5231674.htm</v>
       </c>
       <c r="F298" t="str">
-        <v>$110 million project will deploy PNE's proprietary direct recycling technology to strengthen domestic production of battery-grade cathode active materials PRINCETON, N.J., Aug. 24, 2026 /PRNewswire/ -- Princeton NuEnergy Inc. (PNE), a U.S.-based advanced battery materials company...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 8, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Illinois Commerce Commission Approves ComEd Transmission Plan for Enhanced Reliability and Resilience in DeKalb County</v>
+        <v>Cavvy Energy to Hold Conference Call and Webcast to Discuss Third Quarter 2026 Results and Announces Participation at Schachter Catch the Energy Conference</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C299" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D299" t="str">
         <v>Energy</v>
       </c>
       <c r="E299" t="str">
-        <v>https://finance.yahoo.com/energy/articles/illinois-commerce-commission-approves-comed-174300249.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377772/0/en/cavvy-energy-to-hold-conference-call-and-webcast-to-discuss-third-quarter-2026-results-and-announces-participation-at-schachter-catch-the-energy-conference.html</v>
       </c>
       <c r="F299" t="str">
-        <v>CHICAGO, August 24, 2026--ComEd today announced that the Illinois Commerce Commission (ICC) has approved its proposed plan to construct a new transmission line in DeKalb County to reinforce grid reliability and resilience, meet rising energy demand from businesses and residents in the region and support economic growth. The ICC issued ComEd a Certificate of Public Convenience and Necessity (CPCN), which authorizes a public utility to construct certain major infrastructure projects following a pu</v>
+        <v>Not For Distribution to United States News Wire Services or Dissemination in United States</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Brompton Funds Declares Split Share Fund Distributions</v>
+        <v>Kaplan Fox Alerts Fluence Energy, Inc. (FLNC) Investors Who Suffered Losses to a Securities Class Action - Deadline is November 27, 2026</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C300" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D300" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.newsfilecorp.com/release/311055/Brompton-Funds-Declares-Split-Share-Fund-Distributions</v>
+        <v>https://www.newsfilecorp.com/release/317909/Kaplan-Fox-Alerts-Fluence-Energy-Inc.-FLNC-Investors-Who-Suffered-Losses-to-a-Securities-Class-Action-Deadline-is-November-27-2026</v>
       </c>
       <c r="F300" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 24, 2026) - Brompton Funds (TSX: DGS) (TSX: DGS.PR.A) (TSX: ESP) (TSX: GDV) (TSX: LBS) (TSX: LCS) (TSX: PWI) (TSX: SBC) ("Brompton") announces distributions payable on September 9, 2026 to class A shareholders of record at the close of business on August 31, 2026 for each of the following funds:Ticker  Amount Per Share   Dividend Growth Split Corp. DGS$ 0.10Brompton Energy Split Corp. ESP$ 0.10Global Dividend Growth Split Corp. GDV$ 0.10Life &amp; Banc...</v>
+        <v>New York, New York--(Newsfile Corp. - October 8, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence Energy" or the "Company") (NASDAQ: FLNC) on behalf of investors that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Fluence Energy and have suffered losses, you may CLICK HERE to contact...</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Contact Levi &amp; Korsinsky by August 24, 2026 to Join Class Action Against ...</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C301" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D301" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E301" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-24-2026-to-join-class-action-against-r5215642.htm</v>
+        <v>https://www.newsfilecorp.com/release/318173/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
       </c>
       <c r="F301" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 8, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Energys Group Limited Announces Acquisitions</v>
+        <v>Avalanche Energy and TRIDEC Advance Plans for First Global Fusion Machine Manufacturing Facility in the Tri-Cities</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C302" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D302" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E302" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/24/3350047/0/en/energys-group-limited-announces-acquisitions.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377751/0/en/avalanche-energy-and-tridec-advance-plans-for-first-global-fusion-machine-manufacturing-facility-in-the-tri-cities.html</v>
       </c>
       <c r="F302" t="str">
-        <v>BILLINGSHURST, UNITED KINGDOM, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Energys Group Limited (NASDAQ: ENGS) (“Energys Group” or the “Company”), a vertically integrated energy efficiency and decarbonization solutions provider for the built environment, is pleased to announce the acquisition by its wholly-owned subsidiary, Energys Group Limited (UK), of two of its key delivery and fulfillment partners, Cube Lighting and Design Limited (UK company number 10103283) (“Cube Lighting”) and Cube Solar Installations Limited (UK company number 15900699) (“Cube Solar”). The acquisitions were effective August 20, 2026.</v>
+        <v>Landmark project will establish a world-class advanced manufacturing center, create hundreds of long-term jobs and position the Tri-Cities and Washington state as a global hub for fusion technology Landmark project will establish a world-class advanced manufacturing center, create hundreds of long-term jobs and position the Tri-Cities and Washington state as a global hub for fusion technology</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>BE SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>ROSEN, A RANKED AND LEADING LAW FIRM, Encourages Fluence Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FLNC</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C303" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D303" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E303" t="str">
-        <v>https://pr-inside.com/be-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5215608.htm</v>
+        <v>https://www.newsfilecorp.com/release/318172/ROSEN-A-RANKED-AND-LEADING-LAW-FIRM-Encourages-Fluence-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FLNC</v>
       </c>
       <c r="F303" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Bloom Energy Corporation (NYSE:BE) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Bloom Energy securities between February 27, 2026 and July 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BE. Bloom Energy ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 8, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than November 30, 2026.SO WHAT: If you purchased Fluence Energy securities...</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Kaplan Fox Alerts First Solar, Inc. (FSLR) Investors to the Lead Plaintiff Deadline on August 24, 2026</v>
+        <v>November 10, 2026 Deadline Approaching: Join Class Action Against Fuelcell ...</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C304" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D304" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.newsfilecorp.com/release/311090/Kaplan-Fox-Alerts-First-Solar-Inc.-FSLR-Investors-to-the-Lead-Plaintiff-Deadline-on-August-24-2026</v>
+        <v>https://pr-inside.com/november-10-2026-deadline-approaching-join-class-action-against-fuelcell-r5231648.htm</v>
       </c>
       <c r="F304" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 24, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR) on behalf of investors that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in First Solar and have suffered losses, you may CLICK HERE to contact us. You may...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 8, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>BNK Invest Highlights Research Pages Investors Use to Monitor Filing ...</v>
+        <v>Global Boiler Market to Grow at 6.67% CAGR as Industrial Heat Demand, Energy-Efficient Boiler Technologies and Low-Emission Heating Solutions Gain Momentum, says Maximize Market Research</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C305" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D305" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E305" t="str">
-        <v>https://pr-inside.com/bnk-invest-highlights-research-pages-investors-use-to-monitor-filing-r5215591.htm</v>
+        <v>https://www.prnewswire.com/news-releases/global-boiler-market-to-grow-at-6-67-cagr-as-industrial-heat-demand-energy-efficient-boiler-technologies-and-low-emission-heating-solutions-gain-momentum-says-maximize-market-research-302902847.html</v>
       </c>
       <c r="F305" t="str">
-        <v>(PR-inside.com) Focused BNK Invest research pages help investors follow quarterly 13F filings, refining-margin indicators, dividend schedules, preferred stock income, closed-end funds, options strategies and valuation screens. JERICHO, NY / ACCESS Newswire / August 24, 2026 / Investors often review the market differently when new information begins to arrive. Quarterly institutional filings, changes in energy markets, dividend schedules, income-security pricing, option activity and valuation screens can all prompt investors to revisit holdings and compare opportunities. BNK Invest operates a network of financial research websites designed to help self-directed investors, advisors, financial professionals and market researchers follow those changing signals across several areas of the ..</v>
+        <v>PUNE, India, Oct. 8, 2026 /PRNewswire/ -- The Global Boiler Market is witnessing steady growth, rising from USD 107.34 Billion in 2025 to an estimated USD 191.93 Billion by 2034, at a CAGR of 6.67% during 2026–2034, according to a new analysis by Maximize Market Research. Explore 164...</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>CELSIUS® and SoulCycle ® Team Up to Energize Fitness Communities Nationwide</v>
+        <v>Gray Announces Closing of Term Loan and Revolving Credit Facility Refinancing</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C306" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D306" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E306" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/celsius-soulcycle-team-energize-fitness-160000833.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377735/0/en/gray-announces-closing-of-term-loan-and-revolving-credit-facility-refinancing.html</v>
       </c>
       <c r="F306" t="str">
-        <v>BOCA RATON, Fla., August 24, 2026--CELSIUS and SoulCycle today announced a new national partnership bringing together two brands rooted in movement, energy and connection.</v>
+        <v>ATLANTA, Oct. 08, 2026 (GLOBE NEWSWIRE) -- Gray Media, Inc. (“Gray”) (NYSE: GTN) announced today that it has closed a new $600 million Term Loan G maturing July 15, 2030 and has reduced its existing $750 million revolving credit facility to $680 million and extended the maturity date from December 1, 2028 to July 15, 2030. The Term Loan G was priced at a margin of 350 basis points over the Standard Overnight Financing Rate and issued with an original issue discount of 0.5%. The pricing grid on the extended revolving credit facility remains unchanged. Proceeds from the Term Loan G were used to repay a portion of Gray’s existing Term Loan D maturing December 1, 2028, leaving $150 million aggregate principal amount outstanding, and to pay related fees and expenses.</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>KFC® Debuts New Hot Ranch Big Dip, Taps IShowSpeed to Bring Big Dip Energy Nationwide</v>
+        <v>Pioneer Acquisition I Corp Enters Into Business Combination Agreement with Green AI Cloud, a Clean Energy Super Compute AI Platform in Europe</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C307" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D307" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.prnewswire.com/news-releases/kfc-debuts-new-hot-ranch-big-dip-taps-ishowspeed-to-bring-big-dip-energy-nationwide-302858454.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377715/0/en/pioneer-acquisition-i-corp-enters-into-business-combination-agreement-with-green-ai-cloud-a-clean-energy-super-compute-ai-platform-in-europe.html</v>
       </c>
       <c r="F307" t="str">
-        <v>The brand taps a longtime superfan to help kick off its latest menu launch, featuring new Hot Ranch Big Dip alongside Double Crispy Hot Wings PLANO, Texas, Aug. 24, 2026 /PRNewswire/ -- America's longtime love of ranch was on full display this summer. In response, KFC is teaming up with...</v>
+        <v>Green AI Cloud, Inc. (the “Company”), a clean energy super compute AI platform in Europe, is positioned where accelerating AI data center demand meets a scarcity of power-secured capacity.</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Lost Money on First Solar, Inc. (FSLR)? Contact Levi &amp; Korsinsky to ...</v>
+        <v>SolarMax Technology Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C308" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D308" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E308" t="str">
-        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-contact-levi-korsinsky-to-r5215583.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377716/0/en/solarmax-technology-reports-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F308" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>RIVERSIDE, Calif., Oct. 08, 2026 (GLOBE NEWSWIRE) -- SolarMax Technology, Inc. (Nasdaq SMXT) (“SolarMax” or the “Company”), an integrated solar energy company, reported financial results for the three months and the six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Duke Energy Florida builds student interest in energy careers through Youth Energy Academy</v>
+        <v>BESS Business Continues to Grow: LION Smart Wins Three Additional Storage Projects With a Total Capacity of 30 MWh in Germany</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C309" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D309" t="str">
-        <v>Energy, Education</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359386</v>
+        <v>https://www.newmediawire.com/news/bess-business-continues-to-grow-lion-smart-wins-three-additional-storage-projects-with-a-total-capacity-of-30-mwh-in-germany-7090456</v>
       </c>
       <c r="F309" t="str">
-        <v>- - &amp;#8226; Job openings within the energy sector projected to increase, creating a gap in the workforce - &amp;#8226; More than 200 students participated in this year&amp;#39;s events, increasing their interest in utility careers - - - Duke Energy Florida and more than 20 neighboring utilities, education institutions and community organizations recently completed six summer Youth Energy Academy (YEA) events across Florida. The programs exposed more than 200 students to an inside look at the many career oppor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359386</v>
+        <v>ZUG, SWITZERLAND - October 8, 2026 ( NEWMEDIAWIRE ) - LION Smart Production GmbH, part of LION E-Mobility AG, announces further project wins in its BESS business. In the third quarter of 2026, the company secured three additional projects for stationary battery energy storage systems (BESS), each with a storage capacity of 10 MWh. With a total volume of 30 MWh, LION Smart is continuing its previous success in the stationary energy storage sector. At the same time, the company is currently planning to expand its offering to include “BESS as a Service” for operators of photovoltaic and wind farms. Three Projects with Different Application Concepts The newly secured projects comprise three different storage applications. One battery storage system with a capacity of 10 MWh is planned for co-l</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>FSLR DEADLINE TODAY: ROSEN, SKILLED INVESTOR COUNSEL, Encourages First ...</v>
+        <v>B. Braun Medical Inc. Announces Planned Closure of B. Braun Interventional Systems Inc. (BIS)</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C310" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D310" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E310" t="str">
-        <v>https://pr-inside.com/fslr-deadline-today-rosen-skilled-investor-counsel-encourages-first-r5215580.htm</v>
+        <v>https://www.prnewswire.com/news-releases/b-braun-medical-inc-announces-planned-closure-of-b-braun-interventional-systems-inc-bis-302902973.html</v>
       </c>
       <c r="F310" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ:FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the First Solar class action, go to https://rosenlegal.com/cases/first-solar-inc/join or call Phillip Kim, ..</v>
+        <v>BIS to support customers through a phased transition, with commercial sales expected to continue through March 31, 2026 BETHLEHEM, Pa., Oct. 8, 2026 /PRNewswire/ -- B. Braun today announced that it will wind down and close the B. Braun Interventional System Inc. (BIS) division as part of...</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Equinor and Uniper sign 15-year gas sales agreement for supplies to Germany</v>
+        <v>Verbio SE: Verbio Capital Markets Day 2026: Transforming Structural Expansion Into Sustainable Value Creation</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C311" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D311" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E311" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359381</v>
+        <v>https://www.newmediawire.com/news/verbio-se-verbio-capital-markets-day-2026-transforming-structural-expansion-into-sustainable-value-creation-7090454</v>
       </c>
       <c r="F311" t="str">
-        <v>Equinor and the energy company Uniper have signed a 15-year agreement for supplies of natural gas to Germany. Under the agreement, Equinor will deliver more than 30 TWh (ca. 2.8 billion cubic metres) of natural gas per year to Uniper. - - Supplies under the new agreement will be from 1 January 2027 to 31 December 2041 with the gas delivered at Trading Hub Europe, the German gas market area. Pricing will reflect market terms, while other commercial details are confidential between the partie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359381</v>
+        <v xml:space="preserve">LEIPZIG, GERMANY - October 8, 2026 ( NEWMEDIAWIRE ) - As part of today’s Capital Markets Day at its production location in Bitterfeld, Verbio has outlined the Company’s next development phase. With the commissioning of the new ethenolysis plant for bio-based speciality chemicals in Bitterfeld, the expansion of the production platform for renewable molecules and of the biorefineries has reached an important milestone. Following years of high investment, the focus is now increasingly on utilising the capacity that has been created, optimising existing production plants as well as increasing earnings and cash flow. The event focused on the market and competitive positioning of the existing business divisions, the further development of the business base in the USA, and the commercial ramp-up </v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Luxor Energy and Bentaus Complete First AI GPU Response to ERCOT 4CP Signals</v>
+        <v>Terrestrial Energy Submits Topical Report to NRC to Confirm IMSR Plant’s Thermal and Electric Facility Can Be Built and Operated Ahead of Nuclear Licensing</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C312" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D312" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prnewswire.com/news-releases/luxor-energy-and-bentaus-complete-first-ai-gpu-response-to-ercot-4cp-signals-302857859.html</v>
+        <v>https://finance.yahoo.com/energy/articles/terrestrial-energy-submits-topical-report-200500179.html</v>
       </c>
       <c r="F312" t="str">
-        <v>Luxor Energy and Bentaus's Ziani™ platform cut a live GPU's power draw to 25% in under 500 milliseconds with no disruption to inference workloads. HOUSTON, Aug. 24, 2026 /PRNewswire/ -- Luxor Energy, the energy division of Luxor Technology Corporation, and Bentaus, developer of the Ziani™...</v>
+        <v>CHARLOTTE, N.C., October 08, 2026--Terrestrial Energy Inc. (Nasdaq: IMSR) ("Terrestrial Energy" or the "Company"), a leader in Generation IV molten salt nuclear plants supplying electricity and high-temperature industrial heat, today announced that it has submitted its Thermal and Electric Facility (TEF) Topical Report to the U.S. Nuclear Regulatory Commission (NRC).</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Arup supports JA Solar in securing RMB 700 million in green financing</v>
+        <v>Primergy CEO Ty Daul Named to Tamarindo’s 2026 Energy Transition Power List</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C313" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D313" t="str">
         <v>Energy</v>
       </c>
       <c r="E313" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359373</v>
+        <v>https://finance.yahoo.com/energy/articles/primergy-ceo-ty-daul-named-195900084.html</v>
       </c>
       <c r="F313" t="str">
-        <v>As global demand for clean energy accelerates, access to sustainable finance has become a decisive enabler for renewable energy companies expanding into international capital markets. The ability to translate strong environmental performance into credible, investor-ready financing is now central to how these businesses grow and compete. - - Arup recently provided a Second Party Opinion (SPO) on the Green Financing Framework of JA Solar, one of the world&amp;#39;s leading photovoltaic (PV) manufactu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359373</v>
+        <v>OAKLAND, Calif., October 08, 2026--Primergy CEO Ty Daul Named to Tamarindo’s 2026 Energy Transition Power List</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>E Source Acquires Aneden Consulting to Deepen Interconnection Engineering Capabilities</v>
+        <v>Kaplan Fox Advises Tigo Energy, Inc. (TYGO) Investors to Act Before the Lead Plaintiff Deadline on November 23, 2026</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C314" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D314" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.prnewswire.com/news-releases/e-source-acquires-aneden-consulting-to-deepen-interconnection-engineering-capabilities-302857854.html</v>
+        <v>https://www.newsfilecorp.com/release/317782/Kaplan-Fox-Advises-Tigo-Energy-Inc.-TYGO-Investors-to-Act-Before-the-Lead-Plaintiff-Deadline-on-November-23-2026</v>
       </c>
       <c r="F314" t="str">
-        <v>The acquisition deepens E Source's grid modernization, engineering, and interconnection services. DALLAS, Aug. 24, 2026 /PRNewswire/ -- E Source, a grid, operations, and customer solutions company focused on the utility sector, has acquired Aneden Consulting, an interconnection and...</v>
+        <v>New York, New York--(Newsfile Corp. - October 8, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Interim consolidated financial statements of Kauno energija AB for the six months of 2026</v>
+        <v>American Power Group Identifies Significant Dual Fuel Opportunities ...</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C315" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D315" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/24/3349823/0/en/interim-consolidated-financial-statements-of-kauno-energija-ab-for-the-six-months-of-2026.html</v>
+        <v>https://pr-inside.com/american-power-group-identifies-significant-dual-fuel-opportunities-r5231610.htm</v>
       </c>
       <c r="F315" t="str">
-        <v>During the six months of 2026, the Kauno energija AB group of companies (hereinafter – the Group), consisting of Kauno energija AB (company code 235014830) and GO Energy LT UAB (company code 303042623), received consolidated revenue from sold products and services rendered of EUR 77.6 million, which is EUR 20.2 million more than in the corresponding period of 2025. The increase in revenue was driven by a higher amount of heat consumed in January and February.</v>
+        <v>(PR-inside.com) ALGONA, IA / ACCESS Newswire / October 8, 2026 / American Power Group Corporation ("APG") (OTC Pink:APGI), the leading U.S. based dual fuel diesel engine conversion technology company, today discusses the significant opportunity for utilizing APG's dual fuel solution to bridge the growing imbalance between available electrical capacity and the skyrocketing electricity demand from multiple large sectors. U.S. stationary generator sales market size is $25B+ with major growth projected for data centers, distributed energy and mobile prime power applications. Electrical demand is outpacing supply across North America with a potential U.S. generation shortfall approaching an estimated 100 GW by 2030. To ..</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>GE Vernova introduces medium-voltage UPS to help accelerate the buildout of AI factories and energy-intensive industries</v>
+        <v>Alkagesta Completes First Truck-to-Vessel Marine Fuel Supply Operation in Constanța, Romania</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C316" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D316" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359360</v>
+        <v>https://pressat.co.uk/releases/alkagesta-completes-first-truck-to-vessel-marine-fuel-supply-operation-in-constana-romania-86e28a73997cf90c506353956fd66a1d/</v>
       </c>
       <c r="F316" t="str">
-        <v>- - &amp;#8226; Keeps critical AI and industrial operations running with stable, high-quality power, even when the power supply is disturbed, as well as helps protect gas turbines and grid network from drastic load fluctuations. - &amp;#8226; Moves power protection to true medium voltage, allowing much larger parts of an AI data center to be protected through one coordinated system, resulting in a simplified and less costly architecture - &amp;#8226; Adds a new building block, based on proven technologies, to GE Ver... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359360</v>
+        <v>Thursday 8 October, 2026 Alkagesta, the international energy and commodity trading house headquartered in Malta, has completed its first truck-to-vessel marine fuel supply operation in Constanța, Romania. Two trucks delivered a total of 50.164 metric tonnes of marine gasoil on 2 October 2026, marking a further step in the company's expanding distribution capabilities across Romanian energy markets. The operation reflects the broader commercial momentum Alkagesta has built across European energy markets throughout 2026. Earlier in the year, the company secured access to the NATO Central Europe Pipeline System, commencing Jet A1 deliveries into the European aviation market at a time of acute supply pressure across the sector — with increased military use of the pipeline adding further comple</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>NU E Power Corp. Signs Letter of Intent to Acquire 100% Interest in 145 MWac Alberta Solar and Storage Project</v>
+        <v>Your LinkedIn Profile Is Becoming Your Professional Reputation, Warns Social Selling Expert</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C317" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Pressat</v>
       </c>
       <c r="D317" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Healthcare, Real Estate, Energy, Media, Education</v>
       </c>
       <c r="E317" t="str">
-        <v>https://www.newsfilecorp.com/release/311042/NU-E-Power-Corp.-Signs-Letter-of-Intent-to-Acquire-100-Interest-in-145-MWac-Alberta-Solar-and-Storage-Project</v>
+        <v>https://pressat.co.uk/releases/your-linkedin-profile-is-becoming-your-professional-reputation-warns-social-selling-expert-121500aadfba7447578247210f2a85c5/</v>
       </c>
       <c r="F317" t="str">
-        <v>Calgary, Alberta and Vancouver, British Columbia--(Newsfile Corp. - August 24, 2026) -  NU E Power Corp. (CSE: NUE) (OTC Pink: NUEPF) (FSE: NUE1) ("NUE" or the "Company") announced today that it has entered into a non-binding letter of intent (the "LOI") with Proteus Power Developments LLC ("Proteus") in respect of the proposed acquisition of all of the issued and outstanding shares of three Alberta project companies. Those companies hold the development rights and assets relating to...</v>
+        <v>Thursday 8 October, 2026 London, UK 8th October 2026 - What you post on LinkedIn is no longer just being seen by your network. Social selling expert Dean Seddon says professionals need to start treating their social media presence as part of their wider digital reputation as search engines and AI platforms increasingly surface public LinkedIn content. The days of treating LinkedIn as an online CV or somewhere to occasionally post company updates are disappearing, according to social selling expert and Maverrik founder Dean Seddon. As LinkedIn, search engines and AI-powered search tools become increasingly sophisticated at understanding and surfacing online content, the posts professionals publish, the subjects they discuss and the expertise associated with their name are becoming part of a</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Callan JMB Retains Northern Oil and Gas Founder Michael Reger as President of Callan Power; Northern Oil and Gas Now Valued at Approximately $2.9 Billion</v>
+        <v>Applied Energetics Next-Generation Laser Architecture Delivers Dramatic ...</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C318" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D318" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/24/3349734/0/en/callan-jmb-retains-northern-oil-and-gas-founder-michael-reger-as-president-of-callan-power-northern-oil-and-gas-now-valued-at-approximately-2-9-billion.html</v>
+        <v>https://pr-inside.com/applied-energetics-next-generation-laser-architecture-delivers-dramatic-r5231597.htm</v>
       </c>
       <c r="F318" t="str">
-        <v>Mr. Reger brings proven public-company, capital-markets, and energy-sector leadership to advance Callan Power’s domestic manufacturing and critical electrical-infrastructure strategy</v>
+        <v>(PR-inside.com) Major Performance Improvements Unlock New Levels of Power, Precision and Portability TUCSON, AZ / ACCESS Newswire / October 8, 2026 / Applied Energetics, Inc. (OTCQB:AERG), a leader in ultrashort-pulse laser and directed energy technologies, today announced major performance improvements to its ultrashort pulse laser capabilities, successfully validating a next-generation architecture that delivers higher power and significantly improved beam quality. This milestone marks a pivotal advancement for Applied Energetics, demonstrating performance improvements that the company believes can dramatically expand the capabilities, versatility and operational potential of its proprietary ultrashort-pulse laser technology for its C-sUAS and C-ISR applications. By combining increased p</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Ameriwest Critical Metals To Sell Its Railroad Valley Property, NV ...</v>
+        <v>Marquis Who's Who Honors William "Bill" Sefekar for Excellence in Education, ...</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C319" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D319" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E319" t="str">
-        <v>https://pr-inside.com/ameriwest-critical-metals-to-sell-its-railroad-valley-property-nv-r5215549.htm</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-william-bill-sefekar-for-excellence-in-education-r5231504.htm</v>
       </c>
       <c r="F319" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 24, 2026 / Ameriwest Critical Metals Inc. (CSE:AWCM)(OTCQB:AWLIF)(FSE:5HV) ("Ameriwest" or the "Company") is pleased to announce that the Company has signed a non-binding letter of intent (the "LOI") with Pure Energy Minerals Limited ("Pure Energy") to sell Ameriwest's Railroad Valley Property (the "Property") to Pure Energy. The Property presently consists of 213 unpatented mineral claims located in Nye County, Nevada, and hosts a lithium brine exploration target. Upon closing of the purchase and sale of the mineral claims comprising the Property (the "Transaction"), Pure Energy has agreed to (a) issue 8,000,000 common shares to ..</v>
+        <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / October 8, 2026 / Marquis Who's Who is proud to honor William "Bill" Sefekar for his distinguished contributions to education, writing, music, public access television and positive community storytelling. This recognition reflects a five-decade journey shaped by intellectual curiosity, creative energy, faith, family values and a commitment to encouraging others to believe. As he often tells students and audiences, "You can do it." Mr. Sefekar is a writer, teacher and musician with Hillsborough County Public Schools, following earlier service with Pinellas County Schools. Over the past 17 years, he has taught students across grade levels ..</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Cyber Enviro-Tech Announces Definitive Agreement With Air Power USA ...</v>
+        <v>Investor Alert: Deadline Approaching to Join Fuelcell Energy, Inc. ...</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C320" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D320" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E320" t="str">
-        <v>https://pr-inside.com/cyber-enviro-tech-announces-definitive-agreement-with-air-power-usa-r5215543.htm</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-fuelcell-energy-inc-r5231495.htm</v>
       </c>
       <c r="F320" t="str">
-        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / August 24, 2026 / Cyber Enviro-Tech, Inc. ("CETI" or the "Company") today announced that it has entered into a definitive agreement with Air Power USA relating to the strategic combination of the companies and the expansion of Air Power USA's clean-energy technology platform throughout the United States. The agreement follows the companies' previously announced exclusive discussions and is intended to accelerate the commercialization, manufacturing and deployment of Air Power USA's proprietary clean-air power generation technology. Under the agreement, the parties intend to combine their respective operational, manufacturing and commercialization capabilities, with CETI supporting the development of ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 8, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Cyber Enviro-Tech Announces Definitive Agreement With Air Power USA to Advance Global Clean Energy Commercialization As $45M Funding MOU Emerges Pending Consolidation of the Companies</v>
+        <v>NASA, Energy Department Advance New Era of Nuclear-Powered Exploration</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C321" t="str">
-        <v>Newswire.com</v>
+        <v>NASA</v>
       </c>
       <c r="D321" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.newswire.com/news/cyber-enviro-tech-announces-definitive-agreement-with-air-power-usa-to-advance</v>
+        <v>https://www.nasa.gov/news-release/nasa-energy-department-advance-new-era-of-nuclear-powered-exploration/</v>
       </c>
       <c r="F321" t="str">
-        <v/>
+        <v>As the Golden Age of deep-space exploration begins, NASA and the U.S. Department of Energy are advancing the development of safe, reliable, next-generation nuclear technologies for space. Together, the agencies will supercharge civil space exploration, unlock bold scientific discovery, and solidify American leadership in space nuclear power and propulsion.&amp;#160; “We are entering the ‘Nuclear NASA-era,’ [&amp;#8230;]</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>ElectronX Launches Hourly Futures Contracts for SPP, NYISO, and ISO-NE</v>
+        <v>ODYSSEY(R) Battery Joins NFI Empire's Project REBORN, Providing Premium ...</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C322" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D322" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.prnewswire.com/news-releases/electronx-launches-hourly-futures-contracts-for-spp-nyiso-and-iso-ne-302857518.html</v>
+        <v>https://pr-inside.com/odyssey-r-battery-joins-nfi-empire-s-project-reborn-providing-premium-r5231483.htm</v>
       </c>
       <c r="F322" t="str">
-        <v>Precise, granular intraday hedging is now offered for all tradable U.S. grids CHICAGO, Aug. 24, 2026 /PRNewswire/ -- ElectronX, the energy exchange built for precision risk management in electricity markets, today announced the launch of hourly contracts for the Southwest Power Pool...</v>
-[...2 lines deleted...]
-    <row r="323" xml:space="preserve">
+        <v>(PR-inside.com) Powering Every New Beginning: ODYSSEY® Battery Energizes Project REBORN's Mission NORTH EAST, PA / ACCESS Newswire / October 8, 2026 / NFI Empire, a fully owned subsidiary of Newport Gold, Inc. (OTCID:NWPG), today announced that ODYSSEY® Battery has joined Project Reborn-001 as a key technology partner. The custom vehicle build is heading to auction at The Red Bird Games in Brentwood, TN, with proceeds benefiting The Brett Boyer Foundation. EnerSys® has equipped the project with a specialized selection of ODYSSEY® premium batteries engineered to meet the demanding power and reliability requirements of this one-of-a-kind truck. ODYSSEY® batteries are manufactured by EnerSys ..</v>
+      </c>
+    </row>
+    <row r="323">
       <c r="A323" t="str">
-        <v>GMG Launches New Graphene Water Coolant Additive for Data Centres: G FLUID(TM)</v>
+        <v>ODYSSEY(R) Battery Joins NFI Empire's Project REBORN, Providing Premium Battery Technology to Support The Brett Boyer Foundation</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C323" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D323" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E323" t="str">
+        <v>https://www.newswire.com/news/odyssey-r-battery-joins-nfi-empires-project-reborn-providing-premium-battery</v>
+      </c>
+      <c r="F323" t="str">
+        <v>Powering Every New Beginning: ODYSSEY &amp;reg; Battery Energizes Project REBORN's Mission</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="str">
+        <v>NVIDIA Commits $1 Billion to Advance US Science Over the Next Five Years</v>
+      </c>
+      <c r="B324" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C324" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D324" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E324" t="str">
+        <v>https://nvidianews.nvidia.com/news/nvidia-commits-1-billion-to-advance-us-science-over-the-next-five-years</v>
+      </c>
+      <c r="F324" t="str">
+        <v>NVIDIA today announced commitments valued at $1 billion to build out the United States’ capacity for super intelligence research and development in fields critical for U.S. leadership, including quantum computing, healthcare and energy security.</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="str">
+        <v>With Oil Prices Surging, Investors Gravitate to Physical Assets Like ...</v>
+      </c>
+      <c r="B325" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C325" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D325" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E325" t="str">
+        <v>https://pr-inside.com/with-oil-prices-surging-investors-gravitate-to-physical-assets-like-r5231458.htm</v>
+      </c>
+      <c r="F325" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 8, 2026 / As silver pushes toward $70 an ounce and investors seek assets they can physically own, SMX is giving the precious metal something increasingly valuable: a persistent digital identity embedded directly into the material. Through its molecular marking technology, SMX can mark silver at the molecular level, creating an invisible, tamper-resistant identity designed to remain with the metal through refining, melting, manufacturing, transportation, storage, recycling and resale. That identity can be connected to a secure digital record documenting the silver's composition, origin, provenance and chain of custody, creating a ..</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="str">
+        <v>With Oil Prices Surging, Investors Gravitate to Physical Assets Like Silver; SMX Provides Digital Technology to Certify</v>
+      </c>
+      <c r="B326" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C326" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D326" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E326" t="str">
+        <v>https://www.newswire.com/news/with-oil-prices-surging-investors-gravitate-to-physical-assets-like-silver-smx</v>
+      </c>
+      <c r="F326" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="str">
+        <v>45Drives Unveils Full 2026 Creator Summit Program, Bringing AI, Open Infrastructure and Creator-Tech Leaders to Wilmington</v>
+      </c>
+      <c r="B327" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C327" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D327" t="str">
+        <v>AI, Energy, Retail, Automotive, Education, Healthcare</v>
+      </c>
+      <c r="E327" t="str">
+        <v>https://www.newmediawire.com/news/45drives-unveils-full-2026-creator-summit-program-bringing-ai-open-infrastructure-and-creator-tech-leaders-to-wilmington-7090452</v>
+      </c>
+      <c r="F327" t="str">
+        <v>Tom Lawrence, Wendell Wilson, Jeff Geerling, Unraid, LINBIT, Niche VFX, JR Automation, a Hitachi Company, and Arista Networks Join Leading Academics, Researchers and Media Figures for Three Days of Technical Sessions, Live Demonstrations, Enterprise AI and Creative AI Workflow Discussions, Livestreams and Community Events SYDNEY, NOVA SCOTIA and WILMINGTON, NC - October 8, 2026 ( NEWMEDIAWIRE ) - 45Drives , the leader in big, strong, fast, open-source data storage and compute, today unveiled the complete program for its fourth annual Creator Summit , taking place October 20-22 across downtown Wilmington, North Carolina . The three-day gathering will bring influential independent technology creators together with enterprise infrastructure leaders, customers, open-source experts, AI research</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="str">
+        <v>A Business and Regulatory Navigator to Accelerate Electrification</v>
+      </c>
+      <c r="B328" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C328" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D328" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E328" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362627</v>
+      </c>
+      <c r="F328" t="str">
+        <v>Demand for electrification is moving faster than the system it connects to. Electric vehicles, heat pumps and electrified industrial processes are scaling 1, and the the United Nations Climate Change Conference (COP31) Presidency has set a global target of 35% of final energy demand met by electricity by 2035, up from around 21% today. 2 What now sets the pace is the readiness of the power system, which means how fast projects connect, whether prices reward flexibility, and whether eq... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362627</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="str">
+        <v>CanCambria Energy Announces Closing of $6.9 Million Brokered LIFE Offering to Accelerate High-Impact Shallow Oil Project with USD $100 Brent Prices, Complementing Deep Gas Strategy in Southern Hungary Where European Gas Prices Are ~USD $25 Per MMbtu</v>
+      </c>
+      <c r="B329" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C329" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D329" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E329" t="str">
+        <v>https://www.newsfilecorp.com/release/318035/CanCambria-Energy-Announces-Closing-of-6.9-Million-Brokered-LIFE-Offering-to-Accelerate-HighImpact-Shallow-Oil-Project-with-USD-100-Brent-Prices-Complementing-Deep-Gas-Strategy-in-Southern-Hungary-Where-European-Gas-Prices-Are-USD-25-Per-MM</v>
+      </c>
+      <c r="F329" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 8, 2026) - CanCambria Energy Corp. (TSXV: CCEC) (FSE: 4JH) (OTCQB: CCEYF) ("CanCambria" or the "Company") is pleased to announce that it has closed its brokered "best-efforts" private placement (the "Offering") of 23,000,000 units of the Company (the "Units") at a price of CAD$0.30 per Unit for gross proceeds of CAD$6,900,000, including the full exercise of the agent's option. The Offering was conducted by Research Capital Corporation, as...</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="str">
+        <v>Lightstar Renewables Advances 2100th Ave Community Solar Project in Logan County, Illinois</v>
+      </c>
+      <c r="B330" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C330" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D330" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E330" t="str">
+        <v>https://www.prnewswire.com/news-releases/lightstar-renewables-advances-2100th-ave-community-solar-project-in-logan-county-illinois-302902531.html</v>
+      </c>
+      <c r="F330" t="str">
+        <v>3.5 MW AC project in Atlanta Township will deliver electricity savings, local jobs, and county tax revenue as Lightstar expands its Illinois community solar, agrivoltaics, and battery storage portfolio LOGAN COUNTY, Ill. , Oct. 8, 2026 /PRNewswire/ -- Lightstar Renewables, a national...</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="str">
+        <v>Siemens to digitalize one of Europe's largest renewable hydrogen projects</v>
+      </c>
+      <c r="B331" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C331" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D331" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E331" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362619</v>
+      </c>
+      <c r="F331" t="str">
+        <v>- - &amp;#8226; Siemens deploys its software portfolio for hydrogen at industrial scale, shaping the future of digitally optimized renewable hydrogen production - &amp;#8226; Physics-based digital twin and real-time optimization - &amp;#8226; 100 MW facility to produce up to 15,000 tons of renewable hydrogen per year, targeting 110,000 tons of CO2 reduction per year - - - - - Siemens and Portugal-based Galp Energia are collaborating to digitalize GalpH2Park in Sines, Portugal. The plant will be one of Europe&amp;#39;s lar... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362619</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="str">
+        <v>North Atlantic Titanium Announces Filing of NI 43-101 Technical Report Prepared by Micon International Limited on the Everett Titanium Project, Quebec, Canada</v>
+      </c>
+      <c r="B332" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C332" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D332" t="str">
+        <v>Real Estate, Energy</v>
+      </c>
+      <c r="E332" t="str">
+        <v>https://www.newmediawire.com/news/north-atlantic-titanium-announces-filing-of-ni-43-101-technical-report-prepared-by-micon-international-limited-on-the-everett-titanium-project-quebec-canada-7090450</v>
+      </c>
+      <c r="F332" t="str">
+        <v>VANCOUVER, BC - October 8, 2026 ( NEWMEDIAWIRE ) - North Atlantic Titanium Corp. (CSE:NATO) (OTC: NATQF) (FSE:Y33) (“ North Atlantic Titanium ” or the “ Company ”), is pleased to announce the Company has filed on SEDAR+ an independent technical report (the “ Report ”) prepared in accordance with National Instrument 43-101 - Standards of Disclosure of Mineral Projects (“ NI 43-101 ”) pertaining to the Everett Titanium Project, Quebec, Canada (the “ Everett Property ”). The Everett Property hosts a laterally extensive titanium-vanadium-phosphate mineralized system within an oxide-apatite noritic gabbro of the Lac Allard magmatic suite. Historical drilling, modern surface verification sampling, analytical verification, and supporting technical studies indicate that the Everett Oxide Body repr</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="str">
+        <v>CFC To Host Conference Call on Fiscal Year 2027 First-Quarter Financial Results</v>
+      </c>
+      <c r="B333" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C333" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D333" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E333" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377357/0/en/cfc-to-host-conference-call-on-fiscal-year-2027-first-quarter-financial-results.html</v>
+      </c>
+      <c r="F333" t="str">
+        <v>National Rural Utilities Cooperative Finance Corporation will hold an investor call and webcast on Wednesday, Oct. 14, at 10 a.m. ET.</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="str">
+        <v>The Unconventional Route to Fusion Power Just Hit a World First</v>
+      </c>
+      <c r="B334" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C334" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D334" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E334" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-unconventional-route-to-fusion-power-just-hit-a-world-first-302901973.html</v>
+      </c>
+      <c r="F334" t="str">
+        <v>VANCOUVER, BC, Oct. 8, 2026 /PRNewswire/ -- American News Group News Commentary - General Fusion, the first publicly listed fusion energy company, has reached a world-first milestone by taking a road most of the fusion industry did not. Instead of the superconducting magnets or...</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="str">
+        <v>Itron Unveils Grid Edge Intelligence Catalyst: Feeder Reliability Solution to Help Utilities Improve Reliability Without Costly Grid Upgrades</v>
+      </c>
+      <c r="B335" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C335" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D335" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E335" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377294/0/en/itron-unveils-grid-edge-intelligence-catalyst-feeder-reliability-solution-to-help-utilities-improve-reliability-without-costly-grid-upgrades.html</v>
+      </c>
+      <c r="F335" t="str">
+        <v>Itron has unveiled the next era of its Grid Edge Intelligence (GEI) portfolio with Itron’s GEI Catalyst: Feeder Reliability solution.</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="str">
+        <v>Physician Research Points to a New Frontier for Stemtech Corporation: ...</v>
+      </c>
+      <c r="B336" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C336" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D336" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E336" t="str">
+        <v>https://pr-inside.com/physician-research-points-to-a-new-frontier-for-stemtech-corporation-r5231422.htm</v>
+      </c>
+      <c r="F336" t="str">
+        <v>(PR-inside.com) Dr. Zahoorudin proposes expanding Stemtech's pioneering "Release → Circulate → Migrate" model into a broader research framework connecting nutrition, cellular energy, vascular signaling, stem-cell niches and endogenous regeneration NAPLES, FL / ACCESS Newswire / October 8, 2026 / Stemtech Corporation (OTCID:STEK) today highlighted a new scientific research framework developed by Dr. Zahoorudin, MBBS, M.D., a board-certified Diplomate of the American Academy of Stem Cell Physicians (AASCP), USA, exploring how advances in regenerative biology could expand the scientific understanding behind Stemtech's pioneering stem cell nutrition platform. Stemtech was the pioneer company to focus on nutritional support for the body's endogenous stem-cell system through ..</v>
+      </c>
+    </row>
+    <row r="337" xml:space="preserve">
+      <c r="A337" t="str">
+        <v>GMG Announces 48% Increase in Energy Density, Doubling of Cycle Life and 94% Energy Efficiency for 6 Minute Fast Charge</v>
+      </c>
+      <c r="B337" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C337" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D323" t="str">
-[...7 lines deleted...]
-Figure 1.0 G FLUID™ 1 Litre Bottle Launch
+      <c r="D337" t="str">
+        <v>Finance, Healthcare, Energy, Automotive, Media</v>
+      </c>
+      <c r="E337" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110685/</v>
+      </c>
+      <c r="F337" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRISBANE, AUS, Oct 8, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to provide the latest progress update on the next generation graphene battery technology being developed by GMG under a Joint Development Agreement with Rio Tinto, one of the world's largest metals and mining groups, and with the support of the Battery Innovation Center of Indiana ("BIC") in the United States of America.
+GMG is pleased to share the following cycling data of GMG's fast charging G®CELLS (1.5 Ah cells with 6 minute charging) as seen in Figure 1, with energy density and energy efficiency graphs shown in Figure 2. This data was collected by the BIC on cells that were made by the BIC with materials that were developed, manufactured and supplied by GMG in its Brisbane Battery Development Centre.
+Figure 1 shows that G®CELLS have cycled with no performance reduction after 1000 cycles, as at October 7th 2026, which is a doubling of cycle life since the previous GMG battery performance announcement1, despite being charged and discharged in 6 minutes (at 7C). Figure 1 also shows the performance of a well-known Lithium Titanate Oxide (LTO) battery which, when charged and discharged at the same time of 6 minutes (at 10C) degraded to 80% of original capacity (which is typically the declared end of life of a cell) within 82 cycles. Another G®CELL was also charged and discharged in 6 minutes (at 10C) and registered only a 10% reduction after 393 cycles. The G®CELLS effectively last 10 times longer whilst being charged and discharged in the same time.
+Figure 1: GMG G® CELLS and LTO Cycling Data
 To view an enhanced version of this graphic, please visit:
-https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_001full.jpg
-[...1 lines deleted...]
-Figure 2.0 G FLUID™ Applications
+https://images.newsfilecorp.com/files/8082/318037_08d51822742ee86a_001full.jpg
+Figure 2 shows a 48% increase of the energy density of 58 Wh/kg whilst being charged in 6 minutes (at 10C) over previous reported energy density of 39 Wh/kg in GMG's previous battery performance announcement1.
+The G®CELLS also show a 94% energy efficiency which is high especially at such a high charge and discharge rate - when compared to the 64% energy efficiency of the tested LTO.
+Figure 2: GMG G® CELLS and LTO Energy Density and Energy Efficiency Data
 To view an enhanced version of this graphic, please visit:
-https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_002full.jpg
-[...5 lines deleted...]
-Figure 3.0 G FLUID™ Anti-Microbial Testing Results
+https://images.newsfilecorp.com/files/8082/318037_08d51822742ee86a_002full.jpg
+Bob Galyen, GMG Director and former Chief Technology Officer of CATL, commented: "The cycling stability we are seeing from these G®CELLS is genuinely exceptional. Reaching 1,000 cycles with no performance reduction, while every cycle is charged and discharged in six minutes, stands in stark contrast to the LTO benchmark cell. LTO is regarded as one of the most robust fast-charging chemistries on the market today, yet it degraded to 80% of its original capacity within 82 cycles under the same six-minute charge and discharge time. Just as important is the 94% energy efficiency at these high rates, compared with 64% for the LTO cell. Energy that isn't lost as heat is what makes fast charging practical at the system level. Having built and scaled battery manufacturing for the world's largest lithium-ion producer, I know how rare it is to see fast-charge durability, high efficiency and rising energy density together this early in a cell's development. There is further work ahead on extending cycle life at 10C and scaling the cell size, but the fundamentals being demonstrated here are the right ones to be solving first."
+Craig Nicol, Chief Executive Officer and Managing Director of GMG, commented: "This data set from BIC is an important proof point for our graphene battery program. Since our last update we have doubled cycle life to 1,000 cycles with no performance reduction and lifted energy density by 48% to 58 Wh/kg at a 10C charge rate. We have also achieved 94% energy efficiency, all while charging and discharging in six minutes. Fast charging is one of the biggest barriers to broader electric vehicle and energy storage adoption. These results show G®CELLS lasting around ten times longer than a comparable LTO cell charged and discharged in the same time. Our focus now is on continuing to improve energy density and 10C cycle life, and on scaling to larger cell formats. I want to thank the team at BIC and our partners at Rio Tinto for their continued collaboration as we progress this technology along the roadmap."
+Jack Perkowski, Chairman of GMG, commented: "Battery development of this kind requires patient capital, disciplined engineering and world-class partners, and this update reflects progress on all three fronts. Since our last update, cycle life has doubled and energy density has risen by 48%. This data was generated by BIC, an organisation with over 10 years of experience and more than 500 battery development projects behind it, on cells built with GMG's graphene materials. That gives the Board real confidence in the direction of this program. Combined with the ongoing support of Rio Tinto, I believe GMG is building the right foundations to advance this technology toward commercial relevance. The Board will continue to support management as they work through the optimisation and scale-up steps ahead."
+Please see the following webpage for further details about the graphene batteries: https://graphenemg.com/graphene-products/gcells/. The G®CELLS are in pouch format - as seen in Figure 3. The launch video link for G®CELLS is shown in Figure 4.
+Figure 3: G Cell Pouch Cell Battery
 To view an enhanced version of this graphic, please visit:
-https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_004full.jpg
-[...3 lines deleted...]
-GMG is also pleased to announce the Company has submitted an amendment application to the United States Environmental Protection Agency ("EPA") seeking approval to manufacture, in addition to sell, graphene and GMG's THERMAL-XR®, G® LUBRICANT and G®FLUID products in the United States. This was based on the advice from the EPA to replace the Significant New Use Notice ("SNUN") the Company submitted in June 2026. GMG expects an EPA approval for this amendment by the end of September 2027 and the existing Consent Order conditions are not impacted for THERMAL-XR® sales into the United States.
+https://images.newsfilecorp.com/files/8082/318037_08d51822742ee86a_003full.jpg
+Figure 4: G®CELLS Launch Video
+Launch video: https://youtu.be/pfHhh5-TLyU
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/318037_08d51822742ee86a_004full.jpg
+Launch video: https://youtu.be/pfHhh5-TLyU
+About BIC:
+BIC is a collaborative initiative designed to incorporate leadership from renowned universities, government agencies, and commercial enterprises. BIC is a public-private partnership and a not-for-profit organization focusing on the rapid development, testing and commercialization of safe, reliable and lightweight energy storage systems for defense and commercial customers. BIC is a unique organization that has been leading battery cell development for world leading battery companies for over 10 years and has carried out over 500 battery development projects.
 About GMG
 GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
-The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines. GMG is also developing a graphene coolant additive focused on energy saving for data centres and industrial cooling applications.
-In the energy storage segment, GMG and the University of Queensland are working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines. GMG has also developed a graphene water based coolant additive focused on increasing heat transfer and reducing bacterial growth in cooling water circuits.
+In the energy storage segment, GMG is working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information, please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com.
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041.
+www.graphenemg.com
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "expects" or "anticipates", or variations of such words and phrases or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. This information and these statements, referred to herein as "forward‐looking statements", are not historical facts, are made as of the date of this news release and include, without limitation:
+statements that GMG Graphene Batteries are safe and fast charging, and that graphene can be used to increase their performance and cycle life;
+statements regarding the Company's ability to further improve the energy density, cycle life (including at a 10C charge rate) and energy efficiency of G®CELLS, and to scale the cell size;
+GMG's intentions to develop commercial scale-up capabilities;
+GMG's focus in the energy savings segment;
+GMG's intentions for the use of graphene lubricant additive on saving liquid fuels;
+expectations for R&amp;D and commercialisation of Graphene Batteries;
+GMG's ability to improve the performance of lithium-ion batteries;
+statements attributed to Bob Galyen, Craig Nicol and Jack Perkowski regarding the significance of the BIC cycling, energy density and energy efficiency data, the Company's technology, partnerships and commercial prospects; and
+the Company's four critical business objectives.
+Such forward-looking statements are based on a number of assumptions of management, including, without limitation:
+assumptions that GMG Graphene Batteries can be produced at lower cost;
+assumptions as to charging time, energy density, energy efficiency, life cycle, safety, thermal runaway risk and the need for a thermal management system for GMG Graphene Batteries, and the speed and stability of charging;
+that G®CELLS will continue to cycle without material performance reduction beyond the cycles reported in this news release;
+that GMG Graphene Batteries will progress to BTRL 7 and 8;
+that a range of global companies in a variety of industries will be interested in working with GMG;
+that the battery pack design will be plastic and offer weight, cost and complexity advantages to a metal case and increased energy density;
+that the service agreement with the BIC will enable the Company to optimize its cell design and battery manufacturing equipment;
+that the Company will be able to further improve energy density and 10C cycle life, and scale the cell size, as anticipated; and
+that the Company will be able to meet its overall timeline on the battery cell roadmap.
+Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation:
+that GMG Graphene Batteries cannot be produced at lower cost, or that any of the assumptions as to charging time, energy density, energy efficiency, life cycle, scaling of the cell size, safety, thermal runaway risk and the need for a thermal management system for GMG Graphene Batteries cannot be achieved;
+that GMG Graphene Batteries do not offer expected speed and stability of charging;
+that cycling testing, which is ongoing as at October 7, 2026, will show performance reduction in later cycles;
+that GMG Graphene Batteries will not progress to BTRL 7 and 8;
+that a range of global companies in a variety of industries will not be interested in working with GMG;
+that the battery pack design will not be plastic and will not offer weight, cost and complexity advantages to a metal case and increased energy density;
+that the Company will not be able to optimize the electrochemical behaviour of the pouch cell through laboratory experimentation or at all;
+that the Company will not be able to further improve energy density or 10C cycle life, or scale the cell size, as anticipated or at all;
+that the Company will not be able to meet its overall timeline on the battery cell roadmap;
+that the service agreement with the BIC will not enable the Company to optimize its cell design and battery manufacturing equipment;
+that further testing or larger-format cells will not replicate the cycling, energy density or energy efficiency performance reported in this news release;
+that the Joint Development Agreement with Rio Tinto will not continue on the terms or timeline currently anticipated;
+that GMG's operations could be adversely affected by possible future government legislation, policies and controls, by changes in applicable laws and regulations, or by the failure to obtain all necessary regulatory approvals;
+that public health crises such as pandemics may adversely impact GMG's business and the ability of the Company to develop its products;
+the volatility of global capital markets;
+political instability;
+the failure of GMG to attract and retain skilled personnel;
+unexpected development and production challenges;
+that GMG could face technology or software disruptions;
+unanticipated costs;
+risks relating to the extent and duration of the conflicts in Eastern Europe and the Middle East and their impact on global markets;
+that the Company will be unable to develop, market, and sell its products as currently anticipated;
+that the Company will be unsuccessful in identifying and engaging strategic partners;
+that the Company will be unable to acquire equipment to streamline its production process, or that the expansion of its production facilities will not result in the benefits currently expected;
+that companies currently working with GMG, or parties that have entered into NDA arrangements with the Company, will not be interested in purchasing the Company's products;
+that GMG's products may not perform as anticipated or deliver the expected commercial benefits;
+that GMG's proprietary production processes may not provide an alternative to traditional graphite supply chains;
+that the Company will be unable to grow its sales or revenues as anticipated;
+that third-party market data and industry projections will not be accurate as presented; and
+the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 04, 2025, available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward-looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial outlook that is incorporated by reference herein, except in accordance with applicable securities laws.
+1 https://graphenemg.com/gmg-announces-long-life-battery-cycling-data/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/318037
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="str">
+        <v>Cyber Enviro-Tech, Inc. (OTCQB:CETI) Advances Clean-Air Power Platform ...</v>
+      </c>
+      <c r="B338" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C338" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D338" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E338" t="str">
+        <v>https://pr-inside.com/cyber-enviro-tech-inc-otcqb-ceti-advances-clean-air-power-platform-r5231413.htm</v>
+      </c>
+      <c r="F338" t="str">
+        <v>(PR-inside.com) SCOTTSDALE, AZ / ACCESS Newswire / October 8, 2026 / Cyber Enviro-Tech, Inc. (OTCQB:CETI) ("CETI" or the "Company"), an environmental technology company expanding its platform into clean energy and sustainable infrastructure. The Company is beginning preparations for the Arizona Facility for Air-Powered Generator Assembly alongside scheduling U.S. Certification and Compliance Testing with one of the larger reputable US equipment and compliance certification organizations. Cyber Enviro-Tech, Inc. or the "Company") is advancing the commercialization and deployment of its clean-air power initiatives through its licensing and distribution relationship with Air Power USA. Air Power's power-generation technology has already been tested and demonstrated as a ..</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="str">
+        <v>Critical One Announces Proposed Spin-Out of Kenora and Namibia Assets into 'Critical Two' and Engages Micon for Independent Review at Kenora Property</v>
+      </c>
+      <c r="B339" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C339" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D339" t="str">
+        <v>Real Estate, Energy</v>
+      </c>
+      <c r="E339" t="str">
+        <v>https://www.newsfilecorp.com/release/317968/Critical-One-Announces-Proposed-SpinOut-of-Kenora-and-Namibia-Assets-into-Critical-Two-and-Engages-Micon-for-Independent-Review-at-Kenora-Property</v>
+      </c>
+      <c r="F339" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - October 8, 2026) - Critical One Energy Inc. (CSE: CRTL) (OTCQB: CTLOF) (FSE: 4EF) ("Critical One" or the "Company") is pleased to announce that it has engaged Micon International Limited ("Micon") to complete an independent technical review of the Company's 100%-owned Kenora Uranium Property in northwestern Ontario (the "Kenora Property"). Critical One remains focused on its flagship Howells Lake Antimony-Gold Project ("Howells Lake Project"), where the funded...</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="str">
+        <v>Devon Energy Announces Agreement to Exit the Eagle Ford for $4.2 Billion</v>
+      </c>
+      <c r="B340" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C340" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D340" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E340" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377142/0/en/devon-energy-announces-agreement-to-exit-the-eagle-ford-for-4-2-billion.html</v>
+      </c>
+      <c r="F340" t="str">
+        <v>Transaction high-grades Devon’s portfolio, monetizes at an attractive valuation and enhances financial flexibility Transaction high-grades Devon’s portfolio, monetizes at an attractive valuation and enhances financial flexibility</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="str">
+        <v>Grid Metals Provides Project Update at Its Falcon West Cesium Project; ...</v>
+      </c>
+      <c r="B341" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C341" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D341" t="str">
+        <v>Real Estate, Energy</v>
+      </c>
+      <c r="E341" t="str">
+        <v>https://pr-inside.com/grid-metals-provides-project-update-at-its-falcon-west-cesium-project-r5231400.htm</v>
+      </c>
+      <c r="F341" t="str">
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / October 8, 2026 / Grid Metals Corp. (TSXV:GRDM)(OTCQB:MSMGF) ("Grid" or the "Company") is pleased to provide an update on its Lucy South cesium deposit at its Falcon West Property (the "Property") in southeastern Manitoba. The Falcon West Property is subject to a joint venture between Grid (85%, operator) and Avenir Minerals Limited ("Avenir") (15%). Terms of the joint venture agreement with Avenir were announced by Grid on July 20, 2026 (press release HERE). Subsequent to this, Grid announced an initial Mineral Resource Estimate for Lucy South on September 30, 2026 (press release HERE). Project Update The ..</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="str">
+        <v>Grid Metals Provides Project Update at Its Falcon West Cesium Project; Grants Incentive Options</v>
+      </c>
+      <c r="B342" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C342" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D342" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E342" t="str">
+        <v>https://www.newswire.com/news/grid-metals-provides-project-update-at-its-falcon-west-cesium-project-grants</v>
+      </c>
+      <c r="F342" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="str">
+        <v>Monomoy Capital Partners Announces Investment in Creedence Energy Services</v>
+      </c>
+      <c r="B343" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C343" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D343" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E343" t="str">
+        <v>https://finance.yahoo.com/energy/articles/monomoy-capital-partners-announces-investment-110000386.html</v>
+      </c>
+      <c r="F343" t="str">
+        <v>NEW YORK, October 08, 2026--Monomoy Capital Partners, a private investment firm focused on private equity and credit investing in the middle market, announced today the completion of its platform investment in Creedence Energy Services, LLC. This transaction builds upon Monomoy’s value-added specialty chemicals distribution experience and extends its business services portfolio into the power and energy sector.</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="str">
+        <v>Battery X Metals Announces Corporate Awareness Agreement</v>
+      </c>
+      <c r="B344" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C344" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D344" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E344" t="str">
+        <v>https://pr-inside.com/battery-x-metals-announces-corporate-awareness-agreement-r5231392.htm</v>
+      </c>
+      <c r="F344" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 8, 2026 / Battery X Metals Inc. (CSE:BATX)(OTCQB:BATXF)(FSE:5YW0, WKN:A41RJF) ("Battery X Metals" or the "Company") an energy transition resource exploration and technology company, announces that it has entered into a corporate awareness engagement agreement effective October 7, 2026 (the "Agreement") with bullVestor Medien GmbH ("bullVestor") to provide digital marketing and investor awareness services aimed at increasing market awareness of the Company and its business. bullVestor is arm's length to the Company. Under the Agreement, bullVestor will be responsible for strategic planning, procurement and implementation of native advertising campaigns across premium financial advertising networks, as ..</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="str">
+        <v>Spark Returns 2.00% TREO in a Grab Sample at the Cruzeta Road Cut; Drilling Planned Below</v>
+      </c>
+      <c r="B345" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C345" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D345" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E345" t="str">
+        <v>https://www.newsfilecorp.com/release/318021/Spark-Returns-2.00-TREO-in-a-Grab-Sample-at-the-Cruzeta-Road-Cut-Drilling-Planned-Below</v>
+      </c>
+      <c r="F345" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 8, 2026) - Spark Energy Minerals Inc. (CSE: SPRK) (OTC Pink: SPARF) (FSE: 8PC) ("Spark" or the "Company") reports channel and grab sampling results that point to a second rare earth target style at Cruzeta, within its approximately 91,900-hectare Arapaima Project in Minas Gerais, Brazil.A grab sample of lightly weathered granite at the base of the road-cut face returned 19,991 ppm (2.00%) total rare earth oxides (TREO), the highest rare...</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="str">
+        <v>Non-Ferrous Metals Pricing Intelligence: The Complete Market Guide</v>
+      </c>
+      <c r="B346" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C346" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D346" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E346" t="str">
+        <v>https://express-press-release.net/news/2026/10/08/1775963</v>
+      </c>
+      <c r="F346" t="str">
+        <v>What Is Non-Ferrous Metals Pricing Intelligence? Non-ferrous metals pricing intelligence provides structured visibility into price movements, supply conditions, demand signals, regional differences, and market drivers [read full press release...]</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="str">
+        <v>Industrial Batteries Market: Why Recycling Covers Only About 20% of Lithium Demand</v>
+      </c>
+      <c r="B347" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C347" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D347" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E347" t="str">
+        <v>https://express-press-release.net/news/2026/10/08/1775948</v>
+      </c>
+      <c r="F347" t="str">
+        <v>Picture a data center during a grid fault. Before any generator starts, a bank of batteries carries the load, and nobody outside the facility notices [read full press release...]</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="str">
+        <v>Veritek Global retains ISO 9001 accreditation following successful surveillance audit</v>
+      </c>
+      <c r="B348" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C348" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D348" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E348" t="str">
+        <v>https://pressat.co.uk/releases/veritek-global-retains-iso-9001-accreditation-following-successful-surveillance-audit-e298273039b93b288033bcc7292c9c12/</v>
+      </c>
+      <c r="F348" t="str">
+        <v>Thursday 8 October, 2026 Pan-European independent service provider Veritek Global Limited has successfully retained its ISO 9001 accreditation for its UK headquarters following a surveillance audit by global certification body NQA Management Systems. The 2½-day surveillance audit took place at Veritek’s head office in Polegate between Monday 28th to Wednesday 30th September. As part of the assessment, the NQA auditor also accompanied one of Veritek’s field engineers on an on-site customer visit, providing an opportunity to assess the company’s quality management processes in practice. ISO 9001 is an internationally recognised standard for quality management systems. Maintaining certification demonstrates Veritek’s commitment to structured processes, consistent service delivery and continuo</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="str">
+        <v>Fibocom and Grid-OS Accelerate IoT Deployment at Scale in India at IMC 2026</v>
+      </c>
+      <c r="B349" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C349" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D349" t="str">
+        <v>AI, Energy, Automotive</v>
+      </c>
+      <c r="E349" t="str">
+        <v>https://www.prnewswire.com/news-releases/fibocom-and-grid-os-accelerate-iot-deployment-at-scale-in-india-at-imc-2026-302902184.html</v>
+      </c>
+      <c r="F349" t="str">
+        <v>NEW DELHI, Oct. 8, 2026 /PRNewswire/ -- Fibocom, a leading global provider of wireless communication modules and AI solutions, is collaborating with India-based IoT ODM Grid-OS to advance smart payment and vehicle tracking applications in India. At IMC 2026, Grid-OS is showcasing a...</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="str">
+        <v>Beyond the Dashboard: Understanding the Automotive Electronics Market in Numbers</v>
+      </c>
+      <c r="B350" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C350" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D350" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E350" t="str">
+        <v>https://express-press-release.net/news/2026/10/08/1775933</v>
+      </c>
+      <c r="F350" t="str">
+        <v>Electronics now sit at the center of how a vehicle is built, driven and sold. They run safety systems, battery management, infotainment and driver assistance. [read full press release...]</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="str">
+        <v>The 90s: Art and Fashion</v>
+      </c>
+      <c r="B351" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C351" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D351" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E351" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362601</v>
+      </c>
+      <c r="F351" t="str">
+        <v>Tate Britain has opened the first exhibition to explore the art, photography and fashion of the 1990s, a decade synonymous with possibility, optimism and an audacious spirit. The 90s: Art and Fashion explores this period&amp;#39;s surge of creative energy, shaped by its opportunities and challenges. Featuring nearly 70 artists, photographers and designers, from the Young British Artists (YBAs) to Alexander McQueen, the show spotlights the emergence of this generation of exciting and diverse a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362601</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="str">
+        <v>Lighter, Stronger, Smarter: The Metal Forging Market’s Material Shift</v>
+      </c>
+      <c r="B352" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C352" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D352" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E352" t="str">
+        <v>https://express-press-release.net/news/2026/10/08/1775926</v>
+      </c>
+      <c r="F352" t="str">
+        <v>From aircraft landing gear to wind turbine shafts and EV suspension arms, forged metal parts sit at the heart of the machines that move and [read full press release...]</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="str">
+        <v>Markel International launches new chemical, oil &amp;amp; gas related energy property offering for small to midsize US-domiciled businesses</v>
+      </c>
+      <c r="B353" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C353" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D353" t="str">
+        <v>Finance, Real Estate, Energy</v>
+      </c>
+      <c r="E353" t="str">
+        <v>https://www.prnewswire.com/news-releases/markel-international-launches-new-chemical-oil--gas-related-energy-property-offering-for-small-to-midsize-us-domiciled-businesses-302901273.html</v>
+      </c>
+      <c r="F353" t="str">
+        <v>LONDON , Oct. 8, 2026 /PRNewswire/ -- Markel Insurance, the insurance operation within Markel Group Inc. (NYSE:MKL), has announced the launch of its Chemical, Oil &amp; Gas related Energy Property (CORE) offering, and the appointment of Candice Walker to Head of First-Party Energy and Michael...</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="str">
+        <v>Socfin publishes its 2026-2031 Sustainability Strategy and updated Responsible Management Policy</v>
+      </c>
+      <c r="B354" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C354" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D354" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E354" t="str">
+        <v>https://www.prnewswire.com/news-releases/socfin-publishes-its-20262031-sustainability-strategy-and-updated-responsible-management-policy-302901112.html</v>
+      </c>
+      <c r="F354" t="str">
+        <v>The palm oil and natural rubber group sets five ESG priorities for its operations in Africa and Asia, from supply chain traceability to human rights due diligence. FRIBOURG, Switzerland, Oct. 8, 2026 /PRNewswire/ -- The Socfin Group, an agro-industrial group producing natural rubber and...</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="str">
+        <v>Argus launches alternative European ethylene and propylene price indexes</v>
+      </c>
+      <c r="B355" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C355" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D355" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E355" t="str">
+        <v>https://www.prnewswire.com/news-releases/argus-launches-alternative-european-ethylene-and-propylene-price-indexes-302901502.html</v>
+      </c>
+      <c r="F355" t="str">
+        <v>New prices offer greater transparency for key chemical markets LONDON, Oct. 8, 2026 /PRNewswire/ -- Global energy and commodity price reporting agency Argus has launched new monthly price indexes for the domestic European ethylene and propylene markets, bringing greater transparency to...</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="str">
+        <v>TGS Q3 2026 Operational Update</v>
+      </c>
+      <c r="B356" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C356" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D356" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E356" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3376937/0/en/tgs-q3-2026-operational-update.html</v>
+      </c>
+      <c r="F356" t="str">
+        <v>OSLO, Norway (8 October 2026) – TGS, a leading global provider of energy data and intelligence, routinely publishes a quarterly operational update six working days after quarter-end.</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="str">
+        <v>HIZENERGY Presented Full-Stack C&amp;amp;I Energy Storage Solutions at Two European Exhibitions in September</v>
+      </c>
+      <c r="B357" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C357" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D357" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E357" t="str">
+        <v>https://www.prnewswire.com/news-releases/hizenergy-presented-full-stack-ci-energy-storage-solutions-at-two-european-exhibitions-in-september-302901991.html</v>
+      </c>
+      <c r="F357" t="str">
+        <v>HEFEI, China, Oct. 8, 2026 /PRNewswire/ -- In September, HIZENERGY took part in two influential energy exhibitions across Western and Southeast Europe, showcasing its self-developed commercial and industrial (C&amp;I) battery energy storage portfolio to local EPC contractors, distribution...</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="str">
+        <v>Hanwha recognized on Fast Company's 2026 Next Big Things in Tech list</v>
+      </c>
+      <c r="B358" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C358" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D358" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E358" t="str">
+        <v>https://www.prnewswire.com/news-releases/hanwha-recognized-on-fast-companys-2026-next-big-things-in-tech-list-302901922.html</v>
+      </c>
+      <c r="F358" t="str">
+        <v>SEOUL, South Korea, Oct. 7, 2026 /PRNewswire/ -- Recognition honors EnergyFluo™, an agentic AI energy management system that orchestrates power from multiple sources, inclusive of grid, battery storage and on-site generation, and optimizes facility load so data centers can flexibly run...</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="str">
+        <v>California Waste Solutions Expands Global Environmental Investment With More Than Half a Billion Dollars Proposed for Waste-to-Energy Project</v>
+      </c>
+      <c r="B359" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C359" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D359" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E359" t="str">
+        <v>https://www.prnewswire.com/news-releases/california-waste-solutions-expands-global-environmental-investment-with-more-than-half-a-billion-dollars-proposed-for-waste-to-energy-project-302901809.html</v>
+      </c>
+      <c r="F359" t="str">
+        <v>Oakland recycler California Waste Solutions anchors U.S. operations while expanding waste infrastructure and environmental technology in Vietnam through Vietnam Waste Solutions OAKLAND, Calif., Oct. 7, 2026 /PRNewswire/ -- California Waste Solutions, Inc. is extending its environmental...</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="str">
+        <v>Port of Texas Secures Permits for Six VLCC Berths Across 1,500 Acre ...</v>
+      </c>
+      <c r="B360" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C360" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D360" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E360" t="str">
+        <v>https://pr-inside.com/port-of-texas-secures-permits-for-six-vlcc-berths-across-1-500-acre-r5231349.htm</v>
+      </c>
+      <c r="F360" t="str">
+        <v>(PR-inside.com) Assemblage combines VLCC berths, 30 million barrels of permitted tankage and proximity to 22-plus pipeline connections beside America's largest crude oil export gateway INGLESIDE, TX / ACCESS Newswire / October 7, 2026 / Port of Texas, a privately held company, today announced that its approximately 1,500-acre deepwater industrial assemblage in Ingleside, Texas, holds U.S. Army Corps of Engineers permits for six berths serving Very Large Crude Carriers (VLCCs), the largest class of oil tanker in regular service. Located on the La Quinta Channel at the mouth of Corpus Christi Bay, the assemblage brings VLCC berths, large-scale tankage rights and pipeline rights-of-way ..</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="str">
+        <v>Pomerantz LLP Advises Shareholders of Class Action Involving Tigo Energy, ...</v>
+      </c>
+      <c r="B361" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C361" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D361" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E361" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-involving-tigo-energy-r5231346.htm</v>
+      </c>
+      <c r="F361" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 7, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="str">
+        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Fluence ...</v>
+      </c>
+      <c r="B362" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C362" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D362" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E362" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-fluence-r5231345.htm</v>
+      </c>
+      <c r="F362" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 7, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="str">
+        <v>NOVONIX Achieves ISO 9001 Quality Management Certification</v>
+      </c>
+      <c r="B363" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C363" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D363" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E363" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376915/0/en/novonix-achieves-iso-9001-quality-management-certification.html</v>
+      </c>
+      <c r="F363" t="str">
+        <v>CHATTANOOGA, Tenn., Oct. 07, 2026 (GLOBE NEWSWIRE) -- NOVONIX Limited (NASDAQ: NVX, ASX: NVX) (“NOVONIX” or the “Company”), a leading battery materials company, today announced that it has achieved certification to ISO 9001:2015 , t he internationally recognized standard for quality management systems.</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="str">
+        <v>FREELANDER Details Powertrain, Battery and All-Terrain Technology for International Left-Hand Drive FREELANDER 8</v>
+      </c>
+      <c r="B364" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C364" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D364" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E364" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376914/0/en/freelander-details-powertrain-battery-and-all-terrain-technology-for-international-left-hand-drive-freelander-8.html</v>
+      </c>
+      <c r="F364" t="str">
+        <v>Developed for a wide range of driving conditions, FREELANDER 8 brings together premium quality, everyday comfort and all-terrain capability.</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="str">
+        <v>Hydro One submits five-year investment plan to the Ontario Energy Board to support reliability, security and growth</v>
+      </c>
+      <c r="B365" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C365" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D365" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E365" t="str">
+        <v>https://www.prnewswire.com/news-releases/hydro-one-submits-five-year-investment-plan-to-the-ontario-energy-board-to-support-reliability-security-and-growth-302901717.html</v>
+      </c>
+      <c r="F365" t="str">
+        <v>The proposed plan would replace aging infrastructure and add electricity system capacity for Ontario's growing electricity needs TORONTO, Oct. 7, 2026 /PRNewswire/ -- Today, Hydro One Networks Inc. (Hydro One) submitted its 2028-2032 Joint Rate Application to the Ontario Energy Board...</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="str">
+        <v>Doral Renewables Celebrates Commercialization of the Remaining 900 MW of Mammoth Solar</v>
+      </c>
+      <c r="B366" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C366" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D366" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E366" t="str">
+        <v>https://www.prnewswire.com/news-releases/doral-renewables-celebrates-commercialization-of-the-remaining-900-mw-of-mammoth-solar-302901715.html</v>
+      </c>
+      <c r="F366" t="str">
+        <v>WINAMAC, Ind., Oct. 7, 2026 /PRNewswire/ -- Doral Renewables LLC ("Doral Renewables") celebrated today the imminent Commercial Operation of the Mammoth South, Mammoth Central I, and Mammoth Central II phases of the Mammoth Solar project. These three phases represent a combined capacity of...</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="str">
+        <v>Devon Energy Schedules Third-Quarter 2026 Earnings Release and Conference Call</v>
+      </c>
+      <c r="B367" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C367" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D367" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E367" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376910/0/en/devon-energy-schedules-third-quarter-2026-earnings-release-and-conference-call.html</v>
+      </c>
+      <c r="F367" t="str">
+        <v>HOUSTON, Oct. 07, 2026 (GLOBE NEWSWIRE) -- Devon Energy Corp. (NYSE: DVN) today announced it will report third-quarter 2026 results on Thursday, November 5, after the close of U.S. financial markets. The earnings materials will be available on the company’s website at www.devonenergy.com . On Friday, November 6, the company will hold a conference call at 10 a.m. CDT (11 a.m. EDT). A webcast link to the conference call and replay link will be available on the company’s website.</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="str">
+        <v>LG Energy Solution Secures Multi-Year Supply of Canadian Spodumene Concentrate from Elevra</v>
+      </c>
+      <c r="B368" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C368" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D368" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E368" t="str">
+        <v>https://www.prnewswire.com/news-releases/lg-energy-solution-secures-multi-year-supply-of-canadian-spodumene-concentrate-from-elevra-302900748.html</v>
+      </c>
+      <c r="F368" t="str">
+        <v>240,000 dry metric tonnes of spodumene concentrate to be supplied from operational Canadian mine over four years Local supply supports growing North American ESS demand and strengthens regional value chains Securing spodumene concentrate enhances raw material flexibility across EV and ESS...</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="str">
+        <v>Pine Cliff Energy Ltd. Announces Expanded 2026 Development Program, New Credit Facility and Monthly Dividend for October 30, 2026</v>
+      </c>
+      <c r="B369" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C369" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D369" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E369" t="str">
+        <v>https://www.newsfilecorp.com/release/317995/Pine-Cliff-Energy-Ltd.-Announces-Expanded-2026-Development-Program-New-Credit-Facility-and-Monthly-Dividend-for-October-30-2026</v>
+      </c>
+      <c r="F369" t="str">
+        <v>Calgary, Alberta--(Newsfile Corp. - October 7, 2026) - Pine Cliff Energy Ltd. (TSX: PNE) (OTCQX: PIFYF) ("Pine Cliff" or the "Company") is pleased to announce that it is expanding its 2026 development program in Central Alberta with the intent to drill two gross Glauconite wells in the Caroline area and one gross Pekisko oil well in the Three Hills area.  The Company is partnering with a third party on the capital costs and production from the Glauconite wells, which includes the well currently...</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="str">
+        <v>NASA Sets Coverage for SpaceX 35th Station Resupply Launch, Arrival</v>
+      </c>
+      <c r="B370" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C370" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D370" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E370" t="str">
+        <v>https://www.nasa.gov/news-release/nasa-sets-coverage-for-spacex-35th-station-resupply-launch-arrival/</v>
+      </c>
+      <c r="F370" t="str">
+        <v>NASA and SpaceX are targeting 6:33 a.m. EDT, Tuesday, Oct. 13, for the next launch to deliver science investigations, supplies, and equipment, including the final set of International Space Station Roll-Out Solar Arrays, to the space station. This is the 35th SpaceX commercial resupply services mission to the orbital complex for NASA. NASA also will [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="str">
+        <v>Cruz Announces Share Consolidation and Name Change</v>
+      </c>
+      <c r="B371" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C371" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D371" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E371" t="str">
+        <v>https://www.newsfilecorp.com/release/317945/Cruz-Announces-Share-Consolidation-and-Name-Change</v>
+      </c>
+      <c r="F371" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 7, 2026) - Cruz Battery Metals Corp. (CSE: CRUZ) (OTCID: BKTPF) (WKN: A40YSN) ("Cruz" or the "Company") announces that, further to the Company's news release dated September 15, 2026, the consolidation of the Company's issued and outstanding common shares (the "Shares") on the basis of one new Share (a "Post-consolidated Share") for every ten currently outstanding Shares (the "Consolidation") will be effective at the opening of the market on...</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="str">
+        <v>GOWell to Host First Half 2026 Financial Results &amp; Corporate Update Webinar on October 21, 2026</v>
+      </c>
+      <c r="B372" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C372" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D372" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E372" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376877/0/en/gowell-to-host-first-half-2026-financial-results-corporate-update-webinar-on-october-21-2026.html</v>
+      </c>
+      <c r="F372" t="str">
+        <v>SINGAPORE and NEW YORK, Oct. 07, 2026 (GLOBE NEWSWIRE) -- GOWell Energy Technology (“GOWell” or the “Company”), a global one-stop-shop for innovative well logging solutions in the energy sector, will host a First Half 2026 Financial Results &amp;amp; Corporate Update Webinar on Wednesday, October 21, 2026 at 10:00 a.m. ET. The webinar will include a formal presentation and Q&amp;amp;A session with management, including GOWell’s CEO Guillaume Borrel, CFO Mike Reed and VP of Corporate Development David MacNeill.</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="str">
+        <v>Pacolet Milliken Expands its Biomass Platform with the Acquisition of Georgia Renewable Power</v>
+      </c>
+      <c r="B373" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C373" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D373" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E373" t="str">
+        <v>https://www.prnewswire.com/news-releases/pacolet-milliken-expands-its-biomass-platform-with-the-acquisition-of-georgia-renewable-power-302901648.html</v>
+      </c>
+      <c r="F373" t="str">
+        <v>GREENVILLE, S.C., Oct. 7, 2026 /PRNewswire/ -- Pacolet Milliken, LLC ("Pacolet"), a sustainability-focused, family-owned investment firm, announced today it has acquired 100% of Georgia Renewable Power ("GRP"), which owns two biomass power plants in northeast Georgia, one in Franklin...</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="str">
+        <v>Patterson-UTI Energy Announces Third Quarter Earnings Conference Call and Webcast</v>
+      </c>
+      <c r="B374" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C374" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D374" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E374" t="str">
+        <v>https://www.newswire.com/news/patterson-uti-energy-announces-third-quarter-earnings-conference-call-9058484</v>
+      </c>
+      <c r="F374" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="str">
+        <v>VERBUND AG: Stefan Waldner Appointed Chief Financial Officer</v>
+      </c>
+      <c r="B375" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C375" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D375" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E375" t="str">
+        <v>https://www.newmediawire.com/news/verbund-ag-stefan-waldner-appointed-chief-financial-officer-7090423</v>
+      </c>
+      <c r="F375" t="str">
+        <v>VIENNA, AUSTRIA - October 7, 2026 ( NEWMEDIAWIRE ) - The Supervisory Board of VERBUND AG today appointed Stefan Waldner (49) as Chief Financial Officer (CFO) and a member of the Management Board. His appointment is for a two-year term, with an option to extend it for a further two years. Waldner brings more than 20 years of experience in the international energy industry, with extensive expertise in financing, capital markets and M&amp;amp;A. He currently holds a Senior Vice President position in OMV’s finance function. His previous roles include CFO of OMV Petrol Ofisi in Turkiye and CFO and Executive Board member of OMV Petrom in Romania. He began his career at Merrill Lynch International in London and joined OMV in 2005. “Stefan Waldner combines capital markets expertise with operational CF</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="str">
+        <v>NOG Schedules Third Quarter Earnings Release and Conference Call</v>
+      </c>
+      <c r="B376" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C376" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D376" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E376" t="str">
+        <v>https://finance.yahoo.com/markets/stocks/articles/nog-schedules-third-quarter-earnings-203000051.html</v>
+      </c>
+      <c r="F376" t="str">
+        <v>MINNEAPOLIS, October 07, 2026--Northern Oil and Gas, Inc. (NYSE: NOG) ("NOG" or the "Company") announced today that it plans to issue its third quarter 2026 financial and operating results on Thursday, November 5, 2026, after the market closes. Additionally, the Company will host a conference call on Friday, November 6, 2026, at 8:00 a.m.</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="str">
+        <v>Wallbox Announces Timing of its Third Quarter 2026 Financial Results</v>
+      </c>
+      <c r="B377" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C377" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D377" t="str">
+        <v>Finance, Energy, Automotive</v>
+      </c>
+      <c r="E377" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376859/0/en/wallbox-announces-timing-of-its-third-quarter-2026-financial-results.html</v>
+      </c>
+      <c r="F377" t="str">
+        <v>BARCELONA, Spain, Oct. 07, 2026 (GLOBE NEWSWIRE) -- Wallbox (NYSE:WBX), a leading provider of electric vehicle (EV) charging and energy management solutions worldwide, today announced that it will release its financial results for the third quarter 2026 before market opens on Wednesday, November 4, 2026. The company will host a webcast at 8:00 AM ET (2:00 PM CET), to discuss these results and provide a business update. The prepared remarks will be presented by Enric Asunción, co-founder and Chief Executive Officer, and Isabel López Trujillo, Chief Financial Officer.</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="str">
+        <v>Nordex Group Records 389 MW of New Orders in Turkiye</v>
+      </c>
+      <c r="B378" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C378" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D378" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E378" t="str">
+        <v>https://www.newmediawire.com/news/nordex-group-records-389-mw-of-new-orders-in-turkiye-7090422</v>
+      </c>
+      <c r="F378" t="str">
+        <v xml:space="preserve">HAMBURG, GERMANY - October 7, 2026 ( NEWMEDIAWIRE ) - In the past weeks of September, the Nordex Group secured several new orders totalling 389 MW in Turkiye - one of its main markets. The contracts include the supply and installation of 56 wind turbines of the Delta4000 series. Each contract also includes a multi-year service and maintenance agreement designed to support high turbine availability and efficient, reliable operation over the long term. Each turbine type and configuration has been selected to meet the specific wind conditions, technical requirements and site characteristics of the respective project, including energy storage. This tailored approach supports efficient and reliable energy generation across the different locations. Installation and commissioning of the projects </v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="str">
+        <v>Carrier Board of Directors Declares Quarterly Cash Dividend</v>
+      </c>
+      <c r="B379" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C379" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D379" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E379" t="str">
+        <v>https://www.prnewswire.com/news-releases/carrier-board-of-directors-declares-quarterly-cash-dividend-302901298.html</v>
+      </c>
+      <c r="F379" t="str">
+        <v>PALM BEACH GARDENS, Fla., Oct. 7, 2026 /PRNewswire/ -- Carrier Global Corporation (NYSE: CARR), global leader in intelligent climate and energy solutions, announced today that its Board of Directors declared a quarterly dividend of $0.24 per outstanding share of Carrier common stock. The...</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="str">
+        <v>Dominion Energy Schedules Third-Quarter 2026 Earnings Call</v>
+      </c>
+      <c r="B380" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C380" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D380" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E380" t="str">
+        <v>https://finance.yahoo.com/markets/stocks/articles/dominion-energy-schedules-third-quarter-200500475.html</v>
+      </c>
+      <c r="F380" t="str">
+        <v>RICHMOND, Va., October 07, 2026--Dominion Energy (NYSE: D) will host its third-quarter 2026 earnings call at 11 a.m. ET on Friday, October 30, 2026. Management will discuss matters of interest to financial and other stakeholders including recent financial results.</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="str">
+        <v>Duke Energy protects customers from data center costs</v>
+      </c>
+      <c r="B381" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C381" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D381" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E381" t="str">
+        <v>https://www.prnewswire.com/news-releases/duke-energy-protects-customers-from-data-center-costs-302901597.html</v>
+      </c>
+      <c r="F381" t="str">
+        <v>Agreement with North Carolina Public Staff, Amazon, Google, Meta, Microsoft and others enhances existing protections to further insulate customers from data center costs while delivering billions in long-term benefits CHARLOTTE, N.C., Oct. 7, 2026 /PRNewswire/ -- Duke Energy and...</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="str">
+        <v>Greenland Mines (GRML) Draws Expert Attention as Greenland's Rare Earth Race Shifts from Discovery to Delivery</v>
+      </c>
+      <c r="B382" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C382" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D382" t="str">
+        <v>Finance, Energy, Retail</v>
+      </c>
+      <c r="E382" t="str">
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-draws-expert-attention-as-greenland-s-rare-earth-race-shifts-from-discovery-to-delivery-7090418</v>
+      </c>
+      <c r="F382" t="str">
+        <v>In a recent InvestorNews column, metals market analyst Jack Lifton discussed Greenland’s rare earth projects, noting Greenland Mines’ positioning in the space. The column arrives at a pivotal moment for the company, which closed its acquisition of Sarfartoq on September 1, 2026. After finalizing the acquisition, the company completed a substantial field program that advances the next phase of drilling, technical work and district-scale exploration. LOS ANGELES, CA - October 7, 2026 ( NEWMEDIAWIRE ) - As Western governments and manufacturers work to reduce their reliance on Chinese rare earth supply, Greenland has emerged as one of the most closely watched frontiers. The island hosts significant deposits of the magnet metals essential to electric vehicles, wind turbines and defense systems.</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="str">
+        <v>Kaplan Fox Announces a Securities Class Action Filed Against Tigo Energy, Inc. (TYGO) - Lead Plaintiff Deadline is November 23, 2026</v>
+      </c>
+      <c r="B383" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C383" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D383" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E383" t="str">
+        <v>https://www.newsfilecorp.com/release/317758/Kaplan-Fox-Announces-a-Securities-Class-Action-Filed-Against-Tigo-Energy-Inc.-TYGO-Lead-Plaintiff-Deadline-is-November-23-2026</v>
+      </c>
+      <c r="F383" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 7, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="str">
+        <v>ROSEN, A LEADING LAW FIRM, Encourages Fluence Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FLNC</v>
+      </c>
+      <c r="B384" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C384" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D384" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E384" t="str">
+        <v>https://www.newsfilecorp.com/release/317862/ROSEN-A-LEADING-LAW-FIRM-Encourages-Fluence-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FLNC</v>
+      </c>
+      <c r="F384" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 7, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than November 30, 2026.SO WHAT: If you purchased Fluence Energy securities...</v>
+      </c>
+    </row>
+    <row r="385" xml:space="preserve">
+      <c r="A385" t="str">
+        <v>TGI Fridays Signs Development Agreement to Fuel Pakistan Growth</v>
+      </c>
+      <c r="B385" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C385" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D385" t="str">
+        <v>Finance, SaaS, Energy, Retail</v>
+      </c>
+      <c r="E385" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110665/</v>
+      </c>
+      <c r="F385" t="str" xml:space="preserve">
+        <v xml:space="preserve">UAE / Middle East, Oct 8, 2026 (ACN Newswire) - TGI Fridays™ today announced a landmark development agreement with Meerab Hospitality, marking an exciting chapter for the brand in Pakistan and accelerating its growth across South Asia. Following the brand’s recent development agreement in the Maldives, the partnership builds on momentum across the region and reinforces TGI Fridays' strategy of expanding its global footprint through long-term franchise partnerships.
+The agreement marks an important milestone in TGI Fridays' continued international expansion and further strengthens the brand's presence across South Asia and the Middle East, as it accelerates toward its 1-2-3 Strategic Vision of 1,000+ restaurants and $2 billion in annual revenue by 2030.
+With more than 240 million people and a median age of just 21, Pakistan offers TGI Fridays a compelling combination of scale, youth and long-term growth potential. Rapid urbanization, continued investment in malls and mixed-use destinations, and an evolving dining culture are creating new opportunities for international restaurant brands as consumers increasingly seek distinctive, experience-led dining. Through its partnership with Meerab Hospitality, TGI Fridays is positioned to capture that opportunity with a brand guests already recognize, bringing its signature combination of bold American flavors, legendary mocktails, high-energy atmosphere and unmistakable Fridays hospitality to one of South Asia’s most dynamic consumer markets.
+Meerab Hospitality brings deep regional expertise and operating strength to the partnership. As the franchise and development arm of Meerab Properties, the company combines a two-decade track record across the Middle East, South Asia and Central Asia with extensive international hospitality experience. Together, TGI Fridays and Meerab Hospitality are well positioned to capture Pakistan’s appetite for international dining experiences, while creating new employment opportunities, investing in local hospitality talent and bringing the unmistakable Fridays spirit to a new generation.
+"We don't enter a market like Pakistan because it's on a list - we enter it because the fundamentals are right and the partner is right," said Phil Broad, Global President, TGI Fridays™. "Pakistan has one of the youngest populations anywhere in the world and a retail landscape that's evolving fast. Meerab Hospitality understands that better than an outside operator could, and their hospitality background means they know how to run a room, not just build one. That's the combination we look for.
+"What makes Pakistan particularly exciting is the energy of the market and the generation coming through. They're connected, curious and looking for brands that give them more than just a meal. That plays directly to the strength of TGI Fridays. We've always been at our best when we bring people together, create a little theatre and give guests a reason to stay longer, celebrate louder and come back again. Pakistan gives us an exciting new stage to do exactly that."
+Pervaiz Iqbal Shahid, Founder and Group CEO, Meerab Properties, said: "We are delighted to bring TGI Fridays back to Pakistan and to begin a new chapter for this iconic global brand in the country. Our ambition is to reintroduce the brand through an energized and well-capitalized platform, supported by strong operational leadership and a long-term commitment to responsible growth across Pakistan.
+"Our first flagship restaurant is targeted to open within the next 12 months at the prestigious Hyatt Regency Hotel complex in Lahore. This will provide an exceptional launch platform for the brand and establish the standard for the restaurants that follow.
+"Over the next decade, we look forward to developing TGI Fridays across Pakistan through a carefully considered combination of company-owned and approved sub-franchised restaurants. We are committed to protecting the strength of the brand, delivering an outstanding guest experience, and building a sustainable nationwide business together with the TGI Fridays team."
+The agreement is TGI Fridays' second market signing in last 30 days, following its first-ever entry into the Balkans, and builds on international agreements spanning Kenya, the Maldives, Peru, Japan, Mexico, the Philippines, Greece and Spain. Together, these agreements have added close to 200 restaurants to TGI Fridays' global pipeline as the brand advances toward its 1-2-3 Strategic Vision of 1,000+ restaurants worldwide by 2030.
+At the heart of that growth is a deliberate franchise strategy: entering high-potential markets with partners who bring the local knowledge, capability and ambition to build TGI Fridays at scale. Meerab Hospitality is a strong example of that approach, combining deep market understanding with the hospitality expertise and ambition to build the brand for long-term success in Pakistan.
+For more information: www.tgifridays.com/franchise/
+About TGI Fridays™
+Founded in 1965 as the world's first casual bar and grill, TGI Fridays is where the world goes to celebrate. Operating nearly 400 restaurants in almost 40 countries, Fridays brings people together through its craveable American classics, legendary cocktails and that unmistakable Fridays feeling – all brought to life by its rockstar teams. Whether it's full-service dining or bold-format convenience, TGI Fridays franchise-first approach, operational excellence, and brand power are built to scale. Franchisees are supported by global hubs in Dallas, Dubai and London, complemented by regional resources in select markets. Visit www.tgifridays.com for more information, join Fridays Rewards, and follow TGI Fridays on social media: Instagram @tgifridays, TikTok @tgifridays, Facebook TGI Fridays, and LinkedIn TGI Fridays.
+About Meerab Hospitality
+Headquartered in the United Arab Emirates, Meerab Properties is a diversified investment and operating company with investments and business interests across the UAE and Pakistan. The company develops long-term opportunities through direct ownership, strategic partnerships, and specialist operating platforms.
+Through its hospitality platform, Meerab Hospitality Ventures, Meerab Properties is building a portfolio of international restaurant and hospitality brands in Pakistan, supported by experienced leadership, strong governance, and committed capital. Its strategy is focused on establishing sustainable businesses, developing local operating capabilities, and creating long-term value for its brand partners, customers, and stakeholders.
+Contact: Ahmed Raza, e: ahmedraza@lotuspk.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="str">
+        <v>Join Class Action to Recover Losses From Fuelcell Energy, Inc. (FCEL) ...</v>
+      </c>
+      <c r="B386" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C386" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D386" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E386" t="str">
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-fuelcell-energy-inc-fcel-r5231240.htm</v>
+      </c>
+      <c r="F386" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="str">
+        <v>Tigo Energy, Inc. (TYGO) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+      </c>
+      <c r="B387" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C387" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D387" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E387" t="str">
+        <v>https://www.prnewswire.com/news-releases/tigo-energy-inc-tygo-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302900869.html</v>
+      </c>
+      <c r="F387" t="str">
+        <v>LOS ANGELES, Oct. 7, 2026 /PRNewswire/ -- Glancy Prongay Wolke &amp; Rotter LLP announces that investors with losses have opportunity to lead the securities fraud class action lawsuit against Tigo Energy, Inc. IF YOU SUFFERED A LOSS ON YOUR TIGO ENERGY, INC. INVESTMENTS, CLICK HERE BEFORE...</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="str">
+        <v>No Visa Required: SMX Passport Moves Physical Assets into the Digital ...</v>
+      </c>
+      <c r="B388" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C388" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D388" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E388" t="str">
+        <v>https://pr-inside.com/no-visa-required-smx-passport-moves-physical-assets-into-the-digital-r5231229.htm</v>
+      </c>
+      <c r="F388" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 7, 2026 / SMX built its Digital Material Passport Platform to give physical materials something they historically lacked: an identity that can survive every stage of their economic life. Now, as war, oil volatility, inflation and persistent supply-chain pressure redraw the economics of manufacturing, that digital passport is becoming increasingly important to a market where knowing what a material is, where it came from and what happened to it can directly affect what it is worth. The shift is part of the Age of Parity, the new economic environment in which recycled ..</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="str">
+        <v>TYGO INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+      </c>
+      <c r="B389" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C389" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D389" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E389" t="str">
+        <v>https://pr-inside.com/tygo-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5231212.htm</v>
+      </c>
+      <c r="F389" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 7, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Tigo Energy, Inc. (NASDAQ:TYGO) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Tigo securities between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/tigo-energy-inc-tygo-class_action_lawsuit. Tigo Case ..</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="str">
+        <v>NASA’s Curiosity Captures Dawn Breaking on Wind-Carved Cliffs</v>
+      </c>
+      <c r="B390" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C390" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D390" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E390" t="str">
+        <v>https://science.nasa.gov/photojournal/nasas-curiosity-captures-dawn-breaking-on-wind-carved-cliffs/</v>
+      </c>
+      <c r="F390" t="str">
+        <v>Description NASA’s Curiosity Mars rover captured this panorama of sunrise illuminating distant, wind-carved features called yardangs on Aug. 11, 2026, the 4,982nd Martian day, or sol, of the mission. Scientists are eager to learn more about how the yardang layer formed. Figure A is a crop zooming in on the distant yardangs. Since 2014, Curiosity […]</v>
+      </c>
+    </row>
+    <row r="391" xml:space="preserve">
+      <c r="A391" t="str">
+        <v>Spotify Turns Up the Volume on Spain’s Nuevo Urbano Scene</v>
+      </c>
+      <c r="B391" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C391" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D391" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E391" t="str">
+        <v>https://newsroom.spotify.com/2026-10-07/nuevo-urbano-event-photos/</v>
+      </c>
+      <c r="F391" t="str" xml:space="preserve">
+        <v xml:space="preserve">Nuevo urbano is a sound—and culture—all its own. With genre-blurring beats and strong sense of community, the scene has gained momentum in recent years, along with a loyal fanbase in its home country of Spain and beyond. Last night, Spotify brought the energy of nuevo urbano 2026 to life at Sala Shôko in Madrid, gathering... 
+The post Spotify Turns Up the Volume on Spain’s Nuevo Urbano Scene appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="str">
+        <v>Deployable Energy Selected for Full-Power Reactor Demonstration at Idaho National Laboratory's DOME Facility</v>
+      </c>
+      <c r="B392" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C392" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D392" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E392" t="str">
+        <v>https://www.prnewswire.com/news-releases/deployable-energy-selected-for-full-power-reactor-demonstration-at-idaho-national-laboratorys-dome-facility-302901412.html</v>
+      </c>
+      <c r="F392" t="str">
+        <v>Selection follows Unity's record-pace criticality under the Nuclear Energy Launch Pad and sets the path to full-power operation in 2027 WASHINGTON, Oct. 7, 2026 /PRNewswire/ -- Deployable Energy today announced its selection to conduct a full-power demonstration of the Unity Nuclear...</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="str">
+        <v>GPOPlus+ (OTCQB: GPOX) CEO Brett H. Pojunis to Present at RebelCon ...</v>
+      </c>
+      <c r="B393" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C393" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D393" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E393" t="str">
+        <v>https://pr-inside.com/gpoplus-otcqb-gpox-ceo-brett-h-pojunis-to-present-at-rebelcon-r5231163.htm</v>
+      </c>
+      <c r="F393" t="str">
+        <v>(PR-inside.com) Chairman and CEO to discuss AI-powered Direct Store Delivery, PRISM+, and the convenience-store market opportunity at Circa Resort &amp; Casino on October 20, 2026. LAS VEGAS, NV / ACCESS Newswire / October 7, 2026 / GPO Plus, Inc. (OTCQB: GPOX ), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, is pleased to announce that Chairman and Chief Executive Officer Brett H. Pojunis will present at RebelCon 2026 , taking place October 19-21, 2026, at Circa Resort &amp; Casino in Las Vegas, Nevada. Presentation Details Date: Tuesday, October 20, 2026 Time: Approximately 11:00 a.m. Pacific ..</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="str">
+        <v>UGIZ Executes Debt-for-Equity Exchange, Strengthening Balance Sheet Ahead of Proposed GBS Capital Transaction and Venezuela Oil &amp; Gas Expansion</v>
+      </c>
+      <c r="B394" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C394" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D394" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E394" t="str">
+        <v>https://www.pr.com/press-release/981121</v>
+      </c>
+      <c r="F394" t="str">
+        <v>Agreements retire legacy convertible and other debt and reduce potential future dilution as the Company advances its proposed transaction and the contemplated appointment of Javier Sanguino García as Chief Executive Officer [PR.com]</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="str">
+        <v>Boom Ball Announces its 2027 Tour with Babe Ruth Hologram Experience</v>
+      </c>
+      <c r="B395" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C395" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D395" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E395" t="str">
+        <v>https://www.prweb.com/releases/boom-ball-announces-its-2027-tour-with-babe-ruth-hologram-experience-302900840.html</v>
+      </c>
+      <c r="F395" t="str">
+        <v>With select 2027 dates already sold out, the fast-growing show will introduce a groundbreaking new attraction: Babe Ruth. CHICAGO, Oct. 7, 2026 /PRNewswire-PRWeb/ -- Boom Ball, the high-energy baseball experience, today announced its 30-city 2027 tour. With select 2027 dates already sold...</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="str">
+        <v>Securities Lawsuit Alert: Fluence Energy, Inc. (FLNC) - Contact Levi ...</v>
+      </c>
+      <c r="B396" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C396" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D396" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E396" t="str">
+        <v>https://pr-inside.com/securities-lawsuit-alert-fluence-energy-inc-flnc-contact-levi-r5231145.htm</v>
+      </c>
+      <c r="F396" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="str">
+        <v>Cypress Creek Energy Strengthens Leadership Team to Support Accelerating Growth</v>
+      </c>
+      <c r="B397" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C397" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D397" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E397" t="str">
+        <v>https://www.prnewswire.com/news-releases/cypress-creek-energy-strengthens-leadership-team-to-support-accelerating-growth-302901279.html</v>
+      </c>
+      <c r="F397" t="str">
+        <v>New appointments advance project delivery, operational excellence and investment in people DURHAM, N.C., Oct. 7, 2026 /PRNewswire/ -- Cypress Creek Energy today announced three strategic executive appointments, building on significant company momentum and supporting its next phase of...</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="str">
+        <v>Parallel Systems Closes $100M+ in New Funding to Fully Commercialize Autonomous Freight Rail System</v>
+      </c>
+      <c r="B398" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C398" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D398" t="str">
+        <v>Finance, Energy, Automotive</v>
+      </c>
+      <c r="E398" t="str">
+        <v>https://www.prnewswire.com/news-releases/parallel-systems-closes-100m-in-new-funding-to-fully-commercialize-autonomous-freight-rail-system-302900326.html</v>
+      </c>
+      <c r="F398" t="str">
+        <v>New capital will accelerate production of the company's next generation Panther rail vehicle and fuel commercial expansion including international markets LOS ANGELES, Oct. 7, 2026 /PRNewswire/ -- Parallel Systems (Parallel or The Company), the world's leading battery-electric autonomous...</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="str">
+        <v>Vishay Intertechnology to Showcase Solutions for Next-Generation Battery and EV Systems at The Battery Show 2026</v>
+      </c>
+      <c r="B399" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C399" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D399" t="str">
+        <v>Finance, Energy, Automotive</v>
+      </c>
+      <c r="E399" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376646/0/en/vishay-intertechnology-to-showcase-solutions-for-next-generation-battery-and-ev-systems-at-the-battery-show-2026.html</v>
+      </c>
+      <c r="F399" t="str">
+        <v>Company to Highlight Passive and Semiconductor Technologies and Reference Designs for Battery Management, Protection, and Power Conversion Company to Highlight Passive and Semiconductor Technologies and Reference Designs for Battery Management, Protection, and Power Conversion</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="str">
+        <v>InventHelp Inventor Develops Solar Lighting Price Display for State Road Signs (MHO-668)</v>
+      </c>
+      <c r="B400" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C400" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D400" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E400" t="str">
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-solar-lighting-price-display-for-state-road-signs-mho-668-302898048.html</v>
+      </c>
+      <c r="F400" t="str">
+        <v>PITTSBURGH, Oct. 7, 2026 /PRNewswire/ -- "I wanted to create a new solar lighting display for state road signs that can be easily adjusted to show current prices or deals for nearby or local restaurants, hotels, or shopping establishments," said an inventor, from Pasco, Wash., "so I...</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="str">
+        <v>In HelloNation, Contracting Expert Richard Graniere Examines Replacement Windows in North Jersey</v>
+      </c>
+      <c r="B401" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C401" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D401" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E401" t="str">
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-contracting-expert-richard-graniere-examines-replacement-windows-in-north-jersey-302901284.html</v>
+      </c>
+      <c r="F401" t="str">
+        <v>The article explains how window specifications influence energy efficiency, comfort, and long-term performance in North Jersey homes. WAYNE, N.J., Oct. 7, 2026 /PRNewswire/ -- What should homeowners focus on when selecting replacement windows in North Jersey? That question is answered in...</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="str">
+        <v>Naturally Amish Announces Binding Agreement to Acquire Angola Travel Destination For $3 million</v>
+      </c>
+      <c r="B402" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C402" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D402" t="str">
+        <v>Finance, Real Estate, Energy, Retail</v>
+      </c>
+      <c r="E402" t="str">
+        <v>https://www.newmediawire.com/news/naturally-amish-announces-binding-agreement-to-acquire-angola-travel-destination-for-3-million-7090408</v>
+      </c>
+      <c r="F402" t="str">
+        <v>ANGOLA, IN - October 7, 2026 ( NEWMEDIAWIRE ) - Naturally Amish today announced a binding agreement to acquire the existing 3096 West Maumee Street property in Angola, Indiana, along with three additional parcels , expanding the Company's footprint from approximately 1.6 acres to approximately 4 acres . The acquisition includes the existing Marathon gas station and Subway restaurant and represents a $3 million acquisition . The transaction builds directly on Naturally Amish's 2025 announcement, issued through Simulated Environment Concepts, Inc. (OTC: SMEV) , regarding plans to establish a sustainable-living retail location at 3096 West Maumee Street. The original announcement identified the property as an important interstate travel stop and gateway to Angola and part of Naturally Amish's</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="str">
+        <v>Freedom Holding Corp. Named Among America's Greenest Companies 2026 ...</v>
+      </c>
+      <c r="B403" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C403" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D403" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E403" t="str">
+        <v>https://pr-inside.com/freedom-holding-corp-named-among-america-s-greenest-companies-r5231138.htm</v>
+      </c>
+      <c r="F403" t="str">
+        <v>(PR-inside.com) Recognition highlights the company's approach to environmental management, climate risk assessment and support for biodiversity and ecosystem restoration projects EAST NEW YORK, NY / ACCESS Newswire / October 7, 2026 / Freedom Holding Corp. (NASDAQ:FRHC), an international financial services and technology company, has been included in Newsweek's America's Greenest Companies 2026 ranking, which recognizes U.S. organizations for strong environmental performance and transparency. The annual ranking, developed by Newsweek in partnership with Plant-A Insights Group and GIST Impact, assessed companies on more than 25 environmental indicators, including greenhouse gas emissions, water usage, waste generation, and sustainability data disclosure and commitments. For Freedom Holding,</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="str">
+        <v>Good Intentions Don't Count; Measured Plastic Does</v>
+      </c>
+      <c r="B404" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C404" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D404" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E404" t="str">
+        <v>https://pr-inside.com/good-intentions-don-t-count-measured-plastic-does-r5231136.htm</v>
+      </c>
+      <c r="F404" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 7, 2026 / The economics of plastic have turned recycling from an act of corporate responsibility into a financial imperative. SMX sits at the center of that shift, providing the authentication and traceability technology that allows recycled plastic to function as a trusted industrial material. With war, volatile oil prices, inflation, supply-chain pressures, higher diesel and transportation costs, tariffs and the threat of plastic taxes driving up the expense of virgin production, using recycled material is increasingly about protecting margins and controlling costs, not simply protecting the planet. That reversal is creating ..</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="str">
+        <v>TGS Webcast Details for Q3 2026 Presentation</v>
+      </c>
+      <c r="B405" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C405" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D405" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E405" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376616/0/en/tgs-webcast-details-for-q3-2026-presentation.html</v>
+      </c>
+      <c r="F405" t="str">
+        <v>Oslo, Norway (7 October 2026) - TGS, a leading global provider of energy data and intelligence will release its Q3 2026 results at approximately 07:00 a.m. CEST on 22 October.</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="str">
+        <v>Shareholders of Fluence Energy, Inc. (FLNC): Protect Your Rights Before ...</v>
+      </c>
+      <c r="B406" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C406" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D406" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E406" t="str">
+        <v>https://pr-inside.com/shareholders-of-fluence-energy-inc-flnc-protect-your-rights-before-r5231130.htm</v>
+      </c>
+      <c r="F406" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="str">
+        <v>PowerOne Capital Corp. Acquires Shares of Verdera Energy Corp.</v>
+      </c>
+      <c r="B407" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C407" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D407" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E407" t="str">
+        <v>https://pr-inside.com/powerone-capital-corp-acquires-shares-of-verdera-energy-corp-r5231104.htm</v>
+      </c>
+      <c r="F407" t="str">
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / October 7, 2026 / PowerOne Capital Corp. announces that it has acquired 1,000,000 common shares (each, a "Share") of Verdera Energy Corp. ("Verdera Energy") (TSXV:V) through the facilities of the TSX Venture Exchange at a price of $0.3208 per Share (the "Acquisition"). PowerOne Capital Corp. (the "Acquiror") is a joint actor of Pat DiCapo, an individual, with offices in Toronto, Ontario. On or about September 30, 2026, 35,000,000 non-voting preferred shares of Verdera Energy were converted into Shares in connection with the distribution of such Shares by enCore Energy Corp. to its shareholders (the "Conversion"). ..</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="str">
+        <v>Nevada Court Lifts Restriction, Clearing EESystem to Share Recording ...</v>
+      </c>
+      <c r="B408" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C408" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D408" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E408" t="str">
+        <v>https://pr-inside.com/nevada-court-lifts-restriction-clearing-eesystem-to-share-recording-r5231103.htm</v>
+      </c>
+      <c r="F408" t="str">
+        <v>(PR-inside.com) The September 25, 2026 order dissolves the restriction on sharing the recording. The underlying case is ongoing. LAS VEGAS, NV / ACCESS Newswire / October 7, 2026 / On September 25, 2026, Judge Erika Mendoza of the Eighth Judicial District Court of Nevada, Clark County, entered a written order denying Jason Shurka's motion for a preliminary injunction and granting Michael Bertolacini's motion to dissolve a temporary restraining order that had barred public dissemination of a recording of a November 14, 2024 meeting. The ruling was issued in Case No. A-25-910216-B, Department XXVII, a matter brought by Energy Enhancement System LLC ("EESystem"), ..</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="str">
+        <v>Algorhythm Introduces Azure P2P™, a Renewable Power Generation Process Designed to Deliver Around-the-Clock Power</v>
+      </c>
+      <c r="B409" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C409" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D409" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E409" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376496/0/en/algorhythm-introduces-azure-p2p-a-renewable-power-generation-process-designed-to-deliver-around-the-clock-power.html</v>
+      </c>
+      <c r="F409" t="str">
+        <v>Fort Lauderdale, FL, Oct. 07, 2026 (GLOBE NEWSWIRE) -- Algorhythm Holdings, Inc. (the “Company”) (NASDAQ: RIME ) – a diversified holding company that owns and operates Azure Holdings, a renewable power plant developer, and SemiCab, an AI enabled logistics provider, today introduced Azure P2P ™ , the pyrolysis-to-power process at the center of its recently acquired Azure Holdings business.</v>
+      </c>
+    </row>
+    <row r="410" xml:space="preserve">
+      <c r="A410" t="str">
+        <v>Nevada Court Lifts Restriction, Clearing EESystem to Share Recording of November 2024 Meeting</v>
+      </c>
+      <c r="B410" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C410" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D410" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E410" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110645/</v>
+      </c>
+      <c r="F410" t="str" xml:space="preserve">
+        <v xml:space="preserve">LAS VEGAS, NV, Oct 7, 2026 - (ACN Newswire) - On September 25, 2026, Judge Erika Mendoza of the Eighth Judicial District Court of Nevada, Clark County, entered a written order denying Jason Shurka's motion for a preliminary injunction and granting Michael Bertolacini's motion to dissolve a temporary restraining order that had barred public dissemination of a recording of a November 14, 2024 meeting. The ruling was issued in Case No. A-25-910216-B, Department XXVII, a matter brought by Energy Enhancement System LLC ("EESystem"), Michael Bertolacini and Dr. Sandra Rose Michael against Jason Shurka and other defendants.
+In its written order, the court stated that its earlier suggestion that Jason Shurka's consent was needed to share the recording was incorrect, and that the restriction was dissolved as of the September 2, 2026 hearing.
+According to the order, the meeting was recorded on a cellphone by Manny Shurka, Jason Shurka's father, and Jason Shurka produced that recording in the litigation on July 11, 2025 without a confidentiality designation. The order also cites later recorded conversations reflecting that both sides were aware the meeting had been recorded.
+The recording shows Jason Shurka and Manny Shurka meeting with Bertolacini and Humphrey Angeles. EESystem alleges in its lawsuit that during the meeting the Shurkas demanded $10 million in payment related to UNIFYD assets. These are allegations in ongoing litigation. The order addresses only whether the recording may be shared. It makes no finding on the truth of any statement made in the recording, and the court has not ruled on EESystem's claims.
+Following the order, EEShow (Everything's Energy Show) has released Part 2 of its special on the dispute. The episode is available now to watch or listen to at ee.show/episodes. Part 2 shows the recording of the November 14, 2024 meeting so viewers can determine the Shurka's meaning in the video themselves.
+In the episode, hosts Michael Scalar and Roland discuss the recording and the September 25 order and share their own interpretation of the participants' statements. EEShow states that the episode presents the participants' statements together with the hosts' interpretation of them, and that it includes disputed allegations and strong language.
+Part 1 of the special premiered on September 15, 2026 and is hosted by Michael Scalar. The program presents EESystem's account of its dispute with Jason Shurka, UNIFYD and The Light System. EEShow's page discloses EESystem's support for the show and notes that an allegation is not an established finding.
+"The court has ruled that this recording may be shared, so we are making it available in full. We believe people should be able to review the source material and form their own conclusions," said Michael Scalar, host of EEShow (Everything's Energy Show).
+The court order is posted at eesystem.com/legal.
+About EEShow
+EEShow (Everything's Energy Show) is a long-form interview podcast hosted by Michael Scalar, focused on energy, consciousness and wellness inquiry. The show is produced with support from the EESystem ecosystem. More information is available at ee.show.
+About EESystem
+Energy Enhancement System LLC is the company behind EESystem, a technology invented by Dr. Sandra Rose Michael. Information about the technology and its worldwide center network is available at eesystem.com.
+Media contact
+Public Relations Team at EEShow
+Support@eesystem.com
+SOURCE: Energy Enhancement System
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="str">
+        <v>Sesame Solar, Target Arm and AG3 Labs Partner to Launch the First Made-in-USA Persistent Drone Operations Nanogrid &amp;#8239</v>
+      </c>
+      <c r="B411" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C411" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D411" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E411" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361523</v>
+      </c>
+      <c r="F411" t="str">
+        <v>Today, Sesame Solar, Target Arm and AG3 Labs are launching the Persistent Drone Operations Nanogrid, the first integrated solution that combines Sesame Solar&amp;#39;s self-generating mobile power, Target Arm&amp;#39;s robotic arm and drone magazines for autonomous drone launch and recovery, and AG3 Labs&amp;#39; attritable, unmanned aircraft into a single system for training and forward expeditionary use. This solution will enable continuous drone operations with no fuel resupply. Operators can remotely mon... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361523</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="str">
+        <v>GoKafé Launches in Los Angeles, Bringing Sparkling Coffee and Real Fruit Together in One Can</v>
+      </c>
+      <c r="B412" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C412" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D412" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E412" t="str">
+        <v>https://www.prnewswire.com/news-releases/gokafe-launches-in-los-angeles-bringing-sparkling-coffee-and-real-fruit-together-in-one-can-302900650.html</v>
+      </c>
+      <c r="F412" t="str">
+        <v>Founded by cardiac arrest survivor and former collegiate hockey captain Lou Vesperini, the modern coffee brand debuts in 150 LA-area stores, and online DALLAS, Oct. 7, 2026 /PRNewswire/ -- GoKafé, the sparkling coffee-and-fruit brand built as a cleaner alternative to traditional energy...</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="str">
+        <v>Itron Advances Grid Reliability with New Outage Awareness and Fault Prevention Solution</v>
+      </c>
+      <c r="B413" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C413" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D413" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E413" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376486/0/en/itron-advances-grid-reliability-with-new-outage-awareness-and-fault-prevention-solution.html</v>
+      </c>
+      <c r="F413" t="str">
+        <v>Itron announced the expansion of its Advanced Grid Reliability (AGR) solution to include two new solution bundles: Outage Awareness &amp; Fault Prevention.</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="str">
+        <v>Tessera: Zorronet Reports Growing Operational Deployments of Its Natural-Language AI Platform in Defense and Critical Infrastructure</v>
+      </c>
+      <c r="B414" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C414" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D414" t="str">
+        <v>Finance, AI, SaaS, Energy</v>
+      </c>
+      <c r="E414" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376483/0/en/tessera-zorronet-reports-growing-operational-deployments-of-its-natural-language-ai-platform-in-defense-and-critical-infrastructure.html</v>
+      </c>
+      <c r="F414" t="str">
+        <v>Deployments now run in energy, rail, military, community security and command-center sites, on Zorronet’s VLM, no-code and natural-language stack Deployments now run in energy, rail, military, community security and command-center sites, on Zorronet’s VLM, no-code and natural-language stack</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="str">
+        <v>Velocity Summit Announces First Wave of Military, Manufacturing, Aerospace and Government Speakers</v>
+      </c>
+      <c r="B415" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C415" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D415" t="str">
+        <v>Energy, Education</v>
+      </c>
+      <c r="E415" t="str">
+        <v>https://www.newmediawire.com/news/velocity-summit-announces-first-wave-of-military-manufacturing-aerospace-and-government-speakers-7090400</v>
+      </c>
+      <c r="F415" t="str">
+        <v>Inaugural November 17 Summit in Wilmington Confirms Senior Leaders Across Defense, Advanced Manufacturing, Aerospace and Government, With Additional Speakers and Distinguished Attendees to be Announced WILMINGTON, NC - October 7, 2026 ( NEWMEDIAWIRE ) - The North Carolina Military Business Center (NCMBC) and The Protocase Companies today announced the first wave of speakers for the inaugural Velocity Summit , featuring senior leaders from the military, advanced manufacturing, aerospace, government and North Carolina’s defense industrial base. The November 17 summit in Wilmington will focus on one of the most urgent challenges facing U.S. national security: how to move military requirements into manufactured capability at scale more quickly. The first confirmed speakers are: Lieutenant Gene</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="str">
+        <v>Investor Alert: Deadline Approaching to Join Fluence Energy, Inc. (FLNC) ...</v>
+      </c>
+      <c r="B416" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C416" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D416" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E416" t="str">
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-fluence-energy-inc-flnc-r5231082.htm</v>
+      </c>
+      <c r="F416" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="str">
+        <v>RETRANSMISSION: QIMC Announces Thermogenic Wet-Gas Signature in 86% of Soil-Gas Samples at New Salem-Apple River, Nova Scotia, Next to Its 30% Clean Hydrogen Discovery</v>
+      </c>
+      <c r="B417" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C417" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D417" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E417" t="str">
+        <v>https://www.newsfilecorp.com/release/317832/RETRANSMISSION-QIMC-Announces-Thermogenic-WetGas-Signature-in-86-of-SoilGas-Samples-at-New-SalemApple-River-Nova-Scotia-Next-to-Its-30-Clean-Hydrogen-Discovery</v>
+      </c>
+      <c r="F417" t="str">
+        <v>Montréal, Québec--(Newsfile Corp. - October 7, 2026) - Québec Innovative Materials Corp. (CSE: QIMC) (OTCQB: QIMCF) (FSE: 7FJ) ("QIMC" or the "Company") today reports the C1-C4 soil-gas results from its 2026 New Salem-Apple River program in Nova Scotia and provides an integrated interpretation of the area, following the helium and geophysical results announced on September 24 and September 29, 2026. The release presents the regional gravity interpretation identifying a sedimentary sub-basin - a...</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="str">
+        <v>ATHA Energy Successfully Completes Diamond Drilling at RIB North Discovery, ...</v>
+      </c>
+      <c r="B418" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C418" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D418" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E418" t="str">
+        <v>https://pr-inside.com/atha-energy-successfully-completes-diamond-drilling-at-rib-north-discovery-r5231055.htm</v>
+      </c>
+      <c r="F418" t="str">
+        <v>(PR-inside.com) HIGHLIGHTS Preliminary results from the final seven diamond drillholes (See July 9th and September 8th , 2026 news releases for other preliminary results) completed along the Mineralized RIB Corridor ("MRC") at the RIB North Discovery (Figure 1 &amp; 2) - as part of the now concluded 2026 Angilak Exploration Program; 2026 drilling has now connected the RIB North and RIB East Discoveries, expanding the mineralized strike length from 1.45 km to 3.4 km, along the Eastern Limb of the MRC; Identification of a higher-grade, a thicker sub-zone of uranium mineralization proximal to RIBN-DD-001 was identified with drillholes found in Table 1. ..</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="str">
+        <v>ATHA Energy Successfully Completes Diamond Drilling at RIB North Discovery, Expanding Strike Length To 3.4 Km, And Identifies a Higher-Grade Sub Zone: Results Include RIBN-DD-023 Intersecting 19.5 M Of Composite Uranium Mineralization With 2.0 M Of High-Grade</v>
+      </c>
+      <c r="B419" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C419" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D419" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E419" t="str">
+        <v>https://www.newswire.com/news/atha-energy-successfully-completes-diamond-drilling-at-rib-north-discovery</v>
+      </c>
+      <c r="F419" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="str">
+        <v>NextEra Energy announces date for release of third-quarter 2026 financial results</v>
+      </c>
+      <c r="B420" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C420" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D420" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E420" t="str">
+        <v>https://www.prnewswire.com/news-releases/nextera-energy-announces-date-for-release-of-third-quarter-2026-financial-results-302900429.html</v>
+      </c>
+      <c r="F420" t="str">
+        <v>JUNO BEACH, Fla., Oct. 7, 2026 /PRNewswire/ -- NextEra Energy, Inc. (NYSE: NEE) today announced that it plans to report third-quarter 2026 financial results before the opening of the New York Stock Exchange on Wednesday, Oct. 21, 2026, in a news release to be posted on the company's...</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="str">
+        <v>Julianne Hough Brings Her Signature Energy, and a Little Kitchen Nostalgia, to New Blue Diamond Almondmilk Partnership</v>
+      </c>
+      <c r="B421" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C421" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D421" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E421" t="str">
+        <v>https://www.prnewswire.com/news-releases/julianne-hough-brings-her-signature-energy-and-a-little-kitchen-nostalgia-to-new-blue-diamond-almondmilk-partnership-302900470.html</v>
+      </c>
+      <c r="F421" t="str">
+        <v>Multi-talented performer helps bring playful new campaign to life SACRAMENTO, Calif., Oct. 7, 2026 /PRNewswire/ -- Blue Diamond Growers, the world's leading almond marketer and processor, today announced a partnership between the newly launched Blue Diamond Almondmilk and world-renowned...</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="str">
+        <v>Helio Advances Both NASA SBIR Phase II Programs, Moving QSRM and Typhon ...</v>
+      </c>
+      <c r="B422" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C422" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D422" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E422" t="str">
+        <v>https://pr-inside.com/helio-advances-both-nasa-sbir-phase-ii-programs-moving-qsrm-and-typhon-r5231005.htm</v>
+      </c>
+      <c r="F422" t="str">
+        <v>(PR-inside.com) BERKELEY, CA / ACCESS Newswire / October 7, 2026 / Helio Corporation (OTCID:HLEO) ("Helio" or the "Company"), a developer of advanced Space-Based Solar Power and engineering technologies pioneering commercial lunar hardware, today announced that both of its NASA Phase II Small Business Innovation Research (SBIR) programs, the QuasiStatic Release Mechanism™ (QSRM™) and the Typhon 6 meter antenna and boom system for CubeSats, have reached their Engineering Development Unit ("EDU") milestones and are advancing toward assembly of test units for functional and environmental testing. For Typhon, Helio completed Quarterly Demonstration Report #5, with EDU hardware now ready for assembly. Typhon is a ..</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="str">
+        <v>Last Energy Receives DOE Approval of Pilot Reactor Documented Safety Analysis</v>
+      </c>
+      <c r="B423" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C423" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D423" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E423" t="str">
+        <v>https://finance.yahoo.com/energy/articles/last-energy-receives-doe-approval-100000048.html</v>
+      </c>
+      <c r="F423" t="str">
+        <v>AUSTIN, Texas, October 07, 2026--Last Energy, an advanced nuclear technology company, announced today that the U.S. Department of Energy (DOE) has approved the company's Documented Safety Analysis (DSA) for its pilot reactor at Texas A&amp;M–RELLIS.</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="str">
+        <v>Monroe Capital Supports Battery Ventures’ Investment in Phigenics</v>
+      </c>
+      <c r="B424" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C424" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D424" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E424" t="str">
+        <v>https://finance.yahoo.com/healthcare/articles/monroe-capital-supports-battery-ventures-100000879.html</v>
+      </c>
+      <c r="F424" t="str">
+        <v>CHICAGO, October 07, 2026--Monroe Capital LLC ("Monroe") announced it acted as sole lead arranger and administrative agent on the funding of a senior credit facility to support the investment in Phigenics by private equity sponsor Battery Ventures.</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="str">
+        <v>Protective Coatings Market Trends Across Oil and Gas Industries</v>
+      </c>
+      <c r="B425" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C425" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D425" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E425" t="str">
+        <v>https://express-press-release.net/news/2026/10/07/1775818</v>
+      </c>
+      <c r="F425" t="str">
+        <v>A bridge exposed to moisture, a pipeline operating in a corrosive environment, an aircraft component facing harsh conditions, or industrial equipment exposed to chemicals all [read full press release...]</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="str">
+        <v>Northland’s Baltic Power Offshore Wind Project Completes Installation of All 76 Turbines</v>
+      </c>
+      <c r="B426" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C426" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D426" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E426" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376255/0/en/northland-s-baltic-power-offshore-wind-project-completes-installation-of-all-76-turbines.html</v>
+      </c>
+      <c r="F426" t="str">
+        <v>TORONTO, Oct. 07, 2026 (GLOBE NEWSWIRE) -- Northland Power Inc. ("Northland" or the "Company") (TSX: NPI) today announced the completion of turbine installation at Baltic Power, the 1.1 GW offshore wind project in Poland jointly owned by Northland and ORLEN. All 76 turbines are now installed, with over one-third currently generating power. The project is advancing through commissioning and is on track for commercial operations in 2026, with costs aligned with original expectations. Baltic Power achieved first power in July 2026, delivering the first electricity ever generated from offshore wind to Poland’s national grid.</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="str">
+        <v>Myriad Uranium Re-Assumes 100% Control of High-Grade Breccia Pipes Near Pinyon Plain Mine, Terminates Wedgemount Option</v>
+      </c>
+      <c r="B427" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C427" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D427" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E427" t="str">
+        <v>https://www.newsfilecorp.com/release/317789/Myriad-Uranium-ReAssumes-100-Control-of-HighGrade-Breccia-Pipes-Near-Pinyon-Plain-Mine-Terminates-Wedgemount-Option</v>
+      </c>
+      <c r="F427" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 7, 2026) - Myriad Uranium Corp. (CSE: M) (OTCQB: MYRUF) (FSE: C3Q) ("Myriad" or the "Company") announces that it has terminated its option agreement with Wedgemount Resources Corp. ("Wedgemount") relating to the Company's Arizona Breccia Pipe Project, executed on June 9, 2026, re-assuming 100% ownership of the portfolio of 24 individual breccia pipe prospects.  The breccia pipes share key geological characteristics with Energy Fuels' nearby...</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="str">
+        <v>Alkagesta Hosts Banking Partners Summit in Malta</v>
+      </c>
+      <c r="B428" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C428" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D428" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E428" t="str">
+        <v>https://pressat.co.uk/releases/alkagesta-hosts-banking-partners-summit-in-malta-b63c7055dcb66971aa387148d6c04b9e/</v>
+      </c>
+      <c r="F428" t="str">
+        <v>Wednesday 7 October, 2026 Alkagesta, the international energy and commodity trading house headquartered in Malta, hosted its Banking Partners Summit on 2 October, bringing together representatives from leading financial institutions across Switzerland, the Netherlands, Austria, the United Kingdom, and Malta, alongside clearing partners and local industry and government stakeholders. The full-day event served as a platform for dialogue on commodity trading, trade finance, risk management, compliance, and Malta's growing role as an international trading hub. The programme included presentations at Alkagesta's Malta headquarters, a visit to the Evos Malta terminal and discussions with Evos Malta management, and a networking reception. The summit highlighted the critical role played by interna</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="str">
+        <v>Building Thermal Insulation Market: Energy Codes Drive Material Innovation</v>
+      </c>
+      <c r="B429" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C429" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D429" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E429" t="str">
+        <v>https://express-press-release.net/news/2026/10/07/1775790</v>
+      </c>
+      <c r="F429" t="str">
+        <v>The global building thermal insulation market was valued at USD 28.4 billion in 2025 and is expected to reach USD 45.2 billion by 2033, expanding [read full press release...]</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="str">
+        <v>SKF to showcase new technologies for energy-efficient and reliable cooling at Chillventa 2026</v>
+      </c>
+      <c r="B430" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C430" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D430" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E430" t="str">
+        <v>https://www.prnewswire.com/news-releases/skf-to-showcase-new-technologies-for-energy-efficient-and-reliable-cooling-at-chillventa-2026-302900921.html</v>
+      </c>
+      <c r="F430" t="str">
+        <v>New MBx magnetic bearing series and ceramic precision technologies target high-speed chillers for data centers, heat pumps and other demanding HVAC applications. GOTHENBURG, Sweden, Oct. 7, 2026 /PRNewswire/ -- SKF will present technologies for more energy-efficient and reliable cooling...</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="str">
+        <v>Linux Foundation Launches OpenGrid to Build Open, Shared Infrastructure for the World's Electric Grid</v>
+      </c>
+      <c r="B431" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C431" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D431" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E431" t="str">
+        <v>https://www.prnewswire.com/news-releases/linux-foundation-launches-opengrid-to-build-open-shared-infrastructure-for-the-worlds-electric-grid-302900463.html</v>
+      </c>
+      <c r="F431" t="str">
+        <v>New open source initiative integrates and builds a data platform and tools to accelerate grid planning and energy infrastructure deployments worldwide The Linux Foundation launched OpenGrid, a new open source initiative to modernize power grid planning and help accelerate energy...</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="str">
+        <v>Mineral Oil vs. Glycol: The Quiet Rivalry Inside the Heat Transfer Fluids Market</v>
+      </c>
+      <c r="B432" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C432" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D432" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E432" t="str">
+        <v>https://express-press-release.net/news/2026/10/07/1775764</v>
+      </c>
+      <c r="F432" t="str">
+        <v>Heat transfer fluids (HTFs) rarely get attention, but chemical plants, refineries, food processors, solar power stations, and HVAC systems all depend on them to move [read full press release...]</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="str">
+        <v>MarketsVox Gives Clients More Choice With 24/7 Gold, Silver and Oil CFD Trading</v>
+      </c>
+      <c r="B433" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C433" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D433" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E433" t="str">
+        <v>https://www.prnewswire.com/news-releases/marketsvox-gives-clients-more-choice-with-247-gold-silver-and-oil-cfd-trading-302900122.html</v>
+      </c>
+      <c r="F433" t="str">
+        <v>LONDON, Oct. 7, 2026 /PRNewswire/ -- Clients of established online broker MarketsVox can now fit commodity CFD trading around their schedules with 24/7 access to Gold, Silver, WTI and Brent crude. The introduction is available to all clients and removes traditional trading-hour...</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="str">
+        <v>Western Star Advances 17-Hole Eagle Point Drill Program Following Strong First Modern Tungsten Assays</v>
+      </c>
+      <c r="B434" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C434" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D434" t="str">
+        <v>Real Estate, Energy</v>
+      </c>
+      <c r="E434" t="str">
+        <v>https://www.newmediawire.com/news/western-star-advances-17-hole-eagle-point-drill-program-following-strong-first-modern-tungsten-assays-7090394</v>
+      </c>
+      <c r="F434" t="str">
+        <v>Results Include 0.11% WO3 Over 13.1 Feet, Grab Samples Up to 0.55% WO3 and Scheelite-Bearing Skarn Mapped Along 2,600 Feet of Contact VANCOUVER, BC - October 7, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the "Company" or "Western Star") is pleased to report the first modern assays from its Eagle Point Tungsten Project ("Eagle Point" or the "Property") in Hidalgo County, New Mexico, a property whose only recorded production was shipped during the Second World War. Fourteen of 23 surface samples returned more than 0.10% WO3, including grab samples of up to 0.55% WO3, from scheelite-bearing skarn that 2026 mapping has intermittently traced along approximately 2,600 feet of the limestone granite contact. A continuous 13.1-foot channel sample average</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="str">
+        <v>Is Asia Pacific About to Steal the Window Covering Market Crown?</v>
+      </c>
+      <c r="B435" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C435" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D435" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E435" t="str">
+        <v>https://express-press-release.net/news/2026/10/07/1775749</v>
+      </c>
+      <c r="F435" t="str">
+        <v>Window coverings used to be a finishing touch. Today they are part of home automation, energy efficiency and child safety. According to Grand View Research, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="str">
+        <v>VoltR secures €22 Million in funding - including €16 Million raised from Bpifrance and Decathlon PULSE – to industrialise the second life of lithium batteries in Europe</v>
+      </c>
+      <c r="B436" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C436" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D436" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E436" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361534</v>
+      </c>
+      <c r="F436" t="str">
+        <v>VoltR, a French pioneer in lithium battery remanufacturing, has secured &amp;#8364;22 million in funding to accelerate its industrial scale-up. The financing includes a &amp;#8364;16 million equity investment from the SPI 2 Fund, managed by Bpifrance on behalf of the French government as part of France 2030, and Decathlon PULSE, Decathlon&amp;#39;s investment and innovation arm dedicated to building new growth engines. This is complemented by &amp;#8364;6 million in grants secured through the &amp;#8220;Premi�re Usine&amp;#8221; programme. The F... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361534</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="str">
+        <v>Valeura Energy Inc Announces Q3 2026 Operations Update</v>
+      </c>
+      <c r="B437" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C437" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D437" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E437" t="str">
+        <v>https://pr-inside.com/valeura-energy-inc-announces-q3-2026-operations-update-r5231001.htm</v>
+      </c>
+      <c r="F437" t="str">
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / October 7, 2026 / Valeura Energy Inc. (TSX:VLE)(OTCQX:VLERF) ("Valeura" or the "Company") provides an operations and financial update for Q3 2026. Highlights Oil production averaged 22.1 mbbls/d(1); Sales of 2.013 million bbls; Price realisations averaged US$97.4/bbl, resulting in revenue of US$196.1 million; Cash position of US$384.9 million at 30 September 2026(2) and no debt; Exploration discovery on Block G1/48(3) - the Suraphi oil field; Final investment decision on the first phase of development of the Bussabong gas field, on Block G3/65(4); Milestone cumulative production of 100 million bbls of oil from the Jasmine field as of ..</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="str">
+        <v>Join Class Action to Recover Losses from Fluence Energy, Inc. (FLNC) ...</v>
+      </c>
+      <c r="B438" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C438" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D438" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E438" t="str">
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-fluence-energy-inc-flnc-r5230996.htm</v>
+      </c>
+      <c r="F438" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="str">
+        <v>Hagens Berman Alerts Fluence Energy (FLNC) Investors to Securities Fraud Class Action and Encourages Investors with Losses to Contact the Firm</v>
+      </c>
+      <c r="B439" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C439" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D439" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E439" t="str">
+        <v>https://www.prnewswire.com/news-releases/hagens-berman-alerts-fluence-energy-flnc-investors-to-securities-fraud-class-action-and-encourages-investors-with-losses-to-contact-the-firm-302900449.html</v>
+      </c>
+      <c r="F439" t="str">
+        <v>SAN FRANCISCO, Oct. 6, 2026 /PRNewswire/ -- Fluence Energy (NASDAQ: FLNC) faces a securities class action, which seeks to represent investors who purchased or otherwise acquired Fluence securities between November 24, 2025 and September 16, 2026. The suit follows a stream of unexpected...</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="str">
+        <v>Levi &amp; Korsinsky Notifies Fluence Energy, Inc. (FLNC) Investors – Lead ...</v>
+      </c>
+      <c r="B440" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C440" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D440" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E440" t="str">
+        <v>https://pr-inside.com/levi-korsinsky-notifies-fluence-energy-inc-flnc-investors-lead-r5230988.htm</v>
+      </c>
+      <c r="F440" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="str">
+        <v>Fluence Energy, Inc. (FLNC) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
+      </c>
+      <c r="B441" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C441" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D441" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E441" t="str">
+        <v>https://pr-inside.com/fluence-energy-inc-flnc-class-action-lawsuit-levi-korsinsky-r5230974.htm</v>
+      </c>
+      <c r="F441" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="str">
+        <v>Class Action Lawsuit Filed: Fuelcell Energy, Inc. (FCEL) - Join by ...</v>
+      </c>
+      <c r="B442" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C442" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D442" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E442" t="str">
+        <v>https://pr-inside.com/class-action-lawsuit-filed-fuelcell-energy-inc-fcel-join-by-r5230973.htm</v>
+      </c>
+      <c r="F442" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="str">
+        <v>Kaplan Fox Reminds Fluence Energy, Inc. (FLNC) Investors with Significant Losses to Seek a Leadership Role Before Deadline on November 27, 2026</v>
+      </c>
+      <c r="B443" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C443" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D443" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E443" t="str">
+        <v>https://www.newsfilecorp.com/release/317427/Kaplan-Fox-Reminds-Fluence-Energy-Inc.-FLNC-Investors-with-Significant-Losses-to-Seek-a-Leadership-Role-Before-Deadline-on-November-27-2026</v>
+      </c>
+      <c r="F443" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 6, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence Energy" or the "Company") (NASDAQ: FLNC) on behalf of investors that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Fluence Energy and have suffered losses, you may CLICK HERE to contact...</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="str">
+        <v>Kaplan Fox Continues to Alert Investors of a Securities Class Action ...</v>
+      </c>
+      <c r="B444" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C444" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D444" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E444" t="str">
+        <v>https://pr-inside.com/kaplan-fox-continues-to-alert-investors-of-a-securities-class-action-r5230966.htm</v>
+      </c>
+      <c r="F444" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 6, 2026 / Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ:TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period"). CLICK HERE TO JOIN THE CASE If you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing pmayer@kaplanfox.com or by calling (646) 315-9003. DEADLINE REMINDER: If you are ..</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="str">
+        <v>Scage Future Announces Plan to Implement ADS Ratio Change</v>
+      </c>
+      <c r="B445" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C445" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D445" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E445" t="str">
+        <v>https://www.prnewswire.com/news-releases/scage-future-announces-plan-to-implement-ads-ratio-change-302900433.html</v>
+      </c>
+      <c r="F445" t="str">
+        <v>NANJING, China, Oct. 6, 2026 /PRNewswire/ -- Scage Future ("Scage Future" or the "Company") (Nasdaq: SCAG), a zero-emission solution provider of new energy heavy-duty commercial vehicles and e-fuel solutions, today announced that it plans to change the ratio of its American Depositary...</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="str">
+        <v>Alaska Energy Metals Reports on At-The-Market Equity Financing Program ...</v>
+      </c>
+      <c r="B446" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C446" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D446" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E446" t="str">
+        <v>https://pr-inside.com/alaska-energy-metals-reports-on-at-the-market-equity-financing-program-r5230947.htm</v>
+      </c>
+      <c r="F446" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 6, 2026 / Alaska Energy Metals Corporation (TSXV:AEMC)(OTCQB:AKEMF) ("AEMC" or the "Company") announces that during the fiscal quarter ending September 30, 2026 it has issued a total of 6,214,000 AEMC common shares (each a "Share") on the TSX-V at an average price of $0.057 per Share under its at-the-market equity program launched in February 2025. The sales provided gross proceeds of $355,170. A commission of $10,266.12 was paid to Haywood Securities Inc. in relation to the distributions. Proceeds are being used for ongoing metallurgical studies, an options assessment for mining scenarios, and for ..</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="str">
+        <v>Did You Lose Money on Fuelcell Energy, Inc. (FCEL)? Levi &amp; Korsinsky ...</v>
+      </c>
+      <c r="B447" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C447" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D447" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E447" t="str">
+        <v>https://pr-inside.com/did-you-lose-money-on-fuelcell-energy-inc-fcel-levi-korsinsky-r5230944.htm</v>
+      </c>
+      <c r="F447" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="str">
+        <v>Terra Clean Energy Announces Closing of Oversubscribed $2.4 Million Financing Led by Centurion One Capital</v>
+      </c>
+      <c r="B448" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C448" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D448" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E448" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3376123/0/en/terra-clean-energy-announces-closing-of-oversubscribed-2-4-million-financing-led-by-centurion-one-capital.html</v>
+      </c>
+      <c r="F448" t="str">
+        <v>Not for distribution to U.S. newswire services or for release, publication, distribution or dissemination, directly or indirectly, in whole or in part, into the United States</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="str">
+        <v>Global Smart Refrigerator Market Set to Reach USD 14.30 Billion by 2034 as AI Integration, Connected Home Adoption and Energy-Efficient Technologies Accelerate, reports Maximize Market Research</v>
+      </c>
+      <c r="B449" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C449" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D449" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E449" t="str">
+        <v>https://www.prnewswire.com/news-releases/global-smart-refrigerator-market-set-to-reach-usd-14-30-billion-by-2034-as-ai-integration-connected-home-adoption-and-energy-efficient-technologies-accelerate-reports-maximize-market-research-302899909.html</v>
+      </c>
+      <c r="F449" t="str">
+        <v>PUNE, India, Oct. 6, 2026 /PRNewswire/ -- The Global Smart Refrigerator Market was valued at USD 5.28 Billion in 2025 and is projected to grow at a CAGR of 11.7% from 2026 to 2034, reaching USD 14.30 Billion by 2034, according to a new analysis by Maximize Market Research. Explore 120...</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="str">
+        <v>Battery X Metals Announces Closing of First Tranche of Private Placement ...</v>
+      </c>
+      <c r="B450" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C450" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D450" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E450" t="str">
+        <v>https://pr-inside.com/battery-x-metals-announces-closing-of-first-tranche-of-private-placement-r5230926.htm</v>
+      </c>
+      <c r="F450" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 6, 2026 / Battery X Metals Inc. (CSE:BATX)(OTCQB:BATXF)(FSE:5YW0, WKN:A41RJF) ("Battery X Metals" or the "Company") an energy transition resource exploration and technology company, announces that, further to its news release dated September 22, 2026, the Company has closed the first tranche (the "First Tranche") of its previously announced non-brokered private placement (the "Private Placement"), through the issuance of 101,000 units of the Company (each, a "Unit") at a price of $2.40 per Unit, for aggregate gross proceeds of $242,400 Each Unit consists of one common share in the capital of the Company (each, ..</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="str">
+        <v>Battery X Metals Announces Closing of First Tranche of Private Placement Financing</v>
+      </c>
+      <c r="B451" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C451" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D451" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E451" t="str">
+        <v>https://www.newswire.com/news/battery-x-metals-announces-closing-of-first-tranche-of-private-placement</v>
+      </c>
+      <c r="F451" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="str">
+        <v>KNOWIDEA Launches VeriPIE to Reduce Decision Risk with Verified AI Predictions</v>
+      </c>
+      <c r="B452" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C452" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D452" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E452" t="str">
+        <v>https://www.prnewswire.com/news-releases/knowidea-launches-veripie-to-reduce-decision-risk-with-verified-ai-predictions-302900366.html</v>
+      </c>
+      <c r="F452" t="str">
+        <v>The Verified Predictive Intelligence Engine is available and in production at energy producers, financial institutions and manufacturers. TORONTO, Oct. 6, 2026 /PRNewswire/ -- KNOWIDEA launches VeriPIE, the Verified Predictive Intelligence Engine. VeriPIE connects to a company's existing...</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="str">
+        <v>Decentralized Energy Company (DEC) Outlines Business Model for Tokenizing Physical Energy Assets</v>
+      </c>
+      <c r="B453" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C453" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D453" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E453" t="str">
+        <v>https://www.newsfilecorp.com/release/317705/Decentralized-Energy-Company-DEC-Outlines-Business-Model-for-Tokenizing-Physical-Energy-Assets</v>
+      </c>
+      <c r="F453" t="str">
+        <v>Las Vegas, Nevada--(Newsfile Corp. - October 6, 2026) - Decentralized Energy Company (DEC), a subsidiary of Decentral Life, Inc. (OTC: WDLF), today detailed how its business model and leadership team are organized to execute on the tokenization of physical energy assets, beginning with a focus on tokenizing the crude oil reserves of oil-producing countries in South America. DEC's architecture mints one token for each independently validated barrel, records grade, storage location and chain of...</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="str">
+        <v>CMS Energy to Announce 2026 Third Quarter Results on October 27</v>
+      </c>
+      <c r="B454" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C454" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D454" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E454" t="str">
+        <v>https://www.prnewswire.com/news-releases/cms-energy-to-announce-2026-third-quarter-results-on-october-27-302900004.html</v>
+      </c>
+      <c r="F454" t="str">
+        <v>JACKSON, Mich., Oct. 6, 2026 /PRNewswire/ -- CMS Energy announced today it will provide 2026 third quarter results along with a business and financial outlook at 10:00 a.m. EDT on Tuesday, October 27, 2026. A webcast of the presentation will be available on CMS Energy's website, cmsenergy....</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="str">
+        <v>Excelerate Energy Announces Third Quarter 2026 Earnings Conference Call Date</v>
+      </c>
+      <c r="B455" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C455" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D455" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E455" t="str">
+        <v>https://finance.yahoo.com/energy/articles/excelerate-energy-announces-third-quarter-201500880.html</v>
+      </c>
+      <c r="F455" t="str">
+        <v>THE WOODLANDS, Texas, October 06, 2026--Excelerate Energy, Inc. (NYSE: EE) (the "Company" or "Excelerate") will release its third quarter 2026 results on Wednesday, November 4, 2026, following the close of U.S. financial markets.</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="str">
+        <v>ONEOK Completes Acquisition of Brazos Midstream’s Permian Midland Basin Assets</v>
+      </c>
+      <c r="B456" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C456" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D456" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E456" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3376015/0/en/oneok-completes-acquisition-of-brazos-midstream-s-permian-midland-basin-assets.html</v>
+      </c>
+      <c r="F456" t="str">
+        <v>Establishes One of the Permian Midland Basin's Largest Integrated Natural Gas Gathering and Processing Platforms Establishes One of the Permian Midland Basin's Largest Integrated Natural Gas Gathering and Processing Platforms</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="str">
+        <v>FuelCell (NASDAQ: FCEL) Scrutinized Over Fit Energy Disclosures Driving Stock Down 15%</v>
+      </c>
+      <c r="B457" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C457" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D457" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E457" t="str">
+        <v>https://www.prnewswire.com/news-releases/fuelcell-nasdaq-fcel-scrutinized-over-fit-energy-disclosures-driving-stock-down-15-302900134.html</v>
+      </c>
+      <c r="F457" t="str">
+        <v>SAN FRANCISCO, Oct. 6, 2026 /PRNewswire/ -- National trial law firm Hagens Berman alerts investors in FuelCell Energy, Inc. (NASDAQ: FCEL) that a securities class action has been filed, and reminds investors that they have until November 10, 2026, to seek appointment as lead plaintiff. If...</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="str">
+        <v>FCEL DEADLINE ALERT: Faruqi &amp; Faruqi, LLP Reminds FuelCell Energy (FCEL) Investors of Securities Class Action Lawsuit Deadline on November 10, 2026</v>
+      </c>
+      <c r="B458" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C458" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D458" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E458" t="str">
+        <v>https://www.newsfilecorp.com/release/317658/FCEL-DEADLINE-ALERT-Faruqi-Faruqi-LLP-Reminds-FuelCell-Energy-FCEL-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-10-2026</v>
+      </c>
+      <c r="F458" t="str">
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In FuelCell To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in FuelCell between June 24, 2026 and September 1, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="str">
+        <v>InventHelp Inventor Develops New Wind Reflector for Truck Mirrors (MBQ-985)</v>
+      </c>
+      <c r="B459" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C459" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D459" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E459" t="str">
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-new-wind-reflector-for-truck-mirrors-mbq-985-302898088.html</v>
+      </c>
+      <c r="F459" t="str">
+        <v>PITTSBURGH, Oct. 6, 2026 /PRNewswire/ -- "As a truck driver, I needed a better way to deflect wind and water from the outside mirrors while driving," said an inventor, from Adelphia, N.J., "so I invented the WIND REFLECTOR. My design helps keep the mirrors clear for an enhanced view." The...</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="str">
+        <v>Fluence Energy, Inc. (FLNC) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+      </c>
+      <c r="B460" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C460" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D460" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E460" t="str">
+        <v>https://www.prnewswire.com/news-releases/fluence-energy-inc-flnc-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302900112.html</v>
+      </c>
+      <c r="F460" t="str">
+        <v>LOS ANGELES, Oct. 6, 2026 /PRNewswire/ -- Glancy Prongay Wolke &amp; Rotter LLP announces that investors with losses have opportunity to lead the securities fraud class action lawsuit against Fluence Energy, Inc. IF YOU SUFFERED A LOSS ON YOUR FLUENCE ENERGY, INC. INVESTMENTS, CLICK HERE...</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="str">
+        <v>Media Profiles Highlight SMX's Growth, Technology, and Innovation</v>
+      </c>
+      <c r="B461" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C461" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D461" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E461" t="str">
+        <v>https://pr-inside.com/media-profiles-highlight-smx-s-growth-technology-and-innovation-r5230873.htm</v>
+      </c>
+      <c r="F461" t="str">
+        <v>(PR-inside.com) The Age of Parity has arrived, and SMX is making it practical NEW YORK CITY, NY / ACCESS Newswire / October 6, 2026 / A major profile in the Sept. 28, 2026 edition of the Boston Herald is just the latest major media report on SMX and how its technology is reshaping the recycling industry. As surging oil costs brought on by war and market turbulence bring parity to manufacturing costs, SMX is gaining media attention with its technological advances, including its digital material passport and other platforms. SMX coined the recent tectonic changes to the market the Age of Parity, where ..</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="str">
+        <v>ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages Tigo Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - TYGO</v>
+      </c>
+      <c r="B462" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C462" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D462" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E462" t="str">
+        <v>https://www.newsfilecorp.com/release/317687/ROSEN-TOP-RANKED-GLOBAL-COUNSEL-Encourages-Tigo-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-TYGO</v>
+      </c>
+      <c r="F462" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 6, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Tigo Energy, Inc. (NASDAQ: TYGO)  between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"), of the important November 23, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Tigo securities during the Class Period you may be entitled to compensation without...</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="str">
+        <v>Distributed AI Takes Center Stage as Exploit Summit Charts Bittensor's Next Chapter in Montreal</v>
+      </c>
+      <c r="B463" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C463" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D463" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E463" t="str">
+        <v>https://www.newsfilecorp.com/release/317627/Distributed-AI-Takes-Center-Stage-as-Exploit-Summit-Charts-Bittensors-Next-Chapter-in-Montreal</v>
+      </c>
+      <c r="F463" t="str">
+        <v>Montreal, Quebec--(Newsfile Corp. - October 6, 2026) -  Exploit Summit concluded on September 29 at New City Gas in Montreal after two days of talks, debates, workshops, live demonstrations and technical sessions involving 400 attendees and more than 70 subnet teams from across the Bittensor network.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/9405/317627_581410ca942eebc1_001full.jpgChutes announced an 8-billion-parameter Paralex training run...</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="str">
+        <v>NASA’s Curiosity Rover Catches Stunning Martian Dawn</v>
+      </c>
+      <c r="B464" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C464" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D464" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E464" t="str">
+        <v>https://www.nasa.gov/missions/mars-science-laboratory/curiosity-rover/nasas-curiosity-rover-catches-stunning-martian-dawn/</v>
+      </c>
+      <c r="F464" t="str">
+        <v>A newly released panorama captured by NASA’s Curiosity rover offers the most detailed view yet of distant, wind-carved Martian cliffs, highlighting features the mission’s scientists have long been waiting to see up close. The scene was snapped at 8:30 a.m. local Mars time, showing striking blue hues in the foreground as bright morning light illuminates [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="str">
+        <v>Former Fire Battalion Chief Michael Karl McNeil Urges Fire Agencies to Treat Battery Storage Commissioning as Its Own Hazard Phase</v>
+      </c>
+      <c r="B465" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C465" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D465" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E465" t="str">
+        <v>https://www.prweb.com/releases/former-fire-battalion-chief-michael-karl-mcneil-urges-fire-agencies-to-treat-battery-storage-commissioning-as-its-own-hazard-phase-302898230.html</v>
+      </c>
+      <c r="F465" t="str">
+        <v>Industry failure data puts most battery energy storage incidents in construction, commissioning and the first two years of operation, the window in which firefighters are least likely to have walked the site SAN GABRIEL, Calif., Oct. 6, 2026 /PRNewswire-PRWeb/ -- Michael Karl McNeil, a...</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="str">
+        <v>Accenture Completes Acquisition of Mj�lner Informatics, Bringing Deep Software Engineering Expertise for Energy, Utilities and Manufacturing Clients in Denmark</v>
+      </c>
+      <c r="B466" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C466" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D466" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E466" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361481</v>
+      </c>
+      <c r="F466" t="str">
+        <v>Accenture (NYSE: ACN) has completed its acquisition of Mj�lner Informatics from Norlys, strengthening Accenture&amp;#39;s software engineering, digital engineering and embedded software development capabilities in Denmark. The acquisition expands the company&amp;#39;s presence across the country. Following the receipt of all required regulatory approvals, approximately 400 professionals from Mj�lner Informatics have joined Accenture. - - &amp;#8220;We are delighted to officially welcome our new colleagues from Mj�ln... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361481</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="str">
+        <v>I Squared Capital Strengthens European Energy Transition Team with Appointment of Radu Gruescu as Managing Director</v>
+      </c>
+      <c r="B467" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C467" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D467" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E467" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361478</v>
+      </c>
+      <c r="F467" t="str">
+        <v>I Squared Capital (&amp;#8220;I Squared&amp;#8221;), a leading independent global infrastructure investment manager, announced the appointment of Radu Gruescu as Managing Director in its Energy Transition team. Based in London, Radu will focus on originating, executing, and managing energy transition investments across Europe. - - Radu brings more than two decades of experience investing in European energy and infrastructure. He joins I Squared from Copenhagen Infrastructure Partners, where he led investments... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361478</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="str">
+        <v>Recycled Plastic is the Affordability Solution Hiding in Plain Sight</v>
+      </c>
+      <c r="B468" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C468" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D468" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E468" t="str">
+        <v>https://pr-inside.com/recycled-plastic-is-the-affordability-solution-hiding-in-plain-sight-r5230747.htm</v>
+      </c>
+      <c r="F468" t="str">
+        <v>(PR-inside.com) SMX Heralds the Age of Parity NEW YORK CITY, NY / ACCESS Newswire / October 6, 2026 / The material once dismissed as too expensive, too messy, and too difficult to scale has become one of the most practical tools for keeping modern life affordable. The Age of Parity has made it viable; SMX is making it real. Recycled plastic, long treated as the greener but costlier alternative to virgin plastic, is being redefined by war, oil volatility, supply-chain pressure, tariffs, regulation, and new verification technology. What was once framed mostly as an environmental choice is now becoming something far more urgent: ..</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="str">
+        <v>Evolution Metals &amp; Technologies Selects INERGX to Power Planned 5 GW U.S. Facility, With Capacity Equivalent to Approximately 4 Mil-lion American Homes</v>
+      </c>
+      <c r="B469" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C469" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D469" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E469" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375644/0/en/evolution-metals-technologies-selects-inergx-to-power-planned-5-gw-u-s-facility-with-capacity-equivalent-to-approximately-4-mil-lion-american-homes.html</v>
+      </c>
+      <c r="F469" t="str">
+        <v>Planned at the output of five nuclear reactors, with a China-free battery supply chain designed to feed EM&amp;T's own critical materials recovery Planned at the output of five nuclear reactors, with a China-free battery supply chain designed to feed EM&amp;T's own critical materials recovery</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="str">
+        <v>APNR 2.0: Henkel turns no-rinse adhesion promotion into an efficiency lever for metal pretreatment</v>
+      </c>
+      <c r="B470" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C470" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D470" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E470" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361471</v>
+      </c>
+      <c r="F470" t="str">
+        <v>Rising energy and water costs, tighter environmental requirements, and the shift to chrome-free processes are increasing the pressure on metal processors to make pretreatment more economical. With APNR 2.0 (Adhesion Promoter No Rinse), Henkel is introducing the next evolution of its proven adhesion promoter technology. The upgrade combines an improved equipment concept with expanded use cases, keeping one thing firmly in focus: measurable value for line operators. Compared with the previou... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361471</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="str">
+        <v>Magic Empire Global Limited Announces Strategic Expansion into Commodity Trading and Supply Chain Finance, Establishing Dual Core Business Model</v>
+      </c>
+      <c r="B471" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C471" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D471" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E471" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375622/0/en/magic-empire-global-limited-announces-strategic-expansion-into-commodity-trading-and-supply-chain-finance-establishing-dual-core-business-model.html</v>
+      </c>
+      <c r="F471" t="str">
+        <v>Hong Kong, Oct. 06, 2026 (GLOBE NEWSWIRE) -- Magic Empire Global Limited (NASDAQ: MEGL) ("MEGL" or the "Company") today announced a new strategic initiative to expand into international commodity trading and supply chain finance, building on its established financial services platform in Hong Kong. Going forward, the Company intends to develop its business around two core pillars: commodity trading, focusing on mineral and energy resources, and financial services, centered on supply chain finance.</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="str">
+        <v>New HelioVolta Report: Poor Project Quality Increases Lifetime Solar Energy Costs by More than 20%</v>
+      </c>
+      <c r="B472" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C472" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D472" t="str">
+        <v>Healthcare, Energy</v>
+      </c>
+      <c r="E472" t="str">
+        <v>https://www.prweb.com/releases/new-heliovolta-report-poor-project-quality-increases-lifetime-solar-energy-costs-by-more-than-20-302898243.html</v>
+      </c>
+      <c r="F472" t="str">
+        <v>The 2026 SolarGrade PV Health Report analyzes nearly 8 GW of solar assets and debuts the HelioVolta Quality Standard Awards, honoring Onyx Renewables and Greenskies Clean Energy CARLSBAD, Calif. , Oct. 6, 2026 /PRNewswire-PRWeb/ -- HelioVolta, an independent provider of field inspections...</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="str">
+        <v>QIMC Announces Thermogenic Wet-Gas Signature in 86% of Soil-Gas Samples at New Salem-Apple River, Nova Scotia, Next to Its 30% Clean Hydrogen Discovery</v>
+      </c>
+      <c r="B473" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C473" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D473" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E473" t="str">
+        <v>https://www.newsfilecorp.com/release/317628/QIMC-Announces-Thermogenic-WetGas-Signature-in-86-of-SoilGas-Samples-at-New-SalemApple-River-Nova-Scotia-Next-to-Its-30-Clean-Hydrogen-Discovery</v>
+      </c>
+      <c r="F473" t="str">
+        <v>Montreal, Quebec--(Newsfile Corp. - October 6, 2026) - Québec Innovative Materials Corp. (CSE: QIMC) (OTCQB: QIMCF) (FSE: 7FJ) ("QIMC" or the "Company") today reports the C1-C4 soil-gas results from its 2026 New Salem-Apple River program in Nova Scotia and provides an integrated interpretation of the area, following the helium and geophysical results announced on September 24 and September 29, 2026. The release presents the regional gravity interpretation identifying a sedimentary sub-basin — a...</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="str">
+        <v>Worksport (Nasdaq: WKSP) Books $2.92M August Orders; Annualized Order ...</v>
+      </c>
+      <c r="B474" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C474" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D474" t="str">
+        <v>Finance, Energy, Retail</v>
+      </c>
+      <c r="E474" t="str">
+        <v>https://pr-inside.com/worksport-nasdaq-wksp-books-2-92m-august-orders-annualized-order-r5230700.htm</v>
+      </c>
+      <c r="F474" t="str">
+        <v>(PR-inside.com) August orders increase 16.4%, while estimated backlog grows 145.1% to approximately $898,000. Preliminary net sales reach $2.34 million, extending the Company's eight-month sales climb WEST SENECA, NY / ACCESS Newswire / October 6, 2026 / Worksport Ltd. (Nasdaq:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods markets, today announced preliminary August 2026 sales orders of approximately $2.92 million, an increase of 16.4% from July 2026, representing an annualized sales-order run rate of $35.05 million. Preliminary net sales increased 5.6% to $2.34 million, while estimated ..</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="str">
+        <v>Eco Wave Power Global AB (publ) (Nasdaq: WAVE) to Present at National ...</v>
+      </c>
+      <c r="B475" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C475" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D475" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E475" t="str">
+        <v>https://pr-inside.com/eco-wave-power-global-ab-publ-nasdaq-wave-to-present-at-national-r5230695.htm</v>
+      </c>
+      <c r="F475" t="str">
+        <v>(PR-inside.com) FORT LAUDERDALE, FL / ACCESS Newswire / October 6, 2026 / Eco Wave Power Global AB (publ) (Nasdaq:WAVE), a pioneering onshore wave energy technology company, today announced that Founder and Chief Executive Officer Inna Braverman will present at the National Investment Banking Association (NIBA) 153rd Investment Conference, taking place on October 6-7, 2026, in Fort Lauderdale, Florida. Representing the Company, Inna Braverman, will present on Wednesday, October 7, 2026, at 8:55 AM, providing an overview of the Company's business strategy, growth opportunities, recent developments, and outlook. Ms. Braverman will also participate in one on one meetings throughout the day. During the presentation, ..</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="str">
+        <v>FSP Unveils Next-Generation USB PD External Power Supplies Compliant with EU (EU) 2025/2052 and PS2 Standards</v>
+      </c>
+      <c r="B476" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C476" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D476" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E476" t="str">
+        <v>https://www.prweb.com/releases/fsp-unveils-next-generation-usb-pd-external-power-supplies-compliant-with-eu-eu-20252052-and-ps2-standards-302896919.html</v>
+      </c>
+      <c r="F476" t="str">
+        <v>FSP Group's new 100W-240W USB-C PD adapters comply with EU 2025/2052 regulations and IEC PS2 standards, offering top-tier energy efficiency, universal compatibility, and flexible micro-customization for global markets. TAIPEI, Oct. 6, 2026 /PRNewswire-PRWeb/ -- FSP Group, a global leading...</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="str">
+        <v>NOMAD POWER SOLUTIONS LAUNCHES NATIONWIDE MOBILE POWER DEMONSTRATION TOUR</v>
+      </c>
+      <c r="B477" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C477" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D477" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E477" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375491/0/en/nomad-power-solutions-launches-nationwide-mobile-power-demonstration-tour.html</v>
+      </c>
+      <c r="F477" t="str">
+        <v>Voyager and Voyager Falcon Systems Showcase Rapidly Deployable, Utility-Grade Battery Power at 26 Stops Across Three Regional Roadshows in October and November</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="str">
+        <v>Rubico Announces Closing of the Acquisition of Additional Newbuilding MR Tanker</v>
+      </c>
+      <c r="B478" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C478" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D478" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E478" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375475/0/en/rubico-announces-closing-of-the-acquisition-of-additional-newbuilding-mr-tanker.html</v>
+      </c>
+      <c r="F478" t="str">
+        <v>ATHENS, Greece, Oct. 06, 2026 (GLOBE NEWSWIRE) -- Rubico Inc. (Nasdaq: RUBI) (the “Company” or “Rubico”), a global provider of shipping transportation services specializing in the ownership of vessels, announced today the closing of the previously announced share purchase agreement dated July 27, 2026 with Top Ships Inc., a related party, pursuant to which the Company acquired the shares of a company (the “SPV”) that is party to a shipbuilding contract with Guangzhou Shipyard International Company Limited for the construction of a 47,499 dwt chemical/product oil carrier (the “Newbuilding MR Tanker”). The Newbuilding MR Tanker is scheduled for delivery in the second quarter of 2029. The SPV has secured time charter employment for the vessel with a major oil trader, starting from its deliver</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="str">
+        <v>1606 Corp. Provides East Texas Project Update Following Week of On-Site ...</v>
+      </c>
+      <c r="B479" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C479" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D479" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E479" t="str">
+        <v>https://pr-inside.com/corp-provides-east-texas-project-update-following-week-of-on-site-r5230691.htm</v>
+      </c>
+      <c r="F479" t="str">
+        <v>(PR-inside.com) Multiple prospective counterparties, capital providers, data center operators and potential power offtakers conducted meetings and site visits as the Company evaluates the acquisition, sale or assignment of its contractual rights and interests relating to the project, as well as financing and joint venture opportunities. PHOENIX, AZ / ACCESS Newswire / October 6, 2026 / 1606 Corp. (OTCID:CBDW) ("1606" or the "Company") today provided an update on its East Texas energy and data center project following a week of meetings and site visits with multiple groups evaluating potential participation in the project. Throughout the past week, representatives of prospective counterparties, financing groups, data ..</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="str">
+        <v>Brookfield Renewable to Host Third Quarter 2026 Results Conference Call</v>
+      </c>
+      <c r="B480" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C480" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D480" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E480" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375393/0/en/brookfield-renewable-to-host-third-quarter-2026-results-conference-call.html</v>
+      </c>
+      <c r="F480" t="str">
+        <v>BROOKFIELD, News, Oct. 06, 2026 (GLOBE NEWSWIRE) -- Brookfield Renewable (NYSE: BEP, BEPC; TSX: BEP.UN, BEPC) (“Brookfield Renewable”) will hold its Third Quarter 2026 Conference Call and Webcast on Wednesday, November 4, 2026 at 9:00 a.m. ET to discuss results and business initiatives.</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="str">
+        <v>Novacium Delivers First Batch of Prototype Batteries to STAT with Twice the Energy Capacity of Batteries Currently in Service</v>
+      </c>
+      <c r="B481" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C481" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D481" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E481" t="str">
+        <v>https://www.prnewswire.com/news-releases/novacium-delivers-first-batch-of-prototype-batteries-to-stat-with-twice-the-energy-capacity-of-batteries-currently-in-service-302899234.html</v>
+      </c>
+      <c r="F481" t="str">
+        <v>The first batch, delivered to STAT in the third quarter of 2026, integrates GEN3 21700 cylindrical cells in place of the 18650 cells currently in service With this first delivery, Novacium achieved two key project objectives: Doubling the energy capacity of the batteries Limiting...</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="str">
+        <v>Toaster Market Forecast Through 2030: Technology and Convenience in Focus</v>
+      </c>
+      <c r="B482" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C482" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D482" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E482" t="str">
+        <v>https://express-press-release.net/news/2026/10/06/1775712</v>
+      </c>
+      <c r="F482" t="str">
+        <v>The humble toaster is becoming a more capable kitchen appliance as consumers increasingly prioritize speed, convenience, energy efficiency, and smart functionality. From compact pop-up models [read full press release...]</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="str">
+        <v>NANO Nuclear Energy Appoints Former Y-12 Leader and Nuclear Fuel Cycle Expert Jennifer Charlton, Ph.D., as Vice President of Fuel Technology to Accelerate Vertical Integration Strategy</v>
+      </c>
+      <c r="B483" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C483" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D483" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E483" t="str">
+        <v>https://www.newsfilecorp.com/release/317616/NANO-Nuclear-Energy-Appoints-Former-Y12-Leader-and-Nuclear-Fuel-Cycle-Expert-Jennifer-Charlton-Ph.D.-as-Vice-President-of-Fuel-Technology-to-Accelerate-Vertical-Integration-Strategy</v>
+      </c>
+      <c r="F483" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 6, 2026) - NANO Nuclear Energy Inc. (NASDAQ: NNE) ("NANO Nuclear" or "the Company"), a leading advanced nuclear micro modular reactor and technology company focused on developing clean energy solutions, nuclear fuel cycle capabilities and nuclear transportation solutions, today announced that it has hired Jennifer Charlton, Ph.D., as its Vice President of Fuel Technology.Dr. Charlton brings nearly two decades of experience in nuclear materials,...</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="str">
+        <v>Vehicle Roadside Assistance Market: Asia Pacific Emerges as a Growth Engine</v>
+      </c>
+      <c r="B484" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C484" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D484" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E484" t="str">
+        <v>https://express-press-release.net/news/2026/10/06/1775707</v>
+      </c>
+      <c r="F484" t="str">
+        <v>A vehicle breakdown rarely happens at a convenient time. A flat tire on a highway, a dead battery in a crowded city, or a mechanical [read full press release...]</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="str">
+        <v>Green Circle Decarbonize Technology Planned to Enter AI Data Center Cooling Market with Proprietary Ultra-Low Energy Liquid Cooling Solutions</v>
+      </c>
+      <c r="B485" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C485" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D485" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E485" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375377/0/en/green-circle-decarbonize-technology-planned-to-enter-ai-data-center-cooling-market-with-proprietary-ultra-low-energy-liquid-cooling-solutions.html</v>
+      </c>
+      <c r="F485" t="str">
+        <v>Hong Kong, Oct. 06, 2026 (GLOBE NEWSWIRE) -- Green Circle Decarbonize Technology Limited (the “ Company ”) (NYSE: GCDT), a premier provider of customized energy-saving solutions, today announced its expansion into the artificial intelligence (“ AI ”) data center infrastructure market in the near future. The Company is launching next-generation, ultra-low energy liquid cooling systems designed for high-density AI computing sector.</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="str">
+        <v>XCF Global (Nasdaq:SAFX) Stockholders Approve Proposed Business Combination ...</v>
+      </c>
+      <c r="B486" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C486" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D486" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E486" t="str">
+        <v>https://pr-inside.com/xcf-global-nasdaq-safx-stockholders-approve-proposed-business-combination-r5230681.htm</v>
+      </c>
+      <c r="F486" t="str">
+        <v>(PR-inside.com) Approval Advances Strategic Growth of XCF's Diversified Alternative Energy Platform and Marks a Major Milestone as the Parties Work Toward Closing as Soon as Practicable HOUSTON, TX / ACCESS Newswire / October 6, 2026 / XCF Global Inc. ("XCF") (Nasdaq:SAFX), a growing U.S.-based producer of renewable diesel and sustainable aviation fuel ("SAF"), today announced that XCF stockholders have approved the proposals necessary to complete the previously announced business combination involving XCF, DevvStream Corp. (OTC PINK:DEVSF) ("DevvStream"), and Southern Energy Renewables Inc. ("Southern"). The approval represents a significant milestone in the proposed transaction and reflects shareholder support for the amended transaction structure ..</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="str">
+        <v>Beyond Oil Announces Commercial Rollout Across 60 Franchise Locations of Leading Global Fast-Food Brand Following Global Vendor Approval</v>
+      </c>
+      <c r="B487" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C487" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D487" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E487" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375349/0/en/beyond-oil-announces-commercial-rollout-across-60-franchise-locations-of-leading-global-fast-food-brand-following-global-vendor-approval.html</v>
+      </c>
+      <c r="F487" t="str">
+        <v>Milestone marks the first regional franchise group to complete pilot evaluation and advance to commercial deployment following the multinational restaurant parent company's global vendor approval</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="str">
+        <v>XCF Global (Nasdaq:SAFX) Stockholders Approve Proposed Business Combination with DevvStream and Southern Energy Renewables</v>
+      </c>
+      <c r="B488" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C488" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D488" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E488" t="str">
+        <v>https://www.newswire.com/news/xcf-global-nasdaq-safx-stockholders-approve-proposed-business-combination-with</v>
+      </c>
+      <c r="F488" t="str">
+        <v>Approval Advances Strategic Growth of XCF's Diversified Alternative Energy Platform and Marks a Major Milestone as the Parties Work Toward Closing as Soon as Practicable</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="str">
+        <v>Standard Uranium Initiates Partner Funded Surface Exploration Program at the Corvo Uranium Project, Eastern Athabasca Basin, Saskatchewan</v>
+      </c>
+      <c r="B489" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C489" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D489" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E489" t="str">
+        <v>https://www.newsfilecorp.com/release/317595/Standard-Uranium-Initiates-Partner-Funded-Surface-Exploration-Program-at-the-Corvo-Uranium-Project-Eastern-Athabasca-Basin-Saskatchewan</v>
+      </c>
+      <c r="F489" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 6, 2026) - Standard Uranium Ltd. (TSXV: STND) (OTCQB: STTDF) (FSE: 9SU0) ("Standard Uranium" or the "Company") is pleased to announce the commencement of additional ground exploration on its Corvo Uranium Project ("Corvo", or the "Project"), currently under a three-year earn-in option agreement with Aventis Energy Inc. (CSE: AVE) ("Aventis"). Exploration crews mobilized to site on October 1, 2026, to begin a detailed surface mapping and...</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="str">
+        <v>BLUETTI Highlights Portable Power Picks for Amazon's Prime Big Deal Days and Fall Blackout Preparedness</v>
+      </c>
+      <c r="B490" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C490" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D490" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E490" t="str">
+        <v>https://www.prnewswire.com/news-releases/bluetti-highlights-portable-power-picks-for-amazons-prime-big-deal-days-and-fall-blackout-preparedness-302899603.html</v>
+      </c>
+      <c r="F490" t="str">
+        <v>LAS VEGAS, Oct. 6, 2026 /PRNewswire/ -- BLUETTI, a global clean energy provider, today unveiled its Prime Big Deal Days selection, featured on Amazon and the BLUETTI Website Oct. 6–7. Ranging from emergency home backup to grab-and-go power, the buyer's guide helps consumers stay prepared...</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="str">
+        <v>Barnwell Industries Announces Agreement to Sell Canadian Oil and Gas ...</v>
+      </c>
+      <c r="B491" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C491" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D491" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E491" t="str">
+        <v>https://pr-inside.com/barnwell-industries-announces-agreement-to-sell-canadian-oil-and-gas-r5230661.htm</v>
+      </c>
+      <c r="F491" t="str">
+        <v>(PR-inside.com) Canadian sale advances Company's transformation while preserving participation in future drilling through 5% gross overriding royalty HOUSTON, TX / ACCESS Newswire / October 6, 2026 / Barnwell Industries, Inc. (NYSE American:BRN) ("Barnwell" or the "Company") today announced that it has entered into a definitive agreement to sell its Canadian oil and natural gas business to an Alberta corporation for a base purchase price of C$9 million, subject to working capital and indebtedness adjustments. The consideration consists of C$4 million in cash and a 5% gross overriding royalty providing Barnwell with continued participation in future drilling, valued at C$5 million for purposes ..</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="str">
+        <v>Bimergen Energy Co-CEO Joins Featured Keynote Panel at MoneyShow; Highlights 2026 Milestones in Company Presentations</v>
+      </c>
+      <c r="B492" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C492" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D492" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E492" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375286/0/en/bimergen-energy-co-ceo-joins-featured-keynote-panel-at-moneyshow-highlights-2026-milestones-in-company-presentations.html</v>
+      </c>
+      <c r="F492" t="str">
+        <v>NEWPORT BEACH, CA, Oct. 06, 2026 (GLOBE NEWSWIRE) -- Bimergen Energy (NYSE American: BESS), a U.S.-based renewable energy infrastructure developer, owner and operator, today highlighted its strategic milestones and achievements for 2026 as the Company participates in this week’s MoneyShow Orlando.</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="str">
+        <v>Narrowband IoT Market Growth Driven by Low-Power Networks</v>
+      </c>
+      <c r="B493" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C493" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D493" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E493" t="str">
+        <v>https://express-press-release.net/news/2026/10/06/1775688</v>
+      </c>
+      <c r="F493" t="str">
+        <v>Not every connected device needs high-speed connectivity. Many applications simply need reliable communication, broad coverage, long battery life, and low operating costs. This is where [read full press release...]</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="str">
+        <v>Modular Data Center Market Trends Supporting 5G Expansion</v>
+      </c>
+      <c r="B494" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C494" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D494" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E494" t="str">
+        <v>https://express-press-release.net/news/2026/10/06/1775670</v>
+      </c>
+      <c r="F494" t="str">
+        <v>The data center industry is entering a phase where speed, flexibility, and energy efficiency are becoming as important as computing capacity itself. As cloud platforms, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="str">
+        <v>Investors in Fluence Energy, Inc. (FLNC): Protect Your Rights - Contact ...</v>
+      </c>
+      <c r="B495" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C495" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D495" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E495" t="str">
+        <v>https://pr-inside.com/investors-in-fluence-energy-inc-flnc-protect-your-rights-contact-r5230655.htm</v>
+      </c>
+      <c r="F495" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="str">
+        <v>Why we're backing America's existing nuclear plants</v>
+      </c>
+      <c r="B496" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C496" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D496" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E496" t="str">
+        <v>https://blog.google/company-news/why-were-backing-americas-existing-nuclear-plants/</v>
+      </c>
+      <c r="F496" t="str">
+        <v>Our new agreement with Constellation Energy brings the total new nuclear capacity we’ve enabled for the U.S. energy system from uprates and restarts to over 1.5 GW.</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="str">
+        <v>Hillcrest Team to Attend 2026 OCP Global Summit</v>
+      </c>
+      <c r="B497" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C497" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D497" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E497" t="str">
+        <v>https://pr-inside.com/hillcrest-team-to-attend-2026-ocp-global-summit-r5230647.htm</v>
+      </c>
+      <c r="F497" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 6, 2026 / Hillcrest Energy Technologies Ltd. (CSE:HEAT)(OTCQB:HLRTF)(FSE:7HI) ("Hillcrest" or the "Company") announces that Jamie Hogue, Chief Operating Officer, and Dr. Emanuel Serban, PhD, PEng, Vice President of Engineering, will attend the Open Compute Project ("OCP") Global Summit in San Jose, California, from October 12 to 15, 2026. The OCP Global Summit brings together hyperscale operators, equipment manufacturers and suppliers working on next-generation datacentre infrastructure. This includes the 800V DC power architectures being developed through OCP to support high-density AI workloads. Hillcrest's attendance follows the July 2026 release of its technical paper, " Simplified ..</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="str">
+        <v>Elong Power Holding Limited Announces First Half 2026 Financial Results</v>
+      </c>
+      <c r="B498" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C498" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D498" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E498" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375235/0/en/elong-power-holding-limited-announces-first-half-2026-financial-results.html</v>
+      </c>
+      <c r="F498" t="str">
+        <v>BEIJING, Oct. 06, 2026 (GLOBE NEWSWIRE) -- Elong Power Holding Limited (Elong Power, NASDAQ: ELPW, together with its subsidiaries and consolidated entities, the “Company”) today announced its unaudited financial results for the first half of fiscal year 2026 ended June 30, 2026 (the “First Half of 2026”). The Company has completed the divestment of its lithium battery manufacturing business, fully pivoted to an asset-light energy storage system integration business, and completed offerings with aggregate gross proceeds of approximately US$20 million, laying a solid funding foundation for its global energy storage market expansion.</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="str">
+        <v>Float Glass Market Evolves as Solar Manufacturing Creates New Capacity Requirements</v>
+      </c>
+      <c r="B499" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C499" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D499" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E499" t="str">
+        <v>https://express-press-release.net/news/2026/10/06/1775636</v>
+      </c>
+      <c r="F499" t="str">
+        <v>The global float glass market was valued at USD 50.6 billion in 2024 and is expected to increase from USD 54.7 billion in 2026 to [read full press release...]</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="str">
+        <v>November 27, 2026 Deadline: Join Class Action Lawsuit Against Fluence ...</v>
+      </c>
+      <c r="B500" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C500" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D500" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E500" t="str">
+        <v>https://pr-inside.com/november-27-2026-deadline-join-class-action-lawsuit-against-fluence-r5230643.htm</v>
+      </c>
+      <c r="F500" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="str">
+        <v>Telecom Power Systems Market: Solar-on-Tower and the Future of Cleaner Connectivity</v>
+      </c>
+      <c r="B501" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C501" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D501" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E501" t="str">
+        <v>https://express-press-release.net/news/2026/10/06/1775612</v>
+      </c>
+      <c r="F501" t="str">
+        <v>Picture a tower on a ridge two hours from the nearest town. The antennas work, the backhaul is live and the subscribers are waiting. Whether [read full press release...]</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="str">
+        <v>Toyota Launches New Fuel Cell Route Bus "Sora"</v>
+      </c>
+      <c r="B502" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C502" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D502" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E502" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361451</v>
+      </c>
+      <c r="F502" t="str">
+        <v>Toyota Motor Corporation (Toyota) launched the new fuel cell route bus (FC route bus) &amp;#8220;Sora,&amp;#8221; powered by hydrogen. - - Toyota regards hydrogen as an important energy source in realizing a carbon-neutral society. It introduced its first fuel cell electric vehicle (FCEV), the Mirai, in 2014 and has sold it in more than 30 countries and regions. Since 2019, Toyota has also begun supplying fuel cell systems (FC systems) that generate electricity from hydrogen, and has provided more than 3,500 F... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361451</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="str">
+        <v>MediaTek Showcases Global Wi-Fi 8 Leadership with Filogic 8800 at Network X 2026</v>
+      </c>
+      <c r="B503" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C503" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D503" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E503" t="str">
+        <v>https://www.prnewswire.com/news-releases/mediatek-showcases-global-wi-fi-8-leadership-with-filogic-8800-at-network-x-2026-302899524.html</v>
+      </c>
+      <c r="F503" t="str">
+        <v>Joint effort with Airoha Highlights Cross-Generation Interoperability, AI-Powered Energy Saving and Smart Network Diagnostics HSINCHU, Oct. 6, 2026 /PRNewswire/ -- MediaTek and its subsidiary Airoha Technology are jointly showcasing next-generation fixed and wireless broadband...</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="str">
+        <v>From Landfill Liners to Solar Farms: The Geosynthetics Market Goes Wide</v>
+      </c>
+      <c r="B504" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C504" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D504" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E504" t="str">
+        <v>https://express-press-release.net/news/2026/10/06/1775586</v>
+      </c>
+      <c r="F504" t="str">
+        <v>Roads, railways, landfills, reservoirs and solar farms all need stable ground and secure containment. Geosynthetics (geotextiles, geomembranes, geogrids, geonets and geocells) have become a go-to [read full press release...]</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="str">
+        <v>Middlesbrough Robotics Company Nippybot Raises Angel Funding to Accelerate Autonomous Delivery Deployment</v>
+      </c>
+      <c r="B505" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C505" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D505" t="str">
+        <v>Finance, SaaS, Energy, Education</v>
+      </c>
+      <c r="E505" t="str">
+        <v>https://pressat.co.uk/releases/middlesbrough-robotics-company-nippybot-raises-angel-funding-to-accelerate-autonomous-delivery-deployment-fe5b118b0e40ba820de1bee48a4d666f/</v>
+      </c>
+      <c r="F505" t="str">
+        <v>Tuesday 6 October, 2026 Nippybot, a robotics company developing autonomous delivery robots for last-mile logistics, has raised an undisclosed angel funding round as it prepares for the next phase of commercial deployment. The investment will support the production of additional Nippybot robots, further development of its autonomous delivery platform and the expansion of commercial partnerships across the UK. Founded in Middlesbrough, Nippybot is developing compact autonomous robots designed to move food, parcels and other goods over short distances. Rather than positioning autonomous robots as a replacement for entire delivery networks, Nippybot is focused on specific environments where goods need to be moved repeatedly between locations, including logistics sites, university campuses, hos</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="str">
+        <v>From the Steam Age to AI: 1834 British Sixpence Investigation Informs IA STUDIO Research Framework</v>
+      </c>
+      <c r="B506" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C506" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D506" t="str">
+        <v>AI, Energy, Automotive</v>
+      </c>
+      <c r="E506" t="str">
+        <v>https://pressat.co.uk/releases/from-the-steam-age-to-ai-1834-british-sixpence-investigation-informs-ia-studio-research-framework-b7e1c7bd67c08e9234c468238eee1520/</v>
+      </c>
+      <c r="F506" t="str">
+        <v>Tuesday 6 October, 2026 UNITED KINGDOM, 6 October 2026 — A severely deformed British silver sixpence struck in 1834 has become the founding documented case for a research methodology examining how AI-assisted reasoning can be used without being confused with empirical evidence. IA STUDIO has deposited a fixed archival record of the IA STUDIO Hybrid Reasoning Framework — Edition 1.1 on Zenodo, following publication of Project 001 in the peer-reviewed journal npj Heritage Science. Project 001 investigated an unusually deformed William IV sixpence found in a mixed coin album acquired at a Greater Manchester car-boot sale. Early examination produced competing explanations for the specimen’s condition, including post-mint damage, prompting a move from visual interpretation to independent physic</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="str">
+        <v>Best Restaurant Solution Award 2026 goes to OiL Chef</v>
+      </c>
+      <c r="B507" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C507" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D507" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E507" t="str">
+        <v>https://express-press-release.net/news/2026/10/06/1775559</v>
+      </c>
+      <c r="F507" t="str">
+        <v>London, England, 2026-10-06 — /EPR Network/ — At the Food Service Tech Expo at the London ExCeL, OiL Chef won the top award for its innovation [read full press release...]</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="str">
+        <v>OctoPlus Plumbing &amp; Gas launches Plus Club membership for Brisbane homeowners</v>
+      </c>
+      <c r="B508" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C508" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D508" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E508" t="str">
+        <v>https://pressreleasenews.org/pressroom/octoplus-plumbing-gas-launches-plus-club-membership-for-brisbane-homeowners</v>
+      </c>
+      <c r="F508" t="str">
+        <v>OctoPlus Plumbing &amp; Gas, a family-run Brisbane business formerly known as Brisbane Plumbing &amp; Gas, has launched Plus Club, an annual membership starting at $149 per year. The membership offers no assessment fees and a 10% discount on repair and installation work.</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="str">
+        <v>RepRisk reports 28% rise in greenwashing risk as scrutiny shifts toward the energy transition</v>
+      </c>
+      <c r="B509" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C509" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D509" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E509" t="str">
+        <v>https://www.prnewswire.com/news-releases/reprisk-reports-28-rise-in-greenwashing-risk-as-scrutiny-shifts-toward-the-energy-transition-302898762.html</v>
+      </c>
+      <c r="F509" t="str">
+        <v>RepRisk's fifth annual Greenwashing Report finds that financial institutions remain at the center of greenwashing risk. In 2026, Financial Services recorded a 40% year-on-year rise in the number of companies linked to greenwashing, while Banks recorded a 23% increase. Transition-linked...</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="str">
+        <v>Nepal Solar Thermal's New venture Focused on Clean Energy production including Hydrogen Gas, Ammonia and green methanol and collecting capital for it</v>
+      </c>
+      <c r="B510" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C510" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D510" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E510" t="str">
+        <v>https://pressreleasenews.org/pressroom/nepal-solar-thermals-new-venture-focused-on-clean-energy-production-including-hydrogen-gas-ammonia-and-green-methanol-and-collecting-capital-for-it</v>
+      </c>
+      <c r="F510" t="str">
+        <v>Nepal Solar Thermal And Clean Energy Power Pvt. Ltd. announced a proposal for its Nestcep hydrogen venture ltd. The new entity will focus on producing and exporting hydrogen, its derivatives, and electricity from Nepal, utilizing proprietary solar thermal technologies and seeking capital investment.</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="str">
+        <v>Piaggio Group: first-ever double podium for Aprilia at Motegi with Jorge Mart�n in second and Marco Bezzecchi in third This is Aprilia Racing's seventh double podium of the season</v>
+      </c>
+      <c r="B511" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C511" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D511" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E511" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361439</v>
+      </c>
+      <c r="F511" t="str">
+        <v>Aprilia Racing, the Piaggio Group&amp;#39;s (PIA.MI) racing team, finished the MotoGP race at Motegi with another one-two finish in the main race. - - Starting from pole position, Jorge Mart�n maintained a good pace throughout the race to finish second. This is Aprilia Racing&amp;#39;s first-ever top-class podium at Motegi. This result also keeps the Spanish rider at the top of the championship, on 333 points. - - Marco Bezzecchi got the start he needed from fourth on the grid, immediately moving into thi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361439</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="str">
+        <v>Levi &amp; Korsinsky Notifies Fuelcell Energy, Inc. (FCEL) Investors – ...</v>
+      </c>
+      <c r="B512" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C512" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D512" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E512" t="str">
+        <v>https://pr-inside.com/levi-korsinsky-notifies-fuelcell-energy-inc-fcel-investors-r5230631.htm</v>
+      </c>
+      <c r="F512" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 5, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="str">
+        <v>End The Day With MORE | Meet the 2027 Pebble Flow</v>
+      </c>
+      <c r="B513" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C513" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D513" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E513" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361262</v>
+      </c>
+      <c r="F513" t="str">
+        <v>Pebble today announced a new set of upgrades for the 2027 Pebble Flow, its all-electric travel trailer. Solar capability now reaches up to 4 kW, combining as much as 3 kW from deployable panels with the optional 1.1 kW integrated rooftop array to power longer stays on the road. For the first time, buyers can choose between two interior floor plans, including a new Twin Bed floorplan that converts into a king in seconds alongside the existing RoomFlip Murphy queen and desk. A full-length po... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361262</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="str">
+        <v>ROSEN, NATIONAL INVESTOR RIGHTS COUNSEL, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
+      </c>
+      <c r="B514" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C514" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D514" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E514" t="str">
+        <v>https://www.newsfilecorp.com/release/317610/ROSEN-NATIONAL-INVESTOR-RIGHTS-COUNSEL-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
+      </c>
+      <c r="F514" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 5, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="str">
+        <v>Blaize Provides Preliminary Third Quarter 2026 Revenue Update and Full-Year Guidance Update</v>
+      </c>
+      <c r="B515" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C515" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E515" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375085/0/en/blaize-provides-preliminary-third-quarter-2026-revenue-update-and-full-year-guidance-update.html</v>
+      </c>
+      <c r="F515" t="str">
+        <v>SAN JOSE, Calif., Oct. 05, 2026 (GLOBE NEWSWIRE) -- Blaize Holdings, Inc. (Nasdaq: BZAI; BZAIW) (“Blaize” or the “Company”) , a leader in programmable, energy-efficient AI computing, today announced its preliminary third quarter 2026 revenue. The Company also provided an update regarding its previously issued full-year 2026 revenue guidance. These matters are further described in a Current Report on Form 8-K filed today with the U.S. Securities and Exchange Commission.</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="str">
+        <v>FCEL ALERT: Hagens Berman Reminds FuelCell Energy Investors of November 10, 2026 Lead Plaintiff Deadline</v>
+      </c>
+      <c r="B516" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C516" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D516" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E516" t="str">
+        <v>https://www.newsfilecorp.com/release/317570/FCEL-ALERT-Hagens-Berman-Reminds-FuelCell-Energy-Investors-of-November-10-2026-Lead-Plaintiff-Deadline</v>
+      </c>
+      <c r="F516" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 5, 2026) - National trial law firm Hagens Berman alerts investors in FuelCell Energy, Inc. (NASDAQ: FCEL) that a securities class action has been filed, and reminds investors that they have until November 10, 2026, to seek appointment as lead plaintiff.If you purchased or acquired FuelCell securities during the Class Period and suffered significant financial losses, submit your losses now.  Key DetailsClass Period: June 24, 2026 - Sept. 1, 2026 Lead...</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="str">
+        <v>IPG Defense to Display CROSSBOW™ High-Energy Laser Systems at Land Forces 2026 in Perth</v>
+      </c>
+      <c r="B517" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C517" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D517" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E517" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3375065/0/en/ipg-defense-to-display-crossbow-high-energy-laser-systems-at-land-forces-2026-in-perth.html</v>
+      </c>
+      <c r="F517" t="str">
+        <v>MARLBOROUGH, Mass., Oct. 05, 2026 (GLOBE NEWSWIRE) -- IPG Photonics today announced that from October 6 th though October 8 th , 2026, IPG Defense will participate in Land Forces 2026 in Perth, Australia to showcase CROSSBOW™ High-Energy Laser (HEL) Systems. This key industry event provides a platform to forge strategic alliances and collaborate to shape the future of the global aerospace and defense market.</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="str">
+        <v>Source Energy Services Announces Upcoming Earnings Release</v>
+      </c>
+      <c r="B518" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C518" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D518" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E518" t="str">
+        <v>https://pr-inside.com/source-energy-services-announces-upcoming-earnings-release-r5230567.htm</v>
+      </c>
+      <c r="F518" t="str">
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / October 5, 2026 / (TSX:SHLE) THIRD QUARTER RESULTS RELEASE AND CONFERENCE CALL Source is pleased to announce that its third quarter financial results for the period ending September 30, 2026, will be released following the Toronto Stock Exchange market close on November 5, 2026. A conference call has been scheduled for 7:30 a.m. (Alberta Time, GMT -6) on Friday, November 6, 2026. Interested analysts, investors and media representatives are invited to register to participate in the call. Once you are registered, a dial-in number and passcode will be provided to you via email. The link to register ..</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="str">
+        <v>Pomerantz LLP Advises Shareholders of Class Action Against Fluence ...</v>
+      </c>
+      <c r="B519" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C519" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D519" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E519" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-against-fluence-r5230557.htm</v>
+      </c>
+      <c r="F519" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 5, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="str">
+        <v>Centalion Acquires Haynesville Upstream and Midstream Natural Gas Assets from Silver Hill Energy Partners</v>
+      </c>
+      <c r="B520" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C520" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D520" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E520" t="str">
+        <v>https://www.prnewswire.com/news-releases/centalion-acquires-haynesville-upstream-and-midstream-natural-gas-assets-from-silver-hill-energy-partners-302898948.html</v>
+      </c>
+      <c r="F520" t="str">
+        <v>HOUSTON, Oct. 5, 2026 /PRNewswire/ -- Centalion Group ("Centalion"), one of the world's largest independent physical energy trading companies, has acquired a high-quality portfolio of upstream and midstream natural gas assets in Texas and Louisiana from Silver Hill Energy Partners...</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="str">
+        <v>Gran Tierra Energy Inc. Announces Ratification of its Onshore Exploration, Development and Production Sharing Agreement in Azerbaijan</v>
+      </c>
+      <c r="B521" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C521" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D521" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E521" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3375036/0/en/gran-tierra-energy-inc-announces-ratification-of-its-onshore-exploration-development-and-production-sharing-agreement-in-azerbaijan.html</v>
+      </c>
+      <c r="F521" t="str">
+        <v>CALGARY, Alberta, Oct. 05, 2026 (GLOBE NEWSWIRE) -- Gran Tierra Energy Inc. (“Gran Tierra” or the “Company”) (NYSE American:GTE)(TSX:GTE)(LSE:GTE) is pleased to announce that the Milli Majlis, the Parliament of the Republic of Azerbaijan, has ratified the exploration, development and production sharing agreement (the “ EDPSA ”) for the onshore Guba-Khazaryani region (the “ Contract Area ”) that the Company signed with the State Oil Company of the Republic of Azerbaijan on February 18, 2026.</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="str">
+        <v>Altura Energy Provides Update on $3 Million Strategic Investment to Expand Helium Production in Arizona</v>
+      </c>
+      <c r="B522" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C522" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D522" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E522" t="str">
+        <v>https://www.newsfilecorp.com/release/317500/Altura-Energy-Provides-Update-on-3-Million-Strategic-Investment-to-Expand-Helium-Production-in-Arizona</v>
+      </c>
+      <c r="F522" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 5, 2026) - Altura Energy Corp. (TSXV: ALTU) (OTCQB: ALTUF) (FSE: Y020) ("Altura" or the "Company") confirms it is continuing to work with its strategic investor (the "Investor"), a leading conglomerate from a Southeast Asian nation, to complete its acquisition of 18,541,400 units of the Company (each, a "Unit").  The Investor is acquiring the Units by way of a non-brokered private placement by conducted by the Company (the "Offering"), at a...</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="str">
+        <v>ONEnergy Inc. Announces Non-Brokered Private Placement</v>
+      </c>
+      <c r="B523" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C523" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D523" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E523" t="str">
+        <v>https://www.newmediawire.com/news/onenergy-inc-announces-non-brokered-private-placement-7090341</v>
+      </c>
+      <c r="F523" t="str">
+        <v>TORONTO, ONTARIO - October 5, 2026 ( NEWMEDIAWIRE ) - ONEnergy Inc. (“ ONEnergy ” or the “ Company ”) (NEX: OEG.H) announces a non-brokered private placement of up to 4,000,000 common shares of the Company (each, a " Share ") at a price of $0.05 per Share for gross proceeds of up to $200,000 (the " Offering "). No commissions or finders' fees are payable by the Company in connection with the Offering. The Company intends to use the net proceeds of the Offering for general corporate and working capital purposes. The Offering is expected to close on or about October 9, 2026, or such other date(s) as the Company may determine (the " Closing Date "), in one or more tranches. Completion of the Offering is subject to certain conditions, including receipt of all necessary approvals, including the</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="str">
+        <v>Filipina Super‑Meta Sensation Eylsia Nicolas Surges Toward One Billion ...</v>
+      </c>
+      <c r="B524" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C524" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D524" t="str">
+        <v>AI, Healthcare, Energy</v>
+      </c>
+      <c r="E524" t="str">
+        <v>https://pr-inside.com/filipina-super-meta-sensation-eylsia-nicolas-surges-toward-one-billion-r5230498.htm</v>
+      </c>
+      <c r="F524" t="str">
+        <v>(PR-inside.com) NORTH PALM BEACH, FL / ACCESS Newswire / October 5, 2026 / Eylsia Nicolas' extraordinary 2026 continues with a week marked by global media endorsements, a high‑energy duet release, festival recognition, and accelerating momentum toward her projected one billion Meta views. After medical complications in 2025 left her with permanent lung damage and vocal‑cord injury, Nicolas rebuilt her voice using her patented 3D spatial audio, voice‑sampling, and selective AI reconstruction. Her comeback has become one of the most compelling stories in modern independent music. This week she again held #1 on the global Groover Singer‑Songwriter Charts, advanced to #3 in Hip Hop/Rap, ..</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="str">
+        <v>Ramaco Resources Chairman and CEO Randall Atkins to Speak at Baker Botts 10th Annual Energy Summit</v>
+      </c>
+      <c r="B525" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C525" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D525" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E525" t="str">
+        <v>https://www.prnewswire.com/news-releases/ramaco-resources-chairman-and-ceo-randall-atkins-to-speak-at-baker-botts-10th-annual-energy-summit-302898828.html</v>
+      </c>
+      <c r="F525" t="str">
+        <v>LEXINGTON, Ky., Oct. 5, 2026 /PRNewswire/ -- Ramaco Resources, Inc. (NASDAQ: METC, METCB) ("Ramaco" or the "Company") announced today that its Chairman and Chief Executive Officer, Randall W. Atkins, will participate as a speaker at the 10th Annual Energy Summit: "Energy, Risk, and...</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="str">
+        <v>Cleveland-Cliffs to Host U.S. Secretary of Energy Chris Wright and Other Government Officials at Butler Works to Showcase GOES Expansion Project</v>
+      </c>
+      <c r="B526" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C526" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D526" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E526" t="str">
+        <v>https://finance.yahoo.com/energy/articles/cleveland-cliffs-host-u-secretary-201500317.html</v>
+      </c>
+      <c r="F526" t="str">
+        <v>CLEVELAND, October 05, 2026--Cleveland-Cliffs Inc. (NYSE: CLF) ("Cliffs") announced today that it is hosting Chris Wright, U.S. Secretary of Energy; Audrey Robertson, Assistant Secretary of Energy; and William Kimmitt, Under Secretary of Commerce, at its Butler Works facility on Tuesday, October 6, to showcase the Company's previously announced Grain Oriented Electrical Steel (GOES) expansion project.</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="str">
+        <v>SM Energy Schedules Third Quarter 2026 Conference Call for November 4, 2026</v>
+      </c>
+      <c r="B527" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C527" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D527" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E527" t="str">
+        <v>https://www.prnewswire.com/news-releases/sm-energy-schedules-third-quarter-2026-conference-call-for-november-4-2026-302898581.html</v>
+      </c>
+      <c r="F527" t="str">
+        <v>DENVER, Oct. 5, 2026 /PRNewswire/ -- SM Energy Company (the "Company" or "SM") (NYSE: SM) today announced that it plans to release third quarter 2026 financial and operating results after market close on November 3, 2026. The Company will hold a conference call to discuss results on...</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="str">
+        <v>BWXT’s BANR Microreactor Chosen for Canadian Transportable Nuclear Power Plant Project</v>
+      </c>
+      <c r="B528" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C528" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D528" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E528" t="str">
+        <v>https://finance.yahoo.com/energy/articles/bwxt-banr-microreactor-chosen-canadian-200500787.html</v>
+      </c>
+      <c r="F528" t="str">
+        <v>TORONTO, October 05, 2026--BWX Technologies, Inc. (NYSE: BWXT) announced today that Prodigy Clean Energy, Ltd., Pabineau First Nation and Eel River Bar First Nation have selected its BANR microreactor technology for a Transportable Nuclear Power Plant (TNPP) to be located in Belledune, New Brunswick.</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="str">
+        <v>Lattis Management LP Completes Second Close of its Flagship Vehicle</v>
+      </c>
+      <c r="B529" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C529" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D529" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E529" t="str">
+        <v>https://finance.yahoo.com/energy/articles/lattis-management-lp-completes-second-200300804.html</v>
+      </c>
+      <c r="F529" t="str">
+        <v>NEW YORK &amp; LONDON &amp; AUSTIN, October 05, 2026--Lattis Management LP ("Lattis"), a provider of infrastructure and commodities solutions for middle-market energy, completed a second capital close for its flagship vehicle Lattis LP and the inauguration of its infrastructure-focused vehicle, Lattis Infrastructure LP. Lattis received investor commitments exceeding $100 million early in the third quarter, anchored by a Northeastern institutional investor with over $25 billion in assets. Several notable</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="str">
+        <v>Major Field Campaign With Argonne Will Study Severe Midwestern Storms and Their Connection to Land Characteristics</v>
+      </c>
+      <c r="B530" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C530" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D530" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E530" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/major-field-campaign-argonne-study-195600016.html</v>
+      </c>
+      <c r="F530" t="str">
+        <v>LEMONT, Ill., October 05, 2026--Research will deploy advanced instruments to study how differences in land surfaces impact the formation and intensity of energy-disrupting storms.</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="str">
+        <v>Graphano Energy Completes Prospecting Phase at Black Jack Graphite Discovery, Applies to Expand Exploration Area to the West and Announces Private Placement of up to $900,000</v>
+      </c>
+      <c r="B531" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C531" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D531" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E531" t="str">
+        <v>https://www.newsfilecorp.com/release/317468/Graphano-Energy-Completes-Prospecting-Phase-at-Black-Jack-Graphite-Discovery-Applies-to-Expand-Exploration-Area-to-the-West-and-Announces-Private-Placement-of-up-to-900000</v>
+      </c>
+      <c r="F531" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 5, 2026) - Graphano Energy Ltd. (TSXV: GEL) (FSE: 97G0) ("Graphano" or the "Company") is pleased to announce the completion of the prospecting phase of its exploration program at the Black Jack graphite discovery, located approximately one kilometre northwest of the Company's Black Pearl graphite discovery in Québec. Samples collected during the program have been submitted to the laboratory for analysis, with results expected within the next...</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="str">
+        <v>Kaplan Fox Alerts Tigo Energy, Inc. (TYGO) Investors Who Suffered Losses to a Securities Class Action - Deadline is November 23, 2026</v>
+      </c>
+      <c r="B532" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C532" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D532" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E532" t="str">
+        <v>https://www.newsfilecorp.com/release/317401/Kaplan-Fox-Alerts-Tigo-Energy-Inc.-TYGO-Investors-Who-Suffered-Losses-to-a-Securities-Class-Action-Deadline-is-November-23-2026</v>
+      </c>
+      <c r="F532" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 5, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="str">
+        <v>Epoch Batteries Introduces 12V 460Ah V2-T Elite Series LiFePO4 Battery for RV and Marine Systems</v>
+      </c>
+      <c r="B533" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C533" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D533" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E533" t="str">
+        <v>https://www.newsfilecorp.com/release/317276/Epoch-Batteries-Introduces-12V-460Ah-V2T-Elite-Series-LiFePO4-Battery-for-RV-and-Marine-Systems</v>
+      </c>
+      <c r="F533" t="str">
+        <v>Marietta, Georgia--(Newsfile Corp. - October 5, 2026) - Epoch Batteries has introduced the 12V 460Ah V2-T Elite Series LiFePO4 Battery for RV and marine house-power systems. The model brings 5.89 kWh of stated storage into a Group 8D footprint, with an internal Class T fuse, heating, Bluetooth monitoring, and CANbus communication for compatible Victron equipment.To view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="str">
+        <v>Did You Lose Money on Fluence Energy, Inc. (FLNC)? Levi &amp; Korsinsky ...</v>
+      </c>
+      <c r="B534" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C534" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D534" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E534" t="str">
+        <v>https://pr-inside.com/did-you-lose-money-on-fluence-energy-inc-flnc-levi-korsinsky-r5230469.htm</v>
+      </c>
+      <c r="F534" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 5, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="str">
+        <v>Securities Lawsuit Alert: Fuelcell Energy, Inc. (FCEL) - Contact Levi ...</v>
+      </c>
+      <c r="B535" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C535" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D535" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E535" t="str">
+        <v>https://pr-inside.com/securities-lawsuit-alert-fuelcell-energy-inc-fcel-contact-levi-r5230456.htm</v>
+      </c>
+      <c r="F535" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 5, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="str">
+        <v>Norsk Hydro: Update on Alunorte gas supply situation</v>
+      </c>
+      <c r="B536" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C536" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D536" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E536" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374912/0/en/norsk-hydro-update-on-alunorte-gas-supply-situation.html</v>
+      </c>
+      <c r="F536" t="str">
+        <v>Hydro provides an update on the natural gas supply situation at the Alunorte alumina refinery.</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="str">
+        <v>ADNOC Signs Agreement with Gulf Group to Supply Up to 2 Million Tonnes of LNG to Thailand</v>
+      </c>
+      <c r="B537" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C537" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D537" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E537" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361402</v>
+      </c>
+      <c r="F537" t="str">
+        <v>SPA underscores ADNOC&amp;#39;s commitment to ensuring reliable energy supplies to Asia - - ADNOC Trading will deliver approximately 2 million tonnes of LNG to Gulf Group over a multi-year term, starting in 2027 - - Agreement enabled by ADNOC&amp;#39;s LNG marketing and trading platform, reinforcing delivery of its integrated global gas growth strategy - - ADNOC today announced the signing of a multi-year Sales and Purchase Agreement (SPA) with Gulf Group, Thailand&amp;#39;s leading energy and infrastructure congl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361402</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="str">
+        <v>FLNC SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Fluence Energy Investors of Securities Class Action Lawsuit Deadline on November 30, 2026</v>
+      </c>
+      <c r="B538" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C538" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D538" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E538" t="str">
+        <v>https://www.newsfilecorp.com/release/317444/FLNC-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Fluence-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-30-2026</v>
+      </c>
+      <c r="F538" t="str">
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Fluence Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Fluence Energy between November 24, 2025 and September 16, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New...</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="str">
+        <v>InventHelp Inventor Develops New Cable Organizer (CHK-6027)</v>
+      </c>
+      <c r="B539" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C539" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D539" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E539" t="str">
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-new-cable-organizer-chk-6027-302898081.html</v>
+      </c>
+      <c r="F539" t="str">
+        <v>PITTSBURGH, Oct. 5, 2026 /PRNewswire/ -- "I wanted to create an improved way to anchor, wind, and store various types of charging cords," said an inventor, from Plainfield, Ill., "so I invented the CABLE ORGANIZER. My design also enables you to readily identify which device cord is stored...</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="str">
+        <v>GE Vernova-powered projects receive 2026 POWER Magazine Awards for advancements in energy efficiency and decarbonization</v>
+      </c>
+      <c r="B540" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C540" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D540" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E540" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361395</v>
+      </c>
+      <c r="F540" t="str">
+        <v>- - &amp;#8226; Nhon Trach 3&amp;amp;4 Power Plant in Vietnam honored as &amp;#8220;Plant of the Year&amp;#8221; and &amp;#8220;Top Gas Plant&amp;#8221; for its role in advancing high-efficiency LNG-fired generation. - &amp;#8226; Duke Energy&amp;#39;s DeBary facility recognized with the &amp;#8220;Hydrogen Award&amp;#8221; for moving hydrogen from concept and pilot scale into real-world grid operations - &amp;#8226; Dominion Energy&amp;#39;s Parr Station modernization project earns the &amp;#8220;Reinvention Award&amp;#8221; for its successful revitalization of a historic site to meet modern energy demands. - - - G... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361395</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="str">
+        <v>SPIE announces the acquisition of Clauser in France</v>
+      </c>
+      <c r="B541" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C541" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D541" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E541" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374802/0/en/spie-announces-the-acquisition-of-clauser-in-france.html</v>
+      </c>
+      <c r="F541" t="str">
+        <v>Cergy, 5 October 2026 - SPIE, the independent European leader in multi-technical services in the areas of energy and communications, announces the acquisition of 94% of CLAUSER, a family-owned company with recognised expertise in industrial maintenance and high-power electrical installations.</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="str">
+        <v>The President of the Republic of Argentina, Javier Milei, meets Eni CEO Claudio Descalzi</v>
+      </c>
+      <c r="B542" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C542" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D542" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E542" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361391</v>
+      </c>
+      <c r="F542" t="str">
+        <v>The President of the Republic of Argentina, Javier Milei, met in Paris with Eni Chief Executive Officer Claudio Descalzi on the sidelines of the institutional and industrial events organized as part of Argentina Week. During the meeting, the parties discussed prospects for cooperation in the energy sector and investment opportunities in Argentina, with particular focus on the development of the country&amp;#39;s gas resources and projects aimed at strengthening its role in international energy mar... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361391</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="str">
+        <v>Companies Listed Worldwide Present Live and Meet Investors at The Global Markets Forum (Hybrid), October 7 and 8</v>
+      </c>
+      <c r="B543" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C543" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D543" t="str">
+        <v>Healthcare, Energy</v>
+      </c>
+      <c r="E543" t="str">
+        <v>https://www.newmediawire.com/news/companies-listed-worldwide-present-live-and-meet-investors-at-the-global-markets-forum-hybrid-october-7-and-8-7090331</v>
+      </c>
+      <c r="F543" t="str">
+        <v xml:space="preserve">Live Presentations and Q&amp;amp;A Across Mining and Battery Materials, Biotechnology, Digital Health, Technology, Financial Services, and Energy and Environment Hybrid Day 1 in New York, NY, Virtual Day 2; Investors Can Request In-Person or Virtual Management Meetings NEW YORK, NY - October 5, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to The Global Markets Forum (Hybrid), a B2i Digital Featured Conference, taking place on Wednesday, October 7, and Thursday, October 8, 2026, and hosted by Virtual Investor Conferences. Day 1 is hybrid, with management teams presenting in person at the OTC Markets Group office in New York or remotely. Day 2 is online. As the Official Marketing Partner, B2i Digital highlights the conference and the presenting companies to a media network with a </v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="str">
+        <v>Monster Energy Team Riders Claim Victories and Championship Titles at 2026 WHOOP UCI Mountain Bike World Series Lake Placid</v>
+      </c>
+      <c r="B544" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C544" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D544" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E544" t="str">
+        <v>https://www.prnewswire.com/news-releases/monster-energy-team-riders-claim-victories-and-championship-titles-at-2026-whoop-uci-mountain-bike-world-series-lake-placid-302898235.html</v>
+      </c>
+      <c r="F544" t="str">
+        <v>24-Year-Old Luca Martin from France Claims 2026 Overall Championship Titles in Elite Men's Cross-Country (XCO) and Short Track (XCC) Rankings 25-Year-Old Charlie Aldridge from Scotland Takes 1st Place in Elite Men's Cross-Country (XCO) Race 22-Year-Old Lachie Stevens-McNab from New...</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="str">
+        <v>SOXAI RING X Tops US$635,200 in Kickstarter Pledges, Attracts 2,868 Backers in First 72 Hours</v>
+      </c>
+      <c r="B545" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C545" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D545" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E545" t="str">
+        <v>https://www.prnewswire.com/news-releases/soxai-ring-x-tops-us635-200-in-kickstarter-pledges-attracts-2-868-backers-in-first-72-hours-302898406.html</v>
+      </c>
+      <c r="F545" t="str">
+        <v>After passing US$400,000 from 2,000 backers on its first day, the Japanese smart ring brand makes its international debut with a 5.19 mm-wide ring offering up to 10 days of battery life. YOKOHAMA, Japan, Oct. 5, 2026 /PRNewswire/ -- SOXAI Inc. today announced that its SOXAI RING X smart...</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="str">
+        <v>TruGrid Outlines How Early EPC Integration De-Risks Energy Projects for Developers and Lenders</v>
+      </c>
+      <c r="B546" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C546" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D546" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E546" t="str">
+        <v>https://www.prnewswire.com/news-releases/trugrid-outlines-how-early-epc-integration-de-risks-energy-projects-for-developers-and-lenders-302898523.html</v>
+      </c>
+      <c r="F546" t="str">
+        <v>New insights from TruGrid show how connecting engineering, procurement, and construction before mobilization strengthens financing confidence for energy storage and solar projects. HOUSTON, Oct. 5, 2026 /PRNewswire/ -- TruGrid, a leading energy storage and solar company that provides...</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="str">
+        <v>SNRY Pivots and Installs Dealmaker Derrick Whitehead as President and CEO</v>
+      </c>
+      <c r="B547" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C547" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D547" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E547" t="str">
+        <v>https://www.newmediawire.com/news/snry-pivots-and-installs-dealmaker-derrick-whitehead-as-president-and-ceo-7090329</v>
+      </c>
+      <c r="F547" t="str">
+        <v>DOVER, DE - October 5, 2026 ( NEWMEDIAWIRE ) - Solar Energy Initiatives, Inc. (OTC: SNRY) today announced that its Board of Directors has appointed Derrick Whitehead as President and Chief Executive Officer, effective 10/1/26. Mr. Whitehead succeeds Bryan A. Wilkinson as President and Chief Executive Officer. Mr. Wilkinson will shift to Chief Operating Officer and will help lead the transition. The Company plans to build out a strong Board of Directors over the next few months. Mr. Whitehead is a finance coach and the founder of “Alpha Incorporated” and “Economic Masonry” where he works with privately held companies on corporate structure, business credit, and capital-formation strategy. He reaches that audience through live “Wealth Without Risk” tours, regular webinars, and a sizable soci</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="str">
+        <v>ScottMadden Releases Summer 2026 Energy Industry Update, Examining How Utilities Are Meeting the "Speed-to-Power" Challenge</v>
+      </c>
+      <c r="B548" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C548" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D548" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E548" t="str">
+        <v>https://www.pr.com/press-release/975782</v>
+      </c>
+      <c r="F548" t="str">
+        <v>Latest report explores accelerating electricity demand, grid investment, data center-driven growth, nuclear momentum, affordability, and lessons from Portugal's recent blackout. [PR.com]</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="str">
+        <v>Pye-Barker Fire &amp;amp; Safety Marks Fire Prevention Week with Lithium-Ion Battery Guidance for Commercial Facilities</v>
+      </c>
+      <c r="B549" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C549" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E549" t="str">
+        <v>https://www.prnewswire.com/news-releases/pye-barker-fire--safety-marks-fire-prevention-week-with-lithium-ion-battery-guidance-for-commercial-facilities-302898109.html</v>
+      </c>
+      <c r="F549" t="str">
+        <v>ATLANTA, Oct. 5, 2026 /PRNewswire/ -- In observance of Fire Prevention Week (Oct. 4-10), Pye-Barker Fire &amp; Safety, the largest fully integrated and full-service fire protection, life safety and security services provider in the United States, is sharing lithium-ion battery safety guidance...</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="str">
+        <v>GPOPlus+ (OTCQB: GPOX) Presenting at NIBA's 153rd Investment Conference ...</v>
+      </c>
+      <c r="B550" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C550" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D550" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E550" t="str">
+        <v>https://pr-inside.com/gpoplus-otcqb-gpox-presenting-at-niba-s-153rd-investment-conference-r5230341.htm</v>
+      </c>
+      <c r="F550" t="str">
+        <v>(PR-inside.com) Chairman and CEO Brett H. Pojunis to present the PRISM+ technology platform, the Company's hub network, and its roadmap to national scale to micro-cap and small-cap investors and bankers at NIBA's 153rd Investment Conference in Fort Lauderdale. LAS VEGAS, NV / ACCESS Newswire / October 5, 2026 / GPO Plus, Inc. (OTCQB:GPOX) , an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, is pleased to announce that Chairman and Chief Executive Officer Brett H. Pojunis will present on October 7, 2026 at NIBA's 153rd Investment Conference , taking place October 6-7, 2026, ..</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="str">
+        <v>RAMPF: Sealing, Potting, and Bonding Solutions for Batteries and Power Electronics</v>
+      </c>
+      <c r="B551" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C551" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D551" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E551" t="str">
+        <v>https://www.pr.com/press-release/979771</v>
+      </c>
+      <c r="F551" t="str">
+        <v>Battery Show North America: Sealing systems, potting compounds, gap fillers, and adhesives together with automated mixing and dispensing technology – Booth 5222. [PR.com]</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="str">
+        <v>Did You Lose Money Investing in Tigo Energy? Robbins LLP Urges Investors with Significant Losses to Contact the Firm for Information About Their Rights Against TYGO</v>
+      </c>
+      <c r="B552" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C552" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D552" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E552" t="str">
+        <v>https://www.newsfilecorp.com/release/317185/Did-You-Lose-Money-Investing-in-Tigo-Energy-Robbins-LLP-Urges-Investors-with-Significant-Losses-to-Contact-the-Firm-for-Information-About-Their-Rights-Against-TYGO</v>
+      </c>
+      <c r="F552" t="str">
+        <v>San Diego, California--(Newsfile Corp. - October 5, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of persons or entities who purchased or otherwise acquired Tigo Energy (NASDAQ: TYGO) securities between February 24, 2026 and August 4, 2026, inclusive (the "Class Period"). Tigo provides solar and energy storage solutions, including module level power electronics ("MLPE") designed to maximize the energy output of individual solar...</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="str">
+        <v>CSOL Expands Organization to Support Commercial Growth and International Development</v>
+      </c>
+      <c r="B553" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C553" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D553" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E553" t="str">
+        <v>https://www.newsfilecorp.com/release/317269/CSOL-Expands-Organization-to-Support-Commercial-Growth-and-International-Development</v>
+      </c>
+      <c r="F553" t="str">
+        <v>Avon, New York--(Newsfile Corp. - October 5, 2026) - China Solar &amp; Clean Energy Solutions, Inc. (OTCID: CSOL) (the "Company") today announced an expansion of its organizational capabilities as it prepares for the next phase of growth across its portfolio, including Alyze AI Metrics.The Company is actively recruiting experienced professionals across executive leadership, business development, sales, technology and operations, with a focus on building the infrastructure required to support...</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="str">
+        <v>Hillcrest and Equipmake Expand Partnership Talks to Include Commercial ...</v>
+      </c>
+      <c r="B554" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C554" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D554" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E554" t="str">
+        <v>https://pr-inside.com/hillcrest-and-equipmake-expand-partnership-talks-to-include-commercial-r5230326.htm</v>
+      </c>
+      <c r="F554" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 5, 2026 / Hillcrest Energy Technologies Ltd. (CSE:HEAT)(OTCQB:HLRTF)(FSE:7HI) ("Hillcrest" or the "Company") today provided shareholders with an update on negotiations toward a definitive agreement with Equipmake plc ("Equipmake") for Hillcrest's Zero Voltage Switching ("ZVS") inverter technology. The scope of the agreement under negotiation has expanded beyond joint development to include commercial licensing terms. The Company expects to complete the agreement in October 2026. On July 9, 2026, Hillcrest announced a non-binding Letter of Intent ("LOI") with Equipmake, a UK-based developer and manufacturer of high-performance electric motors and inverters. The LOI set out a joint ..</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="str">
+        <v>American Resources Corporation, ReElement Technologies and Electrified ...</v>
+      </c>
+      <c r="B555" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C555" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D555" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E555" t="str">
+        <v>https://pr-inside.com/american-resources-corporation-reelement-technologies-and-electrified-r5230323.htm</v>
+      </c>
+      <c r="F555" t="str">
+        <v xml:space="preserve">(PR-inside.com) October events connect company leadership with institutional investors and commercial partners across battery recycling, electronics recovery and critical materials supply chains FISHERS, IN / ACCESS Newswire / October 5, 2026 / American Resource Corporation (NASDAQ:AREC) together with ReElement Technologies Corporation ("ReElement") a leading U.S. developer and operator of advanced rare earth and critical mineral refining capacity in which American Resources holds a strategic minority interest, and Electrified Materials Corporation ("Electrified Materials"), American Resources' majority-owned critical materials recycling and processing subsidiary, today announced participation in three industry and investor conferences during October. The events will provide opportunities </v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="str">
+        <v>QuikStor and KISS Integrate to Make Portfolio-Wide Smart Access Finally Practical</v>
+      </c>
+      <c r="B556" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C556" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D556" t="str">
+        <v>SaaS, Real Estate, Energy</v>
+      </c>
+      <c r="E556" t="str">
+        <v>https://www.prweb.com/releases/quikstor-and-kiss-integrate-to-make-portfolio-wide-smart-access-finally-practical-302896886.html</v>
+      </c>
+      <c r="F556" t="str">
+        <v>QuikStor's native integration with Keep It Simple Storage (KISS) connects battery-free NFC smart access directly to the tenant record. No WiFi at the door, no gateways to maintain, and no manual steps required. EL SEGUNDO, Calif., Oct. 5, 2026 /PRNewswire-PRWeb/ -- QuikStor, the modern...</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="str">
+        <v>Arevon Achieves Top Honors in 2026 GRESB Assessment</v>
+      </c>
+      <c r="B557" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C557" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D557" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E557" t="str">
+        <v>https://www.prnewswire.com/news-releases/arevon-achieves-top-honors-in-2026-gresb-assessment-302897602.html</v>
+      </c>
+      <c r="F557" t="str">
+        <v>Company earns a 98.2 overall score, five-star rating, perfect Performance Score, and No. 1 ranking in the Americas for Solar Power Generation SCOTTSDALE, Ariz., Oct. 5, 2026 /PRNewswire/ -- Arevon Energy, Inc., a leading American energy developer, owner, and operator, announced its...</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="str">
+        <v>Expand Energy Selects Thoughtworks to Scale AI Across the Enterprise</v>
+      </c>
+      <c r="B558" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C558" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D558" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E558" t="str">
+        <v>https://www.prnewswire.com/news-releases/expand-energy-selects-thoughtworks-to-scale-ai-across-the-enterprise-302897810.html</v>
+      </c>
+      <c r="F558" t="str">
+        <v>Engagement combines AI strategy, enterprise AI platform development and production deployment to help Expand Energy scale AI across the business. CHICAGO, Oct. 5, 2026 /PRNewswire/ -- Thoughtworks, a global technology consultancy that integrates design, engineering and artificial...</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="str">
+        <v>Sofwave to Participate in the Jefferies Private MedTech Virtual Summit</v>
+      </c>
+      <c r="B559" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C559" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D559" t="str">
+        <v>Healthcare, Energy</v>
+      </c>
+      <c r="E559" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374467/0/en/sofwave-to-participate-in-the-jefferies-private-medtech-virtual-summit.html</v>
+      </c>
+      <c r="F559" t="str">
+        <v>SAN CLEMENTE, Calif., Oct. 05, 2026 (GLOBE NEWSWIRE) -- Sofwave Medical Ltd (“the Company”) (TASE: SOFW), an emerging leader in energy-based non-invasive, aesthetic medical devices for practitioners worldwide, today announced that Louis Scafuri, Chief Executive Officer, and Assaf Korner, Chief Financial Officer, will participate in the Jefferies Private MedTech Virtual Summit on October 7 – 8, 2026.</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="str">
+        <v>Northern Graphite beauftragt die DGWA zur Unterstützung der Investor Relations und Unternehmensaktivitäten in Europa</v>
+      </c>
+      <c r="B560" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C560" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D560" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E560" t="str">
+        <v>https://www.newsfilecorp.com/release/317086/Northern-Graphite-beauftragt-die-DGWA-zur-Untersttzung-der-Investor-Relations-und-Unternehmensaktivitten-in-Europa</v>
+      </c>
+      <c r="F560" t="str">
+        <v>Ottawa, Ontario--(Newsfile Corp. - Montag, 5. Oktober 2026) - Northern Graphite Corporation (TSXV: NGC) (OTCQB: NGPHF) (FSE: 0NG) (XSTU: 0NG) (die "Gesellschaft" oder "Northern") gibt bekannt, dass ihre in Deutschland ansässige Tochtergesellschaft Northern Graphite Battery Materials GmbH ("NGCBM") die DGWA - Deutsche Gesellschaft für Wertpapieranalyse GmbH ("DGWA") auf nicht-exklusiver Basis beauftragt hat, die Investor-Relations- und Kommunikationsaktivitäten in Europa zu unterstützen.Das...</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="str">
+        <v>Northern Graphite Engages Germany's DGWA to Support European Investor &amp; Corporate Activities</v>
+      </c>
+      <c r="B561" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C561" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D561" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E561" t="str">
+        <v>https://www.newsfilecorp.com/release/317085/Northern-Graphite-Engages-Germanys-DGWA-to-Support-European-Investor-Corporate-Activities</v>
+      </c>
+      <c r="F561" t="str">
+        <v>Ottawa, Ontario--(Newsfile Corp. - October 5, 2026) - Northern Graphite Corporation (TSXV: NGC) (OTCQB: NGPHF) (FSE: 0NG) (XSTU: 0NG) (the "Company" or "Northern") announces that, through its German-based subsidiary Northern Graphite Battery Materials GmbH ("NGCBM"), it has engaged DGWA - Deutsche Gesellschaft für Wertpapieranalyse GmbH ("DGWA") - on a non-exclusive basis to support investor awareness and communications activities in Europe.DGWA's mandate will be to support the Company in...</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="str">
+        <v>Helio Highlights Industry Recognition of Energy Demand as Starship ...</v>
+      </c>
+      <c r="B562" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C562" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D562" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E562" t="str">
+        <v>https://pr-inside.com/helio-highlights-industry-recognition-of-energy-demand-as-starship-r5230301.htm</v>
+      </c>
+      <c r="F562" t="str">
+        <v>(PR-inside.com) BERKELEY, CA / ACCESS Newswire / October 5, 2026 / Helio Corporation (OTCID:HLEO) ("Helio" or the "Company"), a developer of advanced Space-Based Solar Power and engineering technologies pioneering commercial lunar hardware, today commented on recently reported developments that, in the Company's view, reflect growing demand for new energy supply and falling barriers to the orbital infrastructure that space-based solar power ("SBSP") depends on. Industry leaders were direct about the energy challenge at the America.gov launch event in Washington, D.C. on September 29. As reported by Yahoo Finance, Elon Musk said power generation could become one of the biggest constraints on America's ..</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="str">
+        <v>Helio Highlights Industry Recognition of Energy Demand as Starship Reaches Orbit, Advancing the Launch Economics Behind Space-Based Solar Power</v>
+      </c>
+      <c r="B563" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C563" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D563" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E563" t="str">
+        <v>https://www.newswire.com/news/helio-highlights-industry-recognition-of-energy-demand-as-starship-reaches</v>
+      </c>
+      <c r="F563" t="str">
+        <v>Helio highlights Starship’s orbital milestone and rising AI energy demand as falling launch costs strengthen the economics of Space-Based Solar Power.</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="str">
+        <v>Zentek Invited to Present Albany Graphite Purification Results at the 26th International Nuclear Graphite Specialists Meeting</v>
+      </c>
+      <c r="B564" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C564" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D564" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E564" t="str">
+        <v>https://www.newsfilecorp.com/release/317313/Zentek-Invited-to-Present-Albany-Graphite-Purification-Results-at-the-26th-International-Nuclear-Graphite-Specialists-Meeting</v>
+      </c>
+      <c r="F564" t="str">
+        <v>Presentation on acid-free purification of Albany graphite to 5N at bench scale scheduled for October 22, 2026, in Osaka, JapanINGSM-26 is co-organized by Toyo Tanso and the Japan Atomic Energy AgencyThe presentation will set out Albany's bench-scale results and ask the specialist community what specification the material should be aimed atThe International Atomic Energy Agency projects global nuclear capacity could grow from 377 GW to between 561 GW and 992 GW by 2050Guelph, Ontario--(Newsfile...</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="str">
+        <v>Surge Battery Metals to Host Analyst Conference Call to Discuss Pre-Feasibility Study Results at the Nevada North Lithium Project</v>
+      </c>
+      <c r="B565" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C565" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D565" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E565" t="str">
+        <v>https://www.newsfilecorp.com/release/317357/Surge-Battery-Metals-to-Host-Analyst-Conference-Call-to-Discuss-PreFeasibility-Study-Results-at-the-Nevada-North-Lithium-Project</v>
+      </c>
+      <c r="F565" t="str">
+        <v>West Vancouver, British Columbia--(Newsfile Corp. - October 5, 2026) - Surge Battery Metals Inc. (TSXV: NILI) (OTCQX: NILIF) (FSE: DJ5C) (the "Company" or "Surge") will host an analyst conference call today, Monday, October 5, 2026 at 1:30 p.m. Pacific Time (4:30 p.m. Eastern Time) to discuss the results of the Pre-Feasibility Study ("PFS") for the Nevada North Lithium Project ("NNLP" or the "Project"). Participation in the call is restricted to equity research analysts. The PFS results were...</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="str">
+        <v>Lost Money on Fluence Energy, Inc. (FLNC)? Urged to Join Class Action ...</v>
+      </c>
+      <c r="B566" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C566" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D566" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E566" t="str">
+        <v>https://pr-inside.com/lost-money-on-fluence-energy-inc-flnc-urged-to-join-class-action-r5230217.htm</v>
+      </c>
+      <c r="F566" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 5, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="str">
+        <v>Another Rural Area Targeted for Industrial Solar and Lithium Battery Facilities, This Time Near UNESCO World Heritage Site and National Park, Mesa Verde</v>
+      </c>
+      <c r="B567" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C567" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D567" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E567" t="str">
+        <v>https://www.send2press.com/wire/another-rural-area-targeted-for-industrial-solar-and-lithium-battery-facilities-this-time-near-unesco-world-heritage-site-and-national-park-mesa-verde/</v>
+      </c>
+      <c r="F567" t="str">
+        <v>MONTEZUMA COUNTY, Colo., Oct. 5, 2026 (SEND2PRESS NEWSWIRE) -- NoValleyRange, a neighborhood group located near Mesa Verde (a UNESCO World Heritage site and National Park), are fighting a Texas developer proposing a $240 million dollar solar and lithium battery development. The proposed project consists of 900 acres of solar panels and 8 acres of lithium battery storage at the base of Colorado's only UNESCO world heritage site.</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="str">
+        <v>Solidion Technology (NASDAQ: STI) Remains Firm on Flux Power (NASDAQ: FLUX) Below Market Offer in Response to Flux Board Rejection</v>
+      </c>
+      <c r="B568" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C568" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D568" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E568" t="str">
+        <v>https://www.prnewswire.com/news-releases/solidion-technology-nasdaq-sti-remains-firm-on-flux-power-nasdaq-flux-below-market-offer-in-response-to-flux-board-rejection-302898023.html</v>
+      </c>
+      <c r="F568" t="str">
+        <v>Sees no Basis to Increase Its Offer as Flux Power Continues to Face Highly Dilutive Financing Requirements, Regulatory Issues, and Default Risk DALLAS, Oct. 5, 2026 /PRNewswire/ -- Solidion Technology, Inc. (NASDAQ: STI) ("Solidion Technology" or "the Company"), an advanced battery...</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="str">
+        <v>Hydrogen Energy Storage Market Trends Shaping the Clean Energy System in 2026</v>
+      </c>
+      <c r="B569" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C569" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D569" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E569" t="str">
+        <v>https://express-press-release.net/news/2026/10/05/1775430</v>
+      </c>
+      <c r="F569" t="str">
+        <v>The global hydrogen energy storage market was valued at USD 17.4 billion in 2025 and is projected to increase from USD 18.2 billion in 2026 [read full press release...]</v>
+      </c>
+    </row>
+    <row r="570" xml:space="preserve">
+      <c r="A570" t="str">
+        <v>Micot's XTL6001 Featured in Two EASD Presentations: MasR/GCGR/GLP-1R Triple-Agonist Mechanism Opens a Differentiated Path Across Metabolic and Renal Disease</v>
+      </c>
+      <c r="B570" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C570" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D570" t="str">
+        <v>SaaS, Healthcare, Energy, Automotive, Education</v>
+      </c>
+      <c r="E570" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110573/</v>
+      </c>
+      <c r="F570" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 5, 2026 - (ACN Newswire) - At the 62nd Annual Meeting of the European Association for the Study of Diabetes (EASD), one of the world’s most influential scientific meetings in diabetes and metabolic disease, Micot Pharmaceuticals (02335.HK) presented research on XTL6001, its internally developed long-acting protein candidate and triple receptor agonist targeting GLP-1R, GCGR and MasR. The studies, covering high-quality weight management and chronic kidney disease (CKD)/diabetic kidney disease (DKD), were selected for oral presentation, bringing the Chinese-origin innovative programme onto a leading international scientific platform.
+From a development perspective, XTL6001 is not designed simply to maximise headline weight loss. By combining the GLP-1R, GCGR and MasR pathways, the programme aims to address weight management, glucose and lipid metabolism, body-composition optimisation and potential renal protection within a single development framework. As the GLP-1 field continues to evolve rapidly, this integrated metabolic–renal approach gives XTL6001 a differentiated profile versus conventional incretin-based therapies and provides a clearer positioning for subsequent global clinical development and potential business development opportunities.
+From Posters to Oral Presentations: Building International Scientific Visibility
+EASD and the American Diabetes Association (ADA) Scientific Sessions are among the most prominent international scientific platforms in diabetes and metabolic disease. Research on XTL6001 was first presented in two posters at ADA 2026 in June, followed by two oral presentations at EASD. The progression from posters to oral presentation provided a higher-profile forum for the same development thesis to be presented and discussed with the international scientific community. Conference selection, of course, does not substitute for clinical validation. For an early-stage innovative programme, however, repeated exposure at major international meetings can help increase visibility among clinicians, research institutions and potential industry partners.
+Notably, XTL6001 presented both weight-management and CKD/DKD research at the same EASD meeting. Obesity care is increasingly moving beyond “weight loss alone” toward broader management of body composition and cardiometabolic, hepatic and renal comorbidities. The ability to deliver benefits beyond weight reduction is therefore becoming an important dimension of next-generation competition. By adding MasR to the GLP-1R/GCGR combination, XTL6001 is designed to incorporate a renal-protection component into its differentiated product profile.
+Weight Loss, Muscle Preservation and Renal Protection: Differentiation Through a Triple-Target Mechanism
+According to company disclosures and publicly available scientific data, XTL6001 is a long-acting protein drug candidate and a triple receptor agonist targeting GLP-1R, GCGR and MasR. The programme has completed its Phase I study in China and has received clinical trial authorisation in both China and the United States. In the disclosed Phase I single ascending dose (SAD) study, 25 healthy participants received XTL6001 across a dose range of 37.5–300 mg, with additional participants receiving placebo. The study showed a favourable overall safety and tolerability profile.
+Dr. Xiangling Wang, Micot Pharma’s Chief Medical Officer (CMO), presented a systematic study comparing XTL6001
+The available data also indicate that XTL6001 is designed to deliver benefits beyond the headline weight loss shown on the scale. In preclinical diet-induced obesity (DIO) mouse studies, XTL6001 demonstrated greater weight reduction than semaglutide at equivalent doses and a slower rate of weight regain after treatment discontinuation. At the same dose, and despite overall food intake being comparable to or even higher than that observed with semaglutide, weight reduction was approximately 33% greater, suggesting that the effect may be driven more by increased energy expenditure and fat utilisation than by appetite suppression alone. The studies also showed selective fat loss, restoration of the proportion of muscle mass toward normal levels, a 1.61-fold greater reduction in abdominal fat versus semaglutide, and concurrent improvements in lipid and hepatic parameters, including a reduction in LDL-C of more than 80% (87.2%) and a 90.8% reduction in hepatic triglycerides, with near-complete reversal of hepatic steatosis and normalisation of ALT. These findings point to potential utility in MASH. Importantly, the comparisons with semaglutide were generated primarily in animal studies and should not be interpreted as evidence of superior efficacy in humans.
+In the renal programme, publicly disclosed studies used multiple animal models of kidney disease. The rationale for the triple-target mechanism can be summarised as follows: GLP-1R primarily supports improvements in metabolism and haemodynamics; GCGR may help protect renal tubules from lipotoxic injury; and MasR is intended to address glomerular structural protection and antifibrotic activity. Together, the three pathways are designed to intervene across metabolic drivers, haemodynamic abnormalities, structural injury and fibrosis in the CKD/DKD disease cascade, rather than acting as a simple combination of independent effects. XTL6001 dose-dependently reduced 24-hour urinary albumin excretion and the urine albumin-to-creatinine ratio (UACR), while improving the glomerular filtration rate (GFR). Across different models, XTL6001 showed dose-dependent reductions in albuminuria: in STZ-induced, uninephrectomised rats, 0.5 mg/kg reduced UACR by 62.9% versus vehicle control and reduced 24-hour urinary albumin by approximately 54.7%; in the alloxan model, the reduction in UACR was approximately three times that seen with finerenone monotherapy; and in a mouse CKD model, 12 mg/kg reduced urinary albumin by 80.2%, with reductions in albuminuria reaching approximately 88% across the three models. The studies also observed reductions in serum creatinine, blood urea nitrogen and serum uric acid. These findings provide further support for the programme’s “weight management–metabolic regulation–albuminuria reduction” rationale. However, the renal benefits remain predominantly preclinical and will need to be validated in randomised controlled studies in patients with CKD/DKD.
+The Obesity Market Is Moving Into a Multi-Target Era — MasR Gives XTL6001 a Distinct Route
+The next generation of obesity therapies is already progressing from single-target GLP-1 agents toward GLP-1/GIP dual agonists, GLP-1/GCGR dual agonists and GLP-1/GIP/GCGR triple agonists. Eli Lilly’s retatrutide has advanced into Phase III development, while United Laboratories’ UBT251 is in Phase II, underscoring that “multi-target” activity alone is no longer sufficient to create a durable moat. XTL6001 is differentiated by the fact that its third target is MasR rather than GIPR. According to company disclosures, activation of the MasR pathway is associated with anti-inflammatory and antifibrotic effects, promotion of muscle-protein synthesis, improvement in mitochondrial function and induction of mitochondria-mediated thermogenesis. This gives XTL6001 a development rationale that is more naturally centred on renal protection, proteinuria and broader multi-organ metabolic benefits, rather than on cross-trial comparisons of headline weight-loss efficacy where no head-to-head evidence exists.
+From a capital-markets and business-development perspective, XTL6001’s successive appearances at ADA and EASD, together with its upcoming presentation of hyperuricaemic nephropathy research at ASN Kidney Week 2026, are helping the programme build continuous visibility across the diabetes, obesity and nephrology communities. Presenting at international scientific meetings is not a transaction in itself, nor can it replace human efficacy data, but it can create additional touchpoints with potential licensing, co-development and regional partners. Ultimately, the asset’s value will depend on whether clinical studies in humans can validate the hypotheses around quality of weight loss, body-composition improvement and renal protection; whether its safety and tolerability profile remains competitive; and whether indications such as CKD/DKD can demonstrate reproducible and clinically translatable benefits. If these elements are progressively validated, XTL6001 could establish a more distinctive global development path in the increasingly crowded GLP-1 landscape through a combined positioning around high-quality weight management, metabolic improvement and potential renal protection.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="str">
+        <v>Heterogeneous vs. Homogeneous: Who Really Owns the Catalyst Market?</v>
+      </c>
+      <c r="B571" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C571" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D571" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E571" t="str">
+        <v>https://express-press-release.net/news/2026/10/05/1775419</v>
+      </c>
+      <c r="F571" t="str">
+        <v>Catalysts rarely make headlines, but they sit behind much of modern industry. They turn crude oil into cleaner fuels, help make the plastics and chemicals [read full press release...]</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="str">
+        <v>Epoxy Resin Market Trends Influencing Industrial Coatings in 2026</v>
+      </c>
+      <c r="B572" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C572" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D572" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E572" t="str">
+        <v>https://express-press-release.net/news/2026/10/05/1775412</v>
+      </c>
+      <c r="F572" t="str">
+        <v>The global epoxy resin market is on track for steady expansion, supported by rising demand across paints and coatings, construction, automotive, electronics, renewable energy, and [read full press release...]</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="str">
+        <v>atNorth to develop new data center in Salo, Finland</v>
+      </c>
+      <c r="B573" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C573" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D573" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E573" t="str">
+        <v>https://www.prnewswire.com/news-releases/atnorth-to-develop-new-data-center-in-salo-finland-302898239.html</v>
+      </c>
+      <c r="F573" t="str">
+        <v>The planned site will support critical digital infrastructure while creating opportunities for local collaboration, energy partnerships and heat reuse. HELSINKI, Oct. 5, 2026 /PRNewswire/ -- atNorth, the leading Nordic high-density colocation and built-to-suit data center provider, today...</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="str">
+        <v>HP Brings Premium PC Experiences to More Consumers</v>
+      </c>
+      <c r="B574" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C574" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D574" t="str">
+        <v>Finance, AI, Energy, Retail</v>
+      </c>
+      <c r="E574" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361377</v>
+      </c>
+      <c r="F574" t="str">
+        <v>News Highlights: - - - &amp;#8226; HP OmniBook 5 combines vibrant OLED visuals, rich audio, and AI-enhanced capabilities to help consumers create, connect and be entertained wherever they go - &amp;#8226; HP ProBook 4 equips growing businesses with AI-ready performance and portability to stay productive wherever work happens - - - HP Inc. (NYSE: HPQ) announced the new HP OmniBook 5, a premium consumer Windows laptop designed for people who want more from their everyday device: more screen, more battery li... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361377</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="str">
+        <v>Redwire Awarded Follow-On Contract to Provide Roll-Out Solar Array Wings for Axiom Space’s Second Space Station Module</v>
+      </c>
+      <c r="B575" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C575" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D575" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E575" t="str">
+        <v>https://finance.yahoo.com/technology/articles/redwire-awarded-contract-roll-solar-080000575.html</v>
+      </c>
+      <c r="F575" t="str">
+        <v>ANTALYA, Turkey &amp; JACKSONVILLE, Fla., October 05, 2026--Redwire Corporation (NYSE: RDW), a global leader in space and defense technology solutions, today announced it has been awarded a contract by Axiom Space, a leader in next-generation space infrastructure, to develop and deliver two Roll-Out Solar Array (ROSA) wings for Axiom Station’s second space station module.</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="str">
+        <v>Environment Health And Safety Market Trends: The Shift From Reactive Compliance to Predictive Safety</v>
+      </c>
+      <c r="B576" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C576" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D576" t="str">
+        <v>Healthcare, Energy</v>
+      </c>
+      <c r="E576" t="str">
+        <v>https://express-press-release.net/news/2026/10/05/1775392</v>
+      </c>
+      <c r="F576" t="str">
+        <v>The Environment Health And Safety Market was valued at USD 55.5 billion in 2025. It is estimated at USD 59.1 billion in 2026 and projected [read full press release...]</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="str">
+        <v>Citrus Oil Market Opportunities From Organic Beauty Trends</v>
+      </c>
+      <c r="B577" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C577" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D577" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E577" t="str">
+        <v>https://express-press-release.net/news/2026/10/05/1775387</v>
+      </c>
+      <c r="F577" t="str">
+        <v>The Citrus Oil Market is entering a period of steady expansion as consumers increasingly favor natural, plant-based ingredients across everyday products. Citrus Oil Market valued [read full press release...]</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="str">
+        <v>Securities Class Action Lawsuit Filed Against Fuelcell Energy, Inc. ...</v>
+      </c>
+      <c r="B578" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C578" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D578" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E578" t="str">
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-fuelcell-energy-inc-r5230199.htm</v>
+      </c>
+      <c r="F578" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 5, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="str">
+        <v>Water And Wastewater Treatment Equipment Market Grows at 5.3% CAGR to 2033</v>
+      </c>
+      <c r="B579" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C579" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D579" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E579" t="str">
+        <v>https://express-press-release.net/news/2026/10/05/1775381</v>
+      </c>
+      <c r="F579" t="str">
+        <v>Water scarcity, tighter discharge rules, and aging infrastructure are pushing utilities and industries to rethink how they treat and reuse water. According to Grand View [read full press release...]</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="str">
+        <v>How the Heat Exchanger Market Turned Wasted Energy Into Profit</v>
+      </c>
+      <c r="B580" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C580" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D580" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E580" t="str">
+        <v>https://express-press-release.net/news/2026/10/05/1775377</v>
+      </c>
+      <c r="F580" t="str">
+        <v>Heat exchangers rarely get attention, yet nearly every energy-intensive process depends on them. Refineries, power plants, pharmaceutical lines, desalination facilities and supermarket refrigeration all rely [read full press release...]</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="str">
+        <v>Sweco analysis: Europe needs smarter investment to strengthen water resilience</v>
+      </c>
+      <c r="B581" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C581" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D581" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E581" t="str">
+        <v>https://www.prnewswire.com/news-releases/sweco-analysis-europe-needs-smarter-investment-to-strengthen-water-resilience-302898158.html</v>
+      </c>
+      <c r="F581" t="str">
+        <v>STOCKHOLM, Oct. 5, 2026 /PRNewswire/ -- Water infrastructure is a strategic resilience issue for Europe. A new Urban Insight report from Sweco explores how municipalities and water utilities can respond to growing pressures from climate change, drought, flooding, energy shocks, cyber...</v>
+      </c>
+    </row>
+    <row r="582" xml:space="preserve">
+      <c r="A582" t="str">
+        <v>Savills Hong Kong Celebrates 40th Anniversary</v>
+      </c>
+      <c r="B582" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C582" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D582" t="str">
+        <v>Finance, Real Estate, Energy</v>
+      </c>
+      <c r="E582" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110567/</v>
+      </c>
+      <c r="F582" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Oct 5, 2026 - (ACN Newswire) - International real estate consultancy Savills Hong Kong is celebrating its 40th anniversary this year. Since establishing its presence in Hong Kong in 1986, the company has grown in tandem with the city, witnessing the evolution of Hong Kong’s property market and the transformation of its urban landscape. To mark this significant milestone and express its gratitude to all employees who have been part of this journey, Savills Hong Kong has launched two special anniversary initiatives: a “Savills Hong Kong 40th” themed tram [branding] campaign and the distribution of limited-edition commemorative Octopus cards to all Hong Kong employees. These initiatives aim to share this proud moment with the team.
+Double-Sided Themed Tram Travels Across Hong Kong Island, Bringing the Company’s Founding Spirit to the Streets
+Savills Hong Kong has announced the launch of the 40th anniversary themed tram that travels through the streets and lanes of Hong Kong Island. The tram body features a unique double-sided design with one side features with vibrant bright yellow to reflect the pulse of the city, while the other uses deep navy blue to echo the night view of Victoria Harbour. The tram is printed with Company’s brand philosophy, “Helping People Thrive Through Places and Spaces”, demonstrating the Company’s spirit of providing people-oriented service after four decades of deep-rooted engagement in Hong Kong’s real estate market.
+Savills Hong Kong 40th Anniversary Themed Tram
+This initiative is particularly meaningful as it marks the continuation of Hong Kong Tramways’ first tram body painting collaboration with a commercial enterprise. Beyond carrying forward the tram’s longstanding role as a moving part of Hong Kong’s cityscape, the project also creates new possibilities for partnerships between commercial enterprises and local public transport brands. The company would also like to express its sincere gratitude to Hong Kong Tramways for its support, which enabled colleagues to personally participate in and contribute to this unique initiative.
+Savills Hong Kong colleagues take part in the Employee Painting Day
+To celebrate this occasion, the company has held its “Employee Painting Day” on 28 September at Shau Kei Wan Tram Depot. Colleagues from the property management and agency teams painted the tram body together. Through their creativity, teamwork and commitment to colour parts of the tram design, integrating Hong Kong’s unique tram culture into the company’s 40th anniversary milestone. Subsequently, on 30 September, the company held a launch ceremony at Whitty Street Tram Depot, hosted by Mr Raymond Lee, Chief Executive Officer, Greater China of Savills and the management team. Mr Lee painted a stroke on the commemorative tram, officially completing this co-created 40th anniversary artwork while ranging the tram bell to symbolise the official launch of the themed tram.
+The distinctive “ding ding” sound of Hong Kong trams is not merely a sound of the city; it also symbolises moving forward, connection and the beginning of a new journey. The participation of management symbolises management standing together with colleagues and working as one. Savills hopes that through this “mobile celebration stage” travelling across Hong Kong Island could bring the city’s energy and the brand’s colours into the community, and to share the joy of its 40th anniversary with colleagues and the public.
+Mr. Raymond Lee, Chief Executive Officer, Greater China of Savills, and members of the management team attend the launch ceremony
+Limited-Edition Commemorative Octopus Cards Presented to All Employees  A Keepsake Symbolising Shared Growth
+In addition to the public-facing tram campaign, the company is also extending its anniversary celebration to every employee with a specially designed “Savills Hong Kong 40th Anniversary Commemorative Octopus Card” created for the team.
+Featuring Hong Kong’s skyline as its centrepiece, the card uses clean lines to depict landmark buildings on both sides of Victoria Harbour, while a gradient colour palette adds depth to the design. The company’s bespoke 40th anniversary logo and the Savills brand name are incorporated into the upper-right corner. Understated and refined, the overall design makes the card both practical and collectible.
+As an essential part of daily life in Hong Kong, the Octopus card is more than simply a commuting tool – it is more like a companion in their daily lives. Through this limited-edition commemorative card, the company hopes to honour the contributions and shared journey of every employee over the past 40 years, to express its appreciation for their professionalism, dedication and passionate service in their respective roles, and to celebrate how their collective efforts have carried the company through every market cycle to achieve today’s success.
+Savills Hong Kong 40th Anniversary Commemorative Octopus Card
+Harnessing the Power of Teamwork to Shape the Next Chapter
+Since 1986, Savills Hong Kong and generations of employees have together witnessed the company’s development alongside the city’s transformation. The company’s 40th anniversary is not only an opportunity to look back on its past achievements, but also a new starting point from which to look ahead.
+Mr Raymond Lee, Chief Executive Officer, Greater China of Savills, said: “This year marks an important milestone as we celebrate 40 years in Hong Kong. The double-sided themed tram travelling across Hong Kong Island and the limited-edition commemorative Octopus card presented to every colleague perfectly embody the two things we have always cherished: progressing alongside the city of Hong Kong and growing together with our people. I would like to express my sincere gratitude to every colleague for their dedication and trust over the years, and to the people of Hong Kong for their continued support. Looking ahead, we will continue to uphold our philosophy of ‘Helping People Thrive Through Places and Spaces’, working hand in hand with our employees, clients and partners to create many more remarkable chapters together.”
+About Savills
+For over 170 years, Savills has been helping people thrive through places and spaces. Listed on the London Stock Exchange, we have more than 42,000 professionals collaborating across over 70 countries, delivering unrivalled coverage and expertise to the world of commercial and prime residential real estate. By applying world research data and trends to local and global settings, we’re able to empower our clients with insights from the forefront of the industry – bringing their aspirations to life through innovative, tailor-made solutions.  Whether we are working with a global corporate looking to expand, an investor seeking to sustainably optimise their portfolio, or a family trying to find a new home, we help our clients make better property decisions.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="str">
+        <v>Tigo Energy, Inc. Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - TYGO</v>
+      </c>
+      <c r="B583" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C583" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D583" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E583" t="str">
+        <v>https://www.prnewswire.com/news-releases/tigo-energy-inc-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--tygo-302897878.html</v>
+      </c>
+      <c r="F583" t="str">
+        <v>NEW YORK, Oct. 5, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Tigo Energy, Inc. ("Tigo" or "the Company") (NASDAQ: TYGO) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated thereunder by the U....</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="str">
+        <v>TYGO Investors Have Opportunity to Lead Tigo Energy, Inc. Securities Fraud Lawsuit with SBS Law</v>
+      </c>
+      <c r="B584" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C584" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D584" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E584" t="str">
+        <v>https://www.prnewswire.com/news-releases/tygo-investors-have-opportunity-to-lead-tigo-energy-inc-securities-fraud-lawsuit-with-sbs-law-302897887.html</v>
+      </c>
+      <c r="F584" t="str">
+        <v>LOS ANGELES, Oct. 5, 2026 /PRNewswire/ -- Schall, Brown &amp; Schwartz LLP ("SBS"), a national shareholder rights litigation firm, reminds investors of a class action lawsuit against Tigo Energy, Inc. ("Tigo" or "the Company") (NASDAQ: TYGO) for violations of §§10(b) and 20(a) of the...</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="str">
+        <v>FLNC Investors Have Opportunity to Lead Fluence Energy, Inc. Securities Fraud Lawsuit with SBS Law</v>
+      </c>
+      <c r="B585" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C585" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D585" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E585" t="str">
+        <v>https://www.prnewswire.com/news-releases/flnc-investors-have-opportunity-to-lead-fluence-energy-inc-securities-fraud-lawsuit-with-sbs-law-302897879.html</v>
+      </c>
+      <c r="F585" t="str">
+        <v>LOS ANGELES, Oct. 5, 2026 /PRNewswire/ -- Schall, Brown &amp; Schwartz LLP ("SBS"), a national shareholder rights litigation firm, reminds investors of a class action lawsuit against Fluence Energy, Inc. ("Fluence" or "the Company") (NASDAQ: FLNC) for violations of §§10(b) and 20(a) of the...</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="str">
+        <v>Fluence Energy, Inc Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - FLNC</v>
+      </c>
+      <c r="B586" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C586" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D586" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E586" t="str">
+        <v>https://www.prnewswire.com/news-releases/fluence-energy-inc-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--flnc-302897875.html</v>
+      </c>
+      <c r="F586" t="str">
+        <v>NEW YORK, Oct. 5, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Fluence Energy, Inc. ("Fluence" or "the Company") (NASDAQ: FLNC) for for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated...</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="str">
+        <v>Green Rain Energy Holdings Engages FG Relations to Expand Investor Communications Across Europe and the United States</v>
+      </c>
+      <c r="B587" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C587" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D587" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E587" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374157/0/en/green-rain-energy-holdings-engages-fg-relations-to-expand-investor-communications-across-europe-and-the-united-states.html</v>
+      </c>
+      <c r="F587" t="str">
+        <v>Green Rain Energy Holdings Engages FG Relations to Expand Investor Communications Across Europe and the United States</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="str">
+        <v>ROSEN, REGARDED INVESTOR COUNSEL, Encourages Tigo Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - TYGO</v>
+      </c>
+      <c r="B588" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C588" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D588" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E588" t="str">
+        <v>https://www.newsfilecorp.com/release/317347/ROSEN-REGARDED-INVESTOR-COUNSEL-Encourages-Tigo-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-TYGO</v>
+      </c>
+      <c r="F588" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 4, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of Tigo Energy, Inc. (NASDAQ: TYGO)  between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than November 23, 2026, in the securities class action...</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="str">
+        <v>ROSEN, A LEADING LAW FIRM, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
+      </c>
+      <c r="B589" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C589" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D589" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E589" t="str">
+        <v>https://www.newsfilecorp.com/release/317326/ROSEN-A-LEADING-LAW-FIRM-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
+      </c>
+      <c r="F589" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 4, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
+      </c>
+    </row>
+    <row r="590" xml:space="preserve">
+      <c r="A590" t="str">
+        <v>Cheche Group Looks to Australia as Home Batteries Take on a Bigger Grid Role</v>
+      </c>
+      <c r="B590" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C590" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D590" t="str">
+        <v>Finance, SaaS, Energy, Automotive</v>
+      </c>
+      <c r="E590" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110562/</v>
+      </c>
+      <c r="F590" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Oct 5, 2026 - (ACN Newswire) - Australia’s rapidly expanding home battery market is becoming more than a story about hardware sales, as government subsidies accelerate adoption and virtual power plant programs draw household batteries into the wider electricity system. The shift provides the backdrop to Cheche Group Inc.’s (Nasdaq: CCG) proposed move into residential energy storage.
+Cheche said earlier this month that it had signed a non-binding term sheet for a strategic investment in Long Way Fortune, a residential solar-and-storage business operating in Australia and Singapore. The transaction remains subject to due diligence, definitive agreements and relevant approvals.
+The proposal would take Cheche beyond its core digital insurance and mobility businesses at a time when Australia is committing significant public funding to the residential energy storage sector. Since July 2025, the federal Cheaper Home Batteries Program has provided an upfront discount of around 30% for a range of eligible battery systems, with support now tiered by system size and set to decline over time. The government later expanded estimated four-year funding to A$7.2 billion, a move expected to help more than 2 million Australians install a battery and add roughly 40 gigawatt-hours of storage capacity by 2030.
+As installations rise, attention is also shifting to how those batteries are used once they are in homes. In Western Australia, households receiving state battery rebates or no-interest loans are required to participate in a virtual power plant, or VPP, while New South Wales has taken a different approach by offering incentives for eligible battery owners to connect their systems to one.
+VPPs allow household batteries to be coordinated in response to electricity prices, periods of peak demand and broader grid conditions. For homeowners, a battery can still lower electricity bills or provide backup power, but once connected to a VPP it can also form part of a larger pool of distributed energy capacity.
+That is gradually broadening the economics of residential storage. Much of the industry has traditionally revolved around selling and installing equipment, but a growing base of connected batteries is creating opportunities around aggregation, electricity management and services linked to how those assets are operated over time.
+Hardware performance, pricing and installation will remain central to adoption. In markets where batteries are increasingly connected with electricity retailers, VPPs and grid programs, however, the commercial relationship can extend well beyond the initial equipment sale.
+Cheche has placed the proposed investment within its broader “Green Mobility + Green Energy” strategy. While Cheche’s existing digital insurance business and Long Way Fortune’s energy storage solutions currently operate independently, both teams are actively exploring cross-sector synergies within the EV and green energy supply chains. Detailing of operational integration is expected as negotiations progress.
+The near-term relevance of the proposal therefore lies less in any immediate overlap with Cheche’s existing business than in exposure to a part of the energy market undergoing rapid change. Australia is adding household batteries at scale while also developing ways for those assets to participate more actively in the electricity system.
+As more systems are connected, residential storage is beginning to move beyond a largely product-driven market. Energy storage equipment sales remain important, but aggregation and ongoing energy services could account for a larger share of the value created around those systems over time. Unlocking the full value of this transition will depend on finalizing the transaction and executing its operational integration.
+Australia’s battery subsidies are putting more storage into homes, while VPP programs are beginning to shape how those batteries interact with the electricity market once installed. For companies entering the sector, the opportunity is increasingly tied not only to rising demand for batteries, but also to the changing role those assets play after they are connected.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="str">
+        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Tigo ...</v>
+      </c>
+      <c r="B591" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C591" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D591" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E591" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-tigo-r5230136.htm</v>
+      </c>
+      <c r="F591" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 4, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="str">
+        <v>Pomerantz LLP Advises of Securities Class Action Involving Fluence ...</v>
+      </c>
+      <c r="B592" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C592" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D592" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E592" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-fluence-r5230135.htm</v>
+      </c>
+      <c r="F592" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 4, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="str">
+        <v>Pomerantz LLP Highlights Class Action Against FuelCell Energy, Inc. ...</v>
+      </c>
+      <c r="B593" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C593" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D593" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E593" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-highlights-class-action-against-fuelcell-energy-inc-r5230120.htm</v>
+      </c>
+      <c r="F593" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 4, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="str">
+        <v>Green Coast Roofing and Solar Marks More Than Five Decades of Family-Owned Roofing in Southwest Florida</v>
+      </c>
+      <c r="B594" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C594" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D594" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E594" t="str">
+        <v>https://www.prweb.com/releases/green-coast-roofing-and-solar-marks-more-than-five-decades-of-family-owned-roofing-in-southwest-florida-302897553.html</v>
+      </c>
+      <c r="F594" t="str">
+        <v>Naples roofer founded in 1972 now holds three Florida state contractor licenses and has completed more than 3,000 roofs in the past three years NAPLES, Fla., Oct. 4, 2026 /PRNewswire-PRWeb/ -- Green Coast Roofing and Solar, a family-owned roofing and solar contractor serving Southwest...</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="str">
+        <v>LiLic Sidecar Debuts at YOTTA 2026 as Vision Group Showcases New Power Solutions for AI Infrastructure</v>
+      </c>
+      <c r="B595" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C595" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D595" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E595" t="str">
+        <v>https://www.prnewswire.com/news-releases/lilic-sidecar-debuts-at-yotta-2026-as-vision-group-showcases-new-power-solutions-for-ai-infrastructure-302897757.html</v>
+      </c>
+      <c r="F595" t="str">
+        <v>LAS VEGAS and NEW YORK, Oct. 4, 2026 /PRNewswire/ -- Vision Group showcased its portfolio of AI data center (AIDC) power and energy storage products at YOTTA 2026 in Las Vegas on September 29–30, marking the first public appearance of LiLic Sidecar. Addressing the growing need for...</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="str">
+        <v>Pomerantz LLP Calls Attention to Class Action Against FuelCell Energy, ...</v>
+      </c>
+      <c r="B596" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C596" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D596" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E596" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-against-fuelcell-energy-r5230050.htm</v>
+      </c>
+      <c r="F596" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 4, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="str">
+        <v>Monster Energy's Payton Talbott Defeats Deiveson Figueiredo at UFC 332</v>
+      </c>
+      <c r="B597" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C597" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D597" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E597" t="str">
+        <v>https://www.prnewswire.com/news-releases/monster-energys-payton-talbott-defeats-deiveson-figueiredo-at-ufc-332-302897747.html</v>
+      </c>
+      <c r="F597" t="str">
+        <v>Rising Bantamweight Talent Talbott Secures First-Round TKO Victory Over Brazilian MMA Icon, Earns $25,000 Finish Bonus 30-Year-Old Esteban Ribovics from Argentina Stops King Green in Round 1 34-Year-Old Johnny Walker from Brazil Earns First-Round KO Victory over Mick Parkin in Heavyweight...</v>
+      </c>
+    </row>
+    <row r="598" xml:space="preserve">
+      <c r="A598" t="str">
+        <v>Central New Energy (01735.HK) Receives MSCI Provisional ESG Rating of BB Under Semiconductor &amp; Semiconductor Equipment Industry Model</v>
+      </c>
+      <c r="B598" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C598" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D598" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E598" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110561/</v>
+      </c>
+      <c r="F598" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 4, 2026 - (ACN Newswire) - Central New Energy Holding Group Limited (01735.HK) announced that MSCI Sustainability &amp; Climate has assigned the Company a Provisional ESG Rating of BB, with a rating action date of September 23, 2026.
+According to the MSCI report, the Company was assessed under the Semiconductors &amp; Semiconductor Equipment ESG Rating model (version 5.0.2), recording an industry-adjusted score of 4.14 and a weighted-average Key Issue score of 4.8 out of 10. Across the three pillars, the Company scored 4.8 for Environmental, 2.3 for Social, and 7.0 for Governance, with governance serving as a key pillar of support.
+The MSCI BB rating demonstrates that the Company possesses a mature ESG risk-management framework and robust resilience against long-term sustainability risks. Achieving this rating reinforces the Company's investability and enhances its standing among global institutional investors and ESG-focused funds, providing strong momentum for future capital market access, financing optimization, and long-term expansion.
+The Company said it will continue to enhance its ESG management, disclosure, and operational practices to support business development and sustainable value creation. The rating is provisional and does not constitute a credit rating, securities research report, or investment advice.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="str">
+        <v>Monster Energy Sweeps Men's Skateboard Street Podium at SLS Paris 2026</v>
+      </c>
+      <c r="B599" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C599" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D599" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E599" t="str">
+        <v>https://www.prnewswire.com/news-releases/monster-energy-sweeps-mens-skateboard-street-podium-at-sls-paris-2026-302897731.html</v>
+      </c>
+      <c r="F599" t="str">
+        <v>Men's Skateboard Street: Nyjah Huston Takes 1st Place, Toa Sasaki Claims 2nd Place, and Giovanni Vianna Finishes 3rd Women's Skateboard Street: Liz Akama Claims 3rd Place PARIS, Oct. 4, 2026 /PRNewswire/ -- Back on top! Monster Energy congratulates team rider Nyjah Huston on taking first...</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="str">
+        <v>ROSEN, RECOGNIZED TRIAL COUNSEL, Encourages Tigo Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - TYGO</v>
+      </c>
+      <c r="B600" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C600" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D600" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E600" t="str">
+        <v>https://www.newsfilecorp.com/release/317287/ROSEN-RECOGNIZED-TRIAL-COUNSEL-Encourages-Tigo-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-TYGO</v>
+      </c>
+      <c r="F600" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 3, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of Tigo Energy, Inc. (NASDAQ: TYGO)  between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than November 23, 2026, in the securities class action...</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="str">
+        <v>Securities Lawsuit Alert: Fluence Energy, Inc. (FLNC) – Contact Levi ...</v>
+      </c>
+      <c r="B601" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C601" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D601" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E601" t="str">
+        <v>https://pr-inside.com/securities-lawsuit-alert-fluence-energy-inc-flnc-contact-levi-r5229984.htm</v>
+      </c>
+      <c r="F601" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="str">
+        <v>Class Action Lawsuit Filed Against Fuelcell Energy, Inc. (FCEL) – Recover ...</v>
+      </c>
+      <c r="B602" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C602" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D602" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E602" t="str">
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-fuelcell-energy-inc-fcel-recover-r5229982.htm</v>
+      </c>
+      <c r="F602" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="str">
+        <v>Pomerantz LLP Advises Shareholders of Class Action Against Tigo Energy, ...</v>
+      </c>
+      <c r="B603" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C603" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D603" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E603" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-against-tigo-energy-r5229980.htm</v>
+      </c>
+      <c r="F603" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 3, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="str">
+        <v>Pomerantz LLP Advises of Securities Class Action Against Fluence Energy, ...</v>
+      </c>
+      <c r="B604" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C604" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D604" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E604" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-fluence-energy-r5229979.htm</v>
+      </c>
+      <c r="F604" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 3, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="str">
+        <v>INVESTOR ALERT: Fluence Energy, Inc. (FLNC) Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit</v>
+      </c>
+      <c r="B605" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C605" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D605" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E605" t="str">
+        <v>https://www.prnewswire.com/news-releases/investor-alert-fluence-energy-inc-flnc-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-302897300.html</v>
+      </c>
+      <c r="F605" t="str">
+        <v>Did you buy FLNC securities between November 24, 2025 and September 16, 2026? Affected FLNC Investor Summary Who: Fluence Energy, Inc. (NASDAQ: FLNC) What: Securities fraud class action lawsuit filed Class Period: November 24, 2025 through September 16, 2026 Deadline to Seek Lead...</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="str">
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving FuelCell ...</v>
+      </c>
+      <c r="B606" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C606" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D606" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E606" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-fuelcell-r5229923.htm</v>
+      </c>
+      <c r="F606" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 3, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="str">
+        <v>New to The Street Show 774 Premieres Tonight on Bloomberg Television, ...</v>
+      </c>
+      <c r="B607" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C607" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D607" t="str">
+        <v>Finance, AI, SaaS, Energy</v>
+      </c>
+      <c r="E607" t="str">
+        <v>https://pr-inside.com/new-to-the-street-show-774-premieres-tonight-on-bloomberg-television-r5229897.htm</v>
+      </c>
+      <c r="F607" t="str">
+        <v>(PR-inside.com) Spendable physical gold, fusion energy, AI-powered restaurant procurement and digital-infrastructure growth lead the first broadcast to reach audiences across the United States, Latin America, MENA and Southeast Asia NEW YORK CITY, NY / ACCESS Newswire / October 3, 2026 / New to The Street, the financial-media platform for public companies, pre-IPO companies and entrepreneurs, today announced that Show 774 will premiere tonight at 6:30 p.m. ET on Bloomberg Television. The episode marks a milestone for the program: it is the first New to The Street broadcast distributed across Southeast Asia, which adds reach to approximately 68 million households. Viewers in the ..</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="str">
+        <v>New to The Street Show 774 Premieres Tonight on Bloomberg Television, Debuting Southeast Asia Distribution and Featuring Glint, American Fusion, SyncMeOn and T-REX Acquisition Corp.</v>
+      </c>
+      <c r="B608" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C608" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D608" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E608" t="str">
+        <v>https://www.newswire.com/news/new-to-the-street-show-774-premieres-tonight-on-bloomberg-television-debuting</v>
+      </c>
+      <c r="F608" t="str">
+        <v>Spendable physical gold, fusion energy, AI-powered restaurant procurement and digital-infrastructure growth lead the first broadcast to reach audiences across the United States, Latin America, MENA and Southeast Asia</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="str">
+        <v>Vatrer Power to Showcase Lithium Golf Cart Battery Conversion Kits at 2026 Golf Carting Expo &amp; Dealer Summit</v>
+      </c>
+      <c r="B609" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C609" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D609" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E609" t="str">
+        <v>https://www.prnewswire.com/news-releases/vatrer-power-to-showcase-lithium-golf-cart-battery-conversion-kits-at-2026-golf-carting-expo--dealer-summit-302897617.html</v>
+      </c>
+      <c r="F609" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="str">
+        <v>Vatrer Power to Showcase Lithium Golf Cart Battery Conversion Kits at 2026 Golf Carting Expo &amp;amp; Dealer Summit</v>
+      </c>
+      <c r="B610" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C610" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D610" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E610" t="str">
+        <v>https://www.prnewswire.com/news-releases/vatrer-power-to-showcase-lithium-golf-cart-battery-conversion-kits-at-2026-golf-carting-expo--dealer-summit-302897617.html</v>
+      </c>
+      <c r="F610" t="str">
+        <v>LAS VEGAS and CHARLESTON, S.C., Oct. 3, 2026 /PRNewswire/ -- Vatrer Power, a provider of LiFePO4 lithium battery solutions, is showcasing its latest lithium golf cart battery innovations and advanced conversion kit solutions at the 2026 Golf Carting Expo &amp; Dealer Summit, taking place...</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="str">
+        <v>"The New Oil" Computium Review 2026: Want a Daily Starting Point for AI Stock Research? Inside Weiss Ratings Plus</v>
+      </c>
+      <c r="B611" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C611" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D611" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E611" t="str">
+        <v>https://www.newswire.com/news/the-new-oil-computium-review-2026-want-a-daily-starting-point-for-ai-22869685</v>
+      </c>
+      <c r="F611" t="str">
+        <v>From the computium theme to a daily research shortlist: explore Weiss Ratings' brand-described Daily Surge-Index, stock alerts, and screening tools, with membership pricing and subscription options explained.</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="str">
+        <v>FIMAVYN Reviews 2026: Looking for Daily Weight and Energy Support? Inside the 10-Ingredient Formula</v>
+      </c>
+      <c r="B612" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C612" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D612" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E612" t="str">
+        <v>https://www.newswire.com/news/fimavyn-reviews-2026-looking-for-daily-weight-and-energy-support-inside-the-10</v>
+      </c>
+      <c r="F612" t="str">
+        <v>Explore how FIMAVYN is positioned for healthy weight and energy support, what its two-capsule daily routine involves, and how brand-listed package prices and guarantee terms fit your purchase considerations.</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="str">
+        <v>October 2026 Industrial Trade Show Calendar Highlights CIIF and Overlapping Sourcing Dates</v>
+      </c>
+      <c r="B613" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C613" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D613" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E613" t="str">
+        <v>https://pressreleasenews.org/pressroom/october-2026-industrial-trade-show-calendar-highlights-ciif-and-overlapping-sourcing-dates</v>
+      </c>
+      <c r="F613" t="str">
+        <v>China International Industry Fair (CIIF) is scheduled for October 12–16, 2026, at the National Exhibition and Convention Center in Shanghai, anchoring a seven-event October calendar of manufacturing exhibitions. The roundup covers overlapping dates for battery, packaging, sheet-metal, fabrication and machine-tool events.</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="str">
+        <v>Graphano Energy Provides Update on Proposed Earn-In Transaction with 3D Genesis Technologies</v>
+      </c>
+      <c r="B614" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C614" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D614" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E614" t="str">
+        <v>https://www.newsfilecorp.com/release/317264/Graphano-Energy-Provides-Update-on-Proposed-EarnIn-Transaction-with-3D-Genesis-Technologies</v>
+      </c>
+      <c r="F614" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 2, 2026) - Graphano Energy Ltd. (TSXV: GEL) (OTC Pink: GELEF) (FSE: 97G0) ("Graphano" or the "Company") announces that, further to its news releases dated June 26, 2026, July 29, 2026 and August 31, 2026, the 90-day period provided under its binding memorandum of understanding dated June 25, 2026 (the "MOU") with 3D Genesis Technologies ("3D Genesis") for the parties to enter into a definitive agreement in respect of the proposed earn-in...</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="str">
+        <v>Shaping the Future of Global Health: 'Go Healthy with Taiwan 2026' Unveils Top 20 Innovators from 62 Nations</v>
+      </c>
+      <c r="B615" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C615" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D615" t="str">
+        <v>Healthcare, Energy</v>
+      </c>
+      <c r="E615" t="str">
+        <v>https://finance.yahoo.com/healthcare/articles/shaping-future-global-health-healthy-222900379.html</v>
+      </c>
+      <c r="F615" t="str">
+        <v>TAIPEI, Taiwan, October 02, 2026--The "Go Healthy with Taiwan 2026" global proposal campaign has selected 20 semifinalists from 832 proposals across 62 countries, with two more rounds of selection still to come. The 20 shortlisted teams hail from 16 countries worldwide, including Australia, Brazil, Canada, Ethiopia, France, India, Israel, Japan, Malawi, New Zealand, Philippines, Poland, Spain, Tunisia, Ukraine, and U.S.A., fully demonstrating strong international diversity and innovative energy.</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="str">
+        <v>NOMAD POWER SOLUTIONS ANNOUNCES ADJOURNMENT OF SPECIAL MEETING OF STOCKHOLDERS</v>
+      </c>
+      <c r="B616" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C616" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D616" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E616" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/02/3374067/0/en/nomad-power-solutions-announces-adjournment-of-special-meeting-of-stockholders.html</v>
+      </c>
+      <c r="F616" t="str">
+        <v>BOCA RATON, Fla., Oct. 02, 2026 (GLOBE NEWSWIRE) -- NOMAD Power Solutions, Inc. ("NOMAD" or the "Company") (Nasdaq: NMAD) (formerly LIXTE Biotechnology Holdings), a provider of transportable, utility-grade battery energy storage systems through its wholly owned subsidiary NOMAD Transportable Power Systems, today announced that its Special Meeting of Stockholders (the “Special Meeting”), reconvened on October 2, 2026, was adjourned without conducting any business. The Special Meeting will reconvene on October 30, 2026, at 1:00 PM Eastern Time.</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="str">
+        <v>Pomerantz LLP Advises of Securities Class Action Involving Tigo Energy, ...</v>
+      </c>
+      <c r="B617" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C617" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D617" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E617" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-tigo-energy-r5229851.htm</v>
+      </c>
+      <c r="F617" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 2, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="str">
+        <v>Pomerantz LLP Advises Investors of Class Action Involving Fluence Energy, ...</v>
+      </c>
+      <c r="B618" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C618" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D618" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E618" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-involving-fluence-energy-r5229850.htm</v>
+      </c>
+      <c r="F618" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 2, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="str">
+        <v>Pomerantz LLP Calls Attention to Class Action Filed Against FuelCell ...</v>
+      </c>
+      <c r="B619" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C619" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D619" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E619" t="str">
+        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-filed-against-fuelcell-r5229835.htm</v>
+      </c>
+      <c r="F619" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 2, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="str">
+        <v>Electra Reports Quarterly Update on Capital Markets Activity</v>
+      </c>
+      <c r="B620" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C620" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D620" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E620" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/02/3374064/0/en/electra-reports-quarterly-update-on-capital-markets-activity.html</v>
+      </c>
+      <c r="F620" t="str">
+        <v>TORONTO, Oct. 02, 2026 (GLOBE NEWSWIRE) -- Electra Battery Materials Corporation (NASDAQ: ELBM; TSX-V: ELBM) (“Electra” or the “Company”) reported on its capital markets activity for the previous quarter, including activity under its at-the-market equity program (“ATM”) and equity participation by employees and directors.</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="str">
+        <v>Azincourt Energy Completes Harrier Prospecting Program and Commences Drilling at Snegamook Uranium Deposit</v>
+      </c>
+      <c r="B621" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C621" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D621" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E621" t="str">
+        <v>https://www.newsfilecorp.com/release/317113/Azincourt-Energy-Completes-Harrier-Prospecting-Program-and-Commences-Drilling-at-Snegamook-Uranium-Deposit</v>
+      </c>
+      <c r="F621" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 2, 2026) - AZINCOURT ENERGY CORP. (TSXV: AAZ) (OTCQB: AZURF) (FSE: A0U0) ("Azincourt" or the "Company"), is pleased to provide an update on the 2026 work program at the Harrier Project in the Central Mineral Belt in Labrador, Canada. The Company has completed prospecting and soil sampling across priority targets at the Harrier Project, and diamond drilling is now underway at the Snegamook uranium deposit.About the Harrier ProjectAzincourt's...</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="str">
+        <v>Surge Announces Positive Pre-Feasibility Study at Nevada North: After-Tax NPV8% of US$9.81 Billion, After-Tax IRR of 23.6% and Operating Cost of US$4,719/tonne Lithium Carbonate</v>
+      </c>
+      <c r="B622" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C622" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D622" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E622" t="str">
+        <v>https://www.newsfilecorp.com/release/317166/Surge-Announces-Positive-PreFeasibility-Study-at-Nevada-North-AfterTax-NPV8-of-US9.81-Billion-AfterTax-IRR-of-23.6-and-Operating-Cost-of-US4719tonne-Lithium-Carbonate</v>
+      </c>
+      <c r="F622" t="str">
+        <v>West Vancouver, British Columbia--(Newsfile Corp. - October 2, 2026) - Surge Battery Metals Inc. (TSXV: NILI) (OTCQX: NILIF) (FSE: DJ5) ("Surge" or the "Company") is pleased to announce the results of the Pre-Feasibility Study ("PFS") for the Nevada North Lithium Project ("NNLP", "Nevada North" or the "Project") located in Elko County, Nevada. The Project is held by Nevada North Lithium LLC ("NNL"), a joint venture owned 67.5% by Surge and 32.5% by Evolution Mining Limited ("Evolution Mining")....</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="str">
+        <v>CME Group Suspends Plans to Launch 24/7 10-Barrel Crude Oil Contract</v>
+      </c>
+      <c r="B623" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C623" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D623" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E623" t="str">
+        <v>https://www.prnewswire.com/news-releases/cme-group-suspends-plans-to-launch-247-10-barrel-crude-oil-contract-302897449.html</v>
+      </c>
+      <c r="F623" t="str">
+        <v>CHICAGO, Oct. 2, 2026 /PRNewswire/ -- Today, CME Group provided the following statement about its plans to suspend launch of a new 10-Barrel Crude Oil futures contract: "Providing efficient, regulated markets that allow our clients to cost-effectively manage business risk is always our...</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="str">
+        <v>SFL Missions Inc. Confirms Successful Deployment of Two GHGSat Greenhouse Gas Monitoring Microsatellites</v>
+      </c>
+      <c r="B624" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C624" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D624" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E624" t="str">
+        <v>https://finance.yahoo.com/technology/articles/sfl-missions-inc-confirms-successful-183400898.html</v>
+      </c>
+      <c r="F624" t="str">
+        <v>TORONTO, October 02, 2026--SFL Missions Inc. confirms the successful launch and deployment of the GHGSat-C18 (Eleanor) and GHGSat-C19 (Aidan) commercial greenhouse gas monitoring microsatellites. The October 1 launch brings the number of spacecraft developed for GHGSat to 13.</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="str">
+        <v>Greenland Mines (GRML) Management Outlines Pipeline, Path From Exploration to Production</v>
+      </c>
+      <c r="B625" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C625" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D625" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E625" t="str">
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-management-outlines-pipeline-path-from-exploration-to-production-7090298</v>
+      </c>
+      <c r="F625" t="str">
+        <v>Company president notes access to NA capital and finance experts, key management team and deep operational, logistical and technical expertise. The company’s first project is Skaergaard, a deposit dominated by palladium and gold. Greenland Mines’ second project, Sarfartoq, targets neodymium and praseodymium, two rare earth elements used in powerful magnets. LOS ANGELES, CA - October 2, 2026 ( NEWMEDIAWIRE ) - China mines more than two-thirds of the world’s rare earth elements and processes up to 90% of them. That concentration concerns Western governments and manufacturers alike. Export controls from Beijing have already pushed up prices and disrupted supply chains for the magnets used in cars, wind turbines and defense systems. Analysts project a 36% global shortfall in neodymium and pras</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="str">
+        <v>SMX: The Age of Parity is Permanent - and Certified Recycled Plastic ...</v>
+      </c>
+      <c r="B626" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C626" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D626" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E626" t="str">
+        <v>https://pr-inside.com/smx-the-age-of-parity-is-permanent-and-certified-recycled-plastic-r5229776.htm</v>
+      </c>
+      <c r="F626" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 2, 2026 / The Age of Parity is permanent, and certified recycled plastic has emerged as one of its most important economic solutions. As war, oil volatility, tariffs, trade fragmentation and supply-chain nationalism alter the global economy, manufacturing with certified recycled plastic is no longer simply an environmental preference. It is a cost-efficient industrial strategy, an affordability tool and a direct response to a world where virgin oil-derived materials are increasingly exposed to price shocks, scarcity and geopolitical risk. A recent New York Times analysis captured the first layer of this new ..</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="str">
+        <v>Bronstein, Gewirtz &amp;amp; Grossman LLC Urges Fluence Energy, Inc Investors to Act: Class Action Filed Alleging Investor Harm</v>
+      </c>
+      <c r="B627" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C627" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D627" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E627" t="str">
+        <v>https://www.prnewswire.com/news-releases/bronstein-gewirtz--grossman-llc-urges-fluence-energy-inc-investors-to-act-class-action-filed-alleging-investor-harm-302894362.html</v>
+      </c>
+      <c r="F627" t="str">
+        <v>NEW YORK, Oct. 2, 2026 /PRNewswire/ -- Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fluence Energy, Inc (NASDAQ: FLNC) and certain of its officers. This lawsuit seeks to recover damages...</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="str">
+        <v>ComEd, SunVest Celebrate Energization of Near-8 Megawatt DC Community Solar Array at DeKalb Taylor Municipal Airport</v>
+      </c>
+      <c r="B628" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C628" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D628" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E628" t="str">
+        <v>https://finance.yahoo.com/energy/articles/comed-sunvest-celebrate-energization-near-175500293.html</v>
+      </c>
+      <c r="F628" t="str">
+        <v>CHICAGO, October 02, 2026--ComEd and Chicago-based solar developer SunVest today hosted an event to celebrate the energization of a unique community solar project sited at the DeKalb Taylor Municipal Airport. Constructed adjacent to the airfield, the project financially supports the community while saving area subscribers on their power bills.</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="str">
+        <v>Battery Mineral Resources Announces Adoption of New Stock Option Plan and Amended PSU/RSU Plan</v>
+      </c>
+      <c r="B629" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C629" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D629" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E629" t="str">
+        <v>https://www.newsfilecorp.com/release/317145/Battery-Mineral-Resources-Announces-Adoption-of-New-Stock-Option-Plan-and-Amended-PSURSU-Plan</v>
+      </c>
+      <c r="F629" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 2, 2026) - Battery Mineral Resources Corp. (TSXV: BMR) (OTCQB: BTRMF) ("Battery" or "BMR" or the "Company") is pleased to announce that, at its annual general meeting of shareholders held on September 23, 2026 in Vancouver, British Columbia, shareholders approved: a new 10% rolling stock option plan (the "New Stock Option Plan") to replace the Company's previous stock option plan; and the adoption of an amended performance share unit and...</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="str">
+        <v>FuelCell Energy, Inc. (FCEL) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+      </c>
+      <c r="B630" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C630" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D630" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E630" t="str">
+        <v>https://www.prnewswire.com/news-releases/fuelcell-energy-inc-fcel-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302896669.html</v>
+      </c>
+      <c r="F630" t="str">
+        <v>BENSALEM TOWNSHIP, Pa., Oct. 2, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against FuelCell Energy, Inc. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN FUELCELL...</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="str">
+        <v>Houston's Largest Free STEM Family Festival Returns to Sam Houston Park on October 17</v>
+      </c>
+      <c r="B631" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C631" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D631" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E631" t="str">
+        <v>https://finance.yahoo.com/energy/articles/houstons-largest-free-stem-family-171100240.html</v>
+      </c>
+      <c r="F631" t="str">
+        <v>HOUSTON, October 02, 2026--The Energy Day Festival, Houston's largest free family festival dedicated to science, technology, engineering and mathematics (STEM), returns Saturday, October 17, 2026, from 11 a.m. to 3 p.m. at Sam Houston Park in downtown Houston.</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="str">
+        <v>FLNC STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+      </c>
+      <c r="B632" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C632" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D632" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E632" t="str">
+        <v>https://pr-inside.com/flnc-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5229748.htm</v>
+      </c>
+      <c r="F632" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 2, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fluence Energy, Inc (NASDAQ:FLNC) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fluence-energy-inc-flnc-class_action_lawsuit. Fluence ..</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="str">
+        <v>Kaplan Fox Encourages Fluence Energy, Inc. (FLNC) Investors with Significant Losses to Contact the Firm Before November 27, 2026</v>
+      </c>
+      <c r="B633" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C633" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D633" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E633" t="str">
+        <v>https://www.newsfilecorp.com/release/317074/Kaplan-Fox-Encourages-Fluence-Energy-Inc.-FLNC-Investors-with-Significant-Losses-to-Contact-the-Firm-Before-November-27-2026</v>
+      </c>
+      <c r="F633" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 2, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence Energy" or the "Company") (NASDAQ: FLNC) on behalf of investors that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Fluence Energy and have suffered losses, you may CLICK HERE to contact...</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="str">
+        <v>New EEI Report Shows How Electric Companies Are Supporting Customers, Helping Families Manage Energy Costs</v>
+      </c>
+      <c r="B634" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C634" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D634" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E634" t="str">
+        <v>https://www.prnewswire.com/news-releases/new-eei-report-shows-how-electric-companies-are-supporting-customers-helping-families-manage-energy-costs-302897323.html</v>
+      </c>
+      <c r="F634" t="str">
+        <v>New report showcases customer assistance programs and energy-saving initiatives WASHINGTON, Oct. 2, 2026 /PRNewswire/ -- The Edison Electric Institute (EEI) released Powering Customer Savings: Helping Residential Customers Save on Energy Costs, a report showcasing how America's...</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="str">
+        <v>CEO.CA's Inside the Boardroom: Grid Metals Delivers "Globally Significant" Cesium Resource Estimate</v>
+      </c>
+      <c r="B635" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C635" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D635" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E635" t="str">
+        <v>https://www.newsfilecorp.com/release/317058/CEO.CAs-Inside-the-Boardroom-Grid-Metals-Delivers-Globally-Significant-Cesium-Resource-Estimate</v>
+      </c>
+      <c r="F635" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - October 2, 2026) - CEO.CA ("CEO.CA"), the leading investor social network in junior resource and venture stocks, shares exclusive updates with CEOs of junior mining explorers.Founded in 2012, CEO.CA, a wholly owned subsidiary of EarthLabs, Inc., is one of the most popular free financial websites and apps in Canada and for investors globally - with industry leading audience engagement and mobile functionality. Millions of people visit CEO.CA each year to...</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="str">
+        <v>FLNC Shareholder Alert: November 27, 2026 Lead Plaintiff Deadline in ...</v>
+      </c>
+      <c r="B636" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C636" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D636" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E636" t="str">
+        <v>https://pr-inside.com/flnc-shareholder-alert-november-27-2026-lead-plaintiff-deadline-in-r5229685.htm</v>
+      </c>
+      <c r="F636" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 2, 2026 / Levi &amp; Korsinsky, LLP alerts investors that Fluence Energy, Inc. (NASDAQ:FLNC) Chief Executive Officer Julian Jose Nebreda Marquez and Chief Financial Officer Ahmed Pasha face CEO and CFO securities liability claims, including Section 20(a) control person allegations, in a pending class action covering purchases from November 24, 2025 through September 16, 2026. Find out if you may be eligible to recover losses or contact Joseph E. Levi, Esq. at jlevi@levikorsinsky.com or (212) 363-7500. Fluence shares fell $10.04, $1.02, and $1.39 across three disclosures between February 4 and September 16, ..</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="str">
+        <v>NASA Model Wing Lights Up During First Pressure Sensitive Paint Tests</v>
+      </c>
+      <c r="B637" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C637" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D637" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E637" t="str">
+        <v>https://www.nasa.gov/centers-and-facilities/langley/nasa-model-wing-lights-up-during-first-pressure-sensitive-paint-tests/</v>
+      </c>
+      <c r="F637" t="str">
+        <v>Groundbreaking tests at NASA’s Langley Research Center in Hampton, Virginia, are paving the way for new wind tunnel capabilities for designing the aircraft technologies of the future.&amp;#160; In a first-of-its-kind test in NASA Langley’s Transonic Dynamics Tunnel, researchers used unsteady Pressure Sensitive Paint to study how air flows around a standard wind tunnel model known [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="str">
+        <v>FuelCell Energy (FCEL) Securities Fraud: Contact Berger Montague To Discuss Your Rights</v>
+      </c>
+      <c r="B638" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C638" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D638" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E638" t="str">
+        <v>https://www.newsfilecorp.com/release/317035/FuelCell-Energy-FCEL-Securities-Fraud-Contact-Berger-Montague-To-Discuss-Your-Rights</v>
+      </c>
+      <c r="F638" t="str">
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - October 2, 2026) - Berger Montague, a leading national plaintiffs' law firm, announces that a class action lawsuit has been filed against FuelCell Energy, Inc. (NASDAQ: FCEL) ("FuelCell Energy" or the "Company") on behalf of investors who purchased or acquired FuelCell Energy securities during the period from June 24, 2026 through September 1, 2026 (the "Class Period"). The deadline to apply for lead plaintiff is November 10, 2026.Q&amp;AWhat is this...</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="str">
+        <v>Levi &amp; Korsinsky Reminds FuelCell Energy Investors of the Pending Class ...</v>
+      </c>
+      <c r="B639" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C639" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D639" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E639" t="str">
+        <v>https://pr-inside.com/levi-korsinsky-reminds-fuelcell-energy-investors-of-the-pending-class-r5229667.htm</v>
+      </c>
+      <c r="F639" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 2, 2026 / June 24, 2026: an agreement for up to 380 MW of fuel cell power. September 2, 2026: a $17.0 million charge. Levi &amp; Korsinsky, LLP notifies investors in FuelCell Energy, Inc. (NASDAQ:FCEL) that a class action has been filed on behalf of shareholders who purchased securities between June 24, 2026 and September 1, 2026. See if you could be eligible to recover. You may also contact Joseph E. Levi, Esq. at jlevi@levikorsinsky.com or (212) 363-7500. FCEL closed at a Class Period high of $36.01 per share on June 30, ..</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="str">
+        <v>Oracle Announces Commitment to Absorb $300 Million in Rising Point Beach Energy Costs for Wisconsin Residents</v>
+      </c>
+      <c r="B640" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C640" t="str">
+        <v>mlpr-oracle</v>
+      </c>
+      <c r="D640" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E640" t="str">
+        <v>https://www.prnewswire.com/news-releases/oracle-announces-commitment-to-absorb-300-million-in-rising-point-beach-energy-costs-for-wisconsin-residents-302896645.html</v>
+      </c>
+      <c r="F640" t="str">
+        <v>Oracle today announced a commitment to subscribe to a portion of the existing Point Beach Nuclear Plant's electricity generation, an action expected...</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="str">
+        <v>HelloNation Features Roofing Expert Quinn Kriser on Steps to Take After Wind or Hail Roof Damage</v>
+      </c>
+      <c r="B641" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C641" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D641" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E641" t="str">
+        <v>https://www.prnewswire.com/news-releases/hellonation-features-roofing-expert-quinn-kriser-on-steps-to-take-after-wind-or-hail-roof-damage-302897227.html</v>
+      </c>
+      <c r="F641" t="str">
+        <v>The article outlines safe steps homeowners can take after storm damage affects a roofing system. DOTHAN, Ala., Oct. 2, 2026 /PRNewswire/ -- What should homeowners do after wind or hail damages a roof? HelloNation has published an article that answers this question through insights from...</v>
+      </c>
+    </row>
+    <row r="642" xml:space="preserve">
+      <c r="A642" t="str">
+        <v>2027 Toyota Corolla Cross Blends Capability, Utility and Style for the Just Right SUV</v>
+      </c>
+      <c r="B642" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C642" t="str">
+        <v>mlpr-toyota</v>
+      </c>
+      <c r="D642" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E642" t="str">
+        <v>https://pressroom.toyota.com/2027-toyota-corolla-cross-blends-capability-utility-and-style-for-the-just-right-suv/</v>
+      </c>
+      <c r="F642" t="str" xml:space="preserve">
+        <v xml:space="preserve">PLANO, Texas (Oct. 2, 2026) –The 2027 Toyota Corolla Cross blends practical utility, surprising capability, and a stylish design that hits a sweet spot for everyday living. Heading into its sixth year in the Toyota lineup, Corolla Cross gives customers a versatile compact SUV interior, with an elevated seating position and folding rear seats to maximize cargo space. Its choice of gas or hybrid powertrains, and available front- or all-wheel drive (FWD or AWD), make it ready for the daily commute and weekend adventures alike. Style is also in the mix, with unique looks for gas or Hybrid models, seven single- and four two-tone colors, and an interior with thoughtfully designed storage and user-friendly tech.
+The post 2027 Toyota Corolla Cross Blends Capability, Utility and Style for the Just Right SUV appeared first on Toyota USA Newsroom.</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="str">
+        <v>Llegan a Europa los paneles de contacto posterior TCL Solar C2 y ya se pueden realizar pedidos</v>
+      </c>
+      <c r="B643" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C643" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D643" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E643" t="str">
+        <v>https://www.prnewswire.com/news-releases/llegan-a-europa-los-paneles-de-contacto-posterior-tcl-solar-c2-y-ya-se-pueden-realizar-pedidos-302897210.html</v>
+      </c>
+      <c r="F643" t="str">
+        <v>Los primeros envíos de la gama C2 llegan este mes, ofreciendo a los instaladores y distribuidores europeos acceso directo a la tecnología back contact de TCL Solar, presentada en las ferias SNEC e Intersolar Europe el pasado mes de junio. LYON, Francia, 2 de octubre de 2026 /PRNewswire/...</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="str">
+        <v>FLNC SHAREHOLDER ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds Fluence Energy Investors of Securities Class Action Lawsuit Deadline on November 30, 2026</v>
+      </c>
+      <c r="B644" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C644" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D644" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E644" t="str">
+        <v>https://www.newsfilecorp.com/release/316976/FLNC-SHAREHOLDER-ACTION-REMINDER-Faruqi-Faruqi-LLP-Reminds-Fluence-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-30-2026</v>
+      </c>
+      <c r="F644" t="str">
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Fluence Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Fluence Energy between November 24, 2025 and September 16, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New...</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="str">
+        <v>Tesla Third Quarter 2026 Production, Deliveries &amp; Deployments</v>
+      </c>
+      <c r="B645" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C645" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D645" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E645" t="str">
+        <v>https://finance.yahoo.com/markets/stocks/articles/tesla-third-quarter-2026-production-130600521.html</v>
+      </c>
+      <c r="F645" t="str">
+        <v>AUSTIN, Texas, October 02, 2026--In the third quarter, we produced over 464,000 vehicles, delivered over 486,000 vehicles and deployed 13.7 GWh of energy storage products.</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="str">
+        <v>TAG Oil T-200 Well Drilling Update</v>
+      </c>
+      <c r="B646" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C646" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D646" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E646" t="str">
+        <v>https://www.newsfilecorp.com/release/317023/TAG-Oil-T200-Well-Drilling-Update</v>
+      </c>
+      <c r="F646" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 2, 2026) - TAG Oil Ltd. (TSXV: TAO) (OTCQB: TAOIF) (FSE: T0P) ("TAG Oil" or the "Company") is pleased to provide the following drilling operations update at its T-200 vertical well at the Badr Oil Field ("BED-1") in Egypt's Western Desert. The T-200 well, targeting the Abu Roash "F" ("ARF") formation, has successfully reached a depth of 4,102 metres, intersecting the top of the targeted ARF reservoir at 4,100 metres in line with geological...</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="str">
+        <v>Critical Minerals Americas Inc. (CMAI) Announces Participation in the Schachter Catch the Energy Conference</v>
+      </c>
+      <c r="B647" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C647" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D647" t="str">
+        <v>Energy, Education</v>
+      </c>
+      <c r="E647" t="str">
+        <v>https://www.newsfilecorp.com/release/317042/Critical-Minerals-Americas-Inc.-CMAI-Announces-Participation-in-the-Schachter-Catch-the-Energy-Conference</v>
+      </c>
+      <c r="F647" t="str">
+        <v>Calgary, Alberta--(Newsfile Corp. - October 2, 2026) - Critical Minerals Americas Inc. (CMAI), will be a Presenter at the Schachter Catch the Energy Conference, which will take place on Saturday, October 17th at Calgary’s Mount Royal University. EPAC (Explorers and Producers Association of Canada), Roth Canada and TMX are major sponsors of the event.    To learn more and to register, please follow this link.        “Individual investors should be taking advantage of this opportunity to meet the...</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="str">
+        <v>Hexagon Energy Secures U.S. Department of Energy Award to Support Geothermal Appraisal Campaign in Washington</v>
+      </c>
+      <c r="B648" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C648" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D648" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E648" t="str">
+        <v>https://www.prweb.com/releases/hexagon-energy-secures-us-department-of-energy-award-to-support-geothermal-appraisal-campaign-in-washington-302896823.html</v>
+      </c>
+      <c r="F648" t="str">
+        <v>Hexaon Energy announced it has received a U.S. Department of Energy award to accelerate the development of geothermal energy in Washington's Wind River Valley. CHARLOTTESVILLE, Va., Oct. 2, 2026 /PRNewswire-PRWeb/ -- Hexagon Energy, an independent energy development company that has...</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="str">
+        <v>The Age of Parity Has a Passport; SMX Has the Stamp</v>
+      </c>
+      <c r="B649" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C649" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D649" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E649" t="str">
+        <v>https://pr-inside.com/the-age-of-parity-has-a-passport-smx-has-the-stamp-r5229560.htm</v>
+      </c>
+      <c r="F649" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 2, 2026 / SMX built its Digital Material Passport Platform to give physical materials something they historically lacked: an identity that can survive every stage of their economic life. Now, as war, oil volatility, inflation and persistent supply-chain pressure redraw the economics of manufacturing, that digital passport is becoming increasingly important to a market where knowing what a material is, where it came from and what happened to it can directly affect what it is worth. The shift is part of the Age of Parity, the new economic environment in which recycled ..</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="str">
+        <v>Alaska Energy Metals Appoints Independent Director, Thomas Benson</v>
+      </c>
+      <c r="B650" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C650" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D650" t="str">
+        <v>AI, Energy, Education</v>
+      </c>
+      <c r="E650" t="str">
+        <v>https://pr-inside.com/alaska-energy-metals-appoints-independent-director-thomas-benson-r5229557.htm</v>
+      </c>
+      <c r="F650" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 2, 2026 / Alaska Energy Metals Corporation (TSXV:AEMC)(OTCQB:AKEMF) ("Alaska Energy Metals" or the "Company") is pleased to announce that it has appointed Dr. Thomas Benson as an independent Director of the Company. Gregory Besicher, President and CEO, stated: "Dr. Benson has deep technical geological strength and mineral exploration expertise. I welcome the input that he will have as we work together to grow the Company." Dr. Benson commented: "Exploration in the modern era requires a combination of classic field techniques with fundamental geoscience and machine learning methods, the approach I developed at Thacker Pass and ..</v>
+      </c>
+    </row>
+    <row r="651" xml:space="preserve">
+      <c r="A651" t="str">
+        <v>Datavault AI CEO to Present "Operating System for Tokenized Assets" at XRP Seoul 2026</v>
+      </c>
+      <c r="B651" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C651" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D651" t="str">
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Real Estate, Energy, Education</v>
+      </c>
+      <c r="E651" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110547/</v>
+      </c>
+      <c r="F651" t="str" xml:space="preserve">
+        <v xml:space="preserve">PHILADELPHIA, PA, Oct 2, 2026 - (ACN Newswire) - Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT), a provider of data monetization, credentialing, digital engagement, and real-world asset ("RWA") tokenization technologies, today announced that Nathaniel T. Bradley, CEO of Datavault AI, will present "Operating System for Tokenized Assets" at XRP Seoul 2026 on Oct. 3, 2026, at 3:05 p.m. KST at the Grand Hyatt Seoul in Seoul, South Korea. In the session, Bradley will explain why valuation, credentialing and verified metadata belong in a single operating layer beneath every real-world asset and how the Company's DataValue®, DataScore® and Information Data Exchange® technologies perform those functions in a single sequence beneath the point of issuance.
+"Tokenization gets treated as an issuance problem when it is really a data problem, and the Information Data Exchange exists to solve the data problem first," said Nathaniel T. Bradley, CEO of Datavault AI. "In Seoul, we will show the XRP Ledger community why valuation, credentialing and verified metadata have to live in one operating layer beneath the asset, and how our platform runs that sequence today."
+Bradley will also join the panel "How Traditional Finance Is Embracing Tokenization" at 5:40 p.m. KST. Datavault AI will exhibit at the conference and deploy its ADIO acoustic data transmission technology at its booth and from the keynote stage, where ADIO audio tones will direct attendees' mobile devices to registration and giveaway experiences.
+The Company's participation follows its appearances at XRP Tokyo 2026 and XRP Seoul 2025 and reflects its continued focus on expanding its presence and customer development across the Asia-Pacific region.
+Separately, Datavault AI will distribute the first XRP Seoul 2026 Limited Edition Collectible Token, a commemorative digital token minted on the XRP Ledger, to XRP Seoul 2026 attendees. The token is intended solely as a commemorative digital collectible for conference attendees and features a custom 3D design created for the event. Following Bradley's keynote, attendees can claim the token through the ADIO web app, which directs them to register or sign in to the Datavault AI platform, where the token is delivered to their account.
+"This is a historic first for XRP Seoul. We're thrilled to partner with Datavault AI to bring XRP Seoul's very first commemorative collectible to our attendees: a one-of-a-kind digital keepsake that marks a moment our global community will remember for years to come," said Ben Ko, Co-founder of XRPL Korea.
+About XRP Seoul 2026
+XRP Seoul 2026 is a global conference focused on the XRP Ledger ecosystem, institutional blockchain adoption and real-world on-chain use cases. Hosted by XRPL Korea with Ripple as title sponsor, the event takes place on Oct. 3, 2026, at the Grand Hyatt Seoul.
+About Datavault AI
+Datavault AI™ (NASDAQ:DVLT) is leading the way in AI-driven data experiences, valuation, and monetization of assets in the Web 3.0 environment. The Company's cloud-based platform provides comprehensive solutions with a collaborative focus in its Acoustic Sciences and Data Sciences divisions.
+Datavault AI's Acoustic Sciences division features WiSA®, ADIO®, and Sumerian® patented technologies and industry-first foundational spatial and multichannel wireless, high-definition sound transmission technologies with intellectual property covering audio timing, synchronization, and multi-channel interference cancellation. The Data Science division leverages the power of Web 3.0 and high-performance computing to provide solutions for experiential data perception, valuation, and secure monetization.
+Datavault AI's platform serves multiple industries, including high-performance computing software licensing for sports &amp; entertainment, events &amp; venues, biotech, education, fintech, real estate, healthcare, energy, and more. The Information Data Exchange® enables Digital Twins and the licensing of name, image, and likeness by securely attaching physical real-world objects to immutable metadata, fostering responsible AI with integrity. The Company's technology suite is fully customizable and offers AI- and machine-learning-based automation, third-party integration, detailed analytics and data, marketing automation, and advertising monitoring.
+The Company is headquartered in Philadelphia, PA. Learn more about Datavault AI at https://dvlt.ai.
+Forward-Looking Statements
+This press release contains "forward-looking statements" (within the meaning of the Private Securities Litigation Reform Act of 1995, as amended, and other securities laws) about Datavault AI Inc. ("Datavault AI," the "Company," "us," "our," or "we") and our industry that involve risks and uncertainties. In some cases, you can identify forward-looking statements because they contain words, such as "may," "might," "will," "shall," "should," "expects," "plans," "anticipates," "could," "intends," "target," "projects," "contemplates," "believes," "estimates," "predicts," "potential," "goal," "objective," "seeks," "likely," or "continue" or the negative of these words or other similar terms or expressions that concern our expectations, strategy, plans or intentions. The absence of these words does not mean that a statement is not forward-looking. Such forward-looking statements, including, but not limited to, statements regarding future events, the planned creation of a commemorative digital token minted on the XRP Ledger and its distribution to XRP Seoul 2026 attendees through the ADIO web app and the Datavault AI platform, the anticipated presentation by the Company's CEO at XRP Seoul 2026 and the positions to be advanced in it, the described capabilities of the Company's DataValue, DataScore, and Information Data Exchange technologies and their application to real-world asset tokenization, the Company's planned exhibit presence, the planned deployment of ADIO acoustic data transmission technology at its booth and from the keynote stage, and the expected commercial relationships and customer development opportunities arising from the Company's Asia-Pacific expansion, are necessarily based upon estimates and assumptions that, while considered reasonable by the Company and its management, are inherently uncertain.
+Readers are cautioned not to place undue reliance on these and other forward-looking statements contained herein.
+Actual results may differ materially from those indicated by these forward-looking statements as a result of various risks and uncertainties including, but not limited to, the following: the Company's ability to create and distribute a commemorative digital token minted on the XRP Ledger to conference attendees through the ADIO web app and the Datavault AI platform as planned; the risk that the commemorative token is characterized by regulators as a security, virtual asset, or other regulated instrument in South Korea, the United States, or other jurisdictions; the Company's ability to present at and exhibit at XRP Seoul 2026 as planned; the Company's ability to deliver the described valuation, credentialing, and data exchange capabilities as a single operating layer for tokenized real-world assets; the Company's ability to deploy ADIO acoustic data transmission technology at the event venue; the Company's ability to convert event participation into commercial relationships or revenue in the Asia-Pacific region; changes in market demand for Datavault AI's services and products; changes in economic, market, or regulatory conditions; risks relating to evolving regulatory frameworks applicable to digital assets and tokenized assets in South Korea and other jurisdictions; risks associated with technological development and integration; and other risks and uncertainties as more fully described in Datavault AI's filings with the SEC, including its Annual Report on Form 10-K for the year ended December 31, 2025 and other filings that Datavault AI makes from time to time with the SEC, which are available on the SEC's website at www.sec.gov, and could cause actual results to vary from expectations.
+The forward-looking statements made in this press release relate only to events as of the date on which the statements are made. Datavault AI undertakes no obligation to update any forward-looking statements made in this press release to reflect events or circumstances after the date of this press release or to reflect new information or the occurrence of unanticipated events, except as required by law.
+Datavault AI may not actually achieve the plans, intentions, or expectations disclosed in its forward-looking statements, and you should not place undue reliance on such forward-looking statements. Datavault AI's forward-looking statements do not reflect the potential impact of any future acquisitions, mergers, dispositions, joint ventures, or investments it may make.
+Industry and Market Data
+Within this press release, we reference information and statistics regarding the market for our products. We have obtained some of this information and statistics from various independent third-party sources, including independent industry publications, reports by market research firms, and other independent sources. Some data and other information contained in this press release are also based on management's estimates and calculations, which are derived from our review and interpretation of internal surveys and independent sources. Data regarding the industries in which we compete and our market position and market share within these industries are inherently imprecise and are subject to significant business, economic and competitive uncertainties beyond our control, but we believe they generally indicate size, position and market share within this industry. While we believe such information is reliable, we have not independently verified any third-party information. While we believe our internal company research and estimates are reliable, such research and estimates have not been verified by any independent source. In addition, assumptions and estimates of our and our industry's future performance are necessarily subject to a high degree of uncertainty and risk due to a variety of factors. These and other factors could cause our future performance to differ materially from our assumptions and estimates. As a result, you should be aware that market, ranking and other similar industry data included in this press release, and estimates and beliefs based on that data, may not be reliable.
+Trademarks, Trade Names, Service Marks and Copyrights
+We own or have rights to use various trademarks, tradenames, service marks and copyrights, which are protected under applicable intellectual property laws. This press release also contains trademarks, tradenames, service marks and copyrights of other companies, which are, to our knowledge, the property of their respective owners. Solely for convenience, certain trademarks, tradenames, service marks and copyrights referred to in this press release may appear without the ©, ®, and ™ symbols, but such references are not intended to indicate, in any way, that we will not assert, to the fullest extent under applicable law, our rights or the rights of the applicable licensors to these trademarks, tradenames, service marks and copyrights. We do not intend our use or display of other parties' trademarks, tradenames, service marks or copyrights to imply, and such use or display should not be construed to imply a relationship with, or endorsement or sponsorship of us by, these other parties.
+Media Contact
+marketing@dvlt.ai
+Investor Contact
+Edward Barger
+VP, Investor Relations
+ir@dvlt.ai
+© 2026 Datavault AI Inc. All Rights Reserved.
+SOURCE: Datavault AI Inc.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="str">
+        <v>Smart Gas Meter Market worth $3.74 billion by 2031 | MarketsandMarkets™</v>
+      </c>
+      <c r="B652" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C652" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D652" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E652" t="str">
+        <v>https://www.prnewswire.com/news-releases/smart-gas-meter-market-worth-3-74-billion-by-2031--marketsandmarkets-302895729.html</v>
+      </c>
+      <c r="F652" t="str">
+        <v>DELRAY BEACH, Fla., Oct. 2, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the global Smart Gas Meter Market size is projected to grow from USD 2.55 billion in 2026 to USD 3.74 billion by 2031 at a compound annual growth rate (CAGR) of 8.0% during the forecast period. Browse over...</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="str">
+        <v>Copenhagen Infrastructure Partners announces EUR 270 million investment in new Scottish battery storage project</v>
+      </c>
+      <c r="B653" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C653" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D653" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E653" t="str">
+        <v>https://www.prnewswire.com/news-releases/copenhagen-infrastructure-partners-announces-eur-270-million-investment-in-new-scottish-battery-storage-project-302897097.html</v>
+      </c>
+      <c r="F653" t="str">
+        <v>Kilmarnock South is a 350MW four-hour duration BESS project located in southern Scotland. Now under construction, the project is expected to commission in early 2028. The project represents an investment commitment of over EUR 270 million, further strengthening Copenhagen Infrastructure...</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="str">
+        <v>Eco (Atlantic) Oil and Gas Ltd Announces Ministerial Approval - Namibia ...</v>
+      </c>
+      <c r="B654" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C654" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D654" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E654" t="str">
+        <v>https://pr-inside.com/eco-atlantic-oil-and-gas-ltd-announces-ministerial-approval-namibia-r5229504.htm</v>
+      </c>
+      <c r="F654" t="str">
+        <v>(PR-inside.com) Final Ministerial Approval Received for Namibia Licences Farm-down to BP TORONTO, ONTARIO / ACCESS Newswire / October 2, 2026 / Eco (Atlantic) Oil &amp; Gas Ltd. (AIM:ECO)(TSXV:EOG) (Toronto, Canada), the oil and gas exploration companyfocused on the offshore Atlantic Margins, is pleased to announce that on 1 October 2026, it received formal Ministerial approval from the Honourable Minister of Industries, Mines and Energy of Namibia (the "Ministry") for the transfer and assignment, relating to the Company's previously announced farm down of a 60% Participating interest ("PI"), in all three of its Petroleum Exploration Licenses ("PEL") offshore Namibia to BP Namibia Energy ..</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="str">
+        <v>Jura Energy Corporation Provides Update on English High Court Proceedings</v>
+      </c>
+      <c r="B655" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C655" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D655" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E655" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/02/3373501/0/en/jura-energy-corporation-provides-update-on-english-high-court-proceedings.html</v>
+      </c>
+      <c r="F655" t="str">
+        <v>CALGARY, Alberta, Oct. 02, 2026 (GLOBE NEWSWIRE) -- Jura Energy Corporation (“ Jura ” or the “ Company ”) provides an update regarding the proceedings before the High Court of Justice of England and Wales in connection with the enforcement of arbitral awards obtained by Jura’s wholly-owned subsidiaries, Frontier Holdings Limited (“ FHL ”) and Spud Energy Pty Limited (“ Spud ”), against Petroleum Exploration (Private) Limited (“ PEL ”).</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="str">
+        <v>"Energy Superpower" Canada may be Hampered by Climate-addled Central Bankers says Friends of Science Society</v>
+      </c>
+      <c r="B656" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C656" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D656" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E656" t="str">
+        <v>https://www.prnewswire.com/news-releases/energy-superpower-canada-may-be-hampered-by-climate-addled-central-bankers-says-friends-of-science-society-302896788.html</v>
+      </c>
+      <c r="F656" t="str">
+        <v>CALGARY, AB, Oct. 1, 2026 /PRNewswire/ -- Prime Minister Mark Carney officially listed the Pacific Link oil pipeline from Alberta to the West Coast as a project of national interest today, but Friends of Science Society suggests climate-obsessed central banking authorities may be a...</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="str">
+        <v>10 Things: Movie Night</v>
+      </c>
+      <c r="B657" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C657" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D657" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E657" t="str">
+        <v>https://science.nasa.gov/solar-system/10-things-movie-night/</v>
+      </c>
+      <c r="F657" t="str">
+        <v>Join Us for Movie Night with NASA NASA’s mission is to pioneer the future in space exploration and scientific discovery. NASA+ documentaries allow you to come along for the ride. It’s free. It’s on demand. And no subscription is required. Grab some popcorn and come along for the journey. Other Worlds: Europa Cosmic Dawn Planetary […]</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="str">
+        <v>SQC and Schneider Electric Use Hybrid Quantum-Classical Models to Improve Energy Forecasting</v>
+      </c>
+      <c r="B658" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C658" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D658" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E658" t="str">
+        <v>https://www.prnewswire.com/news-releases/sqc-and-schneider-electric-use-hybrid-quantum-classical-models-to-improve-energy-forecasting-302896023.html</v>
+      </c>
+      <c r="F658" t="str">
+        <v>Partnership moves to Stage 2 of Australia's Critical Technologies Challenge Program following an average 20% improvement in forecasting accuracy with SQC's Watermelon™ system SYDNEY, Oct. 1, 2026 /PRNewswire/ -- Silicon Quantum Computing (SQC) and Schneider Electric, a global energy...</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="str">
+        <v>Kaplan Fox Notifies Investors of FuelCell Energy, Inc. (FCEL) of the Lead Plaintiff Deadline on November 10, 2026</v>
+      </c>
+      <c r="B659" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C659" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D659" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E659" t="str">
+        <v>https://www.newsfilecorp.com/release/316941/Kaplan-Fox-Notifies-Investors-of-FuelCell-Energy-Inc.-FCEL-of-the-Lead-Plaintiff-Deadline-on-November-10-2026</v>
+      </c>
+      <c r="F659" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ: FCEL) on behalf of investors that purchased or otherwise acquired FuelCell securities between June 24, 2026 and September 1, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in FuelCell and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="str">
+        <v>FCEL Stockholders Have Rights - If You Lost Money Investing in FuelCell Energy, Inc. Contact Robbins LLP for Information About Recovering Your Losses</v>
+      </c>
+      <c r="B660" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C660" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D660" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E660" t="str">
+        <v>https://www.prnewswire.com/news-releases/fcel-stockholders-have-rights--if-you-lost-money-investing-in-fuelcell-energy-inc-contact-robbins-llp-for-information-about-recovering-your-losses-302896518.html</v>
+      </c>
+      <c r="F660" t="str">
+        <v>SAN DIEGO, Oct. 1, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of persons and entities who purchased or otherwise acquired FuelCell Energy, Inc. (NASDAQ: FCEL) securities between June 4, 2026 and September 1, 2026,...</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="str">
+        <v>Kayne Anderson Energy Infrastructure Fund Provides Unaudited Balance Sheet Information and Announces Its Net Asset Value and Asset Coverage Ratios as of September 30, 2026</v>
+      </c>
+      <c r="B661" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C661" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D661" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E661" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3373469/0/en/kayne-anderson-energy-infrastructure-fund-provides-unaudited-balance-sheet-information-and-announces-its-net-asset-value-and-asset-coverage-ratios-as-of-september-30-2026.html</v>
+      </c>
+      <c r="F661" t="str">
+        <v>HOUSTON, Oct. 01, 2026 (GLOBE NEWSWIRE) -- Kayne Anderson Energy Infrastructure Fund, Inc. (the “Company”) (NYSE: KYN) today provided a summary unaudited statement of assets and liabilities and announced its net asset value and asset coverage ratios under the Investment Company Act of 1940 (the “1940 Act”) as of September 30, 2026.</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="str">
+        <v>Linea Energy Closes Project Debt Financing and Preferred Equity Commitment for 250 MW / 500 MWh Mesa View BESS in Texas</v>
+      </c>
+      <c r="B662" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C662" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D662" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E662" t="str">
+        <v>https://www.prnewswire.com/news-releases/linea-energy-closes-project-debt-financing-and-preferred-equity-commitment-for-250-mw--500-mwh-mesa-view-bess-in-texas-302896689.html</v>
+      </c>
+      <c r="F662" t="str">
+        <v>SAN FRANCISCO, Oct. 1, 2026 /PRNewswire/ -- Linea Energy ("Linea"), a renewables developer and independent power producer that is sponsored by EnCap Investments L.P. ("EnCap"), today announced the closing of project debt financing and a preferred equity commitment for a 250 MW / 500 MWh...</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="str">
+        <v>Newsom signs landmark bill easing Californians' access to clean, affordable 'balcony solar'</v>
+      </c>
+      <c r="B663" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C663" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D663" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E663" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361270</v>
+      </c>
+      <c r="F663" t="str">
+        <v>The Environmental Working Group applauds Gov. Gavin Newsom for signing legislation that will help Californians to invest in clean energy and tackle sky-high energy bills, by making it easier to install small, affordable &amp;#8220;balcony solar&amp;#8221; systems. - - Senate Bill 868, known as the Plug and Play Solar Act, eliminates the red tape that has kept these systems from use in apartments, condos and single-family homes. The new law also ensures the systems comply with strict safety standards. - - The b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361270</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="str">
+        <v>ENERGY SERVICES OF AMERICA ANNOUNCES AGREEMENT TO ACQUIRE FAMCO, INC.</v>
+      </c>
+      <c r="B664" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C664" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D664" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E664" t="str">
+        <v>https://www.prnewswire.com/news-releases/energy-services-of-america-announces-agreement-to-acquire-famco-inc-302896609.html</v>
+      </c>
+      <c r="F664" t="str">
+        <v>HUNTINGTON, W.Va., Oct. 1, 2026 /PRNewswire/ -- Energy Services of America Corporation (the "Company" or "Energy Services") (Nasdaq: ESOA), today announced it has entered into an Asset Purchase Agreement with FAMCO, Inc. ("FAMCO"), a West Virginia utility contractor focused primarily on...</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="str">
+        <v>Vortex Energy Completes Acquisition of the Meadows Project in Saskatchewan</v>
+      </c>
+      <c r="B665" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C665" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D665" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E665" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3373437/0/en/vortex-energy-completes-acquisition-of-the-meadows-project-in-saskatchewan.html</v>
+      </c>
+      <c r="F665" t="str">
+        <v>VANCOUVER, British Columbia, Oct. 01, 2026 (GLOBE NEWSWIRE) -- Vortex Energy Corp. (CSE: VRTX) (OTC: VTECF) (FSE: AA3) (" Vortex " or the " Company ") is pleased to announce that, further to its news release dated September 17, 2026, it has completed the acquisition (the “ Acquisition ”) of the Purchased Assets (as defined below) comprising the Meadows Project located in west-central Saskatchewan near the Alberta border (the " Meadows Project ").</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="str">
+        <v>ReconAfrica Announces Appointment of Ryan Kubik as Independent Director</v>
+      </c>
+      <c r="B666" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C666" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D666" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E666" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3373417/0/en/reconafrica-announces-appointment-of-ryan-kubik-as-independent-director.html</v>
+      </c>
+      <c r="F666" t="str">
+        <v>CALGARY, Alberta, Oct. 01, 2026 (GLOBE NEWSWIRE) -- Reconnaissance Energy Africa Ltd. (the “Company”, “ReconAfrica”) (TSXV: RECO) (OTCQX: RECAF) (Frankfurt: 0XD) (NSX: REC) is pleased to announce the appointment of Ryan Kubik, CPA, CFA, ICD.D, as an independent member of the Company’s Board of Directors (the “Board”), effective October 1, 2026.</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="str">
+        <v>Market One Minute Feature on BNN Bloomberg: Omega Pacific Resources Drills to Expand Gold Discovery in BC's Toodoggone</v>
+      </c>
+      <c r="B667" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C667" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D667" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E667" t="str">
+        <v>https://www.newsfilecorp.com/release/316998/Market-One-Minute-Feature-on-BNN-Bloomberg-Omega-Pacific-Resources-Drills-to-Expand-Gold-Discovery-in-BCs-Toodoggone</v>
+      </c>
+      <c r="F667" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 1, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Omega Pacific Resources Ltd.: Taking a Systematic Approach to Gold Exploration at the Williams PropertyOmega Pacific Resources...</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="str">
+        <v>Complete Financial Solutions (CFSu) Advances Development Projects Supporting Energy, Manufacturing and Sovereign AI Compute Initiatives</v>
+      </c>
+      <c r="B668" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C668" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D668" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E668" t="str">
+        <v>https://www.newsfilecorp.com/release/317010/Complete-Financial-Solutions-CFSu-Advances-Development-Projects-Supporting-Energy-Manufacturing-and-Sovereign-AI-Compute-Initiatives</v>
+      </c>
+      <c r="F668" t="str">
+        <v>Las Vegas, Nevada--(Newsfile Corp. - October 1, 2026) - Complete Financial Solutions, Inc. (OTCID: CFSU) ("CFSu" or "Company") today provided an update on its development projects, building on the Company's September 30, 2026 announcement of its expanded strategic position in advanced defense manufacturing and artificial intelligence (AI). The Company is developing projects to drive job growth and local tax revenue through a mixture of commercial build-out initiatives.As reported in the...</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="str">
+        <v>Market One: Goldgroup Mining Advances Its Gold Portfolio Across Mexico and the U.S.</v>
+      </c>
+      <c r="B669" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C669" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D669" t="str">
+        <v>Finance, Energy, Media</v>
+      </c>
+      <c r="E669" t="str">
+        <v>https://www.newsfilecorp.com/release/316990/Market-One-Goldgroup-Mining-Advances-Its-Gold-Portfolio-Across-Mexico-and-the-U.S.</v>
+      </c>
+      <c r="F669" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 1, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Goldgroup Mining Inc.: Advancing Its Gold Portfolio in Mexico and the United StatesGoldgroup Mining Inc. (TSXV: GORO) (NYSE...</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="str">
+        <v>TRIMAX Power Systems Selected to Present at NIBA's 153rd Investment ...</v>
+      </c>
+      <c r="B670" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C670" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D670" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E670" t="str">
+        <v>https://pr-inside.com/trimax-power-systems-selected-to-present-at-niba-s-153rd-investment-r5229440.htm</v>
+      </c>
+      <c r="F670" t="str">
+        <v>(PR-inside.com) Presentation Highlights Company's Role in Solving the AI Infrastructure Power Challenge FORT LAUDERDALE, FL / ACCESS Newswire / October 1, 2026 / TRIMAX Power Systems, an integrated behind-the-meter energy platform focused on fast-deployable power solutions for AI data centers and mission-critical infrastructure, announced today that it has been selected to present at the National Investment Banking Association's (NIBA) 153rd Investment Conference, to be held October 6-7, 2026, in Fort Lauderdale, Florida. The conference provides presenting companies direct access to investment bankers, institutional investors, private equity firms, venture capital groups, hedge funds, and other capital markets professionals. Through its Max Power platform, TRIMAX ..</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="str">
+        <v>AES and MACCOR Debut 192-Channel FUSION Coin Cell Testing System at ...</v>
+      </c>
+      <c r="B671" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C671" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D671" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E671" t="str">
+        <v>https://pr-inside.com/aes-and-maccor-debut-192-channel-fusion-coin-cell-testing-system-at-r5229439.htm</v>
+      </c>
+      <c r="F671" t="str">
+        <v>(PR-inside.com) First-ever combined booth showcases the high-throughput FUSION coin cell testing system as AES and MACCOR bring their integrated solution to the battery industry's largest North American event. DETROIT, MI / ACCESS Newswire / October 1, 2026 / Associated Environmental Systems (AES) and MACCOR Inc. will debut the FUSION-08-192-0192, a 192-channel coin cell testing system, at The Battery Show North America. The Battery Show will take place from October 12-15, 2026, at Huntington Place in Detroit, Michigan. For the first time, AES and MACCOR will combine their presence at Booths 3026 and 3126, giving attendees an opportunity to see the system in ..</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="str">
+        <v>Batteries Plus Fuels Franchise Growth with 19 New Q3 Signings</v>
+      </c>
+      <c r="B672" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C672" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D672" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E672" t="str">
+        <v>https://www.prnewswire.com/news-releases/batteries-plus-fuels-franchise-growth-with-19-new-q3-signings-302896456.html</v>
+      </c>
+      <c r="F672" t="str">
+        <v>Additional Franchise Agreements in Florida, Texas, and More Highlight Strong Momentum for Nation's Leading Specialty Battery Franchise HARTLAND, Wis., Oct. 1, 2026 /PRNewswire/ -- Batteries Plus, the nation's leading battery and power solutions service center, is fully charged heading...</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="str">
+        <v>Q/C Technologies Announces Research Collaboration with Sandia National Laboratories, a $5 Billion U.S. Department of Energy Lab</v>
+      </c>
+      <c r="B673" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C673" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D673" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E673" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3373340/0/en/q-c-technologies-announces-research-collaboration-with-sandia-national-laboratories-a-5-billion-u-s-department-of-energy-lab.html</v>
+      </c>
+      <c r="F673" t="str">
+        <v>Collaboration advances Q/C Technologies’ optical processing unit initiative for AI inference through nanophotonics research at Sandia’s Center for Integrated Nanotechnologies</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="str">
+        <v>Duke Energy announces dividend payments to shareholders</v>
+      </c>
+      <c r="B674" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C674" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D674" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E674" t="str">
+        <v>https://www.prnewswire.com/news-releases/duke-energy-announces-dividend-payments-to-shareholders-302896361.html</v>
+      </c>
+      <c r="F674" t="str">
+        <v>CHARLOTTE, N.C., Oct. 1, 2026 /PRNewswire/ -- Duke Energy (NYSE: DUK) today declared a quarterly cash dividend on its common stock of $1.085 per share. This dividend is payable on Dec. 16, 2026, to shareholders of record at the close of business on Nov. 13, 2026. The company also declared...</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="str">
+        <v>FCEL SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds FuelCell Energy (FCEL) Investors of Securities Class Action Lawsuit Deadline on November 10, 2026</v>
+      </c>
+      <c r="B675" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C675" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D675" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E675" t="str">
+        <v>https://www.newsfilecorp.com/release/316555/FCEL-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-FuelCell-Energy-FCEL-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-10-2026</v>
+      </c>
+      <c r="F675" t="str">
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In FuelCell To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in FuelCell between June 24, 2026 and September 1, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="str">
+        <v>Diego Mesa Puyo takes over as CEO and Chairperson of the Global Environment Facility</v>
+      </c>
+      <c r="B676" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C676" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D676" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E676" t="str">
+        <v>https://www.prnewswire.com/news-releases/diego-mesa-puyo-takes-over-as-ceo-and-chairperson-of-the-global-environment-facility-302896377.html</v>
+      </c>
+      <c r="F676" t="str">
+        <v>First term for the former Colombian Minister of Energy and Mines aligns with global push to 2030 environmental goals Country pledges to Global Environment Facility ninth replenishment grow to over $4 billion WASHINGTON, Oct. 1, 2026 /PRNewswire/ -- Colombian-Canadian economist and...</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="str">
+        <v>PEL 90 Participating Interest Exchange with Chevron</v>
+      </c>
+      <c r="B677" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C677" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D677" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E677" t="str">
+        <v>https://pr-inside.com/pel-90-participating-interest-exchange-with-chevron-r5229418.htm</v>
+      </c>
+      <c r="F677" t="str">
+        <v>(PR-inside.com) TORONTO, ON AND LONDON, UK / ACCESS Newswire / October 1, 2026 / Sintana Energy Inc. (TSX-V:SEI)(AIM:SEI)(OTCQX:SEUSF) ("Sintana" or the "Company") is pleased to announce, further to a public press release from Trago Energy Pty Ltd ("Trago"), a wholly-owned subsidiary of Custos Energy (Pty) Ltd. ("Custos"), that Trago has entered into an agreement with Harmattan Energy Limited, an affiliate of Chevron Corporation ("Chevron'), in respect of its 10% participating interest in Petroleum Exploration License 90 ("PEL 90"). Sintana maintains a 49% indirect interest in Trago. Specifically, the agreement provides for the transfer of all of Trago's participating interest in PEL 90 ..</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="str">
+        <v>TGS Announces 3D Reprocessing Project over Megah Discovery in Offshore Malaysia</v>
+      </c>
+      <c r="B678" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C678" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D678" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E678" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361259</v>
+      </c>
+      <c r="F678" t="str">
+        <v>TGS, a leading global provider of energy data and intelligence, announces a 3D PSDM Multi-Parameter-FWI reprocessing project covering approximately 514 square kilometers over PETRONAS&amp;#39; 2025 Megah discovery in Block SB-3K, offshore Sabah, Malaysia. - - The project will apply TGS&amp;#39; advanced Elastic Multi-Parameter Full Waveform Inversion and depth imaging technologies on its own legacy Geostreamer Sabah multi-client 3D Phase 2 dataset, acquired in 2017. The project aims to deliver an improved... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361259</v>
+      </c>
+    </row>
+    <row r="679" xml:space="preserve">
+      <c r="A679" t="str">
+        <v>Toyota Battery Center of North America Unveiled at Michigan R&amp;D Campus</v>
+      </c>
+      <c r="B679" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C679" t="str">
+        <v>mlpr-toyota</v>
+      </c>
+      <c r="D679" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E679" t="str">
+        <v>https://pressroom.toyota.com/toyota-battery-center-of-north-america-unveiled-at-michigan-rd-campus/</v>
+      </c>
+      <c r="F679" t="str" xml:space="preserve">
+        <v xml:space="preserve">SALINE, Mich. (Oct. 1, 2026) — The next chapter of Toyota’s electrification transformation begins today with the opening of the Toyota Battery Center of North America (TBC) in Saline, Michigan. The new facility gives Toyota’s Michigan-based battery teams increased capabilities to evaluate and develop technology across the full battery-development cycle, from sourcing raw materials to customer applications to recycling.
+The post Toyota Battery Center of North America Unveiled at Michigan R&amp;D Campus appeared first on Toyota USA Newsroom.</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="str">
+        <v>Plenitude: new shareholding structure and governance based on joint control by Eni and Ares</v>
+      </c>
+      <c r="B680" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C680" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D680" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E680" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361251</v>
+      </c>
+      <c r="F680" t="str">
+        <v>Plenitude announces the completion of the transaction to reorganize its shareholding structure, following agreements entered into by its shareholders Eni, Ares Management Alternative Credit funds (&amp;#8220;Ares&amp;#8221;), and Energy Infrastructure Partners (&amp;#8220;EIP&amp;#8221;). - - The transaction was completed through a non-proportional capital increase by the shareholders for a total amount of &amp;#8364;1.56 billion, implying a pre-money equity valuation of Plenitude of &amp;#8364;10.75 billion (100% of the share capital), correspondin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361251</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="str">
+        <v>Davis Commodities Limited Provides Update on OTC Markets Quotation Status</v>
+      </c>
+      <c r="B681" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C681" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D681" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E681" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3373257/0/en/davis-commodities-limited-provides-update-on-otc-markets-quotation-status.html</v>
+      </c>
+      <c r="F681" t="str">
+        <v>SINGAPORE, Oct. 01, 2026 (GLOBE NEWSWIRE) -- Davis Commodities Limited (“Davis Commodities” or the “Company”) (OTC: DTCKF), an agricultural commodity trading company specializing in sugar, rice, and oil and fat products, today provided an update regarding the quotation of its Class A ordinary shares on the OTC Markets.</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="str">
+        <v>Italian food exports to Britain now worth €4.5bn despite Brexit</v>
+      </c>
+      <c r="B682" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C682" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D682" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E682" t="str">
+        <v>https://pressat.co.uk/releases/italian-food-exports-to-britain-now-worth-eur45bn-despite-brexit-f9b2c85e1de8646d30ed6208bcda1cc5/</v>
+      </c>
+      <c r="F682" t="str">
+        <v>Thursday 1 October, 2026 Britain's appetite for all things Italian remains as strong as ever. The latest analysis from the Economic Observatory of the Italian Ministry of Foreign Affairs and International Cooperation (MAECI), updated in June 2026, shows food, beverages and tobacco remain Italy's biggest export category to the UK, worth €4.56 billion in 2025. According to the latest data, bilateral trade between Italy and the UK reached €34.5 billion in 2025, with Italian exports accounting for €26.99 billion compared with €7.5 billion of imports from the UK. This resulted in a trade surplus of almost €19.5 billion for Italy. The momentum has continued into 2026, with exports to the UK reaching €8.64 billion between January and April, generating a further trade surplus of €5.93 billion. Foo</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="str">
+        <v>Pacific Link Welcomes Project of National Interest Listing as Next Step to Connect Canada to Global Energy Markets</v>
+      </c>
+      <c r="B683" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C683" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D683" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E683" t="str">
+        <v>https://www.newsfilecorp.com/release/316953/Pacific-Link-Welcomes-Project-of-National-Interest-Listing-as-Next-Step-to-Connect-Canada-to-Global-Energy-Markets</v>
+      </c>
+      <c r="F683" t="str">
+        <v>Fort McMurray, Alberta--(Newsfile Corp. - October 1, 2026) - The proponents of the West Coast Oil Pipeline, which the proponents intend to refer to as Pacific Link, welcome the Government of Canada's listing of the pipeline as a Project of National Interest under the Building Canada Act. Pacific Link will connect Alberta's abundant oil resources to the southern coast of British Columbia, Transporting one million barrels per day toward Asia-Pacific and other global markets, in support of Canada's...</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="str">
+        <v>PGE Launches Day-Ahead Energy Market Operations, Unlocking New Savings for Customers</v>
+      </c>
+      <c r="B684" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C684" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D684" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E684" t="str">
+        <v>https://www.newsfilecorp.com/release/316754/PGE-Launches-DayAhead-Energy-Market-Operations-Unlocking-New-Savings-for-Customers</v>
+      </c>
+      <c r="F684" t="str">
+        <v>Portland, Oregon--(Newsfile Corp. - October 1, 2026) - Portland General Electric (NYSE: POR) today began buying and selling energy through the California Independent System Operator's (CAISO) new Extended Day-Ahead Market (EDAM), putting years of technology investment and regional collaboration to work for customers. PGE is among the first utilities to participate in EDAM, which allows participating utilities to buy and sell energy in the day-ahead timeframe. Participation could save PGE...</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="str">
+        <v>The LEGO Group starts making selected LEGO® elements using e-methanol</v>
+      </c>
+      <c r="B685" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C685" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D685" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E685" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361245</v>
+      </c>
+      <c r="F685" t="str">
+        <v>We have started using e-methanol, a renewable material, to help make more than 90 robust and rigid LEGO&amp;#174; elements, including cross axles, connectors, steering wheels and Minifigure hands. - - This is the result of a partnership agreement to support the production of this material on an industrial scale. Through a process known as Power-to-X, renewable energy is used to produce hydrogen, which is then combined with carbon captured from a biogas facility that would otherwise be released int... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361245</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="str">
+        <v>Nike Swooshfly Makes Race Day Feel More Possible</v>
+      </c>
+      <c r="B686" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C686" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D686" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E686" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361238</v>
+      </c>
+      <c r="F686" t="str">
+        <v>What is it? - Nike Swooshfly is a new super shoe designed to deliver the lightweight feel and energy return runners want on race day, with the comfort, stability and confidence that make stepping into a super shoe feel more approachable. - - Who is it for? - Swooshfly is for runners preparing for a first race or pursuing a new goal. - - What&amp;#39;s new? - The shoe features Nike SkyX supercritical foam, a tailored carbon fiber Flyplate, Vaporweave upper, GOATEK outsole, supercritical foam sock... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361238</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="str">
+        <v>3DX Industries Details Advanced Systems Strategy for Product Development and Manufacturing</v>
+      </c>
+      <c r="B687" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C687" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D687" t="str">
+        <v>SaaS, Energy, Retail, Automotive</v>
+      </c>
+      <c r="E687" t="str">
+        <v>https://www.newmediawire.com/news/3dx-industries-details-advanced-systems-strategy-for-product-development-and-manufacturing-7090248</v>
+      </c>
+      <c r="F687" t="str">
+        <v>FERNDALE, WA - October 1, 2026 ( NEWMEDIAWIRE ) - 3DX Industries, Inc. (OTCID: DDDX) (“3DX” or the “Company”), a U.S.-based advanced manufacturing company, provides additional details on the strategy and operating model of its recently established 3DX Advanced Systems Division. Advanced Systems is being developed to expand 3DX’s role beyond individual component manufacturing and into a broader portion of the product-development process. The division will connect product development, prototyping, design support and advanced manufacturing within an integrated operating platform. “Advanced Systems is about moving 3DX further into the value chain,” said Roger Janssen, President and Chief Executive Officer of 3DX Industries. “Our goal is to participate not only in manufacturing a component, but</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="str">
+        <v>Electric Era's Energy Management System Correctly Predicts All Five PJM 5CP Events, Mitigating Capacity Charges for EV Charging Stations</v>
+      </c>
+      <c r="B688" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C688" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D688" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E688" t="str">
+        <v>https://www.prnewswire.com/news-releases/electric-eras-energy-management-system-correctly-predicts-all-five-pjm-5cp-events-mitigating-capacity-charges-for-ev-charging-stations-302895786.html</v>
+      </c>
+      <c r="F688" t="str">
+        <v>SEATTLE, Oct. 1, 2026 /PRNewswire/ -- Electric Era launched the EV charging industry's first 5CP energy management program which correctly predicted all five PJM 5CP (coincident peak) events, saving their EV fast charging customers tens of thousands of dollars on capacity charges....</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="str">
+        <v>PriceToCompare.com Launches Fully Online Energy Contract Signup for Homes and Businesses</v>
+      </c>
+      <c r="B689" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C689" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D689" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E689" t="str">
+        <v>https://www.newsfilecorp.com/release/316918/PriceToCompare.com-Launches-Fully-Online-Energy-Contract-Signup-for-Homes-and-Businesses</v>
+      </c>
+      <c r="F689" t="str">
+        <v>Cleveland, Ohio--(Newsfile Corp. - October 1, 2026) - PriceToCompare.com launched a fully online signup experience on September 21, 2026, giving homeowners and businesses an additional way to compare available rates, select an electricity plan and complete enrollment independently.Residential and commercial customers browsing Price To Compare can review side-by-side comparisons of available electricity plans, rates, suppliers and contract options. The expanded marketplace connects plan...</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="str">
+        <v>Electric Power Group Acquires Grid Protection Alliance</v>
+      </c>
+      <c r="B690" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C690" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D690" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E690" t="str">
+        <v>https://www.prnewswire.com/news-releases/electric-power-group-acquires-grid-protection-alliance-302895601.html</v>
+      </c>
+      <c r="F690" t="str">
+        <v>Acquisition expands synchrophasor advanced applications, data management, and power quality solutions for grid reliability and stability. PASADENA, Calif., Oct. 1, 2026 /PRNewswire/ -- Electric Power Group, LLC (EPG), a leading provider of synchrophasor-based grid monitoring and analytics...</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="str">
+        <v>Alkagesta Publishes 2025 ESG Report</v>
+      </c>
+      <c r="B691" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C691" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D691" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E691" t="str">
+        <v>https://pressat.co.uk/releases/alkagesta-publishes-2025-esg-report-a644c1d7e1823288a9e077ab301062aa/</v>
+      </c>
+      <c r="F691" t="str">
+        <v>Thursday 1 October, 2026 Malta, 2026 Alkagesta has published its 2025 ESG Report, providing a comprehensive overview of the company's environmental, social, and governance commitments and progress across its global trading operations. As a global commodity trading company operating across approximately 48 countries, Alkagesta recognises its responsibility to conduct business with integrity, transparency, and respect for people and the planet. The 2025 report reflects continued progress across three core areas. On the environmental side, Alkagesta completed its second corporate emissions assessment, recording 16,356 tCO₂e in Scope 1 and 37 tCO₂e in Scope 2. UCO recycling operations grew strongly, with 1,856,631 kg collected — up 11.4% year-on-year — and 1,781,520 kg processed, up 12.7%. Fur</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="str">
+        <v>Resilient Energy Inc. (OTC:RENI) Expands Client Roster; Continues/Advances... ...</v>
+      </c>
+      <c r="B692" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C692" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D692" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E692" t="str">
+        <v>https://pr-inside.com/resilient-energy-inc-otc-reni-expands-client-roster-continuesadvances-r5229331.htm</v>
+      </c>
+      <c r="F692" t="str">
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / October 1, 2026 / Resilient Energy Inc. (OTCID:RENI) (the "Company"), a rapidly expanding energy infrastructure and oilfield services provider, today announced a dual-milestone corporate update, demonstrating significant operational momentum alongside the execution of its aggressive sector consolidation strategy. The Company has significantly expanded its active client roster and deployed additional processing equipment to meet surging regional demand. Simultaneously, Resilient Energy has entered into advanced strategic discussions regarding the potential acquisition of a premier, cash-flowing energy infrastructure and production company. Key Strategic &amp; Operational Highlights: Rapid Operational Scaling: Driven by robust market demand, the Co</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="str">
+        <v>ClinicMind Holds #1 in G2's Fall 2026 Grid® Report for Chiropractic Software; Badges Expand to Six Categories</v>
+      </c>
+      <c r="B693" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C693" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D693" t="str">
+        <v>Healthcare, Energy</v>
+      </c>
+      <c r="E693" t="str">
+        <v>https://www.prweb.com/releases/clinicmind-holds-1-in-g2s-fall-2026-grid-report-for-chiropractic-software-badges-expand-to-six-categories-302895872.html</v>
+      </c>
+      <c r="F693" t="str">
+        <v>Roughly 2% of the products in G2's Fall 2026 reports earned a Leader badge. ClinicMind earned three — Chiropractic, EHR, and Small-Business Medical Practice Management — and now holds badges in six categories, up from three a year ago, as billers, practice administrators, and mental...</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="str">
+        <v>NASA’s Webb Provides Crash Course on Planet-Shattering Collisions</v>
+      </c>
+      <c r="B694" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C694" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D694" t="str">
+        <v>Energy, Education</v>
+      </c>
+      <c r="E694" t="str">
+        <v>https://science.nasa.gov/missions/webb/nasas-webb-provides-crash-course-on-planet-shattering-collisions/</v>
+      </c>
+      <c r="F694" t="str">
+        <v>In the early history of our solar system, scientists theorize that a Mars-sized object called Theia smashed into the infant Earth, vaporizing massive amounts of rock and blasting it into space. Some of that material coalesced into the Moon, where NASA’s Artemis program is returning humans, preparing for Mars, and shaping the future of space […]</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="str">
+        <v>Resilient Energy Inc. (OTC:RENI) Expands Client Roster; Continues/Advances..... Acquisition Talks with Multi-Million Dollar Energy Firm</v>
+      </c>
+      <c r="B695" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C695" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D695" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E695" t="str">
+        <v>https://www.newswire.com/news/resilient-energy-inc-otc-reni-expands-client-roster-continues-advances</v>
+      </c>
+      <c r="F695" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="str">
+        <v>Sigma Search Lights Ltd Showcases the Benefits of Solar Mobile Lighting Tower Technology</v>
+      </c>
+      <c r="B696" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C696" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D696" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E696" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773459</v>
+      </c>
+      <c r="F696" t="str">
+        <v>Kolkata, India, 2026-10-01 — /EPR Network/ — Sigma Search Lights Ltd, a provider of professional lighting solutions, is highlighting the growing importance of efficient, flexible [read full press release...]</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="str">
+        <v>Form 8.3 - NextEnergy Solar Fund Limited</v>
+      </c>
+      <c r="B697" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C697" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D697" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E697" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3373015/0/en/form-8-3-nextenergy-solar-fund-limited.html</v>
+      </c>
+      <c r="F697" t="str">
+        <v>8.3</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="str">
+        <v>Haoxin Holdings (HXHX) Accelerates New Energy Expansion with $18 Million Purchase of 200 Electric Trucks</v>
+      </c>
+      <c r="B698" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C698" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D698" t="str">
+        <v>Finance, Energy, Automotive</v>
+      </c>
+      <c r="E698" t="str">
+        <v>https://www.newsfilecorp.com/release/316817/Haoxin-Holdings-HXHX-Accelerates-New-Energy-Expansion-with-18-Million-Purchase-of-200-Electric-Trucks</v>
+      </c>
+      <c r="F698" t="str">
+        <v>Ningbo, Zhejiang, China--(Newsfile Corp. - October 1, 2026) - Haoxin Holdings Limited (NASDAQ: HXHX) ("Haoxin" or the "Company"), a provider of temperature-controlled truckload and urban delivery services in China, today provided an update on a series of strategic initiatives aimed at expanding its new energy logistics capabilities, transportation capacity and next-generation commercial vehicle infrastructure.The initiatives include a strategic cooperation framework focused on heavy-duty truck...</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="str">
+        <v>Inlyte Energy, CutPeak Energy Announce 80 MWh Battery Project at Massachusetts Ski Area</v>
+      </c>
+      <c r="B699" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C699" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D699" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E699" t="str">
+        <v>https://prunderground.com/inlyte-energy-cutpeak-energy-announce-80-mwh-battery-project-at-massachusetts-sk/cmunard7s00000agm46y6omp3</v>
+      </c>
+      <c r="F699" t="str">
+        <v>Inlyte Energy's iron-sodium battery at Berkshire East will support clean peak power, renewable energy integration and extended backup for a rural community hub The post Inlyte Energy, CutPeak Energy Announce 80 MWh Battery Project at Massachusetts Ski Area first appeared on</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="str">
+        <v>KawiSafi Ventures invests in Orb Energy to expand commercial and industrial solar across East Africa</v>
+      </c>
+      <c r="B700" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C700" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D700" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E700" t="str">
+        <v>https://www.prweb.com/releases/kawisafi-ventures-invests-in-orb-energy-to-expand-commercial-and-industrial-solar-across-east-africa-302895849.html</v>
+      </c>
+      <c r="F700" t="str">
+        <v>Investment will support Orb's Africa business, expand its project pipeline and support project delivery NAIROBI, Kenya, Oct. 1, 2026 /PRNewswire-PRWeb/ -- KawiSafi Ventures has invested $2 million in Orb Energy to support the expansion of the company's commercial and industrial (C&amp;I)...</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="str">
+        <v>QIMC Engages Global Seismic Processing Leader Earth Signal to Advance Nova Scotia Hydrogen and Helium Multi-Gas Pilot Production Pathway</v>
+      </c>
+      <c r="B701" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C701" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D701" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E701" t="str">
+        <v>https://www.newsfilecorp.com/release/316892/QIMC-Engages-Global-Seismic-Processing-Leader-Earth-Signal-to-Advance-Nova-Scotia-Hydrogen-and-Helium-MultiGas-Pilot-Production-Pathway</v>
+      </c>
+      <c r="F701" t="str">
+        <v>Montreal, Quebec--(Newsfile Corp. - October 1, 2026) - Québec Innovative Materials Corp. (CSE: QIMC) (OTCQB: QIMCF) (FSE: 7FJ) ("QIMC" or the "Company") announces the engagement of Earth Signal Processing Ltd. ("ESP"), a Calgary-based global leader in onshore seismic processing, to process approximately 50 line-kilometres of 2D seismic data from the Company's Apple River-Bennett Hill clean hydrogen and helium multi-gas system in Nova Scotia.Why This MattersSeismic processing is the bridge...</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="str">
+        <v>Li-Fire Expands Lithium Battery Fire Safety Programs to Help Businesses Scale Protection as Regulations and Risks Grow</v>
+      </c>
+      <c r="B702" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C702" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D702" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E702" t="str">
+        <v>https://www.prnewswire.com/news-releases/li-fire-expands-lithium-battery-fire-safety-programs-to-help-businesses-scale-protection-as-regulations-and-risks-grow-302895475.html</v>
+      </c>
+      <c r="F702" t="str">
+        <v>Wholesale and distributor programs make proven lithium battery safety solutions more accessible to businesses and industries facing increasing battery-related risks. PALM BEACH, Fla., Oct. 1, 2026 /PRNewswire/ -- Li-Fire, one of the leading lithium battery fire suppression solution...</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="str">
+        <v>Foldable Solar Panels: The Ultimate Solution for Off-Grid Living!</v>
+      </c>
+      <c r="B703" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C703" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D703" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E703" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773383</v>
+      </c>
+      <c r="F703" t="str">
+        <v>Shenzhen, China, 2026-10-01 — /EPR Network/ — As global interest in sustainable, off-grid living surges, Shenzhen Sungreat Energy Technology Co., Ltd., a trusted leader in [read full press release...]</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="str">
+        <v>Hillcrest Energy Technologies to Present at the 2026 Cantech Investment ...</v>
+      </c>
+      <c r="B704" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C704" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D704" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E704" t="str">
+        <v>https://pr-inside.com/hillcrest-energy-technologies-to-present-at-the-2026-cantech-investment-r5229305.htm</v>
+      </c>
+      <c r="F704" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 1, 2026 / Hillcrest Energy Technologies (CSE:HEAT)(OTCQB:HLRTF)(FSE:7HI) ("Hillcrest" or the "Company") today announced that Don Currie, Chief Executive Officer, will present at the Cantech Investment Conference on Thursday, October 8, 2026, at the Arcadian Loft, 401 Bay Street, Toronto. Presentation Details Event: Cantech Investment Conference 2026 Date: Thursday, October 8, 2026 Presentation time: 4:30 p.m. ET, Track 3 Format: 20-minute company presentation followed by 5 minutes of Q&amp;A Venue: Arcadian Loft, 8th Floor, 401 Bay Street, Toronto, ON Registration: https://conference.cantechletter.com/sign-up/ Presentation Focus Mr. Currie will review the recent commercial and technical momentum of Hillcrest's zero-voltage-switching (ZV</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="str">
+        <v>Hillcrest Energy Technologies to Present at the 2026 Cantech Investment Conference</v>
+      </c>
+      <c r="B705" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C705" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D705" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E705" t="str">
+        <v>https://www.newswire.com/news/hillcrest-energy-technologies-to-present-at-the-2026-cantech-investment</v>
+      </c>
+      <c r="F705" t="str">
+        <v>Hillcrest CEO Don Currie presents at Cantech Toronto on Oct 8, reviewing non-binding LOIs with Lenze and Equipmake and an agreement in principle with AHI.</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="str">
+        <v>KULR Secures Over $1 Million in Battery Purchase Orders Supporting Drone Dominance Program</v>
+      </c>
+      <c r="B706" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C706" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D706" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E706" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372887/0/en/kulr-secures-over-1-million-in-battery-purchase-orders-supporting-drone-dominance-program.html</v>
+      </c>
+      <c r="F706" t="str">
+        <v>Production deliveries begin in October with completion expected by the end of November as KULR expands its role in the U.S. defense drone supply chain.</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="str">
+        <v>VIVIFY Technology and Evolution Metals &amp; Technologies Sign Letter of Intent for Behind-the-Meter Hydrogen Power for EM&amp;T's Planned U.S. Rare Earth Magnet Campus</v>
+      </c>
+      <c r="B707" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C707" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D707" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E707" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372881/0/en/vivify-technology-and-evolution-metals-technologies-sign-letter-of-intent-for-behind-the-meter-hydrogen-power-for-em-t-s-planned-u-s-rare-earth-magnet-campus.html</v>
+      </c>
+      <c r="F707" t="str">
+        <v>Delray Beach and Miami, FL, Oct. 01, 2026 (GLOBE NEWSWIRE) -- VIVIFY Technology, a hydrogen energy company headquartered in Delray Beach, Florida, and Evolution Metals &amp;amp; Technologies Corp. (“EM&amp;amp;T”) (Nasdaq: EMAT), a U.S.-based critical materials and advanced manufacturing company headquartered in Miami, Florida, today announced that they have signed a non-binding letter of intent under which VIVIFY, would, subject to the execution of definitive agreements and satisfaction of applicable conditions deploy behind-the-meter hydrogen power to support EM&amp;amp;T’s planned U.S. rare earth magnet campus, subject to technical validation and definitive agreements. The letter of intent brings together two Florida companies working on the same national problem from opposite ends: the critical ma</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="str">
+        <v>CHAR Tech Completes Thorold Phase 1; Pioneering Project Now Set for ...</v>
+      </c>
+      <c r="B708" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C708" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D708" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E708" t="str">
+        <v>https://pr-inside.com/char-tech-completes-thorold-phase-1-pioneering-project-now-set-for-r5229298.htm</v>
+      </c>
+      <c r="F708" t="str">
+        <v>(PR-inside.com) Construction of Phase 1, the Thorold Facility's first commercial-scale biocarbon production line, has reached mechanical and electrical substantial completion, clearing the way for the Facility's transition to commercial operations The Thorold Facility now moves into end-to-end commissioning, with commercial ramp-up targeted through October with production and revenue increasing through calendar year-end 2026 When the Thorold Facility begins producing renewable natural gas ("RNG") it will be the first in the world to produce RNG and biocarbon simultaneously from wood waste TORONTO, ON / ACCESS Newswire / October 1, 2026 / CHAR Technologies Ltd. ("CHAR Tech" or the "Company") (TSXV:YES)(OTC PINK:CTRNF)(FSE:68K), a ..</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="str">
+        <v>NANO Nuclear Energy Advances Vertical Integration Strategy by Signing Definitive Agreement to Acquire Strategic NRC-Licensed U.S. Nuclear Fuel Processing Assets</v>
+      </c>
+      <c r="B709" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C709" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D709" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E709" t="str">
+        <v>https://www.newsfilecorp.com/release/316891/NANO-Nuclear-Energy-Advances-Vertical-Integration-Strategy-by-Signing-Definitive-Agreement-to-Acquire-Strategic-NRCLicensed-U.S.-Nuclear-Fuel-Processing-Assets</v>
+      </c>
+      <c r="F709" t="str">
+        <v>Acquisition would provide NANO Nuclear with strategically valuable NRC-licensed fuel cycle assets and optionality to pursue domestic nuclear fuel cycle activities, independently or in collaboration with strategic partnersUpon completion of the transaction and transfer of the NRC license, NANO Nuclear would own one of ten NRC-licensed fuel cycle facilities in the United StatesNew York, New York--(Newsfile Corp. - October 1, 2026) - NANO Nuclear Energy Inc. (NASDAQ: NNE) ("NANO Nuclear" or the...</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="str">
+        <v>Social Selling Training: Maverrik Clients Pass £252m in New Business</v>
+      </c>
+      <c r="B710" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C710" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D710" t="str">
+        <v>Finance, Healthcare, Real Estate, Energy, Education</v>
+      </c>
+      <c r="E710" t="str">
+        <v>https://pressat.co.uk/releases/social-selling-training-maverrik-clients-pass-252m-in-new-business-c50fa777da23c5ea267ed31e8bcdfc13/</v>
+      </c>
+      <c r="F710" t="str">
+        <v>Thursday 1 October, 2026 Social selling and LinkedIn training company Maverrik says its clients have now generated more than £252 million in new business using its methods, as businesses put greater pressure on LinkedIn activity to deliver measurable sales results. PLYMOUTH, UK 1st October 2026 - Social selling and LinkedIn training company Maverrik has reported that clients using its methods have collectively generated more than £252 million in new business. The milestone comes as sales and marketing teams continue to rethink how they use LinkedIn, moving away from measuring success through followers, impressions and posting activity alone and putting greater emphasis on conversations, pipeline and revenue. For Maverrik founder and CEO Dean Seddon, the £252 million figure demonstrates a m</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="str">
+        <v>PowerBank Corporation Receives Additional 180-day Compliance Period from Nasdaq to Regain Compliance with Minimum Bid Price Requirement</v>
+      </c>
+      <c r="B711" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C711" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D711" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E711" t="str">
+        <v>https://www.prnewswire.com/news-releases/powerbank-corporation-receives-additional-180-day-compliance-period-from-nasdaq-to-regain-compliance-with-minimum-bid-price-requirement-302895351.html</v>
+      </c>
+      <c r="F711" t="str">
+        <v>TORONTO, Oct. 1, 2026 /PRNewswire/ -- PowerBank Corporation (NASDAQ: PBK) (Cboe CA: PBK) (FSE: 103) ("PowerBank" or the "Company"), a vertically integrated independent North American energy company, today announced that it has received written notification from The Nasdaq Stock Market LLC...</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="str">
+        <v>Independent Study Identifies Significant Potential Benefits from Triple Point Resources' Fischells Salt Dome Power Generation Project for Newfoundland and Labrador's Electricity System</v>
+      </c>
+      <c r="B712" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C712" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D712" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E712" t="str">
+        <v>https://www.newsfilecorp.com/release/316901/Independent-Study-Identifies-Significant-Potential-Benefits-from-Triple-Point-Resources-Fischells-Salt-Dome-Power-Generation-Project-for-Newfoundland-and-Labradors-Electricity-System</v>
+      </c>
+      <c r="F712" t="str">
+        <v>St. John's, Newfoundland--(Newsfile Corp. - October 1, 2026) - An independent technical assessment completed by BBA has identified several potential benefits associated with Triple Point Resources Ltd. ("Triple Point" or the "Company") proposed Fischells Salt Dome Power Generation Project on Newfoundland's west coast.The compressed air energy storage (CAES) project is designed to use surplus renewable electricity to compress air and store it in underground salt caverns. When electricity is...</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="str">
+        <v>Zentek Ships First Government of Canada Order of ZenGUARD(TM) Enhanced Air Filters</v>
+      </c>
+      <c r="B713" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C713" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D713" t="str">
+        <v>Energy, Education</v>
+      </c>
+      <c r="E713" t="str">
+        <v>https://www.newsfilecorp.com/release/316861/Zentek-Ships-First-Government-of-Canada-Order-of-ZenGUARDTM-Enhanced-Air-Filters</v>
+      </c>
+      <c r="F713" t="str">
+        <v>Filters designed to improve air filtration without the added fan energy, in line with federal energy efficiency and net-zero commitments1Nearly fivefold improvement in aerosol filtration versus an untreated filter in National Research Council of Canada testing, without an increase in pressure drop1Estimated 22% lower fan energy than the standard MERV 13 filters replaced in a three-month school pilot2Supports the Greening Government Strategy commitment that federal operations will be net-zero...</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="str">
+        <v>LNG Energy Group Corp. Announces Extension of Non-Brokered Offering</v>
+      </c>
+      <c r="B714" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C714" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D714" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E714" t="str">
+        <v>https://pr-inside.com/lng-energy-group-corp-announces-extension-of-non-brokered-offering-r5229289.htm</v>
+      </c>
+      <c r="F714" t="str">
+        <v>(PR-inside.com) Not for distribution to United States newswire services or for dissemination in the United States TORONTO, ON / ACCESS Newswire / October 1, 2026 / LNG Energy Group Corp. (TSXV:LNGE)(TSXV:LNGE.WT)(OTC PINK:LNGNF)(FWB:E26) (the "Company" or "LNG Energy Group") announces that the TSX Venture Exchange (the "TSXV") has agreed to extend the price reservation for the Company's previously announced non-brokered private placement financing (the "Private Placement") until November 4, 2026. The Company intends to complete one or more additional tranches of the Private Placement on or before November 4, 2026. The terms of the Private Placement remain unchanged. The Private Placement consists of units of ..</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="str">
+        <v>NextEra Energy announces participation at the 2026 Wolfe Research Utilities, Midstream &amp;amp; Clean Energy Conference</v>
+      </c>
+      <c r="B715" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C715" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D715" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E715" t="str">
+        <v>https://www.prnewswire.com/news-releases/nextera-energy-announces-participation-at-the-2026-wolfe-research-utilities-midstream--clean-energy-conference-302895868.html</v>
+      </c>
+      <c r="F715" t="str">
+        <v>JUNO BEACH, Fla., Oct. 1, 2026 /PRNewswire/ -- NextEra Energy, Inc. (NYSE: NEE) announced that John Ketchum, chairman, president and chief executive officer, is scheduled to participate in a fireside chat at noon ET today, Thursday, Oct. 1, at the 2026 Wolfe Research Utilities, Midstream...</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="str">
+        <v>Proton Exchange Membrane Fuel Cell Market Applications Across Emerging Industries</v>
+      </c>
+      <c r="B716" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C716" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D716" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E716" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1775048</v>
+      </c>
+      <c r="F716" t="str">
+        <v>The Proton Exchange Membrane Fuel Cell Market is moving from technology development toward broader commercial deployment as governments, energy companies, and transportation operators increase their [read full press release...]</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="str">
+        <v>DRF Luftrettung and DRF Maintenance combine technical expertise / DRF Aviation Services launches on October 1, 2026</v>
+      </c>
+      <c r="B717" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C717" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D717" t="str">
+        <v>Healthcare, Energy, Automotive</v>
+      </c>
+      <c r="E717" t="str">
+        <v>https://pressat.co.uk/releases/drf-luftrettung-and-drf-maintenance-combine-technical-expertise-drf-aviation-services-launches-on-october-1-2026-f05af97474d3e7edac2c56fb04d7dad9/</v>
+      </c>
+      <c r="F717" t="str">
+        <v>Thursday 1 October, 2026 DRF Luftrettung and DRF Maintenance are joining forces: the newly established DRF Aviation Services combines the two companies’ technical expertise built on more than 50 years of experience in helicopter maintenance, modifications and services. As a “one-stop shop”, DRF Aviation Services provides the full range of services from a single source. Helicopter operators benefit from high levels of reliability and innovative capability. When a helicopter is in the maintenance dock, it is missing for operations. With the foundation of DRF Aviation Services GmbH, a new full-service provider for the technical support and further development of helicopters is entering the market. According to the motto “Ahead of Time”, the company clearly positions itself as a driver of inno</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="str">
+        <v>CenterPoint Energy completes sale of its Ohio natural gas business to National Fuel Gas Company for $2.62 billion</v>
+      </c>
+      <c r="B718" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C718" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D718" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E718" t="str">
+        <v>https://www.prnewswire.com/news-releases/centerpoint-energy-completes-sale-of-its-ohio-natural-gas-business-to-national-fuel-gas-company-for-2-62-billion-302895851.html</v>
+      </c>
+      <c r="F718" t="str">
+        <v>HOUSTON, Oct. 1, 2026 /PRNewswire/ -- CenterPoint Energy, Inc. (NYSE: CNP) ("CenterPoint" or the "Company") today announced that it has successfully completed the previously announced $2.62 billion sale of its Ohio natural gas Local Distribution Company (LDC) business, Vectren Energy...</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="str">
+        <v>National Fuel Gas Company Completes Acquisition of CenterPoint Energy's Ohio Natural Gas Utility</v>
+      </c>
+      <c r="B719" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C719" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D719" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E719" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372705/0/en/national-fuel-gas-company-completes-acquisition-of-centerpoint-energy-s-ohio-natural-gas-utility.html</v>
+      </c>
+      <c r="F719" t="str">
+        <v>Natural Gas Service Will Continue Without Interruption; No Customer Action Required Natural Gas Service Will Continue Without Interruption; No Customer Action Required</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="str">
+        <v>Marimaca Secures MOD Grid Connection Authorization and Agrees Key Commercial ...</v>
+      </c>
+      <c r="B720" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C720" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D720" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E720" t="str">
+        <v>https://pr-inside.com/marimaca-secures-mod-grid-connection-authorization-and-agrees-key-commercial-r5229272.htm</v>
+      </c>
+      <c r="F720" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 1, 2026 / Marimaca Copper Corp. ("Marimaca Copper" or the "Company") (TSX:MARI)(ASX:MC2) is pleased to announce various development activities at the Marimaca Oxide Deposit ("MOD"), including the receipt of the grid connection authorization for the MOD and the key commercial terms for a Power Purchase Agreement ("PPA") framework. Marimaca has also received an overall "A" rating in its 2025 independent Digbee sustainability assessment, its third consecutive "A" rating. Hayden Locke, CEO and Director of Marimaca Copper, commented: "The approval of our grid connection is an important de-risking milestone for the Marimaca Oxide Deposit. Together with ..</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="str">
+        <v>Plumber Hot Water Melbourne Promotes Smarter Hot Water Solutions for Solar Powered Homes</v>
+      </c>
+      <c r="B721" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C721" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D721" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E721" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773030</v>
+      </c>
+      <c r="F721" t="str">
+        <v>MELBOURNE, AUSTRALIA, 2026-10-01 — /EPR Network/ — Melbourne homeowners with rooftop solar are increasingly considering how their home energy systems can work together to improve [read full press release...]</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="str">
+        <v>Series production gets underway: BMW Group officially opens Plant Irlbach-Straßkirchen</v>
+      </c>
+      <c r="B722" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C722" t="str">
+        <v>mlpr-bmw</v>
+      </c>
+      <c r="D722" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E722" t="str">
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0461032EN?language=en</v>
+      </c>
+      <c r="F722" t="str">
+        <v>New site to supply German vehicle plants with high-voltage batteries for the Neue Klasse – Investment of around one billion euros – Head of Production Wittmann: “Strong signal for Germany as a business location” – First high-voltage batteries for the new BMW i3 from Munich – Bavarian battery network: research, production and recycling</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="str">
+        <v>G�zde İlkin: Those Who Remember Their Births</v>
+      </c>
+      <c r="B723" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C723" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D723" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E723" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361229</v>
+      </c>
+      <c r="F723" t="str">
+        <v>This autumn, Tate St Ives presents Those Who Remember Their Births, a new site-specific commission by Turkish artist G�zde &amp;amp;#304;lkin. Developed during two residencies in St Ives in 2026, the installation brings together sculpture, painting and embroidery to explore the relationships between landscape, memory and women&amp;#39;s lived experiences. - - During her time in St Ives, &amp;amp;#304;lkin became interested in the coastline as a living archive, observing how waves, wind and tides continually resha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361229</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="str">
+        <v>How Mature Oilfields Are Supporting the Coiled Tubing Market</v>
+      </c>
+      <c r="B724" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C724" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D724" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E724" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1774992</v>
+      </c>
+      <c r="F724" t="str">
+        <v>The coiled tubing market is entering a period where efficiency, well maintenance, and operational flexibility are becoming increasingly important across oil and gas operations. Coiled [read full press release...]</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="str">
+        <v>PV Combiner Box: The Secret to Streamlining Your Solar Power System</v>
+      </c>
+      <c r="B725" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C725" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D725" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E725" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773079</v>
+      </c>
+      <c r="F725" t="str">
+        <v>Zhejiang, China, 2026-10-01 — /EPR Network/ — Wenzhou Typle New Energy Technology Co., Ltd., a leading innovator in the renewable energy sector, announced today the [read full press release...]</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="str">
+        <v>American Battery Technology Company Receives Approval for Sale of $100 Million of Exported Recycled Black Mass Critical Minerals with License from U.S. Department of Commerce</v>
+      </c>
+      <c r="B726" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C726" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D726" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E726" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372689/0/en/american-battery-technology-company-receives-approval-for-sale-of-100-million-of-exported-recycled-black-mass-critical-minerals-with-license-from-u-s-department-of-commerce.html</v>
+      </c>
+      <c r="F726" t="str">
+        <v>Significant scale-up of commercial operations at American Battery Technology Company’s domestic U.S. critical mineral recycling facility, demonstrated by its over 400% year-over-year revenue growth and leadership in domestic critical mineral manufacturing Significant scale-up of commercial operations at American Battery Technology Company’s domestic U.S. critical mineral recycling facility, demonstrated by its over 400% year-over-year revenue growth and leadership in domestic critical mineral manufacturing</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="str">
+        <v>Enerflex Ltd. Announces Contract Award for Large-Scale Data Center Development</v>
+      </c>
+      <c r="B727" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C727" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D727" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E727" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372684/0/en/enerflex-ltd-announces-contract-award-for-large-scale-data-center-development.html</v>
+      </c>
+      <c r="F727" t="str">
+        <v>CALGARY, Alberta, Oct. 01, 2026 (GLOBE NEWSWIRE) -- Enerflex Ltd. (TSX: EFX) (NYSE: EFXT) (“Enerflex” or the “Company”) today announces the award of a major Engineered Systems (“ES”) project. The Company has been contracted to design, engineer, fabricate, and assemble approximately 450 megawatts of behind-the-meter natural gas-fired power generation units for a North American data center developer.</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="str">
+        <v>Gas Turbine Market Predictive Maintenance: Cutting Lifecycle Costs with Data</v>
+      </c>
+      <c r="B728" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C728" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D728" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E728" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1774934</v>
+      </c>
+      <c r="F728" t="str">
+        <v>Market Size and Growth: A Steady Climb, Not a Sprint A gas turbine heats a mixture of fuel and ambient air to very high temperatures. [read full press release...]</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="str">
+        <v>Hoymiles Supports Solar Sustainability for Third Consecutive Year with Freiburg Upcycling World Record</v>
+      </c>
+      <c r="B729" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C729" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D729" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E729" t="str">
+        <v>https://www.prnewswire.com/news-releases/hoymiles-supports-solar-sustainability-for-third-consecutive-year-with-freiburg-upcycling-world-record-302895688.html</v>
+      </c>
+      <c r="F729" t="str">
+        <v>FREIBURG, Germany, Oct. 1, 2026 /PRNewswire/ -- Hoymiles, a global provider of solar energy and storage solutions, supported the solar panel upcycling event in Freiburg, Germany, for the third consecutive year, providing 300 microinverters for 300 plug-in photovoltaic (PV) systems. More...</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="str">
+        <v>Microwave-assisted Processing In Mining Market: How Solid-State Generators Changed the Game</v>
+      </c>
+      <c r="B730" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C730" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D730" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E730" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1774908</v>
+      </c>
+      <c r="F730" t="str">
+        <v>The microwave-assisted processing in mining market is moving from lab curiosity to industrial reality. Ore grades keep falling, energy bills keep rising, and regulators keep [read full press release...]</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="str">
+        <v>Southern Energy Announces Results of Annual Meeting and Board Changes</v>
+      </c>
+      <c r="B731" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C731" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D731" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E731" t="str">
+        <v>https://pr-inside.com/southern-energy-announces-results-of-annual-meeting-and-board-changes-r5229265.htm</v>
+      </c>
+      <c r="F731" t="str">
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / October 1, 2026 / Southern Energy Corp. ("Southern" or the "Company") (TSXV:SOU)(AIM:SOUC) is pleased to announce that, at its annual general and special meeting (the "Annual Meeting") of shareholders of the Company (the "Shareholders") held yesterday, all resolutions were duly passed. Board changes Shareholders elected Paul Baay and Danny Labelle to the Board of Directors (the "Board") of the Company and re-elected Ian Atkinson, R. Steven Smith and John Joseph Nally. Mr. Baay and Mr. Labelle were appointed as Non-Executive Directors of the Board effective 30 September 2026. Bruce Beynon, the Company's former Chair, did not stand ..</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="str">
+        <v>Pulsar Helium Signs and Accepts Chart Industries Firm Proposal for Commercial-Scale Helium Liquefaction Plant</v>
+      </c>
+      <c r="B732" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C732" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D732" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E732" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372522/0/en/pulsar-helium-signs-and-accepts-chart-industries-firm-proposal-for-commercial-scale-helium-liquefaction-plant.html</v>
+      </c>
+      <c r="F732" t="str">
+        <v>Staged equipment-supply arrangement advances proposed Rare Gas Hub in Minnesota Staged equipment-supply arrangement advances proposed Rare Gas Hub in Minnesota</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="str">
+        <v>Lion Battery Technologies Advances Platinum and Palladium Based Lithium-Sulfur Battery Technology</v>
+      </c>
+      <c r="B733" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C733" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D733" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E733" t="str">
+        <v>https://www.newsfilecorp.com/release/316743/Lion-Battery-Technologies-Advances-Platinum-and-Palladium-Based-LithiumSulfur-Battery-Technology</v>
+      </c>
+      <c r="F733" t="str">
+        <v>Vancouver, British Columbia and Johannesburg, South Africa--(Newsfile Corp. - October 1, 2026) - Platinum Group Metals Ltd. (TSX: PTM) (NYSE American: PLG) ("Platinum Group") reports that its majority-owned subsidiary, Lion Battery Technologies Inc. ("Lion"), has completed the first phase of independent testing and scale-up of its platinum- and palladium-based lithium-sulfur battery technology.Independent testing by the Battery Innovation Center in Newberry, Indiana, validated Lion's proprietary...</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="str">
+        <v>Li Auto Inc. September 2026 Delivery Update</v>
+      </c>
+      <c r="B734" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C734" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D734" t="str">
+        <v>Finance, Energy, Automotive</v>
+      </c>
+      <c r="E734" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372490/0/en/li-auto-inc-september-2026-delivery-update.html</v>
+      </c>
+      <c r="F734" t="str">
+        <v>BEIJING, China, Oct. 01, 2026 (GLOBE NEWSWIRE) -- Li Auto Inc. (“Li Auto” or the “Company”) (Nasdaq: LI; HKEX: 2015), a leader in China’s new energy vehicle market, today announced that it delivered 31,817 vehicles in September 2026. As of September 30, 2026, Li Auto’s cumulative deliveries reached 1,833,651.</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="str">
+        <v>vivo X Fold6 Makes Global Debut: A New Foldable Powerhouse for Mobile Productivity</v>
+      </c>
+      <c r="B735" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C735" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D735" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E735" t="str">
+        <v>https://www.prnewswire.com/news-releases/vivo-x-fold6-makes-global-debut-a-new-foldable-powerhouse-for-mobile-productivity-302894068.html</v>
+      </c>
+      <c r="F735" t="str">
+        <v>SHENZHEN, China, Sept. 30, 2026 /PRNewswire/ -- vivo officially announced the global debut of its latest flagship foldable smartphone, vivo X Fold6. Designed for professionals who are constantly on the move, X Fold6 combines powerful productivity tools, a slim design, extended battery...</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="str">
+        <v>ROSEN, HIGHLY REGARDED INVESTOR COUNSEL, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
+      </c>
+      <c r="B736" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C736" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D736" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E736" t="str">
+        <v>https://www.newsfilecorp.com/release/316815/ROSEN-HIGHLY-REGARDED-INVESTOR-COUNSEL-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
+      </c>
+      <c r="F736" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 30, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="str">
+        <v>Omnis Energy Reports New Cooperation on Governance and Operating Cash in Pleasants Power Station Bankruptcy Case</v>
+      </c>
+      <c r="B737" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C737" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D737" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E737" t="str">
+        <v>https://www.prnewswire.com/news-releases/omnis-energy-reports-new-cooperation-on-governance-and-operating-cash-in-pleasants-power-station-bankruptcy-case-302895155.html</v>
+      </c>
+      <c r="F737" t="str">
+        <v>Agreements follow replacement of conflicted counsel as sale advances and dismissal motion remains unresolved WILMINGTON, Del., Sep 30, 2026 /PRNewswire/ -- Agreements on independent oversight and continued use of operating cash mark a new phase of cooperation in the Pleasants Power...</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="str">
+        <v>LG Energy Solution Partners With indiGOtech to Explore 46-Series Cylindrical Battery Supply for U.S. Commercial Electric Vans</v>
+      </c>
+      <c r="B738" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C738" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D738" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E738" t="str">
+        <v>https://www.prnewswire.com/news-releases/lg-energy-solution-partners-with-indigotech-to-explore-46-series-cylindrical-battery-supply-for-us-commercial-electric-vans-302894176.html</v>
+      </c>
+      <c r="F738" t="str">
+        <v>SEOUL, South Korea, Sept. 30, 2026 /PRNewswire/ -- LG Energy Solution today announced that it has signed a non-binding memorandum of understanding (MoU) with U.S.-based commercial electric vehicle (EV) startup indiGOtech to explore battery supply and technological collaboration....</v>
+      </c>
+    </row>
+    <row r="739" xml:space="preserve">
+      <c r="A739" t="str">
+        <v>Graphene Manufacturing Group Provides Quarterly ATM Sales Update</v>
+      </c>
+      <c r="B739" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C739" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D739" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E739" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110525/</v>
+      </c>
+      <c r="F739" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRISBANE, AUS, Oct 1, 2026 - (ACN Newswire) - Graphene Manufacturing Group Limited (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") provides a quarterly update with respect to the Company's previously announced "at-the-market" equity program (the "ATM Program") launched on July 11, 2025. The ATM Program allows the Company to issue and sell, from time to time, up to C$20,000,000 of its ordinary shares ("Ordinary Shares") from treasury to the public, at the Company's discretion, pursuant to an equity distribution agreement between the Company and Cantor Fitzgerald Canada Corporation (the "Agent").
+During the quarterly period ended September 30, 2026, the Company issued a total of 575,630 Ordinary Shares on the TSX Venture Exchange (the "TSXV") at an average price of C$2.374 per share under the ATM Program, providing gross proceeds of C$1,366,396.10. Commissions of C$40,848.53 were paid to the Agent in relation to these distributions, resulting in net proceeds to the Company of C$1,325,547.57.
+For further details on the ATM Program, see the Company's news release dated July 11, 2025.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines.
+In the energy storage segment, GMG are working with financial support from the Australian Government to progress R&amp;D and commercialization of graphene ion batteries. GMG has also developed a graphene additive slurry that is aimed at improving the performance of lithium-ion batteries.
 GMG's 4 critical business objectives are:
 Produce Graphene and improve/scale cell production processes
 Build Revenue from Energy Savings Products
 Develop Next-Generation Battery
 Develop Supply Chain, Partners &amp; Project Execution Capability
 For further information please contact:
 Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com, +61 415 445 223
 Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041
-www.graphenemg.com
 Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
-Cautionary Note Regarding Forward-Looking Statements
-[...5 lines deleted...]
-To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311034
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/316870
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="324">
-[...6 lines deleted...]
-      <c r="C324" t="str">
+    <row r="740">
+      <c r="A740" t="str">
+        <v>The United States Department of Commerce and the Government of the Republic of Korea Announce Strategic Investment in Project Star, a $22.3 billion Energy Infrastructure Campus in Encinal, Texas, being jointly developed by Related Companies and NextEra Energy, in partnership with Lewis Energy Group</v>
+      </c>
+      <c r="B740" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C740" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D740" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E740" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-united-states-department-of-commerce-and-the-government-of-the-republic-of-korea-announce-strategic-investment-in-project-star-a-22-3-billion-energy-infrastructure-campus-in-encinal-texas-being-jointly-developed-by-related-302895079.html</v>
+      </c>
+      <c r="F740" t="str">
+        <v>Project Star will create 6.47 GW of natural gas generation to directly support an adjacent 5 GW digital infrastructure campus and deliver excess power generation back to the grid. DALLAS and SAN ANTONIO and JUNO BEACH, Fla., Sept. 30, 2026 /PRNewswire/ -- The U.S. Department of Commerce...</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="str">
+        <v>FLNC Investor Notice: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Class Action Lawsuit Against Fluence Energy, Inc.</v>
+      </c>
+      <c r="B741" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C741" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D741" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E741" t="str">
+        <v>https://www.prnewswire.com/news-releases/flnc-investor-notice-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-class-action-lawsuit-against-fluence-energy-inc-302894913.html</v>
+      </c>
+      <c r="F741" t="str">
+        <v>SAN DIEGO, Sept. 30, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP informs investors that a class action was filed on behalf of persons and entities who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ: FLNC) securities between November 24, 2025 and September...</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="str">
+        <v>Global Dimethyl Carbonate Market to Reach USD 2.15 Bn. by 2034 as Battery Electrolyte Demand, EV Growth and High-Purity Solvent Applications Accelerate Market Expansion, says Maximize Market Research</v>
+      </c>
+      <c r="B742" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C742" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D742" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E742" t="str">
+        <v>https://www.prnewswire.com/news-releases/global-dimethyl-carbonate-market-to-reach-usd-2-15-bn-by-2034-as-battery-electrolyte-demand-ev-growth-and-high-purity-solvent-applications-accelerate-market-expansion-says-maximize-market-research-302894503.html</v>
+      </c>
+      <c r="F742" t="str">
+        <v>PUNE, India, Sept. 30, 2026 /PRNewswire/ -- The Global Dimethyl Carbonate Market was valued at USD 1.18 Billion in 2025 and is projected to expand at a CAGR of 6.9% from 2026 to 2034, reaching USD 2.15 Billion by 2034, according to a new analysis by Maximize Market Research. Global...</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="str">
+        <v>Global Battery Electrolyte Market to Reach USD 50.98 Bn. by 2034 as EV Expansion, Grid-Scale Energy Storage and Next-Generation Battery Technologies Accelerate Demand Maximize Market Research Reports</v>
+      </c>
+      <c r="B743" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C743" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D743" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E743" t="str">
+        <v>https://www.prnewswire.com/news-releases/global-battery-electrolyte-market-to-reach-usd-50-98-bn-by-2034-as-ev-expansion-grid-scale-energy-storage-and-next-generation-battery-technologies-accelerate-demand-maximize-market-research-reports-302894415.html</v>
+      </c>
+      <c r="F743" t="str">
+        <v>PUNE, India, Sept. 30, 2026 /PRNewswire/ -- The Global Battery Electrolyte Market was valued at USD 12.22 Billion in 2025 and is projected to expand at a CAGR of 17.2% from 2026 to 2034, reaching USD 50.98 Billion by 2034, according to a new analysis by Maximize Market Research. Global...</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="str">
+        <v>KLX Energy Services Announces Completion of Subscription Rights Offering</v>
+      </c>
+      <c r="B744" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C744" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D744" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E744" t="str">
+        <v>https://www.prnewswire.com/news-releases/klx-energy-services-announces-completion-of-subscription-rights-offering-302895040.html</v>
+      </c>
+      <c r="F744" t="str">
+        <v>HOUSTON, Sept. 30, 2026 /PRNewswire/ -- KLX Energy Services Holdings, Inc. (NASDAQ: KLXE) ("KLX" or the "Company") announced today that, on September 29, 2026, it completed its previously announced subscription rights offering (the "Rights Offering"), which expired at 5:00 p.m., New York...</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="str">
+        <v>Help Overlap Zoo Reveal Cosmic Dust</v>
+      </c>
+      <c r="B745" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C745" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D745" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E745" t="str">
+        <v>https://science.nasa.gov/get-involved/citizen-science/help-overlap-zoo-reveal-cosmic-dust/</v>
+      </c>
+      <c r="F745" t="str">
+        <v>Galaxies, vast collections of billions of stars, gas, and dust held together by gravity, are scattered across the immensity of space. But every so often, a coincidence occurs: Two galaxies line up from our point of view on Earth (or from a space telescope) and appear to overlap in the sky. These rare overlapping galaxies […]</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="str">
+        <v>Terra Mare Morning Restore Reviews Highlight the Rise of the All-in-One Morning Wellness Ritual</v>
+      </c>
+      <c r="B746" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C746" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D746" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E746" t="str">
+        <v>https://www.prnewswire.com/news-releases/terra-mare-morning-restore-reviews-highlight-the-rise-of-the-all-in-one-morning-wellness-ritual-302895038.html</v>
+      </c>
+      <c r="F746" t="str">
+        <v>Marisa Tomei–Founded Terra Mare Morning Restore Is Earning Positive Reviews for Supporting Energy, Digestion, Balance, and Healthy Aging LOS ANGELES, Sept. 30, 2026 /PRNewswire/ -- As consumers search for convenient ways to support energy, digestion, metabolism, and healthy aging, Terra...</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="str">
+        <v>Robbins LLP is Investigating Allegations that Flotek Industries, Inc. Misled Investors Regarding its Business Prospects</v>
+      </c>
+      <c r="B747" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C747" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D324" t="str">
+      <c r="D747" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E747" t="str">
+        <v>https://www.newsfilecorp.com/release/316844/Robbins-LLP-is-Investigating-Allegations-that-Flotek-Industries-Inc.-Misled-Investors-Regarding-its-Business-Prospects</v>
+      </c>
+      <c r="F747" t="str">
+        <v>San Diego, California--(Newsfile Corp. - September 30, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Flotek Industries, Inc. (NYSE: FTK) securities between August 3, 2026 and August 17, 2026 (the "Class Period"). Flotek is an energy technology and services company.The complaint alleges that Flotek misled investors by failing to disclose the cancellation of its $400m Puerto...</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="str">
+        <v>Samsung Introduces Galaxy Tab S12 Series: The Ultimate Productivity Powerhouse Built for Growth</v>
+      </c>
+      <c r="B748" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C748" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D748" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E748" t="str">
+        <v>https://news.samsung.com/global/samsung-introduces-galaxy-tab-s12-series-the-ultimate-productivity-powerhouse-built-for-growth</v>
+      </c>
+      <c r="F748" t="str">
+        <v>Samsung Electronics today unveiled the Galaxy Tab S12 series — Galaxy Tab S12 Ultra and Tab S12+ — delivering Samsung’s most capable and versatile tablet experience yet. Packing breakthrough performance, long-lasting battery life, and the latest Galaxy AI into Galaxy Tab’s signature ultra-thin design, the new lineup turns complex workflows into effortless, everyday achievements whether […]</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="str">
+        <v>Stardust Strengthens Franchise Network Through Strategic Territory Optimization</v>
+      </c>
+      <c r="B749" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C749" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D749" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E749" t="str">
+        <v>https://www.newsfilecorp.com/release/316823/Stardust-Strengthens-Franchise-Network-Through-Strategic-Territory-Optimization</v>
+      </c>
+      <c r="F749" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 30, 2026) - Stardust Solar Energy Inc. (TSXV: SUN) (OTCQB: SUNXF) (FSE: 6330) ("Stardust Solar" or the "Company"), a North American renewable energy company focused on distributed energy, commercial solar, utility-scale development and long-term renewable energy asset ownership, announces a strategic optimization of its franchise network designed to strengthen operator performance, improve resource allocation and create new opportunities...</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="str">
+        <v>Vivakor Announces 1-for-15 Reverse Stock Split</v>
+      </c>
+      <c r="B750" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C750" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D750" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E750" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372422/0/en/vivakor-announces-1-for-15-reverse-stock-split.html</v>
+      </c>
+      <c r="F750" t="str">
+        <v>Dallas, TX, Sept. 30, 2026 (GLOBE NEWSWIRE) -- Vivakor, Inc. (Nasdaq: VIVK) (“Vivakor” or the “Company”), an integrated provider of energy transportation, storage, reuse, and remediation services, today announced a 1-for-15 reverse stock split of its issued and outstanding common stock (the “Reverse Stock Split”). The Reverse Stock Split is expected to become effective at the opening of trading on the Nasdaq Capital Market on October 5, 2026 under the existing ticker symbol “VIVK.”</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="str">
+        <v>Blaize Announces Restructuring Plan to Focus Resources on Core Growth Areas</v>
+      </c>
+      <c r="B751" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C751" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D751" t="str">
         <v>Finance, AI, Energy</v>
       </c>
-      <c r="E324" t="str">
-[...13 lines deleted...]
-      <c r="C325" t="str">
+      <c r="E751" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372410/0/en/blaize-announces-restructuring-plan-to-focus-resources-on-core-growth-areas.html</v>
+      </c>
+      <c r="F751" t="str">
+        <v>SAN JOSE, Calif., Sept. 30, 2026 (GLOBE NEWSWIRE) -- Blaize Holdings, Inc. (Nasdaq: BZAI; BZAIW) (“Blaize” or the “Company”) , a leader in programmable, energy-efficient AI computing, today announced a restructuring plan.</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="str">
+        <v>Gladstone Investment Closes on the Acquisition of Extrude Hone LLC</v>
+      </c>
+      <c r="B752" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C752" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D752" t="str">
+        <v>Finance, Energy, Automotive</v>
+      </c>
+      <c r="E752" t="str">
+        <v>https://pr-inside.com/gladstone-investment-closes-on-the-acquisition-of-extrude-hone-llc-r5229114.htm</v>
+      </c>
+      <c r="F752" t="str">
+        <v>(PR-inside.com) MCLEAN, VA / ACCESS Newswire / September 30, 2026 / Gladstone Investment Corporation (Nasdaq:GAIN) ("Gladstone Investment") announced today that it closed on the acquisition of Extrude Hone, an Irwin, Pennsylvania-based company. Extrude Hone is a leading provider of precision surface-finishing solutions used in mission-critical applications such as aerospace, automotive, heavy industrial, energy and other demanding end markets. The company's proprietary technologies and service capabilities help customers improve product performance, reliability and manufacturing efficiency. Extrude Hone represents another example of Gladstone Investment's focus on partnering with established lower middle market businesses that hold leading positions in specialized industrial niches. Extrud</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="str">
+        <v>NEUBERGER ENERGY INFRASTRUCTURE AND INCOME FUND ANNOUNCES MONTHLY DISTRIBUTION</v>
+      </c>
+      <c r="B753" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C753" t="str">
         <v>PR Newswire</v>
       </c>
-      <c r="D325" t="str">
-[...36 lines deleted...]
-      <c r="C327" t="str">
+      <c r="D753" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E753" t="str">
+        <v>https://www.prnewswire.com/news-releases/neuberger-energy-infrastructure-and-income-fund-announces-monthly-distribution-302894841.html</v>
+      </c>
+      <c r="F753" t="str">
+        <v>NEW YORK, Sept. 30, 2026 /PRNewswire/ -- Neuberger Energy Infrastructure and Income Fund Inc. (NYSE American: NML) (the "Fund") has announced a distribution declaration of $0.07008 per share of common stock. The distribution announced today is payable on October 30, 2026, has a record...</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="str">
+        <v>WBI Energy Reaches Positive Final Investment Decision to Build Bakken East Pipeline</v>
+      </c>
+      <c r="B754" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C754" t="str">
         <v>PR Newswire</v>
       </c>
-      <c r="D327" t="str">
-[...16 lines deleted...]
-      <c r="C328" t="str">
+      <c r="D754" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E754" t="str">
+        <v>https://www.prnewswire.com/news-releases/wbi-energy-reaches-positive-final-investment-decision-to-build-bakken-east-pipeline-302894879.html</v>
+      </c>
+      <c r="F754" t="str">
+        <v>BISMARCK, N.D., Sept. 30, 2026 /PRNewswire/ -- The board of directors of MDU Resources Group, Inc. (NYSE: MDU) today reached a positive Final Investment Decision (FID) for MDU Resources subsidiary, WBI Energy, to construct its previously-proposed Bakken East Pipeline Project. Based on...</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="str">
+        <v>Pacific Coast Oil Trust Announces Monthly Net Profits Interest Calculations</v>
+      </c>
+      <c r="B755" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C755" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D755" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E755" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372397/0/en/pacific-coast-oil-trust-announces-monthly-net-profits-interest-calculations.html</v>
+      </c>
+      <c r="F755" t="str">
+        <v>HOUSTON, Sept. 30, 2026 (GLOBE NEWSWIRE) -- PACIFIC COAST OIL TRUST (OTC–ROYTL) (the “Trust”), a royalty trust formed by Pacific Coast Energy Company LP (“PCEC”), announced today that there will be no cash distribution to the holders of its units of beneficial interest of record on September 30, 2026 based on the Trust’s calculation of net profits generated during July 2026 (the “Current Month”) as provided in the conveyance of net profits interests and overriding royalty interest (the “Conveyance”). As further described below under “Update on Estimated Asset Retirement Obligations,” based on information from PCEC, any monthly payments that PCEC may make to the Trust may not be sufficient to cover the Trust’s administrative expenses and outstanding debt to PCEC, and therefore the likelihoo</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="str">
+        <v>Advantage Gas Services Delivers Safe Gas Connections and Expert Heater Servicing Across Adelaide</v>
+      </c>
+      <c r="B756" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C756" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D756" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E756" t="str">
+        <v>https://pressreleasenews.org/pressroom/advantage-gas-services-delivers-safe-gas-connections-and-expert-heater-servicing-across-adelaide</v>
+      </c>
+      <c r="F756" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="str">
+        <v>Kaplan Fox &amp; Kilsheimer LLP Alerts Fluence Energy, Inc. (FLNC) Investors to a Securities Class Action Deadline on November 27, 2026</v>
+      </c>
+      <c r="B757" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C757" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D757" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E757" t="str">
+        <v>https://www.newsfilecorp.com/release/316788/Kaplan-Fox-Kilsheimer-LLP-Alerts-Fluence-Energy-Inc.-FLNC-Investors-to-a-Securities-Class-Action-Deadline-on-November-27-2026</v>
+      </c>
+      <c r="F757" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 30, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence Energy" or the "Company") (NASDAQ: FLNC) on behalf of investors that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Fluence Energy and have suffered losses, you may CLICK HERE to contact...</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="str">
+        <v>Kollecta Launches Online Shop, Bringing a Different Kind of Energy ...</v>
+      </c>
+      <c r="B758" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C758" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D758" t="str">
+        <v>SaaS, Energy, Retail</v>
+      </c>
+      <c r="E758" t="str">
+        <v>https://pr-inside.com/kollecta-launches-online-shop-bringing-a-different-kind-of-energy-r5229100.htm</v>
+      </c>
+      <c r="F758" t="str">
+        <v>(PR-inside.com) New Kollecta Shop turns growing demand for the company's merchandise into a consumer-facing lifestyle platform featuring limited drops, bold messages and branded apparel. PHARR, TX / ACCESS Newswire / September 30, 2026 / Who ever thought a debt collection agency could be sexy? Kollecta is giving it a shot. Kollecta today announced the launch of the Kollecta Shop, a dedicated online store created in response to growing demand for the company's branded merchandise. What started as apparel created for the Kollecta team quickly began attracting attention from clients, partners and people outside the company who wanted to buy it for themselves. So Kollecta decided to ..</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="str">
+        <v>Boston Herald Adds to Growing Global Media Attention Around SMX</v>
+      </c>
+      <c r="B759" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C759" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D759" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E759" t="str">
+        <v>https://pr-inside.com/boston-herald-adds-to-growing-global-media-attention-around-smx-r5229094.htm</v>
+      </c>
+      <c r="F759" t="str">
+        <v>(PR-inside.com) Boston Herald coverage follows reports from Forbes, TIME, Rolling Stone, Benzinga and major U.S. market publications examining SMX's technology and expanding role across the industry NEW YORK CITY, NY / ACCESS Newswire / September 30, 2026 / SMX continues to attract media attention across major national and market publications, with a Sept. 28, 2026 Boston Herald feature becoming the latest report examining the company's technology and its role in the evolving recycling industry. The coverage comes as rising oil prices, geopolitical conflict and market volatility are narrowing the cost gap between virgin and recycled materials. Against that backdrop, SMX's technological advances, including ..</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="str">
+        <v>Duke Energy grants $326,500 to boost Florida's economy</v>
+      </c>
+      <c r="B760" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C760" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D760" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E760" t="str">
+        <v>https://www.prnewswire.com/news-releases/duke-energy-grants-326-500-to-boost-floridas-economy-302894830.html</v>
+      </c>
+      <c r="F760" t="str">
+        <v>ST. PETERSBURG, Fla., Sept. 30, 2026 /PRNewswire/ -- Twenty-seven organizations that are strengthening the workforce, supporting business growth and fostering economic development in Florida just received a collective $326,500 from Duke Energy and the Duke Energy Foundation. From...</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="str">
+        <v>FCEL SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+      </c>
+      <c r="B761" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C761" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D761" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E761" t="str">
+        <v>https://pr-inside.com/fcel-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5229045.htm</v>
+      </c>
+      <c r="F761" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 30, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against FuelCell Energy, Inc. (NASDAQ:FCEL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired FuelCell securities between June 24, 2026 and September 1, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fuelcell-energy-inc-fcel-class_action_lawsuit. FuelCell Case ..</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="str">
+        <v>FCEL Shareholder Alert: November 10, 2026 Lead Plaintiff Deadline in FuelCell Energy, Inc. Securities Class Action - Contact Levi &amp;amp; Korsinsky</v>
+      </c>
+      <c r="B762" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C762" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D762" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E762" t="str">
+        <v>https://www.prnewswire.com/news-releases/fcel-shareholder-alert-november-10-2026-lead-plaintiff-deadline-in-fuelcell-energy-inc-securities-class-action---contact-levi--korsinsky-302894715.html</v>
+      </c>
+      <c r="F762" t="str">
+        <v>Important information: a securities class action alleges FuelCell omitted known manufacturing shortfalls under the Fit Energy purchase agreement. NEW YORK, Sept. 30, 2026 /PRNewswire/ -- Levi &amp; Korsinsky, LLP notifies investors in FuelCell Energy, Inc. (NASDAQ: FCEL) that a securities...</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="str">
+        <v>FLNC Shareholder Alert: November 27, 2026 Lead Plaintiff Deadline in Fluence Energy, Inc. Securities Class Action - Contact Levi &amp;amp; Korsinsky</v>
+      </c>
+      <c r="B763" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C763" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D763" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E763" t="str">
+        <v>https://www.prnewswire.com/news-releases/flnc-shareholder-alert-november-27-2026-lead-plaintiff-deadline-in-fluence-energy-inc-securities-class-action---contact-levi--korsinsky-302894696.html</v>
+      </c>
+      <c r="F763" t="str">
+        <v>Important Information Regarding Section 20(a) Individual Liability Claims: The lawsuit seeks to hold Fluence Energy's CEO and CFO personally accountable as control persons for fiscal 2026 guidance statements that allegedly failed to disclose unready contract manufacturing facilities. NEW...</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="str">
+        <v>Eco Wave Power Global AB (publ) (Nasdaq: WAVE) to Participate in The ...</v>
+      </c>
+      <c r="B764" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C764" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D764" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E764" t="str">
+        <v>https://pr-inside.com/eco-wave-power-global-ab-publ-nasdaq-wave-to-participate-in-the-r5229012.htm</v>
+      </c>
+      <c r="F764" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 30, 2026 / Eco Wave Power Global AB (publ) (Nasdaq:WAVE), a pioneering onshore wave energy technology company, today announced that members of its executive management team will participate in The Small Cap Showcase on October 1, 2026, in New York City. Representing the Company, Inna Braverman, Founder &amp; Chief Executive Officer will present at 2:00 PM ET, providing an overview of the Company's business strategy, growth opportunities, recent developments, and outlook. Management will also participate in one on one meetings with pre-qualified investors throughout the day. During the presentation, Ms. Braverman is expected ..</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="str">
+        <v>EXL's seventh Sustainability Report showcases continued measurable progress across CSR, emissions reductions, renewable energy and responsible AI governance</v>
+      </c>
+      <c r="B765" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C765" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D765" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E765" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372252/9060/en/exl-s-seventh-sustainability-report-showcases-continued-measurable-progress-across-csr-emissions-reductions-renewable-energy-and-responsible-ai-governance.html</v>
+      </c>
+      <c r="F765" t="str">
+        <v>Approximately 78% of global workforce volunteers in CSR initiatives as Scope 1 and 2 emissions reductions fall 64% from 2019 baseline Approximately 78% of global workforce volunteers in CSR initiatives as Scope 1 and 2 emissions reductions fall 64% from 2019 baseline</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="str">
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Fuelcell Energy, ...</v>
+      </c>
+      <c r="B766" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C766" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D766" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E766" t="str">
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-fuelcell-energy-r5228970.htm</v>
+      </c>
+      <c r="F766" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="str">
+        <v>Top Ships Inc. Announces Closing of the Acquisition of three High Specification Newbuilding MR Tankers</v>
+      </c>
+      <c r="B767" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C767" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D767" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E767" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372135/14465/en/top-ships-inc-announces-closing-of-the-acquisition-of-three-high-specification-newbuilding-mr-tankers.html</v>
+      </c>
+      <c r="F767" t="str">
+        <v>ATHENS, Greece, Sept. 30, 2026 (GLOBE NEWSWIRE) -- TOP Ships Inc. (the "Company" or "TOP Ships") (NYSE American: TOPS), an international owner and operator of modern, fuel-efficient "ECO" tanker vessels, announced today the closing of the previously announced share purchase agreement dated July 28, 2026 (the "SPA") with a related party (the “Seller”), pursuant to which the Company acquired the shares of three companies (the "SPVs"), each of which is party to one shipbuilding contract with an established, world-class shipbuilder for the construction of three high-specification, ECO, scrubber-fitted MR Product Tankers to be delivered in 2029. The SPVs have secured time charter employment for the vessels with an oil major, commencing upon their respective deliveries, for a firm duration of fi</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="str">
+        <v>FCEL CLASS ACTION NOTICE: Faruqi &amp; Faruqi, LLP Reminds FuelCell Energy (FCEL) Investors of Securities Class Action Lawsuit Deadline on November 10, 2026</v>
+      </c>
+      <c r="B768" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C768" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D768" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E768" t="str">
+        <v>https://www.newsfilecorp.com/release/316335/FCEL-CLASS-ACTION-NOTICE-Faruqi-Faruqi-LLP-Reminds-FuelCell-Energy-FCEL-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-10-2026</v>
+      </c>
+      <c r="F768" t="str">
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In FuelCell To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in FuelCell between June 24, 2026 and September 1, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="str">
+        <v>Diamondback Energy, Inc. Schedules Third Quarter 2026 Conference Call for November 3, 2026</v>
+      </c>
+      <c r="B769" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C769" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D769" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E769" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372070/22886/en/diamondback-energy-inc-schedules-third-quarter-2026-conference-call-for-november-3-2026.html</v>
+      </c>
+      <c r="F769" t="str">
+        <v>MIDLAND, Texas, Sept. 30, 2026 (GLOBE NEWSWIRE) -- Diamondback Energy, Inc. (NASDAQ: FANG) (“Diamondback”), today announced that it plans to release third quarter 2026 financial results on November 2, 2026 after the market closes.</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="str">
+        <v>Viper Energy, Inc., a Subsidiary of Diamondback Energy, Inc., Schedules Third Quarter 2026 Conference Call for November 3, 2026</v>
+      </c>
+      <c r="B770" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C770" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D770" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E770" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372071/31654/en/viper-energy-inc-a-subsidiary-of-diamondback-energy-inc-schedules-third-quarter-2026-conference-call-for-november-3-2026.html</v>
+      </c>
+      <c r="F770" t="str">
+        <v>MIDLAND, Texas, Sept. 30, 2026 (GLOBE NEWSWIRE) -- Viper Energy, Inc. (NASDAQ: VNOM) (“Viper”), a subsidiary of Diamondback Energy, Inc. (NASDAQ: FANG) (“Diamondback”), today announced that it plans to release third quarter 2026 financial results on November 2, 2026 after the market closes.</v>
+      </c>
+    </row>
+    <row r="771" xml:space="preserve">
+      <c r="A771" t="str">
+        <v>Inside Three of Toyota’s Battery Electric Vehicles: What Makes Each Model Special</v>
+      </c>
+      <c r="B771" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C771" t="str">
+        <v>mlpr-toyota</v>
+      </c>
+      <c r="D771" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E771" t="str">
+        <v>https://pressroom.toyota.com/inside-three-of-toyotas-battery-electric-vehicles-what-makes-each-model-special/</v>
+      </c>
+      <c r="F771" t="str" xml:space="preserve">
+        <v xml:space="preserve">This four-part series features three Toyota battery electric vehicles (BEVs) available now, the Toyota bZ, bZ Woodland, and C-HR. Part one focuses on capabilities. The rest of the series will focus on performance and charging — both at home and […]
+The post Inside Three of Toyota’s Battery Electric Vehicles: What Makes Each Model Special appeared first on Toyota USA Newsroom.</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="str">
+        <v>Tersis Technologies Files U.S. Provisional Patent Application to Turn Waste-Derived Carbon into Energy-Storage Material</v>
+      </c>
+      <c r="B772" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C772" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D772" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E772" t="str">
+        <v>https://www.newsfilecorp.com/release/316695/Tersis-Technologies-Files-U.S.-Provisional-Patent-Application-to-Turn-WasteDerived-Carbon-into-EnergyStorage-Material</v>
+      </c>
+      <c r="F772" t="str">
+        <v>Miami, Florida--(Newsfile Corp. - September 30, 2026) - Tersis Technologies, Inc. (OTCID: TERS) ("Tersis" or the "Company"), a clean technology company advancing waste-to-value and circular infrastructure solutions, today announced that it has filed a U.S. provisional patent application with the United States Patent and Trademark Office covering a process to convert waste-derived carbon into a graphenic material intended for energy storage. The application, titled "Hook-Morphology Graphenic...</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="str">
+        <v>Ladybug Resource Group Outlines Strategic Roadmap and Key Milestones for Fiscal Q4 2026 Through Q4 2027</v>
+      </c>
+      <c r="B773" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C773" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D773" t="str">
+        <v>Energy, Retail, Automotive</v>
+      </c>
+      <c r="E773" t="str">
+        <v>https://www.newmediawire.com/news/ladybug-resource-group-outlines-strategic-roadmap-and-key-milestones-for-fiscal-q4-2026-through-q4-2027-7090204</v>
+      </c>
+      <c r="F773" t="str">
+        <v>Company Details: Priorities for Expanding Manufacturing Capabilities Beyond EV, Advancing Strategic M&amp;amp;A Program, and Diversifying Its Business TULSA, OK - September 30, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. (OTC: LBRG) (“Ladybug” or the “Company”) today outlined its strategic roadmap and key milestones for the coming fiscal quarters, detailing management's priorities for expanding the Company's manufacturing capabilities beyond its core EV-focused operations, advancing its strategic M&amp;amp;A program, and diversifying its business. The roadmap below reflects current management priorities and intentions as of the date of this release. Timing, sequencing, and outcomes are subject to change based on market conditions, Board approval, due diligence, financing availability, reg</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="str">
+        <v>Angkor Resources' Subsidiary Receives Ministry of Environment Approval to Drill Four Sub-Basins on Block VIII, Cambodia</v>
+      </c>
+      <c r="B774" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C774" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D774" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E774" t="str">
+        <v>https://www.newmediawire.com/news/angkor-resources-subsidiary-receives-ministry-of-environment-approval-to-drill-four-sub-basins-on-block-viii-cambodia-7090201</v>
+      </c>
+      <c r="F774" t="str">
+        <v>GRANDE PRAIRIE, AB - September 30, 2026 ( NEWMEDIAWIRE ) - ANGKOR RESOURCES CORP. (TSXV: ANK OTCQB: ANKOF) (“ANGKOR” OR “THE COMPANY”) is pleased to announce that Cambodia’s Ministry of Environment (“MoE”) has granted final approval for the Company’s wholly owned Cambodian energy subsidiary, EnerCam Resources Co., Ltd. (“EnerCam”), to drill exploratory wells on the Kirirom, Bokor North, Bokor Central and Bokor South sub-basins of the Block VIII onshore oil and gas concession in southwest Cambodia. EnerCam and its independent Cambodian consultant, Green Assessment Co., Ltd., took the Environmental Impact Assessment (“EIA”) and drilling permit through an inter-ministerial review at the Ministry of Environment in Phnom Penh on July 14, 2026, attended by more than 26 representatives of five go</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="str">
+        <v>Record Resources Expects to Complete Seismic Reprocessing and Resource Report by Year End</v>
+      </c>
+      <c r="B775" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C775" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D775" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E775" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3371891/0/en/record-resources-expects-to-complete-seismic-reprocessing-and-resource-report-by-year-end.html</v>
+      </c>
+      <c r="F775" t="str">
+        <v>Record Resources 3D Seismic Reprocessing to be Completed By Year End, Appraisal Well Locations Selected, Well Planning for Spud on Loba Oil Discovery</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="str">
+        <v>SUNation Founder and CEO Scott Maskin to Speak at HIA-LI Energy Conference on Renewable Adoption and Policy Challenges</v>
+      </c>
+      <c r="B776" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C776" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D776" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E776" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3371892/0/en/sunation-founder-and-ceo-scott-maskin-to-speak-at-hia-li-energy-conference-on-renewable-adoption-and-policy-challenges.html</v>
+      </c>
+      <c r="F776" t="str">
+        <v>SUNation Energy today announced that Scott Maskin, Founder and CEO, will speak at the upcoming HIA-LI Energy Conference on the dynamics of energy markets</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="str">
+        <v>ClearSign and Kern Energy Selected for U.S. Department of Energy Industrial ...</v>
+      </c>
+      <c r="B777" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C777" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D777" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E777" t="str">
+        <v>https://pr-inside.com/clearsign-and-kern-energy-selected-for-u-s-department-of-energy-industrial-r5228909.htm</v>
+      </c>
+      <c r="F777" t="str">
+        <v>(PR-inside.com) Project to demonstrate ClearSign Core™ Gen 2 Flex Fuel Process Burner designed to reduce emissions and energy costs at Kern Energy's facility TULSA, OK / ACCESS Newswire / September 30, 2026 / ClearSign Technologies Corporation (Nasdaq:CLIR) ("ClearSign" or the "Company"), a leader in advanced combustion and sensing technologies that help industrial operators dramatically reduce emissions, increase efficiency and support the use of cleaner fuels including hydrogen, and Kern Energy, a critical California fuel supplier and renewable fuel pioneer, announce today that The U.S. Department of Energy's ("DOE") Industrial Technologies Office ("ITO") has selected ClearSign and Kern Energy for its Industrial Technology ..</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="str">
+        <v>ClearSign and Kern Energy Selected for U.S. Department of Energy Industrial Technology Validation Program</v>
+      </c>
+      <c r="B778" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C778" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D778" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E778" t="str">
+        <v>https://www.newswire.com/news/clearsign-and-kern-energy-selected-for-u-s-department-of-energy-industrial</v>
+      </c>
+      <c r="F778" t="str">
+        <v>Project to demonstrate ClearSign Core &amp;trade; Gen 2 Flex Fuel Process Burner designed to reduce emissions and energy costs at Kern Energy's facility</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="str">
+        <v>Worksport COR Energy System Now Available Through Amazon</v>
+      </c>
+      <c r="B779" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C779" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D779" t="str">
+        <v>Finance, SaaS, Energy, Retail</v>
+      </c>
+      <c r="E779" t="str">
+        <v>https://pr-inside.com/worksport-cor-energy-system-now-available-through-amazon-r5228906.htm</v>
+      </c>
+      <c r="F779" t="str">
+        <v>(PR-inside.com) New Amazon sales channel expands COR's sales reach beyond Worksport's web platform, to the world's largest retail market as Worksport targets growth in broader portable power, home backup and off-grid energy. WEST SENECA, NY / ACCESS Newswire / September 30, 2026 / Worksport Ltd. (NASDAQ:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods market, today announced that the Worksport COR® Portable Energy System is now available for purchase through the online marketplace of Amazon.com, Inc. ("Amazon"), expanding distribution of its modular battery generator and ..</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="str">
+        <v>Cyber Enviro-Tech Clarifies Collaboration with Air Power USA</v>
+      </c>
+      <c r="B780" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C780" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D780" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E780" t="str">
+        <v>https://pr-inside.com/cyber-enviro-tech-clarifies-collaboration-with-air-power-usa-r5228899.htm</v>
+      </c>
+      <c r="F780" t="str">
+        <v>(PR-inside.com) SCOTTSDALE, AZ / ACCESS Newswire / September 30, 2026 / Cyber Enviro-Tech, Inc. (OTCQB:CETI) an environmental technology company focused on sustainable solutions of Zero Emission clean energy, today announced strategic enhancements with the Air Power USA collaboration and continued progress in advancing its global clean energy initiatives. CYBER ENVIRO-TECH, an environmental company, is forging its way into the specialized technology proven to provide completely clean air power generation. CYBER ENVIRO-TECH's relationship as a Master Distributorship, and Manufacturing Licensee of Compressed Air Power Generation is the key component in the contractual Agreement by and between Air Power USA ("AP" or the "Company") and ..</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="str">
+        <v>Nanoramic Launches Neocarbonix® Slurry Precursor (NXSP™) Standard Product Catalog to Deliver Immediate Cost and Performance Gains for Battery Manufacturers</v>
+      </c>
+      <c r="B781" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C781" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D781" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E781" t="str">
+        <v>https://www.prnewswire.com/news-releases/nanoramic-launches-neocarbonix-slurry-precursor-nxsp-standard-product-catalog-to-deliver-immediate-cost-and-performance-gains-for-battery-manufacturers-302893859.html</v>
+      </c>
+      <c r="F781" t="str">
+        <v>Drop-in NXSP removes critical cost and performance constraints across key cathode and silicon anode chemistries. BOSTON, Sept. 30, 2026 /PRNewswire/ -- September 30, 2026 – Nanoramic, Inc. ("Nanoramic"), an industry leader in advanced materials and energy storage technology, today...</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="str">
+        <v>Höegh Evi and PETROS to develop LNG terminal in Sarawak</v>
+      </c>
+      <c r="B782" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C782" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D782" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E782" t="str">
+        <v>https://www.prnewswire.com/news-releases/hoegh-evi-and-petros-to-develop-lng-terminal-in-sarawak-302894351.html</v>
+      </c>
+      <c r="F782" t="str">
+        <v>KUCHING, Malaysia, Sept. 30, 2026 /PRNewswire/ -- Höegh Evi, a leader in floating energy infrastructure with worldwide operations and management based in Norway, and Petroleum Sarawak Berhad (PETROS), Sarawak's state-owned oil and gas company, have entered into a Joint Development...</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="str">
+        <v>PowerBank Corporation Announces Termination of At-The-Market Equity Offering Program</v>
+      </c>
+      <c r="B783" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C783" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D783" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E783" t="str">
+        <v>https://www.prnewswire.com/news-releases/powerbank-corporation-announces-termination-of-at-the-market-equity-offering-program-302893862.html</v>
+      </c>
+      <c r="F783" t="str">
+        <v>TORONTO, Sept. 30, 2026 /PRNewswire/ -- PowerBank Corporation (NASDAQ: PBK) (Cboe CA: PBK) (FSE: 103) ("PowerBank" or the "Company"), a vertically integrated independent North American energy company, today announced the termination of the At-The-Market ("ATM") equity offering program...</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="str">
+        <v>SMX Story In the Boston Herald Latest Media Report Illustrating Company's ...</v>
+      </c>
+      <c r="B784" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C784" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D784" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E784" t="str">
+        <v>https://pr-inside.com/smx-story-in-the-boston-herald-latest-media-report-illustrating-company-s-r5228883.htm</v>
+      </c>
+      <c r="F784" t="str">
+        <v>(PR-inside.com) Boston Herald Feature joins Forbes, Time, Rolling Stone, Bezinga and major market dailies in chronicling SMX's technology and growth in the industry NEW YORK CITY, NY / ACCESS Newswire / September 30, 2026 / A major profile in the Sept. 28, 2026 edition of the Boston Herald is just the latest major media report on SMX and how its technology is reshaping the recycling industry. As surging oil costs brought on by war and market turbulence bring parity to manufacturing costs, SMX is gaining media attention with its technological advances, including its digital material passport and other platforms. SMX coined the recent ..</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="str">
+        <v>Green Circle Decarbonize Technology Limited Submits Tender Proposals for Chiller Replacement Engineering at MOS Centre and Air-Conditioning Retrofit &amp; Operation and Maintenance at Nan Fung Centre in Hong Kong</v>
+      </c>
+      <c r="B785" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C785" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D785" t="str">
+        <v>Finance, Real Estate, Energy</v>
+      </c>
+      <c r="E785" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3371774/0/en/green-circle-decarbonize-technology-limited-submits-tender-proposals-for-chiller-replacement-engineering-at-mos-centre-and-air-conditioning-retrofit-operation-and-maintenance-at-na.html</v>
+      </c>
+      <c r="F785" t="str">
+        <v>Hong Kong, Sept. 30, 2026 (GLOBE NEWSWIRE) -- Green Circle Decarbonize Technology Limited (the “ Company ”) (NYSE: GCDT), a premier provider of customized energy-saving solutions, today announced its wholly owned subsidiary, Boca International Limited, has submitted two competitive tender proposals for the supply and replacement of Chiller No. 3 at the MOS Centre and central air-conditioning System Retrofit Service (Energy Saving Sharing Scheme) and Operation &amp;amp; Maintenance (O&amp;amp;M) Contract for the Nan Fund Centre in Hong Kong. The project tender proposals were submitted to Nan Fung Property Management Limited, a member of the Nan Fung Group, managing residential, commercial, and industrial properties across Hong Kong.</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="str">
+        <v>Global Sales of Professional Service Robots Surge 24%</v>
+      </c>
+      <c r="B786" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C786" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D786" t="str">
+        <v>Healthcare, Energy, Retail</v>
+      </c>
+      <c r="E786" t="str">
+        <v>https://pressat.co.uk/releases/global-sales-of-professional-service-robots-surge-24-11604a52c58809b89646d8a36c39dd68/</v>
+      </c>
+      <c r="F786" t="str">
+        <v>Wednesday 30 September, 2026 7,000 Humanoids emerge as new market 117,000 Transport and logistics’ robots lead as top application Frankfurt am Main, GERMANY - September 30, 2026 – Global shipments of professional service robots increased by 24% to almost 250,000 units in 2025, highlighting a successful shift to commercial automation. These findings are presented in the World Robotics 2026 Service Robots report by the International Federation of Robotics (IFR). “Service robots are expanding into everyday operations,” says Jane Heffner, President of the International Federation of Robotics. “Sales went up across all three segments with double-digit growth rates: professional service robots gained 24%, medical robots grew 19%, and consumer service robots surged by an impressive 37%.” Top appl</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="str">
+        <v>Energy Storage Gains Momentum in Italy as Sungrow Brings C&amp;amp;I Market Together at Power Connect Day in Monza</v>
+      </c>
+      <c r="B787" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C787" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D787" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E787" t="str">
+        <v>https://www.prnewswire.com/news-releases/energy-storage-gains-momentum-in-italy-as-sungrow-brings-ci-market-together-at-power-connect-day-in-monza-302894305.html</v>
+      </c>
+      <c r="F787" t="str">
+        <v>MILAN, Sept. 30, 2026 /PRNewswire/ -- Sungrow, a globally leading PV inverter and energy storage system provider, brought together industry partners, installers and C&amp;I energy experts at the iconic Autodromo Nazionale Monza for its first Italian Power Connect Day. The Monza event marked...</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="str">
+        <v>Grid Metals Announces Maiden Cesium Resource at Falcon West; Establishes ...</v>
+      </c>
+      <c r="B788" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C788" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D788" t="str">
+        <v>Real Estate, Energy</v>
+      </c>
+      <c r="E788" t="str">
+        <v>https://pr-inside.com/grid-metals-announces-maiden-cesium-resource-at-falcon-west-establishes-r5228861.htm</v>
+      </c>
+      <c r="F788" t="str">
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / September 30, 2026 / Grid Metals Corp. (TSXV:GRDM)(OTCQB:MSMGF) ("Grid" or the "Company") is pleased to announce a maiden Mineral Resource Estimate ("MRE") at the Lucy South pegmatite at its Falcon West Property (the "Property") in southeastern Manitoba. The resource is a cesium-dominant deposit enriched in pollucite, the preferred feedstock for the cesium chemicals industry. Highlights Maiden MRE for the Lucy South cesium deposit at Falcon West: Open pit measured resource for the Lithium-Cesium-Tantalum ("LCT") Zone of 51,500 tonnes at 2.58% Cs2O and 1.47% Li2O; the LCT Zone encloses a higher-grade cesium-rich Pollucite Zone containing a measured ..</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="str">
+        <v>Grid Metals Announces Maiden Cesium Resource at Falcon West; Establishes Lucy South Cesium Deposit as the World's Second Largest Cesium Resource in Active Development</v>
+      </c>
+      <c r="B789" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C789" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D789" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E789" t="str">
+        <v>https://www.newswire.com/news/grid-metals-announces-maiden-cesium-resource-at-falcon-west-establishes-lucy</v>
+      </c>
+      <c r="F789" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="str">
+        <v>Kaplan Fox Encourages Tigo Energy, Inc. (TYGO) Investors with Significant Losses to Contact the Firm Before November 23, 2026</v>
+      </c>
+      <c r="B790" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C790" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D790" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E790" t="str">
+        <v>https://www.newsfilecorp.com/release/316650/Kaplan-Fox-Encourages-Tigo-Energy-Inc.-TYGO-Investors-with-Significant-Losses-to-Contact-the-Firm-Before-November-23-2026</v>
+      </c>
+      <c r="F790" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 30, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="str">
+        <v>Europe's Energy Transition Enters a New Era: Why Flexibility Matters More Than Ever</v>
+      </c>
+      <c r="B791" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C791" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D791" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E791" t="str">
+        <v>https://www.prnewswire.com/news-releases/europes-energy-transition-enters-a-new-era-why-flexibility-matters-more-than-ever-302894290.html</v>
+      </c>
+      <c r="F791" t="str">
+        <v>MUNICH, Sept. 30, 2026 /PRNewswire/ -- Europe's power market is sending two contradictory signals this summer. Renewable electricity is becoming so abundant that prices are falling below zero. Yet extreme heat is pushing power prices to levels more commonly associated with winter. Behind...</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="str">
+        <v>Solidion Technology Chairman and CEO Jaymes Winters Justifies Below Market Acquisition Price for Flux Power, Inc. (Nasdaq: FLUX)</v>
+      </c>
+      <c r="B792" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C792" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D792" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E792" t="str">
+        <v>https://www.prnewswire.com/news-releases/solidion-technology-chairman-and-ceo-jaymes-winters-justifies-below-market-acquisition-price-for-flux-power-inc-nasdaq-flux-302893836.html</v>
+      </c>
+      <c r="F792" t="str">
+        <v>Alternative Proposed Financing Facility Would Put FLUX Into a "Death Spiral" DALLAS, Sept. 30, 2026 /PRNewswire/ -- Solidion Technology, Inc. (NASDAQ: STI) ("Solidion Technology" or "the Company"), an advanced battery technology solutions provider, today announced its intent to pursue the...</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="str">
+        <v>Epoxidized Soybean Oil Market worth $0.72 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+      </c>
+      <c r="B793" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C793" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D793" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E793" t="str">
+        <v>https://www.prnewswire.com/news-releases/epoxidized-soybean-oil-market-worth-0-72-billion-by-2031---exclusive-report-by-marketsandmarkets-302894022.html</v>
+      </c>
+      <c r="F793" t="str">
+        <v>DELRAY BEACH, Fla., Sept. 30, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Epoxidized Soybean Oil Market is projected to reach USD 0.72 billion by 2031 from USD 0.55 billion in 2026, at a CAGR of 5.7% from 2026 to 2031. Browse 500 market data tables and 49 figures spread...</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="str">
+        <v>Hydrogen pipeline construction begins: BMW Group to integrate Plant Leipzig into core hydrogen grid.</v>
+      </c>
+      <c r="B794" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C794" t="str">
+        <v>mlpr-bmw</v>
+      </c>
+      <c r="D794" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E794" t="str">
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0461219EN?language=en</v>
+      </c>
+      <c r="F794" t="str">
+        <v>+++ First vehicle plant worldwide to connect to a hydrogen grid +++ Milestone in energy resilience and further decarbonisation +++ Driving industry transformation with policymakers and energy partners +++</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="str">
+        <v>Oriented Strand Board Market: Bio-Adhesives and the Fight Against Oil Price Risk</v>
+      </c>
+      <c r="B795" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C795" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D328" t="str">
-[...16 lines deleted...]
-      <c r="C329" t="str">
+      <c r="D795" t="str">
+        <v>Real Estate, Energy</v>
+      </c>
+      <c r="E795" t="str">
+        <v>https://express-press-release.net/news/2026/09/30/1774785</v>
+      </c>
+      <c r="F795" t="str">
+        <v>The oriented strand board (OSB) market is an engineered-wood story. It is driven by housing demand, cost pressure on lumber and plywood, and better moisture-resistant [read full press release...]</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="str">
+        <v>Nuclear Diamond Batteries Inc., Targets 150 Million-Device LoRaWAN Ecosystem With ‘Perpetual Sensor’ Nuclear Micropower Architecture</v>
+      </c>
+      <c r="B796" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C796" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D329" t="str">
-[...76 lines deleted...]
-      <c r="C333" t="str">
+      <c r="D796" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E796" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3371704/0/en/nuclear-diamond-batteries-inc-targets-150-million-device-lorawan-ecosystem-with-perpetual-sensor-nuclear-micropower-architecture.html</v>
+      </c>
+      <c r="F796" t="str">
+        <v>New White paper examines how ultra-long-duration betavoltaic power could enable a new generation of maintenance-minimized wireless sensors across utilities, infrastructure, defense, agriculture, industrial monitoring and remote environments New White paper examines how ultra-long-duration betavoltaic power could enable a new generation of maintenance-minimized wireless sensors across utilities, infrastructure, defense, agriculture, industrial monitoring and remote environments</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="str">
+        <v>Envision Energy zvyšuje pripravenosť na globálny trh s veternou energiou -certifikácie UL Solutions pre Európu a Austráliu</v>
+      </c>
+      <c r="B797" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C797" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D797" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E797" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-zvyuje-pripravenos-na-globalny-trh-s-veternou-energiou-certifikacie-ul-solutions-pre-europu-a-australiu-302894200.html</v>
+      </c>
+      <c r="F797" t="str">
+        <v>HAMBURG, Nemecko, 30. september 2026 /PRNewswire/ -- Spoločnosť Envision Energy, globálny líder v oblasti zelených technológií, oznámila počas veľtrhu WindEnergy Hamburg 2026, že viacero jej modelov veterných turbín a inovatívnych stožiarových technológií získalo certifikácie UL...</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="str">
+        <v>Envision Energy повышает готовность к работе на мировом рынке ветроэнергетики благодаря сертификации UL Solutions в Европе и Австралии</v>
+      </c>
+      <c r="B798" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C798" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D798" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E798" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-----------ul-solutions-----302894195.html</v>
+      </c>
+      <c r="F798" t="str">
+        <v>ГАМБУРГ, Германия, 30 сентября 2026 г. /PRNewswire/ -- Компания Envision Energy, мировой лидер в области экологически чистых технологий, объявила в ходе выставки WindEnergy Hamburg 2026 о том, что несколько моделей ее ветроэнергетических установок и инновационные башенные технологии...</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="str">
+        <v>RBC Capital Markets awarded General Clearing Member status by European Commodity Clearing</v>
+      </c>
+      <c r="B799" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C799" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D799" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E799" t="str">
+        <v>https://www.prnewswire.com/news-releases/rbc-capital-markets-awarded-general-clearing-member-status-by-european-commodity-clearing-302891889.html</v>
+      </c>
+      <c r="F799" t="str">
+        <v>Expanded clearing capabilities across European energy and commodity markets LONDON, Sept. 30, 2026 /PRNewswire/ -- RBC Capital Markets has been awarded General Clearing Member (GCM) status by European Commodity Clearing AG (ECC), the leading clearing house for energy and commodity markets...</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="str">
+        <v>Spark Advances Tantalum and Lithium Exploration in Brazil's Historic Solonopole Mining District; Laboratory Results Pending</v>
+      </c>
+      <c r="B800" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C800" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D800" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E800" t="str">
+        <v>https://www.newsfilecorp.com/release/316719/Spark-Advances-Tantalum-and-Lithium-Exploration-in-Brazils-Historic-Solonopole-Mining-District-Laboratory-Results-Pending</v>
+      </c>
+      <c r="F800" t="str">
+        <v>Initial prospecting nears completion at Spark's 15,691-hectare Solonópole Project in CearáVancouver, British Columbia--(Newsfile Corp. - September 30, 2026) - Spark Energy Minerals Inc. (CSE: SPRK) (OTC Pink: SPARF) (FSE: 8PC) ("Spark" or the "Company") is nearing completion of an initial prospecting phase at its Solonópole Project in Ceará, north-eastern Brazil, and is awaiting sample results from SGS. For Spark, the opportunity is to look beyond the district's historic workings and test what...</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="str">
+        <v>Zefiro Completes Second Well-Plugging Project Inside Cuyahoga Valley National Park</v>
+      </c>
+      <c r="B801" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C801" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D801" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E801" t="str">
+        <v>https://www.newsfilecorp.com/release/316518/Zefiro-Completes-Second-WellPlugging-Project-Inside-Cuyahoga-Valley-National-Park</v>
+      </c>
+      <c r="F801" t="str">
+        <v>Bradford, Pennsylvania--(Newsfile Corp. - September 30, 2026) - Zefiro Methane Corp. (CBOE CA: ZEFI) (FSE: Y6B) (OTCQB: ZEFIF) (the "Company", "Zefiro", or "ZEFI"), a North American environmental services company specializing in methane abatement and the plugging of orphaned and end-of-life oil and gas wells, today announced that it has completed the plugging of two oil and gas wells located inside Cuyahoga Valley National Park near Cleveland, Ohio, under a contract awarded in June 2026.The...</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="str">
+        <v>EXEED to Unveil Nearly 20 Green Technology and Ecosystem Innovations at 2026 International User Summit</v>
+      </c>
+      <c r="B802" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C802" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D802" t="str">
+        <v>AI, Energy, Automotive</v>
+      </c>
+      <c r="E802" t="str">
+        <v>https://www.newsfilecorp.com/release/316508/EXEED-to-Unveil-Nearly-20-Green-Technology-and-Ecosystem-Innovations-at-2026-International-User-Summit</v>
+      </c>
+      <c r="F802" t="str">
+        <v>Wuhu, Anhui, China--(Newsfile Corp. - September 30, 2026) - EXEED will unveil nearly 20 green technology and cross-industry ecosystem innovations during the 2026 EXEED International User Summit, taking place from October 18 to 24 in China.The planned showcases will focus on new energy mobility, intelligent technology applications and ecosystem experiences, giving users, media and industry partners a closer look at EXEED's latest developments across electrification, AI and future mobility...</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="str">
+        <v>Envision Energy se připravuje ke vstupu na globální trh větrné energie s certifikacemi UL Solutions</v>
+      </c>
+      <c r="B803" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C803" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D803" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E803" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-se-pipravuje-ke-vstupu-na-globalni-trh-vtrne-energie-s-certifikacemi-ul-solutions-302894052.html</v>
+      </c>
+      <c r="F803" t="str">
+        <v>HAMBURK, Německo, 30. září 2026 /PRNewswire/ -- Jak oznámil světový lídr v oblasti zelených technologií Envision Energy během veletrhu WindEnergy Hamburg 2026, několik jeho modelů větrných turbín a inovativní technologie věží získalo certifikace od společnosti UL Solutions, což znovu...</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="str">
+        <v>Rozwiązania Envision Energy gotowe do wdrożenia na światowym rynku energetyki wiatrowej dzięki certyfikatom UL Solutions w Europie i Australii</v>
+      </c>
+      <c r="B804" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C804" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D804" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E804" t="str">
+        <v>https://www.prnewswire.com/news-releases/rozwizania-envision-energy-gotowe-do-wdroenia-na-wiatowym-rynku-energetyki-wiatrowej-dziki-certyfikatom-ul-solutions-w-europie-i-australii-302894013.html</v>
+      </c>
+      <c r="F804" t="str">
+        <v>HAMBURG (Niemcy), 30 września 2026 r. /PRNewswire/ -- Podczas WindEnergy Hamburg 2026 firma Envision Energy, światowy lider w dziedzinie zielonych technologii, poinformowała, że kilka modeli turbin wiatrowych i innowacyjnych technologii wież uzyskało certyfikaty UL Solutions, co stanowi...</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="str">
+        <v>Artificial Lift Systems Market Outlook for Advanced Pump-Assisted Systems</v>
+      </c>
+      <c r="B805" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C805" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D805" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E805" t="str">
+        <v>https://express-press-release.net/news/2026/09/30/1774705</v>
+      </c>
+      <c r="F805" t="str">
+        <v>The Artificial Lift Systems Market is becoming increasingly important as oil and gas producers work to sustain output from mature fields where natural reservoir pressure [read full press release...]</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="str">
+        <v>What Does a Tesla Battery Pack Have in Common With a Cardboard Box? The Adhesives And Sealants Market</v>
+      </c>
+      <c r="B806" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C806" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D806" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E806" t="str">
+        <v>https://express-press-release.net/news/2026/09/30/1774704</v>
+      </c>
+      <c r="F806" t="str">
+        <v>Adhesives and sealants rarely get attention, but they hold together much of modern manufacturing, from car bodies and EV battery packs to corrugated boxes, kitchen [read full press release...]</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="str">
+        <v>Taking Aim at Trade Upsells: Why One Brisbane Plumbing Business Inspects Before It Quotes</v>
+      </c>
+      <c r="B807" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C807" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D807" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E807" t="str">
+        <v>https://pressreleasenews.org/pressroom/taking-aim-at-trade-upsells-why-one-brisbane-plumbing-business-inspects-before-it-quotes</v>
+      </c>
+      <c r="F807" t="str">
+        <v>OctoPlus Plumbing &amp; Gas, a family-run residential trade specialist in Morningside, Brisbane, is building its operations around a four-step diagnostic framework that inspects every detail before quoting. The company offers flat-rate packages for common household concerns and prioritizes transparent, fixed-price options over high-pressure sales tactics.</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="str">
+        <v>Haffner Energy commercialisera l’hydrogène produit à Marolles via une station HRS</v>
+      </c>
+      <c r="B808" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C808" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D808" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E808" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3371526/0/fr/haffner-energy-commercialisera-l-hydrog%C3%A8ne-produit-%C3%A0-marolles-via-une-station-hrs.html</v>
+      </c>
+      <c r="F808" t="str">
+        <v>La Société entend prouver la compétitivité de son hydrogène vert dans les conditions réelles du marché et générer des revenus récurrents</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="str">
+        <v>Haffner Energy will market the hydrogen produced at Marolles via an HRS station</v>
+      </c>
+      <c r="B809" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C809" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D809" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E809" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3371526/0/en/haffner-energy-will-market-the-hydrogen-produced-at-marolles-via-an-hrs-station.html</v>
+      </c>
+      <c r="F809" t="str">
+        <v>The company aims to demonstrate the competitiveness of its green hydrogen under real market conditions and generate recurring revenue</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="str">
+        <v>ABC Pest Control Sydney Expands Focus on General Pest Control, Commercial Premises and Solar Panel Bird Proofing Across Sydney</v>
+      </c>
+      <c r="B810" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C810" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D810" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E810" t="str">
+        <v>https://pressreleasenews.org/pressroom/abc-pest-control-sydney-expands-focus-on-general-pest-control-commercial-premises-and-solar-panel-bird-proofing-across-sydney</v>
+      </c>
+      <c r="F810" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="str">
+        <v>Cooperation key to driving global shift to clean energy</v>
+      </c>
+      <c r="B811" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C811" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D811" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E811" t="str">
+        <v>https://www.prnewswire.com/news-releases/cooperation-key-to-driving-global-shift-to-clean-energy-302893658.html</v>
+      </c>
+      <c r="F811" t="str">
+        <v>BEIJING, Sept. 29, 2026 /PRNewswire/ -- A news report from China Daily: Global climate and environmental experts gathered in Beijing on Sunday, praised China's pragmatic practices in green transition and called for accelerated global cooperation to address mounting planetary challenges....</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="str">
+        <v>ROSEN, A TOP-RANKED LAW FIRM, Encourages Tigo Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - TYGO</v>
+      </c>
+      <c r="B812" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C812" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D812" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E812" t="str">
+        <v>https://www.newsfilecorp.com/release/316692/ROSEN-A-TOPRANKED-LAW-FIRM-Encourages-Tigo-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-TYGO</v>
+      </c>
+      <c r="F812" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 29, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of Tigo Energy, Inc. (NASDAQ: TYGO)  between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than November 23, 2026, in the securities class action...</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="str">
+        <v>Envision Energy für KI und grüne Energie in die Fortune-Liste Change the World 2026 aufgenommen</v>
+      </c>
+      <c r="B813" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C813" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D813" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E813" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-fur-ki-und-grune-energie-in-die-fortune-liste-change-the-world-2026-aufgenommen-302893599.html</v>
+      </c>
+      <c r="F813" t="str">
+        <v>SHANGHAI, 30. September 2026 /PRNewswire/ -- Envision Energy, ein weltweit führendes Unternehmen im Bereich grüner Technologien, wurde in die „Change the World"-Liste („Die Welt verändern") 2026 des Magazins Fortune aufgenommen und ist damit bereits zum dritten Mal auf der Liste vertreten....</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="str">
+        <v>FCEL ALERT: Securities Fraud Class Action Launched Against Fuelcell ...</v>
+      </c>
+      <c r="B814" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C814" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D814" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E814" t="str">
+        <v>https://pr-inside.com/fcel-alert-securities-fraud-class-action-launched-against-fuelcell-r5228772.htm</v>
+      </c>
+      <c r="F814" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 29, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="str">
+        <v>Apollo Funds Announce Completion of Acquisition of Nippon Sheet Glass, Marking New Chapter of Growth</v>
+      </c>
+      <c r="B815" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C815" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D815" t="str">
+        <v>Finance, Energy, Automotive</v>
+      </c>
+      <c r="E815" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3371474/0/en/apollo-funds-announce-completion-of-acquisition-of-nippon-sheet-glass-marking-new-chapter-of-growth.html</v>
+      </c>
+      <c r="F815" t="str">
+        <v>TOKYO and NEW YORK, Sept. 29, 2026 (GLOBE NEWSWIRE) -- Apollo (NYSE: APO) today announced the successful completion of Apollo managed funds’ (“Apollo Funds”) acquisition of Nippon Sheet Glass Co., Ltd., a leading global company in architectural, automotive, and solar glass, and the launch of its new management structure, marking the new beginning of its next phase of growth.</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="str">
+        <v>Reflectionism, the Three-Dimensional Oil Painting Movement Founded by JD Miller, Debuts with Its Inaugural Exhibition in Dallas</v>
+      </c>
+      <c r="B816" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C816" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D816" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E816" t="str">
+        <v>https://www.newsfilecorp.com/release/316649/Reflectionism-the-ThreeDimensional-Oil-Painting-Movement-Founded-by-JD-Miller-Debuts-with-Its-Inaugural-Exhibition-in-Dallas</v>
+      </c>
+      <c r="F816" t="str">
+        <v>Dallas, Texas--(Newsfile Corp. - September 29, 2026) - Samuel Lynne Galleries is presenting the Inaugural Reflectionist Exhibition, the first exhibition of Reflectionism, the contemporary American art movement founded by the artist JD Miller. On view at the gallery's Dragon Street location in the Dallas Design District through October 10, 2026, the exhibition brings the movement's nine founding artists together for the first time.The exhibition presents 36 works in three-dimensional oil, each...</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="str">
+        <v>Battery Mineral Resources Provides ESI Performance and Manufacturing Expansion Update</v>
+      </c>
+      <c r="B817" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C817" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D817" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E817" t="str">
+        <v>https://www.newsfilecorp.com/release/316705/Battery-Mineral-Resources-Provides-ESI-Performance-and-Manufacturing-Expansion-Update</v>
+      </c>
+      <c r="F817" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 29, 2026) - Battery Mineral Resources Corp. (TSXV: BMR) (OTCQB: BTRMF) (the "Company" or "BMR") provides an update on its wholly owned subsidiary, ESI Energy Services Inc. ("ESI"), including its performance for the six months ended June 30, 2026 and the proposed expansion of its manufacturing operations in Phoenix, Arizona.ESI Performance and Manufacturing Expansion UpdateAs previously reported, for the six months ended June 30, 2026, ESI...</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="str">
+        <v>Kaplan Fox Urges FuelCell Energy, Inc. (FCEL) Investors to Contact the Firm Before the Deadline on November 10, 2026</v>
+      </c>
+      <c r="B818" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C818" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D818" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E818" t="str">
+        <v>https://www.newsfilecorp.com/release/316616/Kaplan-Fox-Urges-FuelCell-Energy-Inc.-FCEL-Investors-to-Contact-the-Firm-Before-the-Deadline-on-November-10-2026</v>
+      </c>
+      <c r="F818" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 29, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ: FCEL) on behalf of investors that purchased or otherwise acquired FuelCell securities between June 24, 2026 and September 1, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in FuelCell and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="str">
+        <v>2G Energy AG Again Secures Orders Exceeding EUR 400 Million in the Third Quarter</v>
+      </c>
+      <c r="B819" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C819" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D819" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E819" t="str">
+        <v>https://www.newmediawire.com/news/2g-energy-ag-again-secures-orders-exceeding-eur-400-million-in-the-third-quarter-7090175</v>
+      </c>
+      <c r="F819" t="str">
+        <v>Data center business continues to drive massive growth, while nearly all segments and regions show significant gains The Management Board raises its revenue forecast for 2027 to EUR 600 to 650 million (previously: EUR 570 to 620 million) and, for the first time, estimates revenue for 2028 at EUR 750 to 850 million 2G closed the first half of 2026 with total output of EUR 184.0 million (previous year: EUR 193.0 million, -4.7%) and an EBIT margin of 0.6% (previous year: 3.3%) The forecast for the current year remains unchanged at the upper end of the range (EUR 490 million, EBIT margin of 9.5 to 10.5%) HEEK, GERMANY - September 29, 2026 ( NEWMEDIAWIRE ) - 2G Energy AG (ISIN DE000A0HL8N9), one of the world’s leading manufacturers of sustainable power plants and combined heat and power (CHP) s</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="str">
+        <v>Gov. Tony Evers, Energy Efficiency Champions Honored as FOCUS ON ENERGY® Marks 25 Years</v>
+      </c>
+      <c r="B820" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C820" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D820" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E820" t="str">
+        <v>https://www.prnewswire.com/news-releases/gov-tony-evers-energy-efficiency-champions-honored-as-focus-on-energy-marks-25-years-302893473.html</v>
+      </c>
+      <c r="F820" t="str">
+        <v>MADISON, Wis., Sept. 29, 2026 /PRNewswire/ -- Focus on Energy marked 25 years of helping Wisconsin residents and businesses save energy and money by recognizing key Energy Efficiency Champions today at an award ceremony at the Wisconsin State Capitol. Gov. Tony Evers commended the...</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="str">
+        <v>Aventis Energy Announces Effective Date of Share Consolidation</v>
+      </c>
+      <c r="B821" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C821" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D821" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E821" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3371379/0/en/aventis-energy-announces-effective-date-of-share-consolidation.html</v>
+      </c>
+      <c r="F821" t="str">
+        <v>VANCOUVER, British Columbia, Sept. 29, 2026 (GLOBE NEWSWIRE) -- Aventis Energy Inc. (“ Aventis ” or the “ Company ”) (CSE: AVE | FRA: C0O0 | OTC: VBAMF) is pleased to announce that further to its news release dated September 23, 2026, the Company will proceed with the consolidation of its issued and outstanding common shares (the “ Shares ”) on the basis of one (1) new Share for every ten (10) old Shares (the “ Consolidation ”). The Consolidation will become effective on the Canadian Securities Exchange at the opening of market on October 1, 2026. The Company’s symbol “AVE” will remain the same. The new CUSIP and ISIN of the Company will be 05358H208 and CA05358H2081, respectively.</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="str">
+        <v>PHILLIPS 66 TEAMSTERS OVERWHELMINGLY AUTHORIZE STRIKE</v>
+      </c>
+      <c r="B822" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C822" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D822" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E822" t="str">
+        <v>https://www.prnewswire.com/news-releases/phillips-66-teamsters-overwhelmingly-authorize-strike-302893458.html</v>
+      </c>
+      <c r="F822" t="str">
+        <v>385 Oil Refinery Workers in New Jersey Demand Fair Contract LINDEN, N.J., Sept. 29, 2026 /PRNewswire/ -- Members of Teamsters Local 877 at Phillips 66 Bayway Refinery have voted by an overwhelming 92 percent margin to authorize a strike. The 385 process and mechanical workers work at the...</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="str">
+        <v>Sonova Named Switzerland's Most Innovative Large Company</v>
+      </c>
+      <c r="B823" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C823" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D823" t="str">
+        <v>AI, Energy, Healthcare</v>
+      </c>
+      <c r="E823" t="str">
+        <v>https://www.newmediawire.com/news/sonova-named-switzerland-s-most-innovative-large-company-7090167</v>
+      </c>
+      <c r="F823" t="str">
+        <v>STAFA, SWITZERLAND - September 29, 2026 ( NEWMEDIAWIRE ) - Sonova ranks first among the top 100 large companies in the latest “Switzerland’s Top Innovative Companies” ranking, compiled by business magazines BILANZ and PME in collaboration with market research company Statista. The ranking recognizes innovation across products, processes and culture. It highlights Sonova’s AI-powered hearing technology, which can extract speech from background noise in real time, as well as EON, Phonak’s latest portfolio of hearing aids, which are now even lighter, smaller and more energy-efficient. “We are proud to receive this independent recognition of Sonova’s innovative strength,” says Eric Bernard, Chief Executive Officer of Sonova. “Innovation is a central pillar of our strategy - we ‘innovate for ad</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="str">
+        <v>CenterPoint Energy, Inc. to Host Webcast of Third Quarter 2026 Earnings Conference Call</v>
+      </c>
+      <c r="B824" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C824" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D824" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E824" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3371352/0/en/centerpoint-energy-inc-to-host-webcast-of-third-quarter-2026-earnings-conference-call.html</v>
+      </c>
+      <c r="F824" t="str">
+        <v>Houston, TX, Sept. 29, 2026 (GLOBE NEWSWIRE) -- CenterPoint Energy, Inc. (NYSE: CNP) has scheduled a conference call for Tuesday, October 27, 2026, at 7:00 a.m. Central time or 8:00 a.m. Eastern time, to discuss Third Quarter results. Earnings will be released on the same day before the market opens.</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="str">
+        <v>OGE Energy Corp. third quarter 2026 earnings webcast</v>
+      </c>
+      <c r="B825" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C825" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D825" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E825" t="str">
+        <v>https://www.prnewswire.com/news-releases/oge-energy-corp-third-quarter-2026-earnings-webcast-302893438.html</v>
+      </c>
+      <c r="F825" t="str">
+        <v>OKLAHOMA CITY, Sept. 29, 2026 /PRNewswire/ -- OGE Energy Corp. (NYSE: OGE) will hold its quarterly earnings and business update conference call at 9 a.m. Eastern Time (8 a.m. Central Time), Wednesday, October 28, 2026. This call is being webcast by Notified and can be accessed at OGE...</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="str">
+        <v>"Olive Oil Shot" Pioneer Dr. Steven Gundry Celebrates National Extra Virgin Olive Oil Day with a Shot of Gundry MD Polyphenol-Rich Olive Oil</v>
+      </c>
+      <c r="B826" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C826" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D826" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E826" t="str">
+        <v>https://www.prnewswire.com/news-releases/olive-oil-shot-pioneer-dr-steven-gundry-celebrates-national-extra-virgin-olive-oil-day-with-a-shot-of-gundry-md-polyphenol-rich-olive-oil-302893441.html</v>
+      </c>
+      <c r="F826" t="str">
+        <v>LOS ANGELES, Sept. 29, 2026 /PRNewswire/ -- September 30, National Extra Virgin Olive Oil Day, is putting one of the world's oldest wellness staples back in the spotlight, but for Dr. Steven Gundry, extra virgin olive oil has long been more than something to drizzle over salads. The...</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="str">
+        <v>Fluence Energy Sued for Securities Fraud; Investors Should Contact Block &amp; Leviton LLP to Possibly Recover Losses</v>
+      </c>
+      <c r="B827" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C827" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D827" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E827" t="str">
+        <v>https://www.newsfilecorp.com/release/316652/Fluence-Energy-Sued-for-Securities-Fraud-Investors-Should-Contact-Block-Leviton-LLP-to-Possibly-Recover-Losses</v>
+      </c>
+      <c r="F827" t="str">
+        <v>Boston, Massachusetts--(Newsfile Corp. - September 29, 2026) - Block &amp; Leviton reminds investors that a securities fraud lawsuit has been filed against Fluence Energy, Inc. (NASDAQ: FLNC) and certain of its executives. Investors who have lost money in their Fluence Energy investment should contact the firm to learn more about how they might recover those losses. For more details, visit https://blockleviton.com/cases/fluence.What is this all about?A securities class action alleges that Fluence...</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="str">
+        <v>Ellomay Announces Receipt of a 22.2 MW / 100.3 MWh (4.5-hour) Battery Storage Grid Access and Connection Permit by Ellomay Solar</v>
+      </c>
+      <c r="B828" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C828" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D828" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E828" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3371328/0/en/ellomay-announces-receipt-of-a-22-2-mw-100-3-mwh-4-5-hour-battery-storage-grid-access-and-connection-permit-by-ellomay-solar.html</v>
+      </c>
+      <c r="F828" t="str">
+        <v>Tel-Aviv, Israel, Sept. 29, 2026 (GLOBE NEWSWIRE) -- Ellomay Capital Ltd. (NYSE American; TASE: ELLO) (“Ellomay” or the “Company”) , a renewable energy and power generator and developer of renewable energy and power projects in Europe, USA and Israel, announced today that its Spanish indirectly held wholly-owned subsidiary, Ellomay Solar S.L., which owns a 28 MWp solar facility in Talaván, Cáceres, Spain, received a battery storage grid access and connection permit for a project with a capacity for up to 22.2 MW /100.3 MWh (4.5-hour) (the “ BESS Facility ”). The BESS Facility also received a permit to charge 22.2 MW electricity from the grid. The charging permit is expected to increase the flexibility and profitability of the project.</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="str">
+        <v>ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
+      </c>
+      <c r="B829" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C829" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D829" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E829" t="str">
+        <v>https://www.newsfilecorp.com/release/316589/ROSEN-A-HIGHLY-RECOGNIZED-LAW-FIRM-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
+      </c>
+      <c r="F829" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 29, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="str">
+        <v>The National Solar Tour Returns This Weekend, October 2-4, Inviting the Public to See Solar Power in Action</v>
+      </c>
+      <c r="B830" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C830" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D830" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E830" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-national-solar-tour-returns-this-weekend-october-24-inviting-the-public-to-see-solar-power-in-action-302893383.html</v>
+      </c>
+      <c r="F830" t="str">
+        <v>Attend open-house-style tours, in person and online, and explore real solar installations and sustainable building features BOULDER, Colo., Sept. 29, 2026 /PRNewswire/ -- The American Solar Energy Society (ASES) invites the public to its National Solar Tour Showcase Weekend, taking place...</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="str">
+        <v>ISO Adds Class L for Lithium-ion Fires as NYC Sets 1 kWh ESS Threshold, Allstate Sprinkler Study Finds</v>
+      </c>
+      <c r="B831" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C831" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D831" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E831" t="str">
+        <v>https://www.prnewswire.com/news-releases/iso-adds-class-l-for-lithium-ion-fires-as-nyc-sets-1-kwh-ess-threshold-allstate-sprinkler-study-finds-302893380.html</v>
+      </c>
+      <c r="F831" t="str">
+        <v>A new international fire classification for lithium-ion batteries arrives as New York City enforces one of the strictest energy-storage thresholds in the country and FDNY logs hundreds of battery fires a year. THE BRONX, N.Y., Sept. 29, 2026 /PRNewswire/ -- Allstate Sprinkler, a fire...</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="str">
+        <v>Eversource and Dartmouth Engineering selected for U.S. Department of Energy SPARK Award to expand grid capacity and deliver customer benefits through grid-enhancing technology</v>
+      </c>
+      <c r="B832" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C832" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D832" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E832" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3371286/0/en/eversource-and-dartmouth-engineering-selected-for-u-s-department-of-energy-spark-award-to-expand-grid-capacity-and-deliver-customer-benefits-through-grid-enhancing-technology.html</v>
+      </c>
+      <c r="F832" t="str">
+        <v>Eversource and Dartmouth Engineering were selected for the U.S. Department of Energy's SPARK Award to improve reliability and reduce customer costs.</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="str">
+        <v>TVA First U.S. Utility to Receive Construction Permit for BWRX-300 Advanced Nuclear Reactor</v>
+      </c>
+      <c r="B833" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C833" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D833" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E833" t="str">
+        <v>https://www.prnewswire.com/news-releases/tva-first-us-utility-to-receive-construction-permit-for-bwrx-300-advanced-nuclear-reactor-302893324.html</v>
+      </c>
+      <c r="F833" t="str">
+        <v>The U.S. Nuclear Regulatory Commission (NRC) issues landmark permit advancing America's nuclear energy leadership. First U.S. site cleared to move forward with BWRX‑300 Advanced Reactor. TVA's Clinch River Nuclear Site positioned as nation's premier location for small modular reactor...</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="str">
+        <v>Envision Energy renforce la préparation du marché éolien mondial grâce aux certifications d'UL Solutions, obtenues en Europe et en Australie</v>
+      </c>
+      <c r="B834" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C834" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D834" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E834" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-renforce-la-preparation-du-marche-eolien-mondial-grace-aux-certifications-dul-solutions-obtenues-en-europe-et-en-australie-302893293.html</v>
+      </c>
+      <c r="F834" t="str">
+        <v>HAMBOURG, Allemagne, 29 septembre 2026 /PRNewswire/ -- Envision Energy, leader mondial des technologies vertes, a annoncé lors du salon WindEnergy Hamburg 2026 que plusieurs modèles d'éoliennes et technologies innovantes de mâts avaient obtenu des certifications de la part d'UL Solutions,...</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="str">
+        <v>Envision Energy impulsa la preparación para el mercado eólico mundial</v>
+      </c>
+      <c r="B835" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C835" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D835" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E835" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-impulsa-la-preparacion-para-el-mercado-eolico-mundial-302893288.html</v>
+      </c>
+      <c r="F835" t="str">
+        <v>-Envision Energy impulsa la preparación para el mercado eólico mundial con certificaciones de UL Solutions en Europa y Australia HAMBURGO, Alemania, 29 de septiembre de 2026 /PRNewswire/ -- Envision Energy, líder mundial en tecnología verde, anunció durante la feria WindEnergy Hamburg...</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="str">
+        <v>BioForce Nanosciences Holdings, Inc. Announces Major Independently Verified Potential U.S. Oil Discovery</v>
+      </c>
+      <c r="B836" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C836" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D836" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E836" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3371237/0/en/bioforce-nanosciences-holdings-inc-announces-major-independently-verified-potential-u-s-oil-discovery.html</v>
+      </c>
+      <c r="F836" t="str">
+        <v>BioForce NanoSciences Holdings, Inc. Announces Major Independently Verified Potential U.S. Oil Discovery</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="str">
+        <v>Azio AI Holdings (AZIO) Unveils Flagship Atlas One Project to Tackle AI's Power Shortage</v>
+      </c>
+      <c r="B837" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C837" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D837" t="str">
+        <v>Finance, AI, Energy, Retail</v>
+      </c>
+      <c r="E837" t="str">
+        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-unveils-flagship-atlas-one-project-to-tackle-ai-s-power-shortage-7090159</v>
+      </c>
+      <c r="F837" t="str">
+        <v>Utility power for large data centers can take years to secure, and demand continues to rise faster than the grid can expand to meet it. Atlas One is Azio AI Holdings’ answer to that pressure; the project spans more than 548 acres in south Texas and is engineered for up to 500 megawatts of planned behind-the-meter power capacity. The name Atlas One reflects a broader naming convention the company plans to use going forward, tying separate land, power and fiber updates together under one project. LOS ANGELES, CA - September 29, 2026 ( NEWMEDIAWIRE ) - Building an AI data center is no longer just about buying enough graphical processing units (“GPUs”); rather, it is about finding enough electricity to run them. Azio AI Holdings (NASDAQ: AZIO) is committed to addressing that challenge, and jus</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="str">
+        <v>Market One Article Feature on BNN Bloomberg: PesoRama Accelerates Its Dollar Store Rollout Across Mexico</v>
+      </c>
+      <c r="B838" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C838" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D838" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E838" t="str">
+        <v>https://www.newsfilecorp.com/release/316542/Market-One-Article-Feature-on-BNN-Bloomberg-PesoRama-Accelerates-Its-Dollar-Store-Rollout-Across-Mexico</v>
+      </c>
+      <c r="F838" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 29, 2026) -  Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.PesoRama Inc.: Strengthening Unit Economics With Each New Store CohortPesoRama Inc. (TSXV: PESO) (OTCQX: PSSOF) (FSE:...</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="str">
+        <v>Fervo Energy Company (FRVO) Faces Investor Scrutiny Amid Post-IPO Transmission Curtailment Revelation - HBSS</v>
+      </c>
+      <c r="B839" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C839" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D839" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E839" t="str">
+        <v>https://www.prnewswire.com/news-releases/fervo-energy-company-frvo-faces-investor-scrutiny-amid-post-ipo-transmission-curtailment-revelation--hbss-302893196.html</v>
+      </c>
+      <c r="F839" t="str">
+        <v>SAN FRANCISCO, Sept. 29, 2026 /PRNewswire/ -- During Fervo Energy Company's (NASDAQ: FRVO) August 12, 2026 Q2 2026 earnings call, the company revealed that it expected a temporary shutdown of certain transmission infrastructure it relies on to deliver electricity from its Cape Station...</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="str">
+        <v>Envision Energy incluida en la lista "Change the World 2026" de Fortune</v>
+      </c>
+      <c r="B840" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C840" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D840" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E840" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-incluida-en-la-lista-change-the-world-2026-de-fortune-302893219.html</v>
+      </c>
+      <c r="F840" t="str">
+        <v>- Envision Energy incluida en la lista "Change the World 2026" de Fortune por su labor en el avance de la convergencia entre la IA y la energía verde SHANGHÁI, 29 de septiembre de 2026 /PRNewswire/ -- Envision Energy, líder mundial dentro del sector de la tecnología verde, ha sido...</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="str">
+        <v>E-Power Inc. Announces Pricing of Approximately $1.87 Million Registered Direct Offering</v>
+      </c>
+      <c r="B841" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C841" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D841" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E841" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3371166/0/en/e-power-inc-announces-pricing-of-approximately-1-87-million-registered-direct-offering.html</v>
+      </c>
+      <c r="F841" t="str">
+        <v>DOVER, USA, Sept. 29, 2026 (GLOBE NEWSWIRE) -- E-Power Inc. (the “Company” or “E-Power”) (NASDAQ: EPOW), a provider of AI Data Center (AIDC) microgrid solutions and advanced battery materials, today announced that it has entered into a securities purchase agreement with a certain non-U.S. investor to purchase approximately $1.87 million of its Class A ordinary shares (the “Ordinary Shares”) (and pre-funded warrants in lieu thereof) in a registered direct offering.</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="str">
+        <v>Canada Energy Regulator Approves Settlement for Trans Mountain Pipeline System</v>
+      </c>
+      <c r="B842" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C842" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D842" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E842" t="str">
+        <v>https://www.newsfilecorp.com/release/316534/Canada-Energy-Regulator-Approves-Settlement-for-Trans-Mountain-Pipeline-System</v>
+      </c>
+      <c r="F842" t="str">
+        <v>Calgary, Alberta--(Newsfile Corp. - September 29, 2026) - Trans Mountain Corporation ("Trans Mountain") today announced that the Canada Energy Regulator ("CER") has approved the negotiated settlement (the "Settlement") for tolls and tariffs and other matters related to transportation service on the Trans Mountain Pipeline System (the "System"). Trans Mountain will work with its Shippers towards a January 1, 2027 effective date.The approval enables implementation of the long-term tolling and...</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="str">
+        <v>Libra Closes Strategic Institutional Financing Led by SIDEX and NQ Mining Investment</v>
+      </c>
+      <c r="B843" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C843" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D843" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E843" t="str">
+        <v>https://www.newsfilecorp.com/release/316537/Libra-Closes-Strategic-Institutional-Financing-Led-by-SIDEX-and-NQ-Mining-Investment</v>
+      </c>
+      <c r="F843" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 29, 2026) - Libra Energy Materials Inc. (CSE: LIBR) (OTCQB: LIBRF) (FSE: W0R0) ("Libra" or the "Company") is pleased to announce that it has closed its previously announced strategic private placement of CMETC flow-through common shares ("CMETC Shares") for aggregate gross proceeds of $725,000 (the "Offering"). The Offering was led by Québec-based institutional investors SIDEX limited partnership ("SIDEX") and NQ Mining Investment ("NQMI"). See the...</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="str">
+        <v>Alfa Romeo unveils new concept car name: Cuorerosso</v>
+      </c>
+      <c r="B844" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C844" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D844" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E844" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361122</v>
+      </c>
+      <c r="F844" t="str">
+        <v>The concept car to be in the spotlight at the 2026 Paris Motor Show will be known as Alfa Romeo Cuorerosso. - - A name that encapsulates the brand&amp;#39;s deepest essence by merging two symbols thoroughly rooted in its identity: Red, the color of passion and an unmistakable sign of the Alfa Romeo imagination; Heart, the origin of that same energy and symbol of the visceral relationship that unites every Biscione-brand creation with its drivers. In Cuorerosso these two elements beat in unison, gi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361122</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="str">
+        <v>Visionaize Advances AI-Powered Digital Twin Platform for Power Utilities ...</v>
+      </c>
+      <c r="B845" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C845" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D845" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E845" t="str">
+        <v>https://pr-inside.com/visionaize-advances-ai-powered-digital-twin-platform-for-power-utilities-r5228548.htm</v>
+      </c>
+      <c r="F845" t="str">
+        <v>(PR-inside.com) Platform combines AI, contextualized operational data and 2D/3D Digital Twins to improve reliability, reduce maintenance costs and accelerate predictive utility operations. SAN JOSE, CA / ACCESS Newswire / September 29, 2026 / Visionaize Inc., an industrial AI and Digital Twin software company, today announced the continued advancement of its AI-Powered Digital Twin Platform for Power Utilities, designed to help power generation, transmission and distribution organizations improve asset reliability, reduce operating costs, increase workforce productivity and make faster, data-driven decisions. Utilities operate highly complex and geographically distributed infrastructure, yet critical information is often fragmented across SCADA, GIS, AMI, enterprise asset management system</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="str">
+        <v>Visionaize Advances AI-Powered Digital Twin Platform for Power Utilities</v>
+      </c>
+      <c r="B846" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C846" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D846" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E846" t="str">
+        <v>https://www.newswire.com/news/visionaize-advances-ai-powered-digital-twin-platform-for-power-utilities</v>
+      </c>
+      <c r="F846" t="str">
+        <v>Platform combines AI, contextualized operational data and 2D/3D Digital Twins to improve reliability, reduce maintenance costs and accelerate predictive utility operations.</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="str">
+        <v>Batteries Plus Expands Florida Presence with 4-Store Franchise Agreement in Lake County</v>
+      </c>
+      <c r="B847" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C847" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D847" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E847" t="str">
+        <v>https://www.prnewswire.com/news-releases/batteries-plus-expands-florida-presence-with-4-store-franchise-agreement-in-lake-county-302893092.html</v>
+      </c>
+      <c r="F847" t="str">
+        <v>Four New Specialty Battery and Power Solutions Stores to Open Across The Villages and Surrounding Communities Over the Next Six Years HARTLAND, Wis., Sept. 29, 2026 /PRNewswire/ -- Batteries Plus, the nation's leading battery and power solutions service center, is expanding its footprint...</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="str">
+        <v>Alkagesta Publishes Analysis on Supplier Verification and Quality Control in Fertilizer Trading</v>
+      </c>
+      <c r="B848" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C848" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D848" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E848" t="str">
+        <v>https://pressat.co.uk/releases/alkagesta-publishes-analysis-on-supplier-verification-and-quality-control-in-fertilizer-trading-3fa84c9488893db2f1aaab8f81a48318/</v>
+      </c>
+      <c r="F848" t="str">
+        <v>Tuesday 29 September, 2026 Malta - Alkagesta has published a market analysis examining the supplier verification, quality control, and contract discipline that underpin reliable fertilizer trading — from the initial assessment of a new producer through to cargo inspection and contractual terms. The analysis, written by Vusal Muradov, Fertilizer Desk Lead at Alkagesta, sets out the three-stage framework the company applies to every fertilizer trade: establishing supplier reputation and production capability before committing volume; verifying cargo quality through independent inspection against industry-standard sampling and testing protocols; and locking in contractual terms precise enough to hold up if conditions shift mid-trade. The insight draws on recent developments in the European fe</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="str">
+        <v>Russellville, Arkansas Becomes First Municipality to Modernize Parks Through NGU Sports Lighting's Performance Lighting Delivered Model</v>
+      </c>
+      <c r="B849" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C849" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D849" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E849" t="str">
+        <v>https://www.prnewswire.com/news-releases/russellville-arkansas-becomes-first-municipality-to-modernize-parks-through-ngu-sports-lightings-performance-lighting-delivered-model-302892739.html</v>
+      </c>
+      <c r="F849" t="str">
+        <v>Innovative business model enables Arkansas city to upgrade three parks simultaneously with no upfront capital investment while reducing lighting energy use by nearly 63 percent RUSSELLVILLE, Ark., Sept. 29, 2026 /PRNewswire/ -- NGU Sports Lighting today announced that the City of...</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="str">
+        <v>Linxon, Hitachi Energy and FTC Solar Announce Strategic Collaboration to Accelerate Utility-Scale Renewable Energy and Grid Infrastructure Development</v>
+      </c>
+      <c r="B850" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C850" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D850" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E850" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3371042/0/en/linxon-hitachi-energy-and-ftc-solar-announce-strategic-collaboration-to-accelerate-utility-scale-renewable-energy-and-grid-infrastructure-development.html</v>
+      </c>
+      <c r="F850" t="str">
+        <v>RALEIGH, N.C., Sept. 29, 2026 (GLOBE NEWSWIRE) -- Linxon, Hitachi Energy and FTC Solar (Nasdaq: FTCI) today announced the signing of a Memorandum of Understanding (MoU) establishing a strategic collaboration framework to jointly pursue and deliver utility-scale solar and battery energy storage system (BESS) projects across North America and other mutually agreed markets.</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="str">
+        <v>Alfa Laval advances energy efficiency conversation at Climate Week NYC 2026</v>
+      </c>
+      <c r="B851" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C851" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D851" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E851" t="str">
+        <v>https://www.prnewswire.com/news-releases/alfa-laval-advances-energy-efficiency-conversation-at-climate-week-nyc-2026-302892974.html</v>
+      </c>
+      <c r="F851" t="str">
+        <v>Jan Debruyn, President of Alfa Laval North America, joins business and industry leaders to discuss competitiveness, resilience and accelerating the energy transition TORONTO, Sept. 29, 2026 /PRNewswire/ -- Alfa Laval joined business, industry and sustainability leaders at Climate Week NYC...</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="str">
+        <v>Decisions of the Extraordinary General Meeting of Shareholders of AB Amber Grid</v>
+      </c>
+      <c r="B852" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C852" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D852" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E852" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370979/0/en/decisions-of-the-extraordinary-general-meeting-of-shareholders-of-ab-amber-grid.html</v>
+      </c>
+      <c r="F852" t="str">
+        <v>AB Amber Grid, legal entity code 303090867, registered address: Laisvės Ave. 10, LT-04215 Vilnius, Lithuania.</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="str">
+        <v>Europe SPAC Summit 2026 Invites European Private Companies to Explore ...</v>
+      </c>
+      <c r="B853" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C853" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D853" t="str">
+        <v>Finance, Energy, Retail, Education</v>
+      </c>
+      <c r="E853" t="str">
+        <v>https://pr-inside.com/europe-spac-summit-2026-invites-european-private-companies-to-explore-r5228487.htm</v>
+      </c>
+      <c r="F853" t="str">
+        <v>(PR-inside.com) With 263 SPACs Searching for Targets and PIPE Financing Returning, the December 10 Zurich Summit Offers CEOs and CFOs a Full Education on SPAC Mergers and Direct Access to Leading Bankers, Investors, and Sponsors NEW YORK, NY AND ZURICH, SWITZERLAND / ACCESS Newswire / September 29, 2026 / A growing number of European companies in frontier technologies, critical minerals, advanced manufacturing, defense tech, energy, and consumer sectors are evaluating a merger with a special purpose acquisition company (SPAC) as a faster route to a U.S. listing, a valuation that reflects global investor demand, and access to follow-on capital. The Europe SPAC ..</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="str">
+        <v>New Research From Knit Finds Sleep is Functional Foods' Biggest Innovation ...</v>
+      </c>
+      <c r="B854" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C854" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D854" t="str">
+        <v>AI, Energy, Retail</v>
+      </c>
+      <c r="E854" t="str">
+        <v>https://pr-inside.com/new-research-from-knit-finds-sleep-is-functional-foods-biggest-innovation-r5228485.htm</v>
+      </c>
+      <c r="F854" t="str">
+        <v>(PR-inside.com) Study finds the category is well-stocked with hydration and immunity products, but still falling short on those that address sleep, stress, and energy without jitters. NEW YORK, NY / ACCESS Newswire / September 29, 2026 / Knit , the AI-native research agency delivering decision-ready consumer insights, today released new research findings examining where consumers see the greatest unmet needs in the crowded functional foods market. The study found that the wellness goals consumers consider most important are not necessarily where brands have the greatest opportunity to innovate. The study included 509 U.S. consumers who had recently purchased supplements or foods and beverages ..</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="str">
+        <v>Envision Energy Advances Global Wind Market Readiness with UL Solutions Certifications in Europe and Australia</v>
+      </c>
+      <c r="B855" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C855" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D855" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E855" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-advances-global-wind-market-readiness-with-ul-solutions-certifications-in-europe-and-australia-302892910.html</v>
+      </c>
+      <c r="F855" t="str">
+        <v>HAMBURG, Germany, Sept. 29, 2026 /PRNewswire/ -- Envision Energy, a global leader in green technology, announced during WindEnergy Hamburg 2026 that multiple wind turbine models and innovative tower technologies have received certifications from UL Solutions, further demonstrating the...</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="str">
+        <v>Eat Happy Kitchen's Line of Marinara Sauces Earns Seed Oil Free Certification From Seed Oil Free Alliance</v>
+      </c>
+      <c r="B856" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C856" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D856" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E856" t="str">
+        <v>https://www.prnewswire.com/news-releases/eat-happy-kitchens-line-of-marinara-sauces-earns-seed-oil-free-certification-from-seed-oil-free-alliance-302892347.html</v>
+      </c>
+      <c r="F856" t="str">
+        <v>Award-winning sauce maker reinforces its commitment to clean ingredients, transparency, and traditional homemade flavor New UC Davis findings heighten the need for independent testing of premium oil claims SANTA YNEZ, Calif., Sept. 29, 2026 /PRNewswire/ -- Eat Happy Kitchen, one of the...</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="str">
+        <v>Eesti Energia opens Kelmė I and Kelmė II wind farms in Lithuania</v>
+      </c>
+      <c r="B857" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C857" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D857" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E857" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370871/0/en/eesti-energia-opens-kelm%C4%97-i-and-kelm%C4%97-ii-wind-farms-in-lithuania.html</v>
+      </c>
+      <c r="F857" t="str">
+        <v>On 29 September 2026, Enefit OÜ, wholey owned subsidiary of Eesti Energia AS, officially opened the Kelmė I and Kelmė II wind farms in Lithuania. The projects add a combined 167 MW of renewable electricity generation capacity to Lithuania's electricity system. Enefit invested approximately EUR 324 million in the development of the wind farms.</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="str">
+        <v>NaaS Technology Inc.'s Parent Company Named to 2026 China Top 100 Private Service Enterprises List, Highlighting AI-Driven Digital Energy Services</v>
+      </c>
+      <c r="B858" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C858" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D858" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E858" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370857/0/en/naas-technology-inc-s-parent-company-named-to-2026-china-top-100-private-service-enterprises-list-highlighting-ai-driven-digital-energy-services.html</v>
+      </c>
+      <c r="F858" t="str">
+        <v>BEIJING, Sept. 29, 2026 (GLOBE NEWSWIRE) -- The All-China Federation of Industry and Commerce (ACFIC) has released the 2026 China Top 100 Private Service Enterprises list. Shandong Energy Chain Holding Co., Ltd., a subsidiary of Newlinks Technology Limited (“Newlinks”), the parent company of NaaS Technology Inc. (Nasdaq: NAAS) (“NaaS” or the “Company”), was named to the list at No. 85. The inclusion reflects the scale of Shandong Energy Chain Holding Co., Ltd.'s service business and comes as Newlinks continues to apply artificial intelligence (AI) to advance the digital and intelligent transformation of energy services.</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="str">
+        <v>Alpha Compute Operating Oil and Gas Assets Due Diligence Estimates ...</v>
+      </c>
+      <c r="B859" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C859" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D859" t="str">
+        <v>Finance, Real Estate, Energy</v>
+      </c>
+      <c r="E859" t="str">
+        <v>https://pr-inside.com/alpha-compute-operating-oil-and-gas-assets-due-diligence-estimates-r5228476.htm</v>
+      </c>
+      <c r="F859" t="str">
+        <v>(PR-inside.com) PITTSBURGH, PA / ACCESS Newswire / September 29, 2026 / Alpha Compute Corp. (NASDAQ:ALP) ("Alpha Compute" or the "Company"), a vertically integrated technology pioneer in Sovereign Intelligence, Confidential Compute and GPU-as-a-service (GPUaaS), today announced an update on the Alpha Energy 02 transaction, first announced on September 22, 2026 with a total purchase price is USD $5.5 million. Last week, Alpha Compute's oil, gas, and minerals leadership visited the property to review additional due diligence documents, met with the sellers/managers, and toured the pad sites. Information on the operations, financials, on-site verification of well resources, and equipment inventory were obtained and completed. Evaluation ..</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="str">
+        <v>Orrön Energy AB:s valberedning</v>
+      </c>
+      <c r="B860" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C860" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D860" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E860" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370825/0/sv/orr%C3%B6n-energy-ab-s-valberedning.html</v>
+      </c>
+      <c r="F860" t="str">
+        <v>Orrön Energy AB (“Orrön Energy”) meddelar sammansättningen av valberedningen inför årsstämman 2027 som äger rum den 14 april 2027.</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="str">
+        <v>Orrön Energy AB’s Nomination Committee</v>
+      </c>
+      <c r="B861" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C861" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D861" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E861" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370825/0/en/orr%C3%B6n-energy-ab-s-nomination-committee.html</v>
+      </c>
+      <c r="F861" t="str">
+        <v>Orrön Energy AB (“Orrön Energy”) is pleased to announce the composition of the Nomination Committee for the 2027 Annual General Meeting (“AGM”) to be held on 14 April 2027.</v>
+      </c>
+    </row>
+    <row r="862" xml:space="preserve">
+      <c r="A862" t="str">
+        <v>Four major tech fairs open in October attracting some 6,200 exhibitors from around the world</v>
+      </c>
+      <c r="B862" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C862" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D333" t="str">
-[...3644 lines deleted...]
-Artist Jeffrey Ngai introduces CENTRESTAGE's newly launched Hype² pavilion.
+      <c r="D862" t="str">
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E862" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110467/</v>
+      </c>
+      <c r="F862" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 29, 2026 - (ACN Newswire) - The Hong Kong Trade Development Council (HKTDC) will stage flagship fairs for electronics and lighting in October, including the 46th Hong Kong Electronics Fair (Autumn Edition) and the 29th electronicAsia, which will be held concurrently at the Hong Kong Convention and Exhibition Centre (HKCEC) from 13 to 16 October; the 11th Hong Kong International Outdoor and Tech Light Expo, taking place at AsiaWorld-Expo from 26 to 29 October; and the 28th Hong Kong International Lighting Fair (Autumn Edition), to be held at the HKCEC from 27 to 30 October. The four fairs are expected to attract some 6,200 exhibitors from 28 countries and regions, showcasing cutting-edge technologies and solutions spanning consumer electronics, artificial intelligence (AI), robotics, future industries, smart lighting and smart city applications. The fairs will highlight the latest achievements in innovation and technology, reflecting global trends in industrial upgrading and digital transformation.
+At a press conference held today to introduce the four fairs, HKTDC Associate Executive Director Silas Chu said: “The Hong Kong SAR Government's latest Policy Address and first Five-Year Plan underscore the importance of consolidating and enhancing Hong Kong's status as an international trade centre, expediting the city's development into an international innovation and technology (I&amp;T) centre and advancing the adoption and development of AI. In support of these strategic directions, the HKTDC is introducing several new elements at this year’s October fairs, including a new Future Industries Zone at the Autumn Electronics Fair, expanded showcases and business-matching opportunities for AI and robotics technologies to help companies connect with funding, talent, technology and international markets. A dedicated GoGlobal Connect Zone will also be set up at the venue to provide advisory services for businesses, encouraging more Chinese Mainland enterprises to leverage Hong Kong as a platform for expanding into international markets. The two lighting fairs, meanwhile, will focus on key industry trends related to smart connectivity, healthy living, immersive spatial experiences and sustainability.”
+Presenting highlights of the Autumn Electronics Fair, electronicAsia, the Autumn Lighting Fair and the International Outdoor and Tech Light Expo at today's press conference are: DDD (centre), Associate Executive Director of the HKTDC; Steve Chuang (left), Chairman of the HKTDC Electronics/Electrical Appliances Industries Advisory Committee; and Alvin Lee (right), Chairman of the Hong Kong Electronics &amp; Technologies Association
+New Future Industries Zone demonstrates synergies in the innovation and tech ecosystem
+The Autumn Electronics Fair and electronicAsia kick off in mid-October, bringing together over 3,200 exhibitors from 15 countries and regions. In support of the national strategy to foster future industries, this year's Electronics Fair will introduce the new Future Industries Zone. Supported by the Innovation, Technology and Industry Bureau of the HKSAR Government, the zone is jointly organised by the HKTDC and the Hong Kong Electronic Industries Association (HKEIA), with participation from some of Hong Kong's leading innovation and technology institutions. The zone will focus on five key themes: Future Computing, Future Manufacturing, Future Marine &amp; Quantum Technologies, Future Microelectronics and Future Wellness. In addition to industry leaders such as Lenovo, AV Concept and GP Energy Tech, more than 100 exhibitors will be showcasing a wide range of cutting-edge technologies and innovative solutions.
+In addition, a series of thematic events and forums centred on the five key themes will be held during the fair. The distinguished speaker lineup includes Jeffrey Lam, Member of the Executive Council and Chairperson of the Board of Directors of the Hung Shui Kiu Industry Park Company Limited; Vincent Ma, Chief Executive Officer of the Hong Kong-Shenzhen Innovation and Technology Park Limited; Clara Chan, Chief Executive Officer of the Hong Kong Investment Corporation Limited; and Allen Yeung, President (Hong Kong) of the Greater Bay Area International Information Technology Industry Association.
+Another highlight in the Future Industries Zone will be the announcement of the Top 100 Future Industries Pioneer List, which aims to identify innovative products and solutions with strong commercial value. The fair will also feature a start-up pitching competition, as well as thematic forums dedicated to technology talent development and industry application matching, fostering closer collaboration between innovation, talent and business opportunities.
+GoGlobal Connect Zone helps enterprises expand into global markets
+As a core member of the Task Force on Supporting Mainland Enterprises in Going Global, spearheaded by the HKSAR Government, the HKTDC is setting up a dedicated GoGlobal Connect Zone at the Electronics Fair to help Chinese Mainland companies connect with international markets through Hong Kong’s professional services providers. A series of "GoGlobal" themed forums will also be held, including “Scaling Smart Consumer Innovations Worldwide”, featuring representatives from the Hong Kong Export Credit Insurance Corporation (HKECIC), TechNode and Hang Seng Bank. The forum will explore key strategies for overseas expansion, covering topics such as market entry, financing and risk management, smart manufacturing, sustainability, compliance and certification, and brand building.
+In addition, representatives from OCBC Bank (Hong Kong) will share insights on the ASEAN manufacturing ecosystem in the “Navigate the Opportunities and Challenges of Overseas Expansion and Next Frontier of Growth” session, helping companies interested in expanding into ASEAN markets gain a deeper understanding of the region’s economic environment, tax policies, business expansion practices and the latest market trends.
+Spotlight on highlighted themes: AI and Robotics, Smart Wellness and NEXTEntertainment
+The Autumn Electronics Fair will showcase the latest consumer electronics products and innovative technologies, with three highlighted themes: AI &amp; Robotics, Smart Wellness and NEXTEntertainment. Related products will be featured at various thematic zones across the fair. As the convergence of AI and robotics continues to accelerate, this year’s fair will showcase more than 120 robots, primarily in RoboPark, demonstrating applications across four key scenarios: Commercial &amp; Services, Industrial &amp; Logistics, Entertainment &amp; Social, and Healthcare &amp; Rehabilitation.
+The impressive lineup includes AgiBot, the world’s leading humanoid robot manufacturer by shipment volume in the first half of 2026[1]; the Shenzhen Honor Smart Technology Development Co., Ltd.’s humanoid robot, winner of the 2026 Beijing E-Town Half Marathon; Booster Robotics, champion of the 2026 RoboCup; UBTECH, one of the “Shenzhen Eight Great Guardians of Embodied Intelligence”, which will present the world’s first next-generation full-sized humanoid robot designed for “urban coexistence”; and several prominent technology companies from the “Shenzhen Eight Great Guardians” and “Hangzhou Six Little Dragons”, including AI² Robotics, Digit Robotics, EngineAI, DexForce and Deep Robotics. In addition, VIGX Technology Co., Ltd. will showcase the world’s first “pocket-sized” AI exoskeleton robot, designed to overcome the bulkiness of traditional industrial exoskeletons while being portable and easy to wear.
+UBTECH's Walker C1 robot performs a waltz at the press conference, demonstrating its agility, fluid motion and remarkable balance capabilitiesVIGX Technologies Limited presents its latest innovation – the world's first "pocket-sized" AI exoskeleton robot, designed to overcome the bulkiness of traditional industrial exoskeletons while being portable and easy to wearManna Pacific (HK) Limited showcases an AI-powered indoor fitness screen that combines real-time motion tracking and visual guidance to help users improve posture accuracy, body coordination and workout safety.
+RoboPark will also feature multiple interactive experiences and showcase zones, including the RoboDog Garden for robot dog demonstrations, a robot football exhibition, the Robot Dance Battle performance, the Coffee &amp; Popcorn Station where robots serve coffee and popcorn, as well as interactive photo spots, allowing visitors to experience firsthand the applications of robotics technology in diverse scenarios.
+Another highlighted theme, Smart Wellness, will cover digital health devices, smart wearables, personal care technologies, gerontech and healthy living electronics, reflecting the growing demand for solutions related to technology-enabled health management and improved quality of life. NEXTEntertainment, meanwhile, will feature extended reality (XR) technologies, smart gaming devices, digital content creation tools, AI-powered entertainment solutions and innovative consumer electronics, enhancing entertainment experiences and digital content creation capabilities.
+Showcasing renowned brands and start-ups with the Immersive Experience Zone
+The Autumn Electronics Fair will feature more than 20 themed zones, including the Hall of Fame, showcasing products from more than 560 renowned electronics brands. First-time exhibitors include companies such as HiFuture, Aoni and ZENS.
+The RISE Avenue zone will bring together emerging brands, featuring products ranging from gaming equipment to home entertainment systems. Another spotlight area, Adventure Hub, will include the Immersive Experience Zone, where creative technology companies will present the latest interactive gaming experiences and demonstrate virtual reality (VR) and augmented reality (AR) technologies. Visitors can try experiences such as brainwave-controlled sensors that enable users to operate games using concentration alone, without any physical controls.
+Over 120 emerging enterprises and start-ups will participate in the fair, primarily in the "Startup Zone”, with both the Internet of Things Hong Kong Association (IOTHK) and JimHang Academy leading groups of start-ups to showcase technologies and solutions that address real business challenges. And the Tech Hall will spotlight professional AI-driven data and Internet of Things (IoT) solutions across various industries, including intelligent monitoring systems for transportation applications.
+Concurrent electronicAsia to drive industry upgrading
+Jointly organised by the HKTDC and MMI Asia Pte Ltd and held concurrently with the Electronics Fair, electronicAsia (eAsia) will bring together exhibitors engaged in semiconductors, sensors, electronic components and manufacturing technologies. The exhibition will demonstrate how the electronics supply chain is adapting to the growing demands of AI development and digital transformation, helping enterprises seize opportunities arising from the next wave of industrial upgrading. Exhibitors including Easttop Display and Microtech Technology will unveil their latest products at the fair.
+Symposium on Innovation and Technology to spotlight AI and smart infrastructure
+A series of forums, seminars and networking events will be held during the Autumn Electronics Fair. Among the highlights is the annual Symposium on Innovation and Technology, jointly organised by the HKTDC and the Hong Kong Electronics and Technologies Association (HKETA) under the theme "AI-Driven Security &amp; The Next-Gen Infrastructure". Distinguished speakers include Alexander Gerfer, Chief Technology Officer of Würth Elektronik Group, who will discuss how electronics technologies are powering the future of AI and intelligent systems; Dr Charles Cheung, Adjunct Associate Professor of the Department of Mathematics at Hong Kong Baptist University, who will explore how businesses can translate AI capabilities into operational excellence, innovation and business growth; and Silvia Lam Ihensekhien, Chief Security Advisor Microsoft, who will share insights into building resilient infrastructure to support AI-driven enterprises and enhance operational efficiency and competitiveness.
+The Hong Kong Electronics Forum, jointly organised by the HKTDC, MMI Asia Pte Ltd and the HKEIA and co-organised by Hong Kong Institute of Engineers, will explore how AI, sustainability and technological innovation are shaping the future of the electronics industry. The exhibition will also feature a series of start-up-focused activities, including enterprise-investor matching sessions, the Hong Kong Value Creation for Technology: Pitching Competition, and mentorship programmes, providing start-ups with valuable opportunities to showcase innovative ideas, expand investor networks and secure funding support to strengthen their competitiveness.
+Top-tier lighting technologies and global industry leaders converge at twin lighting fairs
+As premier annual events for the global lighting and lighting products industry, the Hong Kong International Lighting Fair (Autumn Edition) and Hong Kong International Outdoor and Tech Light Expo are expected to bring together some 3,000 exhibitors from more than 20 countries and regions. Under the theme “Beyond Illumination”, the twin lighting fairs will showcase the integration of smart technologies, sustainability, design aesthetics and lighting applications through a diverse range of thematic zones and activities. The fairs will highlight emerging industry trends and further reinforce their position as flagship platforms for the lighting industry in Asia and around the world.
+Leading global smart lighting and IoT industry alliances will participate in the Autumn Lighting Fair, including the Connectivity Standards Alliance, the DALI Alliance, the SILA-EMN Alliance, the Zhaga Consortium and, making its debut at the fair, KNX, the global standard for smart building and home automation.
+KNX, together with GVS Smart, will showcase the award-winning KNX Smart Touch S7 control panel, recipient of leading industry honours including the Red Dot Award, A’ Design Award and BDA Product Design Award. This product enables centralised control of lighting, curtains, air-conditioning systems and multiple smart home scenarios, allowing users to create personalised lighting environments and enjoy a seamless smart living experience.
+Hong Kong exhibitor Dimon Technology will showcase its advanced theatre lighting technologies deployed at the WestK Performing Arts Centre. The company has also provided intelligent lighting solutions for the International Gateway Centre (IGC), designed by internationally renowned architectural firm Zaha Hadid Architects, demonstrating the capability of Hong Kong lighting enterprises in delivering premium lighting technologies for landmark development projects.
+Hall of Connected Lighting returns with immersive lighting experiences
+A highlight of the Autumn Lighting Fair, the Hall of Connected Lighting will feature more than 60 leading brands, including local brand Dimon and Viliya; TUYA and Inventronics from the Chinese Mainland; Viso Systems from Denmark; Casambi from Finland; and Signify from the Netherlands. The zone will feature immersive lighting installations and application-based displays, enabling visitors to explore the latest smart lighting products and solutions through interactive light-and-shadow experiences.
+Among the highlights, Signify will collaborate with the Mercedes-AMG PETRONAS F1 Team to present a racing simulator experience that extends the excitement of motorsport beyond the screen into a physical environment through innovative lighting technologies. Two professional racing simulators will allow visitors to experience the thrill of high-speed driving and sharp cornering in a highly immersive setting.
+Premium decorative lighting brand Viliya will create Mirrorverse, an immersive mirrored art installation featuring its popular Starburst crystal chandeliers and sophisticated table lamps. The installation will demonstrate how decorative lighting can shape ambience, elevate interior design and create distinctive spatial experiences.
+Sunpu-Opto (HK) Limited displays its 360° Round Tube RGB Table Lamp with a high-performance RGB LED module, creating an immersive atmosphere with dynamic colour-changing light
+Meanwhile, Casambi, the world's leading wireless smart lighting control platform, will once again host its Artisan Café concept space at the fair. Together with renowned international lighting brand Formalighting and 12 partners from Europe, the United States and the Asia-Pacific region, Casambi will showcase its open and interconnected smart lighting ecosystem through technical presentations and application sharing.
+New LED Display Solution Zone creates a commercial display ecosystem
+Expanding the event’s product scope, the Autumn Lighting Fair will launch the new LED Display Solution Zone to foster the development of a commercial LED display ecosystem. The zone will feature LED video walls, commercial displays, transparent and flexible LED panels, immersive audio-visual systems and integrated display solutions, covering applications ranging from retail environments and corporate presentations to exhibitions, virtual production and major commercial projects.
+First-time exhibitor Ledman Hong Kong will present the QS Series IceScreen LED Display, which was deployed at the Milano Cortina 2026 Winter Olympic Games. Featuring large-scale 8K display technology, the solution delivers highly realistic and impactful visual experiences. The company will also introduce the LEDHUB Smart Conference Solution, which integrates large-format display, video conferencing and collaboration functions into a single platform. Winner of the 2025 TITAN Innovation Awards Gold Award, the solution has been adopted by leading institutions including The University of Hong Kong, the University of Warwick and Fudan University.
+Another signature zone, the Hall of Aurora, will feature some 500 renowned brands offering high-quality lighting products. Exhibitors include Hong Kong industry pioneers Prosperity Lamps &amp; Components and Profiled Group, mainland brands Eaglerise, FSL and Leedarson, and international brands such as Finland's Lival, Germany's Cupower and Italy's Beghelli. Other featured zones include Commercial Lighting, Residential Lighting and LED Essentials.
+Prosperity Lamps &amp; Components' SYMPL FUSION seamlessly integrates intelligent control and dynamic lighting, supporting multiple protocols including DALI, KNX and DMX to combine smart management with creative lighting applicationsFirst-time exhibitor Ledman Hong Kong showcases its LEDHUB Smart Conference Solution, an all-in-one platform that integrates large-format display, video conferencing and collaboration functions
+Outdoor and Tech Light Expo focuses on emerging smart city lighting trends
+The Hong Kong International Outdoor and Tech Light Expo will showcase a wide range of outdoor, commercial and industrial lighting products and solutions across three major zones: Smart Pole and Solution; Outdoor, Industrial and Technical Lighting; and Landscape and Architectural Lighting. The expo will present newly introduced photovoltaic (PV) and energy storage solutions to help cities enhance energy efficiency, alongside lighting applications for smart city development, industrial environments, professional settings, landscape projects and architectural illumination.
+Expo exhibitor Fonda Technology will showcase intelligent lighting solutions based on its FondaCity AIoT Cloud Platform within the Smart Pole and Solution zone, incorporating solar energy, motion sensing and various communication technologies. Approximately 70,000 smart streetlight control devices have already been deployed under Hong Kong's New Territories West smart lighting project. In addition to enabling precision lighting control, the system allows city managers to monitor operational conditions in real time via an AIoT platform, significantly enhancing urban management efficiency.
+Zhejiang Fonda Technology Co., Ltd. presents its multifunctional smart pole solution, which has been deployed in a project in Hong Kong’s New Territories West. Supported by approximately 70,000 smart streetlight controllers and an AIoT cloud platform, the solution enhances lighting management efficiency
+At the Outdoor, Industrial and Technical Lighting zone, exhibitor Zhejiang Ouruijie Lighting Technology Co., Ltd. will showcase its L10A Starship Flood Luminaire, winner of the Aladdin Lighting Award 2026 – National Best Lighting Product Award. Inspired by aircraft carrier design, the product combines a distinctive appearance with innovative lighting technology.
+The Landscape and Architectural Lighting zone will showcase how lighting can create unique urban atmospheres while enhancing the safety, functionality and aesthetics of public spaces.
+Throughout the fair period, the two lighting fairs will join hands with leading international lighting organisations to present a series of seminars, product launches and networking events.
+The Innovative Lighting Design Forum will be held at the Hong Kong Convention and Exhibition Centre on 27 October under the theme “Treasures of Light: Artistic Brilliance Beyond Exhibitions”. Three renowned lighting designers behind internationally acclaimed landmark projects will share the latest trends and insights, including Dr Yan Liu, Design Director, China of AT Design &amp; Consulting Co Ltd, whose portfolio includes landmark projects such as the Louvre Museum in Paris and the Palace Museum in Beijing; Adam Meredith, Lighting Designer at MEGS Lighting from Australia, who has led lighting design projects for the Metropolitan Museum of Art in New York and M+ in Hong Kong; and Omar Elkerm, Lighting Design Manager (Africa) at Signify, who led the lighting design for several major pyramid illumination projects in Egypt.
+On the same day, the fair will collaborate with the Illuminating Engineering Society (IES) to launch a brand-new event, “Award-winning Illumination: Highlights from the IES Illumination Awards”. Winners of the prestigious IES Illumination Awards will share insights into the artistic and technical evolution of lighting design across different sectors. Featured speakers include Hiroyasu Shoji, Representative and Lighting Designer of Lightdesign Inc., who led the lighting design for the Grand Ring at Expo 2025 Osaka, and Kelly Jones, Co-Chief Executive Officer and President of Lighting Design Alliance, whose portfolio includes numerous projects for Disney and Universal Studios.
+The fair will also partner with Women in Lighting (WIL) for the first time to present “Circularity in Lighting Design” on 28 October. Leading female designers from around the world will discuss sustainable lighting design and the application of circular economy principles in the industry. Speakers include Yah Li Toh, Founder and Principal of Light Collab, who designed the lighting for the Singapore Pavilion at Expo 2020 Dubai, and Pavlina Akritas, Founder of Akritas Lighting Design, known for her work on lighting projects for some of the world's most prestigious luxury brands.
+Another key event, the Connected Lighting Forum, will once again be co-organised with the Shanghai Pudong Intelligent Lighting Association (SILA). Under the theme “Healing Light for the Future: Illuminating Emotional Well-being”, the forum will explore developments in intelligent and human-centric lighting technologies and their role in supporting emotional wellness, featuring case studies on the therapeutic applications of light.
+At AsiaWorld-Expo, a series of exhibitor and buyer activities will be held. Among the highlights, a seminar titled “Smart Tech Integration in Outdoor Lighting” on 27 October will bring together experts from the Alliance of Smart Pole Industry and another industry organisation to examine how AI is driving the next generation of smart pole applications.
+To facilitate sourcing and business networking across the fairs, a complimentary shuttle bus service will be provided for exhibitors and buyers between the HKCEC and AsiaWorld-Expo throughout the exhibition period.
+The four exhibitions will continue to adopt the HKTDC's EXHIBITION+ hybrid exhibition model, combining physical and online participation. In addition to attending the fairs in person, exhibitors and buyers can utilise the Click2Match smart business matching platform to connect, source and conduct business discussions online.
+The online exhibition period for the Hong Kong Electronics Fair (Autumn Edition) and electronicAsia will run from 6 to 23 October, while the online exhibitions for the Hong Kong International Lighting Fair (Autumn Edition) and Hong Kong International Outdoor and Tech Light Expo will be available from 19 October to 6 November, enabling businesses to extend their sourcing and networking activities beyond the physical fair dates.
+[1] Source: Counterpoint Research: Global Humanoid Robot Shipment Report for H1 2026, published on 20 August 2026.
+Photo download: https://bit.ly/3VBQ6dm
+Websites
+- Hong Kong Electronics Fair (Autumn Edition): https://www.hktdc.com/event/hkelectronicsfairae/en
+- electronicAsia: https://www.hktdc.com/event/electronicasia/en
+- Hong Kong International Lighting Fair (Autumn Edition): https://www.hktdc.com/event/hklightingfairae/en
+- Hong Kong International Outdoor and Tech Light Expo: https://www.hktdc.com/event/hkotlexpo/en
 Media enquiries
-PURPLE:
-[...6 lines deleted...]
-HKTDC’s Communications &amp; Public Affairs Department:
+Please contact the HKTDC’s Communications &amp; Public Affairs Department:
+Hong Kong Electronics Fair (Autumn Edition) &amp; electronicAsia
 Katy Wong
 Tel: (852) 2584 4524
 Email: katy.ky.wong@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Hong Kong International Lighting Fair (Autumn Edition) &amp;
+Hong Kong International Outdoor and Tech Light Expo
+Christy Lee
+Tel: (852) 2584 4369
+Email: christy.wn.lee@hktdc.org
 Jane Cheung
 Tel: (852) 2584 4137
 Email: jane.mh.cheung@hktdc.org
-HKTDC Newsroom: https://mediaroom.hktdc.com/en
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="str">
+        <v>Pic-Time Advances Gallery Design and Storytelling with New Grids, Custom ...</v>
+      </c>
+      <c r="B863" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C863" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D863" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E863" t="str">
+        <v>https://pr-inside.com/pic-time-advances-gallery-design-and-storytelling-with-new-grids-custom-r5228470.htm</v>
+      </c>
+      <c r="F863" t="str">
+        <v>(PR-inside.com) New editorial grids, custom colors, and brand fonts give photographers greater creative control over how their work is presented, extending their artistic vision from photography to the entire client experience NEW YORK, NY / ACCESS Newswire / September 29, 2026 / Pic-Time , the leading gallery platform built for photographers and videographers, has announced the latest expansion of its gallery design capabilities, introducing new customizable Grid options that give photographers greater control over the visual rhythm, sequencing and presentation of their work. Together with recently introduced Custom Colors &amp; Fonts , the new capabilities expand on the evolution of Pic-Time 2.0 ..</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="str">
+        <v>Macurco Introduces 10-Year Hydrogen Detector for BESS and Data Center ...</v>
+      </c>
+      <c r="B864" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C864" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D864" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E864" t="str">
+        <v>https://pr-inside.com/macurco-introduces-10-year-hydrogen-detector-for-bess-and-data-center-r5228469.htm</v>
+      </c>
+      <c r="F864" t="str">
+        <v>(PR-inside.com) UL 2075-Listed HD-6 offers early fault detection with minimal maintenance SIOUX FALLS, SD / ACCESS Newswire / September 29, 2026 / Macurco Inc., a DwyerOmega brand and a leader in fixed gas detection solutions, announces the launch of the new HD-6 Hydrogen Gas Detector , designed specifically for continuous hydrogen monitoring in Battery Energy Storage System (BESS) applications and other critical environments where hydrogen detection is essential. Hydrogen detection in BESS applications is vital for safety and monitoring normal equipment operation. When a battery begins to malfunction, it can emit hydrogen gas, which may create explosive and dangerous conditions. Early detection can ..</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="str">
+        <v>Fulpra Quatro Earns Ul Certification; U.S. Fleets Can Now Replace City Vans At One-Third The Cost</v>
+      </c>
+      <c r="B865" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C865" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D865" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E865" t="str">
+        <v>https://www.prweb.com/releases/fulpra-quatro-earns-ul-certification-us-fleets-can-now-replace-city-vans-at-one-third-the-cost-302891114.html</v>
+      </c>
+      <c r="F865" t="str">
+        <v>With an industry-leading 800+ lb of payload, 88 ft³ of cargo, and van-level performance, the Quatro is the mightiest and most versatile quad on the market and is now UL certified and meets New York City's battery-safety and commercial e-quad rules — the most demanding in the country. NEW...</v>
+      </c>
+    </row>
+    <row r="866" xml:space="preserve">
+      <c r="A866" t="str">
+        <v>Atlas Critical Minerals Defines South America's Largest, Highest-Grade Reported Graphite Resource: 24.2 Million Tonnes, Including 17.2 Million Tonnes Indicated at 5.73% Graphitic Carbon</v>
+      </c>
+      <c r="B866" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C866" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D866" t="str">
+        <v>Finance, AI, Real Estate, Energy, Automotive</v>
+      </c>
+      <c r="E866" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110465/</v>
+      </c>
+      <c r="F866" t="str" xml:space="preserve">
+        <v xml:space="preserve">Belo Horizonte, Brazil, Sept 29, 2026 - (ACN Newswire) - Atlas Critical Minerals Corporation (NASDAQ: ATCX) ("Atlas Critical Minerals" or the "Company"), a diversified critical minerals exploration company, today announced the maiden Mineral Resource Estimate ("MRE") for its 100%-owned Malacacheta Graphite Project (the "Project") in Minas Gerais state, Brazil. The MRE is contained in the Technical Report Summary ("TRS") filed as Exhibit 96.1 to the Company's Report on Form 6-K filed with the Securities and Exchange Commission ("SEC") today.
+The TRS, including the MRE, was prepared independently by SGS Canada Inc. ("SGS"), a well-respected mineral evaluation company with a global footprint, in accordance with Subpart 1300 of Regulation S-K ("S-K 1300"). The MRE covers only one of the Project's three contiguous mineral tenements and is reported at a 2.0% graphitic carbon ("Cg") cut-off grade:
+Indicated: 17.2 million tonnes ("Mt") grading 5.73% Cg, containing approximately 986,000 tonnes of graphite.
+Inferred: 7.0 Mt grading 5.40% Cg, containing approximately 378,000 tonnes of graphite.
+Based on a review by the Company of publicly available technical disclosures for graphite projects in South America, Atlas Critical Minerals believes that the Project is the largest graphite resource in South America reported under a globally recognized mineral reporting code (S-K 1300, NI 43-101 or JORC), as measured by contained graphite, and that it has the highest Cg grade among such resources. The Project's Indicated grade of 5.73% Cg is also approximately 25% higher than the 4.6% Cg Measured and Indicated grade reported for Graphite Creek in Alaska - described by the U.S. Geological Survey as the largest known flake graphite deposit in the United States - at the same 2.0% Cg cut-off grade. The Project's Indicated grade is also nearly double the 2.91% Cg Inferred grade at the Kilbourne Graphite Project in New York, which is reported under NI 43-101 at a lower 1.5% Cg cut-off.
+Key Highlights
+Maiden Resource of Scale and Grade:
+17.2 Mt Indicated at 5.73% Cg and 7.0 Mt Inferred at 5.40% Cg, for approximately 1.36 million tonnes of contained in-situ graphite across both categories from only one of three contiguous mineral rights.
+The large initial Indicated resource for the Project provides a robust foundation for the planned Preliminary Economic Assessment.
+100% Drill Success with Wide, Consistent Intercepts:
+All 21 diamond core holes (2,393.90 meters) returned significant graphite intercepts.
+Highlights include 43.10 meters at 6.20% Cg, 17.30 meters at 10.62% Cg, and 14.20 meters at 9.30% Cg starting from surface.
+Near-Surface Mineralization Amenable to Open-Pit Mining:
+SGS considers the deposit amenable to open-pit extraction.
+More than half of the drill holes (11 of 21) intersected significant graphite within the first ~10 meters down-hole, including 26.20 meters at 7.51% Cg from 8.50 meters and 24.25 meters at 6.61% Cg from 8.80 meters.
+Only ~2.5 km of an ~11-km Graphite Corridor Drilled:
+The resource was defined along approximately 2.5 kilometers of strike.
+Approximately 8.5 kilometers of potential mineralization remains along the trend, including on the Project's two other tenements.
+SGS reports that the deposit remains open along strike and at depth.
+Premium Product Credentials:
+Concentrate obtained from Project samples along the ~11-km graphite corridor was previously sent to a well-respected laboratory in the United States that specializes in graphite for product specification studies.
+As disclosed in a prior technical report summary filed with the SEC on November 12, 2025, the laboratory was able to qualify the concentrate for use not only in electric vehicle batteries but also in nuclear reactors, a qualification that requires meeting the industry's most stringent purity standard.
+Maiden Mineral Resource Estimate
+Cut-Off Grade (% Cg)CategoryTonnage (Mt)Average Grade (% Cg)Contained Cg (tonnes)*
+2.0Indicated17.25.73~986,000
+2.0Inferred7.05.40~378,000
+Table 1 - Combined Malacacheta Mineral Resource Estimate at 2.0% Cg cut-off (effective September 14, 2026). Source: TRS, Table 11-8.
+Figure 1 - SGS Combined Malacacheta Mineral Resource Estimate at 2.0% Cg cut-off, with the constrained open-pit block model showing graphitic carbon grades at the Project's first tenement.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/6728/316290_30d104e6b43f7a91_002full.jpg
+*Contained graphitic carbon is calculated by the Company as tonnage multiplied by grade. It is in-situ, rounded, and does not account for mining dilution, mining losses or processing recoveries.
+Drilling Confirms Continuity, Width and Grade
+The MRE is supported by a diamond drilling program of 21 HQ core holes totaling approximately 2,394 meters, completed in 2026.
+The program was designed from geological mapping and an induced polarization (IP) survey.
+Every drillhole returned significant graphite intercepts.
+The results show consistent mineralized widths and grades, supporting the geological interpretation and the Company's understanding of the deposit.
+Graphite mineralization shows continuity over approximately 2.5 kilometers along strike, and the system remains open for further expansion.
+Hole IDDepth From (m)Depth To (m)Length (m)Assay (% Cg)
+MPDDH-001243.0086.1043.106.20
+MPDDH-000826.2466.0039.765.62
+MPDDH-000923.2257.0033.787.97
+MPDDH-00188.5034.7026.207.51
+MPDDH-00108.8033.0524.256.61
+Table 2 - Longest graphite intercepts.
+Hole IDDepth From (m)Depth To (m)Length (m)Assay (% Cg)
+MPDDH-001744.7062.0017.3010.62
+MPDDH-00110.0014.2014.209.30
+MPDDH-001571.5581.309.758.83
+MPDDH-000755.7578.4122.668.27
+MPDDH-0014117.33138.0020.678.26
+Table 3 - Selected high-grade graphite intercepts.
+Source: TRS, Table 7-3. Intervals are down-hole lengths. All holes were drilled at a -60° dip toward azimuth 180°.
+Figure 2 - Drill core from hole MPDDH-0017 showing a high-grade graphite schist interval. MPDDH-0017 returned 17.30 meters at 10.62% Cg, the highest-grade significant intercept of the program.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/6728/316290_30d104e6b43f7a91_003full.jpg
+Substantial Room to Grow
+The MRE covers only one tenement (approximately 997 hectares) of three contiguous tenements totaling ~2,822 hectares.
+The reported drilling covers only approximately 2.5 km of strike - less than one-quarter of the Project's ~11 km graphite corridor - leaving ~8.5 km untested along the same mineralized trend.
+SGS has recommended continued drilling to extend the limits of the deposit and to upgrade its resource classification.
+"This maiden resource is a defining milestone for Atlas Critical Minerals and, we believe, for graphite supply in the Americas," said Marc Fogassa, Chairman and Chief Executive Officer of Atlas Critical Minerals.
+"Our maiden graphite report already points to a quality asset: our Indicated grade exceeds that of the largest known graphite deposit in the United States by approximately 25%. Beyond an already sizable initial resource, , we have drilled only about 2.5 kilometers of an 11-kilometer corridor, on just one of our three contiguous tenements. Importantly, samples from our Project have been processed, tested, and qualified by a well-regarded graphite laboratory in the U.S. for use in electric vehicle batteries and in nuclear reactors, two of the highest-value markets."
+Next Steps
+The Company will now focus on advancing the Project through additional exploration, metallurgical testwork and technical studies. It will continue to evaluate opportunities to expand and improve the Mineral Resource at the first tenement and across the Project's two other contiguous tenements. Planned work includes:
+Resource Expansion Drilling:
+Drill-test the remaining ~8.5 kilometers of the graphite corridor, including on the Project's two other tenements.
+Step-out and depth drilling at the first tenement, where the deposit remains open.
+Resource Upgrading: Infill drilling to convert Inferred Mineral Resources to the Indicated category, as recommended by SGS.
+Metallurgical Testwork: Flotation optimization, flake-size distribution and variability testing on the graphitic schist, as recommended by SGS.
+Economic Evaluation: Advance engineering and economic studies, including a Preliminary Economic Assessment ("PEA") targeted for Q2 2027.
+Graphite: A Critical Mineral
+Graphite is the dominant anode material in lithium-ion batteries, which are essential for electric vehicles and energy storage systems. High-purity graphite is also used in nuclear reactors and advanced industrial applications. Several governments, including the U.S., recognize graphite as a critical mineral. According to the U.S. Geological Survey, the United States had no domestic natural graphite production in 2025 and remained 100% reliant on imports.
+According to MarketsandMarkets, a commodity research firm, the global graphite market is projected to reach USD 36.4 billion by 2030, growing at a 15.1% CAGR.
+Benchmark Mineral Intelligence, a battery supply chain research firm, estimates that 97 new graphite mines will be needed by 2035 to meet global demand.
+Atlas believes the Project's combination of scale, grade, near-surface mineralization and demonstrated purification performance positions it well to help address the growing supply gap. Furthermore, Brazil is a safer and more established mineral jurisdiction than many other countries where graphite is found. Additionally, the Project's location in Brazil allows for lower-cost, year-round mining potential, a significant advantage over deposits located in harsher climates.
+Qualified Person and Technical Report Summary
+The Company's exploration activities at the Project are conducted in accordance with S-K 1300, the U.S. standard for mineral property disclosure.
+The MRE was prepared by Marc-Antoine Laporte, P.Geo., M.Sc., of SGS Geological Services. Mr. Laporte is a recognized critical minerals geologist and an independent Qualified Person for graphite under S-K 1300.
+The TRS has an effective date of September 14, 2026 and a report date of September 23, 2026. The MRE is part of the TRS.
+The TRS was filed as Exhibit 96.1 to the Report on Form 6-K filed by the Company with the SEC on September 29, 2026.
+About Atlas Critical Minerals Corporation 
+Atlas Critical Minerals Corporation (NASDAQ: ATCX) is an exploration and development company focused on critical minerals, including rare earths, graphite, and uranium. The Company's focus is to build a diversified global supply chain for the strategic minerals essential for the artificial intelligence revolution, energy transformation, and defense uses. More information is available at www.atlascriticalminerals.com and in the Company's filings with the U.S. Securities and Exchange Commission.
+Safe Harbor Statement
+This press release contains forward-looking statements within the meaning of Section 27A of the Securities Act of 1933, as amended, and Section 21E of the Securities Exchange Act of 1934, as amended. Forward-looking statements are based upon the current plans, estimates and projections of Atlas Critical Minerals and its subsidiaries and are subject to inherent risks and uncertainties which could cause actual results to differ from the forward-looking statements. Therefore, you should not place undue reliance on these forward-looking statements.
+Risks related to the Company and its subsidiaries are discussed in the section entitled "Risk Factors" in the Company's Form 20-F filed with the Securities and Exchange Commission (the "SEC") on February 20, 2026. Please also refer to the Company's other filings with the SEC, all of which are available at www.sec.gov. In addition, any forward-looking statements represent the Company's views only as of today and should not be relied upon as representing its views as of any subsequent date. The Company explicitly disclaims any obligation to update or revise any forward-looking statements to reflect any change in its expectations or any change in events, conditions, or circumstances on which any such statement is based.
+Investor Relations
+Brian W. Bernier
+Vice President, Investor Relations
++1 (833) 661-7900
+brian.bernier@atlas-cm.com 
+https://www.atlascriticalminerals.com/ 
+@Atlas_Crit_Min
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/316290
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="str">
+        <v>Criterium Energy Provides Operational Update and Announces Participation in Upcoming Investor Conferences</v>
+      </c>
+      <c r="B867" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C867" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D867" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E867" t="str">
+        <v>https://www.newsfilecorp.com/release/316480/Criterium-Energy-Provides-Operational-Update-and-Announces-Participation-in-Upcoming-Investor-Conferences</v>
+      </c>
+      <c r="F867" t="str">
+        <v>Pipeline contractor completing final construction activities, commissioning anticipated in early OctoberEnvironmental approval (UKL/UPL) received for SE-MGH development and associated gas pipelineCommenced environmental approval process for Cerah, Macan Gedang, and BerkasCalgary, Alberta--(Newsfile Corp. - September 29, 2026) - Criterium Energy Ltd. (TSXV: CEQ) ("Criterium" or the "Company"), an independent upstream energy development and production company focused on energizing growth for...</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="str">
+        <v>Critical One Energy Extends Antimony-Gold Mineralization and Provides Drill Program Update at Howells Lake</v>
+      </c>
+      <c r="B868" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C868" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D868" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E868" t="str">
+        <v>https://www.newsfilecorp.com/release/316426/Critical-One-Energy-Extends-AntimonyGold-Mineralization-and-Provides-Drill-Program-Update-at-Howells-Lake</v>
+      </c>
+      <c r="F868" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 29, 2026) -  Critical One Energy Inc. (CSE: CRTL) (OTCQB: CTLOF) (FSE: 4EF) ("Critical One" or the "Company") is pleased to announce assay results from four drill holes at its flagship Howells Lake Antimony-Gold Project ("Howells Lake Project"), located approximately 120 kilometres west of the Ring of Fire access corridor in Ontario, Canada. The results extend antimony ("Sb") mineralization 30 metres ("m") northeast of the high-grade East Zone...</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="str">
+        <v>Mullen Gas Services Ltd Launches Winter-Ready Heating Service for Dublin Homeowners</v>
+      </c>
+      <c r="B869" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C869" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D869" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E869" t="str">
+        <v>https://express-press-release.net/news/2026/09/29/1774610</v>
+      </c>
+      <c r="F869" t="str">
+        <v>Dublin, Ireland —, 2026-09-29 — /EPR Network/ — Mullen Gas Services Ltd has launched a new Winter-Ready Heating Service in Dublin. The service helps people [read full press release...]</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="str">
+        <v>Kalo Gold Confirm Gold-Silver Electrum at Wainikoro, Sharpening Drill ...</v>
+      </c>
+      <c r="B870" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C870" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D870" t="str">
+        <v>Energy, Education</v>
+      </c>
+      <c r="E870" t="str">
+        <v>https://pr-inside.com/kalo-gold-confirm-gold-silver-electrum-at-wainikoro-sharpening-drill-r5228450.htm</v>
+      </c>
+      <c r="F870" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 29, 2026 / Kalo Gold Corp. (TSXV:KALO)(OTCID:KLGDF)(FSE:9M51) ("Kalo," "Kalo Gold" or the "Company") is pleased to report the identification of fine-grained electrum, a naturally occurring gold-silver alloy, in 2026 drill core from Wainikoro at the Company's 100%-owned Vatu Aurum Project in Fiji. The electrum was identified during an MSc research project completed by Heidi Walton at the Camborne School of Mines, University of Exeter, supported by the Company. The study integrated geological mapping, trench observations, drill core logging, geochemistry, X-ray diffraction ("XRD"), optical microscopy and scanning electron microscopy with energy-dispersive X-ray spectroscopy ("SEM-EDS"). Highlights SEM-EDS analysis ..</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="str">
+        <v>U.S. Polo Assn. Brings 'Game On' to Life with the 2026 Fall-Winter ...</v>
+      </c>
+      <c r="B871" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C871" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D871" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E871" t="str">
+        <v>https://pr-inside.com/u-s-polo-assn-brings-game-on-to-life-with-the-2026-fall-winter-r5228447.htm</v>
+      </c>
+      <c r="F871" t="str">
+        <v>(PR-inside.com) Sport-Inspired Brand Celebrates Campus Style, American Heritage, and the Iconic Polo Shirt from the Rustic New York Countryside WEST PALM BEACH, FL / ACCESS Newswire / September 29, 2026 / U.S. Polo Assn. ® , the official sports brand of the United States Polo Association (USPA), has launched its 2026 Fall-Winter Global Collection, a modern expression of American style rooted in the heritage and energy of the sport of polo. Photographed in the beautiful countryside of Millbrook, New York, the campaign blends the sophistication of New York lifestyle with the authenticity of Hudson Valley's equestrian heritage. From local gathering places and small-town ..</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="str">
+        <v>SolarAuction.com and Buckstop Partner to Bring Market-Backed Valuation ...</v>
+      </c>
+      <c r="B872" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C872" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D872" t="str">
+        <v>Finance, SaaS, Energy</v>
+      </c>
+      <c r="E872" t="str">
+        <v>https://pr-inside.com/solarauction-com-and-buckstop-partner-to-bring-market-backed-valuation-r5228446.htm</v>
+      </c>
+      <c r="F872" t="str">
+        <v>(PR-inside.com) Partnership connects asset valuation information with solar equipment transaction data and disposition capabilities DRIPPING SPRINGS, TX / ACCESS Newswire / September 29, 2026 / SolarAuction.com, a B2B disposition partner for the solar industry, today announced a partnership with Buckstop, an asset intelligence and valuation platform for renewable energy and industrial assets. The relationship connects Buckstop's valuation capabilities with SolarAuction.com's experience in the secondary solar equipment market and disposition services. For organizations managing surplus, distressed, damaged, stranded or otherwise recoverable solar equipment, determining an appropriate value is one part of the decision. The next question is what can realistically be done with the ..</v>
+      </c>
+    </row>
+    <row r="873" xml:space="preserve">
+      <c r="A873" t="str">
+        <v>U.S. Polo Assn. Brings 'Game On' to Life with the 2026 Fall-Winter Global Collection</v>
+      </c>
+      <c r="B873" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C873" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D873" t="str">
+        <v>Energy, Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E873" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110437/</v>
+      </c>
+      <c r="F873" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Sept 29, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), has launched its 2026 Fall-Winter Global Collection, a modern expression of American style rooted in the heritage and energy of the sport of polo.
+Photographed in the beautiful countryside of Millbrook, New York, the campaign blends the sophistication of New York lifestyle with the authenticity of Hudson Valley's equestrian heritage. From local gathering places and small-town Americana to scenic polo fields and countryside settings, the location creates a natural backdrop for ‘Game On,' a seasonal story inspired by campus life, sport, and polo's enduring style.
+"The 2026 Fall-Winter Global Collection reflects what makes U.S. Polo Assn. distinctive: an authentic connection to the sport, a modern American point of view and style designed for real life," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the global, multi-billion-dollar U.S. Polo Assn. brand. "Millbrook in the Hudson Valley brings those elements together in a setting that feels elevated, energetic, and true to our heritage."
+Designed for Every Age and Stage
+Designed for every age and stage of the back-to-school season, the 2026 Fall-Winter Global Collection moves easily from classroom essentials to campus-ready style and everyday fall dressing. Heritage-inspired knitwear, elevated outerwear, and versatile layers lead the assortment, including the brand's iconic polo shirt, knit polo sweaters, cable-knit sweaters, cardigans, rugby shirts, structured jackets, trench coats, barn coats, quilted outerwear, shirting essentials, and relaxed denim. ‘Back to School All Stars' set the tone for a collection that balances timeless staples with trend-right pieces. Rich collegiate blues, greens, and reds are layered with warm earth tones and versatile neutrals for Fall and Holiday. Heritage plaids, collegiate and rugby stripes, equestrian-inspired prints, crest motifs and vintage logo graphics add distinctive character. At the same time, sueded textures, quilting, brushed checks, and novelty knit constructions bring depth and texture.
+"This collection was built around the way consumers dress now, with versatile pieces that layer easily, feel polished, and remain comfortable throughout the season," said Jessica Ramesberger, VP of Merchandising and Design at USPA Global. "We focused on creating a collection that combines heritage classics with modern styling, giving consumers effortless pieces they can wear from the first day of fall through the holiday season."
+The Polo Shirt: An Icon Born from the Game™
+The season continues the story of 'The Polo Shirt: An Icon Born from the Game,' reinforcing the polo shirt as the most recognizable expression of U.S. Polo Assn.'s connection to the sport. For Fall-Winter, it is layered throughout the collection, from campus-inspired looks to elevated everyday dressing.
+The campaign and photoshoot also feature NYC Polo Club, further grounding the Fall-Winter story in the world of polo and bringing the collection to life through a fresh, contemporary lens. The NYC Polo Club Collection is available as a limited offering.
+"Millbrook, New York gave us the opportunity to tell a layered visual story that feels both inspirational and approachable," said Stefanie Coroalles, VP of Global Marketing for USPA Global. "The mix of campus energy, small-town Americana, and authentic polo club settings captures the spirit of ‘Game On, Fall' and gives the collection a strong sense of identity."
+USPA Life
+USPA Life products continue to be incorporated across U.S. Polo Assn. collections and represent a growing portion of the global business. This reflects the brand's ongoing commitment to sustainability and to exploring responsible avenues that support the business for years to come.
+The U.S. Polo Assn. 2026 Fall-Winter Global Collection is available in U.S. Polo Assn. stores and online globally at uspoloassnglobal.com.
+About U.S. Polo Assn.
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at the USPA National Polo Center in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+Photo Captions: U.S. Polo Assn.'s 2026 Fall-Winter Global Collection photoshoot in the beautiful countryside of Millbrook, New York
+For Additional Information, Contact:
+Stacey Kovalsky - VP, Global PR and Communications
+Phone +001.561.790.8036 - Email: skovalsky@uspagl.com
+Kaela Drake - Senior PR &amp; Communications Specialist
+Phone +001.561.790.8036 - Email: kdrake@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="str">
+        <v>How AI Is Reshaping the Energy As A Service Market in 2026</v>
+      </c>
+      <c r="B874" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C874" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D874" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E874" t="str">
+        <v>https://express-press-release.net/news/2026/09/29/1774607</v>
+      </c>
+      <c r="F874" t="str">
+        <v>The global energy as a service market is entering a period of accelerated expansion as organizations seek to control energy costs, improve operational resilience, and [read full press release...]</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="str">
+        <v>Bimergen Energy to Present and Showcase at The MoneyShow 3-Day Conference in Orlando</v>
+      </c>
+      <c r="B875" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C875" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D875" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E875" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370622/0/en/bimergen-energy-to-present-and-showcase-at-the-moneyshow-3-day-conference-in-orlando.html</v>
+      </c>
+      <c r="F875" t="str">
+        <v>NEWPORT BEACH, CA, Sept. 29, 2026 (GLOBE NEWSWIRE) -- Bimergen Energy (NYSE American: BESS), a U.S.-based renewable energy infrastructure developer, owner and operator, is pleased to announce that Bimergen Energy, Co-CEO Bob Brilon, will present twice at the MoneyShow Conference in Orlando Florida . Bimergen will also be showcased where management and company representatives will be available to talk with investors about Bimergen Energy’s public company market awareness campaign . This market awareness campaign targets open market investors and will highlight the 2026 uplist to NYSE American as well as the recent Q2 2026 revenues and profitability.</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="str">
+        <v>Coastal GasLink Phase 2 to proceed following LNG Canada Final Investment Decision</v>
+      </c>
+      <c r="B876" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C876" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D876" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E876" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370625/0/en/coastal-gaslink-phase-2-to-proceed-following-lng-canada-final-investment-decision.html</v>
+      </c>
+      <c r="F876" t="str">
+        <v>Project will enable more Canadian natural gas to meet growing global LNG demand Project will enable more Canadian natural gas to meet growing global LNG demand</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="str">
+        <v>AI’s Future Runs Through Sustainability</v>
+      </c>
+      <c r="B877" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C877" t="str">
+        <v>mlpr-sap</v>
+      </c>
+      <c r="D877" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E877" t="str">
+        <v>https://news.sap.com/2026/09/new-york-climate-week-ai-sustainability/</v>
+      </c>
+      <c r="F877" t="str">
+        <v>Energy costs, physical risk, and AI's appetite for resources put sustainability at the center of business at New York Climate Week 2026.</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="str">
+        <v>Portable Generator Market Momentum: How Camping and Tailgating Add to Demand</v>
+      </c>
+      <c r="B878" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C878" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D878" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E878" t="str">
+        <v>https://express-press-release.net/news/2026/09/29/1774584</v>
+      </c>
+      <c r="F878" t="str">
+        <v>The global portable generator market was valued at USD 5.2 billion in 2025 and is estimated at USD 5.5 billion in 2026. It is projected [read full press release...]</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="str">
+        <v>e2 ENERGY PARTNERS WELCOMES GREAT BRITISH GRID: “THIS COULD CHANGE THE GAME FOR INDUSTRIAL ENERGY”</v>
+      </c>
+      <c r="B879" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C879" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D879" t="str">
+        <v>Finance, SaaS, Energy, Gaming</v>
+      </c>
+      <c r="E879" t="str">
+        <v>https://pressat.co.uk/releases/e2-energy-partners-welcomes-great-british-grid-this-could-change-the-game-for-industrial-energy-57ec9e04e3968462ca5b4e9d6e9170af/</v>
+      </c>
+      <c r="F879" t="str">
+        <v>Tuesday 29 September, 2026 Stephen Todd says investment in Britain’s electricity network could unlock private energy generation, cut industrial energy costs and give UK manufacturers a stronger platform for growth. 29 September 2026 e2 Energy Partners has welcomed plans for the new Great British Grid, saying investment in Britain’s electricity infrastructure could unlock one of the biggest opportunities in decades to reduce energy costs for UK industry. Prime Minister Andy Burnham is expected to announce the creation of Great British Grid, a publicly owned body within Great British Energy designed to accelerate electricity connections, increase renewable generation and support the Government’s drive for reindustrialisation. The new organisation will have access to a funding pot of up to £4</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="str">
+        <v>Solar Panel Recycling Market: The Hidden Waste Wave Behind 605 GW of Solar Additions</v>
+      </c>
+      <c r="B880" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C880" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D880" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E880" t="str">
+        <v>https://express-press-release.net/news/2026/09/29/1774574</v>
+      </c>
+      <c r="F880" t="str">
+        <v>The global solar panel recycling market was valued at USD 384.4 million in 2025. It is estimated at USD 404.6 million in 2026 and projected [read full press release...]</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="str">
+        <v>Uranium Energy Corp Reports Fiscal 2026 Results</v>
+      </c>
+      <c r="B881" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C881" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D881" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E881" t="str">
+        <v>https://www.prnewswire.com/news-releases/uranium-energy-corp-reports-fiscal-2026-results-302892131.html</v>
+      </c>
+      <c r="F881" t="str">
+        <v>NYSE American: UEC Transformational Year Establishing UEC as a Multi-Mine U.S. Uranium Producer Fourth Quarter Production Up More Than 150% with Significantly Improved Economies of Scale Unhedged Sales Strategy Delivered Peer Leading Realized Price of $93.13 per Pound $753 Million in...</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="str">
+        <v>Scania and Prinoth in partnership to electrify snow groomers</v>
+      </c>
+      <c r="B882" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C882" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D882" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E882" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361096</v>
+      </c>
+      <c r="F882" t="str">
+        <v>- - &amp;#8226; Scania has signed a long-term agreement with Italian manufacturer Prinoth, part of the HTI Group (High Technology Industries) - &amp;#8226; The partnership will support the electrification of snow groomer models: Husky E-Motion and Leitwolf E-Motion - &amp;#8226; Scania&amp;#39;s Core 800 battery packs will power the Husky E-Motion and the newly introduced Leitwolf E-Motion - - - Snow groomers operate in demanding environments, requiring high performance, durability, and reliability. Scania will supply its Core... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361096</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="str">
+        <v>Envision Energy Named to Fortune's 2026 Change the World List for Advancing AI and Green Energy Convergence</v>
+      </c>
+      <c r="B883" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C883" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D883" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E883" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-named-to-fortunes-2026-change-the-world-list-for-advancing-ai-and-green-energy-convergence-302892688.html</v>
+      </c>
+      <c r="F883" t="str">
+        <v>SHANGHAI, Sept. 29, 2026 /PRNewswire/ -- Envision Energy, a global leader in green technology, has been named to Fortune's 2026 Change the World list, marking the company's third appearance on the list. Envision was recognized for Mission Gobi and its first flagship project, the Envision...</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="str">
+        <v>AI Chip and Server Revenue Reaches About HK$1.047 Billion</v>
+      </c>
+      <c r="B884" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C884" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D884" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E884" t="str">
+        <v>https://www.pr-inside.com/ai-chip-and-server-revenue-reaches-about-hk-1-047-billion-r5228433.htm</v>
+      </c>
+      <c r="F884" t="str">
+        <v>(PR-inside.com) Central New Energy Holding Group Limited ('Central New Energy' ; Stock Code: 1735) has proposed changing its name to Central AI Technology Group Limited, with proposed as its new Chinese name. The proposed name change highlights the Group's continued push into the intelligent- computing value chain, including AI chips, servers and data centers. According to information cited in the company’s announcement and its 2026 interim report, revenue from its AI chip and server segment grew to approximately HK$1.047 billion for the six months ended June 30, 2026. The company said this momentum is consistent with its strategy to capture rapid growth ..</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="str">
+        <v>Nuvoton Introduces KA85010UA, Gen 6 26-Cell EIS-enabled Battery Monitoring IC</v>
+      </c>
+      <c r="B885" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C885" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D885" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E885" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuvoton-introduces-ka85010ua-gen-6-26-cell-eis-enabled-battery-monitoring-ic-302892260.html</v>
+      </c>
+      <c r="F885" t="str">
+        <v>KYOTO, Japan, Sept. 29, 2026 /PRNewswire/ -- Nuvoton Technology Corporation Japan (hereinafter "NTCJ") announced on September 29 that it will begin providing samples of the KA85010UA, a 26-cell battery monitoring IC equipped with EIS functionality, in January 2027. The company's...</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="str">
+        <v>Reactive Technologies launches Nyquist licensing programme to accelerate grid innovation through technology partnerships</v>
+      </c>
+      <c r="B886" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C886" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D886" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E886" t="str">
+        <v>https://www.prnewswire.com/news-releases/reactive-technologies-launches-nyquist-licensing-programme-to-accelerate-grid-innovation-through-technology-partnerships-302889344.html</v>
+      </c>
+      <c r="F886" t="str">
+        <v>Nyquist gives utilities, technology providers and equipment manufacturers access to selected technologies from Reactive Technologies' patented Edge-to-Cloud AI foundation, helping partners reduce development complexity and bring advanced grid solutions to market faster through flexible...</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="str">
+        <v>The Horizontal Directional Drilling Market Nobody Sees, but Everybody Uses</v>
+      </c>
+      <c r="B887" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C887" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D887" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E887" t="str">
+        <v>https://express-press-release.net/news/2026/09/29/1774494</v>
+      </c>
+      <c r="F887" t="str">
+        <v>Cities are getting denser, utilities are aging, and fiber networks keep expanding. Digging open trenches through all of that is increasingly impractical, so horizontal directional [read full press release...]</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="str">
+        <v>August 2026 Energy Market: Key Pricing Developments and Insights</v>
+      </c>
+      <c r="B888" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C888" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D888" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E888" t="str">
+        <v>https://express-press-release.net/news/2026/09/29/1774485</v>
+      </c>
+      <c r="F888" t="str">
+        <v>Energy Pricing Intelligence &amp;#8211; Executive Summary Energy pricing intelligence recorded highly volatile movements during August 2026, driven by Middle East disruptions, weather-related power demand, and [read full press release...]</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="str">
+        <v>Akkodis and Biolevate Partner to Accelerate AI-Powered Scientific, ...</v>
+      </c>
+      <c r="B889" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C889" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D889" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E889" t="str">
+        <v>https://pr-inside.com/akkodis-and-biolevate-partner-to-accelerate-ai-powered-scientific-r5228426.htm</v>
+      </c>
+      <c r="F889" t="str">
+        <v>(PR-inside.com) Partnership combines AI-powered scientific and regulatory documentation with expert oversight to accelerate productivity and compliance across life sciences, defense, aerospace and energy ZURICH, SWITZERLAND / ACCESS Newswire / September 29, 2026 / Akkodis, a global leader in digital engineering consulting and part of the Adecco Group, and Biolevate, an AI-powered life sciences company, today announced a strategic partnership to accelerate AI-assisted scientific, regulatory and technical documentation in highly regulated industries. Initially launching in France and Belgium, with plans for expansion into additional markets, the partnership combines Biolevate's AI platform with Akkodis' engineering, validation and regulatory expertise to help organizations improve compliance</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="str">
+        <v>Akkodis and Biolevate Partner to Accelerate AI-Powered Scientific, Regulatory and Technical Documentation in Highly Regulated Industries</v>
+      </c>
+      <c r="B890" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C890" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D890" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E890" t="str">
+        <v>https://www.newswire.com/news/akkodis-and-biolevate-partner-to-accelerate-ai-powered-scientific-regulatory</v>
+      </c>
+      <c r="F890" t="str">
+        <v>Partnership combines AI-powered scientific and regulatory documentation with expert oversight to accelerate productivity and compliance across life sciences, defense, aerospace and energy</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="str">
+        <v>Gigawatt AI launches Utility Supplier Network and expands into utility procurement software solutions</v>
+      </c>
+      <c r="B891" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C891" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D891" t="str">
+        <v>AI, Energy</v>
+      </c>
+      <c r="E891" t="str">
+        <v>https://www.prweb.com/releases/gigawatt-ai-launches-utility-supplier-network-and-expands-into-utility-procurement-software-solutions-302892072.html</v>
+      </c>
+      <c r="F891" t="str">
+        <v>Strategic partnership supports the launch of a Utility supplier network, enabling suppliers to maintain core information once while utilities retain control over relationship-specific requirements, reviews, and decisions. CHICAGO, Sept. 28, 2026 /PRNewswire-PRWeb/ -- Gigawatt, the...</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="str">
+        <v>Did New Fortress Energy Inc. Insiders Breach their Fiduciary Duties to Shareholders?</v>
+      </c>
+      <c r="B892" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C892" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D892" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E892" t="str">
+        <v>https://www.prnewswire.com/news-releases/did-new-fortress-energy-inc-insiders-breach-their-fiduciary-duties-to-shareholders-302891135.html</v>
+      </c>
+      <c r="F892" t="str">
+        <v>Shareholders are encouraged to contact the firm to discuss their rights and options at no cost or obligation. We would handle any matter on a contingent fee basis, whereby you would not be responsible for out-of-pocket payment of our legal fees or expenses. Shareholders should contact the...</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="str">
+        <v>Rosen Law Firm Encourages Fluence Energy, Inc. Investors to Inquire About Securities Class Action Investigation - FLNC</v>
+      </c>
+      <c r="B893" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C893" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D893" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E893" t="str">
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-fluence-energy-inc-investors-to-inquire-about-securities-class-action-investigation--flnc-302892030.html</v>
+      </c>
+      <c r="F893" t="str">
+        <v>NEW YORK, Sept. 28, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Fluence Energy, Inc. (NASDAQ: FLNC) resulting from allegations that Fluence Energy may have issued...</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="str">
+        <v>Light &amp; Wonder Releases 2025 Global Corporate Social Responsibility Report</v>
+      </c>
+      <c r="B894" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C894" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D894" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E894" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/light-wonder-releases-2025-global-002200990.html</v>
+      </c>
+      <c r="F894" t="str">
+        <v>LAS VEGAS, September 29, 2026--Light &amp; Wonder, Inc. (ASX: LNW) (together with its subsidiaries "Light &amp; Wonder," "L&amp;W" or the "Company") today released its 2025 Global Corporate Social Responsibility ("CSR") Report. The report marks a shift in the Game Changers program from building foundations to driving measurable outcomes, supported by two years of greenhouse gas emissions data, an improving approach to data management and dedicated committees for each of its six pillars: People, Community, P</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="str">
+        <v>Energy Income Fund Announces Annual Redemption of up to 253,384 Units</v>
+      </c>
+      <c r="B895" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C895" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D895" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E895" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3370342/0/en/energy-income-fund-announces-annual-redemption-of-up-to-253-384-units.html</v>
+      </c>
+      <c r="F895" t="str">
+        <v>TORONTO, Sept. 28, 2026 (GLOBE NEWSWIRE) -- Energy Income Fund (TSX – ENI.UN) (the “Fund”) is pleased to announce that unitholders will have the opportunity to redeem up to 253,384 units (the “Units”) of the Fund.</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="str">
+        <v>TYGO Investor Alert: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Class Action Lawsuit Against Tigo Energy</v>
+      </c>
+      <c r="B896" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C896" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D896" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E896" t="str">
+        <v>https://www.prnewswire.com/news-releases/tygo-investor-alert-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-class-action-lawsuit-against-tigo-energy-302891944.html</v>
+      </c>
+      <c r="F896" t="str">
+        <v>SAN DIEGO, Sept. 28, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of persons or entities who purchased or otherwise acquired Tigo Energy (NASDAQ: TYGO) securities between February 24, 2026 and August 4, 2026,...</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="str">
+        <v>American Infrastructure Alliance Launches First Nationwide Partnership Between Labor &amp;amp; Business to Advance Responsible Data Center Infrastructure Growth</v>
+      </c>
+      <c r="B897" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C897" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D897" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E897" t="str">
+        <v>https://www.prnewswire.com/news-releases/american-infrastructure-alliance-launches-first-nationwide-partnership-between-labor--business-to-advance-responsible-data-center-infrastructure-growth-302892027.html</v>
+      </c>
+      <c r="F897" t="str">
+        <v>Coalition will advocate for common-sense guardrails that protect water resources, hold down energy costs, and ensure communities share in the benefits of responsible development WASHINGTON, Sept. 28, 2026 /PRNewswire/ -- The American Infrastructure Alliance (AIA) today launched the first...</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="str">
+        <v>PBF Energy to Release Third Quarter 2026 Earnings Results</v>
+      </c>
+      <c r="B898" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C898" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D898" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E898" t="str">
+        <v>https://www.prnewswire.com/news-releases/pbf-energy-to-release-third-quarter-2026-earnings-results-302892014.html</v>
+      </c>
+      <c r="F898" t="str">
+        <v>PARSIPPANY, N.J., Sept. 28, 2026 /PRNewswire/ -- PBF Energy Inc. (NYSE: PBF) announced today that it will release its earnings results for the third quarter 2026 on Thursday, October 29, 2026. The company will host a conference call and webcast regarding results and other business matters...</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="str">
+        <v>Ameren Missouri updates 20-year energy roadmap to maintain and develop cost-effective energy resources to keep grid reliable for customers</v>
+      </c>
+      <c r="B899" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C899" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D899" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E899" t="str">
+        <v>https://www.prnewswire.com/news-releases/ameren-missouri-updates-20-year-energy-roadmap-to-maintain-and-develop-cost-effective-energy-resources-to-keep-grid-reliable-for-customers-302892000.html</v>
+      </c>
+      <c r="F899" t="str">
+        <v>Key Takeaways: Ameren Missouri's Integrated Resource Plan outlines the long-term roadmap for meeting customer needs through disciplined scenario planning and investments to cost-effectively keep the lights on for customers. The plan optimizes a mix of natural gas, solar, energy storage,...</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="str">
+        <v>Orca Energy Group Provides Update on Proposed Transaction, Songo Songo Licence Expiry, and withdrawal of Swala Arbitration Claims</v>
+      </c>
+      <c r="B900" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C900" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D900" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E900" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3370318/0/en/orca-energy-group-provides-update-on-proposed-transaction-songo-songo-licence-expiry-and-withdrawal-of-swala-arbitration-claims.html</v>
+      </c>
+      <c r="F900" t="str">
+        <v>Orca Energy Group Provides Update on Proposed Transaction, Songo Songo Licence Expiry, and withdrawal of Swala Arbitration Claims</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="str">
+        <v>Lomiko Metals Receives Final Order Approving Arrangement With Global Battery Materials</v>
+      </c>
+      <c r="B901" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C901" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D901" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E901" t="str">
+        <v>https://finance.yahoo.com/markets/stocks/articles/lomiko-metals-receives-final-order-210000093.html</v>
+      </c>
+      <c r="F901" t="str">
+        <v>VANCOUVER, British Columbia, September 28, 2026--Lomiko Metals Inc. (TSX-V: LMR, OTC: LMRMF, FSE: DH8C) ("Lomiko" or the "Company") is pleased to announce that the Supreme Court of British Columbia has granted the final order in connection with the previously announced plan of arrangement (the "Arrangement") under the Business Corporations Act (British Columbia).</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="str">
+        <v>Join Class Action to Recover Losses from Bloom Energy Corporation (BE) ...</v>
+      </c>
+      <c r="B902" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C902" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D902" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E902" t="str">
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-bloom-energy-corporation-be-r5228265.htm</v>
+      </c>
+      <c r="F902" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="str">
+        <v>Companies From Uranium Mining to Fusion Meet Institutional Investors at the Inaugural ROTH Emerging Nuclear Technology Conference</v>
+      </c>
+      <c r="B903" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C903" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D903" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E903" t="str">
+        <v>https://www.newmediawire.com/news/companies-from-uranium-mining-to-fusion-meet-institutional-investors-at-the-inaugural-roth-emerging-nuclear-technology-conference-7090128</v>
+      </c>
+      <c r="F903" t="str">
+        <v>Keynote, Fireside Chat, Lunch Panel and a Full Day of Investor Meetings at 1 Hotel Central Park in New York City, October 1 Uranium Mining, Fuel Cycle, Small Modular Reactors, Microreactors, Used-Fuel Management and Fusion NEW YORK, NY - September 28, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. is the Marketing Partner for the Inaugural ROTH Emerging Nuclear Technology Conference, a B2i Digital Featured Conference hosted by ROTH Capital Partners at 1 Hotel Central Park in New York City on Thursday, October 1, 2026. B2i Digital highlights the conference and the participating companies to a media network with a monthly audience of 330 million and a community of 1.7 million investors. The conference puts institutional investors in the room with public and private companies from across the nucle</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="str">
+        <v>FuelCell (FCEL) Scrutinized Over Fit Energy Disclosures Driving Stock Down 15% -- HBSS</v>
+      </c>
+      <c r="B904" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C904" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D904" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E904" t="str">
+        <v>https://www.newsfilecorp.com/release/316404/FuelCell-FCEL-Scrutinized-Over-Fit-Energy-Disclosures-Driving-Stock-Down-15-HBSS</v>
+      </c>
+      <c r="F904" t="str">
+        <v>San Francisco, California--(Newsfile Corp. - September 28, 2026) - National trial law firm Hagens Berman alerts investors in FuelCell Energy, Inc. (NASDAQ: FCEL) that a securities class action has been filed, and reminds investors that they have until November 10, 2026, to seek appointment as lead plaintiff.If you purchased or acquired FuelCell securities during the Class Period and suffered significant financial losses, submit your losses now.  Key DetailsClass Period: June 24, 2026 - Sept. 1,...</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="str">
+        <v>Trane Technologies Expands System Architecture with Two New AI Factory Reference Designs Based on NVIDIA DSX AI Factory Platform</v>
+      </c>
+      <c r="B905" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C905" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D905" t="str">
+        <v>Finance, AI, SaaS, Energy</v>
+      </c>
+      <c r="E905" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/trane-technologies-expands-system-architecture-203000710.html</v>
+      </c>
+      <c r="F905" t="str">
+        <v>SWORDS, Ireland, September 28, 2026--Trane Technologies (NYSE: TT), a global climate innovator, today announced the expansion of its data center thermal management system portfolio with two new 250-megawatt (MW) high-density AI factory reference designs, based on the NVIDIA DSX AI Factory platform, that deliver high energy efficiency and zero water consumption cooling architectures.</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="str">
+        <v>Centuri Appoints Experienced Industry Executive Michael Christy as EVP, Group Development Officer</v>
+      </c>
+      <c r="B906" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C906" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D906" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E906" t="str">
+        <v>https://finance.yahoo.com/energy/articles/centuri-appoints-experienced-industry-executive-201000946.html</v>
+      </c>
+      <c r="F906" t="str">
+        <v>PHOENIX, September 28, 2026--Centuri Holdings, Inc. (NYSE: CTRI) ("Centuri" or the "Company"), a leading North American utility and energy infrastructure services company, today announced the appointment of Michael Christy as Executive Vice President, Group Development Officer.</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="str">
+        <v>Primoris Services Corporation Provides Business Update</v>
+      </c>
+      <c r="B907" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C907" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D907" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E907" t="str">
+        <v>https://finance.yahoo.com/energy/articles/primoris-services-corporation-provides-business-201000061.html</v>
+      </c>
+      <c r="F907" t="str">
+        <v>DALLAS, September 28, 2026--Primoris Services Corporation (NYSE: PRIM) ("Primoris" or the "Company") today provided a series of business updates, including progress toward the completion of several utility-scale solar projects.</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="str">
+        <v>Arevon Commemorates 10 Years of Operations at Its Moapa Solar Project in Nevada</v>
+      </c>
+      <c r="B908" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C908" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D908" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E908" t="str">
+        <v>https://www.prnewswire.com/news-releases/arevon-commemorates-10-years-of-operations-at-its-moapa-solar-project-in-nevada-302891808.html</v>
+      </c>
+      <c r="F908" t="str">
+        <v>The 344 megawatt solar facility marks a decade of delivering reliable energy and economic benefits as Arevon advances additional development in the region CLARK COUNTY, Nev. and SCOTTSDALE, Ariz., Sept. 28, 2026 /PRNewswire/ -- Arevon Energy, Inc., a leading American energy developer,...</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="str">
+        <v>Alloy Holdings Completes Acquisitions of GSM Metals, Inc. and Cimini &amp;amp; Associates, Inc.</v>
+      </c>
+      <c r="B909" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C909" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D909" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E909" t="str">
+        <v>https://www.prnewswire.com/news-releases/alloy-holdings-completes-acquisitions-of-gsm-metals-inc-and-cimini--associates-inc-302891743.html</v>
+      </c>
+      <c r="F909" t="str">
+        <v>Acquisitions expand capabilities across precious metals, advanced materials, and critical energy applications. PROVIDENCE, R.I., Sept. 28, 2026 /PRNewswire/ -- Alloy Holdings, LLC, a Rhode Island-based holding company focused on metals, advanced materials, and precision manufacturing,...</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="str">
+        <v>Market One Minute Feature on BNN Bloomberg: Atlas Salt Begins Construction of Great Atlantic Salt Project in Newfoundland</v>
+      </c>
+      <c r="B910" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C910" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D910" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E910" t="str">
+        <v>https://www.newsfilecorp.com/release/316351/Market-One-Minute-Feature-on-BNN-Bloomberg-Atlas-Salt-Begins-Construction-of-Great-Atlantic-Salt-Project-in-Newfoundland</v>
+      </c>
+      <c r="F910" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 28, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Atlas Salt Inc.: Building a Domestic Supply for North America's De-Icing Salt MarketAtlas Salt Inc. (TSXV: SALT) (OTCQX:...</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="str">
+        <v>Voters Want Leaders to Plan Ahead as the State Grows</v>
+      </c>
+      <c r="B911" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C911" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D911" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E911" t="str">
+        <v>https://www.prnewswire.com/news-releases/voters-want-leaders-to-plan-ahead-as-the-state-grows-302891739.html</v>
+      </c>
+      <c r="F911" t="str">
+        <v>New Arizona Voters' Agenda findings show strong support for long-term action on water, energy, extreme heat and infrastructure PHOENIX, Sept. 28, 2026 /PRNewswire/ -- New statewide, nonpartisan public opinion research from Center for the Future of Arizona (CFA) finds Arizona voters want...</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="str">
+        <v>BE DEADLINE - FINAL REMINDER: Bronstein, Gewirtz and Grossman, LLC ...</v>
+      </c>
+      <c r="B912" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C912" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D912" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E912" t="str">
+        <v>https://pr-inside.com/be-deadline-final-reminder-bronstein-gewirtz-and-grossman-llc-r5228151.htm</v>
+      </c>
+      <c r="F912" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Bloom Energy Corporation (NYSE:BE) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Bloom Energy securities between February 27, 2026 and July 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/BE. Bloom ..</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="str">
+        <v>Altus Power and The Arc of Rensselaer County Launch Community Solar Partnership to Help Lower Energy Costs and Support Employees</v>
+      </c>
+      <c r="B913" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C913" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D913" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E913" t="str">
+        <v>https://finance.yahoo.com/energy/articles/altus-power-arc-rensselaer-county-160000609.html</v>
+      </c>
+      <c r="F913" t="str">
+        <v>STAMFORD, Conn., September 28, 2026--As electricity prices continue to rise, Altus Power, a leading commercial-scale solar power company, today announced a new partnership with The Arc of Rensselaer County to expand access to affordable, local clean energy while providing support to the organization's employees.</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="str">
+        <v>Lenovo Introduces Its First Googlebook, Delivering Premium AI Experiences in a Sleek, Lightweight Design</v>
+      </c>
+      <c r="B914" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C914" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D914" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E914" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361070</v>
+      </c>
+      <c r="F914" t="str">
+        <v>- - &amp;#8226; Up to 47 TOPS helps users leverage Gemini Intelligence to create, stay organized, and work more efficiently throughout the day. - &amp;#8226; A vibrant 15-inch 2.8K OLED display, responsive haptic touchpad, quad-speaker system with Dolby Atmos&amp;#174;, and up to 12.5 hours of battery life� deliver an exceptional viewing and listening experience alongside all-day productivity wherever users go. - - - Lenovo today introduced the Lenovo Googlebook 15, its first Googlebook, expanding the company&amp;#39;s la... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361070</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="str">
+        <v>Alkagesta Receives EcoVadis Committed Badge</v>
+      </c>
+      <c r="B915" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C915" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D915" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E915" t="str">
+        <v>https://pressat.co.uk/releases/alkagesta-receives-ecovadis-committed-badge-1828cd2a01633da030f8e3a3da06b585/</v>
+      </c>
+      <c r="F915" t="str">
+        <v>Monday 28 September, 2026 Alkagesta has been awarded the EcoVadis Committed Badge, recognising the company's commitment to responsible and sustainable business practices across its global trading operations. EcoVadis is one of the world's most trusted providers of business sustainability ratings, assessing companies across four pillars: Environment, Labour and Human Rights, Ethics, and Sustainable Procurement. The assessment is evidence-based, evaluating the policies, reporting, and transparency of companies against internationally recognised sustainability standards. Achieving the Committed Badge reflects Alkagesta's performance across these criteria and provides a framework for continued improvement. The recognition sits alongside Alkagesta's broader ESG commitments, which include ISCC a</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="str">
+        <v>Kaplan Fox &amp; Kilsheimer LLP Alerts Tigo Energy, Inc. (TYGO) Investors to a Securities Class Action Deadline on November 23, 2026</v>
+      </c>
+      <c r="B916" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C916" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D916" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E916" t="str">
+        <v>https://www.newsfilecorp.com/release/316303/Kaplan-Fox-Kilsheimer-LLP-Alerts-Tigo-Energy-Inc.-TYGO-Investors-to-a-Securities-Class-Action-Deadline-on-November-23-2026</v>
+      </c>
+      <c r="F916" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="str">
+        <v>AI &amp; Tech Companies Present Live and Take Investor Meetings at the October 1 Virtual Investor Conference</v>
+      </c>
+      <c r="B917" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C917" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D917" t="str">
+        <v>AI, Energy, Retail</v>
+      </c>
+      <c r="E917" t="str">
+        <v>https://www.newmediawire.com/news/ai-tech-companies-present-live-and-take-investor-meetings-at-the-october-1-virtual-investor-conference-7090116</v>
+      </c>
+      <c r="F917" t="str">
+        <v>Live Presentations and Q&amp;amp;A Across Semiconductors, Data Centers, Battery Materials, AI-Driven Fintech, Retail Technology and Online Marketplaces Investors Can Request One-on-One Meetings With Presenting Management Teams NEW YORK, NY - September 28, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to the AI &amp;amp; Tech Virtual Investor Conference, a B2i Digital Featured Conference, taking place online on Thursday, October 1, 2026, and hosted by Virtual Investor Conferences. As the Official Marketing Partner, B2i Digital highlights the conference and the presenting companies to a media network with a monthly audience of 330 million and a community of 1.7 million investors. Event details and presenting company profiles: https://b2idigital.com/otc-market-oct-1st-ai-and-tech-virtua</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="str">
+        <v>Strategy and Outlook Presentation 2026</v>
+      </c>
+      <c r="B918" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C918" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D918" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E918" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361065</v>
+      </c>
+      <c r="F918" t="str">
+        <v>More energy, less emissions, more free cash flow TotalEnergies confirms its objectives of growth for oil, gas &amp;amp; electricity production and free cash flow towards 2030 and presents its ambitions for growth at 2035 horizon - - The Board of Directors commits to a dividend increase of more than 5% per year until 2030 and confirms a shareholder return of 40% of cash flow while deleveraging the Company - - - &amp;#8226; 4% energy production growth per year until 2030 - &amp;#8226; $10 billion free cash fl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361065</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="str">
+        <v>Class Action Lawsuit Filed Against Fuelcell Energy, Inc. (FCEL) - Recover ...</v>
+      </c>
+      <c r="B919" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C919" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D919" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E919" t="str">
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-fuelcell-energy-inc-fcel-recover-r5228105.htm</v>
+      </c>
+      <c r="F919" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="str">
+        <v>Amen Properties Reports Results for Second Quarter of 2026 and Announces Dividend</v>
+      </c>
+      <c r="B920" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C920" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D920" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E920" t="str">
+        <v>https://finance.yahoo.com/markets/stocks/articles/amen-properties-reports-results-second-142800212.html</v>
+      </c>
+      <c r="F920" t="str">
+        <v>DALLAS, September 28, 2026--Amen Properties, Inc. (Pink Sheets: AMEN) today announced financial results for the second quarter ended June 30, 2026. For the quarter, the Company reported oil and gas revenue of $724 thousand, up from $573 thousand in the second quarter of 2025, and net income of $1.4 million, up from $216 thousand a year earlier.</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="str">
+        <v>Norsk Hydro: Hydro to receive EUR 28 million compensation following wind farm sale</v>
+      </c>
+      <c r="B921" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C921" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D921" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E921" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369996/0/en/norsk-hydro-hydro-to-receive-eur-28-million-compensation-following-wind-farm-sale.html</v>
+      </c>
+      <c r="F921" t="str">
+        <v>Hydro agreed in 2025 to a future settlement related to the long-term power purchase agreement (PPA) with the Swedish wind farm Cloud Snurran AB. An agreement to sell the wind park has now been entered into and Hydro expects to receive its settlement compensation following the sale.</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="str">
+        <v>C-BATT advances domestic battery technology for U.S. military readiness</v>
+      </c>
+      <c r="B922" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C922" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D922" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E922" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772613</v>
+      </c>
+      <c r="F922" t="str">
+        <v>Orlando, FL, 2026-09-28 — /EPR Network/ — For the U.S. military, battery performance can directly impact mission readiness. Batteries power critical systems across land, air, sea, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="str">
+        <v>The Danger of Frozen Refractories: How Winter Storage Can Ruin Your Chemical Bonds</v>
+      </c>
+      <c r="B923" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C923" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D923" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E923" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772598</v>
+      </c>
+      <c r="F923" t="str">
+        <v>Ranchi, India, 2026-09-28 — /EPR Network/ — When planning cold-weather furnace maintenance, plant managers often focus on keeping their workers warm and managing energy costs. [read full press release...]</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="str">
+        <v>Anew Climate Welcomes Josh Smith as Executive Vice President and General ...</v>
+      </c>
+      <c r="B924" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C924" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D924" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E924" t="str">
+        <v>https://pr-inside.com/anew-climate-welcomes-josh-smith-as-executive-vice-president-and-general-r5228087.htm</v>
+      </c>
+      <c r="F924" t="str">
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / September 28, 2026 / Anew Climate today named David Joshua Smith Executive Vice President and General Counsel, where he will lead the company's legal team and serve as Board Secretary. Smith has more than 20 years of experience advising energy and industrial companies on complex commercial, corporate, compliance, regulatory, and risk matters. "Josh brings deep legal and commercial experience across the global energy and environmental markets," said Angela Schwarz, CEO of Anew Climate. "His track record guiding companies through complex transactions and international growth makes him an ideal fit as we enter our next phase." Most ..</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="str">
+        <v>Commercial LED Lighting Upgrades Improve Workplace Performance While Reducing Maintenance Demands</v>
+      </c>
+      <c r="B925" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C925" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D925" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E925" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772561</v>
+      </c>
+      <c r="F925" t="str">
+        <v>Melbourne, Australia, 2026-09-28 — /EPR Network/ — Australian businesses are increasingly reviewing their commercial facilities to identify practical opportunities to improve energy efficiency, lighting performance [read full press release...]</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="str">
+        <v>AI Assistants for Grid Planning and Operations: envelio Integrates IGP Agents into Leading Distribution Grid Software</v>
+      </c>
+      <c r="B926" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C926" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D926" t="str">
+        <v>AI, SaaS, Energy</v>
+      </c>
+      <c r="E926" t="str">
+        <v>https://www.prnewswire.com/news-releases/ai-assistants-for-grid-planning-and-operations-envelio-integrates-igp-agents-into-leading-distribution-grid-software-302891550.html</v>
+      </c>
+      <c r="F926" t="str">
+        <v>The latest development from envelio: IGP Agents bring AI assistance to the Intelligent Grid Platform (IGP), helping utility teams simplify and accelerate complex tasks across interconnection, planning, and operations. The IGP Agents connect the entire platform through agent-based...</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="str">
+        <v>AAEON Targets High-Performance Industrial AI with Intel Core Ultra Series 3-Powered MIX-PTLWV1</v>
+      </c>
+      <c r="B927" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C927" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D927" t="str">
+        <v>AI, SaaS, Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
+      </c>
+      <c r="E927" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772461</v>
+      </c>
+      <c r="F927" t="str">
+        <v>The company’s first Mini-ITX motherboard built on the Panther Lake platform offers 128GB DDR5, wide voltage input, and broad expansion module support. Taipei, Taiwan, 2026-09-28 [read full press release...]</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="str">
+        <v>Automotive to Aerospace: Energy Security Must Be at the Heart of Britain’s Manufacturing Transition</v>
+      </c>
+      <c r="B928" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C928" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D928" t="str">
+        <v>Real Estate, Energy, Automotive</v>
+      </c>
+      <c r="E928" t="str">
+        <v>https://pressat.co.uk/releases/automotive-to-aerospace-energy-security-must-be-at-the-heart-of-britains-manufacturing-transition-227361eed77e8880784b924e001d3dff/</v>
+      </c>
+      <c r="F928" t="str">
+        <v>Monday 28 September, 2026 e2 Energy Partners says manufacturers diversifying into aerospace and defence must tackle one of their biggest underlying business risks – energy – if they are to capitalise on unprecedented UK defence investment. UK, September 2026 - As automotive manufacturers increasingly look towards aerospace and defence to protect jobs, skills and production capacity, e2 Energy Partners is calling for energy security to become a fundamental part of the UK's manufacturing diversification strategy. The opportunity is significant. The Government's Defence Investment Plan, published in June, sets out almost £298 billion of Ministry of Defence spending over the next four years, supported by an additional £15 billion investment package. The Government expects the programme to crea</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="str">
+        <v>Emerging Growth Research Announces New Flash Report on First Phosphate ...</v>
+      </c>
+      <c r="B929" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C929" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D929" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E929" t="str">
+        <v>https://pr-inside.com/emerging-growth-research-announces-new-flash-report-on-first-phosphate-r5228074.htm</v>
+      </c>
+      <c r="F929" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 28, 2026 / Emerging Growth Research ("Emerging Growth Research" or "EGR") today announced the release of its company-sponsored research Flash Report on First Phosphate Corp. (NASDAQ:PHOS)(CSE:PHOS)(OTCQX:FRSPF), a mineral development and clean technology company building a vertically integrated North American supply chain for lithium iron phosphate ("LFP") battery materials. The Flash Report provides an update on the Company's recent financing developments related to its Bégin-Lamarche igneous phosphate project in Quebec. The report focuses on support from Swiss Export Risk Insurance ("SERV") and the potential implications for project financing and future shareholder dilution. Key Highlights SERV ..</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="str">
+        <v>Mithril Minerals Selected as Breakthrough Energy Fellow</v>
+      </c>
+      <c r="B930" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C930" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D930" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E930" t="str">
+        <v>https://www.prweb.com/releases/mithril-minerals-selected-as-breakthrough-energy-fellow-302890753.html</v>
+      </c>
+      <c r="F930" t="str">
+        <v>Mithril Minerals Inc, a developer of low-cost, low-impact robotic technology for ocean critical minerals collection, today announced its selection in Breakthrough Energy's prestigious Fellows Program. With this support, Mithril will evaluate how a purpose-built robotic collection system...</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="str">
+        <v>New Zealand Energy Corp. Announces Amendment to Gas Supply Agreement and Provides Update on Tariki Gas Storage</v>
+      </c>
+      <c r="B931" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C931" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D931" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E931" t="str">
+        <v>https://www.newsfilecorp.com/release/316221/New-Zealand-Energy-Corp.-Announces-Amendment-to-Gas-Supply-Agreement-and-Provides-Update-on-Tariki-Gas-Storage</v>
+      </c>
+      <c r="F931" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 28, 2026) - New Zealand Energy Corp. (TSXV: NZ) ("NZEC" or the "Company") is pleased to announce an amendment to the Gas Supply Agreement and provide an update on the Tariki Gas Storage Project.Gas Supply AgreementThe Company, together with its co-venturer L&amp;M Energy Limited ("L&amp;M") through the Tariki joint venture, has entered into an agreement with Genesis Energy Limited ("Genesis") to amend the existing Gas Supply Agreement that was...</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="str">
+        <v>Syntholene Engages Imperial College of London Expert for Independent Technical Review of Operating Data from Iceland Demonstration Facility</v>
+      </c>
+      <c r="B932" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C932" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D932" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E932" t="str">
+        <v>https://www.newsfilecorp.com/release/316094/Syntholene-Engages-Imperial-College-of-London-Expert-for-Independent-Technical-Review-of-Operating-Data-from-Iceland-Demonstration-Facility</v>
+      </c>
+      <c r="F932" t="str">
+        <v>Chicago, Illinois--(Newsfile Corp. - September 28, 2026) - Syntholene Energy Corp. (TSXV: ESAF) (OTCQB: SYNTF) (FSE: 3DD0) ("Syntholene" or the "Company") announced today that it has engaged researchers from Imperial College London, via Imperial Consultants, a wholly owned subsidiary of Imperial College London, to conduct an independent technical review of operating data from the Company's geothermal-integrated solid oxide electrolysis cell ("SOEC") demonstration facility in Húsavík, Iceland...</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="str">
+        <v>PowerHome Offers Full Range of Power Hardware for Renewable Energy, Industrial and Backup Power Applications</v>
+      </c>
+      <c r="B933" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C933" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D933" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E933" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772325</v>
+      </c>
+      <c r="F933" t="str">
+        <v>Xiufeng, China, 2026-09-28 — /EPR Network/ — PowerHome, a trusted online supplier of power equipment, maintains a comprehensive catalog covering renewable power generation, power conversion, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="str">
+        <v>Gotion Secures 75% of Saudi Arabia's First Utility-Scale BESS Tender</v>
+      </c>
+      <c r="B934" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C934" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D934" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E934" t="str">
+        <v>https://www.prnewswire.com/news-releases/gotion-secures-75-of-saudi-arabias-first-utility-scale-bess-tender-302891502.html</v>
+      </c>
+      <c r="F934" t="str">
+        <v>Chinese battery maker takes 75% of capacity with 25-year system life and desert-engineered storage technology. RIYADH, Saudi Arabia, Sept. 28, 2026 /PRNewswire/ -- Saudi Power Procurement Company (SPPC) has awarded China's Gotion High-Tech 6 GWh in the kingdom's first utility-scale...</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="str">
+        <v>Schneider Electric Showcases Technologies Advancing Water Resilience at WEFTEC 2026</v>
+      </c>
+      <c r="B935" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C935" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D935" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E935" t="str">
+        <v>https://www.prnewswire.com/news-releases/schneider-electric-showcases-technologies-advancing-water-resilience-at-weftec-2026-302890947.html</v>
+      </c>
+      <c r="F935" t="str">
+        <v>Schneider Electric to display how automation and energy tech can strengthen resilience and modernize increasingly complex water management operations The company also releases its latest Modicon™ PLC enhancements, designed to strengthen cybersecurity and operational resilience for...</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="str">
+        <v>Ondas' Cyberhawk(TM) Secures Multi-Year Agreement for SSE plc's Electricity ...</v>
+      </c>
+      <c r="B936" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C936" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D936" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E936" t="str">
+        <v>https://pr-inside.com/ondas-cyberhawk-tm-secures-multi-year-agreement-for-sse-plc-s-electricity-r5228066.htm</v>
+      </c>
+      <c r="F936" t="str">
+        <v>(PR-inside.com) Three-year agreement, extendable by two years, covers drone inspection and surveying across SSE plc's UK transmission and distribution networks Scope expands to offshore wind turbine inspection, extending Cyberhawk into SSE's offshore renewable generation assets Third consecutive long-term award in a relationship spanning more than ten years, alongside a renewed multi-year iHawk™ as a Service agreement WEST PALM BEACH, FL / ACCESS Newswire / September 28, 2026 / Ondas Inc. (NASDAQ:ONDS) ("Ondas" or the "Company"), a leading provider of advanced autonomous systems and next-generation defense and security technologies, announced today that its subsidiary Cyberhawk, a global leader in critical infrastructure intelligence, drone-based inspection, visual ..</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="str">
+        <v>Beyond Oil Expands Commercial Rollout of Top-Tier U.S. Supermarket Brand</v>
+      </c>
+      <c r="B937" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C937" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D937" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E937" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369866/0/en/beyond-oil-expands-commercial-rollout-of-top-tier-u-s-supermarket-brand.html</v>
+      </c>
+      <c r="F937" t="str">
+        <v>Third Wave of Ownership-Group Approvals; Commercial Rollout Expected Across 41 Additional Supermarket Locations Third Wave of Ownership-Group Approvals; Commercial Rollout Expected Across 41 Additional Supermarket Locations</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="str">
+        <v>Ondas' Cyberhawk(TM) Secures Multi-Year Agreement for SSE plc's Electricity Network Inspection and Surveying</v>
+      </c>
+      <c r="B938" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C938" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D938" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E938" t="str">
+        <v>https://www.newswire.com/news/ondas-cyberhawk-tm-secures-multi-year-agreement-for-sse-plcs-electricity</v>
+      </c>
+      <c r="F938" t="str">
+        <v>Three-year agreement, extendable by two years, covers drone inspection and surveying across SSE plc's UK transmission and distribution networks Scope expands to offshore wind turbine inspection, extending Cyberhawk into SSE's offshore renewable generation assets Third consecutive long-term award in a relationship spanning more than ten years, alongside a renewed multi-year iHawk&amp;trade; as a Service agreement</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="str">
+        <v>Data Is the New Oil. Most Companies Are Standing on the Well</v>
+      </c>
+      <c r="B939" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C939" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D939" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E939" t="str">
+        <v>https://www.prweb.com/releases/data-is-the-new-oil-most-companies-are-standing-on-the-well-302890750.html</v>
+      </c>
+      <c r="F939" t="str">
+        <v>Four APILayer APIs turn an ordinary website visit into location, device, currency and weather information, without cookies, forms or consent banners. AUSTIN, Texas , Sept. 28, 2026 /PRNewswire-PRWeb/ -- Every time somebody opens a website, the visit brings two small pieces of information...</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="str">
+        <v>IT'S NOT FOSSIL FUELS OR RENEWABLES. BRITAIN NEEDS BOTH…FOR NOW</v>
+      </c>
+      <c r="B940" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C940" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D940" t="str">
+        <v>Healthcare, Real Estate, Energy, Retail</v>
+      </c>
+      <c r="E940" t="str">
+        <v>https://pressat.co.uk/releases/its-not-fossil-fuels-or-renewables-britain-needs-bothfor-now-f6beffc746557d9bfa3d94f915eb3f2c/</v>
+      </c>
+      <c r="F940" t="str">
+        <v>Monday 28 September, 2026 e2 Energy Partners calls for a pragmatic rethink of Britain's energy transition, warning that the race to decarbonise must not come at the expense of industrial stability, energy security or economic growth. Britain's energy debate has become dangerously polarised. Clean versus dirty. Green versus brown. Renewables versus fossil fuels. But energy security is not a choice between one or the other. It is about using the right energy sources, in the right places, at the right time. e2 Energy Partners is calling for a more pragmatic approach to the UK's energy transition, one that recognises the enormous potential of renewable energy while acknowledging the critical role that reliable, dispatchable generation must continue to play. The ambition to achieve net zero sho</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="str">
+        <v>Hydrogen Infrastructure Spurs Hose Technology Innovation</v>
+      </c>
+      <c r="B941" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C941" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D941" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E941" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772230</v>
+      </c>
+      <c r="F941" t="str">
+        <v>Noida, India, 2026-09-28 — /EPR Network/ — The transition toward cleaner energy systems is accelerating worldwide, creating new opportunities for technologies that support hydrogen production, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="str">
+        <v>Star Catcher Prepares Orbital Power Beaming Demonstration For Launch</v>
+      </c>
+      <c r="B942" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C942" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D942" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E942" t="str">
+        <v>https://www.prnewswire.com/news-releases/star-catcher-prepares-orbital-power-beaming-demonstration-for-launch-302889921.html</v>
+      </c>
+      <c r="F942" t="str">
+        <v>'Protostar' Power Node Prototype Ready to Launch at Vandenberg Space Force Base JACKSONVILLE, Fla., Sept. 28, 2026 /PRNewswire/ -- Star Catcher Industries, Inc. ("Star Catcher"), the pioneering energy company building the first power grid in space, has its prototype power node, Protostar,...</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="str">
+        <v>Sigma Lithium Recognized as Sustainability and Cleantech Pioneer at UN-Climate Week in NY Featuring Lithium Oxide Industrialization; Continues to Operate Following Brazil's Democratic Rule of Law</v>
+      </c>
+      <c r="B943" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C943" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D943" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E943" t="str">
+        <v>https://www.newsfilecorp.com/release/316293/Sigma-Lithium-Recognized-as-Sustainability-and-Cleantech-Pioneer-at-UNClimate-Week-in-NY-Featuring-Lithium-Oxide-Industrialization-Continues-to-Operate-Following-Brazils-Democratic-Rule-of-Law</v>
+      </c>
+      <c r="F943" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 28, 2026) - Sigma Lithium Corporation (NASDAQ: SGML) (ASX: SAU) (TSXV: SGML) (BVMF: S2GM34) ("Sigma Lithium" or the "Company"), the largest producer of industrial-mineral lithium oxide concentrate in the Americas¹ and dedicated to supplying global producers of batteries for energy security with sustainable and traceable lithium materials, announces that:Sigma Lithium Co-Chair, CEO and Vice Presidents ("Senior Leaders") joined UN-Energy members in...</v>
+      </c>
+    </row>
+    <row r="944" xml:space="preserve">
+      <c r="A944" t="str">
+        <v>GMG Closes US$10 Million Private Placement</v>
+      </c>
+      <c r="B944" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C944" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D944" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E944" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110411/</v>
+      </c>
+      <c r="F944" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRISBANE, AUS, Sept 28, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to announce the closing of its previously announced non-brokered private placement (the "Private Placement") with a private investor (the "Subscriber") pursuant to which the Subscriber has subscribed for 6,465,336 ordinary shares ("Ordinary Shares") of the Company at a price of CA$2.15 per Ordinary Share for total gross proceeds to the Company of approximately US$10,000,000. The private placement has received conditional approval from the TSX Venture Exchange.
+The Company intends to use the net proceeds of the Private Placement for the scale-up of graphene production and liquid graphene production capacity, scale-up of battery cell production capacity, commercialisation of liquid graphene products, working capital and general corporate purposes.
+No finder's fees or commissions were paid in connection with the Private Placement.
+The securities described above were issued in a private placement pursuant to Section 4(a)(2) of the Securities Act of 1933, as amended (the "Securities Act"), and Regulation D promulgated thereunder, and have not been registered under the Securities Act or applicable securities laws of any state of the United States. Accordingly, the securities may not be offered or sold in the United States except pursuant to an effective registration statement or an applicable exemption from the registration requirements of the Securities Act and such applicable securities laws of any state of the United States. The Ordinary Shares issued under the Private Placement are also subject to on-sale restrictions in Australia for a period of 12 months from the date of issue.
+This press release does not constitute an offer to sell or a solicitation of an offer to buy the securities in this offering, nor shall there be any sale of these securities in any state or other jurisdiction in which such offer, solicitation or sale would be unlawful prior to registration or qualification under the securities laws of such state or other jurisdiction.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines.
+In the energy storage segment, GMG are working with financial support from the Australian Government to progress R&amp;D and commercialization of graphene ion batteries. GMG has also developed a graphene additive slurry that is aimed at improving the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com, +61 415 445 223
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian and U.S. securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "believes" "expects" or "anticipates", or variations of such words and phrases or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. This information and these statements, referred to herein as "forward‐looking statements", are not historical facts, are made as of the date of this news release and include without limitation statements regarding the Private Placement, expected use of proceeds from the Private Placement, GMG's intentions to develop commercial scale-up capabilities, GMG's focus in the energy savings segment, GMG's intentions for the use of graphene lubricant additive on saving liquid fuels, expectations for R&amp;D and commercialisation of Graphene Batteries, GMG's ability to improve the performance of lithium-ion batteries, the Company's technology, partnerships and commercial prospects, and the Company's four critical business objectives.
+Such forward-looking statements are based on a number of assumptions of management including, without limitation, expectations and assumptions concerning the business objectives of the Company; the Company's ability to carry out current planned capital projects, research and development, manufacturing, production, sales and marketing programs for its graphene and graphene-enhanced products and solutions; use the proceeds from the Private Placement as anticipated; the Company's performance and general business and economic conditions.
+Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation the risk that the Company is not able to use the proceeds from the Private Placement as anticipated by management; overall economic conditions; technical de-risking and market acceptance for the Company's products and solutions; the introduction of competing technologies or products; stock market volatility; environmental and regulatory requirements; competitive pressures; change in market conditions and other factors that may cause the actual results, performance or achievements of the Company to differ materially from those expressed or implied in these forward looking statements; the volatility of global capital markets; political instability; the failure of the Company to obtain regulatory approvals, attract and retain skilled personnel; unexpected development and production challenges; unanticipated costs and the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 4, 2025 available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward-looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial out-look that are incorporated by reference herein, except in accordance with applicable securities laws.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/316294
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="str">
+        <v>Base Oil Market Strategies: How Global Majors and Regional Players Compete</v>
+      </c>
+      <c r="B945" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C945" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D945" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E945" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1774212</v>
+      </c>
+      <c r="F945" t="str">
+        <v>The global base oil market was valued at USD 22.1 billion in 2025 and is estimated at USD 23.3 billion in 2026. It is projected [read full press release...]</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="str">
+        <v>Navacord Insurance Services Alberta Inc. Announces Sponsorship for the Schachter Catch the Energy Conference</v>
+      </c>
+      <c r="B946" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C946" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D946" t="str">
+        <v>Energy, Education</v>
+      </c>
+      <c r="E946" t="str">
+        <v>https://www.newsfilecorp.com/release/315500/Navacord-Insurance-Services-Alberta-Inc.-Announces-Sponsorship-for-the-Schachter-Catch-the-Energy-Conference</v>
+      </c>
+      <c r="F946" t="str">
+        <v>Calgary, Alberta--(Newsfile Corp. - September 28, 2026) - Navacord Insurance Services Alberta Inc., is proud to be a sponsor of the Schachter Catch Energy Conference, which will take place on Saturday, October 17th at Calgary’s Mount Royal University. In addition, EPAC (Explorers and Producers Association of Canada), Roth Canada and TMX are also major sponsors of the event.    To learn more and to register, please follow this link.        “Individual investors should be taking advantage of this...</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="str">
+        <v>NextSource Materials Secures Binding Agreement for US$30 Million Strategic ...</v>
+      </c>
+      <c r="B947" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C947" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D947" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E947" t="str">
+        <v>https://pr-inside.com/nextsource-materials-secures-binding-agreement-for-us-30-million-strategic-r5228023.htm</v>
+      </c>
+      <c r="F947" t="str">
+        <v>(PR-inside.com) Highlights: Binding Share Subscription Agreement executed with strategic Japanese consortium NextSource has entered into a binding Share Subscription Agreement ("SSA") with Hanwa Co., Ltd ("Hanwa") and the Japan Organization for Metals and Energy Security ("JOGMEC"), an agency of the Japanese government, establishing the purchase of a 15% ownership interest at the project level in NextSource's Battery Anode Facility ("BAF") in the United Arab Emirates ("UAE"). US$30 million investment for 15% interest in NSM's BAF subsidiary in the UAE US$30 million strategic investment by Hanwa and JOGMEC, through their jointly owned investment vehicle, for a 15% equity interest in the UAE BAF ..</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="str">
+        <v>Grid Metals to Participate in Upcoming Investor Conferences</v>
+      </c>
+      <c r="B948" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C948" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D948" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E948" t="str">
+        <v>https://pr-inside.com/grid-metals-to-participate-in-upcoming-investor-conferences-r5228018.htm</v>
+      </c>
+      <c r="F948" t="str">
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / September 28, 2026 / Grid Metals Corp. (TSXV:GRDM)(OTCQB:MSMGF) ("Grid" or the "Company") is pleased to announce that it will participate in the following upcoming investor events this Fall to update investors on its projects, including its flagship Falcon West cesium project in southeastern Manitoba: October 1-2, 2026 Noble Capital Markets' Emerging Growth Virtual Equity Conference (virtual) October 28-31, 2026 New Orleans Investment Conference (New Orleans, Louisiana) November 2-3, 2026 Central Canada Mineral Exploration Convention ("CCMEC") (Winnipeg, Manitoba) November 4, 2026 TAKESTOCK Calgary Investor Forum (Calgary, Alberta) At the Noble Capital Markets' Emerging Growth Virtual Equity Conference, Robin Dunbar, CEO ..</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="str">
+        <v>Fermi Selects NAES to Operate and Maintain Its Natural Gas Turbine ...</v>
+      </c>
+      <c r="B949" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C949" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D949" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E949" t="str">
+        <v>https://pr-inside.com/fermi-selects-naes-to-operate-and-maintain-its-natural-gas-turbine-r5228017.htm</v>
+      </c>
+      <c r="F949" t="str">
+        <v>(PR-inside.com) Agreement brings a proven power plant operator to Project Matador Adds trained crews and reliability systems ahead of first power DALLAS, TX / ACCESS Newswire / September 28, 2026 / Fermi Inc. (NASDAQ:FRMI)(LSE:FRMI), operating as Fermi America™ ("Fermi" or the "Company"), announced today an operations and maintenance (O&amp;M) agreement with NAES Corporation ("NAES"), the largest independent operator of power plants in the United States. Under the agreement, NAES will run and maintain Fermi's natural gas turbine fleet at its Project Matador private-power campus in Carson County, Texas. "This agreement puts a proven and experienced operator in place that has been running power plants ..</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="str">
+        <v>Eldorado Gold Announces Completion of Skouries Mine Energization</v>
+      </c>
+      <c r="B950" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C950" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D950" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E950" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369744/0/en/eldorado-gold-announces-completion-of-skouries-mine-energization.html</v>
+      </c>
+      <c r="F950" t="str">
+        <v>Permanent grid power connection supports advance towards commercial production Permanent grid power connection supports advance towards commercial production</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="str">
+        <v>Fermi Selects NAES to Operate and Maintain Its Natural Gas Turbine Fleet</v>
+      </c>
+      <c r="B951" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C951" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D951" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E951" t="str">
+        <v>https://www.newswire.com/news/fermi-selects-naes-to-operate-and-maintain-its-natural-gas-turbine-fleet</v>
+      </c>
+      <c r="F951" t="str">
+        <v>Agreement brings a proven power plant operator to Project Matador Adds trained crews and reliability systems ahead of first power</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="str">
+        <v>NextSource Materials Secures Binding Agreement for US$30 Million Strategic Investment from Japan's Hanwa and JOGMEC to Advance its UAE Battery Anode Facility</v>
+      </c>
+      <c r="B952" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C952" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D952" t="str">
+        <v>Energy, Automotive</v>
+      </c>
+      <c r="E952" t="str">
+        <v>https://www.newswire.com/news/nextsource-materials-secures-binding-agreement-for-us-30-million-strategic</v>
+      </c>
+      <c r="F952" t="str">
+        <v xml:space="preserve">Highlights: Binding Share Subscription Agreement executed with strategic Japanese consortium NextSource has entered into a binding Share Subscription Agreement ("SSA") with Hanwa Co., Ltd ("Hanwa") and the Japan Organization for Metals and Energy Security ("JOGMEC"), an agency of the Japanese government, establishing the purchase of a 15% ownership interest at the project level in NextSource's Battery Anode Facility ("BAF") in the United Arab Emirates ("UAE"). US$30 million investment for 15% interest in NSM's BAF subsidiary in the UAE US$30 million strategic investment by Hanwa and JOGMEC, through their jointly owned investment vehicle, for a 15% equity interest in the UAE BAF project company, with NextSource retaining 85% ownership upon closing. Strategic partnership, supported by fully </v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="str">
+        <v>Recently, many attentive citizens have discovered that the street lights on Xinhua North Road, Pinghu City, Jiaxing, Zhejiang Province have changed their appearance, giving them a full sense of atmosphere and high-end, which adds a lot to Pinghu Economic Development. Illuminating urban roads is not only a practical need to improve the taste of the city and display the city’s image, but also a pragmatic move to benefit people’s livelihood, satisfy public opinion, warm people’s hearts, and promote</v>
+      </c>
+      <c r="B953" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C953" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D953" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E953" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772145</v>
+      </c>
+      <c r="F953" t="str">
+        <v>Jiaxing, China, 2026-09-28 — /EPR Network/ — Recently, many attentive citizens have discovered that the street lights on Xinhua North Road, Pinghu City, Jiaxing, Zhejiang [read full press release...]</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="str">
+        <v>Fragoil Helps Emerging Perfume Brands Turn Fragrance Ideas into Market-Ready Products</v>
+      </c>
+      <c r="B954" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C954" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D954" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E954" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772025</v>
+      </c>
+      <c r="F954" t="str">
+        <v>Ahmedabad, India, 2026-09-28 — /EPR Network/ — Building a successful perfume brand involves more than finding a pleasant scent. Businesses need dependable fragrance oils, flexible sourcing [read full press release...]</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="str">
+        <v>Affiliate of Jefferson Energy Companies Agrees to Acquire Crude Oil Logistics Assets from USD Group</v>
+      </c>
+      <c r="B955" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C955" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D955" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E955" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369717/0/en/affiliate-of-jefferson-energy-companies-agrees-to-acquire-crude-oil-logistics-assets-from-usd-group.html</v>
+      </c>
+      <c r="F955" t="str">
+        <v>NEW YORK, Sept. 28, 2026 (GLOBE NEWSWIRE) -- FTAI Energy Partners LLC (“Jefferson” or the “Company”), a subsidiary of FTAI Infrastructure Inc. (NASDAQ: FIP), today announced that its subsidiary has entered into a definitive agreement to acquire the Port Arthur Terminal in Port Arthur, Texas, and a 50% interest in the Diluent Recovery Unit ("DRU") located in Hardisty, Alberta, from a subsidiary of USD Group LLC (“USDG”). The total acquisition consideration is approximately $255 million in cash and will be financed by assuming existing indebtedness of the acquired business and with an acquisition debt facility secured by Jefferson and its subsidiaries. The Company expects the acquired assets to generate approximately $50 million of annual EBITDA over the next twelve months. Closing of the tr</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="str">
+        <v>Bimergen Energy Board Authorizes Warrant Buyback Program</v>
+      </c>
+      <c r="B956" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C956" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D956" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E956" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369718/0/en/bimergen-energy-board-authorizes-warrant-buyback-program.html</v>
+      </c>
+      <c r="F956" t="str">
+        <v>NEWPORT BEACH, CA, Sept. 28, 2026 (GLOBE NEWSWIRE) -- Bimergen Energy Corporation (NYSE American: BESS) (“Bimergen”), a U.S. energy infrastructure developer, owner and operator, announces that its Board of Directors has authorized an open-market warrant repurchase program to buyback any or all its publicly traded warrants (Ticker: BESSWS).</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="str">
+        <v>Helio Launches Asia Investor and Customer Marketing Roadshow to Capture ...</v>
+      </c>
+      <c r="B957" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C957" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D957" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E957" t="str">
+        <v>https://pr-inside.com/helio-launches-asia-investor-and-customer-marketing-roadshow-to-capture-r5227963.htm</v>
+      </c>
+      <c r="F957" t="str">
+        <v>(PR-inside.com) BERKELEY, CA / ACCESS Newswire / September 28, 2026 / Helio Corporation (OTCID:HLEO) ("Helio" or the "Company"), a developer of advanced Space-Based Solar Power and engineering technologies pioneering commercial lunar hardware, today announced a multi-country Asia investor and customer marketing roadshow, including attendance at a major investor conference in Singapore, to unlock new demand for its space technology as Asia's interest in the commercial space economy accelerates. Led by Helio's senior management and Weiwei "Rocky" Chen, Special Advisor to the Board of Directors and Manager of Asia Business Development, Helio will hold a coordinated program of investor meetings and commercial introductions ..</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="str">
+        <v>Camino Receives Environmental Approval for Significant Exploration ...</v>
+      </c>
+      <c r="B958" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C958" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D958" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E958" t="str">
+        <v>https://pr-inside.com/camino-receives-environmental-approval-for-significant-exploration-r5227961.htm</v>
+      </c>
+      <c r="F958" t="str">
+        <v>(PR-inside.com) Approval Nearly Doubles Exploration Footprint and Adds 212,500 Metres of Potential Drilling Capacity Across Three Major Copper Trends VANCOUVER, BC / ACCESS Newswire / September 28, 2026 / Camino Minerals Corporation (TSXV:COR)(OTCID:CAMZF) ("Camino" or the "Company") is pleased to announce that its Peruvian subsidiary, a 65/35 joint venture between Camino and Nittetsu Mining Co., Ltd. ("Nittetsu"), has received approval from Peru's Ministry of Energy and Mines ("MINEM") for the Second Modification of the Semi-Detailed Environmental Impact Assessment ("Second MEIA-sd") for its Costa de Cobre Project (formerly known and referred to in the permit as Los Chapitos), along the coastline in southern ..</v>
+      </c>
+    </row>
+    <row r="959" xml:space="preserve">
+      <c r="A959" t="str">
+        <v>AI Chip and Server Revenue Reaches About HK$1.047 Billion; Proposed Rebrand Signals Central New Energy's Intelligent-Computing Ambition</v>
+      </c>
+      <c r="B959" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C959" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D959" t="str">
+        <v>Finance, AI, Energy</v>
+      </c>
+      <c r="E959" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110403/</v>
+      </c>
+      <c r="F959" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 28, 2026 - (ACN Newswire) - Central New Energy Holding Group Limited ('Central New Energy' ; Stock Code: 1735)  has  proposed  changing  its  name  to  Central  AI  Technology  Group Limited, with proposed as its new Chinese name. The proposed name change highlights the Group's continued push into the intelligent- computing value chain, including AI chips, servers and data centers.
+According to information cited in the company’s announcement and its 2026 interim report, revenue from its AI chip and server segment grew to approximately HK$1.047 billion for the six months ended June 30, 2026. The company said this momentum is consistent with its strategy to capture rapid growth in the global AI industry and, going forward, to invest in, construct and operate data centers.
+As demand for AI infrastructure continues to grow, the proposed new name is expected to more clearly communicate the Group’s evolving positioning in intelligent computing and technology. The proposal remains subject to shareholder and regulatory approvals.
+The Company’s reported results and business expansion provide a positive basis for market attention: for the first half of 2026, the Group reported revenue of approximately HK$6.33 billion, up 56.3% year on year; gross profit of approximately HK$130 million, up 50.0% year on year; and AI chip and server revenue of approximately HK$1.047 billion. Today, as of 10:28 a.m. (Hong Kong time), a public market-data report cited an intraday gain of 10.45% for Central New Energy (01735.HK), with the Shares trading at HK$11.41 and turnover of approximately HK$84.35 million. Earnings growth, expansion of the AI computing business and data-center planning are positive factors for current observation, but do not constitute forecasts of future results or share-price performance.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="str">
+        <v>First WAF crude trade initiated on Argus Open Markets platform</v>
+      </c>
+      <c r="B960" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C960" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D960" t="str">
+        <v>SaaS, Energy</v>
+      </c>
+      <c r="E960" t="str">
+        <v>https://www.prnewswire.com/news-releases/first-waf-crude-trade-initiated-on-argus-open-markets-platform-302891317.html</v>
+      </c>
+      <c r="F960" t="str">
+        <v>The trade underlines the important role of Argus differential assessments in west African crude price discovery and the market's drive for greater transparency LONDON, Sept. 28, 2026 /PRNewswire/ -- Oil traders have initiated the first west African (WAF) crude cargo transaction on the...</v>
+      </c>
+    </row>
+    <row r="961" xml:space="preserve">
+      <c r="A961" t="str">
+        <v>HKTDC raises 2026 export forecast amid AI boom, Strong technology demand and resilient supply chains underpin growth</v>
+      </c>
+      <c r="B961" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C961" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D961" t="str">
+        <v>AI, SaaS, Energy, Retail</v>
+      </c>
+      <c r="E961" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110398/</v>
+      </c>
+      <c r="F961" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 28, 2026 - (ACN Newswire) - The Hong Kong Trade Development Council (HKTDC) has substantially revised upward its forecast for Hong Kong's merchandise export growth in 2026 to 42%-47%, following significantly stronger-than-expected global demand for artificial intelligence (AI)-related technologies, prompting a major upgrade to the trade outlook. Meanwhile, the latest HKTDC Export Confidence Index (3Q26) indicates that exporter sentiment remains broadly positive despite ongoing geopolitical uncertainties. The Current Performance Index stood at 51.8, while the Expectation Index registered 51.3, with both remaining above the neutral 50-point threshold.
+HKTDC Director of Research Bruce Pang (left), Deputy Director of Research Wing Chu (centre) and Section Head of Special Project &amp; Business Advisory Kenneth Lee (right) announced the latest Hong Kong’s export outlook for 2026 and HKTDC Export Confidence Index for the third quarter of the year at a press conference today.
+AI-driven electronics exceed expectations
+Commenting on the export outlook, HKTDC Director of Research, Bruce Pang, said: "The strong Hong Kong export growth recorded this year has been driven primarily by the rapid acceleration of global demand for AI-related products and infrastructure. Demand for semiconductors, memory chips, computer components, telecommunications equipment and other advanced electronics expanded much faster than expected, providing substantial support to Hong Kong's exports."
+HKTDC Director of Research Bruce Pang
+Electronics remained the dominant growth engine, accounting for approximately 80% of Hong Kong's total exports in the first eight months of 2026. Exports of electronics rose by 52.8% year-on-year, significantly outpacing overall export growth. Major markets included the Chinese Mainland, ASEAN and the US, reflecting strong demand across global technology supply chains.
+Particularly notable was the strong performance of items related to growing investments in AI infrastructure, cloud computing, data centres and next-generation digital technologies worldwide. AI-related electronics now account for an increasingly significant share of Hong Kong's exports.
+Growth with broader regional trade flows throughout Asia
+The strong export performance has not been confined to a narrow range of technology items. HKTDC Deputy Director of Research, Wing Chu, said: "Exports of a broad range of conventional electronic parts and components have continued to perform strongly. Regional manufacturing networks spanning the Chinese Mainland and ASEAN economies remain highly active, supporting vigorous trade flows throughout Asia. At the same time, export performance across many traditional industries has remained broadly stable, reflecting continued overseas demand and resilient consumption in major markets."
+HKTDC Deputy Director of Research Wing Chu
+ASEAN continues to be one of Hong Kong's most dynamic export destinations, while exporter sentiment towards both ASEAN and the Chinese Mainland remains firmly positive. Regional trade flows across Asia have remained exceptionally strong amid the ongoing technology upcycle, demonstrating the resilience of regional production networks and supply chains. The Chinese Mainland's high-technology manufacturing sector has remained in expansion territory, helping sustain demand for electronic components and related intermediate goods.
+Exports remain robust amid evolving US trade policies
+Recent developments in US trade policy have introduced additional uncertainty into the global trading environment. In July, the United States imposed an additional 12.5% Section 301 tariff on imports from a number of trading partners, including the Chinese Mainland and Hong Kong. Nevertheless, Hong Kong's exports to the United States have remained remarkably resilient, with US-bound exports rising by 63.4% year-on-year in the first eight months of 2026.
+Bruce Pang added: "While the latest Section 301 tariff measures have added a degree of uncertainty for businesses, the direct impact on Hong Kong exports is expected to be limited. A substantial share of Hong Kong's exports to the United States consists of products covered by tariff exemption arrangements, particularly in the technology and electronics sectors.”
+“Recent developments in China-US relations have also helped improve the trade environment. The September Xi-Trump meeting and extension of the trade truce until January 2027, coupled with the US$30 billion Reciprocal Tariff Reduction Arrangement, provide a welcome period of stability, reducing the risk of further tariff escalation in the coming months. The extended policy dialogue between the two sides has also led to further easing in bilateral trade tensions. Together with the continued strength of global demand for technology products, these developments should help underpin Hong Kong's export performance in the months ahead."
+Hong Kong moving up the value chain
+Beyond the cyclical upswing in technology demand, recent trade developments also point to a significant structural transformation in Hong Kong's trade profile. According to HKTDC research, Hong Kong's exports are increasingly concentrated in high-value, technology-intensive products such as integrated circuits, computer parts and advanced telecommunications equipment. These products are progressively replacing traditional lower-value, bulk merchandise as key contributors to export growth.
+At the same time, Hong Kong's trade logistics pattern is undergoing a profound shift, as the growing importance of high-value items, such as semiconductors and luxury products, has increased reliance on air freight. Hong Kong's extensive air cargo network, combined with its close land transport connectivity with advanced manufacturing clusters in Southern China, has strengthened its position as a leading high-value international trade and logistics hub, as pledged in Hong Kong’s First Five-Year Plan.
+Wing Chu said: "Hong Kong is increasingly handling products that are compact in size but exceptionally high in value, which are frequently transported via a combination of air cargo services serving overseas destinations and land transport links connecting Hong Kong with manufacturing centres in the Chinese Mainland. This transformation highlights Hong Kong's evolution from a traditional trading gateway into a high-value-added international trade and supply chain management centre."
+Outlook remains constructive
+Looking ahead, the HKTDC expects Hong Kong's exports to maintain solid momentum through the remainder of 2026, supported by resilient global demand for technology products, and robust manufacturing and trade activities across the Chinese Mainland and other major destinations, such as ASEAN.
+Nevertheless, exporters will continue to navigate a challenging and uncertain external environment. HKTDC Section Head of Special Project &amp; Business Advisory, Kenneth Lee, said: "Businesses continue to face a range of external headwinds like geopolitical tensions, volatility in energy and commodity markets, and rising protectionist measures in certain economies. Despite these challenges, international consumption has remained relatively resilient in recent months, helping sustain demand for a broad range of consumer products. As a result, sectors such as clothing, watches and clocks, and jewellery have continued to deliver stable export performance alongside the strong growth seen in technology-related industries."
+HKTDC Section Head of Special Project &amp; Business Advisory Kenneth Lee
+References
+- Hong Kong’s 2026 Export Outlook: Hong Kong Export Growth Forecast Upgraded to 42%-47%
+https://research.hktdc.com/en/article/MjQzNzY3NzQ4Mg
+- HKTDC Export Confidence Index 3Q26: Sentiment remains broadly positive
+https://research.hktdc.com/en/article/MjQzNzY3MzkyMw
+- Hong Kong's Evolution into a High Value-Added Trade Hub
+https://research.hktdc.com/en/article/MjQzOTM2OTY1MQ
+- HKTDC Research website
+https://research.hktdc.com/en/  
+Photo download: https://bit.ly/4rD4M8f
+Media enquiries
+Please contact the HKTDC’s Communications and Public Affairs Department:
+ Christy Lee
+ Tel: (852) 2584 4369
+ Email: christy.wn.lee@hktdc.org
 About HKTDC
-The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. Follow us on @hktdc and LinkedIn
-[...4 lines deleted...]
-Disclaimer: The Government of the Hong Kong Special Administrative Region provides funding support to the project only, and does not otherwise take part in the project. Any opinions, findings, conclusions or recommendations expressed in these materials/events (or by members of the project team) are those of the project organisers only and do not reflect the views of the Government of the Hong Kong Special Administrative Region, the Culture, Sports and Tourism Bureau, the Cultural and Creative Industries Development Agency, the CreateSmart Initiative Secretariat or the CreateSmart Initiative Vetting Committee.
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="504">
-[...106 lines deleted...]
-      <c r="C509" t="str">
+    <row r="962">
+      <c r="A962" t="str">
+        <v>Amprius Secures $75 Million Grant for American High-Energy Density Battery Production</v>
+      </c>
+      <c r="B962" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C962" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D509" t="str">
-[...56 lines deleted...]
-      <c r="C512" t="str">
+      <c r="D962" t="str">
+        <v>Finance, Energy, Automotive</v>
+      </c>
+      <c r="E962" t="str">
+        <v>https://finance.yahoo.com/energy/articles/amprius-secures-75-million-grant-090000292.html</v>
+      </c>
+      <c r="F962" t="str">
+        <v>FREMONT, Calif., September 28, 2026--Amprius Technologies ("Amprius" or the "Company") (NYSE: AMPX), a leader in high-performance batteries, has been awarded a grant of up to $75 million from the U.S. Department of War ("DoW") to retrofit an existing domestic production line from EV batteries to high-energy density cells for unmanned aerial systems.</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="str">
+        <v>Growth in the power system increases costs – main grid service fees will rise by 4 per cent at the beginning of the year</v>
+      </c>
+      <c r="B963" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C963" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D963" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E963" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369586/0/en/growth-in-the-power-system-increases-costs-main-grid-service-fees-will-rise-by-4-per-cent-at-the-beginning-of-the-year.html</v>
+      </c>
+      <c r="F963" t="str">
+        <v>Transmission system operator Fingrid will raise main grid service fees by 4 per cent as of the beginning of 2027. The increase is driven by a substantial investment programme anticipating future customer needs and the rising costs of the expanding power system. Strengthening the transmission grid supports economic growth by enabling industrial investments in Finland.</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="str">
+        <v>Graphene Market Gains Momentum From Next-Generation Energy Storage Research</v>
+      </c>
+      <c r="B964" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C964" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D964" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E964" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1774119</v>
+      </c>
+      <c r="F964" t="str">
+        <v>The global graphene market was valued at USD 341.4 million in 2025 and is expected to reach USD 456.8 million in 2026. The market is [read full press release...]</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="str">
+        <v>Lithium, Cobalt, Nickel: The Price Swings Shaking the Battery Market</v>
+      </c>
+      <c r="B965" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C965" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D965" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E965" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1774102</v>
+      </c>
+      <c r="F965" t="str">
+        <v>The global battery market is on track to more than triple in size this decade. Grand View Research valued it at USD 154.1 billion in [read full press release...]</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="str">
+        <v>Aon Launches Power Lifecycle Program to Support Conventional Gas Power Projects Powering Digital Infrastructure Growth</v>
+      </c>
+      <c r="B966" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C966" t="str">
         <v>PR Newswire</v>
       </c>
-      <c r="D512" t="str">
-[...16 lines deleted...]
-      <c r="C513" t="str">
+      <c r="D966" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E966" t="str">
+        <v>https://www.prnewswire.com/news-releases/aon-launches-power-lifecycle-program-to-support-conventional-gas-power-projects-powering-digital-infrastructure-growth-302890617.html</v>
+      </c>
+      <c r="F966" t="str">
+        <v>New multiline insurance solution offers up to $2.5 billion in coverage across construction and operations for utility and digital infrastructure clients DUBLIN, Sept. 28, 2026 /PRNewswire/ -- Aon plc (NYSE: AON), a leading global professional services firm, today announced the launch of...</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="str">
+        <v>Breathe In, Scale Up: The Carbon Dioxide Market Heads Toward 2033</v>
+      </c>
+      <c r="B967" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C967" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D513" t="str">
-[...36 lines deleted...]
-      <c r="C515" t="str">
+      <c r="D967" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E967" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1774072</v>
+      </c>
+      <c r="F967" t="str">
+        <v>Carbon dioxide (CO₂) is the gas behind fizzy drinks, frozen food, surgical procedures and oil recovery, and it is also central to climate policy. The [read full press release...]</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="str">
+        <v>BE Investors Have Opportunity to Lead Bloom Energy Corporation Securities Fraud Lawsuit with SBS Law</v>
+      </c>
+      <c r="B968" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C968" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D968" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E968" t="str">
+        <v>https://www.prnewswire.com/news-releases/be-investors-have-opportunity-to-lead-bloom-energy-corporation-securities-fraud-lawsuit-with-sbs-law-302891029.html</v>
+      </c>
+      <c r="F968" t="str">
+        <v>LOS ANGELES, Sept. 28, 2026 /PRNewswire/ -- Schall, Brown &amp; Schwartz LLP ("SBS"), a national shareholder rights litigation firm, reminds investors of a class action lawsuit against Bloom Energy Corporation ("Bloom" or "the Company") (NYSE: BE) for violations of §§10(b) and 20(a) of the...</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="str">
+        <v>Bloom Energy Corporation Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - BE</v>
+      </c>
+      <c r="B969" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C969" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D969" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E969" t="str">
+        <v>https://www.prnewswire.com/news-releases/bloom-energy-corporation-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--be-302891027.html</v>
+      </c>
+      <c r="F969" t="str">
+        <v>NEW YORK, Sept. 28, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Bloom Energy Corporation ("Bloom" or "the Company") (NYSE: BE) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated thereunder by...</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="str">
+        <v>Azerbaijan: TotalEnergies Announces Final Investment Decision for Absheron Full Field Development</v>
+      </c>
+      <c r="B970" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C970" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D515" t="str">
-[...96 lines deleted...]
-      <c r="C520" t="str">
+      <c r="D970" t="str">
+        <v>Finance, Energy</v>
+      </c>
+      <c r="E970" t="str">
+        <v>https://finance.yahoo.com/energy/articles/azerbaijan-totalenergies-announces-final-investment-060000974.html</v>
+      </c>
+      <c r="F970" t="str">
+        <v>PARIS, September 28, 2026-- TotalEnergies (Paris:TTE) (LSE:TTE) (NYSE:TTE) (35%, operator), together with its partners SOCAR (35%) and XRG (30%), have taken the Final Investment Decision (FID) for the Full Field Development of the Absheron gas and condensate field.</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="str">
+        <v>Envision Energy Accelerates the Evolution of Global Wind Technology with DNV Certification for TG Pro</v>
+      </c>
+      <c r="B971" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C971" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D971" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E971" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-accelerates-the-evolution-of-global-wind-technology-with-dnv-certification-for-tg-pro-302890895.html</v>
+      </c>
+      <c r="F971" t="str">
+        <v>HAMBURG, Germany, Sept. 28, 2026 /PRNewswire/ -- Envision Energy, a global leader in green technology, has received Type Certification from DNV for its TG Pro (EN-206/8.35 60 Hz) wind turbine, marking an important milestone in the collaboration between the two companies and further...</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="str">
+        <v>Envision Energy treibt die Weiterentwicklung der globalen Windkrafttechnologie mit der DNV-Zertifizierung für TG Pro voran</v>
+      </c>
+      <c r="B972" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C972" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D972" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E972" t="str">
+        <v>https://www.prnewswire.com/news-releases/envision-energy-treibt-die-weiterentwicklung-der-globalen-windkrafttechnologie-mit-der-dnv-zertifizierung-fur-tg-pro-voran-302890915.html</v>
+      </c>
+      <c r="F972" t="str">
+        <v>HAMBURG, Deutschland, 28. September 2026 /PRNewswire/ -- Envision Energy, ein weltweit führendes Unternehmen im Bereich grüner Technologien, hat von DNV die Typenzertifizierung für seine Windkraftanlage TG Pro (EN-206/8.35 60 Hz) erhalten, was einen wichtigen Meilenstein in der...</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="str">
+        <v>Haffner Energy receives a €3.2M firm order from INCAD for Quebec’s first Multi-Energy Hub, in Bécancour</v>
+      </c>
+      <c r="B973" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C973" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D520" t="str">
-[...156 lines deleted...]
-      <c r="C528" t="str">
+      <c r="D973" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E973" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369511/0/en/haffner-energy-receives-a-3-2m-firm-order-from-incad-for-quebec-s-first-multi-energy-hub-in-b%C3%A9cancour.html</v>
+      </c>
+      <c r="F973" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="str">
+        <v>Haffner Energy reçoit la commande ferme de 3,2 M€ d’INCAD pour le premier Carrefour multi-énergies du Québec, à Bécancour</v>
+      </c>
+      <c r="B974" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C974" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D974" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E974" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369511/0/fr/haffner-energy-re%C3%A7oit-la-commande-ferme-de-3-2-m-d-incad-pour-le-premier-carrefour-multi-%C3%A9nergies-du-qu%C3%A9bec-%C3%A0-b%C3%A9cancour.html</v>
+      </c>
+      <c r="F974" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="str">
+        <v>Hoymiles launches HoyUltra 2000M full-scenario C&amp;amp;I energy storage in Budapest, kicking off its European roadshow</v>
+      </c>
+      <c r="B975" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C975" t="str">
         <v>PR Newswire</v>
       </c>
-      <c r="D528" t="str">
-[...56 lines deleted...]
-      <c r="C531" t="str">
+      <c r="D975" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E975" t="str">
+        <v>https://www.prnewswire.com/news-releases/hoymiles-launches-hoyultra-2000m-full-scenario-ci-energy-storage-in-budapest-kicking-off-its-european-roadshow-302891207.html</v>
+      </c>
+      <c r="F975" t="str">
+        <v>BUDAPEST, Hungary, Sept. 28, 2026 /PRNewswire/ -- Hoymiles has launched the HoyUltra 2000M, its full-scenario commercial and industrial (C&amp;I) battery energy storage system (BESS), at the first stop of its European C&amp;I Energy Storage Roadshow in Budapest on 24th-25th September 2026. The...</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="str">
+        <v>Statement Regarding Final Offer for Capricorn Energy plc</v>
+      </c>
+      <c r="B976" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C976" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D531" t="str">
-[...16 lines deleted...]
-      <c r="C532" t="str">
+      <c r="D976" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E976" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369509/0/en/statement-regarding-final-offer-for-capricorn-energy-plc.html</v>
+      </c>
+      <c r="F976" t="str">
+        <v>Not for release, publication or distribution, in whole or in part, directly or indirectly in, into or from any jurisdiction where to do so would constitute a violation of the relevant laws of such jurisdiction</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="str">
+        <v>Burckhardt Compression selected for MTU gas turbine test facility in Germany</v>
+      </c>
+      <c r="B977" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C977" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D532" t="str">
-[...2796 lines deleted...]
-      <c r="C672" t="str">
+      <c r="D977" t="str">
+        <v>Energy</v>
+      </c>
+      <c r="E977" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369499/0/en/burckhardt-compression-selected-for-mtu-gas-turbine-test-facility-in-germany.html</v>
+      </c>
+      <c r="F977" t="str">
+        <v>Burckhardt Compression has secured an order from MTU Maintenance Berlin-Brandenburg for the supply of two high-speed compressor solutions.</v>
+      </c>
+    </row>
+    <row r="978" xml:space="preserve">
+      <c r="A978" t="str">
+        <v>Airwheel Smart Electric Cabin Suitcase Wins 2026 iLuxury Awards for SE3SX 20inch Rideable AI Wheel Boarding Carry-on Hand Travel Scooter Luxury Luggage</v>
+      </c>
+      <c r="B978" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C978" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D672" t="str">
-[...3400 lines deleted...]
-Airwheel continues to explore how intelligent mobility can make every journey lighter, smarter, freer, and more enjoyable.
+      <c r="D978" t="str">
+        <v>AI, Energy, Retail, Automotive</v>
+      </c>
+      <c r="E978" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110387/</v>
+      </c>
+      <c r="F978" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Sept 28, 2026 - (ACN Newswire) - Airwheel, an intelligent mobility technology brand, today announced that its flagship Airwheel SE3SX smart riding cabin suitcase has been recognized at the 2026 iLuxury Awards, receiving the "Best Luxury Tech and Gadgets – Best Luxury Tech for Travel " award.
+The award-winning rideable carry-on combines intelligent mobility, flagship engineering, and premium industrial design for the next generation of travel.When travel becomes about more than simply reaching a destination—when the journey itself becomes part of the experience—the definition of premium travel equipment begins to evolve.
+The recognition highlights the SE3SX’s combination of intelligent mobility, connected technology, premium materials, and futuristic industrial design, reflecting a broader shift in how technology is being integrated into the luxury travel experience.
+Rather than treating luggage as a passive container, Airwheel approaches the suitcase as an active part of the journey—one that can carry belongings, provide powered mobility, connect with digital devices, and adapt to different travel scenarios.
+iLuxury Awards: Where Luxury Meets Technology
+The iLuxury Awards, founded by the International Awards Associate (IAA), recognizes innovation across luxury products, design, technology, and lifestyle.
+The program highlights products that bring together aesthetic refinement, technological innovation, craftsmanship, and practical value. For Airwheel, the SE3SX recognition reflects the growing convergence of luxury design and intelligent mobility.
+The award also arrives as the global luggage category moves beyond traditional considerations such as capacity, materials, and appearance. Connected functionality, electric mobility, human-machine interaction, and personalized experiences are becoming increasingly relevant to the next generation of premium travel products.
+Beyond the Suitcase: Intelligent Mobility for the Journey
+For generations, the suitcase has served one fundamental purpose: carrying belongings from one destination to another.
+Airwheel is exploring a different possibility.
+The SE3SX combines luggage storage with an integrated electric drive system, allowing travelers to switch between riding and conventional rolling modes according to the environment.
+This makes the product particularly relevant to travel scenarios that involve long distances on foot, including airport terminals, railway stations, exhibition complexes, and large commercial spaces.
+The concept is straightforward: instead of simply pulling luggage behind them, travelers can use the suitcase itself as part of their mobility experience.
+In this sense, the SE3SX represents a broader transition from traditional luggage toward Smart Luggage, Electric Suitcases, and Rideable Cabin Suitcases.
+Flagship Engineering, Designed Around the Traveler
+The SE3SX combines a 20-inch cabin-oriented form factor with an integrated electric mobility system.
+The suitcase measures 530 × 360 × 236 mm, offers approximately 20 liters of storage, and weighs about 6.6 kg. It supports a maximum load of 95 kg and reaches a top riding speed of 9.9 km/h.
+Its propulsion system combines a 230W motorized front wheel with rear auxiliary wheels to support both riding stability and conventional rolling. The system is designed for controlled movement across suitable travel environments, while the suitcase can return to conventional pull-behind use when riding is not appropriate.
+The exterior combines a high-strength ABS+PC shell with an aluminum alloy frame, balancing structural strength with a premium, lightweight form. A TSA combination lock supports international travel, while a built-in USB output provides convenient charging for compatible personal devices.
+The SE3SX uses a 73.26Wh detachable lithium battery, designed around applicable air-travel battery requirements.
+Technology That Stays Out of the Way
+For a premium smart product, technology is most effective when it feels natural.
+The SE3SX integrates physical controls with the Airwheel companion app, giving users different ways to interact with the suitcase depending on the situation.
+Its smart connectivity also includes native support for Apple Find My, allowing compatible Apple devices to help locate the suitcase.
+This combination of electric mobility and digital connectivity expands the role of luggage beyond physical storage. The suitcase becomes part of the traveler's connected device ecosystem, linking movement, location, and interaction within a single product.
+From long airport concourses to short-distance transfers, the objective is not simply to make luggage faster. It is to make movement with luggage more effortless.
+A Portfolio Built Around Intelligent Travel
+The SE3SX represents Airwheel's flagship approach to premium intelligent travel, but it is part of a broader product portfolio developed for different users and travel scenarios.
+Airwheel SE3SX Cabin Suitcase — The flagship smart cabin suitcase and 2026 iLuxury Awards recipient, combining electric mobility, connected functions, Apple Find My, and premium industrial design.
+Airwheel SE3SXD Ai Luxury Suitcase — A next-generation intelligent model that explores automated mechanical deployment, smart interaction, and a more integrated AI-oriented travel experience.
+Airwheel SE3SL+ Airport Suitcase — Designed around frequent airport and railway travel, combining compact dimensions, powered mobility, and connected smart functions.
+Airwheel SE3MiniT Electric Hand Suitcase — A more compact and lightweight interpretation of rideable luggage, designed for short trips and everyday mobility.
+Airwheel SE3T Ai Wheel Suitcase — A larger-format smart electric suitcase developed for travelers who need greater capacity for longer journeys and family travel.
+Airwheel SQ3S Kids Suitcase — A smart rideable suitcase designed for younger travelers, bringing intelligent mobility and travel entertainment into the family journey.
+Across the portfolio, Airwheel continues to develop technologies spanning electric drive systems, motion control, intelligent sensing, structural engineering, and connected interaction.
+The result is not a single definition of smart luggage, but a product ecosystem designed around different forms of travel.
+From High-End Technology to a High-End Lifestyle
+The evolution of intelligent luggage is also reflected in where these products are being introduced.
+Airwheel has expanded its premium retail presence into high-end commercial destinations including SKP, IFC, and MixC, bringing intelligent travel products into environments traditionally associated with luxury fashion, premium consumer electronics, and sophisticated lifestyle products.
+The significance goes beyond retail.
+As smart luggage enters high-end commercial spaces, the category itself begins to move from conventional travel goods toward technology-enabled lifestyle products.
+The modern luxury suitcase is no longer defined solely by leather, metal, craftsmanship, or brand heritage. Increasingly, its value can also be expressed through intelligent interaction, mobility, connectivity, and the quality of the experience it creates.
+Technology Built for Long-Term Innovation
+Behind the evolution of Airwheel's smart mobility products is a technology foundation developed over more than a decade.
+Airwheel's intelligent riding products are distributed across 68 countries and more than 4,600 retail terminals, while the company has accumulated more than 600 patents worldwide covering areas including motion control, electric drive systems, intelligent sensing, and lightweight structural design.
+The company has also received recognition from a range of international design and innovation programs. In 2026, the SE3SX received the iLuxury Awards recognition alongside other international distinctions, including a TITAN Innovation Award Platinum and WGA Wonder Global Design Award Silver, while other Airwheel models have received additional international design honors.
+Together, these developments reflect a sustained effort to bring engineering, industrial design, and intelligent interaction into a category that has remained largely unchanged for decades.
+The Next Chapter of Intelligent Travel
+The evolution of travel equipment is no longer simply about making luggage lighter, larger, or more durable.
+The next generation is increasingly about making it more intelligent, more connected, and more responsive to the way people actually travel.
+The Airwheel SE3SX represents one expression of that transition—from traditional luggage to smart mobility, and from passive storage to active participation in the journey.
+As Airwheel continues to develop products spanning AI Suitcases, Luxury Suitcases, Smart Suitcases, Cabin Suitcases, and Rideable Electric Luggage, the company is exploring a broader vision of intelligent travel in which technology becomes an almost invisible part of the experience.
+The destination may remain the same.
+But the journey is becoming something entirely different.
+About Airwheel
+Airwheel is an intelligent mobility technology brand focused on smart travel and personal mobility. Its product portfolio spans smart rideable suitcases, electric luggage, intelligent mobility products, and related connected travel technologies.
+By combining electric drive systems, intelligent controls, digital connectivity, and industrial design, Airwheel develops products designed to make everyday movement more intuitive, efficient, and engaging.
 Media Contact
 Company: Airwheel
 Contact: Media Team
 Website: https://www.airwheel.net
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="835">
-[...2906 lines deleted...]
-    </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Global Copper Foil Leader Londian Wason Announces Pricing of Upsized Initial Public Offering</v>
+        <v>BLOOM ENERGY DEADLINE: ROSEN, A RANKED AND LEADING LAW FIRM, Encourages ...</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-28</v>
       </c>
       <c r="C979" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D979" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E979" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-copper-foil-leader-londian-wason-announces-pricing-of-upsized-initial-public-offering-302849178.html</v>
+        <v>https://pr-inside.com/bloom-energy-deadline-rosen-a-ranked-and-leading-law-firm-encourages-r5227938.htm</v>
       </c>
       <c r="F979" t="str">
-        <v>NEW YORK, Aug. 12, 2026 /PRNewswire/ -- LONDIAN WASON NEW ENERGY TECH INC. ("Londian Wason" or the "Company"), leading global researcher, developer, and manufacturer of electrolytic copper foil, announced the pricing of its upsized initial public offering of approximately 4.3 million...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 27, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>More than 160,000 Duke Energy customers in Ohio and Kentucky remain without power as second round of storms is expected</v>
+        <v>NIO Announces Definitive Agreements for Strategic Transaction with Geely Holding Group in Battery Swapping and Charging Businesses</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C980" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D980" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.prnewswire.com/news-releases/more-than-160-000-duke-energy-customers-in-ohio-and-kentucky-remain-without-power-as-second-round-of-storms-is-expected-302849097.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/27/3369470/0/en/nio-announces-definitive-agreements-for-strategic-transaction-with-geely-holding-group-in-battery-swapping-and-charging-businesses.html</v>
       </c>
       <c r="F980" t="str">
-        <v>CINCINNATI, Aug. 11, 2026 /PRNewswire/ -- Duke Energy crews have been working quickly and safely to assess damage, clear debris and restore power after severe storms caused major destruction across Greater Cincinnati on Tuesday. The latest More than 180,000 customers lost power as severe...</v>
+        <v>SHANGHAI, Sept. 27, 2026 (GLOBE NEWSWIRE) -- NIO Inc. (NYSE: NIO; HKEX: 9866; SGX: NIO) (“NIO” or the “Company”), a pioneer and a leading company in the global smart electric vehicle market, today announced the entry into definitive agreements with certain subsidiaries of Zhejiang Geely Holding Group Co., Ltd. (“Geely Holding Group”) in connection with a strategic transaction in battery swapping and charging businesses.</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>BTU INVESTOR DEADLINE: Peabody Energy Corporation Investors with Substantial Losses Have Opportunity to Lead Securities Class Action Lawsuit Before August 24, 2026 Deadline</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against FuelCell ...</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C981" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D981" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E981" t="str">
-        <v>https://www.newsfilecorp.com/release/308483/BTU-INVESTOR-DEADLINE-Peabody-Energy-Corporation-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-Securities-Class-Action-Lawsuit-Before-August-24-2026-Deadline</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-fuelcell-r5227870.htm</v>
       </c>
       <c r="F981" t="str">
-        <v>San Diego, California--(Newsfile Corp. - August 11, 2026) - Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Peabody Energy Corporation (NYSE: BTU) common stock between October 14, 2024 and May 4, 2026, all dates inclusive (the "Class Period"), have until Monday, August 24, 2026 to seek appointment as lead plaintiff of the Peabody Energy class action lawsuit.  Captioned McGeachy v. Peabody Energy Corporation, No. 26-cv-01020 (E.D. Mo.), the Peabody Energy class action...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 27, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>PEABODY DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Peabody ...</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C982" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D982" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E982" t="str">
-        <v>https://pr-inside.com/peabody-deadline-rosen-skilled-investor-counsel-encourages-peabody-r5211397.htm</v>
+        <v>https://www.newsfilecorp.com/release/316076/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
       </c>
       <c r="F982" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 11, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 27, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>Optimal Transit Unveils Second Configuration of the Kraaken™ Data Center: A Ship That Can Power 32,000 Homes, Produce Clean Water for 150,000 People, and Host 60 MW of AI Compute – With No Fuel and No Emissions</v>
+        <v>UPDATE: WSP to host Power &amp; Energy-focused investor event virtually only</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C983" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D983" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E983" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/optimal-transit-unveils-second-configuration-001800404.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/27/3369451/0/en/update-wsp-to-host-power-energy-focused-investor-event-virtually-only.html</v>
       </c>
       <c r="F983" t="str">
-        <v>BEAUFORT, S.C., August 12, 2026--Zero-emission ship powers 32,000 homes, waters 150,000 people, hosts 60MW of AI compute for disaster zones — no fuel, no grid needed.</v>
+        <v>MONTREAL, Sept. 27, 2026 (GLOBE NEWSWIRE) -- WSP Global Inc., one of the world's leading engineering, science and infrastructure solutions firms, announces that its Power &amp;amp; Energy event, originally planned to be held in New York City, will instead be conducted entirely virtually due to anticipated weather conditions.</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>Cavvy Energy Releases Q2 2026 Financial and Operating Results, Provides Operational Update, and Increases 2026 Guidance</v>
+        <v>Texxoil Launches Multi-State Acquisition and Modernization Platform for Independent Fuel Retailers</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C984" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D984" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy, Retail, Automotive</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/11/3343313/0/en/cavvy-energy-releases-q2-2026-financial-and-operating-results-provides-operational-update-and-increases-2026-guidance.html</v>
+        <v>https://www.prweb.com/releases/texxoil-launches-multi-state-acquisition-and-modernization-platform-for-independent-fuel-retailers-302890074.html</v>
       </c>
       <c r="F984" t="str">
-        <v>Record Sulphur Revenues Contribute to a NOI Increase of 87% Year Over Year, $39 Million of Debt Repayment, and Improved Financial Guidance Record Sulphur Revenues Contribute to a NOI Increase of 87% Year Over Year, $39 Million of Debt Repayment, and Improved Financial Guidance</v>
+        <v>Texxoil has an identifiable demand of up to 150 gas-station locations from California to Colorado, with plans to upgrade branding, convenience retail, and EV charging. WALNUT CREEK, Calif., Sept. 27, 2026 /PRNewswire-PRWeb/ -- Texxoil today announced the launch of a strategic expansion...</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>ComEd Restoring Power in Wake of Thunderstorms, Second Round of Severe Storms in Three Days</v>
+        <v>Envision Energy získala certifikát TÜV SÜD pro řídicí systém větrných elektráren. Posiluje tak dlouhodobou odolnost budoucích energetických systémů</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C985" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D985" t="str">
         <v>Energy</v>
       </c>
       <c r="E985" t="str">
-        <v>https://finance.yahoo.com/energy/articles/comed-restoring-power-wake-thunderstorms-230300175.html</v>
+        <v>https://www.prnewswire.com/news-releases/envision-energy-ziskala-certifikat-tuv-sud-pro-idici-system-vtrnych-elektraren-posiluje-tak-dlouhodobou-odolnost-budoucich-energetickych-system-302890831.html</v>
       </c>
       <c r="F985" t="str">
-        <v>CHICAGO, August 11, 2026--ComEd crews are working to restore power to more than 370,000 customers in the wake of a dangerous line of thunderstorms that swept through northern Illinois this morning -- just hours after ComEd had completed restoration of service to customers impacted by a severe storm on Sunday. Wind gusts of up to 96 MPH -- and potential tornadoes -- downed trees, power lines and utility poles throughout ComEd’s northern Illinois region. Currently, there are more than 257,000 cust</v>
+        <v>HAMBURK, Německo, 27. září 2026 /PRNewswire/ -- Řídicí systém větrných farem společnosti Envision Energy získal během veletrhu WindEnergy Hamburg 2026 od společnosti TÜV SÜD certifikát IEC 62443-3-3 na bezpečnostní úrovni 2 (SL2), který pokrývá klíčové prvky tohoto systému, včetně SCADA,...</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>Greenland Energy Company Provides Update on Greenland Permitting Process and Project Planning</v>
+        <v>Envision Energy получает сертификат TÜV SÜD на систему управления ветряной электростанцией, укрепляя долгосрочную устойчивость энергетических систем будущего</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C986" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D986" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenland-energy-company-provides-update-on-greenland-permitting-process-and-project-planning-302848955.html</v>
+        <v>https://www.prnewswire.com/news-releases/envision-energy---tuv-sud------------302890830.html</v>
       </c>
       <c r="F986" t="str">
-        <v>DENVER, Aug. 11, 2026 /PRNewswire/ -- Greenland Energy Company (the "Company") (NASDAQ: GLND) today announced that it has received an update from its JV partner, 80 Mile plc (AIM: 80M), which is leading the permitting process for the Company's Greenland project. Based on information...</v>
+        <v>ГАМБУРГ, Германия, 27 сентября 2026 г. /PRNewswire/ -- В ходе выставки WindEnergy Hamburg 2026 система управления ветряной электростанцией Envision Energy получила сертификат IEC 62443-3-3, Уровень безопасности 2 (SL2) от TÜV SÜD, на основные элементы системы управления ветряной станцией,...</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>FSLR DEADLINE: ROSEN, TRUSTED TRIAL ATTORNEYS, Encourages First Solar, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
+        <v>Envision Energy získala certifikát TÜV SÜD pre riadiaci systém veterných elektrární, čím posilňuje dlhodobú odolnosť budúcich energetických systémov</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C987" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D987" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E987" t="str">
-        <v>https://www.newsfilecorp.com/release/309261/FSLR-DEADLINE-ROSEN-TRUSTED-TRIAL-ATTORNEYS-Encourages-First-Solar-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
+        <v>https://www.prnewswire.com/news-releases/envision-energy-ziskala-certifikat-tuv-sud-pre-riadiaci-system-veternych-elektrarni-im-posiluje-dlhodobu-odolnos-buducich-energetickych-systemov-302890829.html</v>
       </c>
       <c r="F987" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 11, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+        <v/>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>AUG. 11 (8/11) REMINDS PENNSYLVANIA TO CONTACT 811 BEFORE DIGGING TO PROTECT YOURSELF AND YOUR COMMUNITY</v>
+        <v>Envision Energy uvádza na trh pevninskú veternú turbínu Model T - EN175/8.0, ktorá zlepšuje optimalizáciu celej elektrárne a zvyšuje hodnotu životného cyklu budúcich energetických systémov</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C988" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D988" t="str">
         <v>Energy</v>
       </c>
       <c r="E988" t="str">
-        <v>https://www.prnewswire.com/news-releases/aug-11-811-reminds-pennsylvania-to-contact-811-before-digging-to-protect-yourself-and-your-community-302848946.html</v>
+        <v>https://www.prnewswire.com/news-releases/envision-energy-uvadza-na-trh-pevninsku-veternu-turbinu-model-t--en1758-0--ktora-zlepuje-optimalizaciu-celej-elektrarne-a-zvyuje-hodnotu-ivotneho-cyklu-buducich-energetickych-systemov-302890816.html</v>
       </c>
       <c r="F988" t="str">
-        <v>Pennsylvania 811 encourages homeowners and professionals to contact 811 three (3) business days before digging to avoid damaging buried utilities WEST MIFFLIN, Pa., Aug. 11, 2026 /PRNewswire/ -- Pennsylvania 811 is using the 8-1-1 calendar date as a timely reminder to residents: Always...</v>
+        <v>HAMBURG, Nemecko, 27. septembra 2026 /PRNewswire/ -- Spoločnosť Envision Energy, globálny líder v oblasti zelených technológií, dnes na veľtrhu WindEnergy Hamburg predstavila Model T – EN175/8.0, inteligentnú pevninskú veternú turbínu s výkonom 8 MW a rotorom s priemerom 175 metrov. Nová...</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>Fermi and Hillcore Energy Capital Announce 2.6 Gigawatt Power Strategic ...</v>
+        <v>Envision Energy запускает Model T - береговую ветряную турбину EN175/8.0, продвигая оптимизацию в масштабах всей станции и ценность жизненного цикла для будущих энергетических систем</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C989" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D989" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E989" t="str">
-        <v>https://pr-inside.com/fermi-and-hillcore-energy-capital-announce-2-6-gigawatt-power-strategic-r5211343.htm</v>
+        <v>https://www.prnewswire.com/news-releases/envision-energy--model-t-----en1758-0----------------302890815.html</v>
       </c>
       <c r="F989" t="str">
-        <v>(PR-inside.com) Doubles Fermi power to market to 4.8 gigawatts (GW) over the next ~30 months Build-Own-Operate-Transfer structure accelerates one of America's largest AI campus power programs - with no capital outlay by Fermi DALLAS, TX / ACCESS Newswire / August 11, 2026 / Fermi Inc. (NASDAQ:FRMI)(LSE:FRMI), operating as Fermi America™ ("Fermi" or the "Company"), announced the execution of a framework agreement with Hillcore Energy Capital Corporation ("Hillcore") under which Hillcore will finance, build, own and operate the Hillcore Power Center, an approximately 2.6 GW power complex at Fermi's Project Matador campus in Carson County, Texas, under a Build-Own-Operate-Transfer (BOOT) structure. The Hillcore Power ..</v>
+        <v>ГАМБУРГ, Германия, 27 сентября 2026 г. /PRNewswire/ -- Компания Envision Energy, мировой лидер в области экологически чистых технологий, сегодня представила модель T – EN175/8.0, интеллектуальную береговую ветряную турбину класса 8 МВт с 175-метровым ротором на заводе WindEnergy в...</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>Fermi and Hillcore Energy Capital Announce 2.6 Gigawatt Power Strategic Alliance for Project Matador</v>
+        <v>BLOOM ENERGY DEADLINE: ROSEN, NATIONAL INVESTOR RIGHTS COUNSEL, Encourages Bloom Energy Corporation Investors to Secure Counsel Before Important September 28 Deadline in Securities Class Action - BE</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C990" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D990" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E990" t="str">
-        <v>https://www.newswire.com/news/fermi-and-hillcore-energy-capital-announce-2-6-gigawatt-power-strategic</v>
+        <v>https://www.newsfilecorp.com/release/316199/BLOOM-ENERGY-DEADLINE-ROSEN-NATIONAL-INVESTOR-RIGHTS-COUNSEL-Encourages-Bloom-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-September-28-Deadline-in-Securities-Class-Action-BE</v>
       </c>
       <c r="F990" t="str">
-        <v>Doubles Fermi power to market to 4.8 gigawatts (GW) over the next ~30 months Build-Own-Operate-Transfer structure accelerates one of America's largest AI campus power programs - with no capital outlay by Fermi</v>
+        <v>New York, New York--(Newsfile Corp. - September 26, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>Brompton Energy Split Corp. Announces Extension of Term</v>
+        <v>BLOOM ENERGY DEADLINE: ROSEN, LEADING TRIAL ATTORNEYS, Encourages Bloom ...</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C991" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D991" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E991" t="str">
-        <v>https://www.newsfilecorp.com/release/309247/Brompton-Energy-Split-Corp.-Announces-Extension-of-Term</v>
+        <v>https://pr-inside.com/bloom-energy-deadline-rosen-leading-trial-attorneys-encourages-bloom-r5227747.htm</v>
       </c>
       <c r="F991" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 11, 2026) - Brompton Energy Split Corp. (TSX: ESP) (TSX: ESP.PR.A) (the "Fund") is pleased to announce that the board of directors of the Fund has approved an extension of the maturity date of the class A shares (the "Class A Shares") and preferred shares (the "Preferred Shares") of the Fund.  The current maturity date of March 30, 2027 will be extended for an additional period of 5 years to March 30, 2032. The Preferred Share dividend rate for the...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 26, 2026 / The Rosen Law Firm, P.A. WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join ..</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>What Is the Nancy Grace Roman Space Telescope? (Grades 5-8)</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against FuelCell ...</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C992" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D992" t="str">
-        <v>Energy, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E992" t="str">
-        <v>https://www.nasa.gov/learning-resources/for-kids-and-students/what-is-the-nancy-grace-roman-space-telescope-grades-5-8/</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-fuelcell-r5227675.htm</v>
       </c>
       <c r="F992" t="str">
-        <v>This article is&amp;#160;for students grades 5-8. The Nancy Grace Roman Space Telescope is NASA’s newest astrophysics observatory. The telescope will scan large sections of space. Roman will help astronomers answer questions about dark energy, dark matter, exoplanets, and more. ______________________________________________________________________ Words to Know Astrophysics: a branch of space science that applies physics and mathematics to [&amp;#8230;]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 26, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>In HelloNation, "K.D. the Insurance Queen" Sakraida of Centennial, CO, explains homeowners' insurance coverage for Colorado Storms.</v>
+        <v>ROSEN, A TOP RANKED LAW FIRM, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C993" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D993" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E993" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-kd-the-insurance-queen-sakraida-of-centennial-co-explains-homeowners-insurance-coverage-for-colorado-storms-302847204.html</v>
+        <v>https://www.newsfilecorp.com/release/316075/ROSEN-A-TOP-RANKED-LAW-FIRM-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
       </c>
       <c r="F993" t="str">
-        <v>CENTENNIAL, Colo., Aug. 11, 2026 /PRNewswire/ -- What should Colorado homeowners know about their insurance before the next big storm hits? A new HelloNation article provides a clear explanation of how homeowners' insurance coverage works when wind, hail, and snow cause damage across the...</v>
+        <v>New York, New York--(Newsfile Corp. - September 26, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>TechnipFMC Awarded Flexible Pipe Contract for Azule’s West Hub Tails Project</v>
+        <v>Endurance Energy Wraps Up Gastech 2026 with Southeast Asia Focus on Skid-Mounted Liquefaction and Localized Service</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C994" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D994" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E994" t="str">
-        <v>https://finance.yahoo.com/energy/articles/technipfmc-awarded-flexible-pipe-contract-201500487.html</v>
+        <v>https://www.prnewswire.com/news-releases/endurance-energy-wraps-up-gastech-2026-with-southeast-asia-focus-on-skid-mounted-liquefaction-and-localized-service-302890779.html</v>
       </c>
       <c r="F994" t="str">
-        <v>NEWCASTLE &amp; HOUSTON, August 11, 2026--TechnipFMC (NYSE: FTI) has been awarded a significant(1) contract to supply flexible flowlines and risers by Azule Energy for the West Hub Tails project, an extension of the Block 15/06 Agogo Integrated Development.</v>
+        <v>CHONGQING, China, Sept. 26, 2026 /PRNewswire/ -- Gastech 2026 drew 59,468 attendees from more than 150 countries to the Bangkok International Trade Exhibition Centre. Endurance Energy fielded over 100 business inquiries from 1,000+ booth visitors, with Southeast Asia the clear centre of...</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Lycos Energy Inc. Announces Q2 2026 Results and Operations Update</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against FuelCell ...</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C995" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D995" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E995" t="str">
-        <v>https://www.newsfilecorp.com/release/309245/Lycos-Energy-Inc.-Announces-Q2-2026-Results-and-Operations-Update</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-fuelcell-r5227626.htm</v>
       </c>
       <c r="F995" t="str">
-        <v>Calgary, Alberta--(Newsfile Corp. - August 11, 2026) - Lycos Energy Inc. (TSXV: LCX) ("Lycos" or the "Company") is pleased to announce its operating and financial results for the three and six months ended June 30, 2026. Selected financial and operating information is outlined below and should be read with Lycos' unaudited condensed interim consolidated financial statements and related management's discussion and analysis ("MD&amp;A") for the three and six months ended June 30, 2026 and 2025, copies...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 26, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Worksport (NASDAQ: WKSP) Q2 Operating Cash Use Falls 58%; Net Loss ...</v>
+        <v>How AI-Powered Smart Metering Can Improve Utility Efficiency</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C996" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D996" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E996" t="str">
-        <v>https://pr-inside.com/worksport-nasdaq-wksp-q2-operating-cash-use-falls-58-net-loss-r5211319.htm</v>
+        <v>https://express-press-release.net/news/2026/09/26/1772012</v>
       </c>
       <c r="F996" t="str">
-        <v>(PR-inside.com) Gross profit increased 93% from Q1 as operating expenses declined 17%, demonstrating strong sequential operating performance Q2 net sales reached a record $5.23 million, up 27% year-over-year and 58% sequentially WEST SENECA, NY / ACCESS Newswire / August 11, 2026 / Worksport Ltd. (NASDAQ:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods markets, today announced financial results for the second quarter ended June 30, 2026, delivering record quarterly net sales of $5.23 million, an increase of 27.4% year-over-year and 57.9% from the first quarter of ..</v>
+        <v>Polaris Grids Demonstrates How Artificial Intelligence Is Reducing Energy Losses and Transforming Power Distribution Across India JAIPUR, INDIA, 2026-09-26 — /EPR Network/ — India&amp;#8217;s power [read full press release...]</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>Sigma Lithium CEO Keynotes S&amp;P Global Energy Critical Minerals Forum; Joins Sustainable Industry Roundtable at World Climate Summit</v>
+        <v>INHE Showcases Its Comprehensive Energy Storage Portfolio at MEE to Meet the Middle East’s Booming Renewable Demand</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C997" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D997" t="str">
         <v>Energy</v>
       </c>
       <c r="E997" t="str">
-        <v>https://www.newsfilecorp.com/release/309239/Sigma-Lithium-CEO-Keynotes-SP-Global-Energy-Critical-Minerals-Forum-Joins-Sustainable-Industry-Roundtable-at-World-Climate-Summit</v>
+        <v>https://express-press-release.net/news/2026/09/26/1771890</v>
       </c>
       <c r="F997" t="str">
-        <v>HIGHLIGHTS Sigma Lithium's CEO, Ana Cabral, and Vale CEO, Gustavo Pimenta, presented at the S&amp;P Global Energy Rio Market Briefing in a keynote conversation about critical minerals global supply chains. Highlighted their industrial-mineral operations as examples of capturing high margins within the critical minerals supply chain.Driving investments, jobs, economic development and social prosperity.Sigma Lithium's participation is a testament to the Company's leadership in the responsible...</v>
+        <v>Dubai, UAE, 2026-09-26 — /EPR Network/ — The Middle East is defined as much by its soaring temperatures as by the vibrant energy transition unfolding across [read full press release...]</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>Securities Lawsuit Alert: First Solar, Inc. (FSLR) Investors - Contact ...</v>
+        <v>Top Features to Look for in a Battery Protection Box for Maximum Safety!</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C998" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D998" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E998" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-first-solar-inc-fslr-investors-contact-r5211314.htm</v>
+        <v>https://express-press-release.net/news/2026/09/26/1771845</v>
       </c>
       <c r="F998" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Wenzhou, China, 2026-09-26 — /EPR Network/ — As the global energy landscape shifts toward renewable power, energy storage systems are rapidly becoming an integral part [read full press release...]</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>New Era Energy &amp; Digital Announces Second Quarter 2026 Reporting Schedule</v>
+        <v>State Grid Hosts the 2026 "China–Brazil–Chile Cloud Open Day" Event</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C999" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D999" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy, Education</v>
       </c>
       <c r="E999" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/11/3343108/0/en/new-era-energy-digital-announces-second-quarter-2026-reporting-schedule.html</v>
+        <v>https://finance.yahoo.com/energy/articles/state-grid-hosts-2026-china-123800640.html</v>
       </c>
       <c r="F999" t="str">
-        <v>MIDLAND, Texas, Aug. 11, 2026 (GLOBE NEWSWIRE) -- New Era Energy &amp;amp; Digital, Inc. (Nasdaq: NUAI) (“New Era” or the “Company”), a developer of next-generation digital infrastructure and integrated power assets, today announced that it expects to file its Quarterly Report on Form 10-Q for the quarter ended June 30, 2026, after market close on Friday, August 14, 2026.</v>
+        <v>WUHAN, China, September 26, 2026--On September 22, State Grid Corporation of China’s 2026 "China–Brazil–Chile Cloud Open Day" was held across five locations in three countries: Zigong, China; Rio de Janeiro and Campinas, Brazil; and Santiago and Valparaíso, Chile. With lanterns telling stories of civilization and the power grid connecting the pulse of the times, the event promoted cultural exchange and mutual learning among China, Brazil and Chile, building friendship through high-quality energy</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>Alpha Compute Signs Binding Term Sheet for Planned 200 MW Natural Gas-Powered Data Center Campus in Pennsylvania, with Potential Expansion to 1 GW</v>
+        <v>All in One Solar Street Light: The Ultimate Solution for Sustainable Urban Lighting!</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C1000" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D1000" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/11/3343083/0/en/alpha-compute-signs-binding-term-sheet-for-planned-200-mw-natural-gas-powered-data-center-campus-in-pennsylvania-with-potential-expansion-to-1-gw.html</v>
+        <v>https://express-press-release.net/news/2026/09/26/1771419</v>
       </c>
       <c r="F1000" t="str">
-        <v>Alpha Compute Signs Binding Term Sheet for Planned 200 MW Natural Gas-Powered Data Center Campus in Pennsylvania, with Potential Expansion to 1 GW</v>
+        <v>Shenzhen, China, 2026-09-26 — /EPR Network/ — Shenzhen Sungreat Energy Technology Co., Ltd., a leading innovator in renewable energy and urban smart lighting, is proud [read full press release...]</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>SPOC Energy Earns Fifth Inc. 5000 Recognition, Reflecting More Than a Decade of Growth and Innovation</v>
+        <v>GCC Aluminum Wire Rod Market Gains Momentum Through 2032</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C1001" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D1001" t="str">
         <v>Energy</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.prnewswire.com/news-releases/spoc-energy-earns-fifth-inc-5000-recognition-reflecting-more-than-a-decade-of-growth-and-innovation-302848757.html</v>
+        <v>https://express-press-release.net/news/2026/09/26/1771251</v>
       </c>
       <c r="F1001" t="str">
-        <v>Recognition reflects the company's evolution into a global power conversion systems provider serving mission-critical infrastructure BIRMINGHAM, Ala., Aug. 11, 2026 /PRNewswire/ -- SPOC Energy, a global provider of advanced power conversion systems and motor-control automation, has been...</v>
+        <v>Noida, India, 2026-09-26 — /EPR Network/ — The Gulf Cooperation Council (GCC) is steadily strengthening its industrial capabilities through investments in infrastructure, manufacturing, and energy-efficient [read full press release...]</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>