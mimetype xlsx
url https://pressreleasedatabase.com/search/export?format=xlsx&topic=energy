--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -437,20046 +437,21206 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Locus FS Expands The Woodlands Laboratory to Advance Biosurfactant Innovation</v>
+        <v>Niutech Signs Agreement with Global Energy Major for Waste Plastic Pyrolysis Line to Produce SAF</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C2" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D2" t="str">
         <v>Energy</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.prnewswire.com/news-releases/locus-fs-expands-the-woodlands-laboratory-to-advance-biosurfactant-innovation-302826503.html</v>
+        <v>https://www.prnewswire.com/news-releases/niutech-signs-agreement-with-global-energy-major-for-waste-plastic-pyrolysis-line-to-produce-saf-302864305.html</v>
       </c>
       <c r="F2" t="str">
-        <v>Expansion brings mining, oil and gas, and biosurfactant formulation expertise together under one roof to speed product development and customer-focused innovation THE WOODLANDS, Texas, July 15, 2026 /PRNewswire/ -- Locus Fermentation Solutions has expanded its laboratory operations in The...</v>
+        <v>JINAN, China, Aug. 29, 2026 /PRNewswire/ -- Niutech Technology Group Co., Ltd. (abbreviated as "Niutech"), a global supplier of industrial continuous pyrolysis solutions, has signed a sales contract with a global energy major for an Industrial Continuous Waste Plastic Pyrolysis Production...</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Solar Energy Initiatives, Inc. (OTC: SNRY) Launches Buyback Initiative Reflecting Strong Confidence in Progress With Clean, Non-Dilutive Structure</v>
+        <v>Sigenergy Melancarkan “SigenStor NEO” di Thailand, Memperkenalkan Penyelesaian Tenaga Pintar Serba Lengkap Baharu</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C3" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D3" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.newmediawire.com/news/solar-energy-initiatives-inc-otc-snry-launches-buyback-initiative-reflecting-strong-confidence-in-progress-with-clean-non-dilutive-structure-7087730</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/ms/sigenergy-melancarkan-sigenstor-neo-di-thailand-memperkenalkan-penyelesaian-tenaga-pintar-serba-lengkap-baharu.html</v>
       </c>
       <c r="F3" t="str">
-        <v>DOVER, DE - July 15, 2026 ( NEWMEDIAWIRE ) - Solar Energy Initiatives, Inc. (OTC: SNRY) today announced that its Board of Directors has authorized an open-market share repurchase program. This initiative reflects the Company’s strong confidence in its current trajectory and commitment to enhancing shareholder value. As the Company advances strategic discussions with high quality merger candidates, management believes the stock remains significantly undervalued relative to SNRY’s clean capital structure and future potential. With zero convertible debt, zero warrants, and zero dilutive instruments on the books and no plans for a reverse split, the existing share structure is poised to directly benefit from any successful transaction. Bryan Wilkinson, President and Chief Executive Officer, co</v>
+        <v>BANGKOK, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy terus memperluas perniagaan penyelesaian tenaga pintarnya di Thailand dengan pelancaran rasmi “Unfold the New Era of Energy Intelligence: SigenStor NEO” di Capella Bangkok. Majlis tersebut menandakan pengenalan rasmi SigenStor NEO, penyelesaian tenaga pintar serba lengkap terkini daripada Sigenergy, ke pasaran Thailand. Syarikat turut mengumumkan harga rasmi produk serta memperlihatkan keupayaan sistem dalam pengurusan tenaga bersepadu dan pintar kepada lebih daripada 600 hadirin.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>County Durham’s Food Waste to Help Power Up to 10,000 North East Homes</v>
+        <v>Sigenergy เปิดตัว "SigenStor NEO" ในประเทศไทย นำเสนอโซลูชันพลังงานอัจฉริยะแบบครบวงจรรุ่นใหม่</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C4" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D4" t="str">
         <v>Energy</v>
       </c>
       <c r="E4" t="str">
-        <v>https://pressat.co.uk/releases/county-durhams-food-waste-to-help-power-up-to-10000-north-east-homes-cab9e9d21df1c39ea4eb32cab2981ece/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/th/sigenergy-%E0%B9%80%E0%B8%9B%E0%B8%B4%E0%B8%94%E0%B8%95%E0%B8%B1%E0%B8%A7-sigenstor-neo-%E0%B9%83%E0%B8%99%E0%B8%9B%E0%B8%A3%E0%B8%B0%E0%B9%80%E0%B8%97%E0%B8%A8%E0%B9%84%E0%B8%97%E0%B8%A2-%E0%B8%99%E0%B8%B3%E0%B9%80%E0%B8%AA%E0%B8%99%E0%B8%AD%E0%B9%82%E0%B8%8B%E0%B8%A5%E0%B8%B9%E0%B8%8A%E0%B8%B1%E0%B8%99%E0%B8%9E%E0%B8%A5%E0%B8%B1%E0%B8%87%E0%B8%87%E0%B8%B2%E0%B8%99%E0%B8%AD%E0%B8%B1%E0%B8%88%E0%B8%89%E0%B8%A3%E0%B8%B4%E0%B8%A2%E0%B8%B0%E0%B9%81%E0%B8%9A%E0%B8%9A%E0%B8%84%E0%B8%A3%E0%B8%9A%E0%B8%A7%E0%B8%87%E0%B8%88%E0%B8%A3%E0%B8%A3%E0%B8%B8%E0%B9%88%E0%B8%99%E0%B9%83%E0%B8%AB%E0%B8%A1%E0%B9%88.html</v>
       </c>
       <c r="F4" t="str">
-        <v>Wednesday 15 July, 2026 Organic Waste Solutions is processing an estimated 9,000 tonnes of household food waste per year from Durham County Council, converting county-wide collections into renewable energy and agricultural bio-fertiliser. Durham County Council has started household food waste collections across the county, with around half of the material being processed by Organic Waste Solutions at the Wardley Anaerobic Digestion facility on the outskirts of Gateshead. The estimated 9,000 tonnes of food waste collected annually is being converted into enough renewable energy to help fuel up to 10,000 North East homes, waste that would otherwise have gone to an Energy from Waste facility. The partnership follows the introduction of legislation requiring all English local authorities to pr</v>
+        <v>กรุงเทพฯ, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy เดินหน้าขยายธุรกิจโซลูชันพลังงานอัจฉริยะในประเทศไทย ด้วยการเปิดตัวอย่างเป็นทางการภายใต้ชื่องาน "Unfold the New Era of Energy Intelligence: SigenStor NEO" ณ Capella Bangkok งานครั้งนี้ถือเป็นการเปิดตัว SigenStor NEO โซลูชันพลังงานอัจฉริยะแบบครบวงจรรุ่นล่าสุดของ Sigenergy อย่างเป็นทางการในตลาดไทย นอกจากนี้ บริษัทยังประกาศราคาผลิตภัณฑ์อย่างเป็นทางการ และจัดแสดงขีดความสามารถของระบบด้านการจัดการพลังงานอัจฉริยะต่อผู้เข้าร่วมงานกว่า 600 คน</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>“Wheel of Watt”: PLAN-B NET ZERO launches prize draw with instant prizes and a €1,000,000 top prize</v>
+        <v>CATL Announces Local Partnership, Showcases Full-Chain Storage at The Smarter E South America 2026</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C5" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D5" t="str">
         <v>Energy</v>
       </c>
       <c r="E5" t="str">
-        <v>https://pressat.co.uk/releases/wheel-of-watt-plan-b-net-zero-launches-prize-draw-with-instant-prizes-and-a-eur1000000-top-prize-af035819e1772ddeed5dc6a39bab4c06/</v>
+        <v>https://www.prnewswire.com/news-releases/catl-announces-local-partnership-showcases-full-chain-storage-at-the-smarter-e-south-america-2026-302863235.html</v>
       </c>
       <c r="F5" t="str">
-        <v>Wednesday 15 July, 2026 Three prize tiers, one big goal: from 15 July 2026, the digital energy supplier specialising in renewable energy is giving away instant prizes, monthly non-cash prizes and a top prize of €1,000,000. The full terms and conditions of participation set out all the details. Today marks the launch of “Wheel of Watt”, the largest prize draw campaign since PLAN-B NET ZERO was founded. The concept: three prize tiers that build on one another. Immediately after registration, the “Wheel of Watt” determines whether an instant prize is waiting. This is followed by five monthly “Power Packs” draws, before the grand final draw for the €1,000,000 top prize at the end of the campaign. Both new and existing customers can take part. The exact eligibility requirements, deadlines and g</v>
+        <v>SÃO PAULO, Aug. 29, 2026 /PRNewswire/ -- CATL is showcasing its full energy storage ecosystem at The Smarter E South America 2026 in São Paulo from August 25 to 27, demonstrating capabilities across the entire value chain, from cell R&amp;D and energy management to project delivery and...</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Bioforce Nanosciences Holdings, Inc. Announces Strategic Oil and Gas Leases in Nevada</v>
+        <v>Sugar Pure Balance Reviews 2026: Could This Simple 2-Capsule BHB Formula Be the Glucose-Support Routine You've Been Looking For?</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C6" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D6" t="str">
-        <v>Energy</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327827/0/en/Bioforce-Nanosciences-Holdings-Inc-Announces-Strategic-Oil-and-Gas-Leases-in-Nevada.html</v>
+        <v>https://www.newswire.com/news/sugar-pure-balance-reviews-2026-could-this-simple-2-capsule-bhb-formula-be-the</v>
       </c>
       <c r="F6" t="str">
-        <v>Bioforce Nanosciences Holdings, Inc. Announces Strategic Oil and Gas Leases in Nevada</v>
+        <v>As consumer interest in everyday glucose wellness support continues in 2026, this Sugar Pure Balance review examines the brand-stated three-BHB mineral formula, its simple two-capsule daily routine, how it is positioned to support glucose balance and steady energy, and the ingredient, dosing, pricing, and guarantee details buyers are comparing before ordering.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>PRF Technologies Expands DeepSolar Predict™ Platform with Battery-to-Revenue Intelligence, Extending AI-Driven Revenue Optimization Across Solar and Energy Storage Assets</v>
+        <v>WWF: Seize momentum in progressive rangelands action, increase investment and turn pledges to impact before next UN land talks</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C7" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D7" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327824/0/en/PRF-Technologies-Expands-DeepSolar-Predict-Platform-with-Battery-to-Revenue-Intelligence-Extending-AI-Driven-Revenue-Optimization-Across-Solar-and-Energy-Storage-Assets.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359703</v>
       </c>
       <c r="F7" t="str">
-        <v>New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch</v>
+        <v>Aligned with WWF expectations, UNCCD COP17 delivered much-needed structure and investment for previously overlooked solutions to the nature, climate and food security crises. Parties agreed to progressive decisions to protect, sustainably manage and restore once-ignored rangelands and grasslands, support underserved pastoralists and local communities, and transition to nature-positive agriculture. Concurrently, the COP17 Presidency harnessed multi-stakeholder energy to deliver a flagship R... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359703</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Electrovaya Announces Commercial Relationship with Amazon</v>
+        <v>KEO Energy Enters Into Operating Agreements in Venezuela with PDVSA</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C8" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D8" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327745/0/en/Electrovaya-Announces-Commercial-Relationship-with-Amazon.html</v>
+        <v>https://pr-inside.com/keo-energy-enters-into-operating-agreements-in-venezuela-with-pdvsa-r5217287.htm</v>
       </c>
       <c r="F8" t="str">
-        <v>Relationship expected to support continued deployment of Infinity Battery Technology across material handling operations and potential for expanded engagement around Electrovaya’s battery platforms for robotics and energy storage Relationship expected to support continued deployment of Infinity Battery Technology across material handling operations and potential for expanded engagement around Electrovaya’s battery platforms for robotics and energy storage</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 28, 2026 / KEO Capital AB (publ) ("KEO Capital" or the "Company") (Nasdaq Stockholm:KEOC) announces that, following approval of its board of directors, Maha Energy Indiana, Inc. ("Maha Indiana" or "KEO Energy"), a US subsidiary of the Company, has executed an Agreement for the Administration of the Joint Venture PetroUrdaneta, S.A. (the "Integral Agreement") with PDVSA Petróleo, S.A. ("PDVSA"). The Integral Agreement is complemented by a set of Related Agreements that together form the contractual framework for the transaction, including but not limited to the following: (i) an Integrated Services Agreement ("ISA"), under which KEO ..</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Rubico Announces Acquisition of Additional Newbuilding MR Tanker and a 33% Increase of Potential Gross Revenue Backlog to About $305 Million</v>
+        <v>Theralase(R) Releases Q2 2026 Financial Statements</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C9" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D9" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327742/0/en/Rubico-Announces-Acquisition-of-Additional-Newbuilding-MR-Tanker-and-a-33-Increase-of-Potential-Gross-Revenue-Backlog-to-About-305-Million.html</v>
+        <v>https://www.newsfilecorp.com/release/311984/TheralaseR-Releases-Q2-2026-Financial-Statements</v>
       </c>
       <c r="F9" t="str">
-        <v>ATHENS, Greece, July 15, 2026 (GLOBE NEWSWIRE) -- Rubico Inc. (Nasdaq: RUBI) (the “Company” or “Rubico”), a global provider of shipping transportation services specializing in the ownership of vessels, announced today that it has entered into a share purchase agreement (the “SPA”) with Top Ships Inc. to purchase the shares of a company (the “SPV”) that is party to a shipbuilding contract with Guangzhou Shipyard International Company Limited and China Shipbuilding Trading Co., Ltd. for the construction of a 47,499 dwt chemical/product oil carrier (the “Newbuilding MR Tanker”). The Newbuilding MR Tanker is scheduled for delivery in the third quarter of 2029.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Theralase® Technologies Inc. (TSXV: TLT) (OTCQB: TLTFF) ("Theralase®" or the "Company"), a clinical-stage pharmaceutical company dedicated to the research and development of energy-activated small molecules for the safe and effective destruction of various cancers, bacteria and viruses, has released the Company's unaudited interim consolidated financial statements for the six-month period ended June 30th, 2026 ("Financial...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Constellium to Source Local Renewable Energy for its German Facilities</v>
+        <v>Energy Fuels Completes Acquisition of Australian Strategic Materials</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C10" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327705/0/en/Constellium-to-Source-Local-Renewable-Energy-for-its-German-Facilities.html</v>
+        <v>https://www.prnewswire.com/news-releases/energy-fuels-completes-acquisition-of-australian-strategic-materials-302863022.html</v>
       </c>
       <c r="F10" t="str">
-        <v>PARIS, July 15, 2026 (GLOBE NEWSWIRE) -- Constellium SE (NYSE: CSTM) today announced that its extrusion and automotive structures plants in Gottmadingen and Singen , Germany, will source locally produced solar electricity under a long-term Power Purchase Agreement (PPA) with the community of Gottmadingen.</v>
+        <v>Rare Earth Metal and Alloy Production Added to Emerging Western Mine-to-Magnet Champion DENVER, Aug. 28, 2026 /PRNewswire/ -- Energy Fuels Inc. (NYSE.A: UUUU) (TSX: EFR) (ASX: EF2), a leading producer of rare earth elements (REE), uranium, and other critical materials, today announced it...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>WHILL Introduces the Modo Breeze: A Carbon-Fiber Ultralight Electric ...</v>
+        <v>Kaplan Fox Announces a Securities Class Action Against Bloom Energy Corporation (BE) - Lead Plaintiff Deadline is September 28, 2026</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C11" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D11" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E11" t="str">
-        <v>https://pr-inside.com/whill-introduces-the-modo-breeze-a-carbon-fiber-ultralight-electric-r5201296.htm</v>
+        <v>https://www.newsfilecorp.com/release/311347/Kaplan-Fox-Announces-a-Securities-Class-Action-Against-Bloom-Energy-Corporation-BE-Lead-Plaintiff-Deadline-is-September-28-2026</v>
       </c>
       <c r="F11" t="str">
-        <v>(PR-inside.com) Weighing just under 29 pounds and folding in seconds, the airline-friendly Modo Breeze offers premium power mobility at a breakthrough price point. ORLANDO, FL / ACCESS Newswire / July 15, 2026 / WHILL, a global leader in personal electric mobility, today announced the launch of theModo Breeze , a carbon-fiber, ultralight electric wheelchair engineered for everyday independence and effortless travel. With a fully configured weight of just 28.6 pounds (without battery), a quick-fold design, and an accessible price of $1,999, the Modo Breeze makes premium power mobility available to more people than ever before. Built around a lightweight carbon-fiber frame, the Modo ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>NASA’s Webb Discovers Hidden Planet in Famous Star System</v>
+        <v>Hoymiles Marks a Decade Milestone in Brazil with Expanded Energy Solutions at Intersolar South America 2026</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C12" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D12" t="str">
         <v>Energy</v>
       </c>
       <c r="E12" t="str">
-        <v>https://science.nasa.gov/missions/webb/nasas-webb-discovers-hidden-planet-in-famous-star-system/</v>
+        <v>https://www.prnewswire.com/news-releases/hoymiles-marks-a-decade-milestone-in-brazil-with-expanded-energy-solutions-at-intersolar-south-america-2026-302862682.html</v>
       </c>
       <c r="F12" t="str">
-        <v>Astronomers using NASA’s James Webb Space Telescope have discovered a giant planet outside our solar system, called an exoplanet, hiding within one of the most intensely studied planetary systems in our Milky Way galaxy. The young, nearby star Beta Pictoris was already known to host two giant planets: Beta Pictoris b, one of the first […]</v>
+        <v>SAO PAULO, Aug. 28, 2026 /PRNewswire/ -- During Intersolar South America 2026, Hoymiles showcased its latest PV and energy storage solutions, while highlighting a decade of commitment in Brazil. Hoymiles' all-scenario solutions cover residential, DIY, commercial and industrial, and...</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>UK Renewable Energy Installer Announces Strategic Partnership to Advance ...</v>
+        <v>Foremost Clean Energy Files Early Warning Report with Respect to Rio Grande Resources</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C13" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D13" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E13" t="str">
-        <v>https://pr-inside.com/uk-renewable-energy-installer-announces-strategic-partnership-to-advance-r5201289.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352843/0/en/foremost-clean-energy-files-early-warning-report-with-respect-to-rio-grande-resources.html</v>
       </c>
       <c r="F13" t="str">
-        <v>(PR-inside.com) Excel Energy, a UK renewable energy installer, has announced a strategic partnership with global battery innovator Sigenergy to improve how UK businesses store and use surplus solar energy. LONDON, UK / ACCESS Newswire / July 15, 2026 / The collaboration, which began in April 2026, aims to support the deployment of more efficient energy storage systems that help organisations reduce operational energy costs and progress towards net zero targets. The partnership focuses on enabling businesses to capture excess solar generation and deploy it during peak demand periods, overnight usage, or when grid reliance would otherwise be higher. This approach supports more efficient ..</v>
+        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Foremost Clean Energy Ltd . (“ Foremost ” or the “ Company ”) (NASDAQ: FMST) (CSE: FAT) today announces that it has filed an early warning report in respect of Rio Grande Resources Ltd. (“ Rio Grande ”).</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Aya Presents Nineteen Minutes Later and Announces Their Anticipated Fall 2026 Tour</v>
+        <v>Securities Lawsuit Alert: Bloom Energy Corporation (BE) Investors - ...</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C14" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D14" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.pr.com/press-release/973665</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-bloom-energy-corporation-be-investors-r5217200.htm</v>
       </c>
       <c r="F14" t="str">
-        <v>AYA presents Nineteen Minutes Later, the Denver-based rock band preparing for a Fall 2026 multi-city tour. The upcoming run marks a new live milestone for the band, whose music blends rock with elements of pop and alternative synth. Centered on identity, truth, resilience, and self-expression, Nineteen Minutes Later brings a mix of high-energy performance and human storytelling to the stage. Formed in 2024, Nineteen [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>TRISO-X Awarded Tennessee Grant to Support Expansion of Nuclear Fuel Campus</v>
+        <v>Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C15" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D15" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327610/0/en/TRISO-X-Awarded-Tennessee-Grant-to-Support-Expansion-of-Nuclear-Fuel-Campus.html</v>
+        <v>https://prunderground.com/energy-efficiency-and-cost-savings-dryer-vent-wizard-blog-reveals-how-dryer-vent/cmtczw6g2000704i2acff48md</v>
       </c>
       <c r="F15" t="str">
-        <v>OAK RIDGE, Tenn., July 15, 2026 (GLOBE NEWSWIRE) -- TRISO-X, LLC (“TRISO-X” or the “Company”), a leading manufacturer of advanced nuclear fuels and wholly-owned subsidiary of X-Energy, Inc. (“X-energy”) (NASDAQ: XE), today announced it has received an $11 million economic development grant from the State of Tennessee. The funding will support the continued development of the Company’s fuel fabrication campus in Oak Ridge, Tennessee, including a potential second commercial fuel facility and a dedicated research and development center. The award marks an important milestone in TRISO-X’s efforts to advance U.S. energy security through America’s first commercial-scale advanced nuclear fuel campus.</v>
+        <v>Dryer Vent Cleaning is essential in both commercial and home dryer vent systems. Proper Installation is also key to dryer safety. The post Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters first appeared on</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>The technology breakthroughs behind Huawei's next-generation Smart String Grid-Forming ESS Platform</v>
+        <v>STEALTHGAS INC. Announces the Date for the Release of the Second Quarter 2026 Financial and Operating Results, Conference Call and Webcast</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C16" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D16" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-technology-breakthroughs-behind-huaweis-next-generation-smart-string-grid-forming-ess-platform-302826359.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352793/9952/en/stealthgas-inc-announces-the-date-for-the-release-of-the-second-quarter-2026-financial-and-operating-results-conference-call-and-webcast.html</v>
       </c>
       <c r="F16" t="str">
-        <v>Huawei FusionSolar's new Smart String Grid-Forming ESS Platform, LUTERRA, is born from technology breakthroughs designed to drive customer success. MUNICH, July 15, 2026 /PRNewswire/ -- Huawei launched LUTERRA at Intersolar Europe in Germany last month. In this article, Steve Zheng,...</v>
+        <v>ATHENS, Greece, Aug. 28, 2026 (GLOBE NEWSWIRE) -- STEALTHGAS INC. (NASDAQ: GASS) (the “Company”), a ship-owning company serving the liquefied petroleum gas (LPG) sector of the international shipping industry, announced today that it will release its second quarter operating and financial results for the period ended June 30, 2026 before the market opens in New York on September 2, 2026.</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Against Peabody Energy ...</v>
+        <v>Citaglobal Records RM25.2 Million PATMI in FP2026, Surpassing FY2024</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C17" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D17" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E17" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-against-peabody-energy-r5201253.htm</v>
+        <v>https://pr-inside.com/citaglobal-records-rm25-2-million-patmi-in-fp2026-surpassing-fy-r5217137.htm</v>
       </c>
       <c r="F17" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / Citaglobal Berhad ("Citaglobal" or the "Group"), a Bumiputera-controlled infrastructure platform with businesses spanning energy, environment, connectivity and civil engineering, recorded Profit After Tax and Minority Interests ("PATMI") of RM25.2 million on revenue of RM606.2 million for the 18-month financial period ended 30 June 2026 ("FP2026"). Citaglobal's FP2026 PATMI of RM25.2 million exceeded the RM14.8 million recorded in FY2024. On a simple annualised basis, this equates to approximately RM16.8 million, around 13% ahead of FY2024, reflecting continued earnings delivery from the Group's established businesses. Basic earnings per share for FP2026 stood at ..</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>BTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Avangrid Foundation Celebrates Opening of Alameda Community Schoolyard in Oregon</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C18" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D18" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E18" t="str">
-        <v>https://pr-inside.com/btu-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201252.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/avangrid-foundation-celebrates-opening-alameda-154400227.html</v>
       </c>
       <c r="F18" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
+        <v>ONTARIO, Oregon, August 28, 2026--The Avangrid Foundation, the philanthropic arm of leading energy company Avangrid Inc., a member of the Iberdrola Group, in partnership with Trust for Public Land, celebrated the ribbon-cutting of the Alameda Community Schoolyard in Ontario, Oregon on August 27th, marking the completion of a transformational project designed to expand access to outdoor recreation for students and residents across Malheur County. The project was made possible through funding from</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>FSLR INVESTOR ALERT:Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Unlock Your BESS Project Potential With Proven Easement Acquisition</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C19" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D19" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E19" t="str">
-        <v>https://pr-inside.com/fslr-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201250.htm</v>
+        <v>https://www.prweb.com/releases/unlock-your-bess-project-potential-with-proven-easement-acquisition-302861365.html</v>
       </c>
       <c r="F19" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
+        <v>SelectROW is expanding its land and right-of-way acquisition support for battery energy storage system developers as ERCOT leads the nation in grid-scale battery storage capacity, with more than 16 gigawatts installed and additional projects in development. The company draws on decades of...</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Pomerantz LLP Pursues Shareholder Class Action Against First Solar, ...</v>
+        <v>How Can You Find Out What a Home's Utility Bills Will Really Be Before You Buy?</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C20" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D20" t="str">
-        <v>Finance, Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E20" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-pursues-shareholder-class-action-against-first-solar-r5201246.htm</v>
+        <v>https://pressreleasenews.org/pressroom/how-can-you-find-out-what-a-homes-utility-bills-will-really-be-before-you-buy</v>
       </c>
       <c r="F20" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
-[...2 lines deleted...]
-    <row r="21">
+        <v>Asking a seller how much they pay for utilities feels like a reasonable question before making an offer on a home. The problem is that the answer rarely tells a buyer much about how the home itself performs.</v>
+      </c>
+    </row>
+    <row r="21" xml:space="preserve">
       <c r="A21" t="str">
-        <v>Energy Drinks Market Opportunities Across Regions</v>
+        <v>CALB (03931.HK) Reports Strong Growth in 1H 2026 Results, with Net Profit Increasing Significantly Year-on-Year by 102.2%</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C21" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D21" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E21" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762780</v>
-[...2 lines deleted...]
-        <v>The global Energy Drinks Market was valued at USD 85.3 billion in 2025 and is projected to grow from USD 92.0 billion in 2026 to USD 158.5 [read full press release...]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109597/</v>
+      </c>
+      <c r="F21" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - CALB Group Co., Ltd. (“CALB” or the “Company”, stock code: 3931.HK) announced its unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of approximately RMB27.08 billion, representing a year-on-year increase of 65.0%, and net profit of approximately RMB1.52 billion, representing a year-on-year increase of 102.2%. The strong growth in the Company’s results was mainly attributable to the expansion of new customers and application scenarios, as well as the continued ramp-up of new products across passenger vehicles, commercial vehicles and energy storage, driving sustained growth in business scale.
+According to statistics from leading industry organizations, global power battery installations reached 608.5GWh in the first half of 2026, representing a year-on-year increase of 20%, while global energy storage cell shipments reached 467.84GWh, up 94.76% year-on-year, reflecting the continued rapid growth of the global new energy industry.
+In recent years, CALB has continued to advance its two core businesses of power batteries and energy storage, while expanding into application scenarios including new energy vessels, low-altitude mobility and robotics. With continued innovation in technologies and products and further expansion into domestic and overseas markets, the Company’s business portfolio has continued to broaden. 
+Broad Coverage of Mainstream Automakers, with Global Power Battery Market Share Continuing to Rise
+In the passenger vehicle segment, CALB’s customer portfolio has continued to optimize, with broad coverage of mainstream automakers and steady progress in its premium and internationalization strategies. The Company has become a strategic partner in platform-based battery systems including Huawei’s Giant Whale Battery and Xiaomi’s Dragon Armor Battery, providing core power battery solutions for a range of vehicle models and series, including the LUXEED R7, LUXEED RX, SAIC Z7, and Xiaomi SkyNomad N70 Max and N90 Max, covering both LFP and ternary battery chemistries. CALB’s “UP super-charged” batteries, with their strong and stable fast-charging performance, are exclusively supplied for flagship models including the XPeng GX and G9L, and across the XPeng MONA lineup.
+During the reporting period, CALB provided stable power battery supplies for customers including XPeng, Huawei, GAC and Leapmotor, while supporting global vehicle models from customers including Toyota and Mazda. New overseas platform projects with Volkswagen and Hyundai are progressing rapidly, and the power battery plant jointly established with Leapmotor is expected to commence operations soon. CALB’s passenger vehicle power battery supply volume continued to grow, with overseas installations increasing by 84% year-on-year, reflecting an accelerated global expansion.
+In the commercial vehicle segment, CALB’s battery shipments increased by 225% year-on-year in the first half of 2026, with 206 newly announced vehicle models. The Company’s market share in both China and globally continued to increase, while cooperation with major heavy- and light-duty commercial vehicle customers including Sinotruk, XCMG, SANY, SHACMAN, Chery, Geely and Dongfengcontinued to expand, driving further market penetration.
+CALB’s commercial vehicle business is evolving from battery product sales toward full life-cycle value operations in the new energy commercial vehicle sector. Heavy-duty commercial applications, including heavy trucks and construction machinery, have become key components of the Company’s commercial vehicle business. An integrated “vehicle-battery-charging station-cloud” ecosystem for commercial vehicle applications is gradually taking shape, while business models including battery banking and financial leasing have been successfully piloted. Demonstration projects in green mines and zero-carbon ports have also received strong recognition from customers.
+Utility-Scale Energy Storage Maintains Leading Position, with Overseas Business Gaining Momentum
+CALB’s ESS business also maintained healthy growth momentum. In the first half of 2026, the Company ranked among the global top four in utility-scale energy storage, with steadily increasing shipments and continued growth in overseas installations. In the power energy storage segment, cooperation with major energy companies including SPIC, Huadian, Datang and China Three Gorges Renewables continued to progress. CALB also worked with leading system integrators such as Sungrow and Huawei, as well as supply chain partners and end users, to advance technological, product and application innovations across multiple scenarios, reduce operating costs of power systems and improve overall returns.In the zero-carbon ecosystem, the Company has actively explored new business models and made key progress in emerging strategic areas including direct green power supply and zero-carbon cities. Building on these initiatives, CALB is also advancing the development of source-grid-load-storage integration and virtual power plant platforms, while exploring pathways toward city-level zero-carbon development.
+Meanwhile, CALB has actively expanded its residential and commercial and industrial energy storage businesses, securing project nominations from multiple leading customers and achieving stable deliveries, with market performance ranking among the industry leaders. In emerging areas such as AIDC, the Company has been actively exploring energy storage technologies and product solutions, and has completed the development of 6C high-rate energy storage systems to address the backup power requirements of AIDC applications.To advance its internationalization strategy and further enhance profitability, CALB has accelerated its overseas expansion and achieved positive progress. During the reporting period, the Company’s next-generation 600Ah+ ESS cells entered mass production at scale to meet overseas application requirements. Its liquid-cooled containerized energy storage systems have been deployed and delivered in high-value markets including Europe, Japan and the United States. Its residential and commercial and industrial energy storage products now cover multiple overseas markets, with cooperation established with customers in more than ten countries and regions.
+Expanding into Multiple Emerging Scenarios, with AI Driving a New Wave of Innovation
+Beyond the two major application areas of new energy vehicles and energy storage, CALB has actively expanded into emerging application scenarios based on its development philosophy of “shared technology platforms and shared product platforms.”
+In the new energy vessel sector, the Company has obtained certifications from major international classification societies including DNV, ABS, BV, RINA and CCS, and projects including China’s first CCS-certified carbon-fiber electric official vessel have successfully commenced operations. In the low-altitude mobility sector, CALB’s high-energy cylindrical cells achieve an energy density of up to 310Wh/kg and have secured exclusive nomination for customers’ key aircraft models. Its next-generation 360Wh/kg high-nickel, silicon-carbon cylindrical batteries are gradually entering the preparation stage for commercialization. In the robotics market, high-performance battery products are expected to enter mass deliveries, while 10Ah-class all-solid-state batteries are expected to enter their initial stage of commercial application.
+Notably, CALB is building new capabilities for AI-driven R&amp;D, manufacturing and operations under its “AI + Energy” strategy. On the R&amp;D side, the Company is exploring the integration of AI with materials science and simulation computing to accelerate breakthroughs in new products. In manufacturing, CALB is integrating AI with industrial big data to drive the evolution of its production lines toward greater intelligence. In operations, the Company is promoting deeper integration of data and intelligent agents to enhance management and decision-making efficiency. By continuously strengthening its capabilities in data, computing power and AI models, CALB is gradually building an intelligent foundation for enterprise operations.
+From premium expansion in passenger vehicles, to volume growth and business model innovation in commercial vehicles, and accelerated expansion into global energy storage markets and early positioning in emerging markets, CALB has established a multi-layered and progressively expanding growth profile.Against the backdrop of continued strong momentum in the new energy industry, CALB expects its market share and profitability to enter an accelerated growth phase as its customer mix continues to improve and global delivery capabilities are progressively strengthened, further enhancing its global competitiveness and industry influence.
+About CALB
+CALB (3931.HK) is a new energy enterprise specializing in the research, production, sales, and market application development of lithium batteries, battery management systems, and related integrated products and lithium battery materials. As Battery Expert, we aim to build a comprehensive energy operation system, to provide complete product solutions and full life-cycle management for the new energy application market, represented by power and energy storage.
+Currently, CALB has completed an all-round layout in domestic by setting up industrial bases in Changzhou, Xiamen, Wuhan, Chengdu, Hefei, Jiangmen and Meishan. Meanwhile, CALB has set up bases in Europe and ASEAN, vigorously expanding the layout all over the world to become a global leading enterprise with large-scale intelligent manufacturing capabilities.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Relevant Gold Completes State-Supported Geophysical Survey At Bradley ...</v>
+        <v>From Dune Drive to Cold Drinks: BLUETTI Brings Outdoor Vehicle and RV Power Solutions to ADIHEX 2026</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C22" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D22" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E22" t="str">
-        <v>https://pr-inside.com/relevant-gold-completes-state-supported-geophysical-survey-at-bradley-r5201193.htm</v>
+        <v>https://www.prnewswire.com/news-releases/from-dune-drive-to-cold-drinks-bluetti-brings-outdoor-vehicle-and-rv-power-solutions-to-adihex-2026-302862867.html</v>
       </c>
       <c r="F22" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 15, 2026 /Relevant Gold Corp. (TSXV:RGC)(OTCQB:RGCCF) ("Relevant Gold" or the "Company") is pleased to announce the successful completion of the previously announced high-resolution airborne Versatile Time Domain Electromagnetic ("VTEM™") and magnetic survey across its 100%-owned Bradley Peak Gold Camp in central Wyoming (see release dated July 2, 2025). The program was partially funded through a US$226,533 matching grant awarded under the Wyoming Energy Matching Funds ("EMF") program administered by the Wyoming Energy Authority ("WEA"). The survey represents an important milestone in the Company's ongoing efforts to advance district-scale gold exploration across Wyoming's underexplored Archean ..</v>
+        <v>ABU DHABI, UAE, Aug. 28, 2026 /PRNewswire/ -- BLUETTI, a global provider of clean energy solutions, is making its debut at the Abu Dhabi International Hunting and Equestrian Exhibition (ADIHEX) 2026, showcasing its Vehicle Energy System and RV Solar System, both built for the seamless...</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Generac Announces Second Quarter 2026 Earnings Release Date and Conference Call</v>
+        <v>Trans Mountain Reports Q2 2026 Results</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C23" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D23" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327530/0/en/Generac-Announces-Second-Quarter-2026-Earnings-Release-Date-and-Conference-Call.html</v>
+        <v>https://www.newsfilecorp.com/release/311919/Trans-Mountain-Reports-Q2-2026-Results</v>
       </c>
       <c r="F23" t="str">
-        <v>WAUKESHA, Wis., July 15, 2026 (GLOBE NEWSWIRE) -- Generac Holdings Inc. ("Generac") (NYSE: GNRC), a leading global designer, manufacturer, and provider of energy technology solutions and other power products, today announced plans to release its second quarter 2026 financial results before the market opens on Wednesday, July 29th, 2026. Generac management will hold a conference call at 10:00 a.m. EDT on that day to discuss highlights of this earnings release.</v>
-[...2 lines deleted...]
-    <row r="24">
+        <v>All financial figures are in Canadian dollars, unless noted otherwise. Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - Trans Mountain Corporation ("Trans Mountain" or TMC" or "the Company") announced today its financial and operating results for the second quarter of 2026."Trans Mountain was built to connect Canadian crude oil to global markets and generate long-term value for Canadians. The second quarter demonstrated that we're doing exactly that," said Mark Maki, Chief Executive...</v>
+      </c>
+    </row>
+    <row r="24" xml:space="preserve">
       <c r="A24" t="str">
-        <v>Titan Mining Validates Kilbourne Graphite Concentrator Flowsheet and Achieves Battery-Grade Purity</v>
+        <v>CIMC Group Announces 2026 Interim Results</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C24" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D24" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327531/0/en/Titan-Mining-Validates-Kilbourne-Graphite-Concentrator-Flowsheet-and-Achieves-Battery-Grade-Purity.html</v>
-[...2 lines deleted...]
-        <v>GOUVERNEUR, N.Y., July 15, 2026 (GLOBE NEWSWIRE) -- Titan Mining Corporation ( NYSE-A:TII, TSX:TI ), (“Titan” or the “Company”), a U.S.-focused critical minerals producer and developer, today announced positive results across its full graphite processing chain for the Kilbourne Graphite Project, from ore concentration through to battery-grade spherical graphite. The results confirm the Company's Preliminary Economic Assessment (“PEA”) design assumptions at the concentrator and demonstrate battery-grade purity and above-average yields at the downstream pilot stage, supporting the ongoing Feasibility Study and Titan's plan to build the first fully integrated U.S. graphite supply chain in over 70 years.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
+      </c>
+      <c r="F24" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+RMB (million)
+1H2025
+1H2026
+1Q2026
+2Q2026
+Quarter-on-Quarter Change
+Revenue
+76,090
+78,913
+32,664
+46,249
++42%
+Operating Profit
+2,817
+1,962
+607
+1,355
++123%
+Foreign Exchange Losses
+47
+803
+228
+574
+The expanded loss is attributable to the expansion of business scale.
+Pre-FX Loss Operating Profit [1]
+2,864
+2,764
+835
+1,929
++131%
+Profit Before Income Tax
+2,798
+1,969
+615
+1,353
++120%
+Gross Profit
+9,643
+9,380
+3,770
+5,611
++49%
+Gross Profit Margin
+12.67%
+11.89%
+11.54%
+12.13%
++0.6pct
+Net Profit
+1,764
+1,373
+412
+961
++133%
+Net Profit Attributable to Shareholders and Other Equity Holders of the Company [2]
+1,278
+740
+209
+531
++154%
+Notes: 1. Pre-FX Loss Operating Profit = Operating Profit + Foreign Exchange Losses
+2. Net profit attributable to shareholders and other equity holders of the Company, with interest on perpetual bonds of approximately RMB47.8 million
+Results Highlights
+1. Profitability of energy-related businesses continued to be released, with net profit increasing by RMB1.36 billion: The combined net profit of the offshore engineering segment and the finance and asset management segment (mainly drilling rig leasing) increased by approximately RMB1.339 billion, while that of the energy, chemical and liquid food equipment segment increased by RMB20 million. Among them, the gross profit margin of the offshore engineering segment increased by 10.1 percentage points year-on-year (“YoY”) to 20.9%, with net profit reaching RMB718 million, making it the Company’s largest profit-generating segment. The finance and asset management segment successfully turned losses into profits, with a net profit margin of 9.8%. As at the end of June, total orders on hand amounted to approximately RMB83.6 billion, with production schedules extending to 2030: orders on hand for the offshore engineering and energy, chemical and liquid food equipment segments amounted to US$7.62 billion and RMB31.77 billion, respectively. In particular, CIMC Raffles secured one FPSO and one FLNG EPCIC / EPC general contracting order during the year, making it the first offshore engineering enterprise in China with dual-project general contracting capabilities (EPCIC / EPC). Benefiting from rising demand for increased deepwater oil and gas production, new orders accelerated in the third quarter.
+2. Double breakthroughs in modular data center deliveries and orders: The modular data center business recorded explosive growth, with revenue increasing by more than five times YoY. During the Reporting Period, new contracts were signed for 200MW of cloud computing and AI computing power data center projects.
+3. Logistics-related businesses consolidated their industry positions, with demand bottoming out and recovering quarter-on-quarter: Core products including standard dry containers, reefer containers, chemical tank containers and semi-trailers maintained their global No. 1 positions. During the Reporting Period, the overall gross profit margin declined due to exchange rate fluctuations and pressure on demand, while demand for containers, road transportation vehicles, airport facilities and logistics equipment, and recycled load bottomed out and recovered quarter-on-quarter.
+4. Interest expenses continued to be optimised, with a more robust financial structure: As at the end of Reporting Period, interest-bearing debt amounted to RMB34.8 billion, down RMB6.4 billion from the end of June 2025, with the interest-bearing debt ratio at approximately 20%. Benefiting from the optimisation of financing rates and scale, net interest expenses decreased by approximately RMB218 million YoY during the Reporting Period, and the financial structure continued to be optimised.
+HONG KONG, August 28, 2026 - (ACN Newswire) - China International Marine Containers (Group) Co., Ltd. (“CIMC Group” or the “Group”, stock code: 000039.SZ/02039.HK) is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Reporting Period”).
+The management of CIMC Group stated that in the first half of 2026, global changes unseen in a century accelerated, geopolitical conflicts reshaped the energy and trade landscape, while global merchandise trade demonstrated resilience amid fluctuations. Against a backdrop of opportunities and challenges, the Group closely followed the main business tone of “focusing on high-quality development and cultivating new growth drivers”, coordinated the reasonable growth of “quantity” and the effective improvement of “quality”, and, leveraging its diversified business portfolio and global operating platform, mitigated fluctuations in individual regions to achieve steady and high-quality development. In the first half of 2026, the Group achieved revenue of RMB78.9 billion and net profit of RMB1.37 billion, while net profit attributable to shareholders and other equity holders of the Company amounted to RMB740 million. During the Reporting Period, domestic revenue accounted for approximately 53.62%, while overseas revenue accounted for approximately 46.38%, maintaining a balanced market structure.
+To effectively safeguard shareholder value and convey confidence in long-term development, the Company repurchased H Shares amounting to approximately HKD173 million during the first half of 2026, with approximately 19.28 million H Shares repurchased in aggregate. As at the end of June, the Company had completed the implementation of its 2025 H Share repurchase plan. Meanwhile, to further enhance shareholder confidence, the Company announced in July 2026 its plan to repurchase a portion of its H Shares, with the total repurchase amount not exceeding HKD173 million.
+In respect of A Shares, the Company recently announced a proposal to change the use of the A Shares repurchased in 2023 and cancel such shares and reduce its registered capital, namely, to cancel the 24.65 million A Shares repurchased by the Company in 2023 and correspondingly reduce the registered capital of the Company, thereby adopting multiple measures to safeguard the interests of its investors.
+Segments Results (RMB million)
+1H2026 Business
+Indicators
+Revenue
+% of Total
+Revenue
+Gross
+Profit
+% of Total Gross Profit
+Gross Profit Margin
+Net
+Profit
+Container manufacturing
+21,920
+27.78%
+1,827
+19.48%
+8.34%
+272
+Road transportation vehicles
+10,737
+13.61%
+1,551
+16.53%
+14.44%
+356
+Energy, chemical, and liquid food equipment
+13,396
+16.98%
+1,962
+20.92%
+14.65%
+480
+Offshore engineering
+7,935
+10.06%
+1,659
+17.69%
+20.91%
+718
+Airport facilities and logistics equipment, fire safety and rescue equipment
+3,357
+4.25%
+706
+7.52%
+21.03%
+71
+Logistics services
+13,945
+17.67%
+910
+9.70%
+6.53%
+240
+Finance and asset management
+1,710
+2.17%
+287
+3.06%
+16.77%
+167
+The above major segments
+72,999
+92.52%
+8,902
+94.90%
+12.19%
+2,304
+Core Business Performance
+1. In the Logistics Field
+Container Manufacturing Business: During the Reporting Period, although global trade continued to face adverse factors such as high inflation and geopolitical frictions, the growth of global merchandise trade continued to maintain a certain degree of resilience. According to Container Trades Statistics, global container trade volume increased by approximately 5.2% YoY in the first half of 2026, mainly benefiting from the growth of trade related to the global technology industry. Meanwhile, the low efficiency of container shipping caused by the blockage of the Strait of Hormuz, disruption to the resumption of shipping routes in the Red Sea and port congestion supported demand for containers. During the Reporting Period, the growth in demand for container shipping together with the replacement and renewal requirements for the massive existing container fleet drove a steady rebound in new container sales across the industry in the second quarter, reversing the downward trend seen in the first quarter, while prices also stabilised simultaneously.
+During the Reporting Period, the Group’s container manufacturing business achieved growth in both production and sales volume. In particular, the accumulated sales volume of dry containers reached 1.1385 million TEUs, representing a YoY increase of approximately 1.12%; meanwhile, benefiting from the bountiful harvest of fresh fruits in South America and the harvest season in the Northern Hemisphere, sales volume of reefer containers reached 108,200 TEUs, representing a YoY increase of approximately 17.61%. During the Reporting Period, the container segment recorded revenue of RMB21.920 billion, representing a YoY increase of 0.85%, and net profit of RMB272 million, mainly affected by the YoY decline in the price of standard containers and exchange rates.
+Logistics Services Business: During the Reporting Period, the multimodal transport market environment gradually improved, particularly the container shipping market, where freight rates continued to rise since March. During the Reporting Period, the segment achieved revenue of RMB13.945 billion, representing a YoY increase of 2.70%, and net profit of RMB240 million, representing a YoY increase of 18.81%. CIMC Wetrans actively captured the upward trend by deepening customer relationship management, optimising product mix, accelerating overseas expansion and strengthening operational efficiency. During the Reporting Period, the proportion of direct customers in the sea transportation business continued to increase; the port logistics business added route, extra sailing and vessel space agency services for multiple leading shipping companies; the industry logistics business added new cold chain equipment deployment, with cold chain business volume increasing by 14% YoY; the customer structure of the air transportation business continued to be optimised, with business volume increasing by 11% YoY; and the service network of the land transportation business continued to expand. CIMC Wetrans ranked TOP 13 in the 2026 Top 50 Ocean Freight Forwarders list issued by Transport Topics, an authoritative magazine in the global logistics industry, up one place from last year and ranking fifth among Chinese enterprises.
+Road Transportation Vehicles Business: During the Reporting Period, CIMC Vehicles achieved revenue of RMB10.737 billion, representing a YoY increase of 10.09%, and net profit of RMB356 million. Among them, the global semi-trailer business achieved revenue of RMB7.602 billion, representing a YoY increase of 9.79%. In 2026, CIMC Vehicles continued to extend the production and marketing models of the StarLink Project to more product lines and regions, deepening ecosystem cooperation while improving efficiency and reducing costs. The core production efficiency of the semi-trailer business under the StarLink Project continued to improve, and its domestic market share remained No. 1 for seven consecutive years. In overseas markets, revenue and sales volume in the Global South increased significantly, while gross profit margin remained basically flat due to fluctuations in ocean freight rates; production in the European market recovered, while freight rates and equipment orders in the North American market showed marginal improvement in the second quarter. The market share of core DTB products further increased, with a total of 13,238 truck bodies products products sold. Meanwhile, sales volume of EV-DTB truck bodies products for new energy heavy-duty trucks increased significantly, with deliveries of EV-DTB dump truck and mixer truck truck bodies products continuing to rise. The pure electric tractor and trailer business officially established the world’s first EV-RT offline experience center.
+Airport Facilities &amp; Logistics Equipment / Fire Safety &amp; Rescue Equipment Business: During the Reporting Period, revenue amounted to RMB3.357 billion, representing a YoY increase of 7.58%; net profit amounted to RMB71 million, representing a YoY decrease of 11.25%, mainly due to exchange rate fluctuations. During the Reporting Period, orders on hand maintained steady growth. The airport facilities and logistics equipment business secured a series of major benchmark orders, including boarding bridge projects worth hundreds of millions of RMB for Paris Airport and Orly Airport in France, as well as bulk orders for A380 catering vehicles in Singapore, further enhancing its global competitiveness. The logistics automation business successfully implemented multiple e-commerce projects in Southeast Asia, and also secured new orders and contracts in newly expanded industries such as State Grid and China Tobacco. The operating results of the fire safety and rescue equipment business showed significant improvement, with the successful securing of a major procurement order for 13 dual-boom water tower fire trucks under the national government subsidy-funded project for hazardous chemical emergency rescue teams. Cumulative new orders reached RMB1.675 billion, achieving steady growth.
+II. In the Energy Industries Field
+In respect of the energy, chemical and liquid food equipment business, revenue amounted to RMB13.396 billion, representing a YoY increase of 2.98%; net profit amounted to RMB480 million, representing a YoY increase of 4.35%. Among them, CIMC Enric achieved revenue of RMB12.87 billion, representing a YoY increase of 2.0%; newly signed orders amounted to RMB13.71 billion, representing a significant YoY increase of 27.7%; and as at the end of June, orders on hand amounted to RMB31.77 billion, representing a YoY increase of 8.9%.
+Specifically, revenue of the clean energy segment grew steadily. Benefiting from expanding demand in areas such as semiconductors and off-grid distributed power generation, the segment delivered electronic specialty gas clean gas cylinders (Y-type cylinders) and specialty tube skid containers in batches, and launched new hydrogen-rich power generation module products. CIMC Enric successfully delivered an integrated LNG liquefaction plant in Indonesia, while implementing its third benchmark steelmaking coke integrated project — the Shougang Shuicheng Steel project in Liupanshui, Guizhou. It also secured newly signed domestic Panzhihua Iron and Steel projects and its first overseas steelmaking coke integrated project with Tsingshan in Indonesia. In the hydrogen energy field, it contributed to the construction of Hong Kong’s first commercial building hydrogen energy charging station and launched China’s first 20-foot Type IV cylinder hydrogen tube skid container. During the Reporting Period, the clean energy segment recorded newly signed orders of RMB10.61 billion, representing a YoY increase of 18.3%, among which newly signed orders for waterborne clean energy reached RMB4.535 billion, representing a significant YoY increase of 40.1%, with shipbuilding orders scheduled through 2029. The chemical and environment segment benefited from the recovery of the chemical industry and high-growth industries such as semiconductors, with demand for tank containers improving, while the medical equipment components business maintained steady growth. As at the end of June 2026, orders on hand increased by 86.8% YoY to RMB1.57 billion. The liquid food segment focused on the non-alcoholic beverage and new consumption sectors, successfully securing and signing multiple turnkey projects, including projects for Japanese breweries and Chinese whisky distilleries. Cumulative newly signed orders reached RMB1.44 billion, representing a strong YoY increase of 108.4%.
+In respect of the offshore engineering business, benefiting from the cost advantages of deepwater locations, the deepwater offshore engineering market for FPSO/FLNG continued to strengthen. CIMC Raffles, the main operating entity, achieved an important breakthrough in the international high-end offshore engineering general contracting market by signing China’s first FPSO EPCIC general contracting contract, further enhancing its industry competitiveness. During the Reporting Period, revenue amounted to RMB7.935 billion, representing a YoY decrease of 0.98%; net profit amounted to RMB718 million, representing a YoY increase of 155.52%. In terms of market orders, new orders amounted to US$3.2 billion during the Reporting Period, a substantial increase from US$106 million in the same period last year. As at the end of June, CIMC Raffles had cumulative orders on hand of US$7.62 billion, reaching a record high. In terms of project construction and delivery, in January, the PCTC with a capacity of 7,000 vehicles, “NOCC ADRIATIC”, constructed for a Norwegian shipowner, was delivered 70 days ahead of its contractual delivery schedule; in February, the Norse Energi, the world’s largest fully DC wind turbine installation vessel in terms of lifting capacity, completed its seaworthiness delivery; in March, construction commenced on the first vessel of a new generation of seabed rock dumping vessels built for Van Oord, a leading Dutch offshore engineering company; in April, the fore-body module of the P85 hull was slid onto a barge at the Haiyang base, laying a solid foundation for the subsequent successful major assembly of the P85 project; in May, construction of the VLCC tanker officially commenced, entering the substantive construction stage; and in June, the main upper module structure of the project constructed for Golar was successfully capped, marking a key milestone in the project’s construction.
+In respect of the offshore engineering asset operation and management business, all offshore engineering assets of the Group currently under lease have been operating normally under their respective lease contracts, and the Group continued to provide high-quality services to customers. Benefiting from the successful lease of the Blue Whale No. 1 platform, increased prices upon the renewal of contracts for multiple drilling platforms, and lower operating costs resulting from refined management, operating profit improved during the Reporting Period. During the Reporting Period, the sixth-generation semi-submersible drilling platform “Deepsea Yantai” secured a new drilling contract, injecting momentum into revenue growth; the semi-submersible lifting/life support platform Blue Gretha successfully arrived at its designated operating area to provide high-quality services to clients. Meanwhile, several semi-submersible drilling and life support platforms and other offshore engineering assets of the Group actively pursued new contracts.
+Future Development and Prospects
+The management of the Group stated, “2026 is the first year of the ‘15th Five-Year Plan’. The Group will be based on the new development stage, closely follow national policy guidance, and closely focus on ‘focusing on high-quality development and cultivating new growth drivers’. With a more proactive strategic approach, we will cultivate new opportunities and open up new prospects amid complex changes, striving to build ‘a high-quality and respected world-class enterprise’.”
+About China International Marine Containers (Group) Co., Ltd.
+The CIMC Group is a world-leading equipment and solution provider in the logistics and energy industries, and its industry clusters mainly cover the logistics and energy fields. In the logistics field, the Group has established a general transportation equipment portfolio covering “sea, land and air”: its container manufacturing business provides key circulation equipment for the container shipping industry; its road transportation vehicles business connects the arteries of land transportation; its airport facilities and logistics equipment/fire safety and rescue equipment businesses expand into aviation hubs and specialised scenarios; its logistics services business provides professional services across the entire-value chain; and its recycled load business provides professional supporting services. In the energy field, the Group is principally engaged in the energy, chemical, and liquid food equipment business and offshore engineering business. Meanwhile, the Group also continuously develops emerging industries and has finance and asset management businesses that serve the Group itself. As a diversified multinational industrial group serving the global market, CIMC has over 300 member enterprises across Asia, North America, Europe, and Australia, with a total of four listed companies, and customers and sales networks covering more than 100 countries and regions worldwide. In 2025, the Group recorded revenue of RMB 156.6 billion, ranking 154th on the 2025 Fortune 500 China list. The Group has maintained the world’s No.1 position for many consecutive years in core products such as standard dry containers, reefer containers, tank containers and semi-trailers. For more information, please visit http://www.cimc.com/.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Kandi Technologies Announces Commencement of Production at its China Battery Exchange Manufacturing Base in Lin’an</v>
+        <v>Westbridge Announces Definitive Agreement for the Sale of Red Willow Solar Project and Highlights Improving Market Fundamentals in Alberta and Growing AI-Driven Demand Across North America</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C25" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D25" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327506/0/en/Kandi-Technologies-Announces-Commencement-of-Production-at-its-China-Battery-Exchange-Manufacturing-Base-in-Lin-an.html</v>
+        <v>https://www.prnewswire.com/news-releases/westbridge-announces-definitive-agreement-for-the-sale-of-red-willow-solar-project-and-highlights-improving-market-fundamentals-in-alberta-and-growing-ai-driven-demand-across-north-america-302862833.html</v>
       </c>
       <c r="F25" t="str">
-        <v>Lin’an facility supports scaled production of battery swap equipment for heavy-duty trucks</v>
+        <v>LUXEMBOURG, Aug. 28, 2026 /PRNewswire/ -- Westbridge Renewable Energy S.A. (TSXV: WEB) (OTCQX: WEGYF) (FRA: PUQ) ("Westbridge" or the "Company") is pleased to announce that it has entered into a definitive share purchase agreement dated August 27, 2026 (the "Agreement") for the sale of...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>CleanGo Innovations Inc. Announces "Cg-P100": A Non-Corrosive, Water-Based Bioremediation and Pipeline Cleaning Solution</v>
+        <v>Ballard closes acquisition of GeoPura, becoming an integrated hydrogen energy solutions provider</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C26" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D26" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.newmediawire.com/news/cleango-innovations-inc-announces-cg-p100-a-non-corrosive-water-based-bioremediation-and-pipeline-cleaning-solution-7087717</v>
+        <v>https://www.prnewswire.com/news-releases/ballard-closes-acquisition-of-geopura-becoming-an-integrated-hydrogen-energy-solutions-provider-302862831.html</v>
       </c>
       <c r="F26" t="str">
-        <v>VANCOUVER, B.C. and HOUSTON, TEXAS - July 15, 2026 ( NEWMEDIAWIRE ) - CleanGo Innovations Inc. (CSE: CGII) (OTC: CLGOF) (FRA: APO2) (“CleanGo” or the “Company”), an international provider of environmentally certified industrial chemical formulations, is pleased to announce the launch of its newest specialized product line: CG-P100 . Formulated for pipeline maintenance, decontamination, and bioremediation within the oil &amp;amp; gas and water desalination sectors, CG-P100 introduces an alternative approach to traditional industrial chemical cleaning. Product delivery and commercial deployment will be managed by the CleanGo Arabia Joint Venture (JV), (CleanGo Arabia per News Release August 6th, 2025), focusing on infrastructure operations within the Kingdom of Saudi Arabia (KSA) and the Gulf Co</v>
+        <v>The combined business brings together Ballard's proven fuel cell technology and global scale with GeoPura's Hydrogen Power Units, fuel supply capabilities and Energy-as-a-Service business model. VANCOUVER, BC and NEWCASTLE, UK, Aug. 28, 2026 /PRNewswire/ -- Ballard Power Systems Inc....</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>FTI Consulting Strengthens Energy and Utilities Advisory Capabilities With Appointment of Emmanuel Fages</v>
+        <v>Ballard schließt Übernahme von GeoPura ab und wird damit zu einem Anbieter integrierter Wasserstoff-Energielösungen</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C27" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D27" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327486/33891/en/FTI-Consulting-Strengthens-Energy-and-Utilities-Advisory-Capabilities-With-Appointment-of-Emmanuel-Fages.html</v>
+        <v>https://www.prnewswire.com/news-releases/ballard-schlieWt-ubernahme-von-geopura-ab-und-wird-damit-zu-einem-anbieter-integrierter-wasserstoff-energielosungen-302862830.html</v>
       </c>
       <c r="F27" t="str">
-        <v>Senior Economist Brings Expertise in Strategy, Investment and Value Creation to Help Clients Navigate Transformation Senior Economist Brings Expertise in Strategy, Investment and Value Creation to Help Clients Navigate Transformation</v>
+        <v>Das fusionierte Unternehmen vereint die bewährte Brennstoffzellentechnologie und die globale Reichweite von Ballard mit den Hydrogen Power Units, den Kompetenzen im Bereich der Brennstoffversorgung und dem „Energy-as-a-Service"-Geschäftsmodell von GeoPura. VANCOUVER, BC und NEWCASTLE,...</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>rivexa by mjunction Hails New India-UK Trade Agreement</v>
+        <v>BrenX Signs Definitive Agreement to Purchase Land for Its Planned First Integrated Energy Resource Center in Hungary - Combining Solar, Battery Storage, Thermal Storage and Potential Data Center Infrastructure</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C28" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D28" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E28" t="str">
-        <v>https://pressat.co.uk/releases/rivexa-by-mjunction-hails-new-india-uk-trade-agreement-495ecb48b6edc7a025dd1007e1468f90/</v>
+        <v>https://www.newsfilecorp.com/release/311954/BrenX-Signs-Definitive-Agreement-to-Purchase-Land-for-Its-Planned-First-Integrated-Energy-Resource-Center-in-Hungary-Combining-Solar-Battery-Storage-Thermal-Storage-and-Potential-Data-Center-Infrastructure</v>
       </c>
       <c r="F28" t="str">
-        <v xml:space="preserve">Wednesday 15 July, 2026 rivexa by mjunction, the B2B cross-border platform, has welcomed the landmark India-UK Comprehensive Economic and Trade Agreement (CETA), expected to come into force soon. It marks a transformative moment for trade between the two nations, and rivexa is well poised to help UK buyers unlock the full potential of Indian manufacturing. By reducing or eliminating tariffs across a wide range of product categories, the agreement is expected to create significant sourcing advantages for UK businesses, particularly in engineering goods, industrial products, apparel and home textile. mjunction MD Mr. Vinaya Varma said that rivexa, the global sourcing platform from mjunction services limited, is uniquely positioned to help buyers rapidly identify, evaluate, and transact with </v>
+        <v>Tel Aviv, Israel--(Newsfile Corp. - August 28, 2026) - BrenX Ltd. (NASDAQ: BRNX) ("BrenX" or the "Company"), formerly Brenmiller Energy Ltd., a leading provider of thermal energy storage ("TES") and integrated industrial energy solutions, today announced that its Hungarian subsidiary, A.R.D. Energy Kft., has entered into a definitive real estate sale and purchase agreement for the purchase of  approximately 10,872 square meters of industrial land and photovoltaic infrastructure adjacent to the...</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>L'Or�al becomes the Exclusive Beauty Partner of the Plenitude Arena</v>
+        <v>GPO Plus, Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C29" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D29" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357674</v>
+        <v>https://www.newsfilecorp.com/release/311914/GPO-Plus-Inc.-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F29" t="str">
-        <v>The L&amp;#39;Or�al Group and the Plenitude Arena announce the signing of an exclusive, renewable two-year partnership. This partnership places the world leader in beauty and its 40 international brands at the heart of the world&amp;#39;s greatest cultural and sporting events, hosted by Europe&amp;#39;s largest indoor venue (up to 45,000 seats), located in Nanterre, on the outskirts of Paris. Recently renamed Plenitude Arena as of July 1, 2026, the venue has just begun a new chapter in its history, driven by rene... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357674</v>
+        <v>Las Vegas, Nevada--(Newsfile Corp. - August 28, 2026) - GPO Plus, Inc. (OTCQB: GPOX) is an AI-powered distributor modernizing Direct Store Delivery for gas stations, convenience stores, and specialty retailers., is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City. Brett H. Pojunis, CEO, will be attending the conference, delivering an investor presentation and...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>EPIC Smart Dust Brings the Invisible Digital Twin to Fed SuperNova 2026</v>
+        <v>Sigenergy Launches “SigenStor NEO” in Thailand, Introducing a New All-in-One Smart Energy Solution</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C30" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D30" t="str">
         <v>Energy</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.prunderground.com/epic-smart-dust-brings-the-invisible-digital-twin-to-fed-supernova-2026/00388690/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352695/0/en/sigenergy-launches-sigenstor-neo-in-thailand-introducing-a-new-all-in-one-smart-energy-solution.html</v>
       </c>
       <c r="F30" t="str">
-        <v>Canadian deep-tech innovator brings persistent, battery-free, all-domain intelligence to Austin--turning assets, infrastructure and environments into live digital twins. The post EPIC Smart Dust Brings the Invisible Digital Twin to Fed SuperNova 2026 first appeared on</v>
+        <v>BANGKOK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sigenergy continues to expand its smart energy solutions business in Thailand with the official launch of “Unfold the New Era of Energy Intelligence: SigenStor NEO” at Capella Bangkok. The event marked the official introduction of SigenStor NEO, Sigenergy’s latest All-in-One smart energy solution, to the Thai market. The company also announced official product pricing and showcased the system’s capabilities in intelligent energy management to more than 600 attendees.</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Lost Money on Peabody Energy Corporation (BTU)? Join Class Action Before ...</v>
+        <v>Sigenergy apresenta portfólio de energia de próxima geração impulsionado por IA no The smarter E South America 2026, reforçando compromisso de longo prazo com a América Latina</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C31" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D31" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E31" t="str">
-        <v>https://pr-inside.com/lost-money-on-peabody-energy-corporation-btu-join-class-action-before-r5201159.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352672/0/pt/sigenergy-apresenta-portf%C3%B3lio-de-energia-de-pr%C3%B3xima-gera%C3%A7%C3%A3o-impulsionado-por-ia-no-the-smarter-e-south-america-2026-refor%C3%A7ando-compromisso-de-longo-prazo-com-a-am%C3%A9rica-latina.html</v>
       </c>
       <c r="F31" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>S&amp;#195;O PAULO, Brasil, Aug. 28, 2026 (GLOBE NEWSWIRE) -- À medida que o impulso político e o apetite do mercado por soluções inteligentes de armazenamento solar aceleram em toda a América Latina, a Sigenergy faz uma forte declaração no The smarter E South America 2026, apresentando seu portfólio abrangente de energia capacitado por IA, sob medida para implantações residenciais, comercial-industriais e de grande porte em toda a região.</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Securities Fraud Class Action Filed Against First Solar, Inc. (FSLR) ...</v>
+        <v>BE INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C32" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D32" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E32" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-first-solar-inc-fslr-r5201147.htm</v>
+        <v>https://www.newsfilecorp.com/release/311815/BE-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
       </c>
       <c r="F32" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>BTU INVESTOR DEADLINE: Peabody Energy Corporation Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>If You Can't Start Your Day Without Coffee, This Article Is for You</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C33" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D33" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.prnewswire.com/news-releases/btu-investor-deadline-peabody-energy-corporation-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825732.html</v>
+        <v>https://pr-inside.com/if-you-can-t-start-your-day-without-coffee-this-article-is-for-you-r5217106.htm</v>
       </c>
       <c r="F33" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Peabody Energy Corporation (NYSE: BTU) faces a securities class action lawsuit related to surprise disclosures the company made to investors on March 30 and May 5, 2026 about problems with its flagship metallurgical coal asset ("Centurion")....</v>
+        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / August 28, 2026 / It starts with a morning coffee. Then perhaps another cup before lunch. By midafternoon, focus starts to fade, and an espresso, energy drink, or other caffeinated pick-me-up begins to sound tempting. Wait Before You Take Another Sip: Do You Know How Much Caffeine You're Really Drinking? But coffee isn't the only source of caffeine throughout the day. Tea, energy drinks, pre-workout supplements, and other caffeinated products can all contribute to total daily intake-and those seemingly small sources can add up. According to the U.S. Food and Drug Administration (FDA), an 8-ounce cup ..</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>PG&amp;amp;E Monitoring High Wind Event, Is Preparing for Possible Public Safety Power Shutoff for Portions of 10 Counties</v>
+        <v>Libra annonce un placement privé</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C34" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D34" t="str">
         <v>Energy</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.prnewswire.com/news-releases/pge-monitoring-high-wind-event-is-preparing-for-possible-public-safety-power-shutoff-for-portions-of-10-counties-302825787.html</v>
+        <v>https://www.newsfilecorp.com/release/311932/Libra-annonce-un-placement-priv</v>
       </c>
       <c r="F34" t="str">
-        <v>Around 7,800 customers could be affected beginning Wednesday, July 15 OAKLAND, Calif., July 14, 2026 /PRNewswire/ -- Pacific Gas and Electric Company (PG&amp;E) is closely monitoring a potential high wind event expected to affect portions of PG&amp;E's service area beginning Wednesday, July 14,...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 28 août 2026) - Libra Energy Materials Inc. (CSE : LIBR) (OTCQB : LIBRF) (FSE : W0R0) (« Libra » ou la « Société ») a le plaisir d'annoncer un placement privé sans intermédiaire (le « Placement ») pour un produit brut total de 700 000 $ pour la Société, composé de (i) 5 000 000 d'actions ordinaires de la Société (les « Actions HD »), au prix de 0,10 $ par Action HD, pour un produit brut de 500 000 $; et (ii) 1 538 462 actions ordinaires de la Société...</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>LONGi Makes S&amp;amp;P Global Energy Premier List of Tier 1 Cleantech Companies 2026</v>
+        <v>Libra Announces Private Placement</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C35" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D35" t="str">
         <v>Energy</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.prnewswire.com/news-releases/longi-makes-sp-global-energy-premier-list-of-tier-1-cleantech-companies-2026-302825762.html</v>
+        <v>https://www.newsfilecorp.com/release/311931/Libra-Announces-Private-Placement</v>
       </c>
       <c r="F35" t="str">
-        <v>XI'AN, China, July 14, 2026 /PRNewswire/ -- LONGi Green Energy Technology Co., Ltd., one of the world's leading Solar-plus-Storage companies, has been named to the 2nd annual list of S&amp;P Global Energy's Tier 1 Cleantech Companies. After being recognized in the inaugural 2025 edition,...</v>
-[...2 lines deleted...]
-    <row r="36">
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Libra Energy Materials Inc. (CSE: LIBR) (OTCQB: LIBRF) (FSE: W0R0) ("Libra" or the "Company") is pleased to announce a non-brokered private placement (the "Offering") for aggregate gross proceeds to the Company of $700,000 consisting of (i) 5,000,000 common shares of the Company (the "HD Shares"), at a price of $0.10 per HD Share, for gross proceeds of $500,000; and (ii) 1,538,462 common shares of the Company that qualify as "critical...</v>
+      </c>
+    </row>
+    <row r="36" xml:space="preserve">
       <c r="A36" t="str">
-        <v>Safety Plus Wholesale rolls out purple k fire extinguisher supply option for fuel facilities</v>
+        <v>Deepening Implementation of Technological Innovation, Accelerating Transformation of Productive Forces</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C36" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D36" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E36" t="str">
-        <v>https://pressreleasenews.org/pressroom/safety-plus-wholesale-rolls-out-purple-k-fire-extinguisher-supply-option-for-fuel-facilities</v>
-[...2 lines deleted...]
-        <v>Safety Plus Wholesale launches a bulk ordering program for purple K fire extinguisher units, designed for gas stations and fuel distribution facilities.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109563/</v>
+      </c>
+      <c r="F36" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Legend Holdings Corporation (“Legend Holdings” or the “Company”; Stock Code: 3396.HK) announced the unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of RMB362.935 billion, representing a 29% year-on-year increase, primarily driven by the significant revenue growth of its subsidiaries Lenovo and Levima Advanced Materials; net profit attributable to equity holders of the Company was RMB2.230 billion, up 219% year-on-year, driven by the recovery in portfolio value of the industrial incubations and investments segment. Excluding the impact of a one-off item, net profit attributable to equity holders of Legend Holdings was RMB5.812 billion, a year-on-year increase of 834%.
+In the first half of 2026, Legend Holdings remained committed to technological innovation as the key driver for high-quality development and continued to enhance its distinctive technological innovation system. The Company actively drove the coordinated advancement of “anchoring diversified-industries operations in technology-focused core businesses, extending ecosystem coverage through technology innovation funds, and driving the very early-stage industrialization of forward-looking technologies.” This expedited the transformation from scientific and technological achievements into real productive forces, and drove a steady improvement in the Company's core competitiveness, with significant performance growth, laying a solid foundation for the Company’s sustainable development.
+RMB 10 Billion in R&amp;D Investment, Together with a Solidified Technology Foundation
+During the Reporting Period, Legend Holdings’ total R&amp;D investment exceeded RMB10 billion, a historical record high for its midyear report. Its portfolio companies continued to deliver steady growth with solid fundamentals. Lenovo capitalized on the surge in hybrid AI, with all three major business segments delivering double-digit revenue growth and reaching record highs for the same period. AI has become Lenovo’s core growth engine, with AI-related revenue increasing by 64% for the same period and accounted for 36% of Lenovo’s total revenue. Levima Advanced Materials posted significant performance growth and made breakthroughs in a number of major projects. Among them, the m-Xylylene Diisocyanate (XDI) project was listed under the National Key R&amp;D Program. Built on Levima’s technical expertise and R&amp;D experience, the PEEK project has entered the construction phase. Both projects are expected to be completed and put into operation in 2027, filling domestic technology gaps.
+Technology Ecosystem Bearing Fruit, and 12 Portfolio Companies Successfully Listed
+Leveraging years of dedicated efforts in technology innovation, Legend Holdings has cultivated a robust ecosystem spanning emerging and future industries. This ecosystem is now delivering tangible returns, not only driving significant performance growth for the Company, but also accumulating momentum for long-term development. During the Reporting Period, the industrial incubations and investments segment’s depth of technology asset pipeline and ability to realize value from these assets both improved. In the first half of 2026, the Legend Holdings Family Group supported the listing of 12 portfolio companies. These listed companies spanned sectors including artificial intelligence, semiconductors, advanced manufacturing, and healthcare. More than 30 additional portfolio companies are currently in the pre-listing pipeline. The Company invested in over 80 technology projects in the first half of the year across frontier fields such as artificial intelligence, quantum computing, optical interconnects, embodied artificial intelligence, chips and semiconductors, biopharmaceuticals, and commercial aerospace. To date, Legend Holdings has invested in over 300 AI-related companies. The Company has also established a systematic presence in other frontier fields, having invested in over 110 companies in pharmaceuticals and healthcare, over 60 companies in sustainable industries and future energy, and more than 50 companies in embodied artificial intelligence.
+Fostering Industry-Academia-Research Collaborative Innovation and Exploring New Pathways for Commercializing Original Technologies
+Responding to the call to “accelerate the translation from technological advances into productive forces”, Legend Holdings leverages its Forward-Looking Technology Research Institute to actively promote industry-academia-research collaborative innovation and explore new pathways for the commercialization of pioneering technologies. In the first half of the year, Legend Holdings established the Advanced Photonic Integration Joint Laboratory with a National Key Laboratory at Peking University. Together with the research team, the Company published co-authored papers and filed joint patents, while making preparations to establish a dedicated operating entity. In addition, led by the Chinese Information Processing Society of China (CIPS), and jointly initiated by Legend Holdings and other organizations, the Industry University Research Working Committee of the Chinese Information Processing Society of China was established, focusing on frontier areas of artificial intelligence. The Committee translates real-world industry needs into concrete workstreams. The Company has built a “Covalent Innovation” model that brings real-world industry needs into the earliest stages of R&amp;D, enabling businesses and researchers to jointly set priorities and develop solutions. It aims to create a replicable pathway for translating more creative innovation into new quality productive forces.
+ESG Practices Gaining Authoritative Recognition, Corporate Responsibility Underpinning the Foundation for Sustainability
+Legend Holdings prioritizes ecological conservation and green development. Lenovo has repeatedly received authoritative recognition both domestically and internationally in the ESG field. It has retained the highest global 3A rating in the MSCI ESG Ratings and received the EcoVadis Platinum Medal, its highest distinction, for two consecutive years. It was also included in the Fortune China ESG Impact List for five consecutive years. Its green operations continued to deliver strong results: over 90% of the electricity used in Lenovo’s global operations came from renewable energy sources. More than 360 million kilograms of end-of-life products have been recovered and reused. In photovoltaic materials, Levima Advanced Materials operates two major product lines for photovoltaic adhesive film materials, EVA and POE, with an annual production capacity exceeding 350,000 tons. In new energy battery materials, the company has built a comprehensive portfolio. In green investment, Legend Holdings has invested in more than 60 companies across new energy, energy decarbonization and so on. The Legend Star CEO Training Program has been running for over 18 years, nurturing up to 1,429 startup founders with 77 listed companies, 217 national-level specialized and innovative “Little Giant” enterprises, 930 High-and New-Technology Enterprises (HNTE), and more than 460,000 jobs created.
+Looking ahead, Legend Holdings will continue to closely align with national strategic needs, adhere to the main thread of technological innovation driving high-quality development, steadily improve its distinctive technological innovation system, deepen its focus on technology as its core business, and accelerate the promotion of the transformation of scientific achievements into real productive forces, making unremitting contributions to Chinese modernization and self-reliance and strength in science and technology.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Peabody Energy Corporation ...</v>
+        <v>Arctech Shines at Intersolar South America 2026: Strengthening Its Latin America Presence with "Tracker+" and "Green Power+" Solutions</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C37" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D37" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E37" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-peabody-energy-corporation-r5201130.htm</v>
+        <v>https://www.prnewswire.com/news-releases/arctech-shines-at-intersolar-south-america-2026-strengthening-its-latin-america-presence-with-tracker-and-green-power-solutions-302862686.html</v>
       </c>
       <c r="F37" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>SAO PAULO, Aug. 28, 2026 /PRNewswire/ -- As Latin America accelerates its renewable energy deployment, solar projects are facing increasingly diverse terrains, challenging climate conditions, grid constraints and growing demand for energy storage. In response, Arctech demonstrated how its...</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Ur-Energy Appoints US Energy and Mining Veteran as Chair of the Board</v>
+        <v>NexGen Announces 2026 Investor Day</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C38" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D38" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E38" t="str">
-        <v>https://pr-inside.com/ur-energy-appoints-us-energy-and-mining-veteran-as-chair-of-the-board-r5201118.htm</v>
+        <v>https://www.newsfilecorp.com/release/311936/NexGen-Announces-2026-Investor-Day</v>
       </c>
       <c r="F38" t="str">
-        <v>(PR-inside.com) Kathy Walker Appointed Chair; John Cash to Continue as Director and Strategic &amp; Technical Adviser CASPER, WY / ACCESS Newswire / July 14, 2026 /Ur-Energy Inc. (NYSE American:URG)(TSX:URE) (the "Company" or "Ur-Energy"), one of the largest domestic producers of uranium in the United States, today announced that, as part of the Board of Directors' regular review of its leadership structure and Board responsibilities, independent director Kathy Walker has been appointed Chair of the Board. Ms. Walker, who brings more than 40 years of leadership experience across the energy, mining and financial industries, succeeds John Cash, who has provided distinguished leadership as ..</v>
-[...2 lines deleted...]
-    <row r="39">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - NexGen Energy Ltd. (TSX: NXE) (NYSE: NXE) (ASX: NXG) ("NexGen" or the "Company") is pleased to announce that it will host its 2026 Investor Day on:   Date: Tuesday, 1 September 2026Time: 8.00 A.M. Eastern Time, 10.00 P.M Australian Eastern Standard Time, same day. The pre-recorded virtual event will feature presentations from NexGen's senior leadership and technical team, providing a detailed overview of the construction plan and...</v>
+      </c>
+    </row>
+    <row r="39" xml:space="preserve">
       <c r="A39" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Peabody Energy (BTU) Investors ...</v>
+        <v>Analogue Announces 2026 Interim Results</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C39" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D39" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E39" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-peabody-energy-btu-investors-r5201110.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109565/</v>
+      </c>
+      <c r="F39" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Analogue Holdings Limited (“Analogue” or the “Company”, together with its subsidiaries, the “Group”) (stock code: 1977), a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions, and information and communications technology services for smart cities, today announced its interim results for the six months ended 30 June 2026 (the “Period”) with interim contracts-in-hand continuing their record-setting performance, providing a solid foundation for the business over the next three years and beyond.
+Business Highlights
+- Interim contracts-in-hand surged by 34.9% to HK$17,649.3 million, attaining yet another record high
+- Revenue was HK$3,036.6 million, up by 5.7%, primarily driven by steady project execution in the Building Services and Environmental Engineering segments
+- Profit attributable to owners of the Company increased 88.1% to HK$152.0 million. The increase was partly attributable to the disposal of an approximately 3% equity stake in Nanjing Canatal Data-Centre Environmental Tech Co., Ltd.(Shanghai Stock Code: 603912)
+- The Group maintained a strong cash position, with bank balances and cash at HK$1,214.1 million
+- Interim dividend amounted to HK4.9 cents per share, with a year-on-year increase of more than 88%
+- Artificial Intelligence (AI) has been integrated into Analogue’s interconnected smart ecosystem to create value for customers, by realising a smart platform for buildings, and advanced operational solutions for water and sewage treatment, as evidenced by the prestigious accolades across both the research and adoption categories at the inaugural Construction Industry Council AI Award 2026 and at the ASHRAE Region XIII Technology Award 2026
+Chairman Dr Mak Kin Wah said, “Building on our outstanding achievement of record-high contracts-in-hand in 2025, the Group maintained steady business performance in the first half of 2026. By integrating research, development and application of AI technologies, we have achieved optimised operations and enhanced quality that earn wide recognition from the industry. Committed to innovation, the Group will further promote integration of AI, Digital Twin, and the Internet of Things (“IoT”), develop cross-technology integrated solutions, and enhance performance in engineering operations, safety, and sustainable development, to create greater value for clients.”
+“Our commitment to business ethics, quality, safety, health and environmental sustainability remains at the core of everything we do, guiding our decisions, shaping our culture, and contributing to a more sustainable future."
+Business Review: Building Services
+- This segment remains the largest revenue contributor, with revenue reaching HK$1,649.6 million.
+- Interim contracts-in-hand reached a record-high level of HK$7,996.6 million, with order intake standing at HK$1,348.8 million and many of the tenders submitted in the Period due for determination in phases later this year.
+- Many projects in the Northern Metropolis, including Fanling and Kwu Tung housing projects and various hospitals, were prioritised for commencement and progress in execution.
+- The Group’s expertise in Building Information Modelling (BIM), Design for Manufacture and Assembly (DfMA) and Modular Integrated Mechanical, Electrical and Plumbing (MiMEP) continued to gain market traction and helped secure major contracts.
+- Leveraging our comprehensive interdisciplinary capacity and new engineering techniques, this segment maintained our industry leadership, and was broadening our market reach to different parts of Asia.
+Environmental Engineering
+- This segment achieved record-high interim contracts-in-hand, which surged substantially by 78.3% year-on-year to HK$8,164.2 million. Order intake stood at HK$910.1 million with active ongoing tendering activities and many of the tenders submitted in the period due for determination in phases later this year. Segment revenue increased by 17.2% year-on-year or HK$123.2 million.
+- A number of projects, including a landmark engineering contract to reprovision critical sewage treatment works to caverns, were prioritised for commencement and execution.
+- New term contracts for sewage and E&amp;M systems were also added to the recurrent operation, maintenance, and facility management services provided by the segment.
+- By deploying AI and Digital Twin under our industry-recognised AlgoWater® brand, the segment continued to strengthen our industry leading position by advancing in intelligent automation, predictive asset management, and real-time process optimisation that significantly enhance treatment efficiency and energy savings for industrial operations.
+- Continued to pursue project opportunities with partners in the Chinese Mainland and different parts in Asia and Europe.
+Information, Communications and Building Technologies (“ICBT”)
+- Segment revenue amounted to HK$290.9 million. Contracts-in-hand totalled HK$830.8 million. Order intake was HK$269.9 million.
+- As an early mover backed by its own R&amp;D capability and extensive project experience, this segment was well positioned to continue to advance innovation. A robust digital foundation was established through the Digital Plant and Centralised Management Platform (CMP) that enables real-time insights and data-driven decisions.
+- Integration of IoT and advanced Building Management System (BMS) under our acclaimed DigiFusion® AI Smart Building Platform delivers optimised operational efficiency and enhanced tenant experiences in smart buildings and city infrastructure, as well as resource circularity for our clients.
+Lifts and Escalators
+- Revenue and contracts-in-hand were at HK$255.9 million and HK$657.7 million respectively.
+- Order intake totalled HK$278.4 million, with ongoing tendering activities in different parts of the world.
+- Transel Elevator &amp; Electric Inc. (TEI), the associate company in the United States, maintained its strength as one of the largest independent lift and escalator companies in New York and continued to expand in the southeastern part of the country, strengthening our market positioning and future growth.
+- Competitiveness was strengthened with enhanced automation in production lines and strict quality controls, to anchor the end-to-end business model from design, through manufacturing, to installation and maintenance services.
+- The product portfolio was broadened in line with the expanding international market reach and enhanced with next-generation product innovations.
+For further details of the 2026 Interim Results, please refer to the announcement filed with The Stock Exchange of Hong Kong Limited.
+About Analogue Holdings Limited
+Established in 1977, Analogue Holdings Limited is a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions and information and communications technology (“ICT”) services for smart cities, with headquarters in Hong Kong and operations in the Chinese Mainland, Macau, the United States, the United Kingdom, Germany, Singapore and Malaysia. Serving a wide spectrum of customers from public and private sectors, the Group provides multidisciplinary and comprehensive E&amp;M engineering and technology services in four major segments, including Building Services, Environmental Engineering, Information, Communications and Building Technologies (“ICBT”) and Lifts &amp; Escalators.
+The Group also manufactures and sells lifts and escalators internationally and has entered into an alliance with Transel Elevator &amp; Electric Inc. (“TEI”), one of the largest independent lifts and escalators companies in New York, the United States. The Group’s associate partner, Nanjing Canatal Data-Centre Environmental Tech Co., Ltd. (Shanghai Stock Code: 603912), specialises in precision environmental control technologies and related energy-saving and temperature control equipment for data centres.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Lost Money on First Solar, Inc. (FSLR)? Join Class Action Before August ...</v>
+        <v>“Declutter Your Home, Declutter Your Life,” Best-Selling Book Free for One More Day (Ending Soon) (Until 8/28/26)</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C40" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D40" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E40" t="str">
-        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-join-class-action-before-august-r5201088.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
       </c>
       <c r="F40" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Best Seller Publishing announces the release Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Talen Energy Reports PJM Auction Results for the 2028/2029 Planning Year</v>
+        <v>Towngas and the International Gas Union to host major global energy event in Hong Kong this October</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C41" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D41" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327350/0/en/Talen-Energy-Reports-PJM-Auction-Results-for-the-2028-2029-Planning-Year.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352587/0/en/towngas-and-the-international-gas-union-to-host-major-global-energy-event-in-hong-kong-this-october.html</v>
       </c>
       <c r="F41" t="str">
-        <v>HOUSTON, July 14, 2026 (GLOBE NEWSWIRE) -- Talen Energy Corporation (“Talen,” “we,” or “our”) ( NASDAQ: TLN ), a leading independent power producer, today reported its results from the PJM Base Residual Auction for the 2028/2029 planning year. Talen cleared a total of 10,180 megawatts at a clearing price of $325 per megawatt-day across the PJM Interconnection Regional Transmission Organization, equating to approximately $1,208 million in capacity revenues for the 2028/2029 planning year. The planning year runs from June 1, 2028 through May 31, 2029.</v>
-[...2 lines deleted...]
-    <row r="42">
+        <v>Towngas and the IGU will host a major global energy summit in Hong Kong in October 2026 to focus on energy security and green transition.</v>
+      </c>
+    </row>
+    <row r="42" xml:space="preserve">
       <c r="A42" t="str">
-        <v>SFC Energy AG Secures CAD 3.1 Million Follow-up Order From North American Mobile Surveillance Solutions Provider</v>
+        <v>COSCO SHIPPING Ports Announces 2026 Interim Results</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C42" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D42" t="str">
-        <v>AI, Energy, Media</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.newmediawire.com/news/sfc-energy-ag-secures-cad-3-1-million-follow-up-order-from-north-american-mobile-surveillance-solutions-provider-7087713</v>
-[...2 lines deleted...]
-        <v>Follow-up order for EFOY Pro 2800 fuel cells and accessories following successful initial order announced on 18 December 2025 Growing deployment of EFOY-powered AI-enabled mobile surveillance towers across Canada and the United States Reliable off-grid power supply ensures guaranteed uptime while reducing emissions and total cost of ownership BRUNNTHAL and MUNICH, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - SFC Energy AG (“SFC”, F3C:DE , ISIN: DE0007568578 ), an international technology leader, providing reliable hybrid energy systems for public security, defense, industry, and critical infrastructure, has received a follow-up order worth approximately CAD 3.1 million from a leading North American provider of mobile security and remote video surveillance solutions. The order includes EFOY P</v>
+        <v>https://www.acnnewswire.com/press-release/english/109557/</v>
+      </c>
+      <c r="F42" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - COSCO SHIPPING Ports Limited (“COSCO SHIPPING Ports” or “CSP” or the “Company”, SEHK: 1199), the world’s leading ports logistics service provider, today announced the interim results of the Company and its subsidiaries (the “Group”) for the 6 months ended 30 June 2026.
+2026 Interim Results Highlights
+- Total throughput increased by 7.9% YoY to 80,157,047 TEU
+- Equity throughput increased by 7.0% YoY to 24,492,008 TEU
+- Revenue of the Company increased by 12.3% YoY to US$905,344,000
+- Gross profit increased by 9.3% YoY to US$239,507,000
+- Profit attributable to equity holders of the Company increased by 28.5% YoY to US$233,672,000
+- Declared a first interim dividend of US2.360 cents per share
+FINANCIAL REVIEW
+In the first half of 2026, the global shipping market was under dual pressure from route network restructuring and compressed profitability.  In the face of these challenges, COSCO SHIPPING Ports has sustained its overall operational resilience by continued deepening of its lean operation management and constant optimisation of its resource allocation and business processes.  In the first half of 2026, revenue of the Company increased by 12.3% YoY to US$905.3 million; gross profit increased by 9.3% YoY to US$239.5 million.  During the period, the profit attributable to equity holders of the Company greatly increased by 28.5% YoY to US$233.7 million.
+OPERATIONAL REVIEW
+Overall Performance
+For the six months ended 30 June 2026, the Group’s total throughput increased by 7.9% YoY to 80,157,047 TEU (1H2025: 74,295,971 TEU).  Total throughput from terminals in which the Group has controlling stake increased by 2.5% YoY to 16,893,574 TEU (1H2025: 16,482,018 TEU), accounting for 21.1% of the Group’s total, and the total throughput from non-controlling terminals increased by 9.4% YoY to 63,263,473 TEU (1H2025: 57,813,953 TEU), accounting for 78.9% of the Group’s total.
+During the period, the Group’s total equity throughput increased by 7.0% YoY to 24,492,008 TEU (1H2025: 22,879,575 TEU).  The equity throughput from terminals in which the Group has controlling stake increased by 2.6% YoY to 9,941,962 TEU (1H2025: 9,691,543 TEU), accounting for 40.6% of the Group’s total, and the equity throughput from non-controlling terminals increased by 10.3% YoY to 14,550,046 TEU (1H2025: 13,188,032 TEU), accounting for 59.4% of the Group’s total.
+China
+During the period, total throughput of the terminals in China increased by 4.7% YoY to 59,019,217 TEU (1H2025: 56,390,125 TEU) and accounted for 73.6% of the Group’s total throughput.  Total equity throughput of terminals in China increased by 4.8% YoY to 16,915,369 TEU (1H2025: 16,136,373 TEU), accounting for 69.1% of the Group’s total equity throughput.
+Bohai Rim
+During the period, total throughput of the Bohai Rim region increased by 6.4% YoY to 27,483,548 TEU (1H2025: 25,835,742 TEU) and accounted for 34.3% of the Group’s total throughput.  Total equity throughput of the Bohai Rim region increased by 6.0% YoY to 6,989,982 TEU (1H2025: 6,594,957 TEU) and accounted for 28.5% of the Group’s total equity throughput.  Driven by the increasing investment demand in artificial intelligence, exports of high-tech products recorded steady growth, contributing a 4.8% YoY increase in the total throughput of Dalian Container Terminal Co., Ltd. to 2,695,849 TEU (1H2025: 2,572,124 TEU).
+Yangtze River Delta
+During the period, total throughput of the Yangtze River Delta region increased by 3.6% YoY to 8,684,169 TEU (1H2025: 8,379,156 TEU) and accounted for 10.8% of the Group’s total throughput.  Total equity throughput of the Yangtze River Delta region increased by 6.2% YoY to 2,558,738 TEU (1H2025: 2,408,543 TEU) and accounted for 10.5% of the Group’s total equity throughput.  Wuhan CSP Terminal Co., Ltd. (“CSP Wuhan Terminal”) continued to reinforce its competitive edge as a rail-water intermodal transport hub while expanding its Yangtze River feeder network, driving a 34.6% YoY increase in total throughput to 198,577 TEU (1H2025: 147,515 TEU).
+Southeast Coast and Others
+During the period, total throughput in the Southeast Coast and Others region decreased by 2.8% YoY to 2,704,696 TEU (1H2025: 2,783,306 TEU) and accounted for 3.4% of the Group’s total throughput.  Total equity throughput of Southeast Coast and Others region increased by 3.0% YoY to 2,131,636 TEU (1H2025: 2,070,554 TEU) and accounted for 8.7% of the Group’s total equity throughput.  Xiamen Ocean Gate Container Terminal Co., Ltd. continued to strengthen its terminal hub capability, and through the introduction of new route services in the first half of the year, the total throughput increased by 6.8% YoY to 1,366,387 TEU (1H2025: 1,279,547 TEU).
+Pearl River Delta
+During the period, total throughput of the Pearl River Delta region increased by 6.5% YoY to 15,577,680 TEU (1H2025: 14,633,421 TEU) and accounted for 19.4% of the Group’s total throughput.  Total equity throughput of the Pearl River Delta region increased by 4.6% YoY to 4,237,042 TEU (1H2025: 4,052,292 TEU) and accounted for 17.3% of the Group’s total equity throughput.  Driven by trade demand from emerging markets such as Southeast Asia, Guangzhou South China Oceangate Container Terminal Company Limited successfully introduced multiple new shipping routes, driving a 7.4% YoY increase in total throughput to 3,221,826 TEU (1H2025: 3,001,192 TEU).
+Southwest Coast
+During the period, total throughput of the Southwest Coast region decreased by 4.0% YoY to 4,569,124 TEU (1H2025: 4,758,500 TEU), accounting for 5.7% of the Group’s total throughput.  Total equity throughput of the Southwest Coast region decreased by 1.2% YoY to 997,971 TEU (1H2025: 1,010,027 TEU) and accounted for 4.1% of the Group’s total equity throughput.  Due to market volatility and changes in cargo mix, total throughput and equity throughput in the Southwest Coast region recorded a YoY decrease.
+Overseas
+During the period, total throughput in overseas terminals increased by 18.0% YoY to 21,137,830 TEU (1H2025: 17,905,846 TEU) and accounted for 26.4% of the Group’s total throughput.  Total equity throughput in overseas terminals increased by 12.4% YoY to 7,576,639 TEU (1H2025: 6,743,202 TEU) and accounted for 30.9% of the Group’s total equity throughput.  Piraeus Container Terminal Single Member S.A. (“Piraeus Terminal”) recorded a 2.9% YoY decrease in total throughput to 1,995,150 TEU (1H2025: 2,054,895 TEU), due to softening market demand in the Mediterranean region and adverse weather conditions.  CSP Abu Dhabi Terminal L.L.C. (“CSP Abu Dhabi Terminal”) recorded a 44.3% YoY decrease in total throughput to 442,977 TEU (1H2025: 795,758 TEU), affected by geopolitical tensions in the Middle East.  COSCO SHIPPING Ports Chancay PERU S.A. (“CSP Chancay Terminal”) has been actively advancing corridor development, deepening synergies with the parent Company’s dual-brand operations, and continuously enhancing its route network layout.  In the first half of the year, the terminal achieved a route network of three main lines and five feeder lines, further strengthening its regional connectivity and driving a 68.2% YoY increase in total throughput to 201,773 TEU (1H2025: 119,945 TEU).
+PROSPECTS
+Since the beginning of 2026, amid continued deep adjustments to the global economic and trade landscape and rising geopolitical uncertainties, COSCO SHIPPING Ports has remained committed to high-quality development as its overarching priority.  The Company has consistently strengthened its core hub layout and global network resilience, while fully leveraging synergies with COSCO SHIPPING Group and the Ocean Alliance.  In the first half of the year, the Company’s total throughput and profit attributable to equity holders maintained a YoY increase, with steady improvements in operational quality and efficiency.
+Looking ahead, international institutions including the World Bank Group and the International Monetary Fund have successively downgraded their global economic growth forecasts.  The World Bank projects that global economic growth will moderate from 2.9% in 2025 to 2.5% in 2026, while the IMF has revised its 2026 global growth forecast down to 3%, reflecting the impact of tensions in the Middle East.  Changes in the global trade policy environment and fluctuations in energy prices have placed certain pressure on merchandise trade growth.  Against this backdrop, the Chinese economy has demonstrated strong resilience.  According to statistics from the General Administration of Customs of China, in the first half of the year, the total value of goods imports and exports reached RMB25.47 trillion, representing a YoY increase of 16.9%.  Of this, exports amounted to RMB14.73 trillion, a YoY increase of 13.4%; imports totaled RMB10.74 trillion, a YoY increase of 22.1%.  China’s trade with emerging markets such as ASEAN and Latin America has continued to deepen, while the share of high-value-added products, including electric vehicles, lithium batteries and photovoltaic products, has steadily increased.  These developments have provided strong support for the development of the port industry.
+In the face of heightened external uncertainties, the Company will remain customer-centric and continue to optimise its global terminal network resource allocation.  It will accelerate investment in emerging markets, regional markets and third-country markets, pursuing controlling stakes in strategic hubs while taking minority stakes in key gateway ports as market conditions permit.  The Company will also enhance its main and feeder network layout to achieve interconnected and coordinated development across its terminals.  It will accelerate the development of port-side logistics parks and supply chain extension services, building integrated resource synergies to provide customers with efficient and convenient port logistics supply chain solutions.
+Centred on its core port operations, the Company will continue to deepen lean operations and enhance its overall competitiveness.  It will reinforce hub port development, raising the service capacity of key hubs including CSP Wuhan Terminal, Piraeus Terminal, CSP Abu Dhabi Terminal and CSP Chancay Terminal.  In response to the evolving geopolitical situation in the Middle East, the Company will closely monitor developments, refine contingency plans and information-sharing mechanisms, and continue to optimise feeder network layouts and multi-modal logistics corridors to enhance supply chain resilience.  This will enable it to provide more reliable port logistics services to regional customers and effectively address challenges arising from external changes.  Under the new landscape of shipping alliances, the Company will strengthen its route network through targeted marketing, actively respond to market changes and route adjustments, continue to introduce new routes and secure additional calls.  By improving service quality, it will reinforce its competitive advantage and sustain steady growth in its core business.
+In terms of green and low-carbon development, the Company will actively cultivate new quality productive forces in the port and shipping industry and lead the sector’s transformation and upgrading.  It will continue to advance full-process automation at its terminals, deepen the application of AI and other technologies across all aspects of port operations, and accelerate digitalisation to enable data connectivity and collaborative synergy across systems.  The Company will also extend its traditional cargo-handling business towards integrated logistics services, actively developing integrated “shipping + port + logistics” service offerings.  With a focus on building green and low-carbon ports, it will further enhance its energy management platform, expand the use of clean energy, and actively participate in the green fuel supply chain to develop full-chain green and low-carbon products, setting industry benchmarks and building new advantages for sustainable development.
+About COSCO SHIPPING Ports (https://ports.coscoshipping.com)
+COSCO SHIPPING Ports Limited (Stock Code: 1199) is a leading ports logistics service provider in the world and its terminals portfolio covers the five main port regions and the middle and lower reaches of the Yangtze River in China, Europe, the Mediterranean, the Middle East, Southeast Asia, South America and Africa, etc. As at 30 June 2026, COSCO SHIPPING Ports operated and managed 394 berths at 40 ports globally, of which 245 were for containers.
+Building on the brand philosophy of “The Ports for ALL”, COSCO SHIPPING Ports has established its corporate mission of “Connecting Different Worlds” and is committed to maintaining a customer-centric approach to continuously improve the service and capacity of its global network and enhance the strategic positioning of key node ports and optimise logistics resource distribution. Leveraging ports as a conduit to connect global shipping services and serve global trade, the Company is dedicated to establishing a platform for mutual benefits and shared successes for all stakeholders involved with a vision of becoming “the leading global port logistics service provider with a customer-oriented focus”.
+Please visit the Company’s website (https://ports.coscoshipping.com) and the designated website of Hong Kong Exchanges and Clearing Limited (https://www.hkexnews.hk) for 2026 Interim Results Announcement.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Lost Money on Peabody Energy Corporation (BTU)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Renewable Feedstock Chemicals Market: Bio-Based Inputs Gain Momentum</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C43" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D43" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E43" t="str">
-        <v>https://pr-inside.com/lost-money-on-peabody-energy-corporation-btu-contact-levi-korsinsky-r5201074.htm</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769722</v>
       </c>
       <c r="F43" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>The global renewable feedstock chemicals market is entering a strong growth phase as chemical manufacturers increasingly replace petroleum-derived raw materials with renewable alternatives. The market was valued [read full press release...]</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>IotaComm® Unveils the Next Generation of Delphi360®, an AI-Powered Operational Intelligence Platform</v>
+        <v>European Energy A/S: Interim Report H1 2026</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C44" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D44" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.prnewswire.com/news-releases/iotacomm-unveils-the-next-generation-of-delphi360-an-ai-powered-operational-intelligence-platform-302825628.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352529/0/en/european-energy-a-s-interim-report-h1-2026.html</v>
       </c>
       <c r="F44" t="str">
-        <v>Delphi360 unifies data from sensors, equipment, infrastructure, energy systems, and physical environments with digital twin context and AI-assisted intelligence, helping teams understand what is happening, why it matters, and what to do next. CHAPEL HILL, N.C., July 14, 2026 /PRNewswire/...</v>
+        <v>European Energy A/S: Interim Report H1 2026</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Hillcrest Energy Technologies Announces Board and Leadership Changes ...</v>
+        <v>Decoding the Smoke Detector Market: Sensors, Power, and Connectivity</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C45" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D45" t="str">
         <v>Energy</v>
       </c>
       <c r="E45" t="str">
-        <v>https://pr-inside.com/hillcrest-energy-technologies-announces-board-and-leadership-changes-r5201059.htm</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769713</v>
       </c>
       <c r="F45" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 14, 2026 / Hillcrest Energy Technologies Ltd. ("Hillcrest" or the "Company") (CSE:HEAT)(OTCQB:HLRTF)(FRA:7HI) today announced changes to its Board of Directors (the "Board") and advisory team, following the conclusion of the Company's Annual General Meeting held on July 13, 2026 (the "AGM"). Michael Moskowitz has been appointed Chair of the Board. David Farrell, who chaired the Board through Hillcrest's formative years, is transitioning into a strategic advisory role. The Company has also appointed Raylene Whitford as a new Independent Director and Chair of the Audit Committee, and Matthew T. Peigan as a new Advisor. The ..</v>
+        <v>Smoke detectors are one of those products nobody thinks about until the battery starts chirping at 2 a.m. But behind that unglamorous reputation is a [read full press release...]</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Hillcrest Energy Technologies Announces Board and Leadership Changes Following 2026 Annual General Meeting</v>
+        <v>How Amazon is preparing for the energy needs of the future</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C46" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D46" t="str">
-        <v>Energy</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.newswire.com/news/hillcrest-energy-technologies-announces-board-and-leadership-changes-22825935</v>
+        <v>https://www.aboutamazon.com/news/sustainability/amazon-renewable-energy-updates?utm_source=rss</v>
       </c>
       <c r="F46" t="str">
-        <v/>
+        <v>Learn how we're supporting the transition to carbon-free energy and powering our business with sustainability in mind.</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>$BTU Stock Notification: Peabody Stock Plummets 10% After Production ...</v>
+        <v>Coiled Tubing Market 2026: Regional Leaders and Emerging Players</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C47" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D47" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E47" t="str">
-        <v>https://pr-inside.com/btu-stock-notification-peabody-stock-plummets-10-after-production-r5201044.htm</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769704</v>
       </c>
       <c r="F47" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>Coiled tubing has become one of the oil and gas industry&amp;#8217;s most reliable tools for keeping aging wells productive without the cost and downtime of [read full press release...]</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>New Plug In America survey: EV driver loyalty keeps climbing, even as federal support disappears</v>
+        <v>Base Oil Market: A Regional Breakdown of Global Demand</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C48" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D48" t="str">
-        <v>Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.prweb.com/releases/new-plug-in-america-survey-ev-driver-loyalty-keeps-climbing-even-as-federal-support-disappears-302825424.html</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769702</v>
       </c>
       <c r="F48" t="str">
-        <v>New data from the nonprofit's annual survey finds that over 90% of EV drivers consider their vehicles more fun to drive, easier to maintain, and cheaper to fuel than their gas counterparts. Additionally, 94.3% of EV driver respondents reported being likely or very likely to acquire an EV...</v>
+        <v>Base oil is the unglamorous backbone of the entire lubricants industry. It&amp;#8217;s the raw material that goes into everything from motor oil and hydraulic fluid [read full press release...]</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Peabody Energy Corporation ...</v>
+        <v>Haffner Energy déploie une nouvelle offre énergétique dédiée aux data centers, conçue pour la très haute disponibilité</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C49" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D49" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E49" t="str">
-        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-peabody-energy-corporation-r5201041.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352499/0/fr/haffner-energy-d%C3%A9ploie-une-nouvelle-offre-%C3%A9nerg%C3%A9tique-d%C3%A9di%C3%A9e-aux-data-centers-con%C3%A7ue-pour-la-tr%C3%A8s-haute-disponibilit%C3%A9.html</v>
       </c>
       <c r="F49" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
+        <v>Les data centers appelés à devenir un contributeur majeur à l’activité et aux résultats de Haffner Energy : une offre modulaire et standardisée fournissant une énergie locale, résiliente et décarbonée, avec une disponibilité garantie pouvant dépasser 99,995 %</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Customer Information System Market to Reach $3.26 Billion by 2030, Fueled by Smart Grid Modernization | Exclusive Report by MarketsandMarkets™</v>
+        <v>Haffner Energy launches a new energy offering for data centers, engineered for ultra-high availability</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C50" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D50" t="str">
         <v>Energy</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/customer-information-system-market-to-reach-326-billion-by-2030-fueled-by-smart-grid-modernization-exclusive-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352499/0/en/haffner-energy-launches-a-new-energy-offering-for-data-centers-engineered-for-ultra-high-availability.html</v>
       </c>
       <c r="F50" t="str">
-        <v/>
+        <v>Data centers set to become a major contributor to Haffner Energy’s business and results: a modular, standardized offering delivering local, resilient, decarbonized energy, with guaranteed availability that can exceed 99.995%</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Hubble Sees Crimson Cloud and Stars</v>
+        <v>Our decision on Cursor following its acquisition by SpaceX</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C51" t="str">
-        <v>NASA</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D51" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.nasa.gov/image-article/hubble-sees-crimson-cloud-and-stars/</v>
+        <v>https://openai.com/index/our-decision-on-cursor-following-its-acquisition-by-spacex</v>
       </c>
       <c r="F51" t="str">
-        <v>Blue and white stars shine brilliantly against a crimson background of glowing gas in this July 3, 2026, image of stellar nursery LH 95 from NASA’s&amp;#160;Hubble Space Telescope. LH 95 is a region in the&amp;#160;Large Magellanic Cloud, a dwarf galaxy that orbits the Milky Way. Low-mass infant stars live alongside massive blue giant stars in [&amp;#8230;]</v>
+        <v>Our decision to wind down our contract providing OpenAI models to Cursor following its acquisition by SpaceX.</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Duke Energy announces dividend payments to shareholders</v>
+        <v>Paratus Energy: Key Information Relating to Q2 2026 Cash Dividend</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C52" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D52" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.prnewswire.com/news-releases/duke-energy-announces-dividend-payments-to-shareholders-302825463.html</v>
+        <v>https://www.prnewswire.com/news-releases/paratus-energy-key-information-relating-to-q2-2026-cash-dividend-302862575.html</v>
       </c>
       <c r="F52" t="str">
-        <v>CHARLOTTE, N.C., July 14, 2026 /PRNewswire/ -- Duke Energy (NYSE: DUK) today declared a quarterly cash dividend on its common stock of $1.085 per share, an increase of $0.02. This dividend is payable on September 16, 2026, to shareholders of record at the close of business on August 14,...</v>
+        <v>HAMILTON, Bermuda, Aug. 28, 2026 /PRNewswire/ -- Reference is made to the announcement by Paratus Energy Services Ltd. (OSLO: PLSV) ("Paratus" or the "Company") today that the Board of Directors has approved a cash dividend to shareholders as specified below. Dividend amount: USD 0.22...</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Hydrus Jet Reviews 2026: Why Homeowners Are Choosing This Cordless Cleaning Upgrade for Cars, Patios, and Everyday Messes</v>
+        <v>Paratus Energy: Q2 2026 Results</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C53" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D53" t="str">
         <v>Energy</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.newswire.com/news/hydrus-jet-reviews-2026-why-homeowners-are-choosing-this-cordless-cleaning</v>
+        <v>https://www.prnewswire.com/news-releases/paratus-energy-q2-2026-results-302862570.html</v>
       </c>
       <c r="F53" t="str">
-        <v>As more buyers look beyond hoses and bulky pressure washers, this Hydrus Jet review explores the brand-stated 1,250 PSI cleaning power, cordless portability, multiple water-source options, battery runtime, and purchase details that may make it a practical fit for routine outdoor cleanup.</v>
+        <v>HAMILTON, Bermuda, August 28, 2026 /PRNewswire/ -- Paratus Energy Services Ltd. (OSLO: PLSV) ("Paratus" or the "Company") today reported operational and financial results for the second quarter of 2026, highlighted by $71 million in combined segment revenues and $42 million in adjusted...</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Lost Money on First Solar, Inc. (FSLR)? Urged to Join Class Action ...</v>
+        <v>Sigenergy Delivers Strong H1 2026 Performance as AI-Driven Energy Innovation Powers Global Growth</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C54" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D54" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E54" t="str">
-        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-urged-to-join-class-action-r5201001.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352473/0/en/sigenergy-delivers-strong-h1-2026-performance-as-ai-driven-energy-innovation-powers-global-growth.html</v>
       </c>
       <c r="F54" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Revenue Surges over 261% YoY as Profitability Improves, Strengthening Global Intelligent Energy Leadership</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>West Texas Resources Announces Acquisition of Nine Producing Texas ...</v>
+        <v>Bloom Energy Corporation (BE) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C55" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D55" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E55" t="str">
-        <v>https://pr-inside.com/west-texas-resources-announces-acquisition-of-nine-producing-texas-r5200995.htm</v>
+        <v>https://pr-inside.com/bloom-energy-corporation-be-lawsuit-investors-urged-to-contact-r5216981.htm</v>
       </c>
       <c r="F55" t="str">
-        <v>(PR-inside.com) BRENHAM, TX / ACCESS Newswire / July 14, 2026 / West Texas Resources, Inc. (OTCID:WTXR) ("WTXR" or the "Company") today announced the acquisition of a package of producing oil and gas assets consisting of eight producing wells in Jackson County, Texas, and one producing gas well in Fort Bend County, Texas. The acquired properties are expected to significantly expand the Company's production profile and strengthen its long-term cash flow generation as WTXR continues executing its strategy of building a diversified portfolio of producing energy assets. According to current engineering and operational estimates, the eight Jackson County wells are expected to produce a ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>West Texas Resources Announces Acquisition of Nine Producing Texas Oil and Gas Wells Expected to Generate Approximately $775,000 in Monthly Gross Revenue</v>
+        <v>Jura Announces Release of Interim Filings</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C56" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D56" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.newswire.com/news/west-texas-resources-announces-acquisition-of-nine-producing-texas-oil-and-gas</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352467/0/en/jura-announces-release-of-interim-filings.html</v>
       </c>
       <c r="F56" t="str">
-        <v/>
+        <v>CALGARY, Alberta, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Jura Energy Corporation (“Jura” or the “Company”) today announced the filing on SEDAR+ of its condensed consolidated interim financial statements and Management’s Discussion and Analysis (together, the “Interim Filings”) for the interim period ended June 30, 2026 and 2025.</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Meet the Gizmo Watch 4: Verizon's new kid-friendly smartwatch</v>
+        <v>Securities Lawsuit Alert: Bloom Energy Corporation (BE) - Contact Levi ...</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C57" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D57" t="str">
-        <v>Energy, Media</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357659</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-bloom-energy-corporation-be-contact-levi-r5216958.htm</v>
       </c>
       <c r="F57" t="str">
-        <v>At a glance - - - &amp;#8226; Advanced safety ecosystem : The smartwatch introduces watch removal detection alerts, real-time location tracking and custom safe zones. - - &amp;#8226; Performance and durability : Built with a 1.6-inch scratch-resistant glass screen, the water-resistant watch features a three-day battery life and supports video calling. - - &amp;#8226; Promotional savings and loyalty : Customers can get the device for free via promotional credits on a new watch line, avoiding activation fees through... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357659</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Contact Levi &amp; Korsinsky by August 24, 2026 to Join Class Action Against ...</v>
+        <v>INVESTOR ALERT: Pomerantz Law Firm Reminds Investors with Losses on their Investment in Bloom Energy Corporation of Class Action Lawsuit and Upcoming Deadlines - BE</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C58" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D58" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E58" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-24-2026-to-join-class-action-against-r5200993.htm</v>
+        <v>https://www.prnewswire.com/news-releases/investor-alert-pomerantz-law-firm-reminds-investors-with-losses-on-their-investment-in-bloom-energy-corporation-of-class-action-lawsuit-and-upcoming-deadlines--be-302862303.html</v>
       </c>
       <c r="F58" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>NEW YORK, Aug. 27, 2026 /PRNewswire/ -- Pomerantz LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom" or the "Company") (NYSE: BE). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or...</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Alfa Romeo new C-SUV design teaser</v>
+        <v>H2APEX Publishes Half-year Results 2026: Revenue up by About Two-thirds</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C59" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D59" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357649</v>
+        <v>https://www.newmediawire.com/news/h2apex-publishes-half-year-results-2026-revenue-up-by-about-two-thirds-7088995</v>
       </c>
       <c r="F59" t="str">
-        <v>Today, during the National Automotive Industry Roundtable organized by the Italian Ministry of Enterprises and Made in Italy (MIMIT), Emanuele Cappellano, Chief Operating Officer of Stellantis Enlarged Europe, unveiled a teaser image showing a rear design detail of Alfa Romeo&amp;#39;s new C-SUV. - - As previously announced during the Stellantis Investor Day 2026 on May 21, as part of the Fastlane 2030 plan, a new C-SUV based on the STLA Medium platform and featuring multi-energy powertrains will b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357649</v>
+        <v>Revenue in the first half of 2026 rose by 67.5% to EUR 7.0 million (H1 2025: EUR 4.2 million) Transformation taking shape: external revenue in the new core segment, Project Development &amp;amp; Energy/Asset Management, more than quadrupled to EUR 3.2 million (H1 2025: EUR 0.7 million) Subsidiary AKROS Energy generates its first revenue from container-based salt storage technology The WAL project is progressing as planned: feed-in capacity to the core hydrogen network secured Revenue forecast for the 2026 financial year confirmed at between EUR 14 million and EUR 16 million ROSTOCK, GERMANY and GREVENMACHER, LUXEMBOURG - August 27, 2026 ( NEWMEDIAWIRE ) - H2APEX Group SCA (ISIN: LU0472835155), a leading operator and developer of green hydrogen plants for the decarbonisation of industry, infras</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>MWG Holdings Group Reports Continued Year-Over-Year Growth Across California Retail Portfolio Following July 10 "Oil Day" Sales Event</v>
+        <v>ROSEN, HIGHLY RECOGNIZED INVESTOR RIGHTS COUNSEL, Encourages Bloom Energy Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - BE</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C60" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D60" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.prnewswire.com/news-releases/mwg-holdings-group-reports-continued-year-over-year-growth-across-california-retail-portfolio-following-july-10-oil-day-sales-event-302825337.html</v>
+        <v>https://www.newsfilecorp.com/release/311857/ROSEN-HIGHLY-RECOGNIZED-INVESTOR-RIGHTS-COUNSEL-Encourages-Bloom-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BE</v>
       </c>
       <c r="F60" t="str">
-        <v>Company-owned Perfect Union and Wild Seed Wellness locations post double-digit percentage gains in net revenue, guest traffic and units sold, extending a four-year streak of consistent seasonal growth as MWG refines a community-driven marketing model built to navigate a shifting...</v>
+        <v>New York, New York--(Newsfile Corp. - August 27, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>W�rtsil�'s long-term maintenance agreement ensures optimisation and operational efficiency for U.S. power plant</v>
+        <v>DigitalBridge to Acquire PLUS ES, a Leading Australian Smart Metering Platform</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C61" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D61" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy, Automotive</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357643</v>
+        <v>https://finance.yahoo.com/energy/articles/digitalbridge-acquire-plus-es-leading-210500430.html</v>
       </c>
       <c r="F61" t="str">
-        <v>Technology group W�rtsil� has signed a ten-year optimised maintenance agreement with Midwest Energy, a customer-owned cooperative, located in Hays, Kansas, United States. The agreement covers the 104 MW Goodman Energy Center, located in Ellis County, operating with natural-gas fuelled W�rtsil� 34SG engines. The plant primarily serves as a flexible balancing power plant, responding to fluctuations in load and non-dispatchable generation, to support the regional power grid. The agreement ord... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357643</v>
+        <v>BOCA RATON, Fla., August 27, 2026--DigitalBridge, a leading global alternative asset manager dedicated to investing in digital infrastructure, today announced that a DigitalBridge-managed investment vehicle has entered into an agreement to acquire PLUS ES, one of Australia’s largest smart meter providers. PLUS ES is a separate ring-fenced entity within the Ausgrid Group. PLUS ES provides infrastructure and services that connect retailers, utilities and network operators with the data needed to m</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Natural Light Debuts “CoolShed,” A First-Of-Its-Kind Solar-Powered Shed Keeping Beer Cold During Summer's Hottest Days</v>
+        <v>Dunkin'® Celebrates Tennis Season with New Sips, Collectibles and Exclusive Merchandise</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C62" t="str">
         <v>WebWire</v>
       </c>
       <c r="D62" t="str">
         <v>Energy</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357633</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359637</v>
       </c>
       <c r="F62" t="str">
-        <v>Key Facts - - - &amp;#8226; Natural Light is launching the CoolShed, a walk-in backyard beer cooler powered primarily by solar panels designed to keep beer cold during extreme summer heat. - &amp;#8226; One 21+ winner will receive a fully built CoolShed plus a lifetime&amp;#39;s worth of Natural Light beer money+, with additional beer money# given to the first 500 eligible entrants. - &amp;#8226; The promotion runs July 14 through July 31, with entry available online at NaturalLight.com/CoolShed. - - - Year after... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357633</v>
+        <v>Before the first serve, between matches and after the final point, guests are running on Dunkin&amp;#39; for tennis season. Beginning Aug. 30, Dunkin&amp;#39; is celebrating a marquee moment in tennis where sport, style and culture converge through flavors, exclusive experiences and can&amp;#39;t-miss collaborations, giving fans more ways to sip, snack and show up for match day and beyond. - - From the courts to city streets, fans can get in on the action with two new beverages, Melon Deuce Energy and Matcha Po... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359637</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>FieldEquip Launches Redesigned Website with Solution-Focused Experience for Field Service Industries</v>
+        <v>Inventronics Announces 2026 Q2 Financial Results</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C63" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D63" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.prweb.com/releases/fieldequip-launches-redesigned-website-with-solution-focused-experience-for-field-service-industries-302821605.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352430/0/en/inventronics-announces-2026-q2-financial-results.html</v>
       </c>
       <c r="F63" t="str">
-        <v>New platform experience moves beyond feature lists to map directly to the operational challenges faced by Industrial Services, Oil &amp; Cas, Equipment Rental, and Railcar Service teams HOUSTON, July 14, 2026 /PRNewswire-PRWeb/ -- FieldEquip, a leading cloud-based field service management...</v>
+        <v>CALGARY, Alberta, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Inventronics Limited (“Corporation”) (IVX: TSX Venture), a designer and manufacturer of enclosures for the telecommunications, cable, electric distribution, energy, and other industries in Canada and the USA, today announced its unaudited 2026 Q2 financial results.</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Investor Alert: Deadline Approaching to Join First Solar, Inc. (FSLR) ...</v>
+        <v>U92 Energy Closes $1.5 Million Private Placement</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C64" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D64" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E64" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-first-solar-inc-fslr-r5200941.htm</v>
+        <v>https://www.newsfilecorp.com/release/311895/U92-Energy-Closes-1.5-Million-Private-Placement</v>
       </c>
       <c r="F64" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 27, 2026) - U92 Energy Corp. (TSXV: UTWO) ("U92" or the "Company") is pleased to announce the closing of its previously announced upsized non-brokered private placement (the "Offering") of 3,750,000 units of the Company (the "Units") at a price of $0.40 per Unit (the "Offering Price") for aggregate gross proceeds to the Company of $1,500,000.Each Unit was comprised of one common share of the Company (each, a "Share") and one-half of one common share...</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>BTU ALERT: Securities Fraud Class Action Launched Against Peabody Energy ...</v>
+        <v>Forgent Power Solutions, Inc. to Report Fiscal Fourth Quarter and Full Year 2026 Results</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C65" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D65" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E65" t="str">
-        <v>https://pr-inside.com/btu-alert-securities-fraud-class-action-launched-against-peabody-energy-r5200937.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/forgent-power-solutions-inc-report-204000926.html</v>
       </c>
       <c r="F65" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>DAYTON, Minn., August 27, 2026--Forgent Power Solutions, Inc. (NYSE: FPS), a leading designer and manufacturer of electrical distribution equipment used in data centers, the power grid and energy-intensive industrial facilities, will report financial results for its fiscal fourth quarter and full year ended June 30, 2026, before the market opens on September 15, 2026, and management will host a conference call at 11:00 a.m. ET to discuss the results.</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Lauritz Knudsen Marks 50 GW of Solar Capacity Enabled, Reaffirming Its Role In The Global Clean Energy Transition</v>
+        <v>Charbone Reports Q2 2026 Financial Results, Confirming 155% Gas Income Growth</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C66" t="str">
-        <v>GetNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D66" t="str">
         <v>Energy</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/lauritz-knudsen-marks-50-gw-of-solar-capacity-enabled-reaffirming-its-role-in-the-global-clean-energy-transition/?source=barchart</v>
+        <v>https://www.newmediawire.com/news/charbone-reports-q2-2026-financial-results-confirming-155-gas-income-growth-7088987</v>
       </c>
       <c r="F66" t="str">
-        <v/>
+        <v xml:space="preserve">VARENNES, QUEBEC - August 27, 2026 ( NEWMEDIAWIRE ) - CHARBONE CORPORATION (TSXV: CH; OTCQB: CHHYF; FSE: K47) (“ CHARBONE ” or the “ Company ”), a vertically integrated industrial gases company focused on production, distribution and storage of clean ultra-high purity (“ UHP ”) hydrogen and other strategic industrial gases, is pleased to announce its second quarter 2026 financial and operational results for the six-month period ending June 30, 2026. CHARBONE will also be hosting a webinar on Monday, August 31st at 11:00am EDT which interested parties can register below. In Q2 2026, gas income across CHARBONE’s hydrogen production plants and regional supply hubs for all industrial gases increased 155% to $0.5 million from $0.2 million for the prior three-month period ending March 31, 2026. </v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Class Action Lawsuit Filed: First Solar, Inc. (FSLR) - Join by August ...</v>
+        <v>ARRAY Technologies to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C67" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D67" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E67" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-first-solar-inc-fslr-join-by-august-r5200916.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352418/0/en/array-technologies-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F67" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>ALBUQUERQUE, N.M., Aug. 27, 2026 (GLOBE NEWSWIRE) -- ARRAY Technologies (NASDAQ: ARRY) (“ARRAY” or the “Company”), a leading global provider of solar tracking technology and fixed-tilt products, foundation solutions, software systems and services, today announced that members of its senior management and/or investor relations team are scheduled to participate in the following investor conferences in September.</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>CBAK Energy Reports Progress in Customer Testing of Full-Tab 26650 LFP Cells for AI Data Center Backup Power</v>
+        <v>Syntholene Energy Corp. Announces Closing of Upsized Non-Brokered Private Placement</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C68" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D68" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326963/0/en/CBAK-Energy-Reports-Progress-in-Customer-Testing-of-Full-Tab-26650-LFP-Cells-for-AI-Data-Center-Backup-Power.html</v>
+        <v>https://www.newsfilecorp.com/release/311877/Syntholene-Energy-Corp.-Announces-Closing-of-Upsized-NonBrokered-Private-Placement</v>
       </c>
       <c r="F68" t="str">
-        <v>CBAK Energy reports strong customer validation of its full-tab 26650 LFP cells for AI data center backup, targeting high-rate BBU and UPS applications.</v>
+        <v>Chicago, Illinois--(Newsfile Corp. - August 27, 2026) - Syntholene Energy Corp. (TSXV: ESAF) (FSE: 3DD0) (OTCQB: SYNTF) ("Syntholene" or the "Company") announced today the successful closing of the final tranche of its previously announced non-brokered private placement for aggregate gross proceeds of approximately $2.3 million (the "Offering").An aggregate of 5,148,543 units of the Company ("Units") were issued at a price of $0.45 per Unit pursuant to the Offering, with each Unit comprised of...</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Eni and BMW Group: an agreement for Enilive HVO diesel biofuel to power corporate fleets</v>
+        <v>ROSEN, NATIONAL TRIAL LAWYERS, Encourages Bloom Energy Corporation ...</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C69" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D69" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357625</v>
+        <v>https://pr-inside.com/rosen-national-trial-lawyers-encourages-bloom-energy-corporation-r5216898.htm</v>
       </c>
       <c r="F69" t="str">
-        <v>Eni and BMW Group announce an agreement to power the BMW vehicles of corporate fleets in Italy with HVOlution (Hydrotreated Vegetable Oil), a diesel biofuel that is produced from 100% renewable feedstocks by Enilive. - - Enilive is Eni&amp;#39;s company dedicated to products and services for a more sustainable mobility. - - With an approach that aims to support a successful energy transition through the usage of all available technologies, the BMW Group considers 100% pure HVO as an important soluti... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357625</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>CSI Mobile Power Units Approved for CARB CORE Vouchers</v>
+        <v>Excelerate Energy Releases 2025 Sustainability Report, Highlighting Progress in Energy Security and Responsible Growth</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C70" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D70" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.prnewswire.com/news-releases/csi-mobile-power-units-approved-for-carb-core-vouchers-302824650.html</v>
+        <v>https://finance.yahoo.com/energy/articles/excelerate-energy-releases-2025-sustainability-201800821.html</v>
       </c>
       <c r="F70" t="str">
-        <v>LIVERMORE, Calif., July 14, 2026 /PRNewswire/ -- Coulomb Solutions Inc. (CSI) today announced that three new Mobile Power Units / Battery Energy Storage Systems (BESS) have been approved for the California Air Resources Board's Clean Off-Road Equipment (CORE) Voucher Program. CORE is a...</v>
+        <v>THE WOODLANDS, Texas, August 27, 2026--Excelerate Energy, Inc. (the "Company" or "Excelerate") (NYSE: EE) today announced the publication of its 2025 Sustainability Report, highlighting the Company’s efforts to strengthen energy security, operate responsibly, and create long-term value for customers, employees, communities, and shareholders.</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Intermap Partners with NSG UP42 to Expand Access to Elevation Intelligence in Saudi Arabia</v>
+        <v>Walker-Miller Energy Services Named No. 1045 on the 2026 Inc. 5000 List, the Most Prestigious Ranking of America's Fastest-Growing Private Companies</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C71" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D71" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326740/0/en/Intermap-Partners-with-NSG-UP42-to-Expand-Access-to-Elevation-Intelligence-in-Saudi-Arabia.html</v>
+        <v>https://www.prnewswire.com/news-releases/walker-miller-energy-services-named-no-1045-on-the-2026-inc-5000-list-the-most-prestigious-ranking-of-americas-fastest-growing-private-companies-302862219.html</v>
       </c>
       <c r="F71" t="str">
-        <v>AI-ready terrain data helps users turn complex elevation information into actionable intelligence for infrastructure, flood risk, energy and national development planning AI-ready terrain data helps users turn complex elevation information into actionable intelligence for infrastructure, flood risk, energy and national development planning</v>
+        <v>High Performing Firm Earns a Place Among the Nation's Most Successful Independent Businesses DETROIT, Aug. 27, 2026 /PRNewswire/ -- Walker-Miller Energy Services announced it has been ranked No. 1045 on the 2026 Inc. 5000 list, the annual list of the fastest-growing private companies in...</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Lost Money on First Solar, Inc. (FSLR)? Contact Levi &amp; Korsinsky Before ...</v>
+        <v>Kaplan Fox Encourages Investors of Bloom Energy Corporation (BE) to Act Ahead of the Lead Plaintiff Deadline on September 28, 2026</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C72" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D72" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E72" t="str">
-        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-contact-levi-korsinsky-before-r5200852.htm</v>
+        <v>https://www.newsfilecorp.com/release/311267/Kaplan-Fox-Encourages-Investors-of-Bloom-Energy-Corporation-BE-to-Act-Ahead-of-the-Lead-Plaintiff-Deadline-on-September-28-2026</v>
       </c>
       <c r="F72" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 27, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Levi &amp; Korsinsky Notifies Peabody Energy Corporation (BTU) Shareholders ...</v>
+        <v>GPOPlus+ (OTCQB:GPOX) CEO to Present AI-Powered Direct Store Delivery ...</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C73" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D73" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E73" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-peabody-energy-corporation-btu-shareholders-r5200839.htm</v>
+        <v>https://pr-inside.com/gpoplus-otcqb-gpox-ceo-to-present-ai-powered-direct-store-delivery-r5216885.htm</v>
       </c>
       <c r="F73" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>(PR-inside.com) Chairman and CEO Brett H. Pojunis to detail the PRISM+ technology platform, the Company's hub network, and its roadmap to national scale at an NYC investor conference next month. LAS VEGAS, NV / ACCESS Newswire / August 27, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced that Chairman and Chief Executive OfficerBrett H. Pojunis will present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9-10, 2026, at The Westin New York Grand Central in New York City. Presentation ..</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>REPT BATTERO Retains No.1 Globally in Residential Energy Storage Cell Shipments for H1 2026</v>
+        <v>9 Things to Know About NASA’s Nancy Grace Roman Space Telescope</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C74" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D74" t="str">
         <v>Energy</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.prnewswire.com/news-releases/rept-battero-retains-no1-globally-in-residential-energy-storage-cell-shipments-for-h1-2026-302824942.html</v>
+        <v>https://science.nasa.gov/missions/roman-space-telescope/9-things-to-know-about-nasas-nancy-grace-roman-space-telescope/</v>
       </c>
       <c r="F74" t="str">
-        <v>SHANGHAI, July 14, 2026 /PRNewswire/ -- REPT BATTERO has once again been ranked No.1 globally in residential energy storage battery cells for the first half of 2026, according to the latest shipment rankings jointly released by ICCSINO and NECI. The company also ranked No.2 globally in...</v>
+        <v>NASA’s Nancy Grace Roman Space Telescope is set to launch at 7:26 a.m. EDT on Sunday, Aug. 30. While you wait to watch the launch, brush up on some key facts about this wide-view mission. To learn more about the Roman mission, visit: https://www.nasa.gov/roman Media contact: Claire AndreoliNASA’s Goddard Space Flight Center, Greenbelt, Md.claire.andreoli@nasa.gov301-286-1940</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Well Done Foundation and Zefiro Methane Corp. Announce Teaming Agreement ...</v>
+        <v>AmeriVanta Launches in Scottsdale, Extending Free Solar Contract Reviews to Homeowners Nationwide</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C75" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D75" t="str">
-        <v>Energy</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E75" t="str">
-        <v>https://pr-inside.com/well-done-foundation-and-zefiro-methane-corp-announce-teaming-agreement-r5200800.htm</v>
+        <v>https://prunderground.com/amerivanta-launches-in-scottsdale-extending-free-solar-contract-reviews-to-homeo/cmtadj9wh000c04jlqfanmtto</v>
       </c>
       <c r="F75" t="str">
-        <v>(PR-inside.com) RED LODGE, MT / ACCESS Newswire / July 14, 2026 / The Well Done Foundation (WDF) and Zefiro Methane Corp., a leading methane offsets originator, today announced a formal teaming agreement to accelerate the plugging of orphan oil and gas wells across the United States, beginning with the Deep Fork project in Oklahoma. Under the agreement, Zefiro subsidiary Plants &amp; Goodwin Inc. (P&amp;G) will perform plugging operations. The partnership pairs WDF's expertise in civil engineering, regulatory navigation and marine operations, including the ability to access wells beside and beneath waterways, with P&amp;G's turnkey drilling and plug-and-abandonment execution. P&amp;G's nationwide resources and ..</v>
+        <v>AmeriVanta, a consumer advocacy group, launched in Scottsdale, AZ, this week, offering homeowners nationwide a free contract review over undisclosed solar loan fees. The post AmeriVanta Launches in Scottsdale, Extending Free Solar Contract Reviews to Homeowners Nationwide first appeared on</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Eclipse online media briefings</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Bloom Energy Corporation ...</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C76" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D76" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357619</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-bloom-energy-corporation-r5216867.htm</v>
       </c>
       <c r="F76" t="str">
-        <v>On 12 August 2026, a solar eclipse will be visible across large parts of Europe and the North Atlantic. The path of totality will cross Greenland, Iceland, Spain and a small area of northeastern Portugal, while many other regions of Europe will witness a partial eclipse. It will be an exceptional event: the first total solar eclipse visible from mainland Spain since 1905 and the first in a remarkable series of three solar eclipses that will be visible from Spain between 2026 and 2028. - - A... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357619</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Ocean Winds reaches full power from its first floating offshore wind project in France</v>
+        <v>Powering What’s Next: Data Center World Power 2026 Puts Energy at the Center of the AI Economy</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C77" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D77" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357618</v>
+        <v>https://finance.yahoo.com/energy/articles/powering-next-data-center-world-172900214.html</v>
       </c>
       <c r="F77" t="str">
-        <v>� Ocean Winds&amp;#39; EFGL floating wind farm (30 MW) has reached full power, marking the start of full operations for OW&amp;#39;s second floating wind project globally, and its second project in France after Yeu-Noirmoutier bottom-fixed wind farm (EMYN &amp;#8211; 500 MW). - - � This milestone represents another significant step forward for the global floating offshore wind industry, highlighting the ability of this technology to bring together high-capacity clean energy with regional collaboration, local supp... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357618</v>
+        <v>DALLAS, August 27, 2026--As artificial intelligence drives unprecedented demand for data center capacity, access to reliable power has emerged as one of the industry's defining challenges. Data Center World Power, taking place September 21-23 at the Gaylord Texan Resort &amp; Convention Center in Dallas, will bring together data center operators, utilities, energy providers, technology innovators and infrastructure leaders to explore the strategies and technologies needed to power the industry's nex</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Moeve and Exolum reach financial close on the Muelle Sur in Huelva, a strategic logistics and maritime transport hub supporting Europe's energy transition</v>
+        <v>Champion and Ted Baker Launch Collections inspired by the World of Netflix's The Gentlemen</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C78" t="str">
         <v>WebWire</v>
       </c>
       <c r="D78" t="str">
-        <v>Energy</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357617</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359617</v>
       </c>
       <c r="F78" t="str">
-        <v>- - &amp;#8226; The project, which is already more than 50% complete, includes a berth at the Port of Huelva&amp;#39;s Outer Harbour that will modernize the logistics infrastructure of Moeve&amp;#39;s La R�bida Energy Park and Exolum&amp;#39;s nearby facilities - &amp;#8226; BBVA and Kutxabank will provide 105 million euros under a project finance structure, supporting this key project to advance the energy transition and strengthen Europe&amp;#39;s strategic autonomy - &amp;#8226; The new terminal being developed by Moeve and Exolum will facilitate th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357617</v>
+        <v>Champion and Ted Baker today unveiled official The Gentlemen Season 2 capsule collections inspired by the acclaimed Netflix series. Launching alongside the global premiere of the new season, the partnership invites audiences to experience the world of the show through two distinct yet complementary collections. Each brand brings together two contrasting sides of The Gentlemen universe: the raw energy of underground boxing and the polished codes of the British aristocracy. While Champion... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359617</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>ACCESS TO RENEWABLE ENERGY CRITICAL TO KEEP MOBILE INDUSTRY ON TRACK FOR NET ZERO, NEW GSMA REPORT FINDS</v>
+        <v>SEFON to Showcase Advanced Power Solutions at Middle East Energy 2026 in Dubai</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C79" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D79" t="str">
         <v>Energy</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.prnewswire.com/news-releases/access-to-renewable-energy-critical-to-keep-mobile-industry-on-track-for-net-zero-new-gsma-report-finds-302824896.html</v>
+        <v>https://www.pr.com/press-release/976689</v>
       </c>
       <c r="F79" t="str">
-        <v>Mobile operators cut operational emissions by 13% since 2019 despite mobile connections rising by 10% and data traffic more than quadrupling, but faster access to clean energy is needed to accelerate progress. LONDON, July 14, 2026 /PRNewswire/ -- Mobile network operators worldwide are...</v>
+        <v>The highly anticipated Middle East Energy 2026, one of the most influential energy exhibitions in the Middle East region, will be held from September 1 to September 3, 2026, at the Dubai World Trade Centre (DWTC), United Arab Emirates. As a leading provider of power distribution solutions, Shaanxi Sefon Electrical Equipment Co., Ltd. will participate in this prestigious event, presenting its latest power technologies, [PR.com]</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Stagflation contained by fragile Middle East truce, says Atradius</v>
+        <v>Greener Game, Bigger Impact: Veolia Brings Sustainability Leadership to Pickleball Tournaments in North Carolina and Arizona with Professional Pickleball Association (PPA)</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C80" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D80" t="str">
-        <v>Energy</v>
+        <v>Energy, Gaming</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.prnewswire.com/news-releases/stagflation-contained-by-fragile-middle-east-truce-says-atradius-302824869.html</v>
+        <v>https://finance.yahoo.com/energy/articles/greener-game-bigger-impact-veolia-160000735.html</v>
       </c>
       <c r="F80" t="str">
-        <v>AMSTERDAM, July 14, 2026 /PRNewswire/ -- According to the latest Atradius Economic Outlook, the risk of a more severe stagflation shock has been contained for now. The ceasefire between the US and Iran has helped ease pressure on energy prices following months of disruption to energy...</v>
-[...2 lines deleted...]
-    <row r="81">
+        <v>CARY, N.C. &amp; MESA, Ariz., August 27, 2026--For the past three years, to support the growth of pickleball in the United States, Veolia, a global leader in the water, waste and energy sectors, is demonstrating how large sporting events can reduce waste and conserve resources through its ongoing partnership with the Professional Pickleball Association (PPA). Veolia sponsors six tournaments on the professional tour per year, including two tournaments this September:</v>
+      </c>
+    </row>
+    <row r="81" xml:space="preserve">
       <c r="A81" t="str">
-        <v>Sigenergy Unveils SigenMate 2700 Ultra: a Future-Ready AI-Powered Plug &amp; Play Home Energy System</v>
+        <v>The World's Leading Minds in Biotechnology Will Meet in Riyadh This September</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C81" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D81" t="str">
-        <v>AI, Energy, Retail</v>
+        <v>AI, SaaS, Healthcare, Energy, Education</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326634/0/en/Sigenergy-Unveils-SigenMate-2700-Ultra-a-Future-Ready-AI-Powered-Plug-Play-Home-Energy-System.html</v>
-[...2 lines deleted...]
-        <v>D&amp;#220;SSELDORF, Germany, July 14, 2026 (GLOBE NEWSWIRE) -- Sigenergy (06656.HK), a leading energy innovator, officially unveiled its SigenMate 2700 Ultra during Sigenergy Consumer Product Launch. Positioned as a future-ready AI-powered plug-and-play energy system designed for modern living across both households and outdoor environments, the SigenMate 2700 Ultra brings together AI-driven energy management, high performance, scalable storage capacity and seamless backup power into a cohesive system tailored specifically for small and medium-sized homes.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109521/</v>
+      </c>
+      <c r="F81" t="str" xml:space="preserve">
+        <v xml:space="preserve">RIYADH, KSA, Aug 28, 2026 - (ACN Newswire) - The Riyadh Global Medical Biotechnology Summit has published the scientific program for its fourth edition, and the names on it belong to the people currently deciding what medicine will be able to do in the next twenty years. Sixty confirmed speakers and moderators from eleven countries are named across three days, from 14 to 16 September 2026, at the Sofitel Riyadh Hotel and Convention Centre.
+Among them are Prof. Jin-Soo Kim of KAIST, whose work on mitochondrial DNA editing reaches beyond CRISPR; Dr. Matthew H. Porteus of Stanford University, engineering genetic circuits into cell-based medicines; Dr. Alex Shalek of MIT; Prof. Vijay Kuchroo of Harvard Medical School; Prof. Keith T. Flaherty of the Massachusetts General Hospital Cancer Center and President of the American Association for Cancer Research; Prof. George F. Gao of the Chinese Academy of Sciences; President Mitsuo Ochi of Hiroshima University; and Dr. Zdenko Herceg of the International Agency for Research on Cancer.
+They are joined by the people who move science into the world. Dr. Steve Yang, Co-CEO of WuXi AppTec, and Mr. Alec Reynolds of Flagship Pioneering open the program on global partnership. Mr. Kasim Kutay, Chief Executive Officer of Novo Holdings, speaks on where capital should go next. Dr. Hyun-Young Park, Deputy Minister of the Korea National Institute of Health, delivers the closing keynote. Alongside them stand the Saudi institutions building a biotechnology sector in real time: KAIMRC, Lifera, HUMAIN, SPIMACO, KAUST, the Saudi Food and Drug Authority, and Astronaut Rayyanah Barnawi on what the human immune system does in space.
+The program runs across six tracks: artificial intelligence in biotechnology, multi-omics, biotech investment, immunology, bioengineering and synthetic biology, and biotech workforce development. Its defining feature is that discovery and delivery share the same stage. Genome editing and population genomics sit beside regulation, domestic manufacturing, and procurement, and in several sessions the scientists and the regulators are on the same panel. That is the premise of the Kingdom's National Biotechnology Strategy, which targets $34.6 billion in non-oil GDP from biotechnology by 2040: a discovery is worth only as much as the system available to carry it to a patient.
+"Biotechnology is where the health of every nation will be decided over the next twenty years. Saudi Arabia has chosen not to watch that happen from a distance. We are building the laboratories, the manufacturing, the regulatory ecosystems, and above all, the bio-workforce talent. And we are building it in partnership with the world, under one roof.
+That is what this Summit is for. Its themes highlight where medicine and biotechnology converge to shape the future of biosciences.
+Discoveries and breakthroughs are transforming how we care for patients. The diversity of emerging technologies and therapies is creating significant opportunities to explore, advance, invest, and translate scientific progress into better health outcomes. Please join us in Riyadh this September." H.E. Prof. Bandar bin Abdulmohsen Al-Knawy, Chief Executive Officer of Health Affairs, Ministry of National Guard, and President, King Saud bin Abdulaziz University for Health Sciences
+The Summit is organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by King Abdullah International Medical Research Center (KAIMRC) and King Saud bin Abdulaziz University for Health Sciences (KSAU-HS), with the Ministry of Investment and Invest Saudi serving as strategic partners. The fourth edition is expected to welcome more than 15,000 visitors, over 200 biotechnology and healthcare brands, and delegations from more than 70 countries, under the theme Building the Foundations of Biotechnology Excellence.
+The full scientific program is attached and available at rgmbs.org, where registration is open for delegates, exhibitors, and industry partners. Follow the Summit at #RGMBS2026.
+For further information regarding summit programing visit: https://rgmbs.org/program#conference-agenda 
+About the Riyadh Global Medical Biotechnology Summit
+The Riyadh Global Medical Biotechnology Summit is the Kingdom of Saudi Arabia's flagship platform for medical biotechnology, convening the global scientific, investment, and policy communities in Riyadh. Organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by KAIMRC and KSAU-HS, the Summit advances the goals of the National Biotechnology Strategy and supports the Kingdom's emergence as a global destination for health innovation. The fourth edition takes place from 14 to 16 September 2026 in Riyadh.
+For Media Inquiry
+Email: PR@legends.sa 
+Telephone: +966 559 810 777
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Enfinity Global supera los 500 MW de capacidad solar operativa en Italia</v>
+        <v>Bloom Energy Corporation (BE) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C82" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D82" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E82" t="str">
-        <v>https://www.prnewswire.com/news-releases/enfinity-global-supera-los-500-mw-de-capacidad-solar-operativa-en-italia-302824849.html</v>
+        <v>https://pr-inside.com/bloom-energy-corporation-be-class-action-lawsuit-levi-korsinsky-r5216793.htm</v>
       </c>
       <c r="F82" t="str">
-        <v>MILÁN, 14 de julio de 2026 /PRNewswire/ -- Enfinity Global, compañía líder en energías renovables, ha alcanzado 535 MW de capacidad solar operativa en Italia en solo tres años, un hito que confirma la capacidad de la compañía para desplegar rápidamente nueva capacidad energética y...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Enfinity Global surpasses 500 MW of operational solar capacity in Italy</v>
+        <v>Huawei Recognized as a Leader in Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C83" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D83" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.prnewswire.com/news-releases/enfinity-global-surpasses-500-mw-of-operational-solar-capacity-in-italy-302824846.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-recognized-as-a-leader-in-gartner-magic-quadrant-for-enterprise-storage-platforms-2026-302861951.html</v>
       </c>
       <c r="F83" t="str">
-        <v>MILAN, July 14, 2026 /PRNewswire/ -- Enfinity Global, a leader in renewable energy, has reached 535 MW of operational solar capacity in Italy in just three years, a milestone that confirms the company's ability to rapidly deliver new energy capacity to meet the country's growing...</v>
+        <v>Summary Huawei Recognized as a Leader in Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026. Huawei OceanStor Data Storage leverages a high-efficiency and unified AI data platform, excellent capacity density and energy efficiency, and future-proof data resilience to...</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Yilu Liu, Yushan Yan et Johann W. Kolar ont été désignés lauréats du Global Energy Prize 2026</v>
+        <v>PSP Energy Achieved a New Record with PAT of RM23 Million and Revenue ...</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C84" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D84" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.prnewswire.com/news-releases/yilu-liu-yushan-yan-et-johann-w-kolar-ont-ete-designes-laureats-du-global-energy-prize-2026-302824580.html</v>
+        <v>https://pr-inside.com/psp-energy-achieved-a-new-record-with-pat-of-rm23-million-and-revenue-r5216772.htm</v>
       </c>
       <c r="F84" t="str">
-        <v>MONTEVIDEO, Uruguay, 14 juillet 2026 /PRNewswire/ -- Les noms des lauréats du Global Energy Prize 2026 ont été dévoilés lors de la séance plénière du Sommet pétrolier de la République du Tatarstan. Cette année, les lauréats sont deux scientifiques américains et un chercheur suisse. Dans...</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 27, 2026 / PSP Energy Berhad("PSP Energy" or the "Group"), an established provider of commercial fuel, bunkering and lubricants solutions in Malaysia, today announced its unaudited financial results for the fourth quarter ended 30 June 2026 ("Q4 FY2026"), closing its first financial year as a listed company with revenue of RM1.04 billion and profit after tax ("PAT") of RM23.0 million for the financial year ended 30 June 2026 ("FY2026"). The financial performance is a new record ever achieved by PSP Energy since it commenced operation. RYOKYO MARU, New Addition to PSP Energy Berhad's ..</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Yilu Liu, Yushan Yan und Johann W. Kolar wurden als Preisträger des Global Energy Prize 2026 ausgewählt</v>
+        <v>Introducing Infinity Mattz, Heavy-duty Reusable Steel Mats For Use As Ground Protection, Temporary Roads And Crane Pads</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C85" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D85" t="str">
         <v>Energy</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.prnewswire.com/news-releases/yilu-liu-yushan-yan-und-johann-w-kolar-wurden-als-preistrager-des-global-energy-prize-2026-ausgewahlt-302824750.html</v>
+        <v>https://www.prnewswire.com/news-releases/introducing-infinity-mattz-heavy-duty-reusable-steel-mats-for-use-as-ground-protection-temporary-roads-and-crane-pads-302861939.html</v>
       </c>
       <c r="F85" t="str">
-        <v>MONTEVIDEO, Uruguay, 14. Juli 2026 /PRNewswire/ -- Die Namen der Preisträger des Global Energy Prize 2026 wurden auf der Plenarsitzung des Ölgipfels der Republik Tatarstan bekannt gegeben. Die diesjährigen Preisträger sind zwei Wissenschaftler aus den Vereinigten Staaten und ein Forscher...</v>
+        <v>WARROAD, Minn., Aug. 27, 2026 /PRNewswire/ -- Infinity Mattz, manufactured by Heatmor®, are a new heavy-duty, reusable mat solution for temporary roads, crane pads, oil and gas rigs, logistics operations, commercial construction applications, and bridging. Built with a focus on...</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Yilu Liu, Yushan Yan, Johann W. Kolar have been chosen as laureates of Global Energy Prize 2026</v>
+        <v>Technology Empowers Elegance: LEPAS Redefines the New Energy Mobility Experience</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C86" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D86" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E86" t="str">
-        <v>https://www.prnewswire.com/news-releases/yilu-liu-yushan-yan-johann-w-kolar-have-been-chosen-as-laureates-of-global-energy-prize-2026-302824190.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352183/0/en/technology-empowers-elegance-lepas-redefines-the-new-energy-mobility-experience.html</v>
       </c>
       <c r="F86" t="str">
-        <v>MONTEVIDEO, Uruguay, July 14, 2026 /PRNewswire/ --The names of the laureates of the Global Energy Prize 2026 were announced at the plenary session of the Oil Summit of the Republic of Tatarstan. This year's winners are two scientists from the United States and a researcher from...</v>
+        <v>LEPAS believes technology delivers real value when it brings greater comfort and ease to every journey.</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Argus publishes first methanol-to-jet indexes</v>
+        <v>Contact Levi &amp; Korsinsky by September 28, 2026 to Join Class Action ...</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C87" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D87" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.prnewswire.com/news-releases/argus-publishes-first-methanol-to-jet-indexes-302824130.html</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-september-28-2026-to-join-class-action-r5216750.htm</v>
       </c>
       <c r="F87" t="str">
-        <v>New prices help aviation sector market participants to meet e-SAF decarbonisation goals LONDON, July 14, 2026 /PRNewswire/ -- Global energy and commodity price reporting agency Argus has recently launched the first methanol-to-jet cost indexes for nine major production locations around...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Quantinuum, Rolls-Royce, Riverlane and University of Edinburgh Sign Agreement to Explore Quantum Computing for Industrial Design and Simulation</v>
+        <v>On the regulation of the services provided by AB "Ignitis gamyba"</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C88" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D88" t="str">
-        <v>SaaS, Energy, Education</v>
+        <v>Energy</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.prnewswire.com/news-releases/quantinuum-rolls-royce-riverlane-and-university-of-edinburgh-sign-agreement-to-explore-quantum-computing-for-industrial-design-and-simulation-302824057.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352132/0/en/on-the-regulation-of-the-services-provided-by-ab-ignitis-gamyba.html</v>
       </c>
       <c r="F88" t="str">
-        <v>Collaboration will explore how fault-tolerant quantum computing could advance complex fluid dynamics simulations, including for uses in gas turbine design Project aims to combine Quantinuum's Helios platform, the world's most accurate commercial quantum computer[1], Rolls-Royce's...</v>
+        <v>AB “Ignitis grupė“ (hereinafter – the Group) informs that on 27 August 2026, National Energy Regulatory Council (hereinafter – NERC) passed a resolution ( link ), extending the regulation of manual frequency restoration reserve (hereinafter – mFRR) services provided by Kruonis PSHP and Kaunas HPP of AB “Ignitis gamyba“ until 31 December 2026.</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>ABB invests in Gridcog's digital platform to scale next-generation energy projects</v>
+        <v>LinkSquares Named a Leader in G2 Fall 2026 Grid® Reports for Contract Lifecycle Management</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C89" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D89" t="str">
-        <v>SaaS, Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.prnewswire.com/news-releases/abb-invests-in-gridcogs-digital-platform-to-scale-next-generation-energy-projects-302823838.html</v>
+        <v>https://www.prnewswire.com/news-releases/linksquares-named-a-leader-in-g2-fall-2026-grid-reports-for-contract-lifecycle-management-302861877.html</v>
       </c>
       <c r="F89" t="str">
-        <v>ABB invests in Gridcog which provides a digital platform for next-generation modeling of complex microgrids, distributed energy resources (DERs) and energy-as-a-service solutions for utilities, independent power producers and commercial &amp; industrial customers Partnership helps customers...</v>
+        <v>98% of mid-market users rated LinkSquares 4 or 5 stars, earning a top satisfaction score in the mid-market report BOSTON, Aug. 27, 2026 /PRNewswire/ -- LinkSquares, the leading AI-powered contract lifecycle management (CLM) platform, has been named a Leader in the G2 Fall 2026 Grid®...</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>More Solar Power, Less Grid Dependence: SAMDUO Opens Official Nex E Series Sales in the Netherlands</v>
+        <v>DeXenY Introduces a Decentralized Energy Protocol Connecting Real-World Energy, Blockchain, and AI</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C90" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D90" t="str">
-        <v>Energy</v>
+        <v>Crypto, AI, Energy</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.prnewswire.com/news-releases/more-solar-power-less-grid-dependence-samduo-opens-official-nex-e-series-sales-in-the-netherlands-302823846.html</v>
+        <v>https://pressreleasenews.org/pressroom/dexeny-introduces-a-decentralized-energy-protocol-connecting-real-world-energy-blockchain-and-ai</v>
       </c>
       <c r="F90" t="str">
-        <v>AMSTERDAM, July 14, 2026 /PRNewswire/ -- For years, Dutch households with solar panels have been able to offset surplus electricity fed into the grid against the energy they consume later. From January 1, 2027, that will change. To prepare homeowners for this transition, SAMDUO is...</v>
+        <v>Powered by the $DXY utility token, DeXenY is building a trust, settlement, and intelligence layer for the distributed energy economy</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>SAMDUO inicia la venta oficial de la serie Nex E en los Países Bajos</v>
+        <v>Dune Oil Announces New Director Management Appointment and AGM</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C91" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D91" t="str">
         <v>Energy</v>
       </c>
       <c r="E91" t="str">
-        <v>https://www.prnewswire.com/news-releases/samduo-inicia-la-venta-oficial-de-la-serie-nex-e-en-los-paises-bajos-302823959.html</v>
+        <v>https://www.newsfilecorp.com/release/311781/Dune-Oil-Announces-New-Director-Management-Appointment-and-AGM</v>
       </c>
       <c r="F91" t="str">
-        <v>-Más energía solar, menos dependencia de la red eléctrica: SAMDUO inicia la venta oficial de la serie Nex E en los Países Bajos AMSTERDAM, 14 de julio de 2026 /PRNewswire/ -- Durante años, los hogares holandeses con paneles solares han podido compensar el excedente de electricidad...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Dune Oil (CSE: DUNE) (OTCQB: TRLEF) (FSE: Z621) ("Dune" or the "Company") is pleased to advise on the following management and director appointments as well as timing of the annual general meeting.2026 Annual General MeetingThe Company announces that its 2026 Annual General Meeting of Shareholders (the "AGM") will be held on Monday, November 16, 2026. The Company intends to use notice-and-access for the AGM, with the management...</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>EPIC Semiconductors Unveils the Invisible Nervous System for Denied Environments</v>
+        <v>TAG Oil Provides Financial Results and Operating Updates for First Half 2026</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C92" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D92" t="str">
         <v>Energy</v>
       </c>
       <c r="E92" t="str">
-        <v>https://www.prunderground.com/epic-semiconductors-unveils-the-invisible-nervous-system-for-denied-environments/00388529/</v>
+        <v>https://www.newsfilecorp.com/release/311640/TAG-Oil-Provides-Financial-Results-and-Operating-Updates-for-First-Half-2026</v>
       </c>
       <c r="F92" t="str">
-        <v>Silent Persistent Sensor Fabric creates living digital twins across every terrain and domain--without conventional RF pinging, routine battery replacement or an active transmitter heat signature The post EPIC Semiconductors Unveils the Invisible Nervous System for Denied Environments first appeared on</v>
-[...2 lines deleted...]
-    <row r="93">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - TAG Oil Ltd. (TSXV: TAO) (OTCQB: TAOIF) (FSE: T0P) ("TAG Oil" or the "Company") is pleased to report the filing of its financial results for the six-month period ending June 30, 2026. A copy of TAG Oil's financial statements, and management discussion and analysis for the period ending June 30, 2026, are available on SEDAR+ (www.sedarplus.ca) and on the Company's website (http://www.tagoil.com/).  On June 30, 2026, the Company had...</v>
+      </c>
+    </row>
+    <row r="93" xml:space="preserve">
       <c r="A93" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Peabody Energy Corporation ...</v>
+        <v>VVater Expands Global Presence Through New Partnership in Asia-Pacific and the Middle East</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C93" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D93" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E93" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-peabody-energy-corporation-r5200760.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109475/</v>
+      </c>
+      <c r="F93" t="str" xml:space="preserve">
+        <v xml:space="preserve">AUSTIN, TX, Aug 27, 2026 - (ACN Newswire) - VVater, America's Next Water Company and the world's premier innovator in advanced water treatment solutions, today announced an expanded international presence across Asia-Pacific Middle East (APME) as the company continues to scale its innovative water treatment technology globally and support new sectors.
+Via a new partnership agreement, VVater APME will be established. This newly formed venture will bring VVater's technology to a wide range of markets and strategic customers around the world as water scarcity, water quality, regulatory expectations and long-term water stewardship become increasingly important drivers of operational resilience and economic performance.
+VVater APME is a partnership formed between VVater and Ecosafe International, a regionally recognised water risk management and water stewardship consultancy, which supports organisations to navigate their water journey through governance, assurance, risk reduction and practical innovation. With an extensive track record supporting organisations including BHP, Rio Tinto, Chevron, Shell, JLL and NEOM, Ecosafe advises governments, mining operators, healthcare and industrial organisations on achieving safer, more sustainable and more resilient water outcomes across APME. VVater APME will operate with dedicated sector exclusivity in Australia, New Zealand, Saudi Arabia, Qatar and the UAE.
+"What drew us to this partnership is how much overlap there already was," said Kevin Gast, CEO and Chairman of VVater. "Ecosafe has spent years building trust with operators in some of the toughest water environments in the world. Pairing that with our technology means we can move faster into markets that badly need it."
+"For years we've watched clients wrestle with sourcing credible, provable water treatment technology once a risk assessment tells them what they're up against," said Ryan Milne, Founder of Ecosafe International. "This partnership closes a critical gap for us. We've always helped clients understand and govern water risk. Now we can combine that trusted advisory capability with proven technology solutions that accelerate the transition from water risk to water certainty."
+VVater APME is designed with a defined path to expand into installation, operations, and eventually in-territory manufacturing, creating long-term capability and supporting regional water security outcomes as the partnership matures.
+The agreement gives VVater APME access to VVater's full suite of proprietary technology, led by the Farady Reactor, a breakthrough in water treatment. Wherever it's deployed, from remote, self-managed water systems and mine sites to municipal water systems and industrial plants, the Farady Reactor transforms wastewater, sewage and drinking water alike, offering a glimpse of what next-generation water infrastructure can look like.
+VVater APME is the latest step in the company's international growth, following recognition from TIME, CES and Fast Company, and deployments with partners including Nestle and the City of Bastrop, Texas. The agreement reflects VVater's continued push to bring advanced treatment and reuse technology into markets facing mounting water stress.
+About VVater
+VVater is America's Next Water Company, delivering the future of purification through its award-winning Farady Reactor (Time Best Invention Award 2025, CES Best of Innovation 2025, World Future Award 2025. The first company in history to win all 3 in 1 year achieving a Triple Crown), proprietary ALTEP (Advanced Low Tension Electroporation Process), Advanced Dissolved Air Flotation, and Micro &amp; Nano Bubble technologies. Unlike outdated chemical, filtration, and membrane systems, VVater's electric-field breakthroughs eliminate microplastics, microorganisms, and other contaminants with record retention times, without producing toxic byproducts or requiring costly consumables. With over 4.3B gallons treated and validation from global leaders, VVater is scaling into municipal drinking water and wastewater, DPR/IPR, onsite reuse for data centers, commercial buildings, and resorts, residential purification, and consumer health water, delivering a 60% smaller footprint, 40% CapEx savings, 80% OpEx savings, and 40% less energy use. For more information, please visit www.vvater.com.
+Contact Information
+VVATER Media Office
+Global Media Room
+media@vvater.com
+Nicholas Koulermos
+vvater@5wpr.com
+SOURCE: VVater LLC
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Shareholders of Peabody Energy Corporation (BTU): Protect Your Rights ...</v>
+        <v>Chonnam National University Researchers Investigate How Biodiesel Feedstocks and Production Pathways Affect Their Life Cycle Sustainability</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C94" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D94" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E94" t="str">
-        <v>https://pr-inside.com/shareholders-of-peabody-energy-corporation-btu-protect-your-rights-r5200741.htm</v>
+        <v>https://www.prnewswire.com/news-releases/chonnam-national-university-researchers-investigate-how-biodiesel-feedstocks-and-production-pathways-affect-their-life-cycle-sustainability-302861254.html</v>
       </c>
       <c r="F94" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>Study provides biofuel producers with a practical, multi-dimensional framework for choosing feedstocks by weighing both climate impact and air pollution together GWANGJU, South Korea, Aug. 27, 2026 /PRNewswire/ -- For limiting global warming to within 1.5 °C, scaling up global renewable...</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>FSLR Investors Have Opportunity to Lead First Solar, Inc. Securities Fraud Lawsuit</v>
+        <v>FingerMotion Sets Out New Management’s Strategic Plan with BlueFlare Energy Solutions for AI Focused Modular Data Center Expansion</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C95" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D95" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.prnewswire.com/news-releases/fslr-investors-have-opportunity-to-lead-first-solar-inc-securities-fraud-lawsuit-302824317.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352025/0/en/fingermotion-sets-out-new-management-s-strategic-plan-with-blueflare-energy-solutions-for-ai-focused-modular-data-center-expansion.html</v>
       </c>
       <c r="F95" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff...</v>
+        <v>FingerMotion believes that its BlueFlare alliance positions the Company to become a successful owner-operator of rapidly deployable, behind-the-meter data center capacity serving enterprise compute customers in Canada and the United States</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Robbins LLP Urges BTU Stockholders Who Lost Money Investing in Peabody Energy Corporation to Contact the Firm for Information About Leading the Class Action</v>
+        <v>LASE Group Advances U.S. Special Operations Command Engagement for ...</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C96" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D96" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.prnewswire.com/news-releases/robbins-llp-urges-btu-stockholders-who-lost-money-investing-in-peabody-energy-corporation-to-contact-the-firm-for-information-about-leading-the-class-action-302823666.html</v>
+        <v>https://pr-inside.com/lase-group-advances-u-s-special-operations-command-engagement-for-r5216729.htm</v>
       </c>
       <c r="F96" t="str">
-        <v>SAN DIEGO, July 13, 2026 /PRNewswire/ -- Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE: BTU) common stock between October 14, 2024 to May 4, 2026. Peabody Energy describes...</v>
+        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / August 27, 2026 /Laser Photonics Corporation (NASDAQ: LASE) ("Laser Photonics" or the "Company"), a developer of laser systems for industrial and defense applications, together with Fonon Technologies, an affiliated company within the LASE Group of Companies, today announced continued advancement of its Laser Shield Anti-Drone (LSAD) system following a direct engagement with U.S. Special Operations Command (SOCOM). The engagement provided the LASE Group with an opportunity to present LSAD's directed-energy counter-unmanned aerial system (UAS) capabilities to SOCOM stakeholders and to discuss the platform's potential role in addressing the rapidly expanding threat posed by small unmanned ..</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Vortex Energy Corp. Announces Closing of LIFE Offering</v>
+        <v>BNN Bloomberg Highlights Stardust Solar's 30 MW Zambia Project and Global Growth Strategy</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C97" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D97" t="str">
         <v>Energy</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326504/0/en/Vortex-Energy-Corp-Announces-Closing-of-LIFE-Offering.html</v>
+        <v>https://www.newsfilecorp.com/release/311783/BNN-Bloomberg-Highlights-Stardust-Solars-30-MW-Zambia-Project-and-Global-Growth-Strategy</v>
       </c>
       <c r="F97" t="str">
-        <v>NOT FOR DISTRIBUTION TO UNITED STATES NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Stardust Solar Energy Inc. (TSXV: SUN) (OTCQB: SUNXF) (FSE: 6330) ("Stardust Solar" or the "Company"), a globally expanding renewable energy company, is pleased to highlight new BNN Bloomberg coverage featuring the Company's flagship 30 MW utility-scale solar project in Zambia and its broader global renewable energy growth strategy.The BNN Bloomberg feature, "Stardust Solar's 30 MW Zambia Project Enters a Pivotal Stage," follows...</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Securities Class Action Lawsuit Filed Against First Solar, Inc. (FSLR) ...</v>
+        <v>NeoVolta to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C98" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D98" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E98" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-first-solar-inc-fslr-r5200690.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352001/0/en/neovolta-to-present-at-the-moody-capital-solutions-2026-disruptive-growth-life-sciences-conference.html</v>
       </c>
       <c r="F98" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SAN DIEGO, Aug. 27, 2026 (GLOBE NEWSWIRE) -- NeoVolta Inc. (NASDAQ: NEOV) (“NeoVolta” or the “Company”), a U.S.-based energy technology company delivering scalable energy storage solutions, today announced that Ardes Johnson, Chief Executive Officer, will present at the Moody Capital Solutions 2026 Disruptive Growth &amp;amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City.</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Peabody Energy Corporation ...</v>
+        <v>Agoda and NTT DATA Advance Renewable Energy and Data Center Efficiency in Singapore</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C99" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D99" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E99" t="str">
-        <v>https://pr-inside.com/rosen-global-investor-counsel-encourages-peabody-energy-corporation-r5200674.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359583</v>
       </c>
       <c r="F99" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
+        <v>Digital travel platform Agoda announced that the electricity consumed by its eligible IT infrastructure hosted at NTT Global Data Centers&amp;#39; Singapore facility is matched with 100% locally generated renewable energy certificates. The move forms part of Agoda&amp;#39;s collaboration with NTT DATA, a global leader in AI, digital business, and technology services, to make its Singapore IT operations more energy efficient while maintaining the performance, availability, and reliability required to serv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359583</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Centiel Secures First Order in the U.S. Market Worth USD 8.7 Million Under the Neo Critical Power Framework Agreement</v>
+        <v>Planned Multi-Billion-Euro Investment in Infrastructure and Digitalization: Mecklenburg-Vorpommern and the Companies of Schwarz Group Form Groundbreaking Partnership</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C100" t="str">
-        <v>NewMediaWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D100" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.newmediawire.com/news/centiel-secures-first-order-in-the-u-s-market-worth-usd-8-7-million-under-the-neo-critical-power-framework-agreement-7087684</v>
+        <v>https://pressat.co.uk/releases/planned-multi-billion-euro-investment-in-infrastructure-and-digitalization-mecklenburg-vorpommern-and-the-companies-of-schwarz-group-form-groundbreaking-partnership-310d2c59155e69370c0820d93f58210e/</v>
       </c>
       <c r="F100" t="str">
-        <v>LUGANO, SWITZERLAND - July 13, 2026 ( NEWMEDIAWIRE ) - Centiel SA, a leading provider of uninterruptible power supply equipment (UPS), has received its first order under the strategic distribution agreement with Neo Critical Power LLC, Wyoming, announced in June 2026. The order has a value of USD 8.7 million and covers the delivery of a UPS system for a data center project in the United States. This is the first project under the framework agreement and confirms that the partnership with Neo Critical Power is already delivering substantial results shortly after its formation. Delivery of the system is planned within the current financial year and will contribute to the U.S.-related revenue expectations communicated for 2026. Gerardo Lecuona, CEO of Centiel, commented: "This first order dem</v>
+        <v>Thursday 27 August, 2026 The companies of Schwarz Group aim to invest up to 5.6 billion euros by 2033 in the construction of a data center, strengthening critical infrastructure in Mecklenburg-Vorpommern.Digital Sovereignty: The investment is intended to promote the development and operation of cloud and AI solutions under German law, thereby fostering value creation in Germany and Europe.Sustainability: Plans include the exclusive use of renewable energy during regular operations, the development of a district heating network, and state-of-the-art air cooling to ensure the ecological efficiency of the data center.Blueprint for Germany: The first flagship projects of the Mecklenburg-Vorpommern state government and Schwarz Digits include a digital building permit system and the introduction</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>PNE Group Wins Tender in France for the "Oinville-Saint-Liphard" Wind Farm</v>
+        <v>Brasnova Energy Materials Inc. Modified Option on Five Gold Projects Creating a District Scale Gold Portfolio in the Bahia Gold Belt of Brazil</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C101" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D101" t="str">
         <v>Energy</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.newmediawire.com/news/pne-group-wins-tender-in-france-for-the-oinville-saint-liphard-wind-farm-7087681</v>
+        <v>https://www.newsfilecorp.com/release/311790/Brasnova-Energy-Materials-Inc.-Modified-Option-on-Five-Gold-Projects-Creating-a-District-Scale-Gold-Portfolio-in-the-Bahia-Gold-Belt-of-Brazil</v>
       </c>
       <c r="F101" t="str">
-        <v>Project comprises four wind turbines with a capacity of 22 MW Successful in a highly competitive tender round Milestone underlines the importance of France as a core market for the PNE Group CUXHAVEN, GERMANY - July 13, 2026 ( NEWMEDIAWIRE ) - The PNE Group was successful in the latest tender in France. In a highly competitive tender round, PNE France was one of the eleven winning developers and the “Oinville-Saint-Liphard” wind farm was selected among 39 awarded projects (representing a total capacity of 808 MW). A total of 144 bids with an aggregate capacity of 2.38 GW participated in the eleventh tender under the PPE2 programme. The project in the Centre-Val de Loire region consists of four wind turbines with a total capacity of 22 MW. “We are very pleased that we were able to prevail i</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Brasnova Energy Materials Inc. (TSXV: BEM) ("BEM'' or the "Company") is pleased to announce that further to the Company's News Release of January 19, 2026, that BEM has executed a modified binding agreement (the "Modified Option Agreement") with BGC Gold Inc. (BGC), dated August 27, 2026, to acquire, subject to the terms and conditions of the Modified Option Agreement, a 50% interest in five Gold Projects though earned equity...</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Elong Power Holding Limited Announces Closing of US$6.6 Million Public Offering</v>
+        <v>Perma-Pipe Announces Closing of Global Credit Facility of Up to $139 Million</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C102" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D102" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.prnewswire.com/news-releases/elong-power-holding-limited-announces-closing-of-us6-6-million-public-offering-302824111.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/perma-pipe-announces-closing-global-114700941.html</v>
       </c>
       <c r="F102" t="str">
-        <v>BEIJING, July 13, 2026 /PRNewswire/ -- Elong Power Holding Limited (Nasdaq: ELPW) ("Elong Power" or the "Company"), a comprehensive provider dedicated to the R&amp;D, sales and scenario-oriented system solutions of lithium-ion battery energy storage systems, today announced the closing of its...</v>
+        <v>THE WOODLANDS, Texas, August 27, 2026--Perma-Pipe International Holdings, Inc. (Nasdaq: PPIH) ("Perma-Pipe" or the "Company"), a leading global provider of engineered piping and leak detection solutions for energy, infrastructure and industrial markets, today announced the closing of a new global credit facility with J.P. Morgan consists of a $75.0 million revolving credit facility and a $14.0 million term loan facility, and allows the Company access to an additional $50.0 million in incremental</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Fluence to Provide U.S. Domestic Content Smartstack System for Avantus 800 MWh Rexford 2 Project in Southern California</v>
+        <v>XCF Global (NASDAQ:SAFX) Highlights Domestic Renewable Diesel as a ...</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C103" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D103" t="str">
-        <v>Finance, Energy, Media</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326469/0/en/Fluence-to-Provide-U-S-Domestic-Content-Smartstack-System-for-Avantus-800-MWh-Rexford-2-Project-in-Southern-California.html</v>
+        <v>https://pr-inside.com/xcf-global-nasdaq-safx-highlights-domestic-renewable-diesel-as-a-r5216708.htm</v>
       </c>
       <c r="F103" t="str">
-        <v>Solar-plus-storage project will utilize Fluence’s domestically produced Smartstack system to support local jobs, grid reliability, and power affordability Solar-plus-storage project will utilize Fluence’s domestically produced Smartstack system to support local jobs, grid reliability, and power affordability</v>
+        <v>(PR-inside.com) As Canadian oil sands cutbacks squeeze conventional refiners, XCF Global demonstrates how domestic waste-to-fuel production insulates transportation fuel supplies from cross-border disruptions. HOUSTON, TX / ACCESS Newswire / August 27, 2026 /XCF Global Inc. ("XCF") (NASDAQ:SAFX), a scaling U.S.-based producer of renewable diesel and sustainable aviation fuel ("SAF"), today addressed current dynamics across North American fuel markets as U.S. refiners face tighter crude slates following recent production pullbacks and maintenance across Canadian oil sands facilities. Because Canadian heavy crude is a primary feedstock for North American diesel production, supply reductions create direct margin pressure and output bottlenecks for traditional refining infrastructure. XCF ..</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>ONE Gas Adds New Member to Board of Directors</v>
+        <v>XCF Global (NASDAQ:SAFX) Highlights Domestic Renewable Diesel as a Strategic Hedge Amid U.S. Refinery Crude Feedstock Constraints</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C104" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D104" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.prnewswire.com/news-releases/one-gas-adds-new-member-to-board-of-directors-302824117.html</v>
+        <v>https://www.newswire.com/news/xcf-global-nasdaq-safx-highlights-domestic-renewable-diesel-as-a-strategic</v>
       </c>
       <c r="F104" t="str">
-        <v>TULSA, Okla., July 13, 2026 /PRNewswire/ -- ONE Gas, Inc. (NYSE: OGS) has appointed Nickolas Stavropoulos to its board of directors, effective July 13, 2026, expanding its board from eight to nine members. Stavropoulos, 68, is the retired chief operating officer for Pacific Gas &amp; Electric...</v>
+        <v>As Canadian oil sands cutbacks squeeze conventional refiners, XCF Global demonstrates how domestic waste-to-fuel production insulates transportation fuel supplies from cross-border disruptions.</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Peptide Stacking is the Newest Wellness Obsession. California Trim Clinic Breaks Down the Compounded Peptide Trend Patients Cannot Stop Searching</v>
+        <v>3D Systems Launches Partnership with Savannah River National Laboratory to Advance 3D Printing for Advanced Energy and National Security Applications</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C105" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D105" t="str">
-        <v>Healthcare, Energy, Education</v>
+        <v>Finance, Energy, Education</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.prunderground.com/peptide-stacking-is-the-newest-wellness-obsession-california-trim-clinic-breaks-down-the-compounded-peptide-trend-patients-cannot-stop-searching/00388514/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351912/8852/en/3d-systems-launches-partnership-with-savannah-river-national-laboratory-to-advance-3d-printing-for-advanced-energy-and-national-security-applications.html</v>
       </c>
       <c r="F105" t="str">
-        <v xml:space="preserve">Peptide stacking has moved from bodybuilding forums and biohacker circles into everyday wellness searches. Patients are now hearing about combinations for weight loss, recovery, muscle support, skin, energy, longevity, inflammation, and metabolic health. The problem is not that patients are curious. The problem is that many people are learning about peptide stacks from TikTok clips, influencer protocols, private message sellers, and vials labeled "research use only." California Trim Clinic offers a different pathway. The clinic does not sell R&amp;amp;D peptides, gray-market peptides, or black-market vials. It provides doctor-prescribed, patient-specific compounded peptide care through licensed pharmacy partners when medically appropriate and legally permitted. Patients interested in learning </v>
+        <v>ROCK HILL, S.C., Aug. 27, 2026 (GLOBE NEWSWIRE) -- 3D Systems (NYSE: DDD) today announced that it has entered into a Cooperative Research and Development Agreement (CRADA) with Savannah River National Laboratory (SRNL) to accelerate innovation in additive manufacturing (AM) for advanced energy generation and national security applications. The partnership centers on SRNL’s Advanced Manufacturing Collaborative (AMC), leveraging the facility’s unique position as South Carolina’s only national laboratory-operated site located on a public university campus.</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>$BTU Shareholder Alert: Peabody 10% Stock Drop Leads to Securities ...</v>
+        <v>SAGA Metals Highlights Historic $70 Billion Clean Energy Investment and Strategic Infrastructure Commitments in Labrador</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C106" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D106" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E106" t="str">
-        <v>https://pr-inside.com/btu-shareholder-alert-peabody-10-stock-drop-leads-to-securities-r5200659.htm</v>
+        <v>https://www.newsfilecorp.com/release/311772/SAGA-Metals-Highlights-Historic-70-Billion-Clean-Energy-Investment-and-Strategic-Infrastructure-Commitments-in-Labrador</v>
       </c>
       <c r="F106" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>Nearly $70 billion of clean energy projects are expected to generate 14,000 megawatts, support 23,000 jobs and contribute $31 billion to Canadian GDPCanada is advancing mine-enabling transmission and pre-development work through the First and Last Mile FundUp to $8 billion is planned for 5 Wing Goose Bay within a broader $32 billion northern basing programSAGA's Labrador portfolio is directly aligned with growing North American demand for secure supplies of titanium, vanadium, iron, uranium and...</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>ATHA Energy Announces Corporate Activities Update</v>
+        <v>STL takes a major leap towards Decarbonisation; enabling Eco-friendly product portfolio by transitioning to 100% 'Green power'</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C107" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D107" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E107" t="str">
-        <v>https://pr-inside.com/atha-energy-announces-corporate-activities-update-r5200656.htm</v>
+        <v>https://www.prnewswire.com/news-releases/stl-takes-a-major-leap-towards-decarbonisation-enabling-eco-friendly-product-portfolio-by-transitioning-to-100-green-power-302861762.html</v>
       </c>
       <c r="F107" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 13, 2026 /ATHA Energy Corp. (TSXV:SASK)(FRA:X5U)(OTCQX:SASKF) ("ATHA" or the "Company") announces the grant of an aggregate of 2,850,000 incentive stock options ("Options") and 2,200,000 restricted share units ("RSUs") to certain eligible participants, including certain directors and officers of the Company, under the Company's equity incentive plan (the "Plan"). One-third of the Options shall vest on the date of issuance thereof, one-third of the Options shall vest on the six-month anniversary of the date of issuance thereof, and the remaining one-third of the Options shall vest on the twelve-month anniversary of the date of ..</v>
+        <v>- Reduction of ~80% carbon emission for G.657.A2 Fibre to 0.9 Kg from 4.7Kg - Transition of key manufacturing facilities in India to 100% 'Green Power' energy source - Shift to 100% Green Hydrogen manufacturing in India MUMBAI, India, Aug. 27, 2026 /PRNewswire/ -- STL (NSE: STLTECH), a...</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Peabody Energy Corporation (BTU) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>ClearOpx Joins Leading Industry Associations to Advance Operational Standards and Key Performance Indicators Across Energy and Commodities Sectors</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C108" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D108" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E108" t="str">
-        <v>https://www.prnewswire.com/news-releases/peabody-energy-corporation-btu-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302824003.html</v>
+        <v>https://finance.yahoo.com/energy/articles/clearopx-joins-leading-industry-associations-110700320.html</v>
       </c>
       <c r="F108" t="str">
-        <v>LOS ANGELES, July 13, 2026 /PRNewswire/ -- The Law Offices of Frank R. Cruz announces that investors with losses related to Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU) have opportunity to lead the securities fraud class action lawsuit. IF YOU ARE AN INVESTOR WHO...</v>
+        <v>STAMFORD, Conn., August 27, 2026--ClearOpx (www.clearopx.com), the leader in operations trade risk management (OTRM™) for the energy and commodity markets, today announced its official membership in three premier industry bodies: Energy LEAP (www.energyleap.org), the Grain and Feed Trade Association (GAFTA, www.gafta.com), and the Committee of Chief Risk Officers – CCRO (www.ccro.org).</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Greenland Energy (GLND) Gains Relevance as Energy-Security Concerns Intensify</v>
+        <v>ICM Selected to Supply Technology for Atvos' First Co-Located Corn Ethanol Facility in Brazil</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C109" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D109" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-gains-relevance-as-energy-security-concerns-intensify-7087675</v>
+        <v>https://finance.yahoo.com/energy/articles/icm-selected-supply-technology-atvos-110500365.html</v>
       </c>
       <c r="F109" t="str">
-        <v>LOS ANGELES, CA - July 13, 2026 ( NEWMEDIAWIRE ) - In reaction to the ongoing conflict within the Middle East, the global energy market has once again been reminded how quickly geopolitical events can disrupt oil supplies and drive volatility across economies. Discussions surrounding the Strait of Hormuz and the strategic importance of new oil-producing regions have highlighted the need for diversified energy sources, creating a potentially favorable backdrop for Greenland Energy (NASDAQ: GLND) , which is advancing exploration activities in Greenland’s Jameson Land Basin and seeking to unlock a significant frontier oil resource. The renewed focus on energy security stems from ongoing concerns surrounding the Strait of Hormuz, one of the world’s most important energy transportation corridor</v>
+        <v>SÃO PAULO, Brazil, August 27, 2026--ICM, Inc. has signed an agreement with Atvos to provide its proprietary process technology package and engineering services for the company's first corn ethanol facility. The project will be integrated into Atvos' existing Santa Luzia industrial complex in Nova Alvorada do Sul, Mato Grosso do Sul, marking an important milestone in the company's strategy to diversify feedstocks while expanding renewable fuel production.</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Coco Jones Releases New Single “Body So Tea”</v>
+        <v>Quaise Energy Closes $180 Million Series B with $35 Million Investment from Nabors Industries and Strategic Framework to Build World's First Superhot Geothermal Power Plant</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C110" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D110" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E110" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357580</v>
+        <v>https://finance.yahoo.com/energy/articles/quaise-energy-closes-180-million-110500307.html</v>
       </c>
       <c r="F110" t="str">
-        <v>LISTEN : WATCH - - Download Hi-Res HERE - - Today GRAMMY&amp;#174; Award-winning R&amp;amp;B singer/songwriter, and actress Coco Jones releases her new single &amp;#8220;Body So Tea&amp;#8221; via High Standardz / Def Jam Recordings &amp;#8211; Listen HERE and watch visualizer HERE . - - Built around a playful, self-assured energy, &amp;#8220;Body So Tea&amp;#8221; emphasizes beauty and the importance of loving oneself. Produced by Stargate, Jasper and Hiddie, the record captures Coco in full command, delivering a sleek, quotable an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357580</v>
+        <v>HOUSTON, August 27, 2026--Quaise Energy, a leading developer of utility-scale superhot geothermal energy, today announced the final close of its Series B, raising a total of $180 million in equity financing, including a $35 million investment from Nabors Industries (NYSE: NBR), one of the world's largest land drilling contractors and a long-standing partner to Quaise. Nabors has also entered into a strategic framework agreement that supports Quaise’s mission to make superhot geothermal a commerc</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Next Bridge Hydrocarbons Releases Latest Correspondence Attempt with SEC Officials</v>
+        <v>Revolve Secures US$24 Million Project-Level Financing Facility with ...</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C111" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D111" t="str">
         <v>Energy</v>
       </c>
       <c r="E111" t="str">
-        <v>https://www.prnewswire.com/news-releases/next-bridge-hydrocarbons-releases-latest-correspondence-attempt-with-sec-officials-302823982.html</v>
+        <v>https://pr-inside.com/revolve-secures-us-24-million-project-level-financing-facility-with-r5216689.htm</v>
       </c>
       <c r="F111" t="str">
-        <v>MIDLAND, Texas, July 13, 2026 /PRNewswire/ -- Next Bridge Hydrocarbons, Inc. ("Next Bridge," "our," "we," or the "Company"), an oil and natural gas exploration and production company with interests in Texas, Louisiana, and Oklahoma today announced: Next Bridge has, for a sixth time,...</v>
+        <v>(PR-inside.com) Initial drawdown unlocks US$7.7 million of previously invested equity capital while preserving long-term project ownership and cash flows. VANCOUVER, BC / ACCESS Newswire / August 27, 2026 /Revolve Renewable Power Corp. (CSE:REVV)(OTCQB:REVVF) ("Revolve" or the "Company"), a North American owner, operator and developer of power generation and digital infrastructure projects, is pleased to announce that it has entered into a MXN$450 million (US$24 million) project-level, non-recourse-style financing facility secured by project cash flows and contracted revenues with Banco Multiva, S.A., Institución de Banca Múltiple, Grupo Financiero Multiva ("Multiva"). The facility (the "Multiva Facility") is expected to support the continued expansion of ..</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Associated Designs | Wind River House Plan Blends Rustic Charm and Luxury</v>
+        <v>MARS Energy Group Acquires Citadel Roofing &amp; Solar, Strengthening Its ...</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C112" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D112" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.prunderground.com/associated-designs-wind-river-house-plan-blends-rustic-charm-and-luxury/00384328/</v>
+        <v>https://pr-inside.com/mars-energy-group-acquires-citadel-roofing-solar-strengthening-its-r5216686.htm</v>
       </c>
       <c r="F112" t="str">
-        <v>The Wind River is a lodge-style house plan designed to capture the beauty of mountain living while delivering the comfort and functionality today's homeowners demand. As lodge-inspired homes continue to rank among the most sought-after house plans in 2026, the Wind River stands out with its dramatic gathering spaces, expansive outdoor living areas, and architectural details that celebrate natural materials and scenic surroundings. Whether built as a primary residence, mountain retreat, vacation home, or view-lot showcase, this design creates a seamless connection between indoor comfort and outdoor recreation. With spacious family gathering areas, private bedroom retreats, and timeless lodge architecture, the Wind River offers a distinctive blend of rustic character and modern livability. T</v>
+        <v>(PR-inside.com) The partnership brings together two organizations with complementary strengths, creating a stronger platform to serve homebuilders and homeowners across California. The acquisition adds more than 1,000 employees to the MARS platform. ROCKLIN, CA / ACCESS Newswire / August 27, 2026 / MARS Energy Group ("MARS"), a diversified energy and infrastructure platform, today announced its 11th acquisition: Citadel Roofing &amp; Solar, one of Northern California's premier new construction roofing and solar contractors. The partnership brings together two organizations with complementary strengths, creating a stronger platform to serve homebuilders and homeowners across California. The acquisition adds more than 1,000 employees to the MARS ..</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Bosch announces $225 million direct funding agreement with the U.S. Department of Commerce as part of a $2 billion investment in Roseville, Calif.</v>
+        <v>MARS Energy Group Acquires Citadel Roofing &amp; Solar, Strengthening Its Position as California's Leading New Construction Roofing and Solar Platform</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C113" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D113" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.prnewswire.com/news-releases/bosch-announces-225-million-direct-funding-agreement-with-the-us-department-of-commerce-as-part-of-a-2-billion-investment-in-roseville-calif-302823917.html</v>
+        <v>https://www.newswire.com/news/mars-energy-group-acquires-citadel-roofing-solar-strengthening-its-position-as</v>
       </c>
       <c r="F113" t="str">
-        <v>Sample production of silicon carbide semiconductors underway at Bosch Roseville Silicon carbide chips production in the U.S. supports supply chain resiliency and local sourcing for automotive manufacturers and industrial energy applications Bosch intends to start U.S. based commercial...</v>
+        <v>The partnership brings together two organizations with complementary strengths, creating a stronger platform to serve homebuilders and homeowners across California. The acquisition adds more than 1,000 employees to the MARS platform.</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>MOU agreement a step forward to support growth and advance the proposed Pathways CCS Project</v>
+        <v>Otovo to Acquire PV Hawaii and Mr. Elektro for USD 4.6 Million, Expanding in the U.S. and Europe</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C114" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D114" t="str">
         <v>Energy</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.prnewswire.com/news-releases/mou-agreement-a-step-forward-to-support-growth-and-advance-the-proposed-pathways-ccs-project-302823895.html</v>
+        <v>https://finance.yahoo.com/energy/articles/otovo-acquire-pv-hawaii-mr-110000866.html</v>
       </c>
       <c r="F114" t="str">
-        <v>Oil Sands Alliance member companies continuing to collaborate with governments to finalize agreements CALGARY, AB, July 13, 2026 /PRNewswire/ -- A trilateral memorandum of understanding ("MOU") has been entered into by the federal and provincial governments and Oil Sands Alliance member...</v>
+        <v>OSLO, Norway, August 27, 2026--Otovo ASA (Euronext Oslo Børs: OTOVO; "Otovo"), a leading provider of behind-the-meter energy services for homes and businesses, today announced it has entered into two non-binding letters of intent (LOIs) to acquire (i) PV Hawaii, LLC ("PV Hawaii"), a solar operations and maintenance provider based on Oahu, and (ii) Mr. Elektro AS ("Mr. Elektro"), a Norwegian solar and electrical contractor for a combined purchase price of approximately USD 4.6 million.</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Bloom Energy Corporation ...</v>
+        <v>Standard Nuclear Announces Fuel Supply Agreement with Antares Nuclear, Inc.</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C115" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D115" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E115" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-bloom-energy-corporation-r5200607.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/standard-nuclear-announces-fuel-supply-110000456.html</v>
       </c>
       <c r="F115" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Bloom Energy Corporation ("Bloom" or "the Company") (NYSE:BE). Investors who purchased Bloom securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BE. Bloom Investigation Details On July 8, 2026, Hunterbrook published a report alleging, among other things, that despite the Company repeatedly claiming Bloom has "no China supply chain" and is "not dependent on China for scandium," (the rare earth at the core of each Bloom fuel cell) "Bloom is, ..</v>
-[...2 lines deleted...]
-    <row r="116">
+        <v>OAK RIDGE, Tenn., August 27, 2026--Standard Nuclear (NYSE: STDN) ("Standard Nuclear" or the "Company"), a reactor-agnostic producer of TRISO nuclear fuel and the only U.S. company with industrial-scale TRISO fuel fabrication facilities, today announced the execution of a binding fuel supply agreement ("FSA") for supply of TRISO fuel with Antares Nuclear, Inc. ("Antares"), a nuclear fission energy company developing microreactors for defense and space applications.</v>
+      </c>
+    </row>
+    <row r="116" xml:space="preserve">
       <c r="A116" t="str">
-        <v>Eve Air Mobility Publishes Inaugural Sustainability Report, Reinforcing Its Mission to Redefine Urban Transportation</v>
+        <v>Canstar Resources Intersects 15.6 Metres of Massive Sulphide Grading 2.3% CuEq at Mary March, Including 9.75 Metres at 3.3% CuEq</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C116" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D116" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E116" t="str">
-        <v>https://www.prnewswire.com/news-releases/eve-air-mobility-publishes-inaugural-sustainability-report-reinforcing-its-mission-to-redefine-urban-transportation-302823904.html</v>
-[...2 lines deleted...]
-        <v>First ESG Report Highlights eVTOL Business Model as a Catalyst for Energy Transition, Urban Connectivity, and the Future of Sustainable Flight MELBOURNE, Fla., July 13, 2026 /PRNewswire/ -- Eve Air Mobility ("Eve") (NYSE: EVEX, EVEXW; B3: EVEB31), a global leader in electric vertical...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109489/</v>
+      </c>
+      <c r="F116" t="str" xml:space="preserve">
+        <v xml:space="preserve">All Four Phase 1 Holes Intersect Mineralization
+TORONTO, ON, Aug 27, 2026 - (ACN Newswire) - Canstar Resources Inc. (TSXV: ROX) (OTCID: CSRNF) ("Canstar" or the "Company") today reported results from the first phase of its 2026 drill program, including the widest massive sulphide intercept in the drilling record of its Mary March Project in the Buchans district of central Newfoundland: 15.6 metres ("m") grading 2.3% copper equivalent ("CuEq")¹ starting at a downhole depth of 467.4 m in drill hole MM-26-42, including 9.75 m at 3.3% CuEq¹. The reported interval is a downhole length through fault-bounded massive sulphide (rock logged at greater than 50% sulphide minerals) hosted by a rhyolite flow-dome, designated the Fleetway Rhyolite; its full width was not intersected. The mineralization remains open along strike and at depth.
+All four holes of the 2026 summer drill program intersected visually logged mineralization typical of a volcanogenic massive sulphide ("VMS") system, close to the depths anticipated by the Company's geological model, which will guide the placement of future drill holes. Drill holes MM-26-41, MM-26-43 and MM-26-44 were the first to pierce the full thickness of the Fleetway Rhyolite, with apparent thickness ranging from 298 to 320 m. Across the program, massive sulphide was intersected in two holes (the second visually logged, with assays pending²), and most of the host unit remains untested.
+As announced on July 21, 2026, earn-in partner VMS Mining Corporation ("VMSC") invested an additional $2.0 million ahead of schedule, bringing total funding to $4.0 million to date, including $3.5 million in 2026. VMSC's advance funds a planned fall drill campaign, which remains subject to drill-rig availability and other operational considerations. The program follows more than a year of systematic targeting work led by Dr. Harold Gibson, Vice President, Exploration of VMSC, with input from Dr. Rodney Allen, Volcanic Resources AB and former Chief Geologist of Boliden, on the re-logging of historic core and comparisons to the Buchans host rocks.
+Highlights
+Widest massive sulphide intercept in the Project's drilling record: Drill hole MM-26-42 intersected 15.6 m of massive sulphide grading 2.3% CuEq¹ (0.73% copper, 0.73% lead, 2.10% zinc, 0.71 grams per tonne ("g/t") gold and 19.0 g/t silver). The interval, a core length rather than true thickness, occurs 60 m below the upper contact of the rhyolite and lies approximately 100 m along strike from the previously reported 1999 discovery intercept⁴.
+Including 9.75 m at 3.3% CuEq¹ (1.13% copper, 1.14% lead, 3.27% zinc, 0.89 g/t gold and 25.5 g/t silver), which includes 5.0 m at 3.9% CuEq¹ (1.71% copper, 1.11% lead, 3.02% zinc, 0.94 g/t gold and 32.6 g/t silver).
+The hole was stopped by unstable ground conditions associated with a fault zone at approximately 576 m, before reaching the lower rhyolite contact, which remains untested at this location. Assays are pending for a discrete 1 m visually logged massive sulphide interval 19 m below the main assayed interval².
+Massive sulphide intersected in a second hole: Drill hole MM-26-44 intersected two narrow intervals of visually logged massive sulphide, with zinc and copper sulphide minerals, at the upper rhyolite contact (330.7—331.9 m and 332.2—333.8 m; approximately 2.8 m combined; assays pending²). The hole also intersected strongly altered, pyritic mafic breccias at the lower rhyolite contact (632.5 m). VMS systems may form more than one massive sulphide lens within a host rhyolite.
+Interpreted potential VMS feeder zone identified: Drill hole MM-26-41 encountered copper- and zinc-bearing stringer and disseminated mineralization in multiple intervals totalling approximately 271 m of altered rhyolite, strongest over the upper 118 m, interpreted as a potential VMS feeder zone, the conduit beneath a massive sulphide lens (reported July 8, 2026)³; assays pending. Below the lower rhyolite contact at 710.6 m, mafic breccias carry an 8 m interval of stringer mineralization containing chalcopyrite and sphalerite (assays pending).
+Step-out hole extends mineralized area: Drill hole MM-26-43 intersected the upper rhyolite contact at 478 m, approximately 130 m from hole MM-26-42 (100 m deeper and 75 m to the southwest), extending the altered rhyolite to the southwest; the faulted contact lies within a 17 m interval of visually logged moderate mineralization, and altered rhyolite continues to 676 m. Assays pending².
+Further drill results and drilling anticipated: Assay results are expected through September. Borehole electromagnetic ("BHEM") surveying of all four PVC-cased holes, which can detect conductive massive sulphide beyond the drill holes, is expected to begin mid-September. Planning is underway to secure a drill rig for a fall program targeted to begin in October, pending drill-rig availability and other operational considerations.
+Mary March project ownership consolidated: Glencore's legacy joint-venture interest in Mary March converted to a 2% net smelter returns royalty, consolidating Project ownership under Canstar and VMSC.
+Juan Carlos Giron Jr., President &amp; CEO of Canstar, commented: "We are encouraged to have intersected the widest massive sulphide interval in Mary March's drilling record, in the first holes drilled here since 2019, and to have found it where our geological model predicted it. Buchans is a historically productive VMS district: the camp, just 20 km from us, produced some of the highest-grade VMS ore mined in North American history⁵, and Mary March has comparable host rocks. VMSC's accelerated $2.0 million investment supports the next phase of work, and the planned fall campaign will continue testing the system."
+Bob Patey, P.Geo., Vice President, Exploration, commented: "This drill program began testing the rhyolite systematically, including, for the first time, its far southeastern margin and its base. This second notable massive sulphide intercept at Mary March may indicate a significant mineralized system, subject to further drilling and assay confirmation. VMS systems can form multiple massive sulphide lenses stacked through the target rhyolite interval, and we believe that internal contacts within the Fleetway Rhyolite and its lower contact warrant further testing, guided by our systematic targeting approach."
+Assay Results and Interpretation
+VMS deposits form from sea-floor hydrothermal systems and can occur within a host rhyolite and at its margins, commonly as more than one lens. The massive sulphide mineralization in MM-26-42 is bounded by faults, and the Project's historic discovery intercept, known as the Mary March intercept (9.63 m grading 10.1% zinc, 1.8% lead, 0.64% copper, 122 g/t silver and 4.2 g/t gold, 1999)⁴, approximately 100 m along strike to the northeast, is likewise fault-bounded. These intercepts may not reflect the complete width of the original massive sulphide lens or lenses. Because the Mary March sequence has been folded and faulted, the position of these intercepts within the original mineralizing system cannot yet be determined, and no inference is drawn from the differing metal contents of the two intercepts.
+Drill holes MM-26-41, MM-26-43 and MM-26-44 each pierced the entire rhyolite package, which measures approximately 298 to 320 m in apparent thickness where pierced, including approximately 302 m in MM-26-44, updating the approximately 250 m previously reported³. Most of the Fleetway Rhyolite, including the lower contact below MM-26-42, remains prospective and has not yet been drill-tested. Based on limited drilling so far, the mineralized system is open along strike and at depth and requires further drilling to assess its extent.
+Reported intervals are downhole lengths. The true thickness of the mineralized material that was intersected is interpreted to be less than the downhole lengths of the intervals, and the full width of the original fault-bounded massive sulphide has not been determined; both will require further drilling.¹ The Company is not estimating the dimensions of any mineralized body based on current drill results.
+Table 1: MM-26-42 composite assay results
+IntervalFrom (m)To (m)Length (m)Cu %Pb %Zn %Au g/tAg g/tCuEq %¹
+Massive sulphide interval467.4483.015.60.730.732.100.7119.02.3
+including473.25483.09.751.131.143.270.8925.53.3
+including476.0481.05.01.711.113.020.9432.63.9
+Table 2: MM-26-42 sample-by-sample assay results
+SampleFrom (m)To (m)Length (m)Cu %Pb %Zn %Au g/tAg g/t
+378841467.4469.01.60.070.090.330.349.7
+378842469.0470.01.00.100.010.190.346.1
+378843470.0471.01.00.070.010.090.426.6
+378827471.0472.01.00.020.030.050.5511.1
+378828472.0473.251.250.030.030.080.506.5
+378829473.25474.00.750.391.044.630.7111.3
+378830474.0475.01.00.981.594.400.9821.2
+378831475.0476.01.00.662.536.531.6134.3
+378832476.0477.01.01.661.404.411.1336.7
+378833477.0478.01.02.031.853.761.1947.6
+378834478.0479.01.02.740.340.690.7634.3
+378835479.0481.02.01.050.973.130.8222.2
+378836481.0482.01.00.330.501.560.4313.1
+378837482.0483.01.00.180.190.780.379.0
+Table 3: Visually logged massive sulphide, assays pending
+HoleFrom (m)To (m)Length (m)Status
+MM-26-42501.8502.81.0Visually logged massive sulphide interval, with assays pending²
+MM-26-44330.7331.91.2Visually logged massive sulphide interval, with assays pending²
+MM-26-44332.2333.81.6Visually logged massive sulphide interval, with assays pending²
+Quality Assurance / Quality Control ("QA/QC")
+Samples of sawn half core were prepared at the Canstar core shed facility in Millertown, Newfoundland and Labrador, packed in bags secured with heavy-duty, tamper-evident plastic seals, and shipped by commercial carrier to ALS in Moncton, New Brunswick. ALS Canada Ltd. is independent of Canstar and is accredited to ISO/IEC 17025:2017 and certified to ISO 9001:2015. Certified reference materials, consisting of four reference standards and two blanks, were inserted within every 100 samples. Samples were analyzed using a four-acid digestion package (ME-4ACD81), and samples assaying over 10,000 parts per million ("ppm") silver, copper, lead or zinc were re-run using an over-limit method for that element (Ag-OG62, Cu-OG62, Pb-OG62, Zn-OG62). Gold was analyzed using a 30 g fire assay with an atomic absorption finish (Au-AA25). The Company's Qualified Person ("QP") compared the analytical results of the reference materials to the accepted values, confirming acceptable accuracy of the analysis.
+Table 4: Drill hole collar details
+Hole IDEastingNorthingElevation (m)AzimuthDipDepth (m)
+MM-26-415344195408974188145.52-47.9757.0
+MM-26-425343265408892191140.5-68.31576.0
+MM-26-435342835408843193136.58-57.75745.0
+MM-26-445343265408892191133.04-58.98678.0
+Collar coordinates are NAD27, UTM Zone 21N; negative dips denote downward inclination. MM-26-42 and MM-26-44 were drilled from the same pad. Program total: 2,756 m in four holes.
+Beyond the Priority Target
+The Fleetway Rhyolite is the Company's priority target at Mary March, which has multiple prospective areas; government research describes the Mary March alteration system as among the most significant reported in the region⁶. Approximately 1.8 kilometres northeast of the current drill holes, 2019 trenching discovered, in bedrock, massive sulphide clasts in a debris-flow unit with grab samples returning up to 5.7% copper⁷. Transported sulphide clasts of this kind also formed part of the historically mined Buchans ores⁵. The source of the sulphide clasts has not been located. The Nancy April zone hosts footwall zinc mineralization in historic drill hole MM-294-03, which intersected 20.6 m grading 0.13% Cu, 1.08% Pb, 3.02% Zn and 3.43 g/t Ag⁴. A discrete chargeability anomaly located more than 600 m to the northwest of the Nancy April zone, as observed within the Company's recent induced polarization ("IP") survey, has yet to be drill-tested.
+Ownership Consolidated: Glencore Legacy Interest Converted to Royalty
+Canstar also announces that the legacy joint-venture interest of Glencore Canada Corporation ("Glencore") in a portion of the Mary March property has been converted into a 2% net smelter returns royalty. The conversion consolidates the Project's ownership structure under Canstar and its earn-in partner VMSC, resolving a legacy arrangement that predated the Company's current programs.
+Next Steps
+Assay results for drill holes MM-26-41, MM-26-43 and MM-26-44, along with the remaining MM-26-42 samples, are expected through September.
+BHEM surveys of all four PVC-cased holes are expected to begin mid-September and will test for off-hole conductors to refine targets for the fall campaign.
+The fall drill campaign under the joint venture with VMSC is currently being planned; planning is underway to secure a drill rig, with drilling targeted to begin in October, subject to drill-rig availability and other operational considerations.
+The Company will provide further updates on its 2026 drilling campaign as it progresses.
+Qualified Person
+Bob Patey, B.Sc. (Hons.), P.Geo., Vice President, Exploration of Canstar and a Qualified Person as defined in National Instrument 43-101 - Standards of Disclosure for Mineral Projects ("NI 43-101"), has reviewed and approved the scientific and technical information disclosed in this news release, and has verified that the 15.6 m interval in drill hole MM-26-42 is the widest massive sulphide intercept in the Project's drilling record.
+Figures
+Figure 1: Mary March Project in the Buchans VMS district, approximately 20 km from the historic Buchans mine.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_001full.jpg
+Figure 2: Mary March prospectivity map. Drill traces and the rhyolite outline are projected to surface: the 2026 holes intersected the rhyolite's southeast margin at depth, and that contact is projected to surface here. Chargeability anomalies are geophysical model shapes, not mineralization outlines. Grades are shown where assays have been received.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_002full.jpg
+Figure 3: Three-dimensional geological model of the Mary March area, viewed toward the southwest. Drill holes are shown in their true relative positions; no scale applies to this oblique view. Rhyolite host (yellow); direct current induced polarization ("DCIP") chargeability model surface (orange; a geophysical model shape, not a mineralization outline); historic drill holes (black); 2026 drill holes (red traces, labelled in blue); stars mark massive sulphide intersections. Intervals are downhole lengths; historical intercepts per note 4.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_003full.jpg
+Copper-equivalent grades shown in the figures are calculated using the formula, metal prices and assumptions described in the notes to this release; historical intercepts are downhole lengths from records predating NI 43-101; visually logged intervals are pending assay and no grade, width or continuity is reported or implied.¹, ², ⁴
+Drill-Core Photographs
+Massive sulphide of the type intersected at Mary March is dense, uniformly sulphidic rock, dominated by pyrite and generally grey to brassy in appearance. The copper, zinc, lead, gold and silver values reported in Table 1, as determined by assays, are carried in chalcopyrite, sphalerite and galena distributed throughout the sulphide mass. The photographs below are provided to show the character of the core and are not representative of grade, width, continuity or abundance of mineralization.
+Photo 1 — Core box 472.73 to 477.02 m, drill hole MM-26-42, with sample intervals and CuEq grades
+Sawn half core from 472.73 to 477.02 m in drill hole MM-26-42. Bars show the Table 2 sample intervals and assay values; depth markers sit at the sample breaks. Four of the five sampled intervals in this box grade between 2.54% and 4.62% CuEq¹ and lie within the 9.75 m interval grading 3.3% CuEq¹ reported in Table 1. Selected detail; not representative of interval width, grade, continuity or abundance of mineralization.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_004full.jpg
+Photo 2 — Massive sulphide, sawn half core, 474.75 to 475.0 m, drill hole MM-26-42
+Sawn half core, 474.75 to 475.0 m, drill hole MM-26-42, within the 474.0 to 475.0 m sample (0.98% copper, 4.40% zinc; 3.51% CuEq¹). Pale, resinous bands, identified during logging as sphalerite-rich, cut across pyrite-dominant massive sulphide carrying fine brassy sulphide grains; in this sample, zinc is the largest contributor to the CuEq grade. Selected detail; not representative of interval width or grade.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_005full.jpg
+Photo 3 — Massive sulphide, sawn half core, 479.9 to 480.18 m, drill hole MM-26-42
+Sawn half core, 479.9 to 480.18 m, drill hole MM-26-42, within the 479.0 to 481.0 m sample (1.05% copper, 3.13% zinc; 3.04% CuEq¹). Dense massive sulphide from edge to edge of the cut face: pyrite-dominant, with disseminated brassy sulphide grains and a contrasting pale band identified during logging as sphalerite-rich. Grade continues below the core box shown in Photo 1: this piece sits approximately 2.9 m deeper. Selected detail; not representative of interval width or grade.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_006full.jpg
+Photographs are selected details and are not representative of the grade, width, continuity or abundance of mineralization; assay results are pending for certain pictured intervals and no grade is reported or implied for them.¹, ²
+About Canstar Resources Inc.
+Canstar Resources Inc. (TSXV: ROX) is a focused VMS exploration company with a portfolio of projects in established mining jurisdictions. The Company's flagship Mary March VMS Project (approximately 148 km²) is located within the Buchans District in Central Newfoundland and is being advanced under an earn-in joint venture with VMS Mining Corporation. The Buchans mining camp is well-known for producing some of the highest-grade VMS deposits in North American mining history⁵. The Company's Skellefte VMS Project (approximately 68,000 hectares) is located in the northern portion of the Skellefte VMS belt of Sweden, a well-established VMS district. Canstar also holds the Golden Baie Project in southern Newfoundland, currently subject to an option agreement with Churchill Resources Inc.
+For further information, please contact:
+Juan Carlos Giron Jr., President &amp; Chief Executive Officer
+Email: info@canstarresources.com | Phone: (647) 557-3442 | www.canstarresources.com
+Canstar acknowledges the financial support of the Junior Exploration Assistance ("JEA") Program from the Government of Newfoundland and Labrador Department of Industry, Energy and Technology. Neither TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accepts responsibility for the adequacy or accuracy of this release.
+References
+Copper-equivalent (CuEq) grades are calculated as CuEq% = Cu% + Zn% × (Zn price/Cu price) + Pb% × (Pb price/Cu price) + (Au g/t × Au price per gram)/(Cu value per 1% per tonne) + (Ag g/t × Ag price per gram)/(Cu value per 1% per tonne), using metal prices of US$6.37/lb copper, US$1.64/lb zinc, US$0.86/lb lead, US$4,040/oz gold and US$58/oz silver (spot basis, August 2026). Metallurgical recoveries have not been established for the Project; CuEq assumes 100% recovery for all metals and is provided for illustrative and comparative purposes only. Reported intervals are downhole lengths; true widths have not been determined.
+Descriptions of mineralization for which assays are pending are based on visual core logging and are preliminary; visual observations are not a substitute for, and are not a proxy for, laboratory assay results, which may differ materially. No grade is reported or implied for pending intervals.
+See the Company's news release dated July 8, 2026, available on the Company's website and under its profile on SEDAR+.
+Historical results referred to in this news release (including the 1999 Mary March intercept and Nancy April intersections) are historical, predate, and were not prepared in accordance with, National Instrument 43-101. The Company's Qualified Person has not undertaken sufficient work to classify any historical result as a current mineral resource, and the Company is not treating any historical result as current. Historical results are not necessarily indicative of the mineralization the Company may delineate.
+Buchans district production figures are third-party historical figures (1928-1984) provided for geological context; they have not been verified by the Company's Qualified Person and are not necessarily indicative of mineralization on the Company's mineral licenses. The Buchans deposits are described as "some of the highest grade VMS deposits anywhere in the world" in Piercey, S.J. (2007): Volcanogenic massive sulphide (VMS) deposits of the Newfoundland Appalachians: an overview of their setting, classification, grade-tonnage data and unresolved questions. Newfoundland and Labrador Geological Survey, Current Research Report 07-1, pages 169-178; and as "some of the highest-grade VMS deposits on the planet" in Piercey, S.J., Hinchey, J.G. and Sparkes, G.W. (2023): Volcanogenic massive sulfide (VMS) deposits of the Dunnage Zone of the Newfoundland Appalachians: setting, styles, key advances, and future research. Canadian Journal of Earth Sciences, 60(8): 1104-1142.
+Sparkes, G.W. (2022): Short wavelength infrared spectrometry studies of sericitic alteration zones, southern Buchans-Roberts Arm belt, Newfoundland. Newfoundland and Labrador Geological Survey, Current Research Report 22-1, pages 85-118.
+2019 trench and grab-sample results are drawn from the Company's government assessment filings. Grab samples are selective by nature and are not necessarily representative of mineralization on the property.
+Forward-Looking Statements
+This news release contains "forward-looking information" within the meaning of applicable Canadian securities laws, including statements regarding pending assay results and their timing; planned borehole electromagnetic surveys; the timing, funding and scope of the fall drill campaign; drill-rig availability; the completion of documentation relating to the Glencore royalty conversion; the interpretation of geological, structural and geophysical data; and the Company's exploration plans. Forward-looking information is based on assumptions management believes reasonable but is subject to known and unknown risks and uncertainties, including exploration results, financing, weather and access, contractor and rig availability, and regulatory approvals, that may cause actual results to differ materially. Readers are cautioned not to place undue reliance on forward-looking information. The Company undertakes no obligation to update forward-looking information except as required by law.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311773
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>NSF launches Project Triad to advance quantum technology for real-world applications</v>
+        <v>C3is Inc. reports second quarter and six months 2026 financial and operating results</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C117" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D117" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E117" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357560</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351852/0/en/c3is-inc-reports-second-quarter-and-six-months-2026-financial-and-operating-results.html</v>
       </c>
       <c r="F117" t="str">
-        <v>The U.S. National Science Foundation announced Project Triad, a first-of-its-kind initiative to integrate quantum sensing, quantum networking and quantum computing into a single operational system. By bringing these three capabilities together for the first time, Project Triad will move quantum technology out of the lab and into real-world use &amp;#8212; with applications spanning safety, healthcare, energy, manufacturing and more. - - The initiative will lay the scientific and technological foundat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357560</v>
+        <v>ATHENS, Greece, Aug. 27, 2026 (GLOBE NEWSWIRE) -- C3is Inc. (Nasdaq: CISS) (the “Company”), a ship-owning company providing drybulk, crude oil and petroleum products seaborne transportation services, announced today its unaudited financial and operating results for the second quarter and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>THIRDREALITY Launches ZW1 Zigbee Smart Wall Outlet with Independent Control for Both Receptacles</v>
+        <v>Recent Release, "Freeway Entrance," from Page Publishing Author George Hatzel, Captures Two Eighteen-Year-Olds' Transformative 1973 Cross-Country Journey</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C118" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D118" t="str">
         <v>Energy</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.prweb.com/releases/thirdreality-launches-zw1-zigbee-smart-wall-outlet-with-independent-control-for-both-receptacles-302817851.html</v>
+        <v>https://www.pr.com/press-release/977026</v>
       </c>
       <c r="F118" t="str">
-        <v>THIRDREALITY today announced the ZW1 Zigbee Smart Wall Outlet, an in-wall duplex receptacle that provides independent smart control and energy monitoring for both outlets. SAN JOSE, Calif., July 13, 2026 /PRNewswire-PRWeb/ -- Priced at US$29.99, ZW1 replaces a conventional U.S. wall...</v>
-[...2 lines deleted...]
-    <row r="119">
+        <v>George Hatzel has completed a new book, "Freeway Entrance: Spitting Prohibited," a memoir that transports readers to a watershed moment in American history. The year 1973 offered a unique confluence of circumstances—gas remained affordable, speed limits had not yet been reduced to fifty-five miles per hour, and the nation was beginning to heal from years of tumultuous conflict. With the Vietnam War winding [PR.com]</v>
+      </c>
+    </row>
+    <row r="119" xml:space="preserve">
       <c r="A119" t="str">
-        <v>Qualified Shingle Roof Installer Selection Explained in HelloNation, Featuring Roofing Expert Matt Edwards</v>
+        <v>The 4th International &amp; Indonesia CCS Forum 2026 Strengthens Indonesia's Position as an Emerging Regional CCS Hub</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C119" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D119" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.prnewswire.com/news-releases/qualified-shingle-roof-installer-selection-explained-in-hellonation-featuring-roofing-expert-matt-edwards-302734520.html</v>
-[...2 lines deleted...]
-        <v>The article explains why proper installation is essential to roof durability, energy performance, and warranty protection in Southern California. SAN DIEGO, July 13, 2026 /PRNewswire/ -- What should homeowners in Southern California know before hiring someone to install a shingle roof?...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109486/</v>
+      </c>
+      <c r="F119" t="str" xml:space="preserve">
+        <v xml:space="preserve">JAKARTA, Aug 27, 2026 - (ACN Newswire) - Indonesia is strengthening its position as one of the Asia-Pacific's most promising markets for Carbon Capture and Storage (CCS) development. As the country moves from policy development toward project implementation, the focus is expanding to include stronger collaboration, investment, and the development of commercial-scale projects to support Indonesia's Net Zero Emissions (NZE) ambitions and the transition toward a low-carbon economy.
+In line with this direction, the Indonesia Carbon Capture and Storage Center (ICCSC) will once again host The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026, taking place on 26–27 August 2026 at Hotel Mulia Senayan, Jakarta.
+Under the theme "Advancing Indonesia's CCS Project Deployment: Driving Policy Alignment, Regional Collaboration, and Sustainable Carbon Economy," the forum will bring together regulators, industry leaders, investors, technology providers, academics, research institutions, and international organizations to explore pathways for accelerating CCS deployment, strengthening regional cooperation, and advancing a sustainable carbon economy.
+The forum is supported by the People's Consultative Assembly of the Republic of Indonesia (MPR RI), the Coordinating Ministry for Economic Affairs of the Republic of Indonesia, Ministry of Energy and Mineral Resources and SKK Migas, demonstrating Indonesia's commitment to advancing Carbon Capture and Storage as a strategic solution for decarbonization while fostering investment and regional collaboration.
+One of the concrete outcomes of the IICCS Forum 2026 is the signing of a Memorandum of Understanding (MoU) between the Indonesia Carbon Capture and Storage Center (ICCSC) and the Indonesia Carbon Trade Association (IDCTA) on cooperation in CCS advocacy and carbon trading. The partnership will cover knowledge exchange, cross-participation in various activities, and the joint organization of events.
+ICCSC also signed a Memorandum of Understanding (MoU) with Korea's ETRS Center, which operates the Korea-Indonesia Offshore Research Cooperation Center (KIORCC), on low-carbon development and infrastructure cooperation. The partnership will cover information exchange, business-to-business (B2B) matchmaking, and joint studies, further strengthening collaboration between Indonesia and Korea in advancing low-carbon development.
+On the project development front, the forum also marks an important milestone in strengthening Indonesia-Japan cooperation through the Joint Credit Mechanism (JCM). The Governments of Indonesia and Japan, through the JCM Joint Committee, have approved the Ofaweri decarbonization initiative utilizing Tangguh CCUS to progress to the next stage as a JCM project. The approval marks a significant milestone, making Tangguh CCUS the first CCUS project registered under the JCM framework and creating potential for carbon credit generation through the project. The development highlights Indonesia's significant CCUS potential while reinforcing Tangguh's role in advancing practical low-carbon solutions that support energy security. Building on this momentum, bp and Mitsubishi Research Institute have also been selected by Japan's New Energy and Industrial Technology Development Organization (NEDO) under its 2026 Promotion of Low Carbon Technology Project Utilizing JCM programme to develop new JCM methodologies for low-carbon CCUS technologies in Indonesia.
+Beyond its conference sessions and strategic partnerships, IICCS Forum 2026 will also mark the launch of a collaborative publication by Pertamina Hulu Energi and the Indonesia CCS Center titled "CCS Lintas Batas untuk Aktivasi Pasar Domestik." The publication will be introduced through a book launching session as part of efforts to expand knowledge and foster discussion on cross-border CCS development and opportunities to activate the domestic carbon market.
+According to Junaedi, Chairman of the Organizing Committee of The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026, Indonesia has reached an important stage in CCS development where stronger partnerships are essential to transform ambition into implementation.
+"Indonesia is entering a new chapter in Carbon Capture and Storage development. IICCS Forum 2026 is designed not only as a platform for discussion but also as a catalyst for collaboration, bringing together policymakers, industry leaders, investors, technology providers, and international partners to accelerate project deployment and strengthen Indonesia's CCS ecosystem," said Junaedi.
+Meanwhile, Belladonna Troxylon Maulianda, Ph.D., MBA, P.Eng., Executive Director of the Indonesia Carbon Capture and Storage Center (ICCSC), emphasized that Indonesia has made significant progress in creating a supportive environment for CCS development and is now entering the implementation phase.
+"Over the past few years, Indonesia has strengthened its regulatory framework, improved licensing mechanisms, and expanded international cooperation to support CCS development. The next priority is to ensure that investment, infrastructure, financing, and project execution move forward in parallel. By accelerating commercial deployment, Indonesia has the opportunity to establish itself as one of the leading CCS destinations in the Asia-Pacific region," she said.
+Dr. Eddy Soeparno, Deputy Speaker of the People's Consultative Assembly (MPR RI), highlighted that Carbon Capture and Storage will play a strategic role in supporting Indonesia's energy transition while strengthening national competitiveness.
+"Indonesia possesses enormous potential to become one of the region's leading Carbon Capture and Storage hubs. Achieving this vision requires close collaboration among government, industry, academia, investors, and international partners. With supportive policies and long-term commitment, CCS can accelerate decarbonization, attract sustainable investment, create quality jobs, and strengthen Indonesia's economic competitiveness," he said.
+Throughout the two-day event, participants will engage in High-Level Conferences, Plenary Sessions, Concurrent Sessions, Exhibitions, Business Matching, and Networking Sessions, creating opportunities for meaningful dialogue and strategic partnerships among regulators, project developers, investors, financial institutions, technology providers, and international organizations.
+The forum will explore key topics shaping the future of CCS in Indonesia and the region, including commercial project deployment, cross-border CCS collaboration, carbon market development, financing mechanisms, Monitoring, Reporting, and Verification (MRV) systems, emerging technologies, and policy frameworks that support sustainable carbon management.
+More than an international conference, The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026 is expected to serve as a catalyst for new investments, strategic partnerships, and cross-border collaboration that will accelerate CCS deployment and reinforce Indonesia's ambition to become a leading Carbon Capture and Storage hub in the Asia-Pacific region.
+ICCSC invites policymakers, industry leaders, investors, technology providers, academics, business associations, international organizations, and media representatives to participate in The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026 and contribute to shaping Indonesia's next chapter in Carbon Capture and Storage development.
+About The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026
+The International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum is Indonesia's premier international platform dedicated to advancing the deployment of Carbon Capture and Storage (CCS). By bringing together governments, industry leaders, investors, technology providers, academia, and international organizations, the forum promotes policy dialogue, investment, technology exchange, and strategic collaboration to accelerate CCS implementation and support Indonesia's transition toward a sustainable low-carbon economy.
+About Indonesia Carbon Capture Storage Center (ICCSC)
+The Indonesia Carbon Capture Storage Center (ICCSC) is an independent organization dedicated to advancing the development and deployment of Carbon Capture and Storage (CCS) and Carbon Capture, Utilization, and Storage (CCUS) in Indonesia. By bringing together government, industry, academia, technology providers, investors, and international partners, ICCSC serves as a strategic platform for policy dialogue, knowledge exchange, investment promotion, and cross-sector collaboration to accelerate Indonesia's transition toward a sustainable low-carbon economy and strengthen its position as a regional CCS hub.
+Media Contact
+info@iccscenter.com
++62 878 8721 3208
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>RedChip to Host Exclusive Live Webinar and Investor Q&amp;A with The Metals ...</v>
+        <v>Lost Money on Bloom Energy Corporation (BE)? Urged to Join Class Action ...</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C120" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D120" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E120" t="str">
-        <v>https://pr-inside.com/redchip-to-host-exclusive-live-webinar-and-investor-q-a-with-the-metals-r5200558.htm</v>
+        <v>https://pr-inside.com/lost-money-on-bloom-energy-corporation-be-urged-to-join-class-action-r5216655.htm</v>
       </c>
       <c r="F120" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / RedChip Companies ("RedChip") today announced it will host a live investor webinar at 4:15 p.m. - 5:00 p.m. ET on July 15, 2026, with The Metals Company (Nasdaq:TMC), a leading developer of the world's largest resource of critical metals essential to energy, defense, manufacturing and infrastructure. The exclusive event will feature TMC's Chief Financial Officer, Craig Shesky, who will provide an in-depth overview of TMC's strategy to unlock the world's largest undeveloped resource of nickel, copper, cobalt and manganese in seafloor polymetallic nodules. The presentation will highlight the Company's historic ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Form 8.3 - Bluefield Solar Income Fund Ltd.</v>
+        <v>Ellevio AB publishes Half-year Report 2026</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C121" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D121" t="str">
         <v>Energy</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326196/0/en/Form-8-3-Bluefield-Solar-Income-Fund-Ltd.html</v>
+        <v>https://www.prnewswire.com/news-releases/ellevio-ab-publishes-half-year-report-2026-302861620.html</v>
       </c>
       <c r="F121" t="str">
-        <v>8.3</v>
+        <v>STOCKHOLM, Aug. 27, 2026 /PRNewswire/ -- The Half-year Report covers important aspects of Ellevio AB's operations during the period, including recent developments in the Swedish energy market and the electricity network regulatory framework. Key financials January-June 2026 Net sales...</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Olenox Industries Completes Acquisition of PsyLinks Neurotech Corp. ...</v>
+        <v>Carbon Capture and Storage (CCS) Market: How Policy Incentives Are Turning Carbon Removal Into Infrastructure</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C122" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D122" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E122" t="str">
-        <v>https://pr-inside.com/olenox-industries-completes-acquisition-of-psylinks-neurotech-corp-r5200546.htm</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769579</v>
       </c>
       <c r="F122" t="str">
-        <v>(PR-inside.com) Acquisition adds applied artificial intelligence and data analytics capabilities to support Olenox's technology and digital infrastructure strategy CONROE, TX / ACCESS Newswire / July 13, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today announced the completion of its acquisition of PsyLinks Neurotech Corp. ("PsyLinks"), an applied intelligence company founded by neuroscientists Dr. Michael McLaren-Gradinaru and Dr. Ford Burles. Under the terms of the Share Exchange Agreement, Olenox acquired all of the outstanding shares of PsyLinks in exchange for approximately $500,000 of shares of restricted common stock of Olenox. Psylinks will now operate as ..</v>
+        <v>The transition toward a lower-carbon economy is reshaping how industries approach emissions reduction. While renewable energy, electrification, and energy efficiency remain central to decarbonization strategies, [read full press release...]</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>ARRAY Technologies Announces Second Quarter 2026 Earnings Release Date and Conference Call</v>
+        <v>Tunable Diode Laser Analyzer Market: Why In-Situ Measurement Leads the Industrial Gas Analysis Race</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C123" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D123" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E123" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326175/0/en/ARRAY-Technologies-Announces-Second-Quarter-2026-Earnings-Release-Date-and-Conference-Call.html</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769560</v>
       </c>
       <c r="F123" t="str">
-        <v>ALBUQUERQUE, N.M., July 13, 2026 (GLOBE NEWSWIRE) -- ARRAY Technologies, Inc. (the “Company” or “ARRAY”) (NASDAQ: ARRY), a leading global provider of solar tracking technology products, software, services and foundation solutions, today announced that the Company will release its second quarter 2026 results after the market closes on Wednesday, August 5, 2026, to be followed by a conference call at 5:00 p.m. (Eastern Time) that same day.</v>
+        <v>The Mechanism, in Plain Terms A tunable diode laser analyzer (TDLA) measures gas concentration by shining an infrared laser through a gas sample and reading [read full press release...]</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>A Letter to Our Shareholders From Genesis Holdings' CEO: Our Balance Sheet Is Fixed, Our Growth Phase Begins</v>
+        <v>Trinasolar Retains Tier 1 Status for Both PV Modules and Energy Storage Systems on S&amp;amp;P Global Cleantech Companies List 2026</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C124" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D124" t="str">
-        <v>Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E124" t="str">
-        <v>https://www.newmediawire.com/news/a-letter-to-our-shareholders-from-genesis-holdings-ceo-our-balance-sheet-is-fixed-our-growth-phase-begins-7087663</v>
+        <v>https://www.prnewswire.com/news-releases/trinasolar-retains-tier-1-status-for-both-pv-modules-and-energy-storage-systems-on-sp-global-cleantech-companies-list-2026-302861548.html</v>
       </c>
       <c r="F124" t="str">
-        <v>MIAMI, FL - July 13, 2026 ( NEWMEDIAWIRE ) - Genesis Holdings, Inc. (OTCID: GNIS) (“Genesis” or the “Company”) today released the following letter from Chief Executive Officer Oscar Brito to the Company’s shareholders. Dear Fellow Shareholders, It has been just over six months since our management team took the reins of this Company. I wanted to take a moment, directly and personally, to speak to where we started, what we have accomplished since, and where we are headed - because I believe the transformation already underway speaks for itself. When we stepped in, Genesis carried a legacy convertible debt structure that was, frankly, working against our shareholders. Toxic conversion discounts, variable pricing mechanics, and a stack of instruments layered on top of one another meant that e</v>
+        <v>CHANGZHOU, China, Aug. 27, 2026 /PRNewswire/ -- Recently, S&amp;P Global released its second Tier 1 Cleantech Companies List, covering PV modules, PV inverters, wind turbines, energy storage systems, and energy storage battery cells. Trinasolar has once again been named as Tier 1 for both PV...</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Cyber Enviro-Tech Announces Commercialization Strategy Supported by ...</v>
+        <v>Building Thermal Insulation Market: Why Europe Leads Global Adoption</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C125" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D125" t="str">
         <v>Energy</v>
       </c>
       <c r="E125" t="str">
-        <v>https://pr-inside.com/cyber-enviro-tech-announces-commercialization-strategy-supported-by-r5200542.htm</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769544</v>
       </c>
       <c r="F125" t="str">
-        <v>(PR-inside.com) SCOTTSDALE, AZ / ACCESS Newswire / July 13, 2026 / Cyber Enviro-Tech, Inc. (OTCQB:CETI), an environmental technology company focused on developing sustainable solutions across water treatment, remediation, and emerging clean energy systems, today highlighted the continued execution of its commercialization strategy, building upon the Company's July 2026 Equity Line of Credit financing commitment that provides access to up to $30 million in growth capital. The financing provides CETI with access to capital as the Company builds the operational infrastructure necessary to commercialize its expanding portfolio of environmental technologies, including its strategic relationship with Air Power USA. The financing provides management with ..</v>
+        <v>Every degree of heat that escapes through a poorly insulated wall or roof is energy &amp;#8212; and money &amp;#8212; leaking straight out of a building. [read full press release...]</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>CHAR Tech Welcomes Québec's $87 Billion Energy Plan Backing Biomass ...</v>
+        <v>Interim Results for the Three Months Ended 30 June 2026</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C126" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D126" t="str">
         <v>Energy</v>
       </c>
       <c r="E126" t="str">
-        <v>https://pr-inside.com/char-tech-welcomes-qu-bec-s-87-billion-energy-plan-backing-biomass-r5200538.htm</v>
+        <v>https://pr-inside.com/interim-results-for-the-three-months-ended-30-june-r5216646.htm</v>
       </c>
       <c r="F126" t="str">
-        <v>(PR-inside.com) Government of Québec tabled its Energy Plan, the PGIRE, targeting $87 billion investment in renewable energy over next 25 years PGIRE identifies forest bioenergy as a sector needing new capacity and investment CHAR Tech produces two forms of forest bioenergy: renewable natural gas and biocarbon produced from forestry residuals TORONTO, ON / ACCESS Newswire / July 13, 2026 / CHAR Technologies Ltd. ("CHAR Tech" or the "Company"), a leader in sustainable biomass energy solutions, welcomes the Government of Québec's tabling on June 30, 2026, of its Plan de gestion intégrée des ressources énergétiques ("PGIRE") 2026-2050, known in English as the Integrated Energy Resources ..</v>
+        <v>(PR-inside.com) TORONTO, ON AND LONDON, UK / ACCESS Newswire / August 27, 2026 / Sintana Energy Inc. (TSX-V:SEI)(AIM:SEI)(OTCQX:SEUSF) ("Sintana" or the "Company"), an international oil and gas upstream exploration company, is pleased to announce that it has filed its interim financial statements for the three months ended 30 June and the accompanying Management's Discussion and Analysis ("MD&amp;A").The interim financial statements and accompanying MD&amp;A for the three months ended 30 June 2026 are available on the Canadian System for Electronic Document Analysis and Retrieval ("SEDAR+") at www.sedarplus.ca and on Sintana's website at https://sintanaenergy.com For further information, please contact: Sintana Energy Inc Robert Bose, Chief Executive ..</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Did You Lose Money on First Solar, Inc. (FSLR)? Levi &amp; Korsinsky Urges ...</v>
+        <v>Haffner Energy finalise la première Séquence de 2 M€ du programme d’investissement conclu avec Mundi Énergies et ses partenaires</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C127" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D127" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E127" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-first-solar-inc-fslr-levi-korsinsky-urges-r5200522.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351781/0/fr/haffner-energy-finalise-la-premi%C3%A8re-s%C3%A9quence-de-2-m-du-programme-d-investissement-conclu-avec-mundi-%C3%A9nergies-et-ses-partenaires.html</v>
       </c>
       <c r="F127" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Vitry-le-François, France – 27 août 2026, 8h00 (CEST)</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Temas' RCL Critical Minerals Patent Portfolio Expands into Chromium</v>
+        <v>Shinsung Materials Strengthens Competitiveness in the Functional Cosmetics Market with Differentiated Ingredient Technologies</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C128" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D128" t="str">
-        <v>SaaS, Real Estate, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E128" t="str">
-        <v>https://pr-inside.com/temas-rcl-critical-minerals-patent-portfolio-expands-into-chromium-r5200506.htm</v>
+        <v>https://www.prnewswire.com/news-releases/shinsung-materials-strengthens-competitiveness-in-the-functional-cosmetics-market-with-differentiated-ingredient-technologies-302861172.html</v>
       </c>
       <c r="F128" t="str">
-        <v>(PR-inside.com) Patent filing follows recent RCL metallurgical testwork and further strengthens Temas' growing critical minerals technology platform Highlights Temas has initiated the filing of a new process patent covering the extraction of chromium from complex ore bodies using its proprietary Regenerative Chloride Leach ("RCL") mixed chloride leaching technology. Patent application, entitled "Chloride-based process for Chromium extraction," establishes a priority filing date of July 10, 2026, further expanding Temas' growing RCL intellectual property portfolio. Chromium is a critical material essential to the stainless steel, aerospace, defence, energy infrastructure and advanced manufacturing, with a global market valued at approximately US$23.9 billion in 2024. Filing follows the rece</v>
+        <v>Localizing water-soluble UV filters and diversifying naturally derived oil gelling agents to meet growing global demand for clean beauty SEOUL, South Korea, Aug. 27, 2026 /PRNewswire/ -- Shinsung Materials Co., Ltd. is a functional cosmetic ingredient company specializing in the...</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Cochlear introduces the new Osia® 3 Sound Processor</v>
+        <v>Investors Urged to Contact Levi &amp; Korsinsky For Information Before ...</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C129" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D129" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.prnewswire.com/news-releases/cochlear-introduces-the-new-osia-3-sound-processor-302823458.html</v>
+        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5216624.htm</v>
       </c>
       <c r="F129" t="str">
-        <v>Fully rechargeable: First fully rechargeable active bone conduction sound processor, with up to 30 hours of battery life on a single charge. †,7-9 Improved power and sound quality: Improved clarity and sound quality, enhanced by the new signal processing platform and powerful lithium-ion...</v>
-[...2 lines deleted...]
-    <row r="130">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="130" xml:space="preserve">
       <c r="A130" t="str">
-        <v>Quality Heating, Cooling, Plumbing &amp;amp; Electric urges homeowners to prepare their AC for extreme heat</v>
+        <v>China Shengmu Returns to Profitability in 1H2026 with Revenue Up 7.1% and Profit Attributable to Owners Reaches RMB64.0 Million</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C130" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D130" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Healthcare, Energy</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.prnewswire.com/news-releases/quality-heating-cooling-plumbing--electric-urges-homeowners-to-prepare-their-ac-for-extreme-heat-302822439.html</v>
-[...2 lines deleted...]
-        <v>Tulsa-area homeowners can take simple steps to avoid costly breakdowns and rising energy bills during prolonged periods of high temperatures TULSA, Okla., July 13, 2026 /PRNewswire/ -- When Oklahoma experiences days of extreme heat, homeowners notice more than just uncomfortable indoor...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109478/</v>
+      </c>
+      <c r="F130" t="str" xml:space="preserve">
+        <v xml:space="preserve">Highlights
+(RMB thousand)
+Six months ended 30 June
+Year-on-Year
+(“YoY”) Change
+2026
+2025
+Revenue
+1,546,145
+1,444,274
+7.1%
+Gross profit
+447,839
+364,866
+22.7%
+Profit/(loss) for the period
+19,454
+(45,601)
+N/A
+Profit/(loss) attributable to owners of the parent company
+64,007
+(48,322)
+N/A
+Raw milk sales volume (tons)
+424,902
+372,973
+13.9%
+Annualized milk yield per
+milkable cow (tons/year head)
+13.14
+12.27
++7,1%
+Cost of sales per kilogram of milk (RMB/kg)
+2.58
+2.89
+-10.7%
+HONG KONG, August 27, 2026 - (ACN Newswire) - China Shengmu Organic Milk Limited (“China Shengmu” or the “Group”) (Stock Code: 1432.HK), the organic raw milk producer in China, today announced its financial results for the six months ended June 30, 2026 (the “Period” or “1H 2026”).
+In the first half of 2026, as the raw milk industry continued to undergo supply-demand rebalancing and end-market demand remained under pressure, the Group adhered to its operating strategy of “production based on demand, controlling volume while improving quality, and prioritizing efficiency”. The Group continued to focus on improving milk yield, optimizing its herd structure, and enhancing cost efficiency. During the Period, the Group recorded sales revenue of RMB1,546.1 million, representing a year-on-year increase of 7.1%. Gross profit increased by 22.7% year-on-year to RMB447.8 million, with gross profit margin improving from 25.3% to 29.0%. Profit attributable to owners of the parent amounted to RMB64.0 million, compared with a loss of RMB48.3 million in the same period last year, marking a return to profitability.
+The Group’s annualized yield per milking cow further increased to 13.14 tons, representing a year-on-year increase of 7.1% and a new historical high. This drove raw milk sales volume to 424,902 tons in the first half of the year, representing a year-on-year increase of 13.9%. Premium raw milk accounted for 79.5% of total raw milk sales, while the Group continued to enrich its product portfolio with differentiated products, including organic raw milk, organic A2 raw milk, and DHA raw milk. Although the average selling price of raw milk decreased by 6.0% year-on-year during the Period, the Group benefited from higher milk yield, lower feed costs, and refined feeding management. The cost of milk production per kilogram decreased to RMB2.58, representing a year-on-year decrease of 10.7%. As the decline in unit cost exceeded the decline in average selling price, the Group effectively enhanced its earnings resilience amid the industry downturn.
+During the Period, the Group continued to optimize its herd structure. Total cattle inventory stood at 140,521 head, with milking cows accounting for 48.5%, representing an increase of 0.7 percentage points from the end of 2025. Adhering to its “production based on demand” approach, the Group focused on optimizing low-efficiency and high-parity cows, increasing the proportion of high-efficiency milking cows, and reasonably controlling the scale of replacement heifers.
+Benefiting from the recovery in beef cattle market prices, the Group further optimized the grading, pricing, and sales management of culled cattle. During the first half of the year, the Group’s feedlot cattle business recorded sales volume of 8,099 head and sales revenue of RMB42.9 million, while net gain surged by 275% to RMB11.0 million, further enhancing the value of the Group’s cattle business across the full life cycle.
+In terms of smart farming and sustainable development, the Group continued to integrate herd data, environmental monitoring, and equipment operations into its digital management systems. Through the use of tools including wearable collars, thermal imaging, and data analytics, the Group improved the efficiency of heat stress management, precision feeding, and herd health management, while steadily advancing the application of smart feeding systems, robotic milking systems, and electric equipment.
+Leveraging the resource advantages of the Ulan Buh Desert, the Group continued to enhance its organic circular agriculture system covering “planting–breeding–returning to farmland,” promote the use of high-quality domestically produced forage, and advance manure resource utilization, as well as water- and energy-saving initiatives, further strengthening the distinctive advantages of its desert organic milk source.
+Mr. ZHANG Jiawang, Chief Executive Officer and Executive Director of China Shengmu, said: “In the first half of 2026, amid continued supply-demand adjustment and the raw milk industry remaining at the bottom of its cycle, China Shengmu further improved the quality of its operations by continuously increasing milk yield, optimizing its herd structure, and reducing unit costs. Raw milk sales volume increased by 13.9% year-on-year, annualized yield per milking cow reached a new historical high, and the cost of milk production per kilogram decreased by 10.7% year-on-year, enabling the Company to return to profitability. Looking ahead, we will continue to prioritize efficiency and maintain prudent operations, consolidate our advantages in organic and differentiated milk sources, deepen collaboration with key customers and industry partners, and continuously enhance asset productivity and profitability.”
+Looking ahead to the second half of 2026, the Group expects the domestic raw milk industry to remain in a phase of supply-demand rebalancing and recovery from the bottom of the cycle. The Group will continue to adhere to its strategy of “production based on demand, controlling volume while improving quality, and prioritizing efficiency,” further improve herd quality and milk yield, strengthen its cost curve advantage, deepen customer and product collaboration for organic and differentiated raw milk products, and advance digitalization and green production. Following the mandatory cash offer proposed by China Modern Dairy becoming unconditional in all respects on July 20, 2026, the Group will proceed with subsequent industry collaboration in accordance with applicable laws and regulations. While maintaining the distinctive characteristics of its organic milk sources and operational continuity, the Group will prudently assess and unlock potential synergies in areas including centralized procurement, cost management, breeding, and digital management.
+China Shengmu Organic Milk Limited
+China Shengmu Organic Milk Limited (“China Shengmu” or the “Group”; stock code: 1432.HK) is an organic raw milk producer in China. The principal business of the Group is dairy farming, production and sales of high-end desert-based organic raw milk and quality non-organic raw milk. The Group focuses on the production and sales of desert-based organic milk, while satisfying the diversified needs of customers for quality raw milk and continues to develop a variety of functional raw milk to enrich the Company’s product combination and enhance its profitability. As of June 30, 2026, China Shengmu owns 34 daily farms, including 1 fattening cow farm. The Company had 140,521 cows in stock.
+For investor and media enquiry:
+Christensen China Limited
+Email: Shengmu@christensencomms.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Hut 8 Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Bloom Energy Corporation ...</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C131" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D131" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E131" t="str">
-        <v>https://www.prnewswire.com/news-releases/hut-8-schedules-second-quarter-2026-earnings-release-and-conference-call-302823667.html</v>
+        <v>https://pr-inside.com/rosen-recognized-investor-counsel-encourages-bloom-energy-corporation-r5216602.htm</v>
       </c>
       <c r="F131" t="str">
-        <v>MIAMI, July 13, 2026 /PRNewswire/ -- Hut 8 Corp. (Nasdaq, TSX: HUT) ("Hut 8" or the "Company"), an energy infrastructure platform integrating power, digital infrastructure, and compute at scale to fuel next-generation, energy-intensive technologies, today announced it will release...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Aerogel Market worth $2.13 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+        <v>LAFC Announces Monster Energy As Club's Official Energy Drink</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C132" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D132" t="str">
-        <v>Energy</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E132" t="str">
-        <v>https://www.prnewswire.com/news-releases/aerogel-market-worth-2-13-billion-by-2031---exclusive-report-by-marketsandmarkets-302823611.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359567</v>
       </c>
       <c r="F132" t="str">
-        <v>DELRAY BEACH, Fla., July 13, 2026 /PRNewswire/ -- According to MarketsandMarkets, "Aerogel Market by Type (Silica, Polymer, Carbon), Form (Blanket, Panel, Particle, Monolith), Processing (As Manufactured (Virgin), Composites), Application (Energy Industrial, Transportation, Architecture &amp;...</v>
+        <v>Los Angeles Football Club (LAFC) today announced Monster Energy as the club&amp;#39;s official energy drink. The multi-season partnership - the first of its kind between Monster Energy and a Major League Soccer club - will bring Monster Energy beverages, experiences and more to LAFC&amp;#39;s home venue, BMO Stadium, as well as make Monster Energy the presenting partner of select LAFC content. - - &amp;#8220;LAFC matchdays are famous for the raw energy of Los Angeles on display at BMO Stadium, making Monster Energy... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359567</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Krannich Solar adds Sigenergy to its product range</v>
+        <v>Hansen Technologies Receives Frost &amp;amp; Sullivan's 2026 European Customer Value Leadership Recognition for Excellence in Meter Data Management Innovation</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C133" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D133" t="str">
-        <v>Energy, Automotive</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326012/0/en/Krannich-Solar-adds-Sigenergy-to-its-product-range.html</v>
+        <v>https://www.prnewswire.com/news-releases/hansen-technologies-receives-frost--sullivans-2026-european-customer-value-leadership-recognition-for-excellence-in-meter-data-management-innovation-302861060.html</v>
       </c>
       <c r="F133" t="str">
-        <v>The distributor is expanding its portfolio with SigenStor, SigenStack, and EV charging solutions from Sigenergy. The partnership was announced at Intersolar Europe 2026 and aims to serve the growing market trend toward connected PV and storage systems. The distributor is expanding its portfolio with SigenStor, SigenStack, and EV charging solutions from Sigenergy. The partnership was announced at Intersolar Europe 2026 and aims to serve the growing market trend toward connected PV and storage systems.</v>
+        <v>Leading the evolution of cloud-native meter data management with flexible deployment, real-time intelligence, and customer-centric innovation. SAN ANTONIO, Aug. 26, 2026 /PRNewswire/ -- As Europe's electricity sector undergoes rapid modernization, utilities are seeking technology partners...</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Advancing Low-Carbon Manufacturing and Global Sustainability Commitments</v>
+        <v>ReconAfrica Announces Grant of Stock Options and Restricted Share Units</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C134" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D134" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.prnewswire.com/news-releases/advancing-low-carbon-manufacturing-and-global-sustainability-commitments-302823717.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351740/0/en/reconafrica-announces-grant-of-stock-options-and-restricted-share-units.html</v>
       </c>
       <c r="F134" t="str">
-        <v>Report highlights clean energy, innovation and ESG recognition ZIBO, China, July 13, 2026 /PRNewswire/ -- INTCO Medical ("the Company"), a leading global manufacturer of disposable gloves, has released its 2025 Environmental, Social and Governance (ESG) Report, outlining progress in...</v>
+        <v>CALGARY, Alberta, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Reconnaissance Energy Africa Ltd. (the “Company”, “ReconAfrica”) (TSXV: RECO) (OTCQX: RECAF) (Frankfurt: 0XD) (NSX: REC) announces that its Board of Directors has approved the grant of an aggregate of 7,715,900 stock options and 3,981,900 restricted share units to certain directors, officers, employees and consultants pursuant to the Company’s Option Plan and RSU/DSU Plan approved by shareholder at the AGM held on February 19, 2026. A total of 6,188,600 options and 3,484,200 restricted share units were granted to insiders. A total of 4,210,000 options expired since the previous granting of options on September 30, 2025.</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against First Solar, ...</v>
+        <v>KAPSTO Protective Elements Featured at Eight Industrial Trade Fairs This Autumn</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C135" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D135" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E135" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-first-solar-r5200433.htm</v>
+        <v>https://pressreleasenews.org/pressroom/kapsto-protective-elements-featured-at-eight-industrial-trade-fairs-this-autumn</v>
       </c>
       <c r="F135" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v xml:space="preserve">Pöppelmann KAPSTO, a manufacturer of plastic protective caps, plugs, and thermoformed trays, will exhibit at eight industrial trade fairs between late September and late November 2026. The events span automotive supply, battery production, electronics, advanced manufacturing, and construction machinery across seven countries. </v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>From Energy Digitalisation to Autonomous Energy: WiseGlow Platform Demonstrates a Practical Pathway for UK’s Flexible Energy Future</v>
+        <v>Hemisphere Energy Responds to Incident at Atlee Buffalo Oil Battery</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C136" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D136" t="str">
-        <v>AI, SaaS, Real Estate, Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E136" t="str">
-        <v>https://pressat.co.uk/releases/from-energy-digitalisation-to-autonomous-energy-wiseglow-platform-demonstrates-a-practical-pathway-for-uks-flexible-energy-future-ae56971579bd1899a5abb91f48f293b0/</v>
+        <v>https://www.newsfilecorp.com/release/311735/Hemisphere-Energy-Responds-to-Incident-at-Atlee-Buffalo-Oil-Battery</v>
       </c>
       <c r="F136" t="str">
-        <v>Monday 13 July, 2026 MUNICH, GERMANY – July 13, 2026 – A significant transformation is underway in the UK renewable energy sector as the country advances toward its Clean Power 2030 target. The market is shifting from capacity-led renewable expansion toward a system-led approach focused on energy optimisation, improved visibility, enhanced forecasting accuracy, and real-time coordination across the energy value chain. This transition is driving growing demand for Energy Flexibility, Distributed Energy Resource (DER) coordination, Virtual Power Plant (VPP) enablement, grid optimisation, and intelligent energy asset management. Against this backdrop, the WiseGlow Platform — the AI+Energy solution showcased by Italian energy technology company WiseGlow at Intersolar Europe 2026 — provides a p</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 26, 2026) - Hemisphere Energy Corporation (TSXV: HME) (OTCQX: HMENF) ("Hemisphere" or the "Company") reports that a fire incident occurred overnight at the Company's largest oil battery at its Atlee Buffalo property. Emergency protocols were activated immediately, and the fire has since been extinguished with all damage contained within the Company's lease.  There are no injuries reported.  The incident resulted in the loss of all three...</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Levi &amp; Korsinsky Notifies Peabody Energy Corporation (BTU) Investors ...</v>
+        <v>Lost Money on Bloom Energy Corporation (BE)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C137" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D137" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E137" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-peabody-energy-corporation-btu-investors-r5200423.htm</v>
+        <v>https://pr-inside.com/lost-money-on-bloom-energy-corporation-be-contact-levi-korsinsky-r5216558.htm</v>
       </c>
       <c r="F137" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>First Solar, Inc. Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - FSLR</v>
+        <v>Helping Developers Navigate Site Improvement Surety Bonds Ahead of Fall Construction Season</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C138" t="str">
-        <v>PR Newswire</v>
+        <v>PRLog</v>
       </c>
       <c r="D138" t="str">
-        <v>Finance, Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E138" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-solar-inc-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--fslr-302823613.html</v>
+        <v>https://www.prlog.org/13167013-helping-developers-navigate-site-improvement-surety-bonds-ahead-of-fall-construction-season.html</v>
       </c>
       <c r="F138" t="str">
-        <v>LOS ANGELES, July 13, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against First Solar, Inc. ("First Solar" or "the Company") (NASDAQ: FSLR) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated...</v>
+        <v>Top National surety brokerage company, White Lion Bonding &amp; Insurance Services is helping residential and commercial developers get the right construction performance bonds, grading bonds, utilities bonds and Department of Real Estate bonds faster.</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Peabody Energy Corporation Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - BTU</v>
+        <v>Voltage Energy Will Seek New Trial and Review of Verdict in Shoals Patent Dispute</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C139" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D139" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.prnewswire.com/news-releases/peabody-energy-corporation-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--btu-302823600.html</v>
+        <v>https://www.prnewswire.com/news-releases/voltage-energy-will-seek-new-trial-and-review-of-verdict-in-shoals-patent-dispute-302861020.html</v>
       </c>
       <c r="F139" t="str">
-        <v>LOS ANGELES, July 13, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Peabody Energy Corporation ("Peabody" or "the Company") (NYSE: BTU) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated...</v>
+        <v>CHAPEL HILL, N.C., Aug. 26, 2026 /PRNewswire/ -- Voltage Energy Group ("Voltage Energy"), a leading solar and clean energy solutions provider founded in North Carolina, today confirmed that it will seek a new trial following the jury's verdict in Voltage's ongoing patent dispute with...</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Investors in First Solar, Inc. (FSLR): Protect Your Rights - Contact ...</v>
+        <v>Lomiko Metals Announces Receipt of Interim Court Order and Mailing of Management Information Circular Relating to Arrangement With Global Battery Materials</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C140" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D140" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E140" t="str">
-        <v>https://pr-inside.com/investors-in-first-solar-inc-fslr-protect-your-rights-contact-r5200416.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/lomiko-metals-announces-receipt-interim-220000336.html</v>
       </c>
       <c r="F140" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>VANCOUVER, British Columbia, August 26, 2026--Lomiko Metals Inc. (TSX-V: LMR, OTC: LMRMF, FSE: DH8C) ("Lomiko" or the "Company") is pleased to announce that it has filed and is in the process of mailing its management information circular (the "Circular") and related meeting materials in connection with its upcoming special meeting of holders ("Shareholders") of common shares ("Shares") and holders of common share purchase warrants (together with Shareholders, the "Securityholders") to be held o</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>I Squared Capital to Acquire Milestone Environmental, a Leading Independent Energy Waste Management Platform from SK Capital</v>
+        <v>Market One: Stardust Solar Advances Flagship Zambia 30 MW Project Toward Financial Close</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C141" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D141" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E141" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357540</v>
+        <v>https://www.newsfilecorp.com/release/311687/Market-One-Stardust-Solar-Advances-Flagship-Zambia-30-MW-Project-Toward-Financial-Close</v>
       </c>
       <c r="F141" t="str">
-        <v>I Squared Capital (&amp;#8220;I Squared&amp;#8221;), a leading independent global infrastructure investor, announced that through its flagship fund, it has entered into a definitive agreement to acquire Milestone Environmental (&amp;#8220;Milestone&amp;#8221; or the &amp;#8220;Company&amp;#8221;), a leading independent environmental infrastructure company providing waste management solutions across the energy and industrial sectors. Milestone is being acquired from SK Capital Partners. - - Headquartered in Houston, Texas, Milestone owns and operat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357540</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 26, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors. Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Stardust Solar Energy Inc.: Advancing Its Flagship Zambia Utility-Scale Power Purchase Agreement ProjectStardust Solar Energy...</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>FSLR Investors Have Opportunity to Lead First Solar, Inc. Securities Fraud Lawsuit with the Schall Law Firm</v>
+        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages Bloom Energy Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - BE</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C142" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D142" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E142" t="str">
-        <v>https://www.prnewswire.com/news-releases/fslr-investors-have-opportunity-to-lead-first-solar-inc-securities-fraud-lawsuit-with-the-schall-law-firm-302823564.html</v>
+        <v>https://www.newsfilecorp.com/release/311645/ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-Bloom-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BE</v>
       </c>
       <c r="F142" t="str">
-        <v>LOS ANGELES, July 13, 2026 /PRNewswire/ -- The Schall Law Firm, a national shareholder rights litigation firm, reminds investors of a class action lawsuit against First Solar, Inc. ("First Solar" or "the Company") (NASDAQ: FSLR) for violations of §§10(b) and 20(a) of the Securities...</v>
+        <v>New York, New York--(Newsfile Corp. - August 26, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Distributed Energy Generation Market Share by Leading Companies</v>
+        <v>Clear Blue Technologies Announces Q2 2026 Results</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C143" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D143" t="str">
         <v>Energy</v>
       </c>
       <c r="E143" t="str">
-        <v>https://express-press-release.net/news/2026/07/13/1762479</v>
+        <v>https://www.newsfilecorp.com/release/311638/Clear-Blue-Technologies-Announces-Q2-2026-Results</v>
       </c>
       <c r="F143" t="str">
-        <v>The global Distributed Energy Generation Market was valued at USD 538.2 billion in 2025 and is projected to grow from USD 572.1 billion in 2026 to USD [read full press release...]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 26, 2026) - Clear Blue Technologies International Inc. (TSXV: CBLU) (FSE: OYA0) ("Clear Blue"), the Smart Off-Grid™ Company, announces its unaudited financial results for the second fiscal quarter of 2026 ended June 30, 2026 ("Q2 2026"). A complete set of Financial Statements and Management's Discussion &amp; Analysis ("MD&amp;A") has been filed at www.sedarplus.ca. All dollar amounts are denominated in Canadian dollars.  "We are making solid progress in our...</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Rock Tech Lithium Awarded $262,500 from Ontario's Critical Minerals Innovation Fund to Advance Made-in-Ontario Lithium Supply Chain</v>
+        <v>Viridi Energy Supports Central Wisconsin Tornado Recovery Through Community Relief Grant</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C144" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D144" t="str">
-        <v>Energy, Education</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.prnewswire.com/news-releases/rock-tech-lithium-awarded-262-500-from-ontarios-critical-minerals-innovation-fund-to-advance-made-in-ontario-lithium-supply-chain-302823582.html</v>
+        <v>https://finance.yahoo.com/energy/articles/viridi-energy-supports-central-wisconsin-203100268.html</v>
       </c>
       <c r="F144" t="str">
-        <v>CMIF-supported project with Thunder Bay Pulp and Paper and Queen's University to evaluate locally sourced crude tall oil as a potential flotation reagent for lithium processing Ontario's Critical Minerals Innovation Fund has awarded Rock Tech $262,500 to evaluate and validate the use of...</v>
+        <v>NEW YORK, August 26, 2026--Viridi Energy is proud to support residents of the Town of Ringle in Marathon County recovering from the devastating tornadoes that struck Central Wisconsin on April 17, 2026, through a community relief grant administered by the Community Foundation of North Central Wisconsin. The grant will reimburse individuals and families for tipping fees incurred while disposing of debris and property destroyed by the storms, helping ease one of the many financial burdens faced du</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Climate and Net Zero Energy Debate Challenge issued by Friends of Science Society to UN Group by Same Name</v>
+        <v>Xos Secures Follow-On Xos Hub™ Order from Xcel Energy to Provide Expedited and Flexible Fast Charging Opportunities for EVs in Colorado</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C145" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D145" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E145" t="str">
-        <v>https://www.prnewswire.com/news-releases/climate-and-net-zero-energy-debate-challenge-issued-by-friends-of-science-society-to-un-group-by-same-name-302823381.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351705/0/en/xos-secures-follow-on-xos-hub-order-from-xcel-energy-to-provide-expedited-and-flexible-fast-charging-opportunities-for-evs-in-colorado.html</v>
       </c>
       <c r="F145" t="str">
-        <v>CALGARY, Alberta, July 13, 2026 /PRNewswire/ -- As the Friends of Science Society celebrates its 24ᵗʰ year of operation, they issue a debate challenge on climate and Net Zero targets, to the upstart UN "Friends of Science" group, described in this June 17, 2026, report by Inside Climate...</v>
+        <v>Xos Secures Follow-On Xos Hub™ Order from Xcel Energy to Provide Expedited and Flexible Fast Charging Opportunities for EVs in Colorado</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Levi &amp; Korsinsky Urges First Solar, Inc. (FSLR) Shareholders to Act ...</v>
+        <v>General Atomics Microreactor Selected for US Army Janus Program</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C146" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D146" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E146" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-first-solar-inc-fslr-shareholders-to-act-r5200395.htm</v>
+        <v>https://www.newswire.com/news/general-atomics-microreactor-selected-for-us-army-janus-program</v>
       </c>
       <c r="F146" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>General Atomics will participate in the Janus Program at Fort Hood, advancing its Tactical Energy System through development, testing, site-planning milestones.</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>June 2026 Quarterly Results Conference Call</v>
+        <v>AZIO AI Holdings (AZIO) Advances Atlas One as AI Infrastructure Investment Accelerates</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C147" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D147" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, AI, Energy, Retail</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3325875/0/en/June-2026-Quarterly-Results-Conference-Call.html</v>
+        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-advances-atlas-one-as-ai-infrastructure-investment-accelerates-7088944</v>
       </c>
       <c r="F147" t="str">
-        <v>PERTH, Australia , July 12, 2026 (GLOBE NEWSWIRE) -- Paladin Energy Ltd (ASX:PDN, TSX:PDN, OTCQX:PALAF) (“ Paladin ” or the “ Company ”) advises that it will release its quarterly results for the period ended 30 June 2026 on the ASX platform on Wednesday, 22 July 2026. The announcement will also be available on the SEDAR+ platform.</v>
+        <v xml:space="preserve">LOS ANGELES, CA - August 26, 2026 ( NEWMEDIAWIRE ) - AZIO AI Holdings (NASDAQ: AZIO) is positioning its Atlas One development in south Texas to address growing demand for the physical infrastructure supporting artificial intelligence, including land, power, connectivity and modular computing capacity. The project spans more than 548 acres and is engineered for up to 500 MW of planned behind-the-meter power capacity, with approximately 6 MW of off-grid power already installed to support modular data centers and enterprise fiber connectivity secured through a Master Services Agreement with AT&amp;amp;T. AZIO is directing capital, equipment and engineering resources toward the initial 11 MW phase as worldwide investment in AI infrastructure continues to expand and computing capacity increasingly </v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Against Peabody Energy ...</v>
+        <v>AMPERA UND DAS LAWRENCE LIVERMORE NATIONAL LABORATORY GEBEN STRATEGISCHE PARTNERSCHAFT ZUR ENTWICKLUNG FORTSCHRITTLICHER KERNBRENNSTOFFE BEKANNT</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C148" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D148" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E148" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-against-peabody-energy-r5200321.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ampera-und-das-lawrence-livermore-national-laboratory-geben-strategische-partnerschaft-zur-entwicklung-fortschrittlicher-kernbrennstoffe-bekannt-302860929.html</v>
       </c>
       <c r="F148" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 12, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>PALM BEACH GARDENS, Florida, 26. August 2026 /PRNewswire/ -- AMPERA gab heute ein strategisches Partnerschaftsprojekt mit dem Lawrence Livermore National Laboratory, einem nationalen Labor des US-Energieministeriums (Department of Energy) bzw. der National Nuclear Security Administration...</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Levi &amp; Korsinsky Urges Peabody Energy (BTU) Shareholders to Act Before ...</v>
+        <v>ResinSmart Says Crude Oil Surge Does Not Tell the Full Story for Resin Prices</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C149" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D149" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E149" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-peabody-energy-btu-shareholders-to-act-before-r5200299.htm</v>
+        <v>https://www.prweb.com/releases/resinsmart-says-crude-oil-surge-does-not-tell-the-full-story-for-resin-prices-302860177.html</v>
       </c>
       <c r="F149" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
+        <v>Market fundamentals continue to favor buyers in several resin categories. FORT WORTH, Texas, Aug. 26, 2026 /PRNewswire-PRWeb/ -- Crude oil climbed nearly $7 last week, pushing West Texas Intermediate (WTI) close to $88 per barrel. Despite the sharp increase, ResinSmart says buyers should...</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Monster Energy's Jordan Williams Wins Elite Men's Downhill at Round 6 of the WHOOP UCI Mountain Bike World Series in Andorra</v>
+        <v>Kaplan Fox Reminds Investors of a Deadline for a Securities Fraud Class Action Lawsuit Against Bloom Energy Corporation (BE) on September 28, 2026</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C150" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D150" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.prnewswire.com/news-releases/monster-energys-jordan-williams-wins-elite-mens-downhill-at-round-6-of-the-whoop-uci-mountain-bike-world-series-in-andorra-302823343.html</v>
+        <v>https://www.newsfilecorp.com/release/311248/Kaplan-Fox-Reminds-Investors-of-a-Deadline-for-a-Securities-Fraud-Class-Action-Lawsuit-Against-Bloom-Energy-Corporation-BE-on-September-28-2026</v>
       </c>
       <c r="F150" t="str">
-        <v>21-Year-Old Jordan Williams from Bristol, United Kingdom, Claims His Second Consecutive Elite Men's Downhill Victory; 22-Year-Old Ryan Pinkerton from Aliso Viejo, California, United States, Earns His First Elite World Cup Podium with a Third-Place Finish PAL ARINSAL, Andorra, July 12,...</v>
+        <v>New York, New York--(Newsfile Corp. - August 26, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating New Era Energy ...</v>
+        <v>Alabama Water Utilities Completes $25 Million in Wastewater Investments to Serve Alabama's Fastest-Growing Communities</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C151" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D151" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E151" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-new-era-energy-r5200246.htm</v>
+        <v>https://www.prnewswire.com/news-releases/alabama-water-utilities-completes-25-million-in-wastewater-investments-to-serve-alabamas-fastest-growing-communities-302860894.html</v>
       </c>
       <c r="F151" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 12, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of New Era Energy &amp; Digital, Inc. (f/k/a New Era Helium Inc.) ("New Era" or "the Company") (NASDAQ:NUAI). Investors who purchased New Era securities prior to November 6, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/NUAI. New Era Investigation Details The investigation concerns whether New Era and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for New Era ..</v>
+        <v>Three water reclamation projects are now fully operational across the Shelby County growth corridor. BIRMINGHAM, Ala., Aug. 26, 2026 /PRNewswire/ -- Alabama Water Utilities (AWU) has completed three wastewater infrastructure projects across its Alabama service area, representing more than...</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Bloom Energy Corporation (BE) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
+        <v>Novagard Introduces Two New Air &amp; Water Barrier Products, Expanding Its Building Envelope Portfolio</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C152" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D152" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E152" t="str">
-        <v>https://pr-inside.com/bloom-energy-corporation-be-investigation-bronstein-gewirtz-grossman-r5200245.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359553</v>
       </c>
       <c r="F152" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 12, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Bloom Energy Corporation ("Bloom" or "the Company") (NYSE:BE). Investors who purchased Bloom securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BE. Bloom Investigation Details On July 8, 2026, Hunterbrook published a report alleging, among other things, that despite the Company repeatedly claiming Bloom has "no China supply chain" and is "not dependent on China for scandium," (the rare earth at the core of each Bloom fuel cell) "Bloom is, ..</v>
+        <v>Novagard, a leading manufacturer of high-performance silicone sealants and coatings, has launched its NovaBarrier product line, including the NovaBarrier AWB1000 Air &amp;amp; Water Barrier and NovaBarrier LF1000 Liquid Applied Flashing. - - The new product line is a strategic step in Novagard&amp;#39;s continued growth in building envelope solutions, bringing its expertise in advanced material science to applications focused on energy efficiency, durability, and moisture management. Manufactured in the U... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359553</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Pomerantz LLP Informs Investors of Securities Class Action Against ...</v>
+        <v>AMPERA AND LAWRENCE LIVERMORE NATIONAL LABORATORY ANNOUNCE STRATEGIC PARTNERSHIP FOR ADVANCED NUCLEAR FUEL DEVELOPMENT</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C153" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D153" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E153" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-investors-of-securities-class-action-against-r5200224.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ampera-and-lawrence-livermore-national-laboratory-announce-strategic-partnership-for-advanced-nuclear-fuel-development-302860785.html</v>
       </c>
       <c r="F153" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 12, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>PALM BEACH GARDENS, Fla., Aug. 26, 2026 /PRNewswire/ -- AMPERA today announced a strategic partnership project with the U.S. Department of Energy/National Nuclear Security Administration national laboratory, Lawrence Livermore National Laboratory, to further the development of scalable,...</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>EV All Day Launches Instant Battery-Health Check for Used Electric Cars</v>
+        <v>NASA Johnson Pilots Chase Moon’s Shadow for Eclipse Science</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C154" t="str">
-        <v>PRWeb</v>
+        <v>NASA</v>
       </c>
       <c r="D154" t="str">
-        <v>Healthcare, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.prweb.com/releases/ev-all-day-launches-instant-battery-health-check-for-used-electric-cars-302823331.html</v>
+        <v>https://www.nasa.gov/centers-and-facilities/johnson/nasa-johnson-pilots-chase-moons-shadow-for-eclipse-science/</v>
       </c>
       <c r="F154" t="str">
-        <v>A used electric car's most valuable part, its battery, is also the one thing no advert, V5C or history check will show you. EV All Day's new £9.99 check changes that, giving buyers an instant, independent estimate of battery health, real-world range and remaining warranty before they ever...</v>
+        <v>During the Aug. 12 total solar eclipse&amp;#160;over&amp;#160;Europe, scientists aimed to study a long-standing mystery: why the Sun’s outer atmosphere, the corona, is far hotter than its visible surface.&amp;#160;Capturing&amp;#160;the data they needed&amp;#160;meant&amp;#160;being in exactly the right place at exactly the right time.&amp;#160; Pilots from NASA’s Johnson Space Center&amp;#160;flew the WB-57F&amp;#160;high altitude research&amp;#160;aircraft&amp;#160;from Ellington Field in Houston&amp;#160;to&amp;#160;Iceland, [&amp;#8230;]</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Shareholders of First Solar, Inc. (FSLR): Protect Your Rights Before ...</v>
+        <v>KIA ANUNCIA LOS PRECIOS DEL SPORTAGE 2027</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C155" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D155" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E155" t="str">
-        <v>https://pr-inside.com/shareholders-of-first-solar-inc-fslr-protect-your-rights-before-r5200164.htm</v>
+        <v>https://www.prnewswire.com/news-releases/kia-anuncia-los-precios-del-sportage-2027-890467356.html</v>
       </c>
       <c r="F155" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>La versión X-Line de este popular SUV añade techo solar panorámico y portón trasero eléctrico inteligente como características estándar, además del nuevo color exterior Road Rider Brown. El precio del modelo a gasolina comienza en $28,9901 MSRP (excluyendo la tarifa de destino de $1,495)...</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>August 24, 2026 Deadline: Join Class Action Lawsuit Against First Solar, ...</v>
+        <v>FSLR INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C156" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D156" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E156" t="str">
-        <v>https://pr-inside.com/august-24-2026-deadline-join-class-action-lawsuit-against-first-solar-r5200162.htm</v>
+        <v>https://pr-inside.com/fslr-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5216474.htm</v>
       </c>
       <c r="F156" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds First Solar, Inc. (FSLR) ...</v>
+        <v>BTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C157" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D157" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E157" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-first-solar-inc-fslr-r5200158.htm</v>
+        <v>https://pr-inside.com/btu-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5216473.htm</v>
       </c>
       <c r="F157" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>$BTU Legal News: Peabody Investors Notified of Filed Securities Class ...</v>
+        <v>JS Solar Records 26.2% Revenue Growth to RM30.27 Million in Q1 FYE2027 ...</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C158" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D158" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E158" t="str">
-        <v>https://pr-inside.com/btu-legal-news-peabody-investors-notified-of-filed-securities-class-r5200104.htm</v>
+        <v>https://pr-inside.com/js-solar-records-26-2-revenue-growth-to-rm30-27-million-in-q1-fye-r5216423.htm</v>
       </c>
       <c r="F158" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 12, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 26, 2026 / JS Solar Holding Berhad("JS Solar" or the "Company"), a solar photovoltaic ("solar PV") system solutions provider, today announced its financial results for the first quarter ended 30 June 2026 ("Q1 FYE2027"), recording revenue of RM30.27 million, representing an increase of 26.2% from RM23.99 million in the corresponding quarter last year ("Q1 FYE2026"). JS Solar Holding Berhad The higher revenue was primarily driven by growth in the Group's contracting services segment, which contributed RM21.00 million in Q1 FYE2027 compared to RM0.06 million in Q1 FYE2026. This was supported by higher work progress ..</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>ScottMadden Launches The ScottMadden Energy Exchange Podcast</v>
+        <v>Vadzo Imaging Positions the Bolt-544CRS HDR MIPI camera Based AR0544 HyperLux sensor for Low-Power Embedded Vision</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C159" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D159" t="str">
-        <v>Energy, Media</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E159" t="str">
-        <v>https://www.pr.com/press-release/973420</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-the-bolt-544crs-hdr-mipi-camera-based-ar0544-22848516</v>
       </c>
       <c r="F159" t="str">
-        <v>ScottMadden, a leading management consulting firm serving the energy industry, announced the launch of The ScottMadden Energy Exchange, a new podcast featuring conversations with industry leaders on the trends, challenges, and opportunities shaping the future of energy. Hosted by Marc Miller, Partner and Energy Practice Leader, the podcast explores the strategic and operational issues facing electric and natural gas [PR.com]</v>
+        <v>Vadzo Imaging introduces the Bolt-544CRS built on the onsemi Hyperlux LP AR0544 sensor. The module resolves 5MP at 2592 x 1944 through a 1/4.2-inch rolling shutter architecture with 1.4 &amp;micro;m BSI pixels over 2-lane or 4-lane MIPI CSI-2. A high-performance ISP, Wake-on-Motion, enhanced Dynamic Range(eDR), and Line Interleaved HDR(LI-HDR) give OEM engineers a Low-Power Embedded Vision Camera for battery-backed nodes, always-on surveillance endpoints, and thermally constrained edge AI platforms.</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>AquaTrail Portable Shower Reviews 2026: Could This Rechargeable Rinse System Be the Outdoor Upgrade Buyers Are Looking For?</v>
+        <v>28 startups using AI to transform the energy sector</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C160" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D160" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.newswire.com/news/aquatrail-portable-shower-reviews-2026-could-this-rechargeable-rinse-system-be</v>
+        <v>https://blog.google/company-news/outreach-and-initiatives/entrepreneurs/google-for-startups-accelerator-energy-ai/</v>
       </c>
       <c r="F160" t="str">
-        <v>As campers, beachgoers, pet owners, and overlanding enthusiasts look for easier off-grid rinsing options, this AquaTrail Portable Shower review explores the seller-stated USB-C pump design, two-mode nozzle, freshwater setup, bundle pricing, and practical details buyers are comparing before ordering.</v>
+        <v>Spanning North America and Europe, the energy-focused, AI-driven startups were selected for the Google for Startups Accelerator.</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Class Action Filed Against Peabody Energy Corporation (BTU) Over Securities ...</v>
+        <v>SCE Brings Customers 2026 Bill Relief with California Climate Credit, Lower Rates</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C161" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D161" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E161" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-peabody-energy-corporation-btu-over-securities-r5200074.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/sce-brings-customers-2026-bill-160000228.html</v>
       </c>
       <c r="F161" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
+        <v>ROSEMEAD, Calif., August 26, 2026--Millions of Southern California Edison customers are receiving a combined $72 credit on their summer electricity bills, applied automatically during August and September when energy use is high.</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages Peabody Energy Corporation ...</v>
+        <v>Vadzo Imaging Launches Bolt-2020CRH: 20MP Color Autofocus MIPI CSI-2 Camera with Low Power Operation and Dynamic ROI for Autonomous Mobile Robots</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C162" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D162" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E162" t="str">
-        <v>https://pr-inside.com/rosen-top-ranked-global-counsel-encourages-peabody-energy-corporation-r5200073.htm</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-launches-bolt-2020crh-20mp-color-autofocus-mipi-csi-2-22851062</v>
       </c>
       <c r="F162" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
+        <v>Built for autonomous mobile robots that must navigate, detect obstacles, and map their environment for hours on a single battery charge, this camera pairs the Onsemi AR2020 sensor with VCM autofocus, Dynamic ROI, and low-power operation over MIPI CSI-2, giving AMR manufacturers genuine 20MP vision without the power draw of a camera not built for mobile robotics.</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>First Solar, Inc. (FSLR) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
+        <v>TriSummit Utilities Inc. Closes $200 Million Medium-Term Note Offering</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C163" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D163" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E163" t="str">
-        <v>https://pr-inside.com/first-solar-inc-fslr-class-action-lawsuit-levi-korsinsky-reminds-r5200065.htm</v>
+        <v>https://www.newsfilecorp.com/release/311591/TriSummit-Utilities-Inc.-Closes-200-Million-MediumTerm-Note-Offering</v>
       </c>
       <c r="F163" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
-[...2 lines deleted...]
-    <row r="164">
+        <v>Calgary, Alberta--(Newsfile Corp. - August 26, 2026) - TriSummit Utilities Inc. ("TSU") announced that it has completed its $200,000,000 issuance of senior unsecured medium-term notes (the "Offering"). The notes carry a coupon rate of 4.44% and mature on August 26, 2033.Net proceeds from the Offering will be used (i) as to approximately $176,000,000, to repay amounts outstanding under the Canadian tranche of TSU's Canadian syndicated revolving credit facility and Canadian operating credit...</v>
+      </c>
+    </row>
+    <row r="164" xml:space="preserve">
       <c r="A164" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving Peabody ...</v>
+        <v>China State Construction International Delivers Significant Results in Low-Carbon Construction</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C164" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D164" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS, Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E164" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-peabody-r5200029.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109461/</v>
+      </c>
+      <c r="F164" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311), a pioneer in construction industrialisation, has continued to deepen its deployment of technologies including Modular Integrated Construction (“MiC”), Multi-trade Integrated Mechanical, Electrical and Plumbing (“MiMEP”) and Building-integrated Photovoltaics (“BIPV”). As governments in different markets accelerate the development of green buildings, ultra-low energy buildings and new construction industrialisation, demand for efficient and low-carbon construction solutions continues to grow. These businesses have become an important pillar supporting the Group’s transformation towards smart construction.
+Policy Support and Market Demand Drive Green Construction
+The construction industry is facing multiple requirements to improve energy efficiency, reduce carbon emissions and minimise construction waste. The Chinese Mainland’s 15th Five-Year Plan promotes coordinated progress in carbon reduction, pollution control, green expansion and economic growth, and proposes the wider adoption of green and low-carbon construction methods, as well as the scaled development of ultra-low-energy buildings and prefabricated buildings. Relevant action plans for the construction sector also encourage the advancement of building-integrated photovoltaics, greater use of renewable energy and stronger efforts to enhance building energy conservation and carbon reduction. Hong Kong’s Climate Action Plan 2050 promotes energy-saving green buildings and waste reduction, with the target of achieving carbon neutrality before 2050 while progressively reducing building energy consumption and reliance on landfills.
+The Group’s subsidiary, China State Construction Hailong, has continued to promote the scaled application of MiC technology. Data show that carbon emissions during the construction phase of concrete MiC and steel-structure MiC can be reduced by 66.78% and 49.61%, respectively. Compared with traditional construction methods, construction waste can be reduced by more than 75%, material wastage by more than 25%, site electricity consumption by 60% and water consumption by 66%. Over the past five years, the Group has supplied more than 129,155 MiC modules across 116 projects, fully demonstrating the replicability of its technological achievements and its capability for large-scale implementation.
+Benchmark Projects Demonstrate Technological Advantages
+In Hong Kong, the Chinese Medicine Hospital of Hong Kong and the Government Chinese Medicines Testing Institute project is the city’s first permanent hospital to adopt MiC and MiMEP. The Group designed and produced more than 7,000 MiMEP prefabricated modules for the project, compressing the mechanical, electrical and plumbing construction cycle from the traditional two to three years to within six months, shortening the construction period by more than 75%. Compared with conventional construction methods, the project reduced carbon dioxide emissions by approximately 1,596 tonnes, representing a carbon reduction of 43%.
+In addition, the IL9088 New Central Harbourfront Development Project applies approximately 2,500 MiMEP modules. Through standardised and interchangeable design, the project enhances construction efficiency for a high-end commercial complex and provides flexibility for future tenant changes and spatial reconfiguration, thereby reducing repeated construction works and renovation waste.
+In Shenzhen, the Huazhang New Affordable Housing Project, a development in which the Group participated, successfully passed the 2025 ultra-low-energy building review and became the only residential development among Shenzhen’s first batch of pilot projects. The project comprises five residential towers and 6,028 concrete modules, integrating standardised, industrialised, digitalised, intelligent and green solutions. It was completed and delivered within 365 days, providing 2,740 units of government-subsidised rental housing.
+In Guangzhou, the Dachong Resettlement Housing Project in Nansha District became China’s first modular building project to receive a 6% floor area ratio incentive in 2025, reflecting the effective integration of the Group’s MiC technology with local policies and public housing needs.
+ESG Performance Continues to Receive Market Recognition
+With the practical application of low-carbon technologies and quantifiable results, the Group’s MSCI ESG rating was upgraded from BBB to A, representing a three-notch improvement within two years. The Group has also been selected as a constituent of the FTSE4Good Index Series for 10 consecutive years and included in S&amp;P Global Sustainability Yearbook (China Edition) for four consecutive years, reflecting the capital markets’ recognition of the Group’s green transformation strategy and long-term sustainable development capabilities.
+China State Construction International will continue to leverage its integrated “Technology + Investment + Construction + Asset Operation” strategy, and capitalise on its technological strengths in MiC, MiMEP and BIPV. The Group will further expand the large-scale application of green construction solutions and explore green finance and green asset operation models, creating long-term value for shareholders, investors and society with both environmental benefits and financial returns.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Pomerantz LLP Brings Class Action Against First Solar, Inc.– FSLR</v>
+        <v>Piramal Pharma Strengthens Future Ready Operations with 22.6% Emissions Reduction, 41% Renewable Energy and Zero USFDA OAI Observations</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C165" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D165" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E165" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-brings-class-action-against-first-solar-inc-fslr-r5200025.htm</v>
+        <v>https://www.prnewswire.com/news-releases/piramal-pharma-strengthens-future-ready-operations-with-22-6-emissions-reduction-41-renewable-energy-and-zero-usfda-oai-observations-302860704.html</v>
       </c>
       <c r="F165" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>Lowest-ever Scope 1 and Scope 2 emissions mark a milestone year in the Company's SBTi-approved decarbonisation journey MUMBAI, India, Aug. 26, 2026 /PRNewswire/ -- Piramal Pharma Limited (NSE: PPLPHARMA | BSE: 543635), a leading global pharmaceuticals company, today released its...</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Pomerantz LLP Commences Class Lawsuit Against First Solar, Inc.– FSLR</v>
+        <v>SumiSaujana Posts 22.3% Revenue Growth to RM45.1 Million in Q2 FY2026 ...</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C166" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D166" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E166" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-commences-class-lawsuit-against-first-solar-inc-fslr-r5199997.htm</v>
+        <v>https://pr-inside.com/sumisaujana-posts-22-3-revenue-growth-to-rm45-1-million-in-q2-fy-r5216409.htm</v>
       </c>
       <c r="F166" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 26, 2026 / SumiSaujana Group Berhad("SumiSaujana" or the "Company") and its subsidiary ("Group"), an established manufacturer of oil and gas ("O&amp;G") specialty chemicals, today announced its unaudited financial results for the second quarter ended 30 June 2026 ("Q2 FY2026"), delivering strong revenue growth and improved profitability during the quarter. For Q2 FY2026, the Group recorded revenue of RM45.1 million, representing a 22.3% increase from RM36.9 million in the corresponding quarter last year ("Q2 FY2025"). Profit Before Tax ("PBT") rose significantly to RM6.5 million compared to RM2.1 million in Q2 FY2025, while Profit After ..</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>$BTU Lawsuit Reminder: The August 24 Deadline in Peabody Securities ...</v>
+        <v>INVESTOR ALERT: Pomerantz Law Firm Investigates Claims On Behalf of ...</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C167" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D167" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E167" t="str">
-        <v>https://pr-inside.com/btu-lawsuit-reminder-the-august-24-deadline-in-peabody-securities-r5199966.htm</v>
+        <v>https://pr-inside.com/investor-alert-pomerantz-law-firm-investigates-claims-on-behalf-of-r5216404.htm</v>
       </c>
       <c r="F167" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Pomerantz LLP is investigating claims on behalf of investors of Americold Realty Trust, Inc. ("Americold" or the "Company") (NYSE:COLD). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, ext. 7980. The investigation concerns whether Americold and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. [Click here for information about joining the class action] On July 23, 2026, Americold disclosed in a filing with the U.S. Securities and Exchange Commission that it had "entered into a Termination and Wind Down Agreement ..</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Alaska Energy Metals Reports on At-the-Market Equity Financing Program ...</v>
+        <v>ExxonMobil to Speak at Barclays 40th Annual Energy-Power Conference</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C168" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D168" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E168" t="str">
-        <v>https://pr-inside.com/alaska-energy-metals-reports-on-at-the-market-equity-financing-program-r5199958.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/exxonmobil-speak-barclays-40th-annual-140000753.html</v>
       </c>
       <c r="F168" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 10, 2026 / Alaska Energy Metals Corporation (TSXV:AEMC)(OTCQB:AKEMF) ("AEMC" or the "Company") announces that during the fiscal quarter ending June 30, 2026 it has issued a total of 5,165,000 AEMC common shares (each a "Share") on the TSX-V at an average price of $0.075 per Share under its at-the-market equity program launched in February 2025. The sales provided gross proceeds of $387,703.90. A commission of $10,650.74 was paid to Haywood Securities Inc. in relation to the distributions. Proceeds are being used for ongoing metallurgical studies, an options assessment for mining scenarios, and for ..</v>
-[...2 lines deleted...]
-    <row r="169">
+        <v>SPRING, Texas, August 26, 2026--ExxonMobil Holdings Corporation (NYSE: XOM) today announced Neil Hansen, Senior Vice President and Chief Financial Officer, will conduct a fireside chat at the Barclays 40th Annual Energy-Power Conference in New York on September 9, 2026, at 8:00 a.m. ET.</v>
+      </c>
+    </row>
+    <row r="169" xml:space="preserve">
       <c r="A169" t="str">
-        <v>Battery X Metals Presents Positive Preliminary Lithium-Ion Battery ...</v>
+        <v>China State Construction Harnesses AI Technology Across the Construction Industry Chain to Build Differentiated Competitive Advantages</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C169" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D169" t="str">
-        <v>SaaS, Real Estate, Energy, Automotive</v>
+        <v>Finance, AI, SaaS, Energy, Education</v>
       </c>
       <c r="E169" t="str">
-        <v>https://pr-inside.com/battery-x-metals-presents-positive-preliminary-lithium-ion-battery-r5199944.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) News Release Highlights: Battery X Metals' patent-pending lithium-ion battery rebalancing platform has demonstrated positive preliminary estimated driving range improvements of up to approximately 255 kilometres across real-world electric vehicle performance trials, supporting meaningful battery capacity recovery, advanced diagnostics, sustained performance recovery, and validation across multiple commercial and passenger EV platforms. The Company has strengthened its intellectual property portfolio through the completion of its International Patent Cooperation Treaty (PCT) patent application, preserving priority rights while establishing a pathway to pursue patent protection in more than 150 countries. Concurrently, Battery X Metals has completed or is actively advancing c</v>
+        <v>https://www.acnnewswire.com/press-release/english/109448/</v>
+      </c>
+      <c r="F169" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311) has consistently pursued a differentiated competitive strategy powered by technology. By positioning cutting-edge technologies such as AI as core differentiators that set it apart from industry peers, the Group continues to increase investment in two frontier technology areas: Modular Integrated Construction (“MiC”) and Building Integrated Photovoltaics (“BIPV”). Through technological innovation, the Group is driving its own development and the wider industry’s transformation towards green, industrialised, intelligent and internationalised growth, while building new momentum for long-term development.
+MiC Smart Construction: AI-Driven End-to-End Process Upgrades and Steady Expansion into Overseas Markets
+In the field of MiC, leveraging the intelligent construction-MiC “assembly and integration” technology independently developed by its subsidiary China State Construction Hailong, the Group has adopted the C-SMART Smart Construction Platform to deeply integrate AI into its production processes. Among its innovations, the HyPA intelligent hoisting robot, jointly developed by China State Construction Hailong, The University of Hong Kong and The Hong Kong Polytechnic University, represents an industry-leading technology. Data from multiple projects show that MiC technology can shorten construction periods by 50% to 75%, reduce construction waste by 70% to 80%, and lower the factory defect rate of modules by approximately 80%, demonstrating that the Group’s AI-driven construction efficiency significantly outperforms traditional models.
+The C-SMART platform is also continuing to expand a range of specialised AI applications, forming a multi-scenario technology matrix. Its AI fire inspection and acceptance system improves inspection efficiency by 30%; the Zhitu Ronglian drawing comparison system increases drawing analysis efficiency by 64%; Skeye has been applied in more than 10 projects in Hong Kong for inspections of high-risk operations; and AI façade inspection has compressed the inspection cycle for a 20-storey building from 12-15 days to just four hours, with an accuracy rate exceeding 95%.
+The Group’s MiC smart construction technology has also successfully expanded into overseas markets, progressing steadily with a light-asset, low-risk internationalisation model based on “intellectual achievements” and “standardised products”. The Group has obtained in-principle pre-approval from Dubai Municipality for MiC, becoming the first Chinese enterprise to receive such qualification in the Dubai market. This reflects the international recognition of its MiC technologies and standards, and lays a foundation for future large-scale overseas expansion.
+BIPV Building Integration Photovoltaics: AI Breaks Through the Limits of Traditional Construction
+With AI-enabled BIM modelling, intelligent annotation and CNC processing, the Group’s subsidiary Far East Façade successfully undertook the Shenzhen OPPO Building, the world’s most challenging hyperboloid façade project. The façade comprises 20,280 unique glass panels, with the largest hyperboloid unit covering an area of 56 square metres and weighing 16.5 tonnes. The Group controlled the precision of irregular components to within three millimetres, a level of accuracy rarely seen in the industry. On the construction side, AI monitoring and collision detection early-warning systems, together with the “Digital Far East” platform, enabled full-process visualised management, fully demonstrating the Group’s distinctive capability to use AI technology to overcome the limitations of traditional curtain wall construction.
+In addition, Far East Green Energy independently developed the Light series of building photovoltaic panels, which have been applied at Shenzhen Qianhai Snow World, the world’s largest indoor ski resort. The panels cover an area of 35,000 square metres, generate more than 6.3 million kWh of electricity annually, and reduce carbon emissions by 5,200 tonnes per year, equivalent to planting 270,000 trees. The products are designed to withstand Category 17 typhoons. Looking ahead, Far East Light building photovoltaic panels will be integrated with the self-developed Volta.AI Smart Energy Cloud Platform to build an integrated smart energy system covering photovoltaics, energy storage and charging, forming a dual moat of “technology + AI” for the Group in the BIPV sector.
+AI has become a core competitive strength that differentiates China State Construction International from its peers and spans the entire construction life cycle. Looking ahead, the Group will continue to increase investment in technology and deepen the breadth and depth of AI applications. By leveraging its differentiated innovation advantages, the Group aims to build a safer, more efficient and more sustainable smart construction ecosystem, creating long-term value for shareholders and the industry.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Discovery Energy Metals Announces Non-Brokered Private Placement Financing ...</v>
+        <v>New Heavy Metal Band Xawaro Announces Debut EP "Clavos"</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C170" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D170" t="str">
         <v>Energy</v>
       </c>
       <c r="E170" t="str">
-        <v>https://pr-inside.com/discovery-energy-metals-announces-non-brokered-private-placement-financing-r5199940.htm</v>
+        <v>https://www.prweb.com/releases/new-heavy-metal-band-xawaro-announces-debut-ep-clavos-302852658.html</v>
       </c>
       <c r="F170" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 10, 2026 / Discovery Energy Metals Corp. (CSE:DEMC)(OTCQB:DEMCF)(FRA:Q3Q0)(WKN: A3EFKA) ("Discovery" or the "Company"), a Canadian exploration company focused on advancing domestic energy freedom through regional energy metals discovery, is pleased to announce that it intends to complete a non-brokered private placement financing for total gross proceeds of up to $1,250,000. The Offering will consist of up to 3,000,000 non-flow-through units of the Company ("Units") at a price of $0.25 per Unit for gross proceeds of up to $750,000, and up to 2,000,000 flow-through units of the Company ("FT Units") at a price of $0.30 ..</v>
+        <v>Twin Cities-Based Latino Metal Band Delivers a Powerful Introduction Blending Heavy Riffs, Cultural Identity, and Uncompromising Energy ST PAUL, Minn., Aug. 26, 2026 /PRNewswire-PRWeb/ -- Emerging Latino heavy metal band Xawaro proudly announces the release of its debut EP, Clavos, an...</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Battery X Metals Presents Positive Preliminary Lithium-Ion Battery Rebalancing Trial Results Demonstrating Significant Estimated Driving Range Improvements and Accelerated Commercialization Progress of its Patent-Pending Lithium-Ion Battery Rebalancing Technology Platform</v>
+        <v>Olenox Industries Highlights Transformational Year and Expanding Energy-to-Compute ...</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C171" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D171" t="str">
-        <v>SaaS, Real Estate, Energy, Automotive</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.newswire.com/news/battery-x-metals-presents-positive-preliminary-lithium-ion-battery-rebalancing</v>
+        <v>https://pr-inside.com/olenox-industries-highlights-transformational-year-and-expanding-energy-to-compute-r5216379.htm</v>
       </c>
       <c r="F171" t="str">
-        <v>News Release Highlights: Battery X Metals' patent-pending lithium-ion battery rebalancing platform has demonstrated positive preliminary estimated driving range improvements of up to approximately 255 kilometres across real-world electric vehicle performance trials, supporting meaningful battery capacity recovery, advanced diagnostics, sustained performance recovery, and validation across multiple commercial and passenger EV platforms. The Company has strengthened its intellectual property portfolio through the completion of its International Patent Cooperation Treaty (PCT) patent application, preserving priority rights while establishing a pathway to pursue patent protection in more than 150 countries. Concurrently, Battery X Metals has completed or is actively advancing compatibility dev</v>
+        <v>(PR-inside.com) Chairman and CEO Michael McLaren Outlines Olenox's Growth, Strategic Acquisitions and Vision for Powering the Next Generation of AI Infrastructure and High-Density Computing CONROE, TX / ACCESS Newswire / August 26, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today issued the following letter to shareholders from Chairman and Chief Executive Officer Michael McLaren. Dear Shareholders: 2026 is shaping up to be a transformational year for Olenox. Over the past several months, we have taken significant steps toward building a differentiated, vertically integrated platform connecting energy production, behind-the-meter power, digital infrastructure, high-density computing and applied artificial ..</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>BTU LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Peabody Energy Corporation ...</v>
+        <v>Olenox Industries Highlights Transformational Year and Expanding Energy-to-Compute Platform</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C172" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D172" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E172" t="str">
-        <v>https://pr-inside.com/btu-lawsuit-alert-levi-korsinsky-notifies-peabody-energy-corporation-r5199933.htm</v>
+        <v>https://www.newswire.com/news/olenox-industries-highlights-transformational-year-and-expanding-energy-to</v>
       </c>
       <c r="F172" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>Chairman and CEO Michael McLaren Outlines Olenox's Growth, Strategic Acquisitions and Vision for Powering the Next Generation of AI Infrastructure and High-Density Computing</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>FSLR ALERT: Securities Fraud Class Action Launched Against First Solar, ...</v>
+        <v>NextNRG Secures 25-Year Microgrid Contract with Taft Medical Complex, Expanding Its Healthcare Infrastructure Model into Florida</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C173" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D173" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Healthcare, Energy</v>
       </c>
       <c r="E173" t="str">
-        <v>https://pr-inside.com/fslr-alert-securities-fraud-class-action-launched-against-first-solar-r5199926.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351368/0/en/nextnrg-secures-25-year-microgrid-contract-with-taft-medical-complex-expanding-its-healthcare-infrastructure-model-into-florida.html</v>
       </c>
       <c r="F173" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Agreement helps Taft Medical Complex meet Florida's 96-hour backup power healthcare mandate while extending NextNRG's repeatable, own-and-operate energy model Agreement helps Taft Medical Complex meet Florida's 96-hour backup power healthcare mandate while extending NextNRG's repeatable, own-and-operate energy model</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>A 20-Year Fusion Bet Just Closed Its Business Combination, and a New Kind of Energy Stock Is About to Reach the Public Markets</v>
+        <v>New Ceres report spotlights data centers' biggest and least visible water use: the power that runs them</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C174" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D174" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-20-year-fusion-bet-just-closed-its-business-combination-and-a-new-kind-of-energy-stock-is-about-to-reach-the-public-markets-302823108.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359520</v>
       </c>
       <c r="F174" t="str">
-        <v>General Fusion completes its combination with Spring Valley Acquisition Corp. III, clearing the path to a Nasdaq debut as the first publicly listed fusion company Issued on behalf of General Fusion Inc. VANCOUVER, British Columbia, July 10, 2026 /PRNewswire/ -- USA News Group News...</v>
+        <v>Most of the water data centers need is consumed beyond their four walls, at the power plants that keep the facilities operating. A new Ceres analysis released, Water Behind the Watts: The Hidden Risk of Powering Data Centers, examines this largely overlooked water demand across seven states that together host about half of all U.S. data centers&amp;#8212;Virginia, Texas, California, Illinois, Georgia, Ohio, and Arizona. In these states, water-intensive generation supplies much of the grid&amp;#8212;and man... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359520</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against Peabody ...</v>
+        <v>CSI Introduces Bidirectional Megawatt Charging System (MCS) Capability Option for Its Mobile Battery Energy Storage Systems</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C175" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D175" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E175" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-peabody-r5199906.htm</v>
+        <v>https://www.prnewswire.com/news-releases/csi-introduces-bidirectional-megawatt-charging-system-mcs-capability-option-for-its-mobile-battery-energy-storage-systems-302860581.html</v>
       </c>
       <c r="F175" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>New 699 kWh and 2.3 MWh Mobile BESS enable high-power MCS charging both into the battery system and out to heavy-duty electric vehicles. LIVERMORE, Calif., Aug. 26, 2026 /PRNewswire/ -- Coulomb Solutions Inc. (CSI), a leading provider of commercial electrification and energy storage...</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Peabody Energy ...</v>
+        <v>NOMAD Power Solutions, Inc. Receives DOE Authorization to Advance Vermont Long-Duration Energy Storage Project into Phase 3</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C176" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D176" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E176" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-peabody-energy-r5199890.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351334/0/en/nomad-power-solutions-inc-receives-doe-authorization-to-advance-vermont-long-duration-energy-storage-project-into-phase-3.html</v>
       </c>
       <c r="F176" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>Installation phase will deploy NOMAD’s transportable battery energy storage technology at sites within Green Mountain Power’s service territory</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Onshore Wind Market Size to Grow $321.14 billion at a CAGR of 10.3% by 2035</v>
+        <v>Form 8.3 NextEnergy Solar Fund Limited</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C177" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D177" t="str">
         <v>Energy</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/onshore-wind-market-size-to-grow-32114-billion-at-a-cagr-of-103-by-2035/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351251/0/en/form-8-3-nextenergy-solar-fund-limited.html</v>
       </c>
       <c r="F177" t="str">
-        <v/>
+        <v>8.3</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Southwest Gas Foundation Wraps "Month of Giving" with $60,000 Donation and more than 6,000 Care Kits to Support Unhoused Neighbors Across Arizona, Nevada, and California</v>
+        <v>Regional Trends Influencing the Global Organic Solar Cell Market</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C178" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D178" t="str">
         <v>Energy</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.prnewswire.com/news-releases/southwest-gas-foundation-wraps-month-of-giving-with-60-000-donation-and-more-than-6-000-care-kits-to-support-unhoused-neighbors-across-arizona-nevada-and-california-302823062.html</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769452</v>
       </c>
       <c r="F178" t="str">
-        <v>Southwest Gas Foundation and Southwest Gas employees partnered with local nonprofits to provide critical supplies and support to individuals, families, and youth experiencing homelessness Link to Hi-Res Photos: https://we.tl/t-NprN94FYvAo2MMtD; Courtesy of Southwest Gas Foundation LAS...</v>
+        <v>The global Organic Solar Cell Market was valued at USD 477.1 million in 2025 and is projected to reach USD 3,691.5 million by 2033, expanding at a 29.4% CAGR from 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>MDWerks Appoints Jeff Hopmayer to Board of Directors as Molecular Targeting Technology Platform Expands Across Industrial Markets</v>
+        <v>RETRANSMISSION: QIMC Drills New Company Record of 27.8% Clean Natural Hydrogen at Just 374 Metres at Bennett Hill, Nova Scotia</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C179" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D179" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325738/0/en/MDWerks-Appoints-Jeff-Hopmayer-to-Board-of-Directors-as-Molecular-Targeting-Technology-Platform-Expands-Across-Industrial-Markets.html</v>
+        <v>https://www.newsfilecorp.com/release/311579/RETRANSMISSION-QIMC-Drills-New-Company-Record-of-27.8-Clean-Natural-Hydrogen-at-Just-374-Metres-at-Bennett-Hill-Nova-Scotia</v>
       </c>
       <c r="F179" t="str">
-        <v>GREEN COVE SPRINGS, Fla., July 10, 2026 (GLOBE NEWSWIRE) -- MDWerks, Inc. (OTCQB: MDWK), a molecular targeting technology company commercializing proprietary energy-wave platforms that selectively influence target molecules to improve industrial processes, today announced the appointment of Jeff Hopmayer to its Board of Directors.</v>
+        <v>HIGHLIGHTSNew Company record: 27.8% H₂ (278,498 ppm) at 374 metres — surpassing the previous record of 24.3% H₂ at 707 metres in DDH-26-04 and encountered approximately 333 metres shallower.Two distinct high-concentration zones below 300 metres: up to 23.7% H₂ in a cluster at 348-354 m, and 19.1% → 25.1% → 27.8% H₂ from 368-374 m.Clean natural hydrogen composition: CH₄ remained at 0.0% across the reported samples and CO₂ remained at or below 0.1%, demonstrating a hydrogen-rich gas...</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>BTU Investors Have Opportunity to Lead Peabody Energy Corporation Securities Fraud Lawsuit</v>
+        <v>Walovi treibt seine globale Expansion mit der Eröffnung des Hauptsitzes von WALOVI in Singapur und drei Geschäften in Südostasien voran</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C180" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D180" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.prnewswire.com/news-releases/btu-investors-have-opportunity-to-lead-peabody-energy-corporation-securities-fraud-lawsuit-302822989.html</v>
+        <v>https://www.prnewswire.com/news-releases/walovi-treibt-seine-globale-expansion-mit-der-eroffnung-des-hauptsitzes-von-walovi-in-singapur-und-drei-geschaften-in-sudostasien-voran-302860503.html</v>
       </c>
       <c r="F180" t="str">
-        <v>NEW YORK, July 10, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead...</v>
+        <v>SINGAPUR, 26. August 2026 /PRNewswire/ -- WALOVI hat offiziell seinen internationalen Hauptsitz in Singapur eröffnet, sein neues „X-Hero Natural Energy Electrolyte Drink" erstmals außerhalb Chinas vorgestellt und drei strategische Partnerschaften unterzeichnet – ein wichtiger Meilenstein...</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Michelin and Axens enter exclusive talks to accelerate deployment of a key bio-based molecule for green chemistry, developed with IFP Energies Nouvelles</v>
+        <v>Bidgely Unveils 2027 EmPOWER AI Conference Series, Accelerating AI Progress Across the Energy Ecosystem</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C181" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D181" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357510</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/bidgely-unveils-2027-empower-ai-110000243.html</v>
       </c>
       <c r="F181" t="str">
-        <v>- - &amp;#8226; Michelin, through its ResiCare brand, and Axens are negotiating an exclusive partnership to accelerate the industrialization and rollout of 5-HMF, a strategic bio-based molecule for decarbonized chemistry, developed with IFPEN - &amp;#8226; Axens would contribute its licensing and engineering expertise to deploy the technology globally and substitute fossil-based products with renewable alternatives - &amp;#8226; Capacity available from early 2027, with the commissioning of a first 5-HMF productio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357510</v>
+        <v>LOS ALTOS, Calif., August 26, 2026--Expanding its initiative to enable secure and insight-driven artificial intelligence (AI) across the energy sector, Bidgely announced the 2027 calendar for its EmPOWER AI conference series. Anchored by a flagship global summit in Chicago—featuring host utility PSEG Long Island—alongside regional forums in Calgary and EMEA, the series comes as utilities move decades of siloed data into cloud data lakes and deploy horizontal GenAI infrastructure.</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>$BTU Stock Drop: Peabody Stock Plummets 10% after Production Issues ...</v>
+        <v>Enbridge to Extend Permian Export Value Chain with Acquisition of Salt Creek Midstream's Crude Gathering Business</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C182" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D182" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E182" t="str">
-        <v>https://pr-inside.com/btu-stock-drop-peabody-stock-plummets-10-after-production-issues-r5199866.htm</v>
+        <v>https://www.prnewswire.com/news-releases/enbridge-to-extend-permian-export-value-chain-with-acquisition-of-salt-creek-midstreams-crude-gathering-business-302859894.html</v>
       </c>
       <c r="F182" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
+        <v>CALGARY, AB, Aug. 26, 2026 /PRNewswire/ -- Enbridge Inc. (Enbridge) (TSX: ENB) (NYSE: ENB) announced today that, through a wholly-owned subsidiary, it has entered into a definitive agreement to acquire Salt Creek Midstream's crude oil gathering business, comprising 100% of the Orla and...</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>BROCO ENERGY SELECTED AS THE CITY OF BOSTON'S HEATING OIL PROVIDER</v>
+        <v>Pure Lithium Announces Unprecedented Cycling Results From Its Advanced Anode™ Lithium Metal Battery Technology</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C183" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D183" t="str">
         <v>Energy</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.prnewswire.com/news-releases/broco-energy-selected-as-the-city-of-bostons-heating-oil-provider-302822995.html</v>
+        <v>https://finance.yahoo.com/technology/articles/pure-lithium-announces-unprecedented-cycling-110000718.html</v>
       </c>
       <c r="F183" t="str">
-        <v>Three-year agreement reflects Broco Energy's continued commitment to dependable fuel service for municipalities and critical facilities. BOSTON, July 10, 2026 /PRNewswire/ -- Broco Energy, a leading energy provider serving New England, is proud to announce that it has been selected as the...</v>
+        <v>CHICAGO, August 26, 2026--Pure Lithium Corporation, a vertically integrated lithium metal battery technology company, today announced that our Advanced Anode™ battery, technology developed specifically to enable ultra-long cycling, has achieved more than 9,315 cycles. The cells continue to cycle in the Company's laboratory.</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Alpha Compute Corp. Completes Wind-Down of Legacy Digital Asset Treasury, ...</v>
+        <v>JinkoSolar Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C184" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D184" t="str">
-        <v>Finance, Crypto, AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E184" t="str">
-        <v>https://pr-inside.com/alpha-compute-corp-completes-wind-down-of-legacy-digital-asset-treasury-r5199837.htm</v>
+        <v>https://www.prnewswire.com/news-releases/jinkosolar-announces-second-quarter-2026-financial-results-302860485.html</v>
       </c>
       <c r="F184" t="str">
-        <v>(PR-inside.com) Company Exits the Token-Treasury Model in Favor of a Compute-First Balance Sheet; Will Hold Telegram GRAM Solely as Earned Consideration for Confidential Compute Delivered on Telegram's Cocoon AI Network; Reaffirms Long-Term Commitment to Telegram and Its One Billion+ Users as a Web3 Compute Provider ROAD TOWN, VG / ACCESS Newswire / July 10, 2026 / Alpha Compute Corp. (Nasdaq:ALP) ("Alpha Compute" or the "Company"), a technology leader in AI GPU-as-a-Service (GPUaaS) and AI Confidential Compute, today announced that it has initiated the return of the final tranche of locked and liquid Toncoin (TON, now named GRAM) holdings to Brisk Thrive and ..</v>
+        <v>SHANGRAO, China, Aug. 26, 2026 /PRNewswire/ -- JinkoSolar Holding Co., Ltd. ("JinkoSolar" or the "Company") (NYSE: JKS), a global leader in clean energy technology, today announced its unaudited financial results for the second quarter ended June 30, 2026. Second Quarter 2026 Business...</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Alpha Compute Corp. Completes Wind-Down of Legacy Digital Asset Treasury, Returns TON Holdings</v>
+        <v>JinkoSolar Appoints New Chief Executive Officer</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C185" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D185" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325657/0/en/Alpha-Compute-Corp-Completes-Wind-Down-of-Legacy-Digital-Asset-Treasury-Returns-TON-Holdings.html</v>
+        <v>https://www.prnewswire.com/news-releases/jinkosolar-appoints-new-chief-executive-officer-302860484.html</v>
       </c>
       <c r="F185" t="str">
-        <v>Alpha Compute Corp. Completes Wind-Down of Legacy Digital Asset Treasury, Returns TON Holdings</v>
+        <v>SHANGRAO, China, Aug. 26, 2026 /PRNewswire/ -- JinkoSolar Holding Co., Ltd. ("JinkoSolar" or the "Company") (NYSE: JKS), a global leader in clean energy technology, today announced that Mr. Xiande Li has resigned as the chief executive officer of the Company, effective August 26, 2026. Mr....</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Initiates an Investigation into ...</v>
+        <v>Times Ticking Shatters Its All-Time Monthly Watch Repair Sales Record</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C186" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D186" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E186" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-initiates-an-investigation-into-r5199783.htm</v>
+        <v>https://prunderground.com/times-ticking-shatters-its-all-time-monthly-watch-repair-sales-record/cmt9avnki000204jot4nnmbkj</v>
       </c>
       <c r="F186" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Primoris Services Corporation ("Primoris" or "the Company") (NYSE:PRIM). Investors who purchased Primoris securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/PRIM. Primoris Investigation Details On May 5, 2026, Primoris issued a press release reporting its financial results for the first quarter of 2026. Primoris reported results below analyst expectations and slashed full-year adjusted EBITDA guidance from $560-$580 million to $480-$500 million. Primoris attributed the reduction to lower renewable energy ..</v>
+        <v>Professional watch repair company Times Ticking closed July 2026 as its highest sales month on record, the fourth record the company has broken in this calendar year The post Times Ticking Shatters Its All-Time Monthly Watch Repair Sales Record first appeared on</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>LANXESS Increases Prices for Poly alpha olefin base stocks (PAO)</v>
+        <v>EON Resources Inc. Announces 92 Horizontal Well Drilling Program Has ...</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C187" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D187" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E187" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357486</v>
+        <v>https://pr-inside.com/eon-resources-inc-announces-92-horizontal-well-drilling-program-has-r5216177.htm</v>
       </c>
       <c r="F187" t="str">
-        <v>- - &amp;#8226; Seven percent price increase, effective immediately - &amp;#8226; Constrained raw material availability, higher freight and supply-chain pressures drive adjustment - - - Specialty chemicals company LANXESS will increase prices for its Poly alpha olefin base stocks (PAO) by seven percent effective immediately for all incoming orders. - - This increase is a response to the significant rise in the costs of energy, critical raw materials, and logistics caused by ongoing geopolitical tensions. LANXE... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357486</v>
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / August 26, 2026 /EON Resources Inc. (NYSE American:EONR) ("EON" or the "Company") is an independent upstream energy company with 20,000 leasehold acres in the Permian Basin with approximately 1.2 billion barrels of original oil in place. Today, the Company announced that spudding of the first of a projected 92 horizontal well drilling program commenced in the Grayburg-Jackson Field (‘GJF") located in Eddy County, New Mexico. Dante Caravaggio, EON's CEO, stated that "The first 3 of 92 horizontal wells now being drilled makes all the difference in the world to us. These 3 wells will make ..</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Duke Energy Florida delivers $50 million in customer savings, avoids 2027 base rate increase through innovative tax strategy</v>
+        <v>CNOOC Limited Focuses on Value Creation, Production and Profit Hit New Highs in H1 2026</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C188" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D188" t="str">
         <v>Energy</v>
       </c>
       <c r="E188" t="str">
-        <v>https://www.prnewswire.com/news-releases/duke-energy-florida-delivers-50-million-in-customer-savings-avoids-2027-base-rate-increase-through-innovative-tax-strategy-302822865.html</v>
+        <v>https://www.prnewswire.com/news-releases/cnooc-limited-focuses-on-value-creation-production-and-profit-hit-new-highs-in-h1-2026-302860457.html</v>
       </c>
       <c r="F188" t="str">
-        <v>ST. PETERSBURG, Fla., July 10, 2026 /PRNewswire/ -- Duke Energy Florida is delivering $50 million in customer savings in 2027. The company is implementing an innovative strategy to accelerate the return of tax credits over one year rather than the standard 15-year lifespan of its...</v>
+        <v>HONG KONG, Aug. 26, 2026 /PRNewswire/ -- CNOOC Limited (the "Company", SEHK: 00883 (HKD Counter) and 80883 (RMB Counter), SSE: 600938) today announced its 2026 interim results. Navigating a complex global landscape and volatile oil markets, CNOOC Limited improved the coordination of...</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>INEOS and Recuro sign memorandum of understanding to construct advanced recycling facility in Norway</v>
+        <v>How Digital Monitoring Is Supporting Produced Water Treatment Market Development</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C189" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D189" t="str">
         <v>Energy</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357485</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769442</v>
       </c>
       <c r="F189" t="str">
-        <v>- - &amp;#8226; INEOS and Norwegian recycler Recuro sign MoU to develop an advanced recycling facility at INEOS&amp;#39; Bamble site in Norway that will process up to 33,000 tonnes of end-of-life plastic waste annually - &amp;#8226; Powered by renewable energy and using advanced pyrolysis technology, the project will maximise recovery and reuse of oil and gas fractions while reducing emissions and making use of existing industrial infrastructure - &amp;#8226; The recycled feedstock will be used to produce recycled ethylene and v... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357485</v>
+        <v>Produced water is becoming a critical water-management challenge for the global oil and gas industry. As drilling expands across onshore, offshore, shale, tight oil, and [read full press release...]</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>JFF Awarded $40 Million by U.S. Department of Labor Program to Expand Registered Apprenticeship Nationwide</v>
+        <v>“Declutter Your Home, Declutter Your Life,” Best-Selling Book Offered for Free (Ending Soon) (Until 8/28/26)</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C190" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D190" t="str">
-        <v>AI, Energy</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.prnewswire.com/news-releases/jff-awarded-40-million-by-us-department-of-labor-program-to-expand-registered-apprenticeship-nationwide-302822851.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359242</v>
       </c>
       <c r="F190" t="str">
-        <v>The Pay-for-Performance award will grow Registered Apprenticeship in the high-demand roles that build and sustain artificial intelligence, semiconductor, and nuclear energy infrastructure BOSTON, July 10, 2026 /PRNewswire/ -- Jobs for the Future (JFF), a national nonprofit that drives...</v>
+        <v>Best Seller Publishing announces the release of Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221;. It will be available in the Amazon store for free for two more days. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past identities.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359242</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Peabody Energy Corporation (BTU) Lawsuit - Investors Urged to Contact ...</v>
+        <v>Global Times: From follower to trendsetter - How China is redefining auto industry</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C191" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D191" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E191" t="str">
-        <v>https://pr-inside.com/peabody-energy-corporation-btu-lawsuit-investors-urged-to-contact-r5199772.htm</v>
+        <v>https://www.prnewswire.com/news-releases/global-times-from-follower-to-trendsetter--how-china-is-redefining-auto-industry-302860425.html</v>
       </c>
       <c r="F191" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
-[...2 lines deleted...]
-    <row r="192">
+        <v>BEIJING, Aug. 26, 2026 /PRNewswire/ -- China's new energy vehicle (NEV) industry has made striking progress in recent years, changing not only the cars themselves but also how they are developed, sold, and taken to global markets. The sector is also helping set new industry standards,...</v>
+      </c>
+    </row>
+    <row r="192" xml:space="preserve">
       <c r="A192" t="str">
-        <v>Gas Cooker Man launches £50 gas cooker installation service across London</v>
+        <v>Focus Graphite and C4V to Evaluate Mine-to-Anode Platform Combining Lac Knife Graphite with C4V's Green Anode Technology</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C192" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D192" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy, Automotive, Media</v>
       </c>
       <c r="E192" t="str">
-        <v>https://pressreleasenews.org/pressroom/gas-cooker-man-launches-50-gas-cooker-installation-service-across-london</v>
-[...2 lines deleted...]
-        <v>Gas Cooker Man has announced a new gas cooker installation service priced at £50, available across all London boroughs. The service aims to provide a cost-effective solution for residents and landlords.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109435/</v>
+      </c>
+      <c r="F192" t="str" xml:space="preserve">
+        <v xml:space="preserve">Program to evaluate a cleaner, lower-cost and scalable pathway for converting premium Canadian graphite into finished battery-grade anode material in North America
+Highlights
+Mine-to-Anode Platform: Focus and C4V have signed a non-binding Memorandum of Understanding to evaluate an integrated pathway by combining Lac Knife's high-purity graphite concentrate with C4V's Green Anode Technology.
+Premium High-Purity Feedstock: C4V's Green Anode Technology requires natural graphite concentrate of approximately 98% carbon, a demanding feedstock specification that Lac Knife has demonstrated the ability to meet through conventional flotation.
+Commercialization Potential: Successful technical validation would establish the foundation for definitive commercial agreements involving technology licensing, downstream manufacturing, customer qualification, strategic partnerships and potential offtake opportunities.
+Advanced Materials Strategy: The collaboration supports Focus's broader strategy to expand beyond resource development into downstream processing, advanced materials and higher-value segments of the North American supply chain.
+Strengthening Allied Supply Chains: The collaboration combines Canadian graphite resources with American processing technology to support a secure, scalable and more resilient North American battery materials supply chain.
+OTTAWA, ON, Aug 26, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to announce that it has entered into a non-binding Memorandum of Understanding ("MOU") with Charge CCCV LLC ("C4V"), a U.S.-based battery technology company, to evaluate graphite concentrate from Focus's 100%-owned Lac Knife Project ("Lac Knife" or the "Project") in Quebec using C4V's proprietary automated Green Anode Technology ("Green Anode Technology" or the "Technology").
+A North American Mine-to-Anode Platform
+C4V's Green Anode Technology is designed to convert premium natural graphite concentrate directly into finished coated spherical purified graphite ("cSPG") through a highly automated process designed to reduce water and energy consumption, chemical usage and overall process complexity. Compared with conventional processing routes involving multiple upgrading and purification stages, the Technology is intended to provide a cleaner, more efficient pathway from graphite concentrate to finished battery-grade anode material. C4V has successfully demonstrated the Technology at pilot scale.
+C4V's broader anode-development experience includes a multi-year program focused on developing high-performance active anode materials using high-purity natural graphite feedstock. The technology has demonstrated successful development and qualification pathways for active anode material and previously supported a binding offtake agreement with a globally recognized U.S. electric vehicle ("EV") and battery energy storage manufacturer ("BESS") for U.S.-produced active anode material, subject to specified development, production and customer-qualification conditions. The commercial pathway ultimately did not proceed as contemplated for reasons unrelated to the technical performance of the underlying anode technology. Focus was not a party to that arrangement.
+C4V's Green Anode Technology requires a high-purity natural graphite concentrate of approximately 98% carbon, a demanding feedstock specification that Lac Knife has demonstrated the ability to meet through conventional flotation alone. Lac Knife's ability to produce high-purity flotation concentrate has been established through the Company's 2023 NI 43-101 Feasibility Study1 and further validated by its recent 8-tonne pilot-scale program2, announced July 28, 2026, which produced concentrate grading up to 98.7% carbon through mechanical processing, without chemical or thermal purification.
+Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits. The ability to begin downstream processing with a premium, high-purity concentrate has the potential to reduce processing requirements, reagent and energy consumption, shorten processing times and improve overall manufacturing efficiency. Combined with Lac Knife's favourable purification characteristics, this provides a strong starting point for evaluating a cleaner, more efficient and potentially lower-cost pathway to finished anode material.
+Under the MOU, the parties intend to complete an evaluation Program (the "Program") to assess the technical and commercial suitability of Lac Knife graphite for processing through C4V's Green Anode Technology. The Program will examine processing performance, product consistency and electrochemical characteristics and evaluate whether Lac Knife's feedstock advantages can translate into a cleaner, more efficient and commercially competitive pathway from mine to finished battery-grade anode material, supporting future customer qualification, downstream product development and potential commercialization opportunities.
+Richard Pearce, P.E., Technical Advisor to Focus Graphite, commented, "The success of any anode manufacturing process begins with the quality of the graphite feedstock. Higher-purity concentrate has the potential to reduce downstream processing requirements, improve manufacturing efficiency and enhance overall product consistency. Lac Knife has demonstrated exceptional concentrate quality through conventional flotation, making it an outstanding candidate for evaluation within C4V's Green Anode Technology."
+"For years the anode has been the weakest link in the battery supply chain, dependent on foreign processing and heavy chemistry to reach purity," said Dr. Shailesh Upreti, Chief Executive Officer of C4V. "Our Green Anode Technology was built to change that. C4V successfully demonstrated the technology through an earlier natural-graphite development program that advanced through customer qualification and ultimately supported a commercial agreement with a prominent U.S. EV and BESS manufacturer. We are excited to build on that technical foundation with Lac Knife's exceptional graphite concentrate and evaluate a cleaner, more efficient and scalable North American pathway to finished battery-ready anode material."
+"North America is moving quickly to secure critical mineral supply chains from raw materials through advanced manufacturing," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "C4V's previous work has demonstrated the commercial interest that can emerge when high-quality natural graphite is successfully advanced into finished anode material. For Focus, the opportunity is to demonstrate that potential with Lac Knife. If successfully validated, this platform could position us for customer qualification, strategic partnerships and potential offtake while helping build a more secure and competitive North American anode supply chain."
+Building a Higher-Value Graphite Platform
+Beyond battery anode production, the collaboration also supports Focus's objective of maximizing value across the graphite processing chain. Graphite fines and other material streams generated during anode production may be evaluated as conductive additives for lithium iron phosphate ("LFP") batteries. Previous testing by Focus and C4V demonstrated that conductive additive material produced from Lac Knife graphite improved LFP cathode electrode density relative to baseline materials, highlighting an additional opportunity to improve resource utilization and support the Company's broader zero-waste development strategy.
+While the Green Anode Technology evaluation is focused on battery anode materials, it represents one component of Focus's broader advanced materials strategy. In parallel, the Company is advancing a chemical-free electrothermal graphite purification process intended to produce ultra-high-purity graphite for battery, defence, nuclear, aerospace, energy storage and other advanced industrial applications. This effort is being advanced through the Company's up to $14.1 million non-repayable funding agreement under Natural Resources Canada's ("NRCan") Global Partnerships Initiative ("GPI").
+If successful, the Program could demonstrate a differentiated Mine-to-Anode pathway that aligns with Canada's "Mine-to-Market" critical minerals strategy by converting premium Canadian graphite into finished battery-grade anode material through a cleaner, lower-cost and scalable North American production process. The collaboration reflects Focus's strategy of evolving from a graphite developer into an integrated advanced materials company participating across the battery value chain.
+Subject to successful technical validation and the execution of definitive agreements, the Program could provide a foundation for expanded commercial collaboration, including technology licensing, downstream manufacturing, customer qualification, strategic partnerships and potential long-term offtake arrangements. The MOU is non-binding, and any future commercial relationship between Focus and C4V will remain subject to successful completion of the Program, definitive agreements and applicable corporate and regulatory approvals.
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Richard Pearce, PE, President of Brasil Insight Capital LLC., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Charge CCCV LLC
+Charge CCCV LLC, commonly known as C4V, is a U.S.-based lithium-ion battery technology company focused on battery-materials innovation, cell design, supply-chain qualification and advanced battery-manufacturing ecosystems. C4V's platforms include battery-material evaluation, Digital DNA qualification, and technology pathways designed to support cleaner and more secure battery supply chains.
+For more information on C4V, please visit https://www.chargecccv.com.
+About Focus Graphite Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc., please visit http://www.focusgraphite.com.
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch
+CEO, Focus Graphite Inc.
+dhanisch@focusgraphite.com
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the proposed evaluation program contemplated under the non-binding Memorandum of Understanding between Focus Graphite Inc. and Charge CCCV LLC ("C4V"); the evaluation of Lac Knife graphite concentrate within C4V's Green Anode Technology platform and related downstream processing and battery validation activities; the anticipated scope, results and potential benefits of the proposed evaluation program; the potential production and evaluation of coated spherical purified graphite ("cSPG") and other higher-value graphite products; the suitability of Lac Knife graphite for processing through C4V's Green Anode Technology and the achievement of anticipated technical, performance or commercial outcomes from the Program; the potential benefits associated with utilizing high-purity Lac Knife graphite concentrate as feedstock for downstream anode processing, including potential reductions in processing requirements, reagent and energy consumption, processing time and manufacturing costs, and potential improvements in manufacturing efficiency and product consistency; the potential evaluation and utilization of graphite fines and other processing streams as conductive additives or in other battery applications; the Company's strategy to expand beyond graphite resource development into downstream processing and advanced materials; the advancement of the Company's electrothermal graphite purification and other downstream processing initiatives; the potential development of an integrated North American mine-to-anode and battery materials supply chain; the future development and advancement of the Lac Knife Graphite Project; the potential for the Program to support future customer qualification, technology licensing, commercialization, downstream manufacturing, strategic partnerships, supply agreements, offtake arrangements or other commercial relationships with C4V or third parties; and the timing, scope and results of future technical programs, commercial discussions and definitive agreements.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+1 https://focusgraphite.com/focus-graphite-files-lac-knife-graphite-project-feasibility-study-technical-report/
+2 https://focusgraphite.com/focus-graphite-achieves-up-to-98-7-carbon-concentrate-through-mechanical-processing-and-activates-downstream-qualification-platform/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311554
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>BASF's Care Chemicals division publishes Responsible Sourcing Report 2025</v>
+        <v>Walovi Accelerates Global Push with WALOVI Singapore HQ Launch and Trio of Southeast Asia Deals</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C193" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D193" t="str">
         <v>Energy</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357479</v>
+        <v>https://www.prnewswire.com/news-releases/walovi-accelerates-global-push-with-walovi-singapore-hq-launch-and-trio-of-southeast-asia-deals-302860342.html</v>
       </c>
       <c r="F193" t="str">
-        <v>- - &amp;#8226; The Responsible Sourcing Report 2025 documents the Care Chemicals division&amp;#39;s progress in the responsible sourcing of renewable raw materials. - &amp;#8226; The report focuses on the sustainable cultivation of palm (kernel) oil, coconut oil, castor oil, and bioactives. - &amp;#8226; BASF reaffirms its commitment to protecting forests and human rights, as well as to engaging smallholder farmers, despite regulatory and geopolitical challenges. - - - BASF is continuously advancing the responsible so... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357479</v>
+        <v>SINGAPORE, Aug. 26, 2026 /PRNewswire/ -- WALOVI officially launched its WALOVI Singapore International Headquarters, unveiled its new "X-Hero natural energy electrolyte drink" for the first time outside China, and signed three strategic partnerships, marking a major milestone in global...</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Mexico: TotalEnergies Ships to Asia the Very First Cargo Produced by the ECA LNG Plant</v>
+        <v>Nano One Advances Global LFP Cathode Strategy as Demand from Energy Storage, EV and Defence Applications Accelerates</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C194" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D194" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E194" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357466</v>
+        <v>https://finance.yahoo.com/energy/articles/nano-one-advances-global-lfp-070500517.html</v>
       </c>
       <c r="F194" t="str">
-        <v>- - &amp;#8226; ECA LNG is the first LNG export terminal on Mexico&amp;#39;s Pacific Coast - &amp;#8226; TotalEnergies holds a 16.6% stake in ECA LNG, which liquefies U.S. natural gas - &amp;#8226; TotalEnergies will export 1.7 Mtpa of LNG, notably to Asia - &amp;#8226; TotalEnergies will be the sole offtaker of LNG during the ramp-up phase - - - TotalEnergies has shipped to Asia the very first cargo from ECA LNG Phase 1, a liquefied natural gas (LNG) export terminal currently under commissioning on Mexico&amp;#39;s Pacific Coast, in Baja... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357466</v>
+        <v>VANCOUVER, British Columbia, August 26, 2026--Nano One® Materials Corp. ("Nano One" or the "Company") (TSX: NANO) (OTCQB: NNOMF) (Frankfurt: LBMB), a process technology company specializing in cathode active materials (CAM) for lithium-ion batteries, reaffirms its strategy for meeting global demand for lithium iron phosphate (LFP) cathode active material. The Company will seek to license its One-Pot™ process technology into regional markets through localized development companies that will be le</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Alliance Entertainment and Bimergen Interviews to Air on the RedChip ...</v>
+        <v>Valmet supports Jeonju Paper Corporation's energy and machine efficiency targets with press section rebuild</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C195" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D195" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E195" t="str">
-        <v>https://pr-inside.com/alliance-entertainment-and-bimergen-interviews-to-air-on-the-redchip-r5199746.htm</v>
+        <v>https://www.prnewswire.com/news-releases/valmet-supports-jeonju-paper-corporations-energy-and-machine-efficiency-targets-with-press-section-rebuild-302860306.html</v>
       </c>
       <c r="F195" t="str">
-        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / July 10, 2026 / RedChip Companies will air interviews with Alliance Entertainment Holding Corp. (NASDAQ:AENT) and Bimergen Energy Corp. (NYSE American:BESS) on the RedChip Small Stocks, Big Money™ show, a sponsored television program airing on Bloomberg TV this Saturday, July 11, at 7:00 p.m. Eastern Time (ET), and on CNBC this Sunday, July 12, at 11:00 a.m. ET. Bloomberg TV is available in an estimated 73 million homes across the United States, and CNBC is available in approximately 90 million U.S. households. Access the interviews in their entirety at: AENT: https://www.redchip.com/assets/access/aent_access BESS: https://www.redchip.com/assets/access/bess_access Ken Glaser, Senior Vice President ..</v>
+        <v>Valmet Oyj's press release on August 26, 2026, at 9:30 a.m. EEST ESPOO, Finland, Aug. 26, 2026 /PRNewswire/ -- Jeonju Paper Corporation has selected Valmet to rebuild a press section and predryer section in their paper machine PM 5 in South Korea. The rebuild will improve overall machine...</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>NYSE Content Update: Samos Energy Acquisition to Make NYSE Debut</v>
+        <v>Hexagon to acquire Guidance Marine, strengthening maritime positioning portfolio</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C196" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D196" t="str">
-        <v>Finance, Energy, Media</v>
+        <v>Energy</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-samos-energy-acquisition-to-make-nyse-debut-302822796.html</v>
+        <v>https://www.prnewswire.com/news-releases/hexagon-to-acquire-guidance-marine-strengthening-maritime-positioning-portfolio-302860285.html</v>
       </c>
       <c r="F196" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 10, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
-[...2 lines deleted...]
-    <row r="197">
+        <v>STOCKHOLM, Aug. 26, 2026 /PRNewswire/ -- Hexagon today announced an agreement to acquire Guidance Marine, a UK-based company focused on sensors that measure a vessel's position relative to nearby structures, such as offshore platforms, wind turbines, quaysides and other vessels, enabling...</v>
+      </c>
+    </row>
+    <row r="197" xml:space="preserve">
       <c r="A197" t="str">
-        <v>Giyani Announces Filing of Definitive Feasibility Study</v>
+        <v>Airwheel Unveils Luxury Robot Suitcase, a 20 Inch Rideable Electric Cabin Ai Wheel Hand Luggage for Modern Travelers</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C197" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D197" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E197" t="str">
-        <v>https://pr-inside.com/giyani-announces-filing-of-definitive-feasibility-study-r5199739.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / July 10, 2026 / Giyani Metals Corp. (TSXV:EMM)(GR:A2DUU8) ("Giyani" or the "Company"), is pleased to announce the filing of the National Instrument 43-101 Technical Report supporting the Feasibility Study ("DFS") for its 100%-owned K.Hill Battery-Grade Manganese Project ("K.Hill" or the "Project"), located in the Kanye Basin, Botswana. Filing of the DFS for K.Hill Following the initial announcement of the DFS on May 28, 2026, which showed strong economic returns with a post-tax net present value ("NPV"), at an 8% discount rate, of US$482 million and a post-tax internal rate of return ("IRR") of 20.3%, the full ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109430/</v>
+      </c>
+      <c r="F197" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Aug 26, 2026 - (ACN Newswire) - Airwheel has unveiled its latest SE3SXD Luxury Suitcase, bringing a new generation of embodied AI technology into the travel experience. Airwheel Advances Embodied AI in Travel with SE3SXD Luxury Cabin Suitcase, a New Generation AI Suitcase Designed as an Intelligent Mobility Companion.
+As artificial intelligence moves beyond screens and into the physical world, Airwheel is bringing embodied intelligence to one of the most familiar products in everyday travel: the suitcase.
+With more than 600 patents accumulated globally, Airwheel has spent years developing technologies that integrate electric mobility, intelligent control, connected devices and industrial design into personal transportation products. Its latest flagship, the Airwheel SE3SXD Luxury Suitcase, takes this approach further by combining automated mechanical movement, intelligent interaction and premium travel design in a single 20-inch AI Suitcase.
+Rather than treating luggage as a passive container, Airwheel is exploring a new role for the suitcase—as an intelligent mobility companion capable of sensing, responding, transforming and moving with its user.
+Bringing Embodied Intelligence Into Everyday Travel
+The development of generative AI and AI agents has accelerated the transition from digital intelligence to physical intelligence. While software-based AI can understand information and respond to commands, embodied AI brings intelligence into physical systems that can interact with the real world.
+Airwheel sees intelligent luggage as a natural extension of this evolution.
+The SE3SXD combines the functions of a Smart Suitcase, Electric Suitcase, Scooter Suitcase, Cabin Suitcase and Rideable Suitcase, while maintaining the portability and refined appearance expected from premium luggage. Its design philosophy is centered on reducing unnecessary interaction: instead of requiring users to manually assemble or adjust multiple components, the suitcase is designed to transform through a coordinated automated mechanism.
+With one press of the activation button, the motorized front wheel automatically deploys while the intelligent riding handle rises and locks into position. The transition from conventional luggage to riding mode can be completed within seconds.
+The concept is simple: one touch, ready to ride.
+For travelers moving through airports, railway stations, exhibition centers, hotels and other large environments, the system is designed to reduce the physical effort traditionally associated with pulling luggage over long distances.
+From "Rideable Luggage" to "Intelligent Suitcase"
+Electric mobility has already changed how people move through cities, but Airwheel believes that simply adding a motor to luggage is not enough.
+The SE3SXD is designed around a more integrated approach in which mechanical systems, controls and connected software work together.
+The suitcase can reach a riding speed of up to 9.9 km/h and features a motorized front-wheel system designed to enhance stability during riding. Its intelligent handle uses a straightforward control layout, with the right control supporting acceleration and the left control supporting braking. Operating both controls simultaneously enables reverse movement.
+The goal is to minimize the learning curve and make the transition from traditional luggage to personal mobility intuitive for new users.
+Behind the mobility system is a reinforced luggage structure. The suitcase uses an ABS+PC composite body combined with an integrated aviation-aluminum frame structure, providing a balance between durability, structural support and premium design. The SE3SXD supports a maximum load of up to 95 kg, according to Airwheel's specifications.
+This combination allows the product to serve two roles without compromising either: a practical travel suitcase when being pulled or stored, and an electric mobility platform when riding is appropriate.
+A Smart Suitcase Connected to the Digital Lifestyle
+The intelligence of the SE3SXD extends beyond its physical transformation.
+Airwheel has developed a dedicated smart app compatible with major mobile operating systems, including iOS, Android and HarmonyOS. Through the app, users can access key operating information such as riding speed, mileage and remaining battery level.
+Riding speed can be adjusted within a 0.1–9.9 km/h range, allowing users to adapt the experience to different environments.
+The connected platform also provides additional functions, including remote control of the suitcase's mechanical deployment, low-battery notifications, Bluetooth disconnection alerts, cruise control and smart remote operation.
+Personalization is also built into the experience. The SE3SXD features customizable ambient lighting with eight colors and nine lighting effects, allowing users to create different visual combinations while giving the suitcase a distinctive technology-oriented identity.
+These features reflect Airwheel's broader approach to smart mobility: technology should not simply add functions. It should make the product easier to understand, easier to control and more naturally integrated into everyday life.
+Apple Find My Adds Another Layer of Connected Travel
+For international travelers, keeping track of luggage can be just as important as moving it.
+The SE3SXD supports Apple Find My, enabling users with compatible Apple devices to locate the suitcase through the Find My network. When the suitcase is within a nearby range, users can also activate a sound to help identify its location.
+In busy airports, railway stations, hotels and exhibition venues, this connected location capability is designed to provide an additional layer of visibility and reassurance.
+The suitcase also features a USB output interface, allowing travelers to charge compatible mobile devices such as smartphones, tablets and wireless earbuds while on the move.
+Together, these capabilities position the SE3SXD not simply as a piece of luggage, but as a connected travel device that integrates mobility, power and digital management.
+Premium Design in a Cabin-Ready Form
+Intelligent technology is only part of the experience. For a product designed for frequent travelers, practical luggage requirements remain fundamental.
+The SE3SXD adopts a 20-inch Cabin Suitcase format with dimensions of approximately 530 × 360 × 236 mm, providing a compact form designed for applicable cabin-travel scenarios.
+The product uses a 73.26Wh removable lithium battery with a modular structure designed to simplify removal when required for security inspection or transportation. A TSA-compatible combination lock further supports international travel scenarios, while the removable battery architecture provides additional flexibility for transportation and maintenance.
+The result is a product positioned at the intersection of intelligent mobility and premium luggage—a Luxury Suitcase designed not only around appearance, but also around functionality, connectivity and the changing expectations of modern travelers.
+Building a Broader Intelligent Luggage Ecosystem
+The SE3SXD represents the flagship level of Airwheel's intelligent mobility portfolio, but it is part of a broader product strategy.
+Airwheel's lineup includes models such as the SE3SX Cabin Suitcase,  SE3SL+ Airport Suitcase and SE3SL electric suitcase, which combine rideable mobility, smart app connectivity, Apple Find My support and USB charging. The SE3MiniT focuses on lightweight urban and short-distance travel, while the larger SE3T provides additional capacity for travelers carrying more luggage.
+For families, Airwheel has also developed the SQ3 and SQ3S children's rideable luggage series, extending intelligent mobility into parent-child travel scenarios.
+Each product serves a different use case, but they share the same underlying development philosophy: bringing intelligent technology into real travel environments rather than treating AI as a purely digital concept.
+From Luggage to Mobility Companion
+The suitcase is undergoing the same transformation as smartphones, cars, and smart homes—evolving from passive gear into an intelligent travel partner. Airwheel’s AI Suitcase goes beyond adding smart features; it reimagines luggage as an active participant in the journey.
+The SE3SXD combines automated movement, electric propulsion, smart controls, connectivity, portable power, and premium design in one compact platform. It doesn’t just follow—it interacts, adapts, and connects with the traveler’s digital life.
+For Airwheel, this isn’t about smarter luggage—it’s about smarter travel.
+About Airwheel
+Airwheel specializes in intelligent mobility, with over 600 global patents across electric transport, rideable luggage, and connected travel products. Its growing lineup of AI, Smart, Electric, and Rideable Suitcases aims to make travel more efficient, connected, and effortless.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Email: Jonas@airwheel.net
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>DMEGC Solar recibe validación como empresa de tecnología limpia de nivel 1 para 2026 por S&amp;amp;P Global</v>
+        <v>Estudio de Zendure: factores que están frenando la adopción de la energía solar</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C198" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D198" t="str">
         <v>Energy</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prnewswire.com/news-releases/dmegc-solar-recibe-validacion-como-empresa-de-tecnologia-limpia-de-nivel-1-para-2026-por-sp-global-302822751.html</v>
+        <v>https://www.prnewswire.com/news-releases/estudio-de-zendure-factores-que-estan-frenando-la-adopcion-de-la-energia-solar-302860030.html</v>
       </c>
       <c r="F198" t="str">
-        <v>JINHUA, China, 10 de julio de 2026 /PRNewswire/ -- DMEGC Solar, uno de los 10 principales fabricantes de energía solar a nivel mundial, ha sido incluido en la lista anual 2026 de Empresas de Tecnologías Limpias de Nivel 1 de S&amp;P Global Energy. Esta lista reúne a un selecto grupo de...</v>
+        <v>- Un estudio de Zendure revela que: la normativa, los contratos de alquiler y la percepción de que el proceso de instalación es complicado están frenando la adopción de la energía solar Para el 53 % de los usuarios activos de energía solar, la facilidad de instalación por cuenta propia...</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Pomerantz LLP Informs Investors of Class Action Against Peabody Energy ...</v>
+        <v>Statement from Saba Capital Management regarding Gore Street Energy Storage Fund Plc</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C199" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D199" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E199" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-investors-of-class-action-against-peabody-energy-r5199706.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/statement-saba-capital-management-regarding-060000718.html</v>
       </c>
       <c r="F199" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>LONDON, August 26, 2026--Saba Capital Management, L.P. (together with certain of its affiliates, "Saba") urges shareholders of Gore Street Energy Storage Fund plc (GSF:LSE) (the "Company") to vote FOR Resolutions 16 (the continuation proposal) and 17 (the follow-on proposals on the Company’s future) at the Company’s AGM on 16 September.</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>FSLR STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>200 MW/400 MWh Energy Storage Project Accelerates Delivery with Sungrow's Full-Chain Intelligent Delivery</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C200" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D200" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E200" t="str">
-        <v>https://pr-inside.com/fslr-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5199703.htm</v>
+        <v>https://www.prnewswire.com/news-releases/200-mw400-mwh-energy-storage-project-accelerates-delivery-with-sungrows-full-chain-intelligent-delivery-302860261.html</v>
       </c>
       <c r="F200" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
+        <v>HEFEI, China, Aug. 26, 2026 /PRNewswire/ -- Sungrow, a globally leading PV inverter and energy storage system provider, announced that the 200 MW/400 MWh energy storage project has officially been connected to the grid and commenced operations. Powered by Sungrow's PowerTitan 3.0 energy...</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Pomerantz LLP Commences Class Action Litigation Against First Solar, ...</v>
+        <v>Technip Energies selected by L&amp;T for a significant engineering services contract for ADNOC Offshore in the UAE</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C201" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D201" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E201" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-commences-class-action-litigation-against-first-solar-r5199699.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351071/0/en/technip-energies-selected-by-l-t-for-a-significant-engineering-services-contract-for-adnoc-offshore-in-the-uae.html</v>
       </c>
       <c r="F201" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>Technip Energies (PARIS:TE) has been awarded a significant 1 contract by Larsen &amp;amp; Toubro Energy Hydrocarbon (LTEH) to provide detailed engineering services for a major ADNOC Offshore project in the United Arab Emirates.</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Hanshow Energy destaca sus soluciones energéticas integradas en Intersolar Europe 2026</v>
+        <v>Technip Energies sélectionné par L&amp;T pour un contrat significatif de services d'ingénierie pour un projet d'ADNOC Offshore aux Émirats arabes unis</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C202" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D202" t="str">
         <v>Energy</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanshow-energy-destaca-sus-soluciones-energeticas-integradas-en-intersolar-europe-2026-302822705.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351071/0/fr/technip-energies-s%C3%A9lectionn%C3%A9-par-l-t-pour-un-contrat-significatif-de-services-d-ing%C3%A9nierie-pour-un-projet-d-adnoc-offshore-aux-%C3%A9mirats-arabes-unis.html</v>
       </c>
       <c r="F202" t="str">
-        <v>MÚNICH, 10 de julio de 2026 /PRNewswire/ -- Hanshow, proveedor líder de soluciones digitales para el comercio minorista, participó en Intersolar Europe 2026 a través de su división Hanshow Energy, donde destacó soluciones energéticas integradas diseñadas para ayudar a los clientes...</v>
+        <v>Technip Energies (PARIS : TE) a remporté un contrat significatif 1 auprès de Larsen &amp;amp; Toubro Energy Hydrocarbon (LTEH) portant sur la réalisation de services d'ingénierie détaillés pour un projet d’ADNOC Offshore aux Émirats arabes unis.</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>NextEra Energy announces date for release of second-quarter 2026 financial results</v>
+        <v>Vishay Intertechnology to Showcase Solutions for AI Infrastructure and Physical AI at PCIM Asia 2026</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C203" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D203" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.prnewswire.com/news-releases/nextera-energy-announces-date-for-release-of-second-quarter-2026-financial-results-302822490.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351067/0/en/vishay-intertechnology-to-showcase-solutions-for-ai-infrastructure-and-physical-ai-at-pcim-asia-2026.html</v>
       </c>
       <c r="F203" t="str">
-        <v>JUNO BEACH, Fla., July 10, 2026 /PRNewswire/ -- NextEra Energy, Inc. (NYSE: NEE) today announced that it plans to report second-quarter 2026 financial results before the opening of the New York Stock Exchange on Friday, July 24, 2026, in a news release to be posted on the company's...</v>
+        <v>Company to Highlight Broad Portfolio of Semiconductor and Passive Technologies in a Series of Reference Designs and Product Demonstrations Focused on Grid to Board AI Power Delivery, Software-Defined Vehicles, and Humanoid Robotics Company to Highlight Broad Portfolio of Semiconductor and Passive Technologies in a Series of Reference Designs and Product Demonstrations Focused on Grid to Board AI Power Delivery, Software-Defined Vehicles, and Humanoid Robotics</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Installation and Commissioning of Solar-Powered Pest Forecasting Lamps Carried Out in Bilahe National Nature Reserve, Oroqen Banner, Hulunbuir, Inner Mongolia</v>
+        <v>Investor Alert: Deadline Approaching to Join Bloom Energy Corporation ...</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C204" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D204" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E204" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761484</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-bloom-energy-corporation-r5216159.htm</v>
       </c>
       <c r="F204" t="str">
-        <v>Shanghai, China, 2026-07-10 — /EPR Network/ — Recently, the Forest Prevention Station of the Administrative Bureau of Bilahe National Nature Reserve, Oroqen Autonomous Banner, Hulunbuir [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Oil &amp; Gas Pipeline Leak Detection Market Future Demand Analysis</v>
+        <v>FY2026 Financial Results Overview</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C205" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D205" t="str">
         <v>Energy</v>
       </c>
       <c r="E205" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1762304</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3351047/0/en/fy2026-financial-results-overview.html</v>
       </c>
       <c r="F205" t="str">
-        <v>The global Oil &amp;#38; Gas Pipeline Leak Detection Market was valued at USD 3.2 billion in 2025 and is projected to grow from USD 3.3 billion in [read full press release...]</v>
+        <v>PERTH, Australia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Paladin Energy Ltd (ASX:PDN, TSX:PDN, OTCQX:PALAF) (“ Paladin ”, the “ Company ” or the “ Group ”) advises that it has released the 2026 Annual Report to Shareholders &amp;amp; Appendix 4E, the Annual Information Form ( AIF ) for the year ended 30 June 2026 and the Management Discussion and Analysis ( MD&amp;amp;A ) for Paladin Energy Ltd and its controlled entities for the three and twelve month periods ended 30 June 2026 ( FY2026 Financial Results ).</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Northland's Baltic Power Reaches First Power Delivering First Offshore Wind Electricity to Poland's Grid</v>
+        <v>Walla Sound Boom+ Reviews 2026: Is This the 20W Grab-And-Go Speaker Your Everyday Setup Has Been Missing?</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C206" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D206" t="str">
         <v>Energy</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325373/0/en/Northland-s-Baltic-Power-Reaches-First-Power-Delivering-First-Offshore-Wind-Electricity-to-Poland-s-Grid.html</v>
+        <v>https://www.newswire.com/news/walla-sound-boom-reviews-2026-is-this-the-20w-grab-and-go-speaker-your-1645937</v>
       </c>
       <c r="F206" t="str">
-        <v>TORONTO, July 10, 2026 (GLOBE NEWSWIRE) -- Northland Power Inc. (“Northland” or the “Company”) (TSX: NPI) today announced that Baltic Power – its 1.1-gigawatt offshore wind project, owned 49% by Northland and 51% by ORLEN – has achieved first power, delivering the first electricity ever generated from offshore wind to Poland’s national grid.</v>
-[...2 lines deleted...]
-    <row r="207">
+        <v>As shoppers compare portable Bluetooth speakers for everyday listening in 2026, this Walla Sound Boom+ review examines the brand-stated 20W woofer-and-tweeter setup, up to 8-hour battery life, 98-foot wireless range, dual-speaker pairing, and the key offer and return details buyers may want to verify before ordering.</v>
+      </c>
+    </row>
+    <row r="207" xml:space="preserve">
       <c r="A207" t="str">
-        <v>Dura Foam Reinforces Its Position as the Bay Area’s Trusted Leader in Foam Roofing, Eichler Roofing, and Solar Solutions</v>
+        <v>FWD Group reports record profit amid continued growth</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C207" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D207" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Healthcare, Energy, Retail</v>
       </c>
       <c r="E207" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761469</v>
-[...2 lines deleted...]
-        <v>MENLO PARK, CA, 2026-07-10 — /EPR Network/ — As an established leader in roofing and solar contracting within the Bay Area, Dura-Foam Roofing &amp;#38; Solar Center [read full press release...]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109421/</v>
+      </c>
+      <c r="F207" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) -  FWD Group Holdings Limited (“FWD Group” or “FWD”) today announced interim results for the six months ended 30 June 2026[1].
+- New business sales were up seven per cent on the prior corresponding period to US$1.35 billion on an annualised premium equivalent (APE) basis. New business contractual service margin was US$996 million, with year-on-year growth of 25 per cent.
+- Operating profit after tax was up 20 per cent to US$298 million with positive contributions from all four reportable segments: Hong Kong SAR &amp; Macau SAR; Thailand &amp; Cambodia; Japan; and Expansion Markets. Net profit after tax of US$172 million was a three-fold increase on the first half of 2025 and represents another record result.
+- Shareholder value creation indicators continued to trend positively, with comprehensive tangible equity up five per cent to US$8.83 billion and Group embedded value up five per cent to US$6.95 billion compared to 31 December 2025. FWD Group retained a solvency ratio[2] of 203 per cent, after the adoption of economic value-based solvency regulation in Japan.
+- Announced a key hire in May for the high-net-worth (HNW) business, which serves the global HNW insurance market with diversified asset allocation, wealth management, and legacy planning.
+- Received globally recognised certification in July for the development, procurement, deployment, and use of artificial intelligence (AI) systems, reflecting the growing maturity and responsible use of AI at FWD Group with the ISO/IEC 42001 standard achieved from the International Organisation for Standardisation/International Electrotechnical Commission.
+Huynh Thanh Phong, Group Chief Executive Officer and Executive Director of FWD Group, said, “FWD Group had a very strong start to our first full year as a listed company. Once again, we’ve demonstrated our ability to sustain growth, and to convert that growth into rising bottom-line profitability, while expanding margins. This was driven by the diversification built into our geographic footprint and multi-channel distribution model over the past 13 years, as well as a capital structure that positions FWD Group well for the future.”
+In the company’s home market of Hong Kong SAR, momentum continued despite record prior-year growth, supported by resilient domestic demand and the city’s role as one of the world’s largest cross-border wealth hubs.
+Excellent growth in Japan was driven by the company’s expansion into the savings and retirement needs segment in July 2025, complementing its existing protection business as a rapidly ageing society continues to fuel the longevity economy.
+In Thailand, the focus on profitable new business continued in the company’s market-leading exclusive bancassurance partnership with Siam Commercial Bank and agency distribution channels. The transition to a new Chief Executive Officer for Thailand was completed in May when Khun Knattapisit Krutkrongchai (KK) joined the company.
+Strong growth in Expansion Markets – comprised of Indonesia, Malaysia, the Philippines, Singapore, and Vietnam – was achieved despite the macroeconomic uncertainty in some countries in this segment.
+“These results are the latest example of the strong track record we’re building as a listed company serving more than 40 million customers across 10 markets in Asia. At FWD Group, we remain heavily focused on anchoring around the customer – aided by the golden age of transformational technological innovation that we’re living in,” added Huynh Thanh Phong.
+Across the region, 21 new products were introduced in the first half of 2026 in response to emerging customer needs. The FWD Group consumer outlook survey released in February 2026, prior to the outbreak of conflict in the Middle East and the associated global energy economic shocks, showed that most of Asia’s middle-class feel financially anxious and underprepared for retirement.
+About FWD Group
+FWD Group (1828.HK) is a pan-Asian life and health insurance business that serves over 40 million customers across 10 markets, including BRI Life in Indonesia. FWD’s customer-led and tech-enabled approach aims to deliver innovative propositions, easy-to-understand products and a simpler insurance experience. Established in 2013, the company operates in some of the fastest-growing insurance markets in the world with a vision of changing the way people feel about insurance. FWD Group is listed on the Hong Kong Stock Exchange under the stock code 1828. For more information, please visit www.fwd.com
+For media inquiries, please contact: groupcommunications@fwd.com
+Source: FWD Group Holdings Limited
+[1] The results are for the six months ended 30 June 2026 and are compared to the same period in 2025. Growth rates are represented on a constant exchange rate (CER) basis. The results are based on the unaudited interim condensed consolidated financial statements and embedded value supplementary report for the first half of 2026, unless otherwise stated. Operating profit after tax and net profit after tax represent the amounts attributable to equity holders of the company and are presented net of non-controlling interests. New business sales are calculated on an annualised premium equivalent (APE) basis, based on 100 per cent annualised first year premiums and 10 per cent single premiums. Group LCSM cover ratio, group embedded value and comprehensive tangible equity 2025 values are December 2025 balances/ratios and growth rates are shown accordingly.
+[2] Prescribed capital requirement (PCR) basis
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Lithium-ion Battery Market Supply Chain Analysis</v>
+        <v>Solar Lease Experts Expands National Advocacy Services for Landowners Hosting Utility-Scale Solar</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C208" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D208" t="str">
-        <v>Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E208" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1762287</v>
+        <v>https://www.newsfilecorp.com/release/311538/Solar-Lease-Experts-Expands-National-Advocacy-Services-for-Landowners-Hosting-UtilityScale-Solar</v>
       </c>
       <c r="F208" t="str">
-        <v>The global Lithium-Ion Battery Market was valued at USD 68.7 billion in 2025 and is projected to grow from USD 80.0 billion in 2026 to USD 306.2 [read full press release...]</v>
+        <v>Sheridan, Wyoming--(Newsfile Corp. - August 25, 2026) - Solar Lease Experts, a national consulting firm that represents landowners in dealings with solar developers, today announced an expansion of its landowner      advocacy services to meet rising demand as utility-scale solar development spreads across rural and agricultural regions of the United States.              The expansion broadens the firm's representation for property owners who host, or are considering hosting, commercial...</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Sigenergy Cuts Battery Costs With $1,000-a-9kWh Module Discount, Stacking With Federal Rebate for Savings of Up to $10,000</v>
+        <v>Class Action Lawsuit Filed: Bloom Energy Corporation (BE) - Join by ...</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C209" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D209" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325329/0/en/Sigenergy-Cuts-Battery-Costs-With-1-000-a-9kWh-Module-Discount-Stacking-With-Federal-Rebate-for-Savings-of-Up-to-10-000.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-bloom-energy-corporation-be-join-by-r5216131.htm</v>
       </c>
       <c r="F209" t="str">
-        <v>Australia's number one home battery has launched its new 9kWh SigenStor module as it pushes deeper into the residential energy storage market Australia's number one home battery has launched its new 9kWh SigenStor module as it pushes deeper into the residential energy storage market</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>EQT to acquire Copia Power, a leading integrated power and AI infrastructure platform</v>
+        <v>New Next-Gen Dish Adds Muscle to NASA’s Deep Space Network</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C210" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D210" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.prnewswire.com/news-releases/eqt-to-acquire-copia-power-a-leading-integrated-power-and-ai-infrastructure-platform-302822622.html</v>
+        <v>https://www.nasa.gov/technology/space-comms/deep-space-network/new-next-gen-dish-adds-muscle-to-nasas-deep-space-network/</v>
       </c>
       <c r="F210" t="str">
-        <v>Copia Power develops, owns and operates integrated large-scale energy and digital infrastructure campuses across the U.S. Copia works alongside utilities to help unlock new power capacity, accelerate infrastructure development, and support sustainable long-term grid reliability and...</v>
+        <v>NASA’s Deep Space Network facility in California is marking the addition of a brand new 34-meter-wide (114-foot-wide) radio frequency antenna to the agency’s deep space communications and navigation system. The network uses giant dish antennas located at three global facilities to support more than 40 spacecraft exploring the solar system and interstellar space. The new [&amp;#8230;]</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>DMEGC Solar a été classée parmi les entreprises de technologies propres de niveau 1 pour 2026 par S&amp;amp;P Global</v>
+        <v>BE Investors Have Opportunity to Lead Bloom Energy Corporation Securities Fraud Lawsuit</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C211" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D211" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.prnewswire.com/news-releases/dmegc-solar-a-ete-classee-parmi-les-entreprises-de-technologies-propres-de-niveau-1-pour-2026-par-sp-global-302822617.html</v>
+        <v>https://www.prnewswire.com/news-releases/be-investors-have-opportunity-to-lead-bloom-energy-corporation-securities-fraud-lawsuit-302859827.html</v>
       </c>
       <c r="F211" t="str">
-        <v>JINHUA, Chine, 10 juillet 2026 /PRNewswire/ -- DMEGC Solar, l'un des 10 premiers fabricants mondiaux de produits solaires, figure dans la liste annuelle 2026 des entreprises de technologies propres de niveau 1 établie par S&amp;P Global Energy. Il s'agit d'un groupe restreint de fournisseurs...</v>
+        <v>NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Valmet delivers board making line and lifecycle support to Sun Paper in China, enabling energy- and resource-efficient production</v>
+        <v>Energizer® Ultimate Child Shield™ Honored as a 2026 Baby Safety Alliance® Awards of Excellence Finalist</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C212" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D212" t="str">
         <v>Energy</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.prnewswire.com/news-releases/valmet-delivers-board-making-line-and-lifecycle-support-to-sun-paper-in-china-enabling-energy--and-resource-efficient-production-302822615.html</v>
+        <v>https://www.prnewswire.com/news-releases/energizer-ultimate-child-shield-honored-as-a-2026-baby-safety-alliance-awards-of-excellence-finalist-302859854.html</v>
       </c>
       <c r="F212" t="str">
-        <v>Valmet Oyj's press release on July 10, 2026, at 9:30 a.m. EEST ESPOO, Finland, July 10, 2026 /PRNewswire/ -- Sun Paper has selected Valmet to deliver a full board making line with automation and lifecycle support for their mill in Nanning, China. The customer's target for the investment...</v>
+        <v>Finalists Represent the Year's Most Exciting Baby &amp; Children's Products ST. LOUIS, Aug. 25, 2026 /PRNewswire/ -- Energizer is pleased to announce that Energizer® Ultimate Child Shield™, the world's only coin lithium battery that prevents ingestion burns, is a finalist for the 2026 Baby...</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>ZPMC Completes Main Hull Assembly of First Service Operation Vessel for France's LDA</v>
+        <v>Levi &amp; Korsinsky Notifies Bloom Energy Corporation (BE) Shareholders ...</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C213" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D213" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E213" t="str">
-        <v>https://www.prnewswire.com/news-releases/zpmc-completes-main-hull-assembly-of-first-service-operation-vessel-for-frances-lda-302822611.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-bloom-energy-corporation-be-shareholders-r5216104.htm</v>
       </c>
       <c r="F213" t="str">
-        <v>SHANGHAI, July 10, 2026 /PRNewswire/ -- Shanghai Zhenhua Heavy Industries (ZPMC) has completed the main hull assembly of the first Service Operation Vessel (SOV) under construction for French offshore wind fleet operator LD Armateurs (LDA). Measuring 90 meters in length, 19.6 meters in...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Green Compass Expands Nature-Based Climate Infrastructure in Washington, DC Through Community Investment Campaign</v>
+        <v>SHARC Energy Announces Q2 2026 Financial Results</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C214" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D214" t="str">
-        <v>Finance, Real Estate, Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.newmediawire.com/news/green-compass-expands-nature-based-climate-infrastructure-in-washington-dc-through-community-investment-campaign-7087619</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350913/0/en/sharc-energy-announces-q2-2026-financial-results.html</v>
       </c>
       <c r="F214" t="str">
-        <v xml:space="preserve">WASHINGTON, D.C - July 10, 2026 ( NEWMEDIAWIRE ) - Green Compass LLC, a Washington, DC-based company retrofitting commercial real estate with nature-based climate solutions, has launched its second community investment campaign on Honeycomb Credit to expand green stormwater infrastructure that generates stormwater retention credits in the District. The campaign supports Green Compass’s work to transform urban runoff - often treated as a costly pollution problem - into a source of clean water, climate resilience and revenue. The company currently manages 10 urban acres using rain gardens, tree canopies and infiltration trenches that capture 5.3 million gallons of stormwater and avoid 8 tons of greenhouse gas emissions each year. The U.S. Environmental Protection Agency has identified urban </v>
+        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- SHARC International Systems Inc. (CSE: SHRC) (FSE: IWIA) (OTCQB: INTWF) ("SHARC Energy" or the “Company”) is pleased to announce it has filed financial results for the three and six months ended June 30, 2026. All figures are in Canadian Dollars and in accordance with IFRS unless otherwise stated.</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>DMEGC Solar wurde von S&amp;amp;P Global als „Tier-1-Cleantech-Unternehmen 2026" ausgezeichnet</v>
+        <v>County of Ventura and ForeFront Power Complete One of California’s Largest Solar Canopy-Plus-Storage Projects</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C215" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D215" t="str">
         <v>Energy</v>
       </c>
       <c r="E215" t="str">
-        <v>https://www.prnewswire.com/news-releases/dmegc-solar-wurde-von-sp-global-als-tier-1-cleantech-unternehmen-2026-ausgezeichnet-302822577.html</v>
+        <v>https://finance.yahoo.com/energy/articles/county-ventura-forefront-power-complete-205600618.html</v>
       </c>
       <c r="F215" t="str">
-        <v>JINHUA, China, 10. Juli 2026 /PRNewswire/ -- DMEGC Solar, ein weltweit zu den Top 10 gehörender Solarhersteller, wurde in die Jahresliste 2026 der „Tier 1 Cleantech Companies" von S&amp;P Global Energy aufgenommen – eine ausgewählte Gruppe von Anbietern aus den Bereichen Solar-PV-Module,...</v>
+        <v>VENTURA, Calif., August 25, 2026--The County of Ventura has partnered with ForeFront Power, a leading developer and asset manager of commercial and industrial-scale solar energy and storage projects, to develop a 7.7 megawatt-DC (MW-DC) solar energy and storage expansion project at the Ventura County Government Center.</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>August 24, 2026 Deadline Approaching: Join Class Action Against Peabody ...</v>
+        <v>FORTEC Group Strengthens Its second Tier of Management - Appointments to Several International Management Positions</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C216" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D216" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E216" t="str">
-        <v>https://pr-inside.com/august-24-2026-deadline-approaching-join-class-action-against-peabody-r5199638.htm</v>
+        <v>https://www.newmediawire.com/news/fortec-group-strengthens-its-second-tier-of-management-appointments-to-several-international-management-positions-7088895</v>
       </c>
       <c r="F216" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>GERMERING, GERMANY - August 25, 2026 ( NEWMEDIAWIRE ) - The Management Board of FORTEC Elektronik Aktiengesellschaft, a leading provider of solutions in the fields of display technology and power supplies, is continuing the reorganisation of the FORTEC Group and appointing new management at several subsidiaries. By strengthening the second tier of management, the overall management team is being broadened and greater responsibility and decision-making authority are being devolved to the regions. In the Czech Republic, Martin Novak took up the position of Managing Director of FORTEC CZ on 1 June 2026. He is therefore responsible for the existing production facility in Dysina and will oversee the announced move to a new production site as well as the planned expansion. FORTEC CZ manufactures</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>DMEGC Solar Validated as Tier 1 Cleantech Company 2026 by S&amp;amp;P Global</v>
+        <v>Power Platforms Middle River Power and PowerTransitions cut Through Multi-year Connection Queues to Deliver Faster Capacity in the US</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C217" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D217" t="str">
         <v>Energy</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.prnewswire.com/news-releases/dmegc-solar-validated-as-tier-1-cleantech-company-2026-by-sp-global-302822531.html</v>
+        <v>https://www.newmediawire.com/news/power-platforms-middle-river-power-and-powertransitions-cut-through-multi-year-connection-queues-to-deliver-faster-capacity-in-the-us-7088893</v>
       </c>
       <c r="F217" t="str">
-        <v>JINHUA, China, July 10, 2026 /PRNewswire/ -- DMEGC Solar, a global Top 10 solar manufacturer, has been named in the 2026 annual list of S&amp;P Global Energy's Tier 1 Cleantech Companies, a select group of suppliers across Solar PV Modules, Solar PV Inverters, Energy Storage Systems, Energy...</v>
+        <v>Partners Group acquired the platforms in 2025 through its infrastructure strategy In the last year, the platforms have more than doubled combined operating capacity to 4.8 GW and increased combined EBITDA over 60% These platforms have pioneered a strategy of co-locating battery storage at legacy power plants, unlocking stranded capacity and enhancing grid reliability NEW YORK - August 25, 2026 ( NEWMEDIAWIRE ) - The power platforms Middle River Power and PowerTransitions are accelerating speed-to-power and improving grid reliability in the US as severe grid constraints continue to create long interconnection queues. Partners Group, one of the largest firms in the global private markets industry, acquired Middle River Power and PowerTransitions in 2025, on behalf of its clients. Since then,</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Power Pro Genius Reviews 2026: The StopWatt Connection, Pricing, and What Independent Testing Found</v>
+        <v>Par Pacific Announces Agreement to Sell Laramie Energy Assets</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C218" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D218" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.newswire.com/news/power-pro-genius-reviews-2026-the-stopwatt-connection-pricing-and-what</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350896/0/en/par-pacific-announces-agreement-to-sell-laramie-energy-assets.html</v>
       </c>
       <c r="F218" t="str">
-        <v>As buyers look for simple ways to recheck household energy costs in 2026, this Power Pro Genius review breaks down the $49 plug-in device, the StopWatt connection, brand-stated savings claims, and independent testing concerns shaping whether it may be worth trying before ordering.</v>
+        <v>HOUSTON, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Par Pacific Holdings, Inc. (NYSE and NYSE Texas: PARR) (“Par Pacific” or the “Company”) announced today that Laramie Energy, LLC (“Laramie Energy” or the “Seller”), in which the Company owns a 46% non-controlling ownership interest, entered into a definitive agreement with a third-party purchaser (the “Purchaser”) to sell substantially all of its oil and gas assets to the Purchaser (the “Transaction”) for $485 million in cash (of which $60 million is payable on the fifth anniversary of the closing date), subject to working capital and other customary closing date adjustments. The Seller is also eligible to receive potential price-contingent earn-out payments from the Purchaser of up to an additional $65 million in the aggregate following the first</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Patterson-UTI Energy Announces Second Quarter Earnings Conference Call and Webcast</v>
+        <v>Eos Energy Enterprises Appoints Michelle Buczkowski as Chief Commercial Officer</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C219" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D219" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.newswire.com/news/patterson-uti-energy-announces-second-quarter-earnings-conference-call-8971491</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350885/0/en/eos-energy-enterprises-appoints-michelle-buczkowski-as-chief-commercial-officer.html</v>
       </c>
       <c r="F219" t="str">
-        <v/>
+        <v>Nathan Kroeker to depart following transition period Nathan Kroeker to depart following transition period</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Factorial to Participate in Water Tower Research Fireside Chat on July 15</v>
+        <v>NASA Ames’ Contributions to Roman’s Mission</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C220" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D220" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325270/0/en/Factorial-to-Participate-in-Water-Tower-Research-Fireside-Chat-on-July-15.html</v>
+        <v>https://www.nasa.gov/general/nasa-ames-contributions-to-romans-mission/</v>
       </c>
       <c r="F220" t="str">
-        <v>BOSTON, July 09, 2026 (GLOBE NEWSWIRE) -- Factorial Energy Inc. (“Factorial”) (Nasdaq: FAC), a global leader in solid-state battery technology, today announced that Dr. Siyu Huang, CEO, will participate in a Water Tower Research Fireside Chat on July 15, 2026 at 11:00 AM ET.</v>
+        <v>Set to launch on Sunday, Aug. 30, NASA’s Nancy Grace Roman Space Telescope will empower astronomers to explore vast regions of the cosmos and settle essential questions in the areas of dark energy, dark matter, planets outside our solar system, and the formation and growth of galaxies over cosmic time. Key contributions to Roman’s mission [&amp;#8230;]</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Solaris Energy Infrastructure Set to Join S&amp;amp;P SmallCap 600</v>
+        <v>NASA Ames Experts Available for Roman Space Telescope Interviews</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C221" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D221" t="str">
-        <v>Finance, Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.prnewswire.com/news-releases/solaris-energy-infrastructure-set-to-join-sp-smallcap-600-302822362.html</v>
+        <v>https://www.nasa.gov/news-release/nasa-ames-experts-available-for-roman-space-telescope-interviews/</v>
       </c>
       <c r="F221" t="str">
-        <v>NEW YORK, July 9, 2026 /PRNewswire/ -- Solaris Energy Infrastructure Inc. (NYSE: SEI) will replace Catalyst Pharmaceuticals Inc. (NASD: CPRX) in the S&amp;P SmallCap 600 effective prior to the opening of trading on Wednesday, July 15. Angelini Pharma S.p.A. is acquiring Catalyst...</v>
+        <v>NASA’s Ames Research Center in California’s Silicon Valley invites media to learn more about NASA’s Nancy Grace Roman Space Telescope, scheduled to launch Sunday, Aug. 30, 2026, from NASA’s Kennedy Space Center in Florida. The Roman telescope will provide a wide, detailed view of the universe, helping scientists study dark energy, exoplanets, and cosmic structures. [&amp;#8230;]</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>New Era Energy &amp; Digital Announces Final Approval of Settlement Dismissing the State of New Mexico’s Claims Against the Company</v>
+        <v>Kaplan Fox Urges Bloom Energy Corporation (BE) Investors Seeking Recovery to Contact the Firm Before September 28, 2026</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C222" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D222" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325254/0/en/New-Era-Energy-Digital-Announces-Final-Approval-of-Settlement-Dismissing-the-State-of-New-Mexico-s-Claims-Against-the-Company.html</v>
+        <v>https://www.newsfilecorp.com/release/311165/Kaplan-Fox-Urges-Bloom-Energy-Corporation-BE-Investors-Seeking-Recovery-to-Contact-the-Firm-Before-September-28-2026</v>
       </c>
       <c r="F222" t="str">
-        <v>MIDLAND, Texas, July 09, 2026 (GLOBE NEWSWIRE) -- New Era Energy &amp;amp; Digital, Inc. (Nasdaq: NUAI) (“New Era” or the “Company”), a developer of next-generation digital infrastructure and integrated power assets, today announced that the United States Bankruptcy Court for the Western District of Texas has approved New Era’s previously disclosed settlement with United States Trustee for the bankruptcy estates of Acacia Resources, LLC and Acacia Operating Company, LLC (the “Trustee”).</v>
+        <v>New York, New York--(Newsfile Corp. - August 25, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>TC Energy to host second quarter 2026 conference call on July 30</v>
+        <v>NASA’s Pandora Mission Begins Study of Exoplanets, Host Stars</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C223" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D223" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E223" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325236/0/en/TC-Energy-to-host-second-quarter-2026-conference-call-on-July-30.html</v>
+        <v>https://science.nasa.gov/missions/pandora-missions/nasas-pandora-mission-begins-study-of-exoplanets-host-stars/</v>
       </c>
       <c r="F223" t="str">
-        <v>CALGARY, Alberta, July 09, 2026 (GLOBE NEWSWIRE) -- TC Energy Corporation (TSX, NYSE: TRP) (TC Energy or the Company) will hold a teleconference and webcast on Thursday, July 30, 2026, to discuss its second quarter financial results.</v>
+        <v>Pandora, NASA’s newest exoplanet mission and the first satellite to launch through the agency’s Astrophysics Pioneers program, is now making unique observations of worlds beyond our solar system and the stars they orbit. The mission will determine the atmospheric make-up of at least 20 exoplanets, including the presence of hazes, clouds, and water. “Pandora’s data […]</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Gerresheimer Publishes Its First Voluntary Sustainability Report Aligned With the CSRD</v>
+        <v>Next Bridge Hydrocarbons Provides Update on Continued Efforts to Engage Regulators</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C224" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D224" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.newmediawire.com/news/gerresheimer-publishes-its-first-voluntary-sustainability-report-aligned-with-the-csrd-7087611</v>
+        <v>https://www.prnewswire.com/news-releases/next-bridge-hydrocarbons-provides-update-on-continued-efforts-to-engage-regulators-302859681.html</v>
       </c>
       <c r="F224" t="str">
-        <v>2025 Results: -31% CO2e, 54% electricity from renewable sources, -63% lost time incident rate Ambitious CO2e reduction target of -52% by 2030 DUSSELDORF, GERMANY - July 9, 2026 ( NEWMEDIAWIRE ) - Gerresheimer, an innovative systems and solutions provider and global partner to the pharma, biotech, and cosmetics industries, has published its first voluntary separate Non-financial Report for the 2025 financial year, aligned with the Corporate Sustainability Reporting Directive (CSRD). The audited report transparently details the Group’s sustainability performance in financial year 2025. Gerresheimer was able to reduce its scope 1 and scope 2 CO2e emissions by 31% compared to the base year 2019 and increase the share of electricity from renewable sources in its total electricity consumption to</v>
+        <v>MIDLAND, Texas, Aug. 25, 2026 /PRNewswire/ -- Next Bridge Hydrocarbons, Inc. ("Next Bridge," "our," "we," or the "Company"), an independent oil and natural gas exploration and production company today provided an update regarding two additional, unsuccessful attempts to engage federal...</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>MSA Safety Completes Acquisition of Autronica Fire and Security, a Leading Provider of Fire and Gas Detection and Alarm Systems</v>
+        <v>BTU STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C225" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D225" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.prnewswire.com/news-releases/msa-safety-completes-acquisition-of-autronica-fire-and-security-a-leading-provider-of-fire-and-gas-detection-and-alarm-systems-302822266.html</v>
+        <v>https://pr-inside.com/btu-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5216044.htm</v>
       </c>
       <c r="F225" t="str">
-        <v>PITTSBURGH, July 9, 2026 /PRNewswire/ -- MSA Safety Incorporated (NYSE: MSA), a global leader in the development of advanced industrial safety technology products and solutions that protect people and facility infrastructure, today announced that it has completed the acquisition of...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Eos Energy Enterprises Appoints Cybersecurity and Software Leader Haiyan Song to Board of Directors, Names Marie Martin Chief Legal Officer in Planned Transition</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating New Era Energy ...</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C226" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D226" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325217/0/en/Eos-Energy-Enterprises-Appoints-Cybersecurity-and-Software-Leader-Haiyan-Song-to-Board-of-Directors-Names-Marie-Martin-Chief-Legal-Officer-in-Planned-Transition.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-new-era-energy-r5216036.htm</v>
       </c>
       <c r="F226" t="str">
-        <v>Song brings deep technology, cybersecurity, software, edge computing, and digital infrastructure expertise as Eos scales American-made energy storage for an increasingly complex grid</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of New Era Energy &amp; Digital, Inc. (f/k/a New Era Helium Inc.) ("New Era" or "the Company") (NASDAQ:NUAI). Investors who purchased New Era securities prior to November 6, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/NUAI. New Era Investigation Details The investigation concerns whether New Era and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for New Era ..</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Eversource Energy Schedules Second Quarter Earnings Call</v>
+        <v>Global Sourcing for World-wide Service: Explore the Development of A Leading Krill-oil Enterprise</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C227" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D227" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325216/0/en/Eversource-Energy-Schedules-Second-Quarter-Earnings-Call.html</v>
+        <v>https://pressreleasenews.org/pressroom/global-sourcing-for-world-wide-service-explore-the-development-of-a-leading-krill-oil-enterprise</v>
       </c>
       <c r="F227" t="str">
-        <v>Eversource Energy will host an earnings conference call with financial analysts on Friday, July 31, 2026, at 9 a.m. Eastern Time.</v>
+        <v/>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Class Action Lawsuit Filed Against First Solar, Inc. (FSLR) - Recover ...</v>
+        <v>Orion Diversified Holding Accelerates Energy Expansion With Major 24.75% ...</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C228" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D228" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E228" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-first-solar-inc-fslr-recover-r5199535.htm</v>
+        <v>https://pr-inside.com/orion-diversified-holding-accelerates-energy-expansion-with-major-r5215976.htm</v>
       </c>
       <c r="F228" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) CARSON CITY, NV / ACCESS Newswire / August 25, 2026 / Orion Diversified Holding Co. Inc. (OTCID:OODH) ("Orion" or the "Company"), a revenue-generating diversified natural-resource company, announced today that it has completed the acquisition of non-operated working interests in three producing oil and natural-gas properties across Oklahoma and New Mexico, highlighted by a substantial 24.75% non-operated working interest in a producing New Mexico property. The acquisition expands Orion's participation in two established U.S. energy-producing regions and adds additional producing assets to the Company's growing multi-state portfolio. According to acquisition information, the three-property package has recently averaged approximately 180 MCF of natural gas ..</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Pivot Energy Publishes 2025 Environmental, Social, and Governance Report, Underscoring Its Continued Leadership in Impact-Driven Work</v>
+        <v>CAMS Awarded Best and Brightest Companies to Work For® in the Nation for Fifth Consecutive Year</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C229" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D229" t="str">
         <v>Energy</v>
       </c>
       <c r="E229" t="str">
-        <v>https://www.prnewswire.com/news-releases/pivot-energy-publishes-2025-environmental-social-and-governance-report-underscoring-its-continued-leadership-in-impact-driven-work-302822116.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/cams-awarded-best-brightest-companies-145600804.html</v>
       </c>
       <c r="F229" t="str">
-        <v>Report outlines Pivot's continued commitment to ESG and company values, while institutionalizing best practices DENVER, July 9, 2026 /PRNewswire/ -- Pivot Energy, a leading national renewable energy provider and independent power producer (IPP), today released its 2025 Environmental,...</v>
+        <v>HOUSTON, August 25, 2026--Consolidated Asset Management Services (CAMS), a fully integrated service provider for owners of energy infrastructure assets, announced today that it has been selected as one of The Best and Brightest Companies to Work For® in the Nation by the National Association for Business Resources (NABR) for 2026. The recognition marks the CAMS’ fifth consecutive appearance on the national list.</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Global Carrot Seed Oil Market to Reach USD 1.20 Billion by 2033, Driven by Rising Demand for Natural Skincare Ingredients and Expanding Aromatherapy Applications - Verified Market Research</v>
+        <v>Two new Nintendo Switch 2 bundles deliver sun-soaked sports, high-speed thrills and extra value</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C230" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D230" t="str">
-        <v>Energy, Retail</v>
+        <v>Energy, Gaming</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-carrot-seed-oil-market-to-reach-usd-1-20-billion-by-2033--driven-by-rising-demand-for-natural-skincare-ingredients-and-expanding-aromatherapy-applications--verified-market-research-302821811.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359460</v>
       </c>
       <c r="F230" t="str">
-        <v>Increasing consumer preference for plant-derived ingredients, growing therapeutic-grade demand, and advancements in extraction technologies are accelerating the expansion of the Global Carrot Seed Oil Market across cosmetics, aromatherapy, pharmaceutical, and food-related applications....</v>
+        <v>Power up your play with two exciting Nintendo Switch 2 bundles, arriving in the coming months and bringing even more fun to players! Gather friends and family together, whether in the same room� or miles away�, for some high-energy races across a sprawling world, or 12 motion-control� sports games as you pair Nintendo Switch 2 with either the Mario Kart World game or the upcoming Nintendo Switch Sports Resort game! The bundles also come with a 3-Month (90-Day) Nintendo Switch On... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359460</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>The Protocase Companies Mark Major U.S. Manufacturing Milestone With Launch of Laser Cutting Operations in Wilmington</v>
+        <v>Kohner, Mann &amp;amp; Kailas, S.C. Secures More Than $100 Million for Wisconsin Businesses in Landmark Natural Gas Antitrust Litigation</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C231" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D231" t="str">
-        <v>Energy, Automotive, Healthcare</v>
+        <v>Energy</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.newmediawire.com/news/the-protocase-companies-mark-major-u-s-manufacturing-milestone-with-launch-of-laser-cutting-operations-in-wilmington-7087600</v>
+        <v>https://www.prweb.com/releases/kohner-mann--kailas-sc-secures-more-than-100-million-for-wisconsin-businesses-in-landmark-natural-gas-antitrust-litigation-302858398.html</v>
       </c>
       <c r="F231" t="str">
-        <v>Latest Investment Expands Production Capacity and Strengthens the Company's Growing U.S. Manufacturing Footprint WILMINGTON, NC - July 9, 2026 ( NEWMEDIAWIRE ) - The Protocase Companies today announced the launch of laser cutting operations at its Wilmington, North Carolina manufacturing facility, marking a major milestone in the company's continued expansion of its U.S. manufacturing footprint. The first production parts were successfully cut on July 7, bringing one of Protocase's foundational manufacturing capabilities to its rapidly growing U.S. operation. Laser cutting is one of the core technologies behind Protocase's proprietary High Velocity Mass Customization (HVMC) manufacturing model. Bringing the capability to Wilmington establishes end-to-end precision sheet metal fabrication w</v>
+        <v>Kohner, Mann &amp; Kailas, S.C. concluded nearly 20 years of natural gas antitrust litigation, securing more than $100 million in settlements for Wisconsin organizations. Final payments were distributed to class members in July 2026. MILWAUKEE, Aug. 25, 2026 /PRNewswire-PRWeb/ -- Kohner, Mann...</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Become a Defender's Worst Nightmare With the Nike JA 4, Ja Morant's Fourth Signature Shoe</v>
+        <v>Vital Energy Announces Amendments to Existing Credit Facility and Additional Credit Facility</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C232" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D232" t="str">
-        <v>Energy, Gaming</v>
+        <v>Energy</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357411</v>
+        <v>https://www.newsfilecorp.com/release/311255/Vital-Energy-Announces-Amendments-to-Existing-Credit-Facility-and-Additional-Credit-Facility</v>
       </c>
       <c r="F232" t="str">
-        <v>What&amp;#39;s new about the JA 4? - The Nike JA 4 builds off of the energy of the JA 3, further enabling the shifty, explosive style of play at the center of Ja Morant&amp;#39;s game. - - What is the JA 4 innovation? - Ja&amp;#39;s fourth signature Nike shoe features a new TPU JA-Frame for ultimate security in every cut, a Cushlon 3.0 midsole and supercritical foam SPRPWR sock liner for confident drives to the hoop, and a precise traction pattern for quick changes in direction. - - When is the JA 4 available? - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357411</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 25, 2026) - Vital Energy Inc. (TSXV: VUX) (the "Corporation") announces that, further to its December 5, 2023, April 3, 2024, August 28, 2024 and August 28, 2025 news releases, it's existing credit facility has been amended to decrease the available loan amount from $15 million to $10 million, and to extend the maturity date from August 28, 2026 to August 28, 2027. In addition, the Corporation has entered into a loan agreement with another arm's length...</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Terravanta Power Systems to Break Ground on New Geothermal Energy Manufacturing ...</v>
+        <v>CLEAResult Strengthens Utility Demand Management Portfolio with Acquisition of Connected Energy</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C233" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D233" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E233" t="str">
-        <v>https://pr-inside.com/terravanta-power-systems-to-break-ground-on-new-geothermal-energy-manufacturing-r5199483.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/clearesult-strengthens-utility-demand-management-141500929.html</v>
       </c>
       <c r="F233" t="str">
-        <v>(PR-inside.com) LOXLEY, AL / ACCESS Newswire / July 9, 2026 / Kaishan USA will unveil Terravanta Power Systems, its new geothermal power generation company, on July 9 during a groundbreaking ceremony for a manufacturing facility in Loxley, Alabama. The project establishes a new U.S. manufacturing platform dedicated to supporting the growing geothermal energy sector. As demand for reliable electricity continues to increase, geothermal energy is gaining momentum as a dependable, around-the-clock power source. Expanding geothermal development requires manufacturing capacity, specialized equipment and industrial expertise to support projects across the United States. Terravanta was created to meet that need. Terravanta is a wholly owned subsidiary ..</v>
+        <v>AUSTIN, Texas, August 25, 2026--CLEAResult, the largest provider of energy efficiency, energy transition, and energy sustainability services in North America, has acquired Connected Energy, a technology company providing demand management and distributed energy resource management (DERMS) solutions to electric utilities across the U.S.</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Terravanta Power Systems to Break Ground on New Geothermal Energy Manufacturing Facility in Loxley, Alabama, on July 9, 2026</v>
+        <v>OutSystems Ranks #1 in G2’s Enterprise Grid® Report for AI App Builders, Named a Leader in Agentic AI</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C234" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D234" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E234" t="str">
-        <v>https://www.newswire.com/news/terravanta-power-systems-to-break-ground-on-new-geothermal-energy-manufacturing</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/outsystems-ranks-1-g2-enterprise-141400341.html</v>
       </c>
       <c r="F234" t="str">
-        <v/>
+        <v>BOSTON, August 25, 2026--OutSystems, a leading Agentic Systems Platform for the enterprise, announced today that it has earned top honors across three distinct G2 Fall 2026 Grid® Reports, including securing the #1 spot for AI App Builder in the Enterprise category alongside Leader rankings in G2’s Grid® Reports AI Agent Builders and Agentic AI categories. The recognition from G2, the world’s largest and most trusted software marketplace, reflects OutSystems momentum as enterprises look to build,</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>National Fuel Schedules Third Quarter Fiscal 2026 Earnings Conference Call</v>
+        <v>Update - ZenaTech Completes Acquisition of ESM Software, Adding Strategy Execution and Compliance Software to its Enterprise SaaS Division, with Revenue from Government, Healthcare and Financial Services Customers</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C235" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D235" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, SaaS, Energy, Retail, Education</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324961/0/en/National-Fuel-Schedules-Third-Quarter-Fiscal-2026-Earnings-Conference-Call.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350625/0/en/update-zenatech-completes-acquisition-of-esm-software-adding-strategy-execution-and-compliance-software-to-its-enterprise-saas-division-with-revenue-from-government-healthcare-and-.html</v>
       </c>
       <c r="F235" t="str">
-        <v>WILLIAMSVILLE, N.Y., July 09, 2026 (GLOBE NEWSWIRE) -- National Fuel Gas Company (NYSE: NFG) today announced it will release its third quarter fiscal 2026 earnings results on Wednesday, July 29, 2026 after market close.</v>
+        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- ZenaTech, Inc. (Nasdaq: ZENA) (FSE: 49Q) (BMV: ZENA) (“ZenaTech”), a technology solution provider specializing in AI (Artificial Intelligence) drones, Drone as a Service (DaaS), enterprise SaaS, and Quantum Computing solutions, announces the acquisition of ESM Software , a Boston-based strategy execution and performance management software company. ESM serves government, school systems, healthcare, utilities and energy, financial services and retail customers across the United States and globally in Latin America, Europe, Africa, and Australia. In operation since 1998, the company now supports over 8,000 users and has spent more than 25 years helping organizations turn strategic plans into measurable results. This 13 th additio</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>SunBooster Launches in the US, Bringing the Sun's Wellness Benefits to Modern Indoor Lifestyles</v>
+        <v>SKIL Introduces New Leaf Blower for Powerful, Versatile Outdoor Cleanup ...</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C236" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D236" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.prweb.com/releases/sunbooster-launches-in-the-us-bringing-the-suns-wellness-benefits-to-modern-indoor-lifestyles-302821995.html</v>
+        <v>https://pr-inside.com/skil-introduces-new-leaf-blower-for-powerful-versatile-outdoor-cleanup-r5215946.htm</v>
       </c>
       <c r="F236" t="str">
-        <v>Designed for today's indoor lifestyles, SunBooster by SunLED Life Science restores beneficial near-infrared light during screen time, supporting energy, mood and overall wellbeing NEW YORK and AMSTERDAM, July 9, 2026 /PRNewswire-PRWeb/ -- SunLED Life Science, a health-centered technology...</v>
+        <v>(PR-inside.com) NAPERVILLE, IL / ACCESS Newswire / August 25, 2026 /SKIL has launched its new SKIL 40V 650 CFM Leaf Blower, a high-performance cordless solution designed to help homeowners tackle everything from seasonal leaf cleanup to everyday outdoor maintenance with power, control and convenience. Delivering up to 650 CFM of airflow and 170 MPH airspeed, the new electric blower quickly clears wet leaves, grass clippings, dirt and heavy debris from lawns, patios, sidewalks and driveways-without the noise, maintenance or emissions associated with gas-powered equipment. "Homeowners and DIYers want outdoor power equipment that delivers the power they need while remaining easy and comfortable to ..</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Renewables: TotalEnergies Divests its Distributed Solar Generation Activities in Europe</v>
+        <v>Lightstar Renewables Named One of Only Three Developers Selected in New Jersey's Inaugural Dual-Use Solar Energy Pilot Program</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C237" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D237" t="str">
         <v>Energy</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357401</v>
+        <v>https://www.prnewswire.com/news-releases/lightstar-renewables-named-one-of-only-three-developers-selected-in-new-jerseys-inaugural-dual-use-solar-energy-pilot-program-302859383.html</v>
       </c>
       <c r="F237" t="str">
-        <v>In line with its strategy to refocus its renewable development on large utility-scale solar and wind farms in order to benefit from economies of scale, TotalEnergies announces that it has completed the divestment of all its distributed solar assets (around 170 MW), mainly rooftop installations, across 7 European countries (France, Belgium, the Netherlands, Spain, Portugal, the United Kingdom and Luxembourg) to Amarenco and AMPYR Distributed Energy. The Company has thus ended its distribute... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357401</v>
-[...2 lines deleted...]
-    <row r="238">
+        <v>Lightstar earns 8 conditional awards totaling approximately 27.3 MW across four counties, reinforcing its position as a proven leader in agrivoltaics (AgPV) BOSTON, Aug. 25, 2026 /PRNewswire/ -- Lightstar Renewables, under its subsidiary NJ Solar 2000 LLC, has been selected for 8...</v>
+      </c>
+    </row>
+    <row r="238" xml:space="preserve">
       <c r="A238" t="str">
-        <v>Solar Energy Initiatives, Inc. (OTC: SNRY) Regains Current Reporting Status and Emerges as a Prime Acquisition Target With Clean, Non-Dilutive Capital Structure</v>
+        <v>Covation Sponsors Family Fun Ride at the 2026 Sun Hung Kai Properties Hong Kong Cyclothon</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C238" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D238" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy, Media</v>
       </c>
       <c r="E238" t="str">
-        <v>https://www.newmediawire.com/news/solar-energy-initiatives-inc-otc-snry-regains-current-reporting-status-and-emerges-as-a-prime-acquisition-target-with-clean-non-dilutive-capital-structure-7087594</v>
-[...2 lines deleted...]
-        <v>DOVER, DE - July 9, 2026 ( NEWMEDIAWIRE ) - Solar Energy Initiatives, Inc. (OTC: SNRY) today announced that it has successfully regained current reporting status with OTC Markets Group. This major milestone completes a comprehensive restructuring effort and positions the Company for its next phase of growth through a strategic merger or acquisition. As part of its ongoing transformation, SNRY has brought all required filings current, strengthened its balance sheet, and is now actively engaged in discussions with several high-quality merger candidates. The Company’s capital structure stands out as a significant advantage: its only outstanding debt consists of insider debt structured on a straightforward cash-for-cash basis, with no convertible debt or dilutive instruments on the books. Impo</v>
+        <v>https://www.acnnewswire.com/press-release/english/109405/</v>
+      </c>
+      <c r="F238" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - Covation Holdings Limited (“Covation” or the “Group”), a world-leading wheeled product innovator and manufacturer, is pleased to announce its sponsorship of the Covation Family Fun Ride at the 2026 Sun Hung Kai Properties Hong Kong Cyclothon. Organized by the Hong Kong Tourism Board (“HKTB”), the flagship international sporting spectacle will take place on 11 October (Sunday), bringing together thousands of cyclists across the city’s iconic bridges and landmarks while showcasing the unique scenery.
+Mr. Bruno Maier, Co-CEO of Covation, said, “We are proud to support the Hong Kong Cyclothon—a world-class sporting spectacle that showcases the energy and iconic landscape of Hong Kong. As a global force in outdoor adventure, Covation shares the event’s passion for driving health, wellness, and a vibrant cycling culture across the community, as well as its sports for charity spirit. While the Cyclothon brings together elite global competitors and cycling enthusiasts, our sponsorship of the Family Fun Ride allows us to introduce families and young riders to the transformative joy of cycling. Through our century-old children’s bicycle brand, Huffy, we have inspired generations to connect through cycling. We are thrilled to play a meaningful role in this citywide extravaganza, offering families a unique opportunity to create lasting memories together while supporting a charitable cause.”
+Covation – a name that merges “Collaboration” and “Innovation” — is on a mission to revolutionize how people move, connect, and explore—by developing exceptional products for bold experiences across wheeled categories and beyond. It is a Hong Kong-headquartered vertically integrated holding company, specializing in the research, development, manufacturing, distribution and global operations of cycling and outdoor brands, driven by manufacturing excellence. The Group owns multiple outdoor cycling brands, including Huffy, Batch, and Green Machine. Currently, its business serves millions of consumers across more than 50 countries and regions worldwide. 
+The Covation Family Fun Ride is designed to encourage outdoor recreation and family bonding. Open to participants aged 6 to 70, each entry group consists of one parent paired with one child or youth. In line with the Cyclothon’s sports for charity spirit, registration fees collected from the Covation Family Fun Ride will be donated in full to The Community Chest of Hong Kong to support local underprivileged communities.
+Beyond the rides, the event will host a dedicated cycling-themed carnival at the West Kowloon Cultural District, featuring a diverse programme of sports, entertainment, family-friendly activities and culinary delights, allowing locals and visitors to fully immerse themselves in the excitement of the cycling extravaganza. Covation will also host a booth at the venue, featuring its exceptional wheeled products and connecting with cycling enthusiasts.
+This year’s Cyclothon is further enriched new elements, including an upgraded 56km non-competitive ride on a “Five Tunnels, Three Bridges” route that will take riders along roads rarely opened to cyclists. The enhanced route provides an ideal opportunity to explore Hong Kong’s diverse urban landscapes, showcasing the unique blend of old and new districts. This, together with the 32km ride, is expected to see the participation of more than 6,500 cyclists. 
+Covation Family Fun Ride Highlights:
+Event Date: Sunday, 11 October 2026  
+Group Format: 1 Parent + 1 Child/Youth (6–70 years old)  
+Entry Fee: HK$100 per group (100% donated to charity)  
+Public Registration: Registration is now open via the event website  
+Photo: 
+Bruno Maier (row 2, 3rd from right), Covation Co-CEO, joins Hong Kong Tourism Board officials and event partners at the launch press conference of the 2026 Sun Hung Kai Properties Hong Kong Cyclothon.
+About Covation Holdings Limited
+Covation Holdings Limited (“Covation”) is a vertically integrated holding company headquartered in Hong Kong, specializing in the research, development, manufacturing, distribution and global operations of cycling and outdoor brands, as well as excellence in manufacturing. As a world-leading manufacturer and assembler of bicycles and components, the company operates modern smart manufacturing facilities in China, Cambodia and Vietnam. Leveraging its vertically integrated supply chain advantages and rigorous quality control system, Covation has established an efficient operational network with strategic branches across the United States, Mexico, Canada, the United Kingdom, European Union, Hong Kong, and China, consistently delivering exceptional products to global customers.
+Covation’s portfolio encompasses internationally renowned outdoor sports brands, including Huffy, Batch, and Green Machine. The company maintains extensive licensing partnerships with world-class partners such as Disney, Marvel, Lucasfilm, Universal Studios, Paramount, Microsoft, and Sanrio.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Mindstream Energy d/b/a Mindstream Jordan LLC Targets 400 MW Sovereign AI Infrastructure Platform In Jordan To Serve Growing Regional Compute Demand</v>
+        <v>Great Atlantic Begins 2026 Prospecting Program at the South Quarry Tungsten Property and Plans Six Excavator Trenches</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C239" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D239" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E239" t="str">
-        <v>https://www.prnewswire.com/news-releases/mindstream-energy-dba-mindstream-jordan-llc-targets-400-mw-sovereign-ai-infrastructure-platform-in-jordan-to-serve-growing-regional-compute-demand-302821924.html</v>
+        <v>https://www.newsfilecorp.com/release/311171/Great-Atlantic-Begins-2026-Prospecting-Program-at-the-South-Quarry-Tungsten-Property-and-Plans-Six-Excavator-Trenches</v>
       </c>
       <c r="F239" t="str">
-        <v>U.S.-Based Energy-to-Compute Company Advances Plans for Large-Scale AI, High-Performance Computing, and Digital Infrastructure Campus HOUSTON, July 9, 2026 /PRNewswire/ -- Mindstream Energy today announced the launch of Mindstream Jordan LLC and plans to develop a scalable energy-backed...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - GREAT ATLANTIC RESOURCES CORP. (TSXV: GR) (the "Company" or "Great Atlantic") is pleased to announce that its 2026 prospecting - rock geochemical sampling program is now underway at the Company's South Quarry Tungsten Property, located in central Newfoundland. The Company has received an Exploration Approval from the Newfoundland and Labrador Department of Energy and Mines, Mineral Lands Division for up to six excavator trenches...</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>America's Electric Grid Delivered Record-Breaking Output as Heat Dome Blanketed the Nation</v>
+        <v>QIMC Drills New Company Record of 27.8% Clean Natural Hydrogen at Just 374 Metres at Bennett Hill, Nova Scotia</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C240" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D240" t="str">
         <v>Energy</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.prnewswire.com/news-releases/americas-electric-grid-delivered-record-breaking-output-as-heat-dome-blanketed-the-nation-302821949.html</v>
+        <v>https://www.newsfilecorp.com/release/311395/QIMC-Drills-New-Company-Record-of-27.8-Clean-Natural-Hydrogen-at-Just-374-Metres-at-Bennett-Hill-Nova-Scotia</v>
       </c>
       <c r="F240" t="str">
-        <v>U.S. weekly electric output topped 100,000 GWh for the first time in history, underscoring the value of sustained investment in the grid WASHINGTON, July 9, 2026 /PRNewswire/ -- U.S. electric output hit an all-time high last week, surpassing 100,000 gigawatt-hours (GWh) for the first time...</v>
+        <v>HIGHLIGHTSNew Company record: 27.8% H₂ (278,498 ppm) at 374 metres — surpassing the previous record of 24.3% H₂ at 707 metres in DDH-26-04 and encountered approximately 333 metres shallower.Two distinct high-concentration zones below 300 metres: up to 23.7% H₂ in a cluster at 348-354 m, and 19.1% → 25.1% → 27.8% H₂ from 368-374 m.Clean natural hydrogen composition: CH₄ remained at 0.0% across the reported samples and CO₂ remained at or below 0.1%, demonstrating a hydrogen-rich gas...</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Texas Outpacing National Manufacturing Growth in 2026, Driven by Certified Demand, According to Xometry Data</v>
+        <v>Northern Sun Energy Installs Another 23 MW in Upstate New York for Seaboard Solar</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C241" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D241" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324861/0/en/Texas-Outpacing-National-Manufacturing-Growth-in-2026-Driven-by-Certified-Demand-According-to-Xometry-Data.html</v>
+        <v>https://www.prnewswire.com/news-releases/northern-sun-energy-installs-another-23-mw-in-upstate-new-york-for-seaboard-solar-302859022.html</v>
       </c>
       <c r="F241" t="str">
-        <v>NORTH BETHESDA, Md., July 09, 2026 (GLOBE NEWSWIRE) -- New data from Xometry, Inc . (NASDAQ: XMTR), the global AI-native marketplace connecting buyers and suppliers of custom manufacturing, shows that Texas-based manufacturers are setting the pace for U.S. manufacturing job growth in 2026, tracking at nearly 2x the growth rate seen across Xometry's national partner network. Buyers across aerospace, defense, energy, and industrial sectors increasingly turn to Texas’s deep manufacturing base to meet domestic sourcing demand.</v>
+        <v>Waterford and Boonville projects overcome site access and snow load engineering challenges to stay on schedule WATERFORD, N.Y., Aug. 25, 2026 /PRNewswire/ -- Northern Sun Energy, a leading solar and storage EPC firm, has begun construction on two solar projects for developer Seaboard...</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>American Fusion Inc. (OTC: AMFN) Developing Tech that Converts Energy into Portable Asset for Military, Commercial Sectors</v>
+        <v>Form 8.3 - NextEnergy Solar Fund Limited</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C242" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D242" t="str">
-        <v>SaaS, Energy, Media</v>
+        <v>Energy</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324782/0/en/American-Fusion-Inc-OTC-AMFN-Developing-Tech-that-Converts-Energy-into-Portable-Asset-for-Military-Commercial-Sectors.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350468/0/en/form-8-3-nextenergy-solar-fund-limited.html</v>
       </c>
       <c r="F242" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — American Fusion(TM) Inc. (OTC: AMFN) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>OZOP Energy Solutions, Inc. Highlights Varon USA’s Joint Venture with Ballislife Through Latest NBA Athlete Partnership</v>
+        <v>Flux Power to Participate at Upcoming Financial Conferences</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C243" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D243" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324784/0/en/OZOP-Energy-Solutions-Inc-Highlights-Varon-USA-s-Joint-Venture-with-Ballislife-Through-Latest-NBA-Athlete-Partnership.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350457/24114/en/flux-power-to-participate-at-upcoming-financial-conferences.html</v>
       </c>
       <c r="F243" t="str">
-        <v>WARWICK, NY, July 09, 2026 (GLOBE NEWSWIRE) -- OZOP Energy Solutions, Inc. (OTC: OZSC) today highlighted continued progress within Varon Corp.’s U.S. subsidiary, Varon USA, and its joint venture with Ballislife, Inc. through the addition of another NBA athlete partnership. Ozop and Varon Corp are currently completing customary pre-closing conditions in connection with the previously announced transaction with OZOP.</v>
+        <v>VISTA, Calif., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Flux Power Holdings, Inc. (NASDAQ: FLUX), a leading developer of advanced lithium-ion energy storage solutions and fleet intelligence technology, today announced that Chief Executive Officer, Krishna Vanka, and Chief Financial Officer, Kevin Royal, will participate at the following financial conferences:</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Shaanxi Sefon Launches Advanced SVR Line Automatic Voltage Regulator to Strengthen Global Power Stability</v>
+        <v>SMX's Plastic Cycle Token is the Most Effective Tool in Times of War</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C244" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D244" t="str">
-        <v>Energy</v>
+        <v>Crypto, Energy</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.pr.com/press-release/972720</v>
+        <v>https://pr-inside.com/smx-s-plastic-cycle-token-is-the-most-effective-tool-in-times-of-war-r5215925.htm</v>
       </c>
       <c r="F244" t="str">
-        <v>Shaanxi Sefon Electrical Equipment Co., Ltd. has officially introduced its newly developed SVR (Step Voltage Regulator) Line Automatic Voltage Regulator, a high-performance solution designed to improve voltage stability, enhance power quality, and ensure reliable electricity distribution across modern grid systems. As global energy infrastructure continues to expand, voltage fluctuation remains a critical challenge for [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / As the economics of virgin, oil-derived plastic and recycled materials move toward parity, the SMX Plastic Cycle Token (PCT) has become the most powerful tool for manufacturers navigating a fundamental reset in the economics of plastic-a convergence accelerated by the war in the Gulf, pressure on global supply lines, the lingering aftereffects of COVID-19 and continued volatility in energy and commodity markets. Recycled material is no longer competing with virgin plastic solely on sustainability credentials; it is increasingly competing on price, forcing manufacturers to confront a new reality: ..</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>SEFON Introduces Advanced Vehicle-Mounted Mobile Substation for Rapid Power Restoration and Grid Support</v>
+        <v>Customs Declarations UK Launches NCTS6 Transit Declaration Software as HMRC Lists Platform Among Official NCTS Software Providers</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C245" t="str">
-        <v>PR.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D245" t="str">
-        <v>Energy, Automotive</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.pr.com/press-release/971520</v>
+        <v>https://pressat.co.uk/releases/customs-declarations-uk-launches-ncts6-transit-declaration-software-as-hmrc-lists-platform-among-official-ncts-software-providers-0cd1a166ca0ef46e7332a08190ec2695/</v>
       </c>
       <c r="F245" t="str">
-        <v>SEFON, a professional manufacturer of power transmission and distribution equipment, proudly announces its advanced Vehicle-Mounted Mobile Substation, designed to provide fast, reliable, and flexible power solutions for utilities, industrial facilities, renewable energy projects, and emergency response applications worldwide. As global power systems face increasing challenges from extreme weather events, infrastructure [PR.com]</v>
+        <v>Tuesday 25 August, 2026 Cloud-based New Computerised Transit System &amp;#40;NCTS6&amp;#41; solution enables customs agents, freight forwarders, hauliers and traders to file T1 and T2 transit declarations, generate the Transit Accompanying Document (TAD), and manage departures and arrivals from a single platform — live on the HMRC CTC Traders API. Customs Declarations UK (CDUK), the cloud-based customs declaration software platform, announced the full launch of its New Computerised Transit System &amp;#40;NCTS6&amp;#41; solution, extending the platform's coverage of UK and EU border filing requirements to include Transit declarations. The launch follows the United Kingdom's migration to NCTS Phase 6 on 1 June 2026, which introduced updated data, security and API requirements aligning transit procedures wi</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>American Resources Corporation Selected by U.S. Department of Energy ...</v>
+        <v>1606 Corp. Advances Project as MDM and Company Pursues Data Center ...</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C246" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D246" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E246" t="str">
-        <v>https://pr-inside.com/american-resources-corporation-selected-by-u-s-department-of-energy-r5199390.htm</v>
+        <v>https://pr-inside.com/corp-advances-project-as-mdm-and-company-pursues-data-center-r5215910.htm</v>
       </c>
       <c r="F246" t="str">
-        <v>(PR-inside.com) Consortium Project Will Evaluate an Integrated, High-TRL Processing Strategy to Recover Rare Earth Elements and Other Critical Materials from Domestic Coal Byproducts FISHERS, IN / ACCESS Newswire / July 9, 2026 / American Resources Corporation (NASDAQ:AREC) ("American Resources" or the "Company"), a leader in the critical mineral supply chain, today announced that the Company has been selected by the U.S. Department of Energy ("DOE") for award negotiations under the Mines &amp; Metals Capacity Expansion - Piloting Byproduct Critical Minerals and Materials Recovery at Domestic Industrial Facilities funding opportunity. American Resources is one of five organizations selected under Topic Area 1: Mines &amp; ..</v>
+        <v>(PR-inside.com) MDM Group and 1606 Corp is actively marketing Lufkin powered site as 1606 advances plant operations, end-user outreach and acquisition strategy PHOENIX, AZ / ACCESS Newswire / August 25, 2026 /1606 Corp. (OTCID:CBDW) ("1606" or the "Company"), an emerging infrastructure company focused on powered land, data centers and AI-related energy opportunities, today provided an update on several initiatives underway surrounding its planned acquisition and redevelopment of the approximately 132-acre Texas biomass power facility and data center. The Company also recently filed its latest quarterly report with the SEC, maintaining its reporting obligations as it continues to advance the Lufkin project and ..</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Hillcrest Energy Technologies Signs Letter of Intent with Equipmake ...</v>
+        <v>Polaris Renewable Energy Announces Renewal of Normal Course Issuer ...</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C247" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D247" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Finance, Energy, Education</v>
       </c>
       <c r="E247" t="str">
-        <v>https://pr-inside.com/hillcrest-energy-technologies-signs-letter-of-intent-with-equipmake-r5199385.htm</v>
+        <v>https://pr-inside.com/polaris-renewable-energy-announces-renewal-of-normal-course-issuer-r5215901.htm</v>
       </c>
       <c r="F247" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 9, 2026 / Hillcrest Energy Technologies Ltd. (CSE:HEAT)(OTCQB:HLRTF)(FRA:7HI) ("Hillcrest" or the "Company") today announced that it has entered into a Letter of Intent ("LOI") with Equipmake plc ("Equipmake"), a UK-based developer and manufacturer of high-performance electric motors and inverters for e-mobility applications. The LOI establishes a framework for a joint development program under which the parties would work together to integrate Hillcrest's proprietary Zero Voltage Switching ("ZVS") inverter technology into a defined Equipmake powertrain product line. An Established Platform, Proven Channels Equipmake is an established developer and manufacturer of high-performance powertrain systems with a strong ..</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 25, 2026 / Polaris Renewable Energy Inc. (TSX:PIF) ("Polaris" or the "Company") today announced that the Toronto Stock Exchange ("TSX") has accepted its notice of intention to renew its normal course issuer bid ("NCIB"). The Company's Board of Directors believes that an NCIB represents an appropriate and desirable use of its available free cash to increase shareholder value and is in the best interest of the Company and its shareholders. Pursuant to the notice, Polaris may purchase up to 2,021,205 of its common shares ("Shares"), representing approximately 10% of the public float of 20,212,059 Shares ..</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Hillcrest Energy Technologies Signs Letter of Intent with Equipmake to Integrate ZVS Technology into Electric Powertrain Platform</v>
+        <v>Polaris Renewable Energy Announces Renewal of Normal Course Issuer Bid</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C248" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D248" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.newswire.com/news/hillcrest-energy-technologies-signs-letter-of-intent-with-equipmake-to</v>
+        <v>https://www.newswire.com/news/polaris-renewable-energy-announces-renewal-of-normal-course-issuer-9794861</v>
       </c>
       <c r="F248" t="str">
         <v/>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Did You Lose Money on Peabody Energy Corporation (BTU)? Levi &amp; Korsinsky ...</v>
+        <v>Community Banks Surpass $1 Billion Invested Through KeyState's Tax ...</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C249" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D249" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E249" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-peabody-energy-corporation-btu-levi-korsinsky-r5199363.htm</v>
+        <v>https://pr-inside.com/community-banks-surpass-1-billion-invested-through-keystate-s-tax-r5215891.htm</v>
       </c>
       <c r="F249" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
+        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 25, 2026 / KeyStateCommunity banks have now invested more than $1 billion through KeyState's tax credit platform, generating more than $125 million in federal tax benefits for participating institutions. The milestone reflects a broader trend as more community banks invest in renewable energy tax credits, which large national banks have utilized for more than 15 years. When KeyState launched its SOLCAP tax credit platform in 2020, only a small number of community banks were investing in renewable energy tax credits. Six years later, participation has expanded significantly as more banks recognize an opportunity ..</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Levi &amp; Korsinsky Notifies First Solar, Inc. (FSLR) Shareholders of ...</v>
+        <v>FuelCell Energy Announces Third Quarter 2026 Results Conference Call on September 2, 2026, at 10:00 A.M. Eastern Time</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C250" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D250" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E250" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-first-solar-inc-fslr-shareholders-of-r5199346.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350334/8041/en/fuelcell-energy-announces-third-quarter-2026-results-conference-call-on-september-2-2026-at-10-00-a-m-eastern-time.html</v>
       </c>
       <c r="F250" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>DANBURY, Conn., Aug. 25, 2026 (GLOBE NEWSWIRE) -- FuelCell Energy , Inc. (Nasdaq: FCEL) -- announced the upcoming release of its third quarter 2026 results prior to the stock market open on Wednesday, September 2, 2026. FuelCell Energy management will subsequently host a conference call beginning at 10:00 a.m. Eastern Time the same day to discuss the results and provide a business update.</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>BTU Alert: Peabody Securities Class Action after Stock Dropped 10% ...</v>
+        <v>KBRA Releases Research – UK Buy-to-Let RMBS: Stabilising Credit, Broadening Issuance</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C251" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D251" t="str">
-        <v>Finance, Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E251" t="str">
-        <v>https://pr-inside.com/btu-alert-peabody-securities-class-action-after-stock-dropped-r5199337.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-releases-research-uk-buy-112300670.html</v>
       </c>
       <c r="F251" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / July 9, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
+        <v>LONDON, August 25, 2026--KBRA releases research examining recent trends in the UK buy-to-let (BTL) market, including issuance and credit performance, as well as how tenancy reform and planned energy efficiency requirements could affect the sector over time. The BTL market has benefited from a more favourable interest rate environment, with lower borrowing costs and continued rental growth supporting landlord cash flow, interest coverage, and remortgaging capacity. Arrears among pre-2014 loans ha</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>ATHA Energy Reports Widest Intersection to Date at Rib North Discovery with 37 m of Composite Uranium Mineralization in Ribn-DD-003 – Multiple Drillholes Demonstrating Continuity of Uranium Mineralization</v>
+        <v>Addionics Introduces Battery Architecture for Low-Temperature Performance, Increasing Battery Operations and Charging Capabilities</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C252" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D252" t="str">
         <v>Energy</v>
       </c>
       <c r="E252" t="str">
-        <v>https://www.newswire.com/news/atha-energy-reports-widest-intersection-to-date-at-rib-north-discovery-with-37</v>
+        <v>https://finance.yahoo.com/technology/articles/addionics-introduces-battery-architecture-low-110000665.html</v>
       </c>
       <c r="F252" t="str">
-        <v/>
+        <v>TEL AVIV, Israel, August 25, 2026--Addionics, a pioneer in advanced battery architecture, today announces a new Battery Architecture for Low-Temperature Performance, a ground-breaking smart battery architecture designed to increase battery operations and charging capabilities at low temperatures. The new technology enhances the performance of electric vehicles, trucks, defense drones, and space and electric aviation in cold weather, where traditional lithium-ion batteries decline. Some of the be</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Falcon Energy Materials PLC Opens Its Pilot Plant In Morocco</v>
+        <v>Ansaldo Energia Selects Kinaxis to Power the Future of Global Energy Infrastructure</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C253" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D253" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E253" t="str">
-        <v>https://www.newmediawire.com/news/falcon-energy-materials-plc-opens-its-pilot-plant-in-morocco-7087589</v>
+        <v>https://finance.yahoo.com/energy/articles/ansaldo-energia-selects-kinaxis-power-110000546.html</v>
       </c>
       <c r="F253" t="str">
-        <v xml:space="preserve">ABU DHABI, UNITED ARAB EMIRATES - July 9, 2026 ( NEWMEDIAWIRE ) - Falcon Energy Materials plc (TSX-V: FLCN) (OTCQB: FLCNF) (“ Falcon ” or the “ Company ”) is pleased to announce the opening of its pilot plant (the “ Pilot Plant ”) near Casablanca, Morocco, a significant operational milestone in Falcon’s development of large-scale production of high-purity coated spheronized purified graphite (“ CSPG ”) for the global battery industry. Following the relocation of the fully assembled and pre-commissioned process line, the Pilot Plant has been installed in Morocco. The Pilot Plant will produce qualification-scale CSPG samples for potential customers and generate operating data, workforce training and process design criteria required to advance Falcon’s proposed 25,000 tonnes per annum (“ tpa </v>
+        <v>OTTAWA, Ontario, August 25, 2026--Kinaxis® Inc. (TSX:KXS), a global leader in AI-powered supply chain planning and orchestration, today announced that Ansaldo Energia, a global leader of power generation technology, has selected the Kinaxis Maestro™ platform to help orchestrate its complex supply chain in supporting one of the fastest-growing infrastructure markets in the world.</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>KBR Highlights Safety, Sustainability and Solutions in 2025 Sustainability and Corporate Responsibility Report</v>
+        <v>Youth voices drive Asia‑Pacific green‑energy ties at Shenzhen gathering</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C254" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D254" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324655/0/en/KBR-Highlights-Safety-Sustainability-and-Solutions-in-2025-Sustainability-and-Corporate-Responsibility-Report.html</v>
+        <v>https://www.prnewswire.com/news-releases/youth-voices-drive-asiapacific-greenenergy-ties-at-shenzhen-gathering-302859321.html</v>
       </c>
       <c r="F254" t="str">
-        <v>HOUSTON, July 09, 2026 (GLOBE NEWSWIRE) -- KBR (NYSE: KBR) announced today the release of its 2025 Sustainability and Corporate Responsibility Report. The report, themed “Leading With Purpose and Innovation,” details strong safety, sustainability and governance performance, alongside the company’s continued focus on energy security and resilience solutions.</v>
+        <v>SHENZHEN, China, Aug. 25, 2026 /PRNewswire/ -- Youth leaders from 13 Asia‑Pacific countries and regions took center stage in Shenzhen, South China's Guangdong province, on Aug 21, as over 60 experts, scholars, young delegates and journalists gathered for the "Asia‑Pacific Youth Gathering:...</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Form 8.3 Bluefield Solar Income Fund Ltd.</v>
+        <v>Andina Copper Intersects Further Significant Near Surface High-Grade Copper Mineralization</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C255" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D255" t="str">
         <v>Energy</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324649/0/en/Form-8-3-Bluefield-Solar-Income-Fund-Ltd.html</v>
+        <v>https://www.newmediawire.com/news/andina-copper-intersects-further-significant-near-surface-high-grade-copper-mineralization-7088865</v>
       </c>
       <c r="F255" t="str">
-        <v>8.3</v>
+        <v>VANCOUVER, BC - August 25, 2026 ( NEWMEDIAWIRE ) - Andina Copper Corporation (TSX-V: ANDC | FSE: FIR | OTCQB: PMMCF) is pleased to report further significant near-surface drill result from its large-scale Cobrasco porphyry copper-molybdenum discovery in Choco, Colombia. Hole CDH011, collared from the same drill pad as CDH006 - CDH010 ( refer 11 August 2026 News Release ) intersected continuous mineralization from 32m downhole, returning 206m @ 0.67% Cu within a broader interval of 400m @ 0.46% Cu. The higher-grade upper zone extends to 276m downhole, while moderate-grade Cu-Mo mineralization continues to approximately 592m downhole. Drilled steeply beneath Pad 3, CDH011 confirms the vertical continuity of mineralization within the central portion of the Cobrasco system. Andina Copper is sy</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>XCF Global Begins Producing Renewable Fuels at New Rise Renewables ...</v>
+        <v>Mining Chemicals Market Gains From Growing Lithium, Copper, and Cobalt Demand</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C256" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D256" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E256" t="str">
-        <v>https://pr-inside.com/xcf-global-begins-producing-renewable-fuels-at-new-rise-renewables-r5199295.htm</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769226</v>
       </c>
       <c r="F256" t="str">
-        <v>(PR-inside.com) Initial renewable diesel production marks commissioning and restart milestone as facility advances toward planned sustainable aviation fuel configuration Marks transition to expected revenue-generating operations following completion of commissioning and startup HOUSTON, TX / ACCESS Newswire / July 9, 2026 / XCF Global, Inc. ("XCF") (Nasdaq:SAFX), an emerging U.S.-based producer of renewable diesel and sustainable aviation fuel ("SAF"), today announced that its New Rise Renewables Reno facility has begun producing renewable fuels, with initial production consisting of renewable diesel as the Company advances standard commissioning and restart sequencing. The facility is operating consistently as systems are brought online and optimized, with throughput expected to ..</v>
+        <v>The global Mining Chemicals Market is expanding as demand for critical minerals rises across electric vehicles, renewable energy, and advanced electronics. Lithium, copper, and cobalt [read full press release...]</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>XCF Global Begins Producing Renewable Fuels at New Rise Renewables Reno</v>
+        <v>Scania to showcase its broad marine offering at SMM 2026</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C257" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D257" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.newswire.com/news/xcf-global-begins-producing-renewable-fuels-at-new-rise-renewables-reno</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359428</v>
       </c>
       <c r="F257" t="str">
-        <v>Initial renewable diesel production marks commissioning and restart milestone as facility advances toward planned sustainable aviation fuel configuration Marks transition to expected revenue-generating operations following completion of commissioning and startup</v>
+        <v>At the event in Hamburg, Germany, from 1&amp;#8211;4 September, Scania will showcase its range of power solutions including its popular 13-litre marine engine. Built on the Scania Super platform, the DI13 delivers improved efficiency, higher performance, and increased durability, helping reduce fuel consumption, CO&amp;amp;#8322; emissions and operating costs. - - Scania will also present its electrification offering, including hybrid power solutions and industrial battery technology as part of its long-term... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359428</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Florida ranks worst in disaster preparedness as Massachusetts leads with score of 6.10, study finds</v>
+        <v>Mitsubishi Electric to Demonstrate Smart Building and Smart City Technologies in Legacy Building at Berlin's Urban Tech Republic</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C258" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D258" t="str">
         <v>Energy</v>
       </c>
       <c r="E258" t="str">
-        <v>https://pressreleasenews.org/pressroom/florida-ranks-worst-in-disaster-preparedness-as-massachusetts-leads-with-score-of-6-10-study-finds</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359427</v>
       </c>
       <c r="F258" t="str">
-        <v>Massachusetts leads U.S. states in disaster preparedness with a score of 6.10, while Florida ranks last at 1.45, according to a new MightyProbe study that highlights wide gaps in readiness.</v>
+        <v>Mitsubishi Electric Corporation (TOKYO: 6503) announced that it will demonstrate smart building and smart city technologies at an innovation and research district being developed in the Berlin TXL project 1 at the former Tegel Airport in Berlin, Germany on September 1. Using a legacy building 2 at the Urban Tech Republic,3 the demonstration aims to improve energy efficiency, thermal comfort and operational efficiency, and also explore the potential for optimized energy management at t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359427</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>British businesses are buying AI licences and calling it strategy, warns new consultancy</v>
+        <v>ManCo Rentals &amp; Sales Expands Custom Container Capabilities for Industrial and Energy Clients Across the Gulf Coast</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C259" t="str">
-        <v>Pressat</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D259" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E259" t="str">
-        <v>https://pressat.co.uk/releases/british-businesses-are-buying-ai-licences-and-calling-it-strategy-warns-new-consultancy-24788cf1dde026758f907a23c3766fa6/</v>
+        <v>https://pressreleasenews.org/pressroom/manco-rentals-sales-expands-custom-container-capabilities-for-industrial-and-energy-clients-across-the-gulf-coast</v>
       </c>
       <c r="F259" t="str">
-        <v>Thursday 9 July, 2026 Boxtree Consulting launches with a warning that firms mistaking AI subscriptions for transformation are leaving six-figure savings unclaimed A new consultancy launches today with a blunt message for British business: buying AI licences is not an AI strategy, and firms that stop there are leaving savings worth hundreds of thousands of pounds a year unclaimed, it argues. Boxtree Consulting, founded by operational transformation specialist Max Pardo-Roques, applies Lean, the improvement methodology derived from Toyota’s production system, to find the manual business processes AI can now automate, from invoice checking and data entry to scheduling and compliance. The firm guarantees that every engagement is cost-neutral within its first year and targets a five-to-one retu</v>
+        <v/>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Sky Quarry Appoints Refining Industry Veteran Ray Hansen as President ...</v>
+        <v>Lithium Corporation Highlights Proposed Bunker Hill and Silver47 Merger</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C260" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D260" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E260" t="str">
-        <v>https://pr-inside.com/sky-quarry-appoints-refining-industry-veteran-ray-hansen-as-president-r5199289.htm</v>
+        <v>https://www.newsfilecorp.com/release/311146/Lithium-Corporation-Highlights-Proposed-Bunker-Hill-and-Silver47-Merger</v>
       </c>
       <c r="F260" t="str">
-        <v>(PR-inside.com) Former HF Sinclair executive brings more than 35 years of refinery operations, engineering, and leadership experience to support the Company's next phase of growth. WOODS CROSS, UT / ACCESS Newswire / July 9, 2026 / Sky Quarry Inc. (NASDAQ:SKYQ) ("Sky Quarry" or the "Company"), an energy infrastructure company focused on domestic refining and resource development, today announced the appointment of Ray Hansen as President of its wholly owned subsidiary, Foreland Refining Corporation ("Foreland Refining"). The appointment follows the Company's recent announcement that Foreland Refining has entered its production phase, with refinery operations commencing, and represents an important step toward building Sky Quarry's ..</v>
+        <v>Elko, Nevada--(Newsfile Corp. - August 25, 2026) - Lithium Corporation (OTCQB: LTUM) ("Lithium Corporation" or the "Company"), a mineral exploration company focused on strengthening North America's energy independence through the development of domestic critical mineral resources, is pleased to highlight a recent announcement by Bunker Hill Mining Corp and Silver47 Exploration Corp (TSXV: AGA) (OTCQX: AAGAF) ("Silver47"). The two companies report entering into a definitive agreement dated August...</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>AMPYR Distributed Energy expands European platform with acquisition of 70MW operational solar portfolio from TotalEnergies</v>
+        <v>LED Lighting Market Trends: From Energy Savings to Connected Lighting Systems</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C261" t="str">
-        <v>Pressat</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D261" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E261" t="str">
-        <v>https://pressat.co.uk/releases/ampyr-distributed-energy-expands-european-platform-with-acquisition-of-70mw-operational-solar-portfolio-from-totalenergies-a834a1b635c2542ec1c3fd03ce328084/</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769202</v>
       </c>
       <c r="F261" t="str">
-        <v xml:space="preserve">Thursday 9 July, 2026 Acquisition increases contracted capacity to over 250MW and accelerates pan-European growth AMPYR Distributed Energy (ADE), a leading investor, owner and operator of onsite renewable energy solutions, has acquired a 70MW portfolio of operational commercial and industrial solar assets from TotalEnergies, marking a major milestone in the company's European growth strategy. The acquisition comprises 17 operational solar assets across Belgium, the Netherlands, Luxembourg, the UK and Iberia, increasing ADE’s total contracted capacity to over 250MW. The assets include a mix of ground-mounted, rooftop and floating solar installations, all supported by long-term Power Purchase Agreements (PPAs) with established corporate customers. John Behan, Chief Executive Officer of ADE, </v>
+        <v>Whether you&amp;#8217;re a facilities manager planning a retrofit, a homebuilder specifying fixtures, or an investor sizing up the lighting sector, the same question keeps coming [read full press release...]</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Advanced Box-Type Substation Solutions for Reliable Power Distribution Worldwide</v>
+        <v>Nessum Adoption Expands Across Global Energy-Management Infrastructure</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C262" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D262" t="str">
         <v>Energy</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.pr.com/press-release/973095</v>
+        <v>https://finance.yahoo.com/energy/articles/nessum-adoption-expands-across-global-080000553.html</v>
       </c>
       <c r="F262" t="str">
-        <v>Shaanxi Sefon Electrical Equipment Co., Ltd., a professional manufacturer of electrical power equipment, has announced the availability of its advanced Box-Type Substation solutions, designed to provide safe, efficient, and reliable power distribution for industrial, commercial, renewable energy, and utility applications worldwide. As global demand for stable electricity infrastructure continues to grow, compact and [PR.com]</v>
+        <v>FUKUOKA, Japan, August 25, 2026--Nessum adoption is growing in HVAC and smart grid applications, with worldwide shipments of Nessum IP-enabled LSI devices surpassing 6 million units.</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Fluke Measurement Tools Help Advanced Renewable Power Meet Rising Demand for Commercial Solar PV</v>
+        <v>GPPC Partners with Japanese Industrial Gas Giant AWI to Enter the High-Growth Semiconductor Specialty Materials Market</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C263" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D263" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E263" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324565/0/en/Fluke-Measurement-Tools-Help-Advanced-Renewable-Power-Meet-Rising-Demand-for-Commercial-Solar-PV.html</v>
+        <v>https://finance.yahoo.com/technology/articles/gppc-partners-japanese-industrial-gas-071700386.html</v>
       </c>
       <c r="F263" t="str">
-        <v>Connected high-voltage testing supports safer installation, faster maintenance, and more reliable renewable energy systems Connected high-voltage testing supports safer installation, faster maintenance, and more reliable renewable energy systems</v>
+        <v>TAIPEI, Taiwan, August 25, 2026--Amid growing demand for advanced semiconductor materials, Grand Pacific Petrochemical Corporation (GPPC) (TWSE: 1312) announced today (August 25) that it has partnered with Japanese industrial gas manufacturer AIR WATER INC. (AWI) to participate in Hong-Kuang Hi-Tech, Corp.’s capital increase, a manufacturer of specialty gases for the semiconductor industry. GPPC and AWI will each hold a 35% stake, making them the company’s two largest shareholders.</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Marjorie L. Puzak Honored as a Woman of the Month for June 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
+        <v>Eco (Atlantic) Oil and Gas Ltd. Announces Navitas Update on PL001 &amp; ...</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C264" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D264" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.pr.com/press-release/973273</v>
+        <v>https://pr-inside.com/eco-atlantic-oil-and-gas-ltd-announces-navitas-update-on-pl-r5215839.htm</v>
       </c>
       <c r="F264" t="str">
-        <v>Marjorie L. Puzak of McKees Rocks, Pennsylvania, has been recognized as Woman of the Month for June 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized). This prestigious distinction acknowledges her contributions and achievements in the oil, gas, energy, and solar industries. Marjorie L. Puzak will be included in summer issue of P.O.W.E.R. Magazine, alongside other accomplished women who have [PR.com]</v>
+        <v>(PR-inside.com) ECO (ATLANTIC) OIL &amp; GAS LTD. ("Eco," "Eco Atlantic," "Company," or together with its subsidiaries, the "Group") Navitas update on PL001 North Falklands Licence and Block 1 CBK offshore South Africa TORONTO, ON / ACCESS Newswire / August 25, 2026 /Eco (Atlantic) Oil &amp; Gas Ltd. (AIM:ECO)(TSX‐V:EOG) (Toronto, Canada), the oil and gas exploration company focused on the offshore Atlantic Margins, notes the recent announcements from its strategic partner Navitas Petroleum LP ("Navitas") regarding assets in the Falkland Islands and South Africa. Falkland Islands As per Navitas' Quarterly Report, announced on 24 August 2026, Navitas (subject to completion of its acquisition of PL001) intends to ..</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Valeura Energy Inc. Announces Q2 2026 Operations Update</v>
+        <v>DNO Divests Non-Core Interests, Continues to Build Financial Muscle</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C265" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D265" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E265" t="str">
-        <v>https://pr-inside.com/valeura-energy-inc-announces-q2-2026-operations-update-r5199282.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350189/0/en/dno-divests-non-core-interests-continues-to-build-financial-muscle.html</v>
       </c>
       <c r="F265" t="str">
-        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / July 9, 2026 / Valeura Energy Inc. (TSX:VLE)(OTCQX:VLERF) ("Valeura" or the "Company") provides an operations and financial update for Q2 2026. Highlights Oil production averaged 22.3 mbbls/d(1); Sales of 2.454 million bbls; Price realisations averaged US$105.8/bbl, resulting in revenue of US$259.8 million; Drilled the longest horizontal lateral ever recorded in the Gulf of Thailand and also the first ever complex multi-lateral development well in Thailand, both on the Company's Nong Yao field(2); Secured a formal reduction of the Manora field's decommissioning liability, resulting in a partial release of bank guarantees, and therefore a 31% reduction in restricted cash; Cash position of ..</v>
+        <v>Oslo, 25 August 2026 – DNO ASA, the Norwegian oil and gas operator, today announced an agreement with Equinor Energy AS under which selected non-core license interests will be transferred to Equinor in return for a significantly reduced decommissioning deposit and a corresponding improvement in near-term liquidity.</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Valeura Energy Inc.: Q2 2026 Operations Update</v>
+        <v>TGS Awarded Extension to Largest Seismic Acquisition Project Offshore Indonesia</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C266" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D266" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324553/0/en/Valeura-Energy-Inc-Q2-2026-Operations-Update.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350191/0/en/tgs-awarded-extension-to-largest-seismic-acquisition-project-offshore-indonesia.html</v>
       </c>
       <c r="F266" t="str">
-        <v>SINGAPORE, July 09, 2026 (GLOBE NEWSWIRE) -- Valeura Energy Inc. (TSX:VLE, OTCQX:VLERF) (“Valeura” or the “Company”) provides an operations and financial update for Q2 2026.</v>
+        <v>OSLO, Norway (25 August 2026) – TGS, a leading provider of energy data and intelligence, is pleased to announce a one-month extension to the largest seismic streamer acquisition contract offshore Indonesia. The extension is scheduled to commence in August.</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Don't Sweat It Out: Peachy Keen A/C &amp; Plumbing Shares the AC Warning ...</v>
+        <v>PX Energy completes emergency maintenance on schedule</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C267" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D267" t="str">
         <v>Energy</v>
       </c>
       <c r="E267" t="str">
-        <v>https://pr-inside.com/don-t-sweat-it-out-peachy-keen-ac-plumbing-shares-the-ac-warning-r5199274.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350181/0/en/px-energy-completes-emergency-maintenance-on-schedule.html</v>
       </c>
       <c r="F267" t="str">
-        <v>(PR-inside.com) Catching small problems early can prevent total breakdowns, mold and runaway energy bills, company says DEERFIELD BEACH, FL / ACCESS Newswire / July 9, 2026 / Air conditioners rarely fail without warning. Peachy Keen A/C &amp; Plumbing is urging Deerfield Beach homeowners to recognize the early signs of AC trouble now, before a minor issue becomes a mid-summer breakdown. In a climate where air conditioning runs nearly year-round, small performance problems are easy to overlook until the system stops entirely. According to Peachy Keen, the most common warning signs include weak or uneven airflow, air that is cool but not cold, rising ..</v>
+        <v>THIS NEWS RELEASE IS NOT FOR DISSEMINATION OR DISTRIBUTION IN THE UNITED STATES OF AMERICA TO UNITED STATES NEWSWIRE SERVICES OR UNITED STATES PERSONS</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Don't Sweat It Out: Peachy Keen A/C &amp; Plumbing Shares the AC Warning Signs Deerfield Beach Homeowners Shouldn't Ignore</v>
+        <v>Tigo Energy and Ingeteam Sign Certificate of Compatibility</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C268" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D268" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.newswire.com/news/dont-sweat-it-out-peachy-keen-a-c-plumbing-shares-the-ac-warning-signs</v>
+        <v>https://finance.yahoo.com/energy/articles/tigo-energy-ingeteam-sign-certificate-040000343.html</v>
       </c>
       <c r="F268" t="str">
-        <v>Catching small problems early can prevent total breakdowns, mold and runaway energy bills, company says</v>
+        <v>CASTEL BOLOGNESE, Italy, August 25, 2026--Tigo Energy, Inc. (NASDAQ: TYGO), a leading provider of intelligent solar and energy solutions, today announced a Certificate of Compatibility with European energy technology leader, Ingeteam S.A., documenting which Ingeteam inverters and Tigo Flex MLPE products have passed compatibility testing. The certificate covers certain single-phase and three-phase INGECON® SUN products and members of the Tigo TS4 MLPE product family, when properly designed and in</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Smardt Names Sandeep Nair Chief Executive Officer; Albert Yam Transitions to Board</v>
+        <v>Navitas To Acquire Claros, Advancing AI Infrastructure with VPD &amp; IVR Technology for Grid-to-xPU</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C269" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D269" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.prnewswire.com/news-releases/smardt-names-sandeep-nair-chief-executive-officer-albert-yam-transitions-to-board-302821491.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350179/0/en/navitas-to-acquire-claros-advancing-ai-infrastructure-with-vpd-ivr-technology-for-grid-to-xpu.html</v>
       </c>
       <c r="F269" t="str">
-        <v>DORVAL, QC, July 8, 2026 /PRNewswire/ -- Smardt, a pioneer and global leader in oil-free centrifugal chiller technology, today announced the appointment of Sandeep Nair as Chief Executive Officer. Sandeep takes the helm as Smardt extends its oil-free heritage into a broader portfolio of...</v>
-[...2 lines deleted...]
-    <row r="270">
+        <v>The proposed acquisition is expected to provide the last step in power delivery to the core to complete Navitas’ grid-to-xPU high-power portfolio, accelerating its AI infrastructure strategy under Navitas 2.0 transformation</v>
+      </c>
+    </row>
+    <row r="270" xml:space="preserve">
       <c r="A270" t="str">
-        <v>Sempra Infrastructure's ECA LNG Phase 1 Exports First LNG Cargo from Mexico's Pacific Coast</v>
+        <v>Guoxia Technology's Net Profit Surged Nearly Tenfold in First Half of 2026, Revenue Reached RMB1.427 Billion, Both Hitting Record Highs</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C270" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D270" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.prnewswire.com/news-releases/sempra-infrastructures-eca-lng-phase-1-exports-first-lng-cargo-from-mexicos-pacific-coast-302821217.html</v>
-[...2 lines deleted...]
-        <v>HOUSTON, July 8, 2026 /PRNewswire/ -- Sempra Infrastructure, a subsidiary of Sempra (NYSE: SRE), today announced that the ECA LNG Phase 1 project in Ensenada, Mexico, has safely and successfully loaded and shipped its first cargo of liquefied natural gas (LNG), an important milestone...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109388/</v>
+      </c>
+      <c r="F270" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - On August 20, 2026, Guoxia Technology Co., Ltd. ("Guoxia Technology" or "the Company", a leading global provider of “AI+” energy storage system solutions, is pleased to announce the interim results of the Company and its subsidiaries (collectively, “the Group”) for the six months ended June 30, 2026 (the "Reporting Period").
+In the first half of 2026, the global energy storage industry sustained strong growth and formally entered the TWh era. Rising renewable energy penetration, growing demand for grid flexibility, and large-scale development of AI computing infrastructure, coupled with improving economics of energy storage, have jointly driven the industry into a new phase of market-oriented, high-quality development. Seizing this opportunity, Guoxia Technology has adhered to its "AI+" energy storage platform-based strategy, evolving into an integrated energy ecosystem aggregation service provider and achieving a significant leap in business performance.
+During the Reporting Period, the Group recorded total revenue of RMB1.427 billion, representing a year-on-year increase of 106.5%. Of this, domestic revenue amounted to RMB1.14 billion, up 101.7% year-on-year, while overseas revenue reached RMB288 million, up 127.9% year-on-year. Profitability also performed strongly, with an overall gross profit margin of 19.2%, up 6.7 percentage points year-on-year, and net profit of RMB60.25 million, up 980.7% year-on-year. Profitability continued to strengthen, while the quality of operations improved steadily.
+Dual-Engine Growth Across Global Markets Drives Rapid Expansion in Delivery Scale
+In the domestic market, the Group continued to deepen strategic cooperation with the "Two Grid Companies and Two Construction Groups" as well as leading energy investment groups, steadily expanding its market share in large-scale standalone energy storage power stations. Domestic energy storage system shipments reached 3.7GWh, up 105.6% year-on-year. Leveraging its proprietary Xinghan vertical large language model and AI algorithm capabilities, the Group achieved intelligent upgrades in power generation, load, and electricity price forecasting, and completed integration with VPP and electricity pricing platforms. This supports autonomous strategy control of household energy systems and proactive safety O&amp;M of the systems, significantly improving customers’ energy utilization efficiency and economic returns.
+In overseas markets, in the first half of 2026 the Group established subsidiaries in Hong Kong, Singapore, the UK, the Netherlands, etc., building localized operation networks and service teams to develop comprehensive local service capabilities. A strategic breakthrough was achieved in the UK market, where the Group successfully entered the government-level projects, with its product compliance and localized delivery capabilities validated and brand recognition further enhanced. In Africa, the Group continued to deepen its presence, with localized networks in core markets continuously improved, driving rapid growth in business scale and further consolidating the Company’s market position in the African residential energy storage sector. According to CIC, based on newly installed capacity and shipment volume of multi-purpose energy storage systems globally in 2025, the Group ranked ninth among global energy storage system suppliers and seventh among Chinese suppliers worldwide, and stands among the global frontrunners in the African residential energy storage sector, underscoring the effectiveness of the Group’s strategy as recognized by an authoritative industry institution.
+In terms of capacity layout, in the first half of the year the Group added two new production bases in Chengdu and Lianyungang. The Group simultaneously advanced the construction of intelligent production lines for utility-scale energy storage and the capacity expansion of residential energy storage lines, systematically implementing intelligent manufacturing upgrades across all bases, significantly enhancing its in-house manufacturing capabilities and continuously reducing its reliance on external OEMs. At the supply chain management level, the Group integrated global resources and implemented lean manufacturing, leveraging economies of scale in procurement to effectively control raw material costs, effectively mitigating the impact of price fluctuations on profitability and ensuring steady and sustainable profit levels.
+Integrated Technology, Product and Platform Capabilities Build Full-Stack "AI+" Energy Storage Competitiveness
+At the technology R&amp;D level, during the Reporting Period the Group deployed its own computing infrastructure and operated its proprietary Xinghan vertical large language model locally, continuously iterating its AI algorithm capabilities and optimizing the Safe ESS and HANCHU iESS platforms, constantly improving the accuracy of power generation, load and electricity price forecasting, thereby enhancing system safety while effectively creating excess returns for customers.
+At the product innovation level, the Group focused on core technology breakthroughs such as EMS intelligent dispatching and 3S integrated inverters, and built a thermal runaway simulation laboratory to solidify its safety foundation. During the Reporting Period, it launched a brand-new 16kWh residential energy storage product series for overseas markets, featuring larger capacity and higher safety to meet diverse scenario needs in Europe, Africa and elsewhere, while advancing R&amp;D of next-generation energy storage batteries and inverters. It has now formed a multi-tiered product matrix covering residential, commercial &amp; industrial, and grid-side applications.
+At the digital energy platform level, leveraging the digital energy platform the Group enables open access to multiple brands and products, breaking down data silos and building high-quality datasets to support the continuous evolution of AI. Through its three-tier proactive safety prevention and control system, it has realized the evolution of capabilities from "passive response" to "proactive maintenance," and is committed to providing customers with comprehensive energy services covering the full lifecycle of assets.
+Outlook: Deepening Integrated Ecosystem Layout, Toward Becoming a Leader in Smart Energy Infrastructure
+Looking ahead to the second half of 2026, the Group will remain firmly committed to its “AI+” Energy Storage strategy, and continue to cultivate six key strategic areas: iterating AI algorithms and large model capabilities, accelerating the rollout of the new-generation energy storage product matrix, deepening cooperation with domestic core customers and expanding its share of large-scale standalone energy storage power stations, while also cultivating the European and African markets and promoting localized operations, building a virtual power plant control system based on the AI dispatching platform, and pioneering the "green power—energy storage—computing" synergy model to provide high-reliability, low-cost green energy support for global intelligent computing centers.
+The Group is committed to building an integrated ecosystem encompassing “AI + Energy Storage + Virtual Power Plants + Computing,” advancing the deep integration of energy storage technologies with the new-type power system, and becoming a leader in smart energy infrastructure, while creating sustainable and superior returns for shareholders and partners through a long-term value-oriented approach.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Lost Money on Peabody Energy Corporation (BTU)? Urged to Join Class ...</v>
+        <v>Mitsubishi Electric to Demonstrate Smart Building and Smart City Technologies in Legacy Building at Berlin’s Urban Tech Republic</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C271" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D271" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E271" t="str">
-        <v>https://pr-inside.com/lost-money-on-peabody-energy-corporation-btu-urged-to-join-class-r5199257.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/mitsubishi-electric-demonstrate-smart-building-030000149.html</v>
       </c>
       <c r="F271" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 8, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
-[...2 lines deleted...]
-    <row r="272">
+        <v>TOKYO, August 25, 2026--Mitsubishi Electric Corporation (TOKYO: 6503) announced today that it will demonstrate smart building and smart city technologies at an innovation and research district being developed in the Berlin TXL project at the former Tegel Airport in Berlin, Germany on September 1. Using a legacy building at the Urban Tech Republic, the demonstration aims to improve energy efficiency, thermal comfort and operational efficiency, and also explore the potential for optimized energy m</v>
+      </c>
+    </row>
+    <row r="272" xml:space="preserve">
       <c r="A272" t="str">
-        <v>ROSEN, A TOP-RANKED LAW FIRM, Encourages Peabody Energy Corporation ...</v>
+        <v>Mech-Mind Launches IPO: Baillie Gifford Leads 9 Top Cornerstone Investors, HK$2.7B for AI R&amp;D &amp; Global Commercialization</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C272" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D272" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E272" t="str">
-        <v>https://pr-inside.com/rosen-a-top-ranked-law-firm-encourages-peabody-energy-corporation-r5199239.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109383/</v>
+      </c>
+      <c r="F272" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - Mech-Mind Robot (stock code: 09615.HK) today officially commenced its initial public offering, with a proposed price range of HK$95.30 to HK$101.70 per share and an offering of approximately 23.14 million shares. Should the over-allotment option be exercised in full, the maximum gross proceeds could reach HK$2.706 billion.
+The offering has attracted a stellar cornerstone investor line-up, led by Baillie Gifford, the century-old Scottish asset management giant renowned for its long-term holdings in technology leaders such as Tesla and Nvidia. Other participating cornerstone investors include Taikang Life, a leading Chinese insurance asset manager; Jane Street, the legendary quantitative trading firm on Wall Street; Golden Link, the industrial capital arm of BYD; as well as Invus, Ghisallo, Ruihua, NGS Super Fund, and E Fund, among other well-known institutions.
+Standardized Robot “Eye-Brain-Hand”: Global Market Share Ranked First for Four Consecutive Years by a Dominant Margin
+Mech-Mind focuses on providing robots with a complete closed-loop execution system comprising “eyes” (3D vision), “brain” (AI decision-making), and “hands” (dexterous manipulation). The Company is committed to leveraging standardized, universal product components to break the long-standing industry challenge of high-cost, hard-to-replicate customized solutions. With highly standardized hardware and software suites, its products offer exceptional versatility and reusability, enabling flexible adaptation to diverse industrial scenarios, including automotive, new energy, consumer electronics, education, and general manufacturing.
+According to CIC Report, in 2025 Mech-Mind ranked first in the global AI + 3D vision-guided non-specialty intelligent robot component market with a market share of approximately 22.1% (revenue of approximately RMB389 million), with its revenue scale nearly 2.6 times that of the second-placed player (8.5%). In terms of shipment volume, the Company captured a 27.5% market share, exceeding the combined total of the next four manufacturers. Mech-Mind ranked first in the China, Japan, and North American markets, and also held a leading position in Southeast Asia, Europe, and South Korea, maintaining the No.1 global market share for four consecutive years.
+As of March 31, 2026, Mech-Mind has served more than 100 Fortune Global 500 companies in total, with over 29.000 units deployed globally, covering more than 50 different application scenarios across dozens of industries, and capable of handling over 100,000 types of goods. Its client portfolio encompasses global manufacturing giants including CATL, BYD, Midea, Foxconn, Toyota, Volkswagen, and suppliers within Tesla’s supply chain. The Company maintains exceptionally high customer retention. Revenue contribution from existing customers accounted for 78% of total revenue in 2025, and further increased to 86% as at March 31, 2026. Its products are deeply integrated into customers’ production processes, resulting in significant switching costs and underpinning long-term growth momentum. Furthermore, leveraging an extensive, efficient network comprising 1,369 system integrators across the globe, the Company serves end customers in close to 50 countries and regions.
+Robust Financial Growth: Gross Margin Surges to 64.6% with a Clear Profitability Path
+Financial data indicates that Mech-Mind is in a critical phase of rapid growth with markedly improved profitability quality. From 2023 to 2025, the Company’s revenue surged from RMB181 million to RMB389 million, representing a compound annual growth rate (CAGR) of 46.6%. In the first quarter of 2026, revenue jumped 73.1% year-on-year to RMB107 million, demonstrating robust resilience amid slowing investment across the global manufacturing sector.
+Driven by the realization of economies of scale, supply chain cost optimization and an increased revenue share from overseas markets with favorable gross margin profile, the Company’s gross margin rose substantially from 39.1% in 2023 to 51.1% in 2024, further climbing to 64.6% in 2025, and hitting 64.8% in the first quarter of 2026. In terms of gross profit, it registered a year-on-year increase of 94.5% in 2024, 82.8% in 2025 and 79.7% in the first quarter of 2026, demonstrating strong growth momentum.
+Excluding non-operating factors such as fair value changes in redemption liabilities, the Company’s adjusted net loss narrowed significantly from RMB334 million in 2023 to RMB214 million in 2024, and further declined to RMB109 million in 2025. The adjusted net loss stood at merely RMB33 million in the first quarter of 2026, representing a 14.6% year-on-year contraction with sustained sequential quarterly improvement, which points to a clear path toward profitability. Meanwhile, operating leverage continued to strengthen. The sales expense ratio dropped substantially from 102.7% in 2023 to 42.4% in the first quarter of 2026; the administrative expense ratio fell from 58.2% to 29.9%; and the R&amp;D expense ratio declined from 65.6% to 36.0%.
+Product sales volume and customer base expanded in tandem. Sales of intelligent robotic guidance products increased from 3,654 units in 2023 to 5,852 units in 2024, reaching 8,268 units in 2025 and 2,412 units in the first quarter of 2026. The number of ordering customers for the respective periods grew from 509 in 2023 to 605 in 2024 and 625 in 2025, and hit 258 in the first quarter of 2026.
+Globalization Gathers Pace: Over Half of Revenue Generated Overseas, Spanning Around 50 Countries and Regions
+Breakthrough progress in overseas markets has become a key pillar for Mech-Mind’s value re_x001e_rating. Between 2023 and 2025, revenue from overseas customers rose from RMB58.6 million to RMB196 million, representing a CAGR of approximately 83%, well above the Company’s overall growth rate. In 2025, overseas markets contributed RMB196 million in revenue, accounting for 50.3% of total revenue — crossing the 50% threshold for the first time. Overseas gross profit also made up more than half of total gross profit, a clear reflection of the Company’s technical premium and pricing power.
+The Company embraced a globalization strategy from its early days. Back in 2019, it established its German subsidiary. To date, subsidiaries have been set up in the United States, Germany, Japan, South Korea and Hong Kong. More than ten business centers operate in Tokyo, Seoul, Chicago, Munich and other locations, with business footprint covering roughly 50 countries and regions and over 900 cumulative overseas customers served. The Company has obtained major international certifications, including FCC, CE, IC, UKCA, VCCI, KC and NRTL. Its overseas organization is structured across three major regions: Asia_x001e_Pacific, Europe and the Americas. It is progressively moving into the phase of penetrating lower_x001e_tier geographic markets and accelerating in_x001e_depth local cultivation.
+Tsinghua-Founded Core Team &amp; World-Class R&amp;D Capabilities
+Mech-Mind was founded in 2016 by Shao Tianlan, an alumnus of Tsinghua University. Its founding team boasts top-tier technical expertise and a global vision. Shao Tianlan, founder and chief executive officer, earned his bachelor’s degree from the School of Software, Tsinghua University, followed by a master’s degree in robotics from the Technical University of Munich (Technische Universitat Munchen) in Germany. Fu Ao, co-founder and vice president of business, holds a bachelor’s degree from the Department of Precision Instrument and a master’s degree from the Department of Mechanical Engineering, Tsinghua University, and previously worked at ABB prior to co-founding the Company. Ding Youshuang, co-founder and vice president of R&amp;D, obtained his doctorate from the Department of Electrical Engineering, Tsinghua University. Zhang Jianwei, Chief Scientist, is an International Member of the Chinese Academy of Engineering and a Member of the German National Academy of Engineering Sciences, a leading authority in intelligent robotics.
+As of March 31, 2026, the Company employed 229 R&amp;D personnel, accounting for 36% of its total headcount. From 2023 to 2025, cumulative R&amp;D expenditure represented 40.6% of total operating revenue over the period. As of the Latest Practicable Date, the Company held 162 invention patents, 152 utility model patents, 33 design patents and 70 software copyrights. Mech-GPT, its large multimodal model, was recognized by the World Economic Forum as World Economic Forum MINDS Programme.
+Blue Ocean Market Surges: Proceeds to Fuel AI R&amp;D and Accelerate Global Commercialization
+From an industry perspective, global AI + 3D vision_x001e_guided non-specialty intelligent robot component market is experiencing explosive growth. According to data from CIC, this market is expected to grow from RMB1.8 billion in 2025 to RMB10.6 billion in 2030, representing a CAGR of 43.2%, and is projected to further expand to RMB102.5 billion by 2035. Over the same period, the global non-specialty intelligent robot market is expected to grow from 590,000 units in 2025 to 2.25 million units in 2030, and reach 12.08 million units by 2035.
+As a specialist technology company applying for listing under Chapter 18C of the Listing Rules, Mech-Mind has crossed the critical watershed from technology validation to scaled commercialization. The Company possesses a stable and rapidly growing revenue base, a high gross margin level, and a clear path to profitability, standing in stark contrast to many technology enterprises that are still in the R&amp;D-intensive stage and remain heavily reliant on external financing to sustain operations.
+Since its establishment, Mech-Mind has secured investments from a number of premier financial investors and industrial capital players. Under the Chapter 18C regime, the Company’s Pathfinder Sophisticated Independent Investor(s)” or “Pathfinder SII(s)” are Sequoia China and Qiming Venture Partners; its Other Sophisticated Independent Investor is Intel. In addition, Mech-Mind’s investor base also includes Meituan, IDG Capital, GIC, Source Code Capital, China Growth Capital, CICC-Porsche Fund, Coatue, among others.
+Through this IPO, the net proceeds will be precisely allocated to the following core strategic areas: approximately 31.8% for the continued enhancement of R&amp;D investment (of which 14.6% for strengthening AI-centric software capabilities, 9.4% for optimizing core hardware competitiveness, and 7.7% for building scalable R&amp;D infrastructure); approximately 29.4% for expanding global presence and accelerating commercialization (23.7% for overseas business development and 6.3% for domestic business expansion); approximately 25.2% or enriching product portfolios and broadening application scenarios (14.5% for the development of the next-generation “eye-brain-hand” solutions, and 10.7% for expanding into more scenarios such as services and households); approximately 5.0% for capacity expansion and operational efficiency improvement; and approximately 8.6% or working capital and general corporate purposes.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Join Class Action to Recover Losses From First Solar, Inc. (FSLR) - ...</v>
+        <v>First Solar, Inc. (FSLR) Lawsuit - Investors Urged to Contact Levi ...</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C273" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D273" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E273" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-first-solar-inc-fslr-r5199224.htm</v>
+        <v>https://pr-inside.com/first-solar-inc-fslr-lawsuit-investors-urged-to-contact-levi-r5215801.htm</v>
       </c>
       <c r="F273" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>/C O R R E C T I O N -- Dandelion Energy/</v>
+        <v>LG ELECTRONICS BRINGS HIGH-EFFICIENCY LIVING TO MORE CONSUMERS AT IFA 2026</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C274" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D274" t="str">
         <v>Energy</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.prnewswire.com/news-releases/dream-finders-homes-and-ward-communities-partner-with-dandelion-energy-and-upstream-lease-to-adopt-geothermal-in-new-maryland-communities-302819080.html</v>
+        <v>https://www.prnewswire.com/news-releases/lg-electronics-brings-high-efficiency-living-to-more-consumers-at-ifa-2026-302858296.html</v>
       </c>
       <c r="F274" t="str">
-        <v>In the news release, Dream Finders Homes and Ward Communities Partner with Dandelion Energy and Upstream Lease to Adopt Geothermal in New Maryland Communities, issued 07-Jul-2026 by Dandelion Energy over PR Newswire, we are advised by the company that changes have been made. The complete,...</v>
+        <v>Extending Advanced Energy-Saving Technologies Beyond Flagship Models to a Broader Appliance Portfolio News Summary LG expands advanced energy-saving technologies beyond flagship products to bring high-efficiency home appliances to a broader range of consumers at IFA 2026. Through...</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against Peabody ...</v>
+        <v>NASA Sets Coverage for Roman Space Telescope Launch from Florida</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C275" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D275" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E275" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-peabody-r5199192.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359418</v>
       </c>
       <c r="F275" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>Coverage plans are ready for NASA&amp;#39;s Nancy Grace Roman Space Telescope prelaunch and launch activities. Roman is NASA&amp;#39;s next-generation observatory designed to explore some of the universe&amp;#39;s biggest mysteries, including dark energy. - - NASA and SpaceX are targeting Roman&amp;#39;s liftoff for no earlier than 7:26 a.m. EDT Sunday, Aug. 30, aboard a SpaceX Falcon Heavy rocket from Launch Complex 39A at the agency&amp;#39;s Kennedy Space Center in Florida. Launch coverage begins at 6:20 a.m. - - Live coverage... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359418</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Pomerantz LLP Announces The Filing of a Class Action Lawsuit Against ...</v>
+        <v>Levi &amp; Korsinsky Urges First Solar, Inc. (FSLR) Shareholders to Act ...</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C276" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D276" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E276" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-lawsuit-against-r5199188.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-first-solar-inc-fslr-shareholders-to-act-r5215784.htm</v>
       </c>
       <c r="F276" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Strathcona Resources Ltd. Announces First Steam at Meota Central and Provides Update on Lloydminster Thermal Business</v>
+        <v>ROSEN, REGARDED INVESTOR COUNSEL, Encourages Bloom Energy Corporation ...</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C277" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D277" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.prnewswire.com/news-releases/strathcona-resources-ltd-announces-first-steam-at-meota-central-and-provides-update-on-lloydminster-thermal-business-302821329.html</v>
+        <v>https://pr-inside.com/rosen-regarded-investor-counsel-encourages-bloom-energy-corporation-r5215775.htm</v>
       </c>
       <c r="F277" t="str">
-        <v>CALGARY, AB, July 8, 2026 /PRNewswire/ - Strathcona Resources Ltd. ("Strathcona" or the "Company") (TSX: SCR) today announced it successfully achieved first steam at its Meota Central project on June 6, 2026. Construction of Meota Central is now complete, with first oil expected late in...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Investors Urged to Contact Levi &amp; Korsinsky For Information Before ...</v>
+        <v>Close Encounters: New UFO-Themed Online Slot Lands at CryptoSlots and Slotland with Free Spins</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C278" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D278" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E278" t="str">
-        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5199152.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359410</v>
       </c>
       <c r="F278" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Something strange is happening in the desert&amp;#8230; Close Encounters has landed at CryptoSlots.com and Slotland, bringing UFOs, secret agents, alien energy and one very unlucky cow to the reels, with 111% Match Bonus and 50 Free Spins for all players. - - View or download video version of this story - - The new 4-reel, 14-payline slot transports players to an Area 51-style military base, where UFOs light up the night sky and flying saucers cause havoc. With varying symbol sizes and b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359410</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Fervo Energy Learning Curve Continues on 3rd Generation Well Design, Boosting Drilling Rates by 143% Since Its First Cape Station Well</v>
+        <v>Class Action Filed Against Peabody Energy Corporation (BTU) Over Securities ...</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C279" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D279" t="str">
-        <v>Finance, Energy, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324500/0/en/Fervo-Energy-Learning-Curve-Continues-on-3rd-Generation-Well-Design-Boosting-Drilling-Rates-by-143-Since-Its-First-Cape-Station-Well.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-peabody-energy-corporation-btu-over-securities-r5215762.htm</v>
       </c>
       <c r="F279" t="str">
-        <v>Sawtooth 7 sets a new drilling pace record, reaching 19,448 feet measured depth with a 7,500-foot lateral in 21 days Sawtooth 7 sets a new drilling pace record, reaching 19,448 feet measured depth with a 7,500-foot lateral in 21 days</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>North American Construction Group Awarded Five-Year Heavy Equipment Services Contract in the Canadian Oil Sands Region</v>
+        <v>BE SHAREHOLDER ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C280" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D280" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324478/0/en/North-American-Construction-Group-Awarded-Five-Year-Heavy-Equipment-Services-Contract-in-the-Canadian-Oil-Sands-Region.html</v>
+        <v>https://www.newsfilecorp.com/release/311177/BE-SHAREHOLDER-ACTION-REMINDER-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
       </c>
       <c r="F280" t="str">
-        <v>Strengthens Recurring Revenue Profile with Approximately $135 Million of Incremental Backlog Strengthens Recurring Revenue Profile with Approximately $135 Million of Incremental Backlog</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Vermilion Energy Inc. Announces TSX Approval for Renewal of Normal Course Issuer Bid and Confirms Q2 2026 Release Date and Conference Call Details</v>
+        <v>Pomerantz LLP Notifies Shareholders of Class Action Against Peabody ...</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C281" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D281" t="str">
-        <v>Finance, Energy, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.prnewswire.com/news-releases/vermilion-energy-inc-announces-tsx-approval-for-renewal-of-normal-course-issuer-bid-and-confirms-q2-2026-release-date-and-conference-call-details-302821172.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-class-action-against-peabody-r5215711.htm</v>
       </c>
       <c r="F281" t="str">
-        <v>CALGARY, AB, July 8, 2026 /PRNewswire/ - Vermilion Energy Inc. ("Vermilion", "We", "Our", or the "Company") (TSX: VET) (NYSE: VET) is pleased to announce that the Toronto Stock Exchange ("TSX") has approved the notice of Vermilion's intention to commence a normal course issuer bid...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Envision Energy und ju:niz Energy realisieren erste Gen-8-BESS-Projekte und versorgen Deutschlands zukünftige Energiesysteme mit Strom</v>
+        <v>Class Action by Pomerantz LLP Filed Against First Solar, Inc.– FSLR</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C282" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D282" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-und-juniz-energy-realisieren-erste-gen-8-bess-projekte-und-versorgen-deutschlands-zukunftige-energiesysteme-mit-strom-302821248.html</v>
+        <v>https://pr-inside.com/class-action-by-pomerantz-llp-filed-against-first-solar-inc-fslr-r5215710.htm</v>
       </c>
       <c r="F282" t="str">
-        <v>MÜNCHEN, 8. Juli 2026 /PRNewswire/ -- Envision Energy, ein weltweit führendes Unternehmen im Bereich grüner Technologien, ist eine Partnerschaft mit ju:niz Energy eingegangen, um seine ersten Gen-8-BESS-Projekte in Deutschland mit einer Gesamtkapazität von 140,6 MWh zu realisieren. Die...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Calvert International AG Publishes 2025 Consolidated Financial Results and Provides Positive Outlook for 2026</v>
+        <v>GameChange Energy completes commissioning of its Genius Tracker™ for Dannevirke Solar Farm in New Zealand</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C283" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D283" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.newmediawire.com/news/calvert-international-ag-publishes-2025-consolidated-financial-results-and-provides-positive-outlook-for-2026-7087577</v>
+        <v>https://www.prnewswire.com/news-releases/gamechange-energy-completes-commissioning-of-its-genius-tracker-for-dannevirke-solar-farm-in-new-zealand-302858676.html</v>
       </c>
       <c r="F283" t="str">
-        <v xml:space="preserve">Strategic transformation completed, positioning the Company for its next phase of growth Strengthened platform supports targeted acquisitions and long-term value creation Positive outlook supported by an active strategic acquisition pipeline FRANKFURT AM MAIN, GERMANY - July 8, 2026 ( NEWMEDIAWIRE ) - Calvert International AG ("CIAG"; ISIN DE000A2YN5X9) today announced the publication of its consolidated financial statements for the fiscal year ended 31 December 2025. The financial year marked an important milestone in the Company's strategic evolution. During the year, CIAG completed a comprehensive repositioning of its business, strengthened its corporate structure and established the foundation for the next stage of its long-term growth strategy. CIAG generated consolidated revenues of </v>
+        <v>SYDNEY, Aug. 25, 2026 /PRNewswire/ -- GameChange Energy, a global provider of renewable energy infrastructure solutions, today announced the successful tracker commissioning of Bright Fern Energy's 23 MWp Dannevirke Solar Farm in New Zealand. The project marks GameChange Energy's first...</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Palmetto Launches Energy Backup Plan to Make Whole-Home Battery Backup Accessible to Consumers</v>
+        <v>Centrus Hosts Governor DeWine and JobsOhio at Piketon Uranium Enrichment Facility</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C284" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D284" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.prnewswire.com/news-releases/palmetto-launches-energy-backup-plan-to-make-wholehome-battery-backup-accessible-to-consumers-302821234.html</v>
+        <v>https://www.prnewswire.com/news-releases/centrus-hosts-governor-dewine-and-jobsohio-at-piketon-uranium-enrichment-facility-302858751.html</v>
       </c>
       <c r="F284" t="str">
-        <v>Predictable monthly subscription eliminates upfront cost and repair bills while delivering automatic power during grid outages CHARLOTTE, N.C., July 8, 2026 /PRNewswire/ -- Palmetto, America's leading consumer energy platform, today announced the Palmetto Energy Backup Plan, a...</v>
+        <v>Ohio's growing role in strengthening U.S. energy security, advanced manufacturing, and the domestic nuclear fuel supply chain highlighted by state, federal, and industry leaders High resolution photos/video of the Governor's tour are available HERE. Additional photos and b-roll of the...</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>ONE Gas Second Quarter 2026 Conference Call and Webcast Scheduled</v>
+        <v>SBA, Department of Energy Partner to Advance President Trump's American Energy Dominance Agenda</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C285" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D285" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.prnewswire.com/news-releases/one-gas-second-quarter-2026-conference-call-and-webcast-scheduled-302821031.html</v>
+        <v>https://www.prnewswire.com/news-releases/sba-department-of-energy-partner-to-advance-president-trumps-american-energy-dominance-agenda-302858747.html</v>
       </c>
       <c r="F285" t="str">
-        <v>TULSA, Okla., July 8, 2026 /PRNewswire/ -- ONE Gas, Inc. (NYSE: OGS) will release its second quarter 2026 financial results after the market closes on Tuesday, August 4, 2026. The ONE Gas executive management team will participate in a conference call the following day, Wednesday, August...</v>
+        <v>WASHINGTON, Aug. 24, 2026 /PRNewswire/ -- Today, the U.S. Small Business Administration (SBA) and the U.S. Department of Energy (DOE) announced a Memorandum of Agreement (MOA) establishing a strategic partnership to advance President Donald J. Trump's American energy dominance agenda....</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>SM Energy Schedules Second Quarter 2026 Conference Call for August 6, 2026</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds First Solar, Inc. (FSLR) ...</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C286" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D286" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.prnewswire.com/news-releases/sm-energy-schedules-second-quarter-2026-conference-call-for-august-6-2026-302821168.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-first-solar-inc-fslr-r5215704.htm</v>
       </c>
       <c r="F286" t="str">
-        <v>DENVER, July 8, 2026 /PRNewswire/ -- SM Energy Company (the "Company" or "SM") (NYSE: SM) today announced that it plans to release second quarter 2026 financial and operating results after market close on August 5, 2026. The Company will hold a conference call to discuss results on August...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Capital Power Enters Long-term Energy Supply Agreement with Meta in Alberta</v>
+        <v>Securities Class Action Lawsuit Filed Against First Solar, Inc. (FSLR) ...</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C287" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D287" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324413/0/en/Capital-Power-Enters-Long-term-Energy-Supply-Agreement-with-Meta-in-Alberta.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-first-solar-inc-fslr-r5215691.htm</v>
       </c>
       <c r="F287" t="str">
-        <v>Agreement positions Capital Power as a hyperscale energy partner of choice with 250 MW for Meta's Sturgeon County data centre – powering Alberta's rise in the North American AI economy Agreement positions Capital Power as a hyperscale energy partner of choice with 250 MW for Meta's Sturgeon County data centre – powering Alberta's rise in the North American AI economy</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>$BTU Class Action: Peabody Faces Securities Fraud Allegations After ...</v>
+        <v>Theralase(R) Closes C$3.6 Million Brokered Financing</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C288" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D288" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E288" t="str">
-        <v>https://pr-inside.com/btu-class-action-peabody-faces-securities-fraud-allegations-after-r5199109.htm</v>
+        <v>https://www.newsfilecorp.com/release/311258/TheralaseR-Closes-C3.6-Million-Brokered-Financing</v>
       </c>
       <c r="F288" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 24, 2026) - Theralase® Technologies Inc. (TSXV: TLT) (OTCQB: TLTFF) ("Theralase®" or the "Company"), a clinical stage pharmaceutical company dedicated to the research and development of energy-activated small molecules for the safe and effective destruction of cancer, bacteria and viruses, is pleased to announce that it has closed its previously announced brokered private placement offering ("Offering"), pursuant to which the Company issued 14,812,500...</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Marquis Who's Who Honors Kevin Thibeau for Expertise in Natural Resources</v>
+        <v>Securities Fraud Class Action Filed Against Peabody Energy Corporation ...</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C289" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D289" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.prnewswire.com/news-releases/marquis-whos-who-honors-kevin-thibeau-for-expertise-in-natural-resources-302821178.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-peabody-energy-corporation-r5215682.htm</v>
       </c>
       <c r="F289" t="str">
-        <v>UNIONDALE, N.Y., July 8, 2026 /PRNewswire/ -- Marquis Who's Who honors Kevin Thibeau for his expertise in natural resources, particularly for his leadership in the oil and natural gas industry. With more than 15 years of experience in his field and a decade of experience in his current...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Utilities Need Business-Aligned GIS Strategies to Advance Grid Modernization, Advises Info-Tech Research Group</v>
+        <v>Murphy Oil Corporation Announces New Chief Legal Officer</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C290" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D290" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.prnewswire.com/news-releases/utilities-need-business-aligned-gis-strategies-to-advance-grid-modernization-advises-info-tech-research-group-802307087.html</v>
+        <v>https://finance.yahoo.com/energy/articles/murphy-oil-corporation-announces-chief-203000335.html</v>
       </c>
       <c r="F290" t="str">
-        <v>As utilities face rising pressure to modernize grids, improve asset visibility, and integrate operational data, many organizations are viewing geographic information systems as a strategic enabler to enterprise-wide decision-making rather than just a basic mapping tool. Info-Tech Research...</v>
+        <v>HOUSTON, August 24, 2026--Murphy Oil Corporation (NYSE: MUR) today announced the appointment of Michol L. Ecklund as Senior Vice President, Chief Legal Officer and Corporate Secretary of the Company, effective August 31, 2026.</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Greenland Mines (GRML) Accelerates Rare Earth Development at Sarfartoq Project</v>
+        <v>TriSummit Utilities Inc. Announces $200 Million Medium-Term Note Offering</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C291" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D291" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-accelerates-rare-earth-development-at-sarfartoq-project-7087570</v>
+        <v>https://www.newsfilecorp.com/release/311233/TriSummit-Utilities-Inc.-Announces-200-Million-MediumTerm-Note-Offering</v>
       </c>
       <c r="F291" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - July 8, 2026 ( NEWMEDIAWIRE ) - As governments and manufacturers race to secure reliable supplies of rare earth elements for electric vehicles, renewable energy technologies and defense systems, projects that can advance toward modern resource estimates and economic studies are drawing increasing attention. Greenland Mines (NASDAQ: GRML) , a mineral exploration and development company focused on building a strategic portfolio of critical mineral assets in Greenland, recently announced a significant step forward in the development of its Sarfartoq Neodymium-Praseodymium Rare Earth Magnet Project through an accelerated program to update the project’s mineral resource estimate in accordance with U.S. Securities and Exchange Commission Regulation S-K 1300. Updating a Mineral </v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 24, 2026) - TriSummit Utilities Inc. ("TSU") announced today that it has agreed to issue $200,000,000 of senior unsecured medium-term notes (the "Offering"). The notes carry a coupon rate of 4.44% and mature on August 26, 2033.The Offering is expected to close on or about August 26, 2026. The net proceeds resulting from the Offering will be used (i) as to approximately $176,000,000, to repay amounts outstanding under the Canadian tranche of TSU's...</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>EnerCom Announces Liberty Energy as a Keynote Speaker at the 31st Annual EnerCom Denver- The Energy Investment Conference, August 17-19, 2026, in Denver, Colorado</v>
+        <v>Micropolis Robotics Becomes a Robotics and Physical AI Solutions Provider to ADNOC</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C292" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D292" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.prnewswire.com/news-releases/enercom-announces-liberty-energy-as-a-keynote-speaker-at-the-31st-annual-enercom-denver--the-energy-investment-conference-august-1719-2026-in-denver-colorado-302821108.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350106/0/en/micropolis-robotics-becomes-a-robotics-and-physical-ai-solutions-provider-to-adnoc.html</v>
       </c>
       <c r="F292" t="str">
-        <v>Investors are encouraged to register for EnerCom Denver – The Energy Investment Conference, featuring a broad group of public and private energy companies Limited presentation openings are available for E&amp;P, Midstream, OFS, Energy Transition, and Emerging Technology companies Sponsorship...</v>
+        <v>Milestone opens a new commercial pathway for Micropolis to deploy UAE-developed autonomous technologies across large-scale oil and gas operations Milestone opens a new commercial pathway for Micropolis to deploy UAE-developed autonomous technologies across large-scale oil and gas operations</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Offshore wind boom must not repeat mistakes of the past, report warns</v>
+        <v>SM Energy Declares Quarterly Cash Dividend</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C293" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D293" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E293" t="str">
-        <v>https://pressat.co.uk/releases/offshore-wind-boom-must-not-repeat-mistakes-of-the-past-report-warns-3afb09bfe1591b2eeb3429dd22081228/</v>
+        <v>https://www.prnewswire.com/news-releases/sm-energy-declares-quarterly-cash-dividend-302858535.html</v>
       </c>
       <c r="F293" t="str">
-        <v>Wednesday 8 July, 2026 With offshore wind developments set to expand rapidly in coming years, a new research report from Rewilding Britain warns that the UK risks repeating the mistakes of previous phases of industrialisation unless communities and nature are placed at the heart of plans. The report says rewilding must be built into planning for offshore wind developments, with a key focus on ensuring that coastal communities and marine nature share in benefits rather than suffering negative impacts. It presents practical solutions to ensure Britain's offshore wind growth delivers positive impacts for both coastal communities and nature from the outset, highlighting three key solutions: Integrate marine rewilding in development plans so clean energy can serve as a vital catalyst for regene</v>
+        <v>DENVER, Aug. 24, 2026 /PRNewswire/ -- SM Energy Company (the "Company" or "SM") (NYSE: SM) today announced that its Board of Directors approved the quarterly cash dividend of $0.22 per share of common stock outstanding. The dividend will be paid on September 21, 2026, to stockholders of...</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>China’s Summer Cooling Essentials Surge in European Markets as Zhejiang Power Grid Empowers Agile Smart Manufacturing</v>
+        <v>Market One: MustGrow Biologics Receives First Bayer Milestone Payment</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C294" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D294" t="str">
-        <v>Energy</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E294" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/chinas-summer-cooling-essentials-surge-in-european-markets-as-zhejiang-power-grid-empowers-agile-smart-manufacturing/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311150/Market-One-MustGrow-Biologics-Receives-First-Bayer-Milestone-Payment</v>
       </c>
       <c r="F294" t="str">
-        <v/>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 24, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.MustGrow Biologics Corp.: Advancing biocontrol technology commercializationMustGrow Biologics Corp. (TSXV: MGRO) (OTCQB: MGROF)...</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Envision Energy et ju:niz Energy mettent en œuvre leurs premiers projets de systèmes de stockage d'énergie par batterie (BESS) de 8ᵉ génération, qui alimenteront les futurs réseaux énergétiques allemands</v>
+        <v>Edison Innovations Licenses PFS/KSF Phosphor Patents To Huizhou Torch ...</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C295" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D295" t="str">
         <v>Energy</v>
       </c>
       <c r="E295" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-et-juniz-energy-mettent-en-uvre-leurs-premiers-projets-de-systemes-de-stockage-denergie-par-batterie-bess-de-8-generation-qui-alimenteront-les-futurs-reseaux-energetiques-allemands-302821018.html</v>
+        <v>https://pr-inside.com/edison-innovations-licenses-pfsksf-phosphor-patents-to-huizhou-torch-r5215664.htm</v>
       </c>
       <c r="F295" t="str">
-        <v>MUNICH, 8 juillet 2026 /PRNewswire/ -- Envision Energy, un leader mondial des technologies vertes, s'est associé à ju:niz Energy pour mettre en œuvre ses premiers projets de systèmes de stockage d'énergie par batterie (BESS) de 8ᵉ génération en Allemagne, d'une capacité totale de 140,6...</v>
+        <v>(PR-inside.com) Huizhou Torch Energy To Apply Edison Innovations' Exclusive PFS/KSF Technology Patents For All LEDs Related To Display Applications DALLAS, TX AND HUIZHOU, CHINA / ACCESS Newswire / August 24, 2026 / Edison Innovations, a Dominion Harbor Company (www.dominionharbor.com), has licensed select patents from its exclusive PFS/KSF patent portfolio to Huizhou Torch Energy Electronic Technology Co., Ltd. The agreement was announced by Preston Morgan of Dominion Harbor's Edison Team and Weihang Cheng of Huizhou Torch Energy's R&amp;D Department. Huizhou Torch Energy will apply the Edison PFS/KSF technology patents to develop and manufacture its full range of Mini LED, LED, and Micro LED products, ..</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Doctor's Best Adds New Magnesium and Creatine Powders to Product Line</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Bloom Energy ...</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C296" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D296" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.prnewswire.com/news-releases/doctors-best-adds-new-magnesium-and-creatine-powders-to-product-line-302821005.html</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-bloom-energy-r5215660.htm</v>
       </c>
       <c r="F296" t="str">
-        <v>Versatile New Powder Formats Support Energy, Performance, and Relaxation with Science-Backed Ingredients TUSTIN, Calif., July 8, 2026 /PRNewswire/ -- Doctor's Best, a leading nutritional supplement company, announces two new additions to its product lineup of more than 200 science-based...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Levi &amp; Korsinsky Notifies First Solar, Inc. (FSLR) Investors - Lead ...</v>
+        <v>Starstruck: NASA Research Shows How Sun’s Ancient History Shaped Earth</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C297" t="str">
-        <v>PR-Inside</v>
+        <v>NASA</v>
       </c>
       <c r="D297" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E297" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-first-solar-inc-fslr-investors-lead-r5199071.htm</v>
+        <v>https://science.nasa.gov/solar-system/starstruck-nasa-research-shows-how-suns-ancient-history-shaped-earth/</v>
       </c>
       <c r="F297" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>At the center of our solar system, the Sun influences every planet that orbits it. In two recent NASA-funded studies, scientists uncovered how ancient events in the Sun’s history may have helped create Earth’s unique climate and driven previously unexplained climatic shifts. In new research, scientists at NASA’s SHIELD (Solar Wind with Hydrogen Ion charge Exchange and Large-Scale Dynamics) center — one of […]</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Pacolet Milliken Welcomes Alzchem Group to Bushy Park, Goose Creek, SC</v>
+        <v>U.S. Department of Energy Selects Princeton NuEnergy for $50 Million Grant to Build Closed-Loop Cathode-to-Cathode® Facility</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C298" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D298" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.prnewswire.com/news-releases/pacolet-milliken-welcomes-alzchem-group-to-bushy-park-goose-creek-sc-302820989.html</v>
+        <v>https://www.prnewswire.com/news-releases/us-department-of-energy-selects-princeton-nuenergy-for-50-million-grant-to-build-closed-loop-cathode-to-cathode-facility-302858559.html</v>
       </c>
       <c r="F298" t="str">
-        <v>BERKELEY COUNTY, S.C., July 8, 2026 /PRNewswire/ -- Bushy Park, a premier industrial utilities company and multi-tenant manufacturing site located in Berkeley County, SC, has been selected as the location for a significant new U.S. production facility by Alzchem Group AG, a global leader...</v>
+        <v>$110 million project will deploy PNE's proprietary direct recycling technology to strengthen domestic production of battery-grade cathode active materials PRINCETON, N.J., Aug. 24, 2026 /PRNewswire/ -- Princeton NuEnergy Inc. (PNE), a U.S.-based advanced battery materials company...</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>TGS Sells North American Well Data Products Business to Enverus</v>
+        <v>Illinois Commerce Commission Approves ComEd Transmission Plan for Enhanced Reliability and Resilience in DeKalb County</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C299" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D299" t="str">
         <v>Energy</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324290/0/en/TGS-Sells-North-American-Well-Data-Products-Business-to-Enverus.html</v>
+        <v>https://finance.yahoo.com/energy/articles/illinois-commerce-commission-approves-comed-174300249.html</v>
       </c>
       <c r="F299" t="str">
-        <v>OSLO, Norway (8 July 2026) - TGS, a leading provider of energy data and intelligence, today announced that it has closed the sale of its North American well data products business to Enverus, Inc. for a purchase price in excess of USD 100 million. The transaction consists of USD 100 million payable at closing, with an additional USD 15 million earn-out conditioned on milestones agreed between the parties.</v>
+        <v>CHICAGO, August 24, 2026--ComEd today announced that the Illinois Commerce Commission (ICC) has approved its proposed plan to construct a new transmission line in DeKalb County to reinforce grid reliability and resilience, meet rising energy demand from businesses and residents in the region and support economic growth. The ICC issued ComEd a Certificate of Public Convenience and Necessity (CPCN), which authorizes a public utility to construct certain major infrastructure projects following a pu</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Lennox Schedules Second Quarter Results</v>
+        <v>Brompton Funds Declares Split Share Fund Distributions</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C300" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D300" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.prnewswire.com/news-releases/lennox-schedules-second-quarter-results-302820926.html</v>
+        <v>https://www.newsfilecorp.com/release/311055/Brompton-Funds-Declares-Split-Share-Fund-Distributions</v>
       </c>
       <c r="F300" t="str">
-        <v>DALLAS, July 8, 2026 /PRNewswire/ -- Lennox (NYSE: LII), a leader in energy-efficient building and home comfort solutions, will report second quarter 2026 financial results before the market opens on Wednesday, July 29, 2026. An earnings conference call and webcast are scheduled for the...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 24, 2026) - Brompton Funds (TSX: DGS) (TSX: DGS.PR.A) (TSX: ESP) (TSX: GDV) (TSX: LBS) (TSX: LCS) (TSX: PWI) (TSX: SBC) ("Brompton") announces distributions payable on September 9, 2026 to class A shareholders of record at the close of business on August 31, 2026 for each of the following funds:Ticker  Amount Per Share   Dividend Growth Split Corp. DGS$ 0.10Brompton Energy Split Corp. ESP$ 0.10Global Dividend Growth Split Corp. GDV$ 0.10Life &amp; Banc...</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>ADNOC, XRG and Mitsui to Advance New Opportunities Across the Energy Value Chain</v>
+        <v>Contact Levi &amp; Korsinsky by August 24, 2026 to Join Class Action Against ...</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C301" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D301" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357339</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-24-2026-to-join-class-action-against-r5215642.htm</v>
       </c>
       <c r="F301" t="str">
-        <v>Strategic Collaboration Agreement signed during Dr. Sultan Al Jaber&amp;#39;s visit to Japan, strengthening ADNOC and XRG&amp;#39;s long-standing relationship with Mitsui - - Collaboration to drive value creation opportunities across LNG, crude oil, sulfur, shipping, chemicals and international energy investments - - Agreement reinforces ADNOC&amp;#39;s role as a reliable energy provider to Japan and Asian markets - - ADNOC and XRG have signed a Strategic Collaboration Agreement (SCA) with Mitsui &amp;amp; Co., Ltd. (Mits... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357339</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Announces an Investigation Against ...</v>
+        <v>Energys Group Limited Announces Acquisitions</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C302" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D302" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E302" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-announces-an-investigation-against-r5199036.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350047/0/en/energys-group-limited-announces-acquisitions.html</v>
       </c>
       <c r="F302" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Primoris Services Corporation ("Primoris" or "the Company") (NYSE:PRIM). Investors who purchased Primoris securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/PRIM. Primoris Investigation Details On May 5, 2026, Primoris issued a press release reporting its financial results for the first quarter of 2026. Primoris reported results below analyst expectations and slashed full-year adjusted EBITDA guidance from $560-$580 million to $480-$500 million. Primoris attributed the reduction to lower renewable energy ..</v>
+        <v>BILLINGSHURST, UNITED KINGDOM, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Energys Group Limited (NASDAQ: ENGS) (“Energys Group” or the “Company”), a vertically integrated energy efficiency and decarbonization solutions provider for the built environment, is pleased to announce the acquisition by its wholly-owned subsidiary, Energys Group Limited (UK), of two of its key delivery and fulfillment partners, Cube Lighting and Design Limited (UK company number 10103283) (“Cube Lighting”) and Cube Solar Installations Limited (UK company number 15900699) (“Cube Solar”). The acquisitions were effective August 20, 2026.</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Aviva and AXIS launch new Lloyd's consortium to power UK renewable energy growth</v>
+        <v>BE SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C303" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D303" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E303" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357331</v>
+        <v>https://pr-inside.com/be-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5215608.htm</v>
       </c>
       <c r="F303" t="str">
-        <v>Aviva and AXIS today announced a new Lloyd&amp;#39;s consortium to support new renewable energy projects, helping enable progress towards the UK&amp;#39;s 2030 net zero ambitions. - - The partnership brings together two of the London Market&amp;#39;s leading renewable energy insurers, combining underwriting expertise and capacity across onshore wind, solar and battery energy storage systems into a single, coordinated solution. It is also the first Lloyd&amp;#39;s consortium specifically focused on UK onshore renewable e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357331</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Bloom Energy Corporation (NYSE:BE) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Bloom Energy securities between February 27, 2026 and July 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BE. Bloom Energy ..</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Hubble Captures Star-Studded Cluster</v>
+        <v>Kaplan Fox Alerts First Solar, Inc. (FSLR) Investors to the Lead Plaintiff Deadline on August 24, 2026</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C304" t="str">
-        <v>NASA</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D304" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.nasa.gov/image-article/hubble-captures-star-studded-cluster/</v>
+        <v>https://www.newsfilecorp.com/release/311090/Kaplan-Fox-Alerts-First-Solar-Inc.-FSLR-Investors-to-the-Lead-Plaintiff-Deadline-on-August-24-2026</v>
       </c>
       <c r="F304" t="str">
-        <v>This image from NASA’s&amp;#160;Hubble Space Telescope showcases&amp;#160;Messier 3&amp;#160;(M3), one of the Milky Way galaxy’s most massive globular clusters, or spherical collections of gravitationally bound stars.&amp;#160;Globular clusters&amp;#160;are made up of ancient stars that formed at roughly the same time from the same cloud of gas, giving those stars similar ages. Around 150 known globular clusters are [&amp;#8230;]</v>
+        <v>New York, New York--(Newsfile Corp. - August 24, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR) on behalf of investors that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in First Solar and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Watchfire Introduces New Digital Billboard Innovations Focused on Lower Cost and Higher Revenue</v>
+        <v>BNK Invest Highlights Research Pages Investors Use to Monitor Filing ...</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C305" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D305" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E305" t="str">
-        <v>https://www.prweb.com/releases/watchfire-introduces-new-digital-billboard-innovations-focused-on-lower-cost-and-higher-revenue-302820263.html</v>
+        <v>https://pr-inside.com/bnk-invest-highlights-research-pages-investors-use-to-monitor-filing-r5215591.htm</v>
       </c>
       <c r="F305" t="str">
-        <v>Watchfire's approach combines energy-efficient hardware, optimized connectivity, revenue-focused software, and hands-on support to help operators run more efficient and profitable digital networks. DANVILLE, Ill., July 8, 2026 /PRNewswire-PRWeb/ -- Watchfire announced a series of updates...</v>
+        <v>(PR-inside.com) Focused BNK Invest research pages help investors follow quarterly 13F filings, refining-margin indicators, dividend schedules, preferred stock income, closed-end funds, options strategies and valuation screens. JERICHO, NY / ACCESS Newswire / August 24, 2026 / Investors often review the market differently when new information begins to arrive. Quarterly institutional filings, changes in energy markets, dividend schedules, income-security pricing, option activity and valuation screens can all prompt investors to revisit holdings and compare opportunities. BNK Invest operates a network of financial research websites designed to help self-directed investors, advisors, financial professionals and market researchers follow those changing signals across several areas of the ..</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Cox Enterprises Announces Winners of Student Sustainability Challenge</v>
+        <v>CELSIUS® and SoulCycle ® Team Up to Energize Fitness Communities Nationwide</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C306" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D306" t="str">
-        <v>Energy, Education</v>
+        <v>Energy</v>
       </c>
       <c r="E306" t="str">
-        <v>https://www.prnewswire.com/news-releases/cox-enterprises-announces-winners-of-student-sustainability-challenge-302820742.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/celsius-soulcycle-team-energize-fitness-160000833.html</v>
       </c>
       <c r="F306" t="str">
-        <v>More than 200 student innovators participated in Cox's sustainability hackathon, developing real-world solutions for energy, agriculture, transportation, circular economy and sustainable cities ATLANTA, July 8, 2026 /PRNewswire/ -- Cox Enterprises has announced the winners of its Play...</v>
+        <v>BOCA RATON, Fla., August 24, 2026--CELSIUS and SoulCycle today announced a new national partnership bringing together two brands rooted in movement, energy and connection.</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Envision Energy y ju:niz Energy entregan los primeros proyectos BESS de octava generación</v>
+        <v>KFC® Debuts New Hot Ranch Big Dip, Taps IShowSpeed to Bring Big Dip Energy Nationwide</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C307" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D307" t="str">
         <v>Energy</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-y-juniz-energy-entregan-los-primeros-proyectos-bess-de-octava-generacion-302820833.html</v>
+        <v>https://www.prnewswire.com/news-releases/kfc-debuts-new-hot-ranch-big-dip-taps-ishowspeed-to-bring-big-dip-energy-nationwide-302858454.html</v>
       </c>
       <c r="F307" t="str">
-        <v>-Envision Energy y ju:niz Energy entregan los primeros proyectos BESS de octava generación, impulsando los Sistemas de Energía del Futuro de Alemania MÚNICH, 8 de julio de 2026 /PRNewswire/ -- Envision Energy, líder mundial en tecnología verde, se ha asociado con ju:niz Energy para...</v>
+        <v>The brand taps a longtime superfan to help kick off its latest menu launch, featuring new Hot Ranch Big Dip alongside Double Crispy Hot Wings PLANO, Texas, Aug. 24, 2026 /PRNewswire/ -- America's longtime love of ranch was on full display this summer. In response, KFC is teaming up with...</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Launches OTP Program, Targeting the Fastest-Growing ...</v>
+        <v>Lost Money on First Solar, Inc. (FSLR)? Contact Levi &amp; Korsinsky to ...</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C308" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D308" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E308" t="str">
-        <v>https://pr-inside.com/gpoplus-otcqb-gpox-launches-otp-program-targeting-the-fastest-growing-r5199014.htm</v>
+        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-contact-levi-korsinsky-to-r5215583.htm</v>
       </c>
       <c r="F308" t="str">
-        <v>(PR-inside.com) Building on three years of weekly DSD service across 9 states and more than 70,000 store visits, GPOPlus+ introduces a turnkey OTP program purpose-built for gas stations and convenience stores navigating a category that has surpassed cigarettes in gross profit contribution for the first time ever. LAS VEGAS, NV / ACCESS Newswire / July 8, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced the launch of its OTP Program, a turnkey distribution and category management solution designed to help gas stations and convenience stores ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Launches OTP Program, Targeting the Fastest-Growing and Most Compliance-Critical Category in Convenience Retail</v>
+        <v>Duke Energy Florida builds student interest in energy careers through Youth Energy Academy</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C309" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D309" t="str">
-        <v>Energy, Retail</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.newswire.com/news/gpoplus-otcqb-gpox-launches-otp-program-targeting-the-fastest-growing-and-most</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359386</v>
       </c>
       <c r="F309" t="str">
-        <v>Building on three years of weekly DSD service across 9 states and more than 70,000 store visits, GPOPlus+ introduces a turnkey OTP program purpose-built for gas stations and convenience stores navigating a category that has surpassed cigarettes in gross profit contribution for the first time ever.</v>
+        <v>- - &amp;#8226; Job openings within the energy sector projected to increase, creating a gap in the workforce - &amp;#8226; More than 200 students participated in this year&amp;#39;s events, increasing their interest in utility careers - - - Duke Energy Florida and more than 20 neighboring utilities, education institutions and community organizations recently completed six summer Youth Energy Academy (YEA) events across Florida. The programs exposed more than 200 students to an inside look at the many career oppor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359386</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Karbon-X Announces Strategic Partnership to Evaluate Kenya BioHub Initiative ...</v>
+        <v>FSLR DEADLINE TODAY: ROSEN, SKILLED INVESTOR COUNSEL, Encourages First ...</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C310" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D310" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E310" t="str">
-        <v>https://pr-inside.com/karbon-x-announces-strategic-partnership-to-evaluate-kenya-biohub-initiative-r5199007.htm</v>
+        <v>https://pr-inside.com/fslr-deadline-today-rosen-skilled-investor-counsel-encourages-first-r5215580.htm</v>
       </c>
       <c r="F310" t="str">
-        <v>(PR-inside.com) Company to conduct feasibility assessment for integrated land restoration and renewable energy initiative as part of its strategy to expand its international climate project development pipeline. CALGARY, AB / ACCESS Newswire / July 8, 2026 /Karbon-X Corp. (OTCQB:KARX) ("Karbon-X" or the "Company"), a vertically integrated climate solutions company delivering end-to-end services across global carbon markets and climate infrastructure, today announced a strategic partnership with REGID International ("REGID") to jointly evaluate the Kenya BioHub Initiative, an integrated climate infrastructure program designed to restore degraded land, produce sustainable biomass, and support industrial decarbonization in Kenya. The partnership reflects Karbon-X's disciplined approach to ide</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ:FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the First Solar class action, go to https://rosenlegal.com/cases/first-solar-inc/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Quark® Unveils the BuubiBottle Portable Milk Warmer PRO: The Most Advanced Portable Milk Warmer Ever Made, Now at Target and Nordstrom</v>
+        <v>Equinor and Uniper sign 15-year gas sales agreement for supplies to Germany</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C311" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D311" t="str">
         <v>Energy</v>
       </c>
       <c r="E311" t="str">
-        <v>https://www.prnewswire.com/news-releases/quark-unveils-the-buubibottle-portable-milk-warmer-pro-the-most-advanced-portable-milk-warmer-ever-made-now-at-target-and-nordstrom-302820386.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359381</v>
       </c>
       <c r="F311" t="str">
-        <v>The BuubiBottle Portable Milk Warmer PRO is the most advanced portable baby milk warmer available, featuring a detachable control pod, 360-degree full-diameter heating, built-in self-cleaning, a dedicated formula preparation mode, and all-day battery life. It launches July 2026 for...</v>
+        <v>Equinor and the energy company Uniper have signed a 15-year agreement for supplies of natural gas to Germany. Under the agreement, Equinor will deliver more than 30 TWh (ca. 2.8 billion cubic metres) of natural gas per year to Uniper. - - Supplies under the new agreement will be from 1 January 2027 to 31 December 2041 with the gas delivered at Trading Hub Europe, the German gas market area. Pricing will reflect market terms, while other commercial details are confidential between the partie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359381</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Felicitysolar Strengthens European Presence with Integrated Energy Storage and Smart Energy Management Solutions at The Smarter E Europe 2026</v>
+        <v>Luxor Energy and Bentaus Complete First AI GPU Response to ERCOT 4CP Signals</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C312" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D312" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prnewswire.com/news-releases/felicitysolar-strengthens-european-presence-with-integrated-energy-storage-and-smart-energy-management-solutions-at-the-smarter-e-europe-2026-302820768.html</v>
+        <v>https://www.prnewswire.com/news-releases/luxor-energy-and-bentaus-complete-first-ai-gpu-response-to-ercot-4cp-signals-302857859.html</v>
       </c>
       <c r="F312" t="str">
-        <v>MUNICH, July 8, 2026 /PRNewswire/ -- Felicitysolar participated in The Smarter E Europe 2026 in Munich, Germany, from June 23 to 25, presenting its latest residential energy storage, C&amp;I energy storage, and smart energy management solutions. Under the theme "Accelerating Integrated Energy...</v>
+        <v>Luxor Energy and Bentaus's Ziani™ platform cut a live GPU's power draw to 25% in under 500 milliseconds with no disruption to inference workloads. HOUSTON, Aug. 24, 2026 /PRNewswire/ -- Luxor Energy, the energy division of Luxor Technology Corporation, and Bentaus, developer of the Ziani™...</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Maverrik Launches Build Beyond Referrals One-Day Intensive as Debate Grows on Backing Britain's Expert-Led Businesses</v>
+        <v>Arup supports JA Solar in securing RMB 700 million in green financing</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C313" t="str">
-        <v>Pressat</v>
+        <v>WebWire</v>
       </c>
       <c r="D313" t="str">
-        <v>Finance, Real Estate, Energy, Retail, Education</v>
+        <v>Energy</v>
       </c>
       <c r="E313" t="str">
-        <v>https://pressat.co.uk/releases/maverrik-launches-build-beyond-referrals-one-day-intensive-as-debate-grows-on-backing-britains-expert-led-businesses-238f75823d6174f50a0b843aeb8425d6/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359373</v>
       </c>
       <c r="F313" t="str">
-        <v>Wednesday 8 July, 2026 New one-day intensive aims to help UK business owners reduce referral dependency, win more clients internationally and strengthen the UK's growing expertise economy. Plymouth, UK - Wednesday 8th July 2026 - As political leaders, including Greater Manchester Mayor Andy Burnham, continue to champion entrepreneurship, regional growth and opportunities for small businesses, Maverrik has launched the Build Beyond Referrals One-Day Intensive to help expert-led businesses build more resilient and scalable client acquisition systems. The launch comes as increasing attention is being given to the role that small businesses, consultants and independent professionals play in driving economic growth across the UK. While much of the discussion focuses on investment, skills and in</v>
+        <v>As global demand for clean energy accelerates, access to sustainable finance has become a decisive enabler for renewable energy companies expanding into international capital markets. The ability to translate strong environmental performance into credible, investor-ready financing is now central to how these businesses grow and compete. - - Arup recently provided a Second Party Opinion (SPO) on the Green Financing Framework of JA Solar, one of the world&amp;#39;s leading photovoltaic (PV) manufactu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359373</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Laser Photonics Receives Order from REXA to Enhance Protective Coating ...</v>
+        <v>E Source Acquires Aneden Consulting to Deepen Interconnection Engineering Capabilities</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C314" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D314" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E314" t="str">
-        <v>https://pr-inside.com/laser-photonics-receives-order-from-rexa-to-enhance-protective-coating-r5199001.htm</v>
+        <v>https://www.prnewswire.com/news-releases/e-source-acquires-aneden-consulting-to-deepen-interconnection-engineering-capabilities-302857854.html</v>
       </c>
       <c r="F314" t="str">
-        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / July 8, 2026 /Laser Photonics Corporation (NASDAQ:LASE) ("Laser Photonics" or the "Company"), a global leader in laser systems for industrial and defense applications, today announced the receipt of a six-figure order for its CleanTech™ Industrial Roughening Laser CTIR-3040, a 2-kilowatt (2kW) handheld laser cleaning and surface preparation system, from REXA, Inc. ("REXA"), a Massachusetts-based manufacturer of Electraulic™ actuation systems serving the power, oil and gas, and process industries. This purchase represents REXA's first order with Laser Photonics and marks the Company's entry into REXA's manufacturing operations. REXA is integrating the 2kW CleanTech system directly into ..</v>
+        <v>The acquisition deepens E Source's grid modernization, engineering, and interconnection services. DALLAS, Aug. 24, 2026 /PRNewswire/ -- E Source, a grid, operations, and customer solutions company focused on the utility sector, has acquired Aneden Consulting, an interconnection and...</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Eagle Energy Partners Appoints Institutional Capital Markets Veteran ...</v>
+        <v>Interim consolidated financial statements of Kauno energija AB for the six months of 2026</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C315" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D315" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E315" t="str">
-        <v>https://pr-inside.com/eagle-energy-partners-appoints-institutional-capital-markets-veteran-r5198999.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349823/0/en/interim-consolidated-financial-statements-of-kauno-energija-ab-for-the-six-months-of-2026.html</v>
       </c>
       <c r="F315" t="str">
-        <v>(PR-inside.com) Veteran Institutional Capital Markets Executive Brings More Than 25 Years of Financial Services and Prime Brokerage Leadership Experience AUSTIN, TX / ACCESS Newswire / July 8, 2026 / Eagle Energy Partners ("EEP" or the "Company"), a private U.S. energy company focused on acquiring and developing undervalued assets in proven, well-established hydrocarbon basins, announced the appointment of Daniel Fugiel to its Board of Directors, effective June 30, 2026. Mr. Fugiel brings more than 25 years of experience across institutional capital markets, equity prime brokerage, hedge fund administration, and financial services. Throughout his career, he has held senior leadership positions with several of the ..</v>
+        <v>During the six months of 2026, the Kauno energija AB group of companies (hereinafter – the Group), consisting of Kauno energija AB (company code 235014830) and GO Energy LT UAB (company code 303042623), received consolidated revenue from sold products and services rendered of EUR 77.6 million, which is EUR 20.2 million more than in the corresponding period of 2025. The increase in revenue was driven by a higher amount of heat consumed in January and February.</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>PRF Technologies’ DeepSolar Successfully Validates Predict™ AI Platform for Renewable Energy Revenue Optimization Using Real-World European Market Data</v>
+        <v>GE Vernova introduces medium-voltage UPS to help accelerate the buildout of AI factories and energy-intensive industries</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C316" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D316" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324076/0/en/PRF-Technologies-DeepSolar-Successfully-Validates-Predict-AI-Platform-for-Renewable-Energy-Revenue-Optimization-Using-Real-World-European-Market-Data.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359360</v>
       </c>
       <c r="F316" t="str">
-        <v>Validation Applied Utility-Scale Renewable Production, Weather and Market Data Across Day-Ahead and Intraday Scenarios as the Solution Advances Toward Planned Commercial Launch Validation Applied Utility-Scale Renewable Production, Weather and Market Data Across Day-Ahead and Intraday Scenarios as the Solution Advances Toward Planned Commercial Launch</v>
+        <v>- - &amp;#8226; Keeps critical AI and industrial operations running with stable, high-quality power, even when the power supply is disturbed, as well as helps protect gas turbines and grid network from drastic load fluctuations. - &amp;#8226; Moves power protection to true medium voltage, allowing much larger parts of an AI data center to be protected through one coordinated system, resulting in a simplified and less costly architecture - &amp;#8226; Adds a new building block, based on proven technologies, to GE Ver... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359360</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>ATHA Energy Makes Major New High-Grade Discovery along the Lac 50 Corridor ...</v>
+        <v>NU E Power Corp. Signs Letter of Intent to Acquire 100% Interest in 145 MWac Alberta Solar and Storage Project</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C317" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D317" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E317" t="str">
-        <v>https://pr-inside.com/atha-energy-makes-major-new-high-grade-discovery-along-the-lac-50-corridor-r5198953.htm</v>
+        <v>https://www.newsfilecorp.com/release/311042/NU-E-Power-Corp.-Signs-Letter-of-Intent-to-Acquire-100-Interest-in-145-MWac-Alberta-Solar-and-Storage-Project</v>
       </c>
       <c r="F317" t="str">
-        <v>(PR-inside.com) HIGHLIGHTS First regional test along the Lac 50 Deposit Corridor, as part of the recently commenced 2026 Angilak Exploration Program, results in major new discovery at Lac 50 Northwest, located ~4 km along strike from the Lac 50 Deposit area (Figure 1); The second hole at Lac 50 Northwest Discovery, L50W-DD-002, intersected 11.5 m of total composite uranium mineralization2 over five zones from 305.0 m to 479.9 m (Figure 2 &amp; Table 1). The hole intersected 7.0 m of continuous mineralization (from 415.6 m to 422.6 m) averaging 7,974 counts per second (CPS1) including 1.6 m of high-grade mineralization2 with maximum radioactivity ..</v>
+        <v>Calgary, Alberta and Vancouver, British Columbia--(Newsfile Corp. - August 24, 2026) -  NU E Power Corp. (CSE: NUE) (OTC Pink: NUEPF) (FSE: NUE1) ("NUE" or the "Company") announced today that it has entered into a non-binding letter of intent (the "LOI") with Proteus Power Developments LLC ("Proteus") in respect of the proposed acquisition of all of the issued and outstanding shares of three Alberta project companies. Those companies hold the development rights and assets relating to...</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>ATHA Energy Makes Major New High-Grade Discovery along the Lac 50 Corridor - Intersects 11.5 m of Composite Uranium Mineralization Including 1.6 m of Near Continuous High-Grade 4 km Along Strike from Lac 50 Deposit Area</v>
+        <v>Callan JMB Retains Northern Oil and Gas Founder Michael Reger as President of Callan Power; Northern Oil and Gas Now Valued at Approximately $2.9 Billion</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C318" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D318" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.newswire.com/news/atha-energy-makes-major-new-high-grade-discovery-along-the-lac-50-corridor</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349734/0/en/callan-jmb-retains-northern-oil-and-gas-founder-michael-reger-as-president-of-callan-power-northern-oil-and-gas-now-valued-at-approximately-2-9-billion.html</v>
       </c>
       <c r="F318" t="str">
-        <v/>
+        <v>Mr. Reger brings proven public-company, capital-markets, and energy-sector leadership to advance Callan Power’s domestic manufacturing and critical electrical-infrastructure strategy</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>God Manifest Publishing Announces the Release of More than a Flicker, an Inspiring Tale of Faith, Purpose, and Transformation by Gabriella Boltz</v>
+        <v>Ameriwest Critical Metals To Sell Its Railroad Valley Property, NV ...</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C319" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D319" t="str">
-        <v>Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E319" t="str">
-        <v>https://www.prweb.com/releases/god-manifest-publishing-announces-the-release-of-more-than-a-flicker-an-inspiring-tale-of-faith-purpose-and-transformation-by-gabriella-boltz-302819023.html</v>
+        <v>https://pr-inside.com/ameriwest-critical-metals-to-sell-its-railroad-valley-property-nv-r5215549.htm</v>
       </c>
       <c r="F319" t="str">
-        <v>God Manifest Publishing is proud to announce the release of More than a Flicker, a beautifully crafted children's book written by Minnesota-based oil painter and storyteller Gabriella Boltz. CIRCLE PINES, Minn., July 8, 2026 /PRNewswire-PRWeb/ -- God Manifest Publishing is proud to...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 24, 2026 / Ameriwest Critical Metals Inc. (CSE:AWCM)(OTCQB:AWLIF)(FSE:5HV) ("Ameriwest" or the "Company") is pleased to announce that the Company has signed a non-binding letter of intent (the "LOI") with Pure Energy Minerals Limited ("Pure Energy") to sell Ameriwest's Railroad Valley Property (the "Property") to Pure Energy. The Property presently consists of 213 unpatented mineral claims located in Nye County, Nevada, and hosts a lithium brine exploration target. Upon closing of the purchase and sale of the mineral claims comprising the Property (the "Transaction"), Pure Energy has agreed to (a) issue 8,000,000 common shares to ..</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Securities Lawsuit Alert: Peabody Energy Corporation (BTU) - Contact ...</v>
+        <v>Cyber Enviro-Tech Announces Definitive Agreement With Air Power USA ...</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C320" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D320" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E320" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-peabody-energy-corporation-btu-contact-r5198877.htm</v>
+        <v>https://pr-inside.com/cyber-enviro-tech-announces-definitive-agreement-with-air-power-usa-r5215543.htm</v>
       </c>
       <c r="F320" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 8, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
+        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / August 24, 2026 / Cyber Enviro-Tech, Inc. ("CETI" or the "Company") today announced that it has entered into a definitive agreement with Air Power USA relating to the strategic combination of the companies and the expansion of Air Power USA's clean-energy technology platform throughout the United States. The agreement follows the companies' previously announced exclusive discussions and is intended to accelerate the commercialization, manufacturing and deployment of Air Power USA's proprietary clean-air power generation technology. Under the agreement, the parties intend to combine their respective operational, manufacturing and commercialization capabilities, with CETI supporting the development of ..</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>INVESTOR ALERT: Final Extension to file a claim in the Ithaca Energy Inc. securities settlement</v>
+        <v>Cyber Enviro-Tech Announces Definitive Agreement With Air Power USA to Advance Global Clean Energy Commercialization As $45M Funding MOU Emerges Pending Consolidation of the Companies</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C321" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D321" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-alert-final-extension-to-file-a-claim-in-the-ithaca-energy-inc-securities-settlement-302820527.html</v>
+        <v>https://www.newswire.com/news/cyber-enviro-tech-announces-definitive-agreement-with-air-power-usa-to-advance</v>
       </c>
       <c r="F321" t="str">
-        <v>TORONTO, July 8, 2026 /PRNewswire/ -- Berger Montague (Canada) PC, the court appointed trustee of the claims administration process for the Ithaca Energy Inc., securities class action settlement, has extended the deadline for investors to submit their Claim Form with supporting...</v>
+        <v/>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>BB Energy Secures Three Additional South Sudan Crude Oil Cargoes</v>
+        <v>ElectronX Launches Hourly Futures Contracts for SPP, NYISO, and ISO-NE</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C322" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D322" t="str">
         <v>Energy</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.prnewswire.com/news-releases/bb-energy-secures-three-additional-south-sudan-crude-oil-cargoes-302820524.html</v>
+        <v>https://www.prnewswire.com/news-releases/electronx-launches-hourly-futures-contracts-for-spp-nyiso-and-iso-ne-302857518.html</v>
       </c>
       <c r="F322" t="str">
-        <v>LONDON, July 8, 2026 /PRNewswire/ -- BB Energy secures three additional crude oil cargos from the Republic of South Sudan. BB Energy is pleased to announce that it has been awarded three additional crude oil cargoes by the Republic of South Sudan, scheduled for delivery in August,...</v>
-[...2 lines deleted...]
-    <row r="323">
+        <v>Precise, granular intraday hedging is now offered for all tradable U.S. grids CHICAGO, Aug. 24, 2026 /PRNewswire/ -- ElectronX, the energy exchange built for precision risk management in electricity markets, today announced the launch of hourly contracts for the Southwest Power Pool...</v>
+      </c>
+    </row>
+    <row r="323" xml:space="preserve">
       <c r="A323" t="str">
-        <v>Envision Energy and ju:niz Energy Deliver First Gen 8 BESS Projects, Powering Germany's Future Energy Systems</v>
+        <v>GMG Launches New Graphene Water Coolant Additive for Data Centres: G FLUID(TM)</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C323" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D323" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Energy, Media, Education</v>
       </c>
       <c r="E323" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-and-juniz-energy-deliver-first-gen-8-bess-projects-powering-germanys-future-energy-systems-302820252.html</v>
-[...2 lines deleted...]
-        <v>MUNICH, July 8, 2026 /PRNewswire/ -- Envision Energy, a global leader in green technology, has partnered with ju:niz Energy to deliver its first Gen 8 BESS projects in Germany, with a total capacity of 140.6 MWh. Announced at Intersolar Europe in Munich, the collaboration marks a...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109361/</v>
+      </c>
+      <c r="F323" t="str" xml:space="preserve">
+        <v xml:space="preserve">Queensland, AU, Aug 24, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to announce the launch of patent pending G FLUIDTM for use as a graphene water-based additive for data centre and industrial cooling circuits to increase heat transfer and reduce microbial and bacterial growth. The cooling water treatment chemicals market is valued at US$15 billion per annum in 2026 and is expected to be valued at US$27.2 billion per annum in 2035 (with a 6.1% CAGR).[1] Figure 1 shows the launch of the initial pack size of 1 litre - used in 1:100 concentrate additive form - where 1 litre is added into 100 litres of coolant. Please see website for more details: https://graphenemg.com/graphene-products/g-fluid/.
+Figure 1.0 G FLUID™ 1 Litre Bottle Launch
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_001full.jpg
+The G FLUID™ product can be used in various application as seen in Figure 2.0.
+Figure 2.0 G FLUID™ Applications
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_002full.jpg
+G FLUID™ is expected to provide a higher heat transfer rate for data centre and industrial cooling systems - with preliminary internal testing showing an increased heat transfer rate of approximately 20% when G FLUID™ is dosed into demineralized water at 1% - providing 0.01% of graphene by weight in final solution.
+Please see launch video of how G FLUID™ and THERMAL-XR® can support energy reductions for data centres. https://youtu.be/_uAGHFaKQQQ?si=FvG7m_W36b2PBeD9
+Cannot view this video? Visit:
+https://www.youtube.com/watch?v=_uAGHFaKQQQ
+G FLUID™ provides up to 87% anti-microbial testing outcomes as tested by an independent third party laboratory under testing standard EN 1276. Figure 3.0 shows the various test results from the third party laboratory for anti-microbial performance due to G FLUID™ dosed at 1% - providing 0.01% graphene by weight in the final solution.
+Figure 3.0 G FLUID™ Anti-Microbial Testing Results
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_004full.jpg
+GMG's Managing Director and CEO, Craig Nicol, commented: "G FLUID™ lets a data centre, industrial plant or building operator improve the heat transfer of the water or coolant already running through their cooling loop, at a simple 1% dose rate. Independent laboratory testing to the EN 1276 standard also shows a meaningful reduction in microbial growth in that same water, which matters for anyone managing corrosion, fouling and maintenance costs in a chiller system. We're launching first into data centres, where cooling demand is growing fastest, but the same dosage works in industrial process chillers and building chiller systems, giving us a large market to grow into."
+GMG's Chairman and Director, Jack Perkowski, commented: "G FLUID™ is our fourth energy-saving product alongside THERMAL-XR® and G® LUBRICANT, and it gives GMG a foothold in a cooling water treatment market worth more than US$15 billion a year globally, growing quickly as AI-driven data centre construction accelerates. It's a strong example of how our graphene production capability keeps opening up new, commercially relevant applications across very different industries."
+USA EPA Application Update:
+GMG is also pleased to announce the Company has submitted an amendment application to the United States Environmental Protection Agency ("EPA") seeking approval to manufacture, in addition to sell, graphene and GMG's THERMAL-XR®, G® LUBRICANT and G®FLUID products in the United States. This was based on the advice from the EPA to replace the Significant New Use Notice ("SNUN") the Company submitted in June 2026. GMG expects an EPA approval for this amendment by the end of September 2027 and the existing Consent Order conditions are not impacted for THERMAL-XR® sales into the United States.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines. GMG is also developing a graphene coolant additive focused on energy saving for data centres and industrial cooling applications.
+In the energy storage segment, GMG and the University of Queensland are working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com, +61 415 445 223
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041
+www.graphenemg.com
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "expects" or "anticipates", or variations of such words and phrases, or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. These statements, referred to herein as "forward-looking statements", are not historical facts, are made as of the date of this news release and include, without limitation, statements regarding: G FLUID™'s ability to increase heat transfer rates and limit microbial and bacterial growth; the repeatability of preliminary internal heat transfer testing and of independent laboratory anti-microbial testing in commercial applications; the size and expected growth of the cooling water treatment chemicals market; G FLUID™'s suitability for various applications in water-based cooling systems, including data centres, industrial process chillers and building chiller systems; the Company's amendment application submitted to the United States Environmental Protection Agency ("EPA") seeking approval to manufacture, in addition to sell, graphene and GMG's THERMAL-XR®, G® LUBRICANT, G FLUID™ and other products in the United States; the expected timing of the EPA's review of, and decision on, the amendment application, including the Company's expectation of receiving approval by the end of September 2027; the Company's plans to manufacture and sell its products in the United States following any such approval; GMG's intentions to develop commercial scale-up capabilities; GMG's focus in the energy savings segment; GMG's intentions for the use of graphene lubricant additive on saving liquid fuels; expectations for R&amp;D and commercialisation of Graphene Batteries; GMG's ability to improve the performance of lithium-ion batteries; and the Company's four critical business objectives.
+Such forward-looking statements are based on a number of assumptions of management, including, without limitation, assumptions that: the Company's operational and strategic progress will continue; G FLUID™ will be purchased by cooling water treatment market distributors and customers in large volumes; G FLUID™ will increase heat transfer rates and limit microbial growth in commercial applications; the preliminary internal testing results and independent laboratory testing results will be repeatable and applicable in commercial applications; the EPA will accept and review the Company's amendment application in the ordinary course and will grant approval within the timeframe currently anticipated by the Company; the EPA will not require material additional testing, data or amendments in connection with the application; the regulatory requirements applicable to the manufacture and sale of graphene and graphene-based products in the United States will not change in a manner adverse to the Company; the Company's cash position and business fundamentals remain strong; that the preliminary results will be repeatable and applicable in commercial applications, that the warrant liability will decrease as warrants are exercised or expire, that future financial performance will improve, and that the accounting treatment of warrants under IFRS will remain unchanged.
+Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation, fluctuations in the Company's share price that may increase the warrant liability: the risk that the EPA delays, denies or imposes conditions or restrictions on the approval of the Company's amendment application, or that the review takes longer than currently expected; the risk that the EPA requires additional data, testing or information that delays or increases the cost of the application; the risk that the Company is unable to manufacture or sell its products in the United States on the terms or within the timeframe currently anticipated; the risk that G FLUID™'s performance in commercial applications differs from preliminary internal testing or independent laboratory testing results; the risk that market adoption of G FLUID™ is slower or smaller than anticipated; failure to complete or commission the Gen 2.0 Plant as currently planned; construction, cost-overrun, technology and ramp-up risks associated with the Gen 2.0 Plant; failure to achieve operational milestones; inability to commercialize products; changes in accounting standards; adverse market conditions; foreign exchange volatility; and the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 4, 2025 available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial outlook that are incorporated by reference herein, except in accordance with applicable securities laws.
+[1] https://www.futuremarketinsights.com/reports/cooling-water-treatment-chemicals-market
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311034
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Fluke Helps Solar Installers Take the Risk Out of Rooftop Panel Installation with New PV Module Lift</v>
+        <v>NANO Nuclear and Tillman Digital Gateway Sign Strategic Commercial Framework to Enable Advanced Nuclear Power for Gigawatt-Scale U.S. AI Industrial Zones</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C324" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D324" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E324" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323835/0/en/Fluke-Helps-Solar-Installers-Take-the-Risk-Out-of-Rooftop-Panel-Installation-with-New-PV-Module-Lift.html</v>
+        <v>https://www.newsfilecorp.com/release/311012/NANO-Nuclear-and-Tillman-Digital-Gateway-Sign-Strategic-Commercial-Framework-to-Enable-Advanced-Nuclear-Power-for-GigawattScale-U.S.-AI-Industrial-Zones</v>
       </c>
       <c r="F324" t="str">
-        <v>Innovative lifting solution eliminates the need to carry solar panels up ladders, reducing installer fatigue and supporting OSHA ladder safety requirements Innovative lifting solution eliminates the need to carry solar panels up ladders, reducing installer fatigue and supporting OSHA ladder safety requirements</v>
+        <v>Commercial framework identifies NANO Nuclear as Tillman's preferred nuclear technology provider; Parties targeting 2 gigawatts ("GW") or more of advanced nuclear capacity by the mid-2030s and 6 GW or more by 2040Framework also includes fully milestone-vesting warrants for Tillman to purchase up to $100 million of NANO Nuclear Energy common stock, with a majority of the warrants vesting upon future binding reactor purchase commitments and a portion vesting upon achievement of key...</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Statkraft to invest in 280 MW wind project in Brazil</v>
+        <v>PowerBank Corporation Appoints Nicole Rusaw, CPA, CA as Chief Financial Officer</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C325" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D325" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323837/0/en/Statkraft-to-invest-in-280-MW-wind-project-in-Brazil.html</v>
+        <v>https://www.prnewswire.com/news-releases/powerbank-corporation-appoints-nicole-rusaw-cpa-ca-as-chief-financial-officer-302857633.html</v>
       </c>
       <c r="F325" t="str">
-        <v>(Florianópolis, Brazil/Oslo, Norway 8 July 2026) – Statkraft has decided to invest in Gran Sul, a 280 MW onshore wind project in the state of Rio Grande do Sul, Brazil. The investment strengthens Statkraft’s renewable energy portfolio in one of the company’s key international growth markets. The Gran Sul project is located in Santa Vitória do Palmar, an area with strong wind resources in southern Brazil. The project will add new renewable power generation to the Brazilian electricity system and strengthen Statkraft’s position as a significant player in hydropower, wind power and solar power in Brazil. “Brazil is an important market for Statkraft. Gran Sul fits well with our strategy to build scale in selected markets and develop a competitive renewable energy portfolio. In Brazil, we combi</v>
+        <v>Appointment strengthens PowerBank's financial leadership as the Company scales its North American energy and digital infrastructure platform Ms. Rusaw brings over 20 years of public company finance leadership and has a proven track record of guiding companies through periods of transition...</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Ignitis secures additional long-term capacity at the Klaipėda LNG terminal</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Peabody Energy ...</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C326" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D326" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323832/0/en/Ignitis-secures-additional-long-term-capacity-at-the-Klaip%C4%97da-LNG-terminal.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-peabody-energy-r5215517.htm</v>
       </c>
       <c r="F326" t="str">
-        <v>AB “Ignitis grupė” (hereinafter – the Group) announces that, following the long-term capacity allocation procedure conducted by Klaipėda LNG terminal operator AB “KN Energies” (hereinafter – KN Energies), its subsidiary UAB “Ignitis”, in accordance with the Regulations for Use of the Liquefied Natural Gas Terminal, has additionally secured 2 TWh of annual regasification capacity on the secondary market for the period of 2033–2044.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>TGS Q2 2026 Operational and Financial Update</v>
+        <v>Smart HVAC systems change the way homeowners use energy</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C327" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D327" t="str">
         <v>Energy</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323804/0/en/TGS-Q2-2026-Operational-and-Financial-Update.html</v>
+        <v>https://www.prnewswire.com/news-releases/smart-hvac-systems-change-the-way-homeowners-use-energy-302856927.html</v>
       </c>
       <c r="F327" t="str">
-        <v>OSLO, Norway (8 July 2026) – TGS, a leading global provider of energy data and intelligence, routinely publishes a quarterly operational update six working days after quarter-end.</v>
+        <v>C &amp; C Heating &amp; Air Conditioning explains how technology enhances comfort and optimizes home energy use DETROIT, Aug. 24, 2026 /PRNewswire/ -- Michigan homeowners are no strangers to the region's severe "whiplash weather," where record 60-degree warmth can plunge into heavy snow and...</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Securities Fraud Class Action Filed Against Peabody Energy Corporation ...</v>
+        <v>Microgrid Market Expansion Benefits From Smart Grid Investments</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C328" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D328" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E328" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-peabody-energy-corporation-r5198844.htm</v>
+        <v>https://express-press-release.net/news/2026/08/24/1769031</v>
       </c>
       <c r="F328" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>The global Microgrid Market was valued at USD 99.8 billion in 2025 and is projected to reach USD 406.2 billion by 2033, expanding at a 19.7% CAGR from 2026 to 2033. [read full press release...]</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Monument Grills Wins Red Dot Award: Product Design 2026 for the E425 Pro Gas Grill</v>
+        <v>Gogoro Inc. Announces Retirement of Chief Financial Officer and Appointment of Principal Financial Officer</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C329" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D329" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.prnewswire.com/news-releases/monument-grills-wins-red-dot-award-product-design-2026-for-the-e425-pro-gas-grill-302818912.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349626/0/en/gogoro-inc-announces-retirement-of-chief-financial-officer-and-appointment-of-principal-financial-officer.html</v>
       </c>
       <c r="F329" t="str">
-        <v>ATLANTA, July 7, 2026 /PRNewswire/ -- Monument Grills, the Atlanta-born "Gas Grill Expert" trusted by more than one million grillers, has won the Red Dot Award: Product Design 2026 for its E425 Pro gas grill. Chosen by an international jury from thousands of entries, the E425 Pro was...</v>
+        <v>TAIPEI, Taiwan, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Gogoro Inc. (Nasdaq: GGR) (the “Company”), a global technology leader in battery-swapping ecosystems, today announced that Mr. Bruce Aitken will retire from his position as Chief Financial Officer of the Company, effective September 1, 2026.</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Peabody Energy Corporation (BTU) Faces Securities Class Action Lawsuit - Hagens Berman Investigating Federal Securities Law Violations Related to Centurion Operations</v>
+        <v>Electrovaya Commences Factory Acceptance Testing of Cell Manufacturing ...</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C330" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D330" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.prnewswire.com/news-releases/peabody-energy-corporation-btu-faces-securities-class-action-lawsuit--hagens-berman-investigating-federal-securities-law-violations-related-to-centurion-operations-302820086.html</v>
+        <v>https://pr-inside.com/electrovaya-commences-factory-acceptance-testing-of-cell-manufacturing-r5215512.htm</v>
       </c>
       <c r="F330" t="str">
-        <v>SAN FRANCISCO, July 7, 2026 /PRNewswire/ -- Peabody Energy Corporation (NYSE: BTU) faces a securities class action lawsuit related to surprise disclosures the company made to investors on March 30 and May 5, 2026 about problems with its flagship metallurgical coal asset ("Centurion"). The...</v>
+        <v>(PR-inside.com) Extensive testing and training process will involve approximately 10 Electrovaya staff members responsible for key Jamestown cell manufacturing operations. TORONTO, ON / ACCESS Newswire / August 24, 2026 / Electrovaya Inc. ("Electrovaya" or the "Company") (NASDAQ:ELVA)(TSX:ELVA), a leading lithium-ion battery technology and manufacturing company, is proud to announce the commencement of its Factory Acceptance Testing (FAT) for its automated lithium-ion cell assembly and formation equipment at the equipment manufacturing site. A team of Electrovaya employees is now onsite to work alongside the equipment manufacturer during the commissioning and validation phase. The program will focus on commissioning and validating the cell assembly and formation ..</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>How Waste-to-Energy Is Transforming Municipal Solid Waste Management in 2026</v>
+        <v>Prime Data Centers Releases 2026 Sustainability Report, Highlighting Progress Across Climate, Energy and Water</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C331" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D331" t="str">
         <v>Energy</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/how-wastetoenergy-is-transforming-municipal-solid-waste-management-in-2026/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/articles/prime-data-centers-releases-2026-110000371.html</v>
       </c>
       <c r="F331" t="str">
-        <v/>
+        <v>DALLAS, August 24, 2026--Prime Data Centers, a leading international developer and operator of hyperscale and purpose-built data centers, today announced the release of its 2026 Sustainability Report, highlighting progress across energy efficiency, water stewardship, climate risk management and responsible business practices.</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Pulse Clean Energy schließt zwei Energiespeicherprojekte in Großbritannien mit Unterstützung der Technologie-Leistungsversicherung von Ariel Green ab</v>
+        <v>Otovo Enters Agreements for $11 Million Green Panel Acquisition, Expanding its Behind-the-Meter Energy Services Business</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C332" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D332" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.prnewswire.com/news-releases/pulse-clean-energy-schlieWt-zwei-energiespeicherprojekte-in-groWbritannien-mit-unterstutzung-der-technologie-leistungsversicherung-von-ariel-green-ab-302820121.html</v>
+        <v>https://finance.yahoo.com/energy/articles/otovo-enters-agreements-11-million-110000589.html</v>
       </c>
       <c r="F332" t="str">
-        <v>Diese einzigartige Versicherung in Großbritannien bietet bis zu 13 Jahre Schutz und unterstützt damit die Projektfinanzierung sowie die langfristige betriebliche Flexibilität von Batterie-Energiespeicheranlagen LONDON, 8. Juli 2026 /PRNewswire/ -- Pulse Clean Energy (Pulse), ein führendes...</v>
-[...2 lines deleted...]
-    <row r="333">
+        <v>OSLO, Norway, August 24, 2026--Otovo ASA (Euronext Oslo Børs: OTOVO; "Otovo"), a leading provider of behind-the-meter energy services for homes and businesses, today announced definitive agreements for its $11 million acquisition of Green Panel Solar Energy Systems Ltd. ("Green Panel"), which will be the company’s eighth and largest acquisition to date.</v>
+      </c>
+    </row>
+    <row r="333" xml:space="preserve">
       <c r="A333" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Launches GPOX Pulse to Give Investors Direct ...</v>
+        <v>SK Tes Publishes 2025 Sustainability Report: Resilience in the Circular Economy</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C333" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D333" t="str">
         <v>AI, Energy</v>
       </c>
       <c r="E333" t="str">
-        <v>https://pr-inside.com/gpoplus-otcqb-gpox-launches-gpox-pulse-to-give-investors-direct-r5198798.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Subscribe today to receive Issue 01 | The America 250 Inaugural Issue. Shareholders and investors can now sign up for free email, SMS alerts and browser notifications atGPOPlus.com/pulse . LAS VEGAS, NV / ACCESS Newswire / July 7, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced the launch of GPOX Pulse, a free weekly newsletter designed to give shareholders and prospective investors direct access to company news, SEC filings, operational updates, and the story that drives the business, every Tuesday, straight from the source. Most ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109349/</v>
+      </c>
+      <c r="F333" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, Aug 24, 2026 - (ACN Newswire) - SK tes, a global leader in sustainable technology services, today announced the release of its 2025 Sustainability Report, Resilience in the Circular Economy, demonstrating how circular economy solutions are helping organizations navigate changing working models, resource constraint, regulatory change, and the rapid expansion of artificial intelligence (AI). The theme of this year's report reflects SK tes' brief that circularity is no longer solely about waste reduction and resource recovery, but a strategic enabler of business resilience, resource security, and long-term value creation.
+As industries face accelerating technology refresh cycles, evolving regulations, and increasing pressure to deliver on sustainability commitments, the report explores how circular economy principles can help business build more resilient supply chains while reducing environmental impact. The report also examines the growing influence of AI and data center expansion on global technology lifecycles, highlighting the critical role of responsible IT asset disposition (ITAD), reuse, and material recovery in supporting a sustainable digital economy.
+The report details SK tes' continued progress across its Protect, Preserve, and Provide sustainability strategy, including advances in climate action, responsible e-waste management, data security, workforce wellbeing, ethical business conduct, diversity and inclusion, and sustainable innovation. It also outlines the company's first Double Materiality Assessment (DMA), which provides a deeper understanding of both SK tes' impacts on society and the environment and the sustainability issues most material to the business and its stakeholders.
+"This year we highlight the growing importance of resilience. Global supply chains continue to experience disruption from geopolitical circumstances, trade restrictions, resource constraints, inflationary pressures, and climate-related risks. The need for resilient circular economy solutions has never been greater. While circularity is often viewed through the lens of resource recovery and waste reduction, its true value extends much further - helping organizations strengthen business continuity, improve resource security and create long-term competitive advantage." - Jin Mo Lee, CEO, SK tes
+The report identifies several emerging trends shaping the future of circularity, including the rapid growth of AI infrastructure. As AI drives unprecedented demand for servers, advanced chips and data center capacity, SK tes highlights the importance of extending hardware lifecycles, maximizing reuse opportunities, and recovering valuable materials from end-of-life technology. The report notes that circular approaches remain a critical lever for reducing the environmental footprint of AI while supporting the transition to a more resource-efficient economy.
+"At SK tes, sustainability is not a separate agenda. It is how we create value, manage risk, innovate, and build long-term resilience for our clients, employees and communities. Our 2025 Sustainability Report marks the evolution of SK tes from a technology lifecycle services provider into a trusted sustainability partner. Through initiatives such as our Double Materiality Assessment, ESG Quality Framework, Carbon Roadmap, and ongoing innovation in circular solutions, we are helping businesses transform their sustainability ambitions into measurable outcomes while preparing for the challenges and opportunities of tomorrow." - Alvin Piadasa, Group Sustainability Director, SK tes
+Among the year's achievements, SK tes strengthened its sustainability governance framework, enhanced independent verification and assurance processes, expanded renewable energy usage, and continued developing innovative circular services. The company also advanced its Carbon Roadmap, helping customers connect circularity with climate action through avoided emissions measurement, enhanced carbon reporting, and future carbon inset opportunities.
+The report also provides a progress update on SK tes' long-term mission to make a Decade of Difference by sustainably transforming and repurposing one billion kilograms of assets by 2030, as well as achieving the 2025 target to reduce landfill volumes. Looking ahead, SK tes will remain focused on strengthening governance, accelerating climate action, improving transparency across its value chain, and developing innovative solutions that support a more resilient circular economy.
+The full 2025 Sustainability Report: Resilience in the Circular Economy, is available to download from the SK tes website.
+About SK Tes
+SK tes is a global leader in sustainable technology lifecycle services, providing secure and compliant solutions for IT asset disposition, data center decommissioning, electronics recycling, battery recycling, and material recovery. Through its global network of facilities and circular economy expertise, SK tes helps organizations reduce risk, recover value, and achieve their sustainability objectives. For more information, visit www.sktes.com.
+For more information about SK tes and global capabilities, please visit our website www.sktes.com.
+For press enquiries please contact:
+Kristine Kearney, Senior Global Marketing Manager
+kristine.kearney@sktes.com
+SOURCE: SK tes
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Pulse Clean Energy finalise deux projets de stockage d'énergie au Royaume-Uni grâce à l'assurance de performance technologique d'Ariel Green</v>
+        <v>Gogoro Releases Second Quarter Financial Results, Gogoro Continues to Focus on Sustainable Growth</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C334" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D334" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.prnewswire.com/news-releases/pulse-clean-energy-finalise-deux-projets-de-stockage-denergie-au-royaume-uni-grace-a-lassurance-de-performance-technologique-dariel-green-302820051.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349591/0/en/gogoro-releases-second-quarter-financial-results-gogoro-continues-to-focus-on-sustainable-growth.html</v>
       </c>
       <c r="F334" t="str">
-        <v>Unique en son genre au Royaume-Uni, cette couverture offre jusqu'à 13 ans de protection, favorisant ainsi le financement de projets et la flexibilité opérationnelle à long terme des installations de stockage d'énergie par batterie LONDRES, 8 juillet 2026 /PRNewswire/ -- Pulse Clean Energy...</v>
+        <v>TAIPEI, Taiwan, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Gogoro Inc. (“Gogoro,” “the Company” or “we”) (Nasdaq: GGR), a global technology leader in battery swapping ecosystems that enable sustainable mobility solutions for cities, today released its financial results for its second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>XCF Global Executes Definitive Commercial Agreements with BGN as New ...</v>
+        <v>Gas Analyzer Sensor &amp;amp; Detector Market worth $15.05 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C335" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D335" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E335" t="str">
-        <v>https://pr-inside.com/xcf-global-executes-definitive-commercial-agreements-with-bgn-as-new-r5198790.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gas-analyzer-sensor--detector-market-worth-15-05-billion-by-2031---exclusive-report-by-marketsandmarkets-302858097.html</v>
       </c>
       <c r="F335" t="str">
-        <v>(PR-inside.com) Agreements establish framework for feedstock supply, production, logistics and commercialization as Reno advances through startup activities HOUSTON, TX / ACCESS Newswire / July 7, 2026 / XCF Global, Inc. ("XCF") (Nasdaq:SAFX), an emerging U.S.-based producer of renewable diesel and sustainable aviation fuel ("SAF"), today announced the execution of definitive agreements with BGN INT US LLC ("BGN"), establishing a long-term framework intended to support feedstock supply, renewable fuel production, logistics, and commercialization at the Company's New Rise Renewables Reno facility. The agreements, build upon the binding term sheet announced earlier this year and represent the next step in formalizing the commercial relationship between ..</v>
+        <v>DELRAY BEACH, Fla., Aug. 24, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Gas Analyzer Sensor &amp; Detector Market is expected to be valued at USD 11.35 billion in 2026 and USD 15.05 billion by 2031, recording a CAGR of 5.8% during the forecast period. Browse 200 market data...</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Peabody Energy Corporation (BTU) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
+        <v>“Declutter Your Home, Declutter Your Life” Is Free to Download for Only Five Days (Until 8/28/26)</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C336" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D336" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E336" t="str">
-        <v>https://pr-inside.com/peabody-energy-corporation-btu-class-action-lawsuit-levi-korsinsky-r5198785.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359241</v>
       </c>
       <c r="F336" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>Best Seller Publishing announces the release of Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past identitie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359241</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>CenterPoint Energy, Inc. to Host Webcast of Second Quarter 2026 Earnings Conference Call on July 28, 2026</v>
+        <v>Recent Release, "Habanero," from Newman Springs Publishing Author Orestes Gonzalez, Offers a Poignant Visual Journey Through the Streets &amp; Intimate Spaces of Havana, Cuba</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C337" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D337" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323670/0/en/CenterPoint-Energy-Inc-to-Host-Webcast-of-Second-Quarter-2026-Earnings-Conference-Call-on-July-28-2026.html</v>
+        <v>https://www.pr.com/press-release/976647</v>
       </c>
       <c r="F337" t="str">
-        <v>Houston, TX, July 07, 2026 (GLOBE NEWSWIRE) -- CenterPoint Energy, Inc. (NYSE:CNP) announces the following webcast - -</v>
+        <v>Orestes Gonzalez has completed a new book, "Habanero," a striking collection of black and white street photography documenting his return to his birthplace. Through his lens, Gonzalez captures the essence of Havana's past grandeur alongside its present-day reality, presenting a humanistic exploration of a city frozen between memory and change. The photographs reveal both the dynamic energy of street life and the [PR.com]</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>KeyLogic-Led Team Selected to Advance Pennsylvania's Statewide Energy Infrastructure Redevelopment Initiative</v>
+        <v>Recent Release, "Just Where I Want To Be," from Newman Springs Publishing Author Martha Cruz, Chronicles One Woman's Extraordinary Journey Seeking Belonging</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C338" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D338" t="str">
         <v>Energy</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.prnewswire.com/news-releases/keylogic-led-team-selected-to-advance-pennsylvanias-statewide-energy-infrastructure-redevelopment-initiative-302819951.html</v>
+        <v>https://www.pr.com/press-release/976627</v>
       </c>
       <c r="F338" t="str">
-        <v>Team KeyLogic — comprising of KeyLogic and EPRI — awarded contract to deliver data driven decision support for the Pennsylvania Accelerated Transmission and Energy Redevelopment (PATER) initiative PITTSBURGH, July 7, 2026 /PRNewswire/ -- KeyLogic, LLC, a System One company and leading...</v>
+        <v>Martha Cruz has completed a new book, "Just Where I Want To Be," which unfolds the intimate memoir of a woman whose life spans continents and transformations. Born in Peru with an innate gift for storytelling, Cruz navigates the political turbulence of her homeland, the vibrant energy of Mexico and Los Angeles, and ultimately discovers solace in South Carolina. Her narrative weaves together the experiences of a [PR.com]</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>CMS Energy to Announce 2026 Second Quarter Results on July 28</v>
+        <v>Ultimate Wireless Solutions Earns ThreeBestRated® Recognition for Reliable Device Repairs in Irvine</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C339" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D339" t="str">
-        <v>Energy</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E339" t="str">
-        <v>https://www.prnewswire.com/news-releases/cms-energy-to-announce-2026-second-quarter-results-on-july-28-302819811.html</v>
+        <v>https://prunderground.com/ultimate-wireless-solutions-earns-threebestrated-recognition-for-reliable-device/cmsy9agj9000404kzpqxhvub9</v>
       </c>
       <c r="F339" t="str">
-        <v>JACKSON, Mich., July 7, 2026 /PRNewswire/ -- CMS Energy announced today it will provide 2026 second quarter results along with a business and financial outlook at 10:00 a.m. EDT on Tuesday, July 28, 2026. A webcast of the presentation will be available on CMS Energy's website,...</v>
+        <v>The post Ultimate Wireless Solutions Earns ThreeBestRated® Recognition for Reliable Device Repairs in Irvine first appeared on</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Investor Alert: Peabody Stock Dropped 10% Amid Mine Production Issues ...</v>
+        <v>Camel Group's 12V Sodium-Ion Battery Selected for European OEM Pre-Development Project</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C340" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D340" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E340" t="str">
-        <v>https://pr-inside.com/investor-alert-peabody-stock-dropped-10-amid-mine-production-issues-r5198743.htm</v>
+        <v>https://www.prnewswire.com/news-releases/camel-groups-12v-sodium-ion-battery-selected-for-european-oem-pre-development-project-302857981.html</v>
       </c>
       <c r="F340" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
-[...2 lines deleted...]
-    <row r="341">
+        <v>WUHAN, China, Aug. 24, 2026 /PRNewswire/ -- Camel Group Co., Ltd. (Shanghai Stock Exchange: 601311.SH) announced that its 12V sodium-ion battery business has been selected for a pre-development project with a major European automotive manufacturer, bringing the company's sodium-ion...</v>
+      </c>
+    </row>
+    <row r="341" xml:space="preserve">
       <c r="A341" t="str">
-        <v>GLOBAL BATTERY MATERIALS ANNOUNCES POSITIVE PRELIMINARY ECONOMIC ASSESSMENT FOR THE KEARNEY GRAPHITE PROJECT</v>
+        <v>Hanking Gold (03788.HK) Drilling Confirms Significant Gold Mineralisation In The Historic Waste Dump At Rustlers Roost, Mt Bundy Gold Project</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C341" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D341" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-battery-materials-announces-positive-preliminary-economic-assessment-for-the-kearney-graphite-project-302819891.html</v>
-[...2 lines deleted...]
-        <v>Brownfield graphite mine redevelopment demonstrates an after-tax IRR of 67%, and payback period of 1.3 years TORONTO, July 7, 2026 /PRNewswire/ -- Global Battery Materials Corp. ("GBM" or the "Company"), a vertically integrated critical minerals and technology company focused on...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109350/</v>
+      </c>
+      <c r="F341" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - On August 21st, Hanking Gold International Limited ("Hanking Gold" or the "Company"; stock code: 03788.HK) is pleased to announce the results of a reverse circulation (the “RC”) drilling programme completed over the historical waste dump at the Rustlers Roost gold deposit, part of the Company’s 100% owned Mt Bundy Gold Project in the Northern Territory of Australia. The programme comprised 41 RC holes for a total of 960 metres and covered the entire footprint of the waste dump. The drilling confirmed that gold mineralisation is present throughout the waste dump.
+Between June 1994 and March 1998, Rustlers Roost was mined as a shallow open pit, who treated the oxide ore through a heap leach operation.Based on the gold prices and heap leach recoveries applicable in the 1990s, the operating cut-off grade at Rustlers Roost was approximately 0.8 g/t Au, and any material grading below that threshold was classified as waste and placed on the waste dump.Based on the Company’s site survey and preliminary calculations, the waste dump is estimated to contain approximately 10 million tonnes of oxidised material.
+The 2026 waste dump drilling programme adopted the reverse circulation (RC) method. A total of 41 vertical RC holes (STPRC070 to STPRC110) for 960 metres and 24 meters average hole depth were drilled on a regular 50-metre grid designed to cover the whole of the waste dump footprint,with each hole drilled through the full thickness of the waste dump and into the underlying natural surface.The material consists of oxidised waste rock and low-grade material that has already been mined and broken. The DFS metallurgical recovery for oxide and transitional ore is approximately 90%, and the DFS Rustlers Roost Ore Reserve cut-off grade is 0.22 g/t Au.
+Gold mineralisation was intersected from surface in the majority of holes and continued through the full thickness of the waste dump, with individual intercepts of up to 35 metres. Specific intercepts included: STPRC070, 12 m at 0.69 g/t Au from 0 m; STPRC071, 7 m at 0.65 g/t Au from 0 m; STPRC073, 8 m at 0.82 g/t Au from 7 m; STPRC075, 9 m at 0.47 g/t Au from 3 m; STPRC076, 10 m at 0.51 g/t Au from 3 m; STPRC078, 7 m at 0.57 g/t Au from 24 m; STPRC083, 18 m at 0.41 g/t Au from 0 m; STPRC085, 16 m at 0.69 g/t Au from 0 m; STPRC086, 17 m at 0.56 g/t Au from 0 m; STPRC087, 15 m at 0.56 g/t Au from 0 m; STPRC093, 18 m at 0.48 g/t Au from 0 m; STPRC098, 8 m at 0.47 g/t Au from 0 m; STPRC100, 27 m at 0.43 g/t Au from 1 m; STPRC109, 19 m at 0.41 g/t Au from 10 m; and STPRC110, 35 m at 0.47 g/t Au from 0 m. As the holes are vertical and the waste dump material is unconsolidated, down-hole length approximates true thickness. Because the waste dump was built entirely from material mined out of the shallow oxide pit,all of the dump material is oxidised. Leach testwork completed for the proposed Rustlers Roost processing plant in the DFS returned an average overall gold recovery of 91.2% for Rustlers Roost oxide and transitional composites, with low reagent consumption.
+The Company has designed a follow-up RC drilling programme of approximately 10,000 metres over the waste dump. The programme is designed at a drill spacing sufficient to support the estimation of a maiden Mineral Resource and Ore Reserve estimates for the waste dump area in accordance with the JORC Code. The programme is scheduled to commence in mid-September 2026. Further announcements will be made as results become available.
+Commenting on the latest drilling results, Dr. Qiu Yumin, an executive director, the chief executive officer and president of the Company, said that: “What was waste in 1997 is ore today. The previous operators were constrained by a heap leach method recovering only 70% of the gold and by a much lower gold price. With a modern CIL plant designed to recover more than 90% gold for the oxidised ore and a cut-off grade of 0.22 grams per tonne estimated at AUD3,750 per ounce in our DFS, that same material now looks very different to us. Results from the initial drilling program with a grid of 50x50m over the 10 million tons material are very encouraging. Once converted into JORC Code gold resource and ore reserve through our upcoming 10,000 meter’s drilling program, this low-cost and ready-for-processing material can then be scheduled into our production and provides material flexibility for the ramp up and operation of the 5.5 Mtpa processing plant which is under construction. This material is expected to create substantial extra value for the Company’s shareholders and local economy.”
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>First Solar, Inc. (FSLR) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>First German GHG trade initiated on Argus Open Markets platform</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C342" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D342" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-solar-inc-fslr-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302819771.html</v>
+        <v>https://www.prnewswire.com/news-releases/first-german-ghg-trade-initiated-on-argus-open-markets-platform-302857341.html</v>
       </c>
       <c r="F342" t="str">
-        <v>BENSALEM, Pa., July 7, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR). IF YOU ARE AN...</v>
+        <v>The trade underlines the growing importance of greenhouse gas quota reductions in decarbonisation HAMBURG, Germany, Aug. 24, 2026 /PRNewswire/ -- The first transaction in German greenhouse gas (THG) quota reductions has been initiated on the Argus Open Markets (AOM®) platform, marking a...</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Try a Shot of Gundry MD Polyphenol Rich Olive Oil, This National Polyphenol Day</v>
+        <v>Corinex Launches Grid Intelligence Node to Reveal the True State of the Low-Voltage Grid</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C343" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D343" t="str">
         <v>Energy</v>
       </c>
       <c r="E343" t="str">
-        <v>https://www.prnewswire.com/news-releases/try-a-shot-of-gundry-md-polyphenol-rich-olive-oil-this-national-polyphenol-day-302819853.html</v>
+        <v>https://www.prnewswire.com/news-releases/corinex-launches-grid-intelligence-node-to-reveal-the-true-state-of-the-low-voltage-grid-302857768.html</v>
       </c>
       <c r="F343" t="str">
-        <v>Dr. Steven Gundry's Polyphenol-Rich Olive Oil Offers a Simple Daily Ritual to Mark This Year's National Polyphenol Day on July 11th LOS ANGELES, July 7, 2026 /PRNewswire/ -- In honor of National Polyphenol Day on July 11th, there's no better time to spotlight Gundry MD® Polyphenol-Rich...</v>
+        <v>VANCOUVER, BC, Aug. 24, 2026 /PRNewswire/ -- Corinex has announced the launch of the Grid Intelligence Node (GIN), bringing near-real-time measurement and event detection to low-voltage feeders. GIN provides high-precision insight into actual network conditions, creating a grid-truth...</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Class Action Lawsuit Filed: Peabody Energy Corporation (BTU) - Join ...</v>
+        <v>Corinex lance le « Grid Intelligence Node » pour révéler l'état réel du réseau basse tension</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C344" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D344" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E344" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-peabody-energy-corporation-btu-join-r5198729.htm</v>
+        <v>https://www.prnewswire.com/news-releases/corinex-lance-le--grid-intelligence-node--pour-reveler-letat-reel-du-reseau-basse-tension-302857769.html</v>
       </c>
       <c r="F344" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>VANCOUVER, C.-B., 24 août 2026 /PRNewswire/ -- Corinex a annoncé le lancement du « Grid Intelligence Node » (GIN), qui permet d'effectuer des mesures quasi en temps réel et de détecter les événements sur les départs basse tension. GIN offre une vision très précise des conditions réelles...</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>PerkinElmer and Covalent Announce Strategic Collaboration to Advance Failure Analysis and Materials Characterization for Semiconductor, Electronics, and Battery Industries</v>
+        <v>Corinex stellt Grid Intelligence Node vor: präzise Transparenz über den tatsächlichen Netzzustand im Niederspannungsnetz</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C345" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D345" t="str">
         <v>Energy</v>
       </c>
       <c r="E345" t="str">
-        <v>https://www.prnewswire.com/news-releases/perkinelmer-and-covalent-announce-strategic-collaboration-to-advance-failure-analysis-and-materials-characterization-for-semiconductor-electronics-and-battery-industries-302819821.html</v>
+        <v>https://www.prnewswire.com/news-releases/corinex-stellt-grid-intelligence-node-vor-prazise-transparenz-uber-den-tatsachlichen-netzzustand-im-niederspannungsnetz-302857770.html</v>
       </c>
       <c r="F345" t="str">
-        <v>Collaboration pairs PerkinElmer's ICP-MS/MS and LC-MS/MS technologies with Covalent's failure analysis expertise to help manufacturers pinpoint the root causes of material failure and performance degradation. SHELTON, Conn. and SUNNYVALE, Calif., July 7, 2026 /PRNewswire/ -- PerkinElmer...</v>
+        <v>MANNHEIM, Deutschland, 24. August 2026 /PRNewswire/ -- Corinex hat den Grid Intelligence Node (GIN) vorgestellt. Die Lösung ermöglicht Messungen und Ereigniserkennung nahezu in Echtzeit an Niederspannungsabgängen. GIN liefert hochpräzise Einblicke in den tatsächlichen Netzzustand und...</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Sponsors FreedomFest 2026, July 8-11 in Las Vegas ...</v>
+        <v>Emerson's Advanced Measurement Instrumentation Selected by Equinor to Optimize Operations, Accelerate Development</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C346" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D346" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E346" t="str">
-        <v>https://pr-inside.com/gpoplus-otcqb-gpox-sponsors-freedomfest-2026-july-8-11-in-las-vegas-r5198723.htm</v>
+        <v>https://www.prnewswire.com/news-releases/emersons-advanced-measurement-instrumentation-selected-by-equinor-to-optimize-operations-accelerate-development-302857353.html</v>
       </c>
       <c r="F346" t="str">
-        <v>(PR-inside.com) GPOX to exhibit at Booth 909 as thousands of investors, entrepreneurs, and thought leaders gather at Caesars Forum; Chairman and CEO Brett H. Pojunis to serve as a judge in the Principled Business Pitch Competition. LAS VEGAS, NV / ACCESS Newswire / July 7, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced it is a sponsor and exhibitor at FreedomFest 2026, taking place July 8-11, 2026, at the CAESARS FORUM Conference Center in Las Vegas, Nevada. Attendees can visit the GPOX team in the ..</v>
+        <v>Broad measurement portfolio to enhance reliable and efficient operations across global energy assets Emerson and Equinor will collaborate to advance technology innovation and digital operations across Equinor's global onshore and offshore assets. Emerson's broad measurement portfolio will...</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Anidjar &amp; Levine, P.A. Secures Punitive Damages Amendment Against Regal ...</v>
+        <v>BE Investors Have Opportunity to Lead Bloom Energy Corporation Securities Fraud Lawsuit with SBS Law</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C347" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D347" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E347" t="str">
-        <v>https://pr-inside.com/anidjar-levine-p-a-secures-punitive-damages-amendment-against-regal-r5198711.htm</v>
+        <v>https://www.prnewswire.com/news-releases/be-investors-have-opportunity-to-lead-bloom-energy-corporation-securities-fraud-lawsuit-with-sbs-law-302857937.html</v>
       </c>
       <c r="F347" t="str">
-        <v>(PR-inside.com) Marion County Circuit Court Grants Motion Permitting Punitive Damages Claims Against All Corporate Defendants in Minor Sexual Battery Case FORT LAUDERDALE, FL / ACCESS Newswire / July 7, 2026 / Anidjar &amp; Levine, P.A. ("ANL Law"), a leading Florida plaintiff's personal injury firm, announced today that the Honorable Stacy M. Youmans, Circuit Court Judge for Marion County, Florida, issued a landmark Order on July 2, 2026, granting Plaintiffs' Motion to Amend to Add Punitive Damages in the case of Dashonda McPherson and KMB Doe v. Regal Entertainment Group; DeltCorp Security Group; Knights Security of Gainesville, LLC; and Augusta Williams, Case No. ..</v>
+        <v>LOS ANGELES, Aug. 24, 2026 /PRNewswire/ -- Schall, Brown &amp; Schwartz LLP ("SBS"), a national shareholder rights litigation firm, reminds investors of a class action lawsuit against Bloom Energy Corporation ("Bloom" or "the Company") (NYSE: BE) for violations of §§10(b) and 20(a) of the...</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Anidjar &amp; Levine, P.A. Secures Punitive Damages Amendment Against Regal Cinemas and Security Firms</v>
+        <v>Bloom Energy Corporation Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - BE</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C348" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D348" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.newswire.com/news/anidjar-levine-p-a-secures-punitive-damages-amendment-against-regal-cinemas-and</v>
+        <v>https://www.prnewswire.com/news-releases/bloom-energy-corporation-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--be-302857944.html</v>
       </c>
       <c r="F348" t="str">
-        <v>Marion County Circuit Court Grants Motion Permitting Punitive Damages Claims Against All Corporate Defendants in Minor Sexual Battery Case</v>
+        <v>LOS ANGELES, Aug. 24, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Bloom Energy Corporation ("Bloom" or "the Company") (NYSE: BE) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated thereunder...</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>BODYBAR PILATES TO OPEN FIRST NEW HAMPSHIRE STUDIO THIS SUMMER</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Peabody Energy (BTU) Investors ...</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C349" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D349" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.prnewswire.com/news-releases/bodybar-pilates-to-open-first-new-hampshire-studio-this-summer-302819777.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-peabody-energy-btu-investors-r5215432.htm</v>
       </c>
       <c r="F349" t="str">
-        <v>Fitness studio coming to Exeter, offering exclusive grand opening promotions and hosting community events EXETER, N.H., July 7, 2026 /PRNewswire/ -- BODYBAR Pilates, the high energy, reformer-based Pilates studio, today announced it will open its first studio in The Granite State, located...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Made in New York: 'Survival of the Thickest' Celebrates Three Seasons of Empowering Women and People of Color</v>
+        <v>FSLR ALERT: Securities Fraud Class Action Launched Against First Solar, ...</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C350" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D350" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357284</v>
+        <v>https://pr-inside.com/fslr-alert-securities-fraud-class-action-launched-against-first-solar-r5215431.htm</v>
       </c>
       <c r="F350" t="str">
-        <v>Survival of the Thickest has always been about what happens when you stop shrinking yourself to fit in. The farewell season brought that same energy behind the camera. - - Inspired by star, co-creator, writer, director and executive producer Michelle Buteau&amp;#39;s acclaimed book of essays, the comedy series centers on Mavis Beaumont. Black, plus-size, and looking for love, while loving herself, Mavis works hard to grow her brand and establish herself as a stylist of note. She&amp;#39;s determined to n... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357284</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Keeping Cool on Hot Summer Days: With Pre-Conditioning in the Opel Grandland Electric and Further Models</v>
+        <v>First Solar, Inc. Investor Alert: Contact SBS by August 24, 2026 for Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C351" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D351" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357283</v>
+        <v>https://www.prnewswire.com/news-releases/first-solar-inc-investor-alert-contact-sbs-by-august-24-2026-for-opportunity-to-lead-securities-fraud-lawsuit-302857902.html</v>
       </c>
       <c r="F351" t="str">
-        <v>- - &amp;#8226; Enhancing comfort: Cabin pre-conditioning to regulate the interior temperature in the Grandland Electric and other electrified Opel models before setting off - &amp;#8226; Remote control: Cabin pre-conditioning can be activated and deactivated via app - &amp;#8226; Increased charging efficiency: Battery pre-conditioning for maximum charging power, enhanced range and a longer battery life - - - - - Combined values for Opel Grandland Electric according to WLTP 1 : Energy consumption 17.8 kWh/100 km... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357283</v>
+        <v>LOS ANGELES, Aug. 24, 2026 /PRNewswire/ -- Schall Brown &amp; Schwartz LLP, a national shareholder rights litigation firm, reminds investors of a class action lawsuit against First Solar, Inc. ("First Solar" or "the Company") (NASDAQ: FSLR) for violations of §§10(b) and 20(a) of the...</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Older than the Sun: Astronomers find new clues to the origin of interstellar comet 3I/ATLAS</v>
+        <v>Peabody Energy Corporation Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - BTU</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C352" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D352" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357280</v>
+        <v>https://www.prnewswire.com/news-releases/peabody-energy-corporation-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--btu-302857877.html</v>
       </c>
       <c r="F352" t="str">
-        <v>Astronomers have used the European Southern Observatory&amp;#39;s Very Large Telescope (ESO&amp;#39;s VLT) to study the composition of 3I/ATLAS, the brightest interstellar object ever seen, in detail. By measuring specific chemical fingerprints &amp;#8212; the first observations of this kind for a comet that formed outside the Solar System &amp;#8212; they found that 3I/ATLAS likely originated in the outskirts of an old star system. The findings shine new light on the formation history of this comet, indicating that it may b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357280</v>
+        <v>LOS ANGELES, Aug. 24, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Peabody Energy Corporation ("Peabody" or "the Company") (NYSE: BTU) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated...</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Primoris Services Corporation (PRIM) Investigation: Bronstein, Gewirtz ...</v>
+        <v>Peabody Energy Corporation Investor Alert: Contact SBS by August 24, 2026 for Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C353" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D353" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E353" t="str">
-        <v>https://pr-inside.com/primoris-services-corporation-prim-investigation-bronstein-gewirtz-r5198650.htm</v>
+        <v>https://www.prnewswire.com/news-releases/peabody-energy-corporation-investor-alert-contact-sbs-by-august-24-2026-for-opportunity-to-lead-securities-fraud-lawsuit-302857884.html</v>
       </c>
       <c r="F353" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Primoris Services Corporation ("Primoris" or "the Company") (NYSE:PRIM). Investors who purchased Primoris securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/PRIM. Primoris Investigation Details On May 5, 2026, Primoris issued a press release reporting its financial results for the first quarter of 2026. Primoris reported results below analyst expectations and slashed full-year adjusted EBITDA guidance from $560-$580 million to $480-$500 million. Primoris attributed the reduction to lower renewable energy ..</v>
+        <v>LOS ANGELES, Aug. 24, 2026 /PRNewswire/ -- Schall Brown &amp; Schwartz LLP, a national shareholder rights litigation firm, reminds investors of a class action lawsuit against Peabody Energy Corporation ("Peabody" or "the Company") (NYSE: BTU) for violations of §§10(b) and 20(a) of the...</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Discovery helps explain why solid-state batteries often fail</v>
+        <v>First Solar, Inc. Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - FSLR</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C354" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D354" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E354" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357268</v>
+        <v>https://www.prnewswire.com/news-releases/first-solar-inc-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--fslr-302857870.html</v>
       </c>
       <c r="F354" t="str">
-        <v>Next generation batteries that use new electrolyte materials could achieve far higher energy density than today&amp;#39;s lithium-ion batteries, without many of the safety concerns. But advanced batteries, such as those that use solid or almost-solid electrolytes, have been plagued by the formation of tiny spikes of lithium metal called dendrites that cause the batteries to lose efficiency and fail. - - Exactly how those dendrites form is still up for debate. While the interface between the battery... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357268</v>
+        <v>LOS ANGELES, Aug. 24, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against First Solar, Inc. ("First Solar" or "the Company") (NASDAQ: FSLR) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated...</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>ADNOC Signs 15-Year Sales and Purchase Agreement with INPEX for Ruwais LNG Project</v>
+        <v>Chromalloy Marks 75 Years of Aerospace Innovation, Engineering Excellence, ...</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C355" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D355" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357264</v>
+        <v>https://pr-inside.com/chromalloy-marks-75-years-of-aerospace-innovation-engineering-excellence-r5215421.htm</v>
       </c>
       <c r="F355" t="str">
-        <v>Long-term agreement for delivery of 1 mtpa of LNG reinforces UAE-Japan energy cooperation and supports Japan&amp;#39;s long-term energy security - - SPA marks the first long-term LNG agreement announced following the launch of ADNOC and XRG&amp;#39;s integrated global LNG marketing and trading platform - - Agreement brings long-term commitments for Ruwais LNG to more than 90% of the project&amp;#39;s 9.6 mtpa capacity, with nearly 23% committed to Japanese customers - - ADNOC announced today the signing of a 15-y... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357264</v>
-[...2 lines deleted...]
-    <row r="356">
+        <v>(PR-inside.com) Employees worldwide celebrate seventy-five years of innovation and excellence. PALM BEACH GARDENS, FL / ACCESS Newswire / August 24, 2026 / Chromalloy, a global leader in aftermarket engineering and manufacturing solutions for the aviation, defense, and energy sectors, is celebrating its 75th anniversary, marking a milestone that reflects decades of innovation, customer partnership, and commitment to advancing the aerospace industry. Since its founding in 1951, Chromalloy has grown from a specialized manufacturing company into a worldwide organization supporting airlines, military operators, lessors, OEMs, and MROs providing advanced integrated solutions, repair, and asset lifecycle solutions that extend the life of aircraft engines and ..</v>
+      </c>
+    </row>
+    <row r="356" xml:space="preserve">
       <c r="A356" t="str">
-        <v>STEALTHGAS INC. - Commercial Update</v>
+        <v>CITIC Resources' 2026 Interim Net Profit Up 88.3%</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C356" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D356" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS, Energy, Automotive</v>
       </c>
       <c r="E356" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323377/9952/en/STEALTHGAS-INC-Commercial-Update.html</v>
-[...2 lines deleted...]
-        <v>ATHENS, Greece, July 07, 2026 (GLOBE NEWSWIRE) -- STEALTHGAS INC. (NASDAQ: GASS), a ship-owning company serving the liquefied petroleum gas (LPG) sector of the international shipping industry, announced today that the previously reported insurance matter relating to its vessel Eco Wizard has been satisfactorily concluded with the vessel's insurers and the agreed compensation has been received. The Company intends to sell the vessel in its current damaged condition to third parties (no monetary value will be gained for Stealthgas from such sale).</v>
+        <v>https://www.acnnewswire.com/press-release/english/109342/</v>
+      </c>
+      <c r="F356" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - CITIC Resources Holdings Limited (“CITIC Resources” or the “Company”, together with its subsidiaries, the “Group”; Stock Code: 1205.HK) has announced its unaudited interim results for the six months ended 30 June 2026 (the “Period”). During the Period, the Group capitalised on the opportunities presented by the upward cycle of commodity prices, proactively adjusted its operating strategy, and adopted a proactive approach focused on increasing reserves and production while capturing sales opportunities. As a result, profit attributable to ordinary shareholders of the Company increased by approximately 88.3% year-on-year to approximately HK$0.29 billion.
+For the oil and gas business, on the basis of its annual production stabilisation and growth targets, the Group optimised its production mix by prioritising the release of production capacity from high-margin blocks to fully benefit from the price upside. The JSC Karazhanbasmunai (“KBM”) oilfield advanced the development of its coastal area while managing the production decline of existing wells, achieving production capacity replacement. Newly drilled wells in the Hainan-Yuedong Block oilfield achieved the highest daily oil production of any new wells in the field in nearly six years. The Seram Block oilfield validated and implemented perforation and water shutoff programmes to tap the remaining oil potential.
+For the non-oil-and-gas business, under the principle of “control is essential for subsidiaries, exercising of rights is essential for participating interests”, the Group further strengthened its shareholder engagement, deepened its involvement in project management and operational decision-making, actively captured the pricing windows for aluminium, coal and other products, and optimised sales phasing and inventory management to enhance overall value creation. Meanwhile, the Group capitalised on the high share price of Alcoa to optimise its asset structure by reducing its Alcoa shareholding in the first quarter of 2026, realising proceeds of approximately US$366 million. The Group also established a Singapore trading company to fully leverage the geographical advantages of the Singapore platform, continuously expanding trading channels and customer networks, and transferring its oil and gas trading operations to the new entity in an orderly manner. The Group will continue to explore supply chain deployment and diversify trading models, with a view to steadily increasing the revenue scale of its oil and gas trading business.
+During the Period, the Group recorded revenue of approximately HK$5.07 billion (1H2025: approximately HK$9.38 billion), representing a year-on-year decrease of approximately 46.0%. The decrease was primarily attributable to the sharp reduction in oil and gas trading resources available in the market due to the situation in the Middle East, which significantly heightened transaction uncertainties and prompted the Group to proactively de-risk by reducing its oil and gas trading volume by approximately 60.5% year-on-year. Nevertheless, most of the Group’s segments and investments recorded profits during the Period, and the Group continued to maintain a strong financial position. Benefiting from the cash received from the disposal of a significant portion of its Alcoa shares, the Group’s cash and deposits increased significantly to approximately HK$7.04 billion as at 30 June 2026 (31 December 2025: approximately HK$3.52 billion). As at 30 June 2026, the Group’s total assets amounted to approximately HK$15.97 billion, while net assets attributable to ordinary shareholders of the Company amounted to approximately HK$9.37 billion; the debt-to-asset ratio was approximately 40.3%, and the annualised return on equity was approximately 6.6%. The Group maintained a healthy asset position, ample liquidity and a solid operating foundation, enabling it to effectively navigate market volatility and build up financial reserves in support of its “Investment + Trade” dual-driver development strategy.
+Mr. Hao Weibao, Executive Director, Chairman and Chief Executive Officer of CITIC Resources, said: “Looking ahead, facing an external environment where opportunities and challenges coexist, we will remain unwavering in deepening our ‘Investment + Trade’ dual-driver development strategy, and systematically advance our work on ‘Upstream Asset Deployment, Trading Business Expansion and Production and Operation Enhancement’. For upstream asset deployment, we will focus on the oil and gas and aluminium industry chains as core areas, actively tracking and prudently screening quality assets with cost competitiveness and resource potential. For trading business expansion, we will focus on the restorative growth of trading volumes and the enhancement of sales prices for equity oil to fully improve our market value conversion capabilities. For production and operation enhancement, we will leverage technological innovation and lean management as dual enablers to systematically enhance the operational efficiency and value contribution of our existing assets. Pursuing organic growth and external expansion in parallel, we will make steady and sustainable progress in a complex and volatile external environment, and remain fully committed to delivering stable and sustainable long-term returns to our shareholders.”
+For details of CITIC Resources’ 2026 interim results, please refer to the Group’s interim results announcement on the Hong Kong Stock Exchange and the Group’s website.
+About CITIC Resources Holdings Limited (Stock Code: 1205.HK)
+CITIC Resources Holdings Limited has been listed on the Hong Kong Stock Exchange since 1997. The principal activities of CITIC Resources include the exploration, development and production of oil and coal, investments in bauxite mining, alumina refining and aluminium smelting, as well as oil and gas trading. CITIC Limited is the largest shareholder of CITIC Resources with an interest of about 59.5%.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>ELEKTROS Focuses Strategic Vision on Resource Circularity for Lithium ...</v>
+        <v>Securities Lawsuit Alert: Peabody Energy Corporation (BTU) Investors ...</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C357" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D357" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E357" t="str">
-        <v>https://pr-inside.com/elektros-focuses-strategic-vision-on-resource-circularity-for-lithium-r5198601.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-peabody-energy-corporation-btu-investors-r5215410.htm</v>
       </c>
       <c r="F357" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 7, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), an emerging company focused on energy solutions, to develop strategic circular economy growth initiative, including advanced research to secure the critical energy supply chain through AI-driven battery recycling and commodity optimization. A sustainable energy transition requires a closed-loop supply chain. As the first generation of electric vehicles and utility-scale battery energy storage systems (BESS) reach retirement, Elektros is launching advanced research under its "Smart Energy" division to bridge the gap between material waste management and strategic commodity supply. Resource Circularity &amp; Battery Recycling Solutions To drive economic ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>ELEKTROS Focuses Strategic Vision on Resource Circularity for Lithium Battery Recycling Initiatives</v>
+        <v>BTU DEADLINE NOTICE: ROSEN, A LONGSTANDING LAW FIRM, Encourages Peabody ...</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C358" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D358" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E358" t="str">
-        <v>https://www.newswire.com/news/elektros-focuses-strategic-vision-on-resource-circularity-for-lithium-battery</v>
+        <v>https://pr-inside.com/btu-deadline-notice-rosen-a-longstanding-law-firm-encourages-peabody-r5215404.htm</v>
       </c>
       <c r="F358" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>OZOP Energy Solutions, Inc. Highlights Launch of Desmond Bane Signature Edition HYDRO Can</v>
+        <v>Lost Money on Peabody Energy Corporation (BTU)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C359" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D359" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E359" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323368/0/en/OZOP-Energy-Solutions-Inc-Highlights-Launch-of-Desmond-Bane-Signature-Edition-HYDRO-Can.html</v>
+        <v>https://pr-inside.com/lost-money-on-peabody-energy-corporation-btu-contact-levi-korsinsky-r5215396.htm</v>
       </c>
       <c r="F359" t="str">
-        <v>WARWICK, NY, July 07, 2026 (GLOBE NEWSWIRE) -- OZOP Energy Solutions, Inc. (OTC: OZSC, the “Company”) today highlighted the launch by Ballislife Drink Inc. of its first athlete signature limited edition HYDRO Sports Drink, featuring NBA standout Desmond Bane and an exclusive Piña Colada flavor. Ballislife Drink Inc. is the joint venture between Varon USA, a subsidiary of Varon Corp., and Ballislife, Inc. Ozop and Varon Corp are currently completing customary pre-closing conditions in connection with the previously announced transaction with OZOP.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Anfield Energy Inc. Receives ATF Blasting Permits for Utah and Colorado Mines</v>
+        <v>Monster Energy's Max Alran Takes First Place in Downhill Mountain Bike Race at the 2026 WHOOP UCI Mountain Bike World Series Les Gets</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C360" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D360" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323218/0/en/Anfield-Energy-Inc-Receives-ATF-Blasting-Permits-for-Utah-and-Colorado-Mines.html</v>
+        <v>https://www.prnewswire.com/news-releases/monster-energys-max-alran-takes-first-place-in-downhill-mountain-bike-race-at-the-2026-whoop-uci-mountain-bike-world-series-les-gets-302857816.html</v>
       </c>
       <c r="F360" t="str">
-        <v>VANCOUVER, British Columbia, July 07, 2026 (GLOBE NEWSWIRE) -- Anfield Energy Inc. (NASDAQ: AEC; TSX.V: AEC; FRANKFURT: 0AD) (“Anfield” or the “Company”) is pleased to announce that it has received its blasting permits from the U.S. Bureau of Alcohol, Tobacco, Firearms and Explosives (ATF) for its mines in both Utah and Colorado (the “ATF Permits”).</v>
+        <v>Elite Men Downhill: 19-Year-Old Max Alran from Southern France Claims 1 st Place Elite Women Downhill: 29-Year-Old Marine Cabirou from France Earns 2 nd Place 24-Year-Old Luca Martin from France Claims 2 nd Place in Short Track (XCC) Race Event LES GETS, France, Aug. 23, 2026 /PRNewswire/...</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Western Uranium &amp; Vanadium Reports a Greater Than 40% Grade Increase In The Final Assays of Uranium Deliveries</v>
+        <v>New Era Energy &amp; Digital, Inc. (f/k/a New Era Helium Inc.) (NUAI) Investigation: ...</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C361" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D361" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323215/0/en/Western-Uranium-Vanadium-Reports-a-Greater-Than-40-Grade-Increase-In-The-Final-Assays-of-Uranium-Deliveries.html</v>
+        <v>https://pr-inside.com/new-era-energy-digital-inc-fka-new-era-helium-inc-nuai-investigation-r5215288.htm</v>
       </c>
       <c r="F361" t="str">
-        <v>Toronto, Ontario and Nucla, Colorado, July 07, 2026 (GLOBE NEWSWIRE) -- Western Uranium &amp;amp; Vanadium Corp. (CSE: WUC) (OTCQX: WSTRF) (“Western” or the “Company”) is pleased to announce the successful conclusion of its recent Uranium Ore Delivery Program from the Sunday Mine Complex to Energy Fuel’s White Mesa Mill in Blanding, Utah. For further details regarding the Uranium Ore Delivery Program and related Ore Purchase Agreement, please refer to the news release issued on April 14, 2025. The Company is particularly encouraged by the final chemical assay results, which exceeded initial probe-indicated estimates. Western’s Sunday Mine Complex stands as one of the few actively operating uranium and vanadium complex mines in the United States.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of New Era Energy &amp; Digital, Inc. (f/k/a New Era Helium Inc.) ("New Era" or "the Company") (NASDAQ:NUAI). Investors who purchased New Era securities prior to November 6, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/NUAI. New Era Investigation Details The investigation concerns whether New Era and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for New Era ..</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Camber Energy Provides Update on Commercialization of Its Patented ...</v>
+        <v>Class Action Filed Against Bloom Energy Corporation (BE) Over Securities ...</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C362" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D362" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E362" t="str">
-        <v>https://pr-inside.com/camber-energy-provides-update-on-commercialization-of-its-patented-r5198569.htm</v>
+        <v>https://pr-inside.com/class-action-filed-against-bloom-energy-corporation-be-over-securities-r5215239.htm</v>
       </c>
       <c r="F362" t="str">
-        <v>(PR-inside.com) TECHNOLOGY DESIGNED TO DETECT HAZARDOUS BROKEN CONDUCTORS AND ENHANCE GRID PROTECTION HOUSTON, TX / ACCESS Newswire / July 7, 2026 / Camber Energy, Inc. (OTCQB:CEIN) ("Camber" or the "Company") today provided an update regarding the commercialization status of its patented Broken Conductor Protection Technology ("BCPT"), an advanced grid protection solution designed to assist electric utilities in detecting certain energized broken and open conductor conditions that may otherwise go undetected, with the objective of supporting public safety, system reliability and wildfire risk mitigation. Since acquiring an interest in BCPT, the Company has pursued a disciplined commercialization strategy focused on technology validation, intellectual property ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Lagoon City Bungalow with In-Law Suite Listed for Sale in Ramara, Ontario by EXP Realty, Brokerage</v>
+        <v>Class Action Lawsuit Filed Against First Solar, Inc. (FSLR) – Recover ...</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C363" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D363" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E363" t="str">
-        <v>https://www.pr.com/press-release/972316</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-first-solar-inc-fslr-recover-r5215222.htm</v>
       </c>
       <c r="F363" t="str">
-        <v>A four-bedroom Lagoon City bungalow with a separate-entrance in-law suite, gardener’s grounds and an income-generating solar array has been listed at 91 Simcoe Road, Ramara — Lake Simcoe community living without the waterfront upkeep or taxes. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>Shaanxi Sefon Electrical Equipment Expands Global Reach with Advanced Power Distribution and Voltage Regulation Solutions</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Bloom Energy Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - BE</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C364" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D364" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.pr.com/press-release/971286</v>
+        <v>https://www.newsfilecorp.com/release/310290/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Bloom-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BE</v>
       </c>
       <c r="F364" t="str">
-        <v>Shaanxi Sefon Electrical Equipment Co., Ltd. (SEFON), a leading Chinese manufacturer of power transmission and distribution equipment, continues to strengthen its presence in international markets by providing reliable, energy-efficient, and customized electrical solutions for utilities, industrial facilities, renewable energy projects, and infrastructure developments worldwide.​ Founded in 2009, SEFON is a high-tech [PR.com]</v>
+        <v>New York, New York--(Newsfile Corp. - August 23, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>SEFON Voltage Regulator Enhances Power Quality and Grid Reliability</v>
+        <v>BTU DEADLINE TOMORROW: ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages Peabody Energy Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C365" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D365" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E365" t="str">
-        <v>https://www.pr.com/press-release/971412</v>
+        <v>https://www.newsfilecorp.com/release/310802/BTU-DEADLINE-TOMORROW-ROSEN-TOP-RANKED-GLOBAL-COUNSEL-Encourages-Peabody-Energy-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F365" t="str">
-        <v>Shaanxi Sefon Electrical Equipment Co., Ltd. (SEFON), a professional manufacturer of power distribution and voltage regulation solutions, is proud to introduce its advanced Voltage Regulator series, designed to improve power quality, stabilize voltage fluctuations, and ensure reliable electricity supply for modern distribution networks. As power demand continues to grow and renewable energy integration increases, voltage [PR.com]</v>
+        <v>New York, New York--(Newsfile Corp. - August 23, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>SEFON Introduces Mobile Substation Solution to Support Oilfield Electrification and Diesel Reduction Initiatives</v>
+        <v>Securities Class Action Lawsuit Filed Against Bloom Energy Corporation ...</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C366" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D366" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E366" t="str">
-        <v>https://www.pr.com/press-release/971989</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-bloom-energy-corporation-r5215170.htm</v>
       </c>
       <c r="F366" t="str">
-        <v>As global energy industries continue their transition toward cleaner and more efficient operations, Shaanxi Sefon Electric Equipment Co., Ltd. (SEFON) is introducing its Mobile Substation Solution designed to support oilfield electrification projects and reduce reliance on diesel-powered temporary power systems. Oilfields often require reliable power for drilling operations, pumping systems, water injection stations, [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Polaris Announces Execution of Mixed Investment Agreement for the Three ...</v>
+        <v>Lost Money on First Solar, Inc. (FSLR)? Urged to Join Class Action ...</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C367" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D367" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E367" t="str">
-        <v>https://pr-inside.com/polaris-announces-execution-of-mixed-investment-agreement-for-the-three-r5198552.htm</v>
+        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-urged-to-join-class-action-r5215151.htm</v>
       </c>
       <c r="F367" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / July 7, 2026 / Polaris Renewable Energy Inc. (TSX:PIF) ("Polaris" or the "Company") is pleased to announce that, further to its press release dated June 8, 2026, it has reached another important milestone in the development of its three renewable energy projects selected under Mexico's Comisión Federal de Electricidad ("CFE") Mixed Development Program (the "Mixed Program"). On July 3, 2026, Polaris, through its Mexican project structure, executed the Mixed Investment Agreement (Contrato de Inversión Mixta or "CIM") with the fiduciary trustee, Banca Mifel, S.A., Institucion de Banca Multiple, Grupo Financiero Mifel, acting on behalf of ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Full Circle Lithium Announces Strategic Partnership with B.A.S.S. as Official Facebook Live Sponsor for Bassmaster Elite Series on Lake Champlain</v>
+        <v>BTU DEADLINE REMINDER: Bronstein, Gewirtz &amp; Grossman LLC Alerts Peabody ...</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C368" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D368" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E368" t="str">
-        <v>https://www.prnewswire.com/news-releases/full-circle-lithium-announces-strategic-partnership-with-bass-as-official-facebook-live-sponsor-for-bassmaster-elite-series-on-lake-champlain-302819338.html</v>
+        <v>https://pr-inside.com/btu-deadline-reminder-bronstein-gewirtz-grossman-llc-alerts-peabody-r5215136.htm</v>
       </c>
       <c r="F368" t="str">
-        <v>Key Highlights Partnership positions Full Circle Lithium in front of millions of passionate anglers through one of competitive fishing's premier digital broadcasts Sponsorship expands the Company's presence into high-growth outdoor recreation markets where lithium battery adoption...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Charbone Announces Updates on Sorel-Tracy Phase 1B and Metrology Equipment Installation</v>
+        <v>FSLR DEADLINE REMINDER: Bronstein, Gewirtz &amp; Grossman LLC Alerts First ...</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C369" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D369" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E369" t="str">
-        <v>https://www.newmediawire.com/news/charbone-announces-updates-on-sorel-tracy-phase-1b-and-metrology-equipment-installation-7087534</v>
+        <v>https://pr-inside.com/fslr-deadline-reminder-bronstein-gewirtz-grossman-llc-alerts-first-r5215134.htm</v>
       </c>
       <c r="F369" t="str">
-        <v>VARENNES, QUEBEC - July 7, 2026 ( NEWMEDIAWIRE ) - CHARBONE CORPORATION (TSXV: CH; OTCQB: CHHYF; FSE: K47) (“CHARBONE” or the “Company”), a vertically integrated industrial gases company focused on production, distribution and storage of clean ultra-high purity (“ UHP ”) hydrogen and other strategic industrial gases, is pleased to announce important updates concerning its Phase 1B construction, with the goal of making its upgraded production capacity operational during the upcoming fall. We are also announcing a vital component for the on-site batch purity testing of its clean UHP hydrogen that has been successfully received and installed at its plant. Phase 1B Civil Construction Underway Heavy civil construction equipment has arrived on-site, and CHARBONE’s general contractor and subcontr</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Hoymiles Expands Southeast Asia Energy Storage Presence Through Strategic Partnership with TAMCO</v>
+        <v>FSLR INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds First Solar (FSLR) Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C370" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D370" t="str">
         <v>Energy</v>
       </c>
       <c r="E370" t="str">
-        <v>https://www.prnewswire.com/news-releases/hoymiles-expands-southeast-asia-energy-storage-presence-through-strategic-partnership-with-tamco-302819365.html</v>
+        <v>https://www.newsfilecorp.com/release/310839/FSLR-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-First-Solar-FSLR-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-August-24-2026</v>
       </c>
       <c r="F370" t="str">
-        <v>KUALA LUMPUR, Malaysia, July 7, 2026 /PRNewswire/ -- Hoymiles announced a strategic partnership with TAMCO, a well-established power infrastructure solutions provider in Malaysia, to support the development of the country's future energy infrastructure. This collaboration combines...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In First Solar To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in First Solar between February 26, 2025 and February 24, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Train Battery Market worth $551.1 million by 2033 | MarketsandMarkets™</v>
+        <v>BTU INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Peabody Energy Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C371" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D371" t="str">
         <v>Energy</v>
       </c>
       <c r="E371" t="str">
-        <v>https://www.prnewswire.com/news-releases/train-battery-market-worth-551-1-million-by-2033--marketsandmarkets-302819161.html</v>
+        <v>https://www.newsfilecorp.com/release/310847/BTU-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Peabody-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-August-24-2026</v>
       </c>
       <c r="F371" t="str">
-        <v>DELRAY BEACH, Fla., July 7, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Train Battery Market is projected to grow from USD 384.1 million in 2026 and to reach USD 551.1 million by 2033, at a Compound Annual Growth Rate (CAGR) of 5.3% during the forecast period. Browse 170...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Peabody Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Peabody Energy between October 14, 2024 and May 4, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Centrus Energy Invited to Join S&amp;amp;P SmallCap 600 Index</v>
+        <v>FSLR FINAL DEADLINE: ROSEN, A RANKED AND LEADING LAW FIRM, Encourages First Solar, Inc. Investors to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C372" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D372" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.prnewswire.com/news-releases/centrus-energy-invited-to-join-sp-smallcap-600-index-302819361.html</v>
+        <v>https://www.newsfilecorp.com/release/310953/FSLR-FINAL-DEADLINE-ROSEN-A-RANKED-AND-LEADING-LAW-FIRM-Encourages-First-Solar-Inc.-Investors-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F372" t="str">
-        <v>Inclusion reflects Centrus' growing role in advancing U.S. energy security by strengthening America's nuclear fuel supply chain BETHESDA, Md., July 7, 2026 /PRNewswire/ -- Centrus Energy Corp. (NYSE: LEU), a trusted American supplier of nuclear fuel and services, today announced that the...</v>
+        <v>New York, New York--(Newsfile Corp. - August 22, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Nuclear Diamond Batteries, Inc. (OTC: NDBI) Receives Third U.S. Patent Allowance Strengthening Core Materials Intellectual Property for Ultra-Long-Life Nuclear Diamond Battery Platform</v>
+        <v>FSLR FINAL DEADLINE: ROSEN, REGARDED INVESTOR COUNSEL, Encourages First ...</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C373" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D373" t="str">
-        <v>SaaS, Real Estate, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E373" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322998/0/en/Nuclear-Diamond-Batteries-Inc-OTC-NDBI-Receives-Third-U-S-Patent-Allowance-Strengthening-Core-Materials-Intellectual-Property-for-Ultra-Long-Life-Nuclear-Diamond-Battery-Platform.html</v>
+        <v>https://pr-inside.com/fslr-final-deadline-rosen-regarded-investor-counsel-encourages-first-r5215123.htm</v>
       </c>
       <c r="F373" t="str">
-        <v>USPTO Notice of Allowance for 18 claims covering the synthesis of carbon nano-onions, a foundational material used in the Company’s NUCLEAR DIAMOND BATTERY</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 22, 2026 /The Rosen Law Firm, P.A. WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ:FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the First Solar class action, go to https://rosenlegal.com/cases/first-solar-inc/join or ..</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Comstock Metals Integrates and Automates Front Stages of Industry-scale Production</v>
+        <v>BE ALERT: Securities Fraud Class Action Launched Against Bloom Energy ...</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C374" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D374" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322994/0/en/Comstock-Metals-Integrates-and-Automates-Front-Stages-of-Industry-scale-Production.html</v>
+        <v>https://pr-inside.com/be-alert-securities-fraud-class-action-launched-against-bloom-energy-r5215112.htm</v>
       </c>
       <c r="F374" t="str">
-        <v>SILVER SPRINGS, Nev., July 07, 2026 (GLOBE NEWSWIRE) -- Comstock Inc. (NYSE: LODE) (“Comstock” and the “Company”) and Comstock Metals LLC (“Comstock Metals”), a leader in the responsible, zero-landfill recycling of end-of-life solar panels with the first certified North American operations announced today that it has integrated, tested and operated the robotic loading and initial conveyance system, representing the front-end stages of its production process as part of the overall commissioning of its first-of-a-kind, industry-scale solar recycling facility.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 22, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Kandi Technologies’ Subsidiary Enters into Exclusive Five-Year Partnership with Greentown Community Business Group</v>
+        <v>Levi &amp; Korsinsky Urges Peabody Energy Corporation (BTU) Shareholders ...</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C375" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D375" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322962/0/en/Kandi-Technologies-Subsidiary-Enters-into-Exclusive-Five-Year-Partnership-with-Greentown-Community-Business-Group.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-peabody-energy-corporation-btu-shareholders-r5215099.htm</v>
       </c>
       <c r="F375" t="str">
-        <v>Advancing Community New Energy Mobility across China with a Scalable, Long-Term Operating Model</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 22, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Rainbowco Expands Offshore Wind Foundation Capabilities with Proven Global Delivery Experience</v>
+        <v>Shareholders of First Solar, Inc. (FSLR): Protect Your Rights Before ...</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C376" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D376" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.prnewswire.com/news-releases/rainbowco-expands-offshore-wind-foundation-capabilities-with-proven-global-delivery-experience-302819167.html</v>
+        <v>https://pr-inside.com/shareholders-of-first-solar-inc-fslr-protect-your-rights-before-r5215094.htm</v>
       </c>
       <c r="F376" t="str">
-        <v>QIDONG, China, July 7, 2026 /PRNewswire/ -- Nantong Rainbow Offshore &amp; Engineering Equipment Co., Ltd. (ROC), a wholly owned subsidiary of Rainbowco Jiangsu Rainbow Heavy Industries Co., Ltd. (RHI) (SZSE: 002483), continues to strengthen its position in the offshore wind equipment...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 22, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Kosmos Energy to Host Second Quarter 2026 Results and Webcast on August 3, 2026</v>
+        <v>BTU DEADLINE MONDAY: ROSEN, A GLOBALLY RESPECTED LAW FIRM, Encourages ...</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C377" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D377" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322862/0/en/Kosmos-Energy-to-Host-Second-Quarter-2026-Results-and-Webcast-on-August-3-2026.html</v>
+        <v>https://pr-inside.com/btu-deadline-monday-rosen-a-globally-respected-law-firm-encourages-r5215078.htm</v>
       </c>
       <c r="F377" t="str">
-        <v>DALLAS, July 07, 2026 (GLOBE NEWSWIRE) -- Kosmos Energy (NYSE/LSE: KOS) announced today the following schedule for its second quarter 2026 results:</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>OLA Energy Strengthens Its African Footprint with Agreement to Acquire TotalEnergies Marketing Ethiopia</v>
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Bloom Energy Corporation ...</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C378" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D378" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.prnewswire.com/news-releases/ola-energy-strengthens-its-african-footprint-with-agreement-to-acquire-totalenergies-marketing-ethiopia-302818644.html</v>
+        <v>https://pr-inside.com/rosen-trusted-investor-counsel-encourages-bloom-energy-corporation-r5215042.htm</v>
       </c>
       <c r="F378" t="str">
-        <v>PARIS, July 7, 2026 /PRNewswire/ -- The acquisition adds more than 120 service stations across Ethiopia, including Addis Ababa, Dire Dawa and Mek'ele, reinforcing OLA Energy's position as a leading pan-African energy network. OLA Energy Group announces the signing of a Share Purchase...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>OLA Energy renforce son empreinte africaine avec un accord pour l'acquisition de TotalEnergies Marketing Ethiopia</v>
+        <v>The Apex Institute Reveals What Hiring Managers Actually Want in Cloud and AI Infrastructure Roles</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C379" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D379" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.prnewswire.com/news-releases/ola-energy-renforce-son-empreinte-africaine-avec-un-accord-pour-lacquisition-de-totalenergies-marketing-ethiopia-302818652.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-apex-institute-reveals-what-hiring-managers-actually-want-in-cloud-and-ai-infrastructure-roles-302857740.html</v>
       </c>
       <c r="F379" t="str">
-        <v>PARIS, 7 juillet 2026 /PRNewswire/ -- L'acquisition ajoute plus de 120 stations-service en Éthiopie, notamment à Addis-Abéba, Dire Dawa et Mek'ele, renforçant la position d'OLA Energy en tant que réseau énergétique panafricain de référence. OLA Energy Group annonce la signature d'un Share...</v>
+        <v>Job seekers spend most of their energy guessing what employers want. The people actually doing the hiring say the answer is simpler than most candidates think. BOWIE, Md., Aug. 22, 2026 /PRNewswire/ -- Hiring managers filling cloud and AI infrastructure roles decide on four things:...</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>TGS Webcast Details for Q2 2026 Presentation</v>
+        <v>As Global Fuel Markets Whipsaw Through Historic Volatility, JSV Global's Jason Venturelli Calls for a New Playbook on Fuel Risk</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C380" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D380" t="str">
         <v>Energy</v>
       </c>
       <c r="E380" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322840/0/en/TGS-Webcast-Details-for-Q2-2026-Presentation.html</v>
+        <v>https://www.prnewswire.com/news-releases/as-global-fuel-markets-whipsaw-through-historic-volatility-jsv-globals-jason-venturelli-calls-for-a-new-playbook-on-fuel-risk-302857708.html</v>
       </c>
       <c r="F380" t="str">
-        <v>Oslo, Norway (7 July 2026) - TGS, a leading global provider of energy data and intelligence will release its Q2 2026 results at approximately 07:00 a.m. CEST on 23 July.</v>
+        <v>Following the largest geopolitical oil supply disruption on record, JSV Global's founder argues that fuel budgeting built on single-point forecasts is now a structural liability for shippers, fleets, and energy buyers CLARK, N.J., Aug. 22, 2026 /PRNewswire/ -- Twelve months ago, the...</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Reserve Replacement Returns to the Top of the Upstream Agenda to Support an Orderly Energy Transition</v>
+        <v>Palm Oil Market and Rising Packaged Food Consumption</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C381" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D381" t="str">
-        <v>Energy, Gaming</v>
+        <v>Energy</v>
       </c>
       <c r="E381" t="str">
-        <v>https://www.prnewswire.com/news-releases/reserve-replacement-returns-to-the-top-of-the-upstream-agenda-to-support-an-orderly-energy-transition-302818818.html</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768905</v>
       </c>
       <c r="F381" t="str">
-        <v>As Many as 80% of the Largest National and International Oil Companies Face Significant Production Decline by 2040 Existing Output Must Be Replaced to Maintain Energy Affordability and Security and Support an Orderly Energy Transition Technology Could Be One of the Game Changers for...</v>
+        <v>The global Palm Oil Market was valued at USD 75.5 billion in 2025 and is projected to reach USD 113.9 billion by 2035, expanding at a CAGR of 4.3% from 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Peabody Energy ...</v>
+        <v>Company Statement: Aircraft Incident Near Prince George, British Columbia</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C382" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D382" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E382" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-peabody-energy-r5198430.htm</v>
+        <v>https://www.newsfilecorp.com/release/310946/Company-Statement-Aircraft-Incident-Near-Prince-George-British-Columbia</v>
       </c>
       <c r="F382" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 22, 2026) - Metal Energy Corp. (TSXV: MERG) ("Metal Energy" or the "Company") confirms that two members of its exploration team were passengers aboard a charter aircraft that was forced to make an emergency landing on the outskirts of Prince George, British Columbia, on August 20, 2026. The aircraft came into contact with several vehicles on a roadway during the landing, and the Company has since learned that an occupant of one of those vehicles has...</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>ROSEN, SKILLED INVESTOR RIGHTS COUNSEL, Encourages Peabody Energy Corporation ...</v>
+        <v>Tallgrass Announces Open Season for the Pony Express Pipeline</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C383" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D383" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E383" t="str">
-        <v>https://pr-inside.com/rosen-skilled-investor-rights-counsel-encourages-peabody-energy-corporation-r5198422.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/tallgrass-announces-open-season-pony-163300392.html</v>
       </c>
       <c r="F383" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than August 24, 2026. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out ..</v>
+        <v>DENVER, August 22, 2026--Today, Tallgrass Pony Express Pipeline, LLC, operated by Tallgrass, together with Bridger Pipeline LLC ("Bridger"), announced a new binding joint tariff open season for incentive tariff rates, utilizing existing capacity, for shipper commitments for crude oil transportation from Bridger's Guernsey Hub. This open season will run for 30 days, commencing August 21, 2026.</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>August 24, 2026 Deadline: Join Class Action Lawsuit Against Peabody ...</v>
+        <v>Tallgrass Announces Open Season for the Seahorse Pipeline</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C384" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D384" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E384" t="str">
-        <v>https://pr-inside.com/august-24-2026-deadline-join-class-action-lawsuit-against-peabody-r5198342.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/tallgrass-announces-open-season-seahorse-163100763.html</v>
       </c>
       <c r="F384" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>DENVER, August 22, 2026--Today, Seahorse Pipeline, LLC, operated by Tallgrass, together with Bridger Pipeline LLC ("Bridger"), announced a new binding joint tariff open season for incentive tariff rates, utilizing existing capacity, for shipper commitments for crude oil transportation from Bridger's Guernsey Hub. This open season will run for 30 days, commencing August 21, 2026.</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Involving Peabody ...</v>
+        <v>Toshiba's World First*1 300 kV DT-GCB and GIB Insulated with Natural-Origin Gases Selected by TEPCO Power Grid, Incorporated</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C385" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D385" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E385" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-involving-peabody-r5198329.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359328</v>
       </c>
       <c r="F385" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>Toshiba Corporation has announced that TEPCO Power Grid, Incorporated has selected Toshiba&amp;#39;s 300 kV dead tank gas circuit breaker (DT-GCB) and three-phase gas-insulated bus (GIB) for integration into its power transmission and distribution network. The equipment is the first in its class to completely eliminate use of sulfur hexafluoride (SF 6 ), an extremely potent greenhouse gas, as electrical insulation and to replace it with a mixture of carbon dioxide and oxygen, natural-origin gases... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359328</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Pomerantz LLP Announces The Filing of a Class Action Against First ...</v>
+        <v>MHI-AC&amp;R Develops and Launches “N-Bleath“ Compact Ultra-Low Temperature Brine Chiller Using Nitrogen Refrigerant - -- Electric Turbo from MHIET Allows for Compactness and High Efficiency --</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C386" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D386" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E386" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-against-first-r5198325.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359323</v>
       </c>
       <c r="F386" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>- Using the natural refrigerant nitrogen helps protect the ozone layer and curb global warming, and being PFAS-free reduces the environmental impact - The compact electric turbo provides both weight reduction and high energy-saving performance, improving the energy-saving performance of N-Bleath - - Mitsubishi Heavy Industries Air-Conditioning &amp;amp; Refrigeration Corporation (MHI-AC&amp;amp;R), a part of Mitsubishi Heavy Industries (MHI) Group, has developed N-Bleath,(Note1) a compact brine chiller th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359323</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>GameChange Energy awarded 380 MWp tracker order in Australia</v>
+        <v>Pomerantz LLP Reminds Investors with Losses on their Investment in ...</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C387" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D387" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.prnewswire.com/news-releases/gamechange-energy-awarded-380-mwp-tracker-order-in-australia-302818669.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-reminds-investors-with-losses-on-their-investment-in-r5214999.htm</v>
       </c>
       <c r="F387" t="str">
-        <v>SYDNEY, July 6, 2026 /PRNewswire/ -- GameChange Energy, a global provider of renewable energy infrastructure solutions, today announced that it has been selected to supply its Genius Tracker™ 1P Terrain Following system for the 380 MWp Lower Wonga Solar Farm in Australia. The project is...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Involving Peabody Energy Corporation – BTU</v>
+        <v>Class Action Filing Announced by Pomerantz LLP Against First Solar, ...</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C388" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D388" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-advises-shareholders-of-class-action-involving-peabody-energy</v>
+        <v>https://pr-inside.com/class-action-filing-announced-by-pomerantz-llp-against-first-solar-r5214998.htm</v>
       </c>
       <c r="F388" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Pomerantz LLP Announces The Filing of a Class Action Against First Solar, Inc. – FSLR</v>
+        <v>Green Electricity Illuminates Indoor Ski Resort in Central China</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C389" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D389" t="str">
         <v>Energy</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-the-filing-of-a-class-action-against-first-solar-inc</v>
+        <v>https://finance.yahoo.com/energy/articles/green-electricity-illuminates-indoor-ski-130000710.html</v>
       </c>
       <c r="F389" t="str">
-        <v/>
+        <v>WUHAN, China, August 22, 2026--"Power distribution equipment is operating steadily and the cooling load parameters are stable." On August 15, maintenance personnel from the State Grid Hubei Electric Power Company came to the Wuhan Chengjian BONSKI with infrared thermometers to conduct electrical inspections. This leading indoor ice-and-snow complex in Central China maintains a constant temperature of -6°C year-round, supported by a reliable, round-the-clock power supply. It slashes carbon emissi</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Linea Energy and Crux Close Tax Equity Financing for 172 MWdc Michigan Solar Project</v>
+        <v>BE DEADLINE ALERT: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C390" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D390" t="str">
         <v>Energy</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.prnewswire.com/news-releases/linea-energy-and-crux-close-tax-equity-financing-for-172-mwdc-michigan-solar-project-302818739.html</v>
+        <v>https://www.newsfilecorp.com/release/310784/BE-DEADLINE-ALERT-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
       </c>
       <c r="F390" t="str">
-        <v>SAN FRANCISCO, July 6, 2026 /PRNewswire/ -- Linea Energy ("Linea"), a U.S.-based renewable energy developer and independent power producer that is sponsored by EnCap Investments L.P. ("EnCap"), today announced the closing of a tax equity financing with Crux for its Watertown solar project...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Electra Provides Quarterly Update on Capital Markets Activity and Equity Participation Programs</v>
+        <v>BTU IMPORTANT DEADLINE: ROSEN, A LEADING NATIONAL FIRM, Encourages Peabody Energy Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C391" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D391" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322770/0/en/Electra-Provides-Quarterly-Update-on-Capital-Markets-Activity-and-Equity-Participation-Programs.html</v>
+        <v>https://www.newsfilecorp.com/release/310800/BTU-IMPORTANT-DEADLINE-ROSEN-A-LEADING-NATIONAL-FIRM-Encourages-Peabody-Energy-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F391" t="str">
-        <v>TORONTO, July 06, 2026 (GLOBE NEWSWIRE) -- Electra Battery Materials Corporation (NASDAQ: ELBM; TSX-V: ELBM) (“Electra” or the “Company”) today provided a quarterly update on some of its capital markets programs, including its at‑the‑market equity program (“ATM”) and equity participation by employees and directors.</v>
+        <v>New York, New York--(Newsfile Corp. - August 22, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Canadian Solar Announces Leadership Change at Recurrent Energy</v>
+        <v>Lithium-Sulfur Battery Market Trends Accelerating Next-Generation Energy Storage</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C392" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D392" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E392" t="str">
-        <v>https://www.prnewswire.com/news-releases/canadian-solar-announces-leadership-change-at-recurrent-energy-302818537.html</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768831</v>
       </c>
       <c r="F392" t="str">
-        <v>KITCHENER, ON, July 6, 2026 /PRNewswire/ -- Canadian Solar Inc. (the "Company" or "Canadian Solar") (NASDAQ: CSIQ) today announced that Mr. Ismael Guerrero is stepping down from his position as Chief Executive Officer of Recurrent Energy, the Company's global project development...</v>
+        <v>The global lithium-sulfur battery market is entering a high-growth phase as manufacturers and technology developers search for energy-storage chemistries that can deliver higher energy density, lower material [read full press release...]</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Patterson-UTI Reports Drilling Activity for June 2026</v>
+        <v>Battery X Metals Provides Board of Directors Update</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C393" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D393" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E393" t="str">
-        <v>https://pr-inside.com/patterson-uti-reports-drilling-activity-for-june-r5198279.htm</v>
+        <v>https://pr-inside.com/battery-x-metals-provides-board-of-directors-update-r5214988.htm</v>
       </c>
       <c r="F393" t="str">
-        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / July 6, 2026 /PATTERSON-UTI ENERGY, INC. (NASDAQ:PTEN) today reported that for the month of June 2026, the Company had an average of 95 drilling rigs operating in the United States. For the three months ended June 30, 2026, the Company had an average of 92 drilling rigs operating in the United States. Average drilling rigs operating reported in the Company's monthly announcements represent the average number of the Company's drilling rigs that were earning revenue under a drilling contract in the United States. The Company cautioned that numerous factors in addition to average drilling rigs ..</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 21, 2026 /Battery X Metals Inc. (CSE:BATX)(OTCQB:BATXF)(FSE:5YW0, WKN:A41RJF) ("Battery X Metals" or the "Company") an energy transition resource exploration and technology company, announces that Mr. Norman John Campbell has resigned from the Company's board of directors, effective August 21, 2026, as he transitions to a new professional opportunity as a partner in an asset management firm and seeks to avoid potential conflicts associated with his new role. The Company extends its sincere appreciation to Mr. Campbell for his service and contributions to Battery X Metals and wishes him continued success in this next chapter ..</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>$BTU Securities Notice: Peabody Centurion Mine Delays Trigger Securities ...</v>
+        <v>FSLR FINAL DEADLINE: ROSEN, NATIONAL INVESTOR COUNSEL, Encourages First ...</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C394" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D394" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E394" t="str">
-        <v>https://pr-inside.com/btu-securities-notice-peabody-centurion-mine-delays-trigger-securities-r5198268.htm</v>
+        <v>https://pr-inside.com/fslr-final-deadline-rosen-national-investor-counsel-encourages-first-r5214986.htm</v>
       </c>
       <c r="F394" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 21, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ:FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the First Solar class action, go to https://rosenlegal.com/cases/first-solar-inc/join or call Phillip Kim, Esq. ..</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>United Solar Secures IFC's Backing for FEOC-Compliant Polysilicon, Completing $1.6 Billion Capital Raise</v>
+        <v>FSLR FINAL DEADLINE: ROSEN, SKILLED AND LEADING INVESTOR RIGHTS COUNSEL, Encourages First Solar, Inc. Investors to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C395" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D395" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E395" t="str">
-        <v>https://www.prnewswire.com/news-releases/united-solar-secures-ifcs-backing-for-feoc-compliant-polysilicon-completing-1-6-billion-capital-raise-302818687.html</v>
+        <v>https://www.newsfilecorp.com/release/310936/FSLR-FINAL-DEADLINE-ROSEN-SKILLED-AND-LEADING-INVESTOR-RIGHTS-COUNSEL-Encourages-First-Solar-Inc.-Investors-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F395" t="str">
-        <v>The World Bank Group's International Finance Corporation's ("IFC") $50 million equity investment represents the final tranche of the approximately $1.6 billion raised from global investors to complete the funding of the Middle East's largest polysilicon manufacturing facility. IFC has now...</v>
+        <v>New York, New York--(Newsfile Corp. - August 21, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>United Solar Holding Inc. Appoints Todd Templeton as Director of the Americas</v>
+        <v>Class Action Reminder from Pomerantz LLP for Shareholders of Peabody ...</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C396" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D396" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.prnewswire.com/news-releases/united-solar-holding-inc-appoints-todd-templeton-as-director-of-the-americas-302818674.html</v>
+        <v>https://pr-inside.com/class-action-reminder-from-pomerantz-llp-for-shareholders-of-peabody-r5214903.htm</v>
       </c>
       <c r="F396" t="str">
-        <v>Veteran solar executive to lead U.S. market expansion as United Solar ramps FEOC-compliant, fully traceable polysilicon supply from Oman SOHAR, Oman, July 6, 2026 /PRNewswire/ -- United Solar Holding Inc. ("United Solar" or the "Company"), a leading manufacturer of high-purity polysilicon...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>VivoPower Targets Up To USD$4 million Incremental Annualized EBITDA from Battery Energy Storage Integration at Norway Data Center</v>
+        <v>PRIM INVESTOR ALERT: Primoris (PRIM) Reports Dismal Q2 Financial Results Amid Securities Class Action Concerning Renewable Project Failures</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C397" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D397" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322702/0/en/VivoPower-Targets-Up-To-USD-4-million-Incremental-Annualized-EBITDA-from-Battery-Energy-Storage-Integration-at-Norway-Data-Center.html</v>
+        <v>https://www.newsfilecorp.com/release/310895/PRIM-INVESTOR-ALERT-Primoris-PRIM-Reports-Dismal-Q2-Financial-Results-Amid-Securities-Class-Action-Concerning-Renewable-Project-Failures</v>
       </c>
       <c r="F397" t="str">
-        <v>BESS integration targeted to unlock additional FCR-N, FCR-D and FFR Grid Reserve revenue streams</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 21, 2026) - National shareholder rights law firm Hagens Berman Sobol Shapiro LLP urges investors in Primoris Services Corporation (NYSE: PRIM) who suffered substantial losses to submit your losses now.The company's newly released Q2 2026 financial results and earnings call have intensified the scope of an ongoing securities class action lawsuit.The ongoing litigation represents investors who purchased Primoris common stock between August 5,...</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Lead-Acid Battery Market to Reach USD 64.15 Billion by 2031, Automotive to be largest Application Segment, Driven by Demand from Passenger Cars</v>
+        <v>Kimbell Royalty Partners Closes $221.2 Million Drop Down Acquisition</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C398" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D398" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E398" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/leadacid-battery-market-to-reach-usd-6415-billion-by-2031-automotive-to-be-largest-application-segment-driven-by-demand-from-passenger-cars/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/kimbell-royalty-partners-closes-221-2-million-drop-down-acquisition-302857569.html</v>
       </c>
       <c r="F398" t="str">
-        <v/>
+        <v>FORT WORTH, Texas, Aug. 21, 2026 /PRNewswire/ -- Kimbell Royalty Partners, LP (NYSE: KRP) ("Kimbell" or the "Company"), a leading owner of oil and gas mineral and royalty interests in over 17 million gross acres in 28 states, today announced that it has closed the previously announced...</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Greenland Mines (GRML) Advances Critical Minerals Strategy as Global Demand Accelerates</v>
+        <v>SolarMax Technology Receives Nasdaq Notice Regarding Delayed Form 10-Q Filing</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C399" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D399" t="str">
-        <v>Finance, SaaS, Energy, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-advances-critical-minerals-strategy-as-global-demand-accelerates-7087524</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349332/0/en/solarmax-technology-receives-nasdaq-notice-regarding-delayed-form-10-q-filing.html</v>
       </c>
       <c r="F399" t="str">
-        <v>LOS ANGELES, CA - July 6, 2026 ( NEWMEDIAWIRE ) - Critical minerals have become one of the defining strategic resources of the modern economy, underpinning everything from electric vehicles and renewable energy systems to advanced semiconductors and national defense technologies. As governments and industries work to strengthen supply chains and reduce dependence on foreign sources of essential raw materials, Greenland Mines (NASDAQ: GRML) is positioning itself to build a diversified critical minerals platform centered on Greenland’s extensive mineral resources. The growing focus on critical minerals reflects their importance across nearly every major industrial sector. Greenland Mines was established with the objective of building a diversified portfolio of critical minerals projects with</v>
+        <v>RIVERSIDE, Calif., Aug. 21, 2026 (GLOBE NEWSWIRE) -- SolarMax Technology, Inc. (Nasdaq SMXT) (“SolarMax” or the “Company”), an integrated solar energy company, today announced that it received a notice from The Nasdaq Stock Market (“Nasdaq”) on August 20, 2026, that the Company does not meet requirements for the continued listing of its common stock on Nasdaq pursuant to Listing Rule 5250(c)(1) because it has failed to file its Form 10-Q for the quarter ended June 30, 2026. Under the Nasdaq rules, the Company has 60 calendar days from August 20, 2026, which is October 19, 2026, to submit a plan to regain compliance. If Nasdaq accepts the Company’s plan, Nasdaq can grant an exception of up to 180 days from the filing’s due date, which would be February 16, 2027.</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Latest Research on Battery Type in the US Data Center BESS Market by MarketsandMarkets™</v>
+        <v>Bloom Energy Corporation (BE) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C400" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D400" t="str">
         <v>Energy</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/latest-research-on-battery-type-in-the-us-data-center-bess-market-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/bloom-energy-corporation-be-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302857019.html</v>
       </c>
       <c r="F400" t="str">
-        <v/>
+        <v>LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Glancy Prongay Wolke &amp; Rotter LLP announces that investors with losses have opportunity to lead the securities fraud class action lawsuit against Bloom Energy Corporation. IF YOU SUFFERED A LOSS ON YOUR BLOOM ENERGY CORPORATION INVESTMENTS, CLICK...</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>American Clean Resources Group Receives Letter of Intent for Up to $40 Million in Joint Development Capital to Advance Millers Solar Energy Zone Acquisition</v>
+        <v>Mesa Royalty Trust Announces There Will Be No Distribution for August 2026</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C401" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D401" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322666/0/en/American-Clean-Resources-Group-Receives-Letter-of-Intent-for-Up-to-40-Million-in-Joint-Development-Capital-to-Advance-Millers-Solar-Energy-Zone-Acquisition.html</v>
+        <v>https://finance.yahoo.com/markets/commodities/articles/mesa-royalty-trust-announces-no-201500678.html</v>
       </c>
       <c r="F401" t="str">
-        <v>ACRG receives LOI from Nevada geothermal utility Elko Heat Company for up to $40M in joint development capital to pursue BLM Solar Energy Zone at Millers</v>
+        <v>HOUSTON, August 21, 2026--Mesa Royalty Trust (the "Trust") (NYSE symbol-MTR) announced today that there will be no distribution paid for the month of August 2026, as costs, charges and expenses attributable to the Trust’s royalty properties exceeded the revenue received from the sale of oil, natural gas and other hydrocarbons produced from such properties, as reported by the working interest owners.</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>TPI Composites Successfully Emerges from Chapter 11 under New Ownership; Reaffirms Long-Term Commitment to Wind Energy, Field Services, and Blade Manufacturing</v>
+        <v>NASA Shares Views of August Solar Eclipse from Ground, Air, Space</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C402" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D402" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E402" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322665/0/en/TPI-Composites-Successfully-Emerges-from-Chapter-11-under-New-Ownership-Reaffirms-Long-Term-Commitment-to-Wind-Energy-Field-Services-and-Blade-Manufacturing.html</v>
+        <v>https://science.nasa.gov/science-research/heliophysics/nasa-shares-views-of-august-solar-eclipse-from-ground-air-space/</v>
       </c>
       <c r="F402" t="str">
-        <v>TPI Composites, today announced that it has successfully completed its financial restructuring and emerged from Chapter 11.</v>
+        <v>On Aug. 12, a total solar eclipse darkened skies over Greenland, Iceland, and Spain. As the Moon covered the Sun, it briefly revealed the Sun’s wispy outer atmosphere — the corona — to those in the path of totality who were lucky enough to have clear skies. NASA researchers and photographers were along the eclipse […]</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Energy Management Systems Market Investment Opportunities and Forecast</v>
+        <v>New challenge launched to store clean energy for longer</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C403" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D403" t="str">
         <v>Energy</v>
       </c>
       <c r="E403" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761801</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359310</v>
       </c>
       <c r="F403" t="str">
-        <v>The global Energy Management Systems (EMS) market was valued at USD 60.6 billion in 2025 and is projected to grow from USD 68.8 billion in 2026 to [read full press release...]</v>
+        <v>The public will be better protected from potential hikes on their energy bills, as a new initiative looks to cut the UK&amp;#39;s reliance on more expensive&amp;amp;#8239;sources of power. - - The&amp;amp;#8239;Ultra-Long Duration Energy Storage (Ultra-LDES) Challenge was launched. - - It will&amp;amp;#8239;offer grants which support the development of new tech focused on energy storage, including advanced batteries and underground hydrogen storage. - - Backed by &amp;#163;28 million from government through UK Research and Innovatio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359310</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Did You Lose Money Investing in First Solar, Inc.? Robbins LLP Urges ...</v>
+        <v>Equinor and ORLEN strengthen energy partnership with crude oil agreement</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C404" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D404" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E404" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-investing-in-first-solar-inc-robbins-llp-urges-r5198224.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359304</v>
       </c>
       <c r="F404" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / July 6, 2026 /Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities between February 26, 2025 and February 24, 2026. First Solar is a solar technology company that provides photovoltaic ("PV") solar energy solutions. For more information, submit a form, email attorney Aaron Dumas, Jr., or give us a call at (800) 350-6003. The Allegations: Robbins LLP is Investigating Allegations that First Solar, Inc. (FSLR) Misled Investors Regarding its Financial Prospects According to the complaint, during the class period, defendants ..</v>
+        <v>Equinor has signed an agreement with Poland&amp;#39;s ORLEN for the sale of crude oil from the Johan Sverdrup field on the Norwegian continental shelf. The agreement&amp;amp;#8239;will run for three years from the beginning of September. - - Annual supplies under the agreement will be from 5 million tonnes to over 9 million tonnes. Further commercial terms are confidential between the parties.&amp;amp;#8239;The agreement also allows for the possibility of supplying other crude grades produced from fields on the No... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359304</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>AI Energy Pivot Complete: LIXTE Biotechnology Finishes Corporate Rebrand to NOMAD Power Solutions, Begins Trading Under Nasdaq: NMAD</v>
+        <v>Investors in Peabody Energy Corporation (BTU): Protect Your Rights ...</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C405" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D405" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-energy-pivot-complete-lixte-biotechnology-finishes-corporate-rebrand-to-nomad-power-solutions-begins-trading-under-nasdaq-nmad-302818495.html</v>
+        <v>https://pr-inside.com/investors-in-peabody-energy-corporation-btu-protect-your-rights-r5214873.htm</v>
       </c>
       <c r="F405" t="str">
-        <v>Issued on behalf of NOMAD Power Solutions, Inc. (Nasdaq: NMAD), formerly LIXTE Biotechnology Holdings, Inc. (Nasdaq: LIXT) NOMAD Power Solutions, Inc. has completed its corporate name change from LIXTE Biotechnology Holdings, Inc. and begins trading today under the new Nasdaq ticker NMAD,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>AI in Energy Market Expansion Through Sustainable Energy Initiatives</v>
+        <v>BTU Deadline: BTU Investors with Losses in Excess of $100K Have Opportunity to Lead Peabody Energy Corporation Securities Fraud Lawsuit</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C406" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D406" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E406" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761795</v>
+        <v>https://www.prnewswire.com/news-releases/btu-deadline-btu-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-peabody-energy-corporation-securities-fraud-lawsuit-302857425.html</v>
       </c>
       <c r="F406" t="str">
-        <v>The global AI In Energy Market was valued at USD 5.1 billion in 2025 and is projected to grow from USD 6.0 billion in 2026 to USD [read full press release...]</v>
+        <v>NEW YORK, Aug. 21, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Primoris Services Corporation ...</v>
+        <v>TGS Awarded Data Brokerage Rights for Offshore Brunei</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C407" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D407" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E407" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-primoris-services-corporation-r5198188.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359297</v>
       </c>
       <c r="F407" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Primoris Services Corporation ("Primoris" or "the Company") (NYSE:PRIM). Investors who purchased Primoris securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/PRIM. Primoris Investigation Details On May 5, 2026, Primoris issued a press release reporting its financial results for the first quarter of 2026. Primoris reported results below analyst expectations and slashed full-year adjusted EBITDA guidance from $560-$580 million to $480-$500 million. Primoris attributed the reduction to lower renewable energy ..</v>
+        <v>TGS, a global provider of energy data and intelligence, has been awarded data brokerage, marketing and licensing rights by the Petroleum Authority of Brunei Darussalam (PA) for subsurface data over an offshore Brunei block. - - The award covers data across the block, including 3D seismic data, well information and associated technical reports providing E&amp;amp;P companies with the necessary insight to evaluate the block, supporting better-informed exploration decisions and helping reduce subsurfa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359297</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>FSLR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies First Solar, Inc. Investors ...</v>
+        <v>July 2026 Monthly Release</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C408" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D408" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E408" t="str">
-        <v>https://pr-inside.com/fslr-lawsuit-alert-levi-korsinsky-notifies-first-solar-inc-investors-r5198167.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359294</v>
       </c>
       <c r="F408" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>The Allstate Corporation (NYSE: ALL) announced estimated catastrophe losses for the month of July of $682 million or $539 million, after-tax. Catastrophe losses for July include 23 events with approximately 75% of the losses related to two wind and hail events. - - Financial information, including material announcements about The Allstate Corporation, is routinely posted on www.allstateinvestors.com. - - Forward-Looking Statements - - This news release contains &amp;#8220;forward-looking statements&amp;#8221;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359294</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Blackstone Energy Transition Partners Announces Agreement to Acquire Dresser Utility Solutions from First Reserve</v>
+        <v>Webb Opens Treasure Chest</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C409" t="str">
-        <v>WebWire</v>
+        <v>NASA</v>
       </c>
       <c r="D409" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E409" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357221</v>
+        <v>https://www.nasa.gov/image-article/webb-opens-treasure-chest/</v>
       </c>
       <c r="F409" t="str">
-        <v>Blackstone (NYSE: BX) today announced that funds managed by Blackstone Energy Transition Partners (&amp;#8220;Blackstone&amp;#8221;) have entered into a definitive agreement to acquire Dresser Utility Solutions (&amp;#8220;Dresser&amp;#8221;), a premier provider of mission-critical natural gas and water measurement, control and infrastructure equipment solutions, from First Reserve. This represents the first investment of the most recent vintage of Blackstone&amp;#39;s private equity energy transition vehicle. - - Founded in 1880 and hea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357221</v>
+        <v>NASA&amp;#8217;s James Webb Space Telescope captured this Aug. 6, 2026, infrared image of part of the Carina Nebula, a star-forming region also home to the Cosmic Cliffs. This feature, called the “Treasure Chest,” is an object known as a cometary globule. A cometary globule is an isolated cloud of gas and dust with a dense, [&amp;#8230;]</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Intertek awards first batch of EU Battery Regulation NB compliance certificates for energy storage systems</v>
+        <v>ITU-T Standardizes Framework of Low-Latency and Energy-Efficient Networks to Support the AI Era - ―Seven Japanese companies collaborate to promote global adoption of All-Photonics Network―</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C410" t="str">
         <v>WebWire</v>
       </c>
       <c r="D410" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E410" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357220</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359291</v>
       </c>
       <c r="F410" t="str">
-        <v>Intertek, a leading Total Quality Assurance provider to industries worldwide, has awarded its first batch of Notified Body (NB) compliance certificates under the new EU Battery Regulation (EU) 2023/1542 to Chinese manufacturers RelyEZ Energy and StarCharge. - - With the enforcement of Battery Regulation, the European Union has set a new benchmark for the industry, introducing carbon-footprint requirements, enhanced waste-management rules, and supply-chain due diligence obligations. - - Inter... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357220</v>
+        <v>KDDI Corporation, NTT, Inc., 1Finity Inc., a Fujitsu company and leading provider of global network solutions, NEC Corporation, Rakuten Mobile, Inc., Oki Electric Industry Co., Ltd., and Sumitomo Electric Industries, Ltd. announced that the framework of low-latency and energy-efficient networks to support the AI era has been approved as an international standard by the International Telecommunication Union Telecommunication Standardization Sector (ITU-T) on August 13, 2026 [1]. - - This fr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359291</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>ADNOC Launches Global LNG Marketing and Trading Platform</v>
+        <v>Peabody Energy Corporation (BTU) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C411" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D411" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357211</v>
+        <v>https://www.prnewswire.com/news-releases/peabody-energy-corporation-btu-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302856974.html</v>
       </c>
       <c r="F411" t="str">
-        <v>Brings together LNG marketing activities of ADNOC Gas and XRG with ADNOC Trading into one integrated commercial platform - - World-class platform creates one of the leading global LNG players, targeting 47 mtpa of combined marketable LNG by 2035 - - Broadens customer access to ADNOC and XRG&amp;#39;s diverse LNG portfolio across supply, trading and shipping - - ADNOC today launched a global liquefied natural gas (LNG) marketing and trading platform in Abu Dhabi Global Market (ADGM), combining the m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357211</v>
+        <v>BENSALEM, Pa., Aug. 21, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Peabody Energy Corporation. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN PEABODY...</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>IEEE Study Reveals Energy-Efficient High-Speed Cryogenic-VCSEL Optical Interconnects</v>
+        <v>BE INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces that ...</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C412" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D412" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/ieee-study-reveals-energy-efficient-high-speed-cryogenic-vcsel-optical-interconnects-302817622.html</v>
+        <v>https://pr-inside.com/be-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-that-r5214824.htm</v>
       </c>
       <c r="F412" t="str">
-        <v>Researchers develop cryogenic VCSEL-based optical interconnects enabling high-speed data transmission with reduced thermal load and power consumption PISCATAWAY, N.J., July 6, 2026 /PRNewswire/ -- Infrared focal plane arrays (FPAs) are image sensors that detect and convert infrared light...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Bloom Energy Corporation (NYSE:BE) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Bloom Energy securities between February 27, 2026 and July 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BE. Bloom Energy ..</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>CobraJet™ - VTOL Multirole Jet for Counter-UAS with Low-Cost Interceptors</v>
+        <v>Metal Energy Closes Additional Investment from Strategic Investors</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C413" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D413" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E413" t="str">
-        <v>https://www.prnewswire.com/news-releases/cobrajet---vtol-multirole-jet-for-counter-uas-with-low-cost-interceptors-302817839.html</v>
+        <v>https://www.newsfilecorp.com/release/310833/Metal-Energy-Closes-Additional-Investment-from-Strategic-Investors</v>
       </c>
       <c r="F413" t="str">
-        <v>BRIGHTON, Colo., July 6, 2026 /PRNewswire/ -- SkyDefense, Inc., headquartered in Brighton, CO, unveiled its advanced AI-powered VTOL counter-swarm interceptor jet "CobraJet™." This tactical, multirole battery or turbojet-powered autonomous aircraft is engineered to detect, identify,...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 21, 2026) - Metal Energy Corp. (TSXV: MERG) ("Metal Energy" or the "Company") is pleased to announce the closing of the additional strategic investments by existing shareholders, Centerra Gold Inc. ("Centerra") and Teck Resources Limited ("Teck"), pursuant to the exercise of their respective 'top-up rights' to maintain their respective 9.9% equity interests in the Company, as provided under their respective investor rights agreements.The Company issued...</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Big Digital Energy announces partnership with 10NetZero to Acquire Power-Ready Hood County, Texas Site for AI Datacenter Development</v>
+        <v>2026 NFL Season Kicks Off with Player-Packed Campaign Inspired by Football's Biggest Dance Celebrations</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C414" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D414" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E414" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322404/0/en/Big-Digital-Energy-announces-partnership-with-10NetZero-to-Acquire-Power-Ready-Hood-County-Texas-Site-for-AI-Datacenter-Development.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359260</v>
       </c>
       <c r="F414" t="str">
-        <v>50/50 joint venture targets a phased buildout of up to 311 MW on a site with live power and grid headroom 50/50 joint venture targets a phased buildout of up to 311 MW on a site with live power and grid headroom</v>
+        <v>Watch: &amp;#8220;The Season Is Your Stage&amp;#8221; The NFL debuted its 2026 Kickoff brand campaign, &amp;#8220;The Season Is Your Stage,&amp;#8221; highlighting touchdown dances, signature celebrations and memorable moments that have become a defining part of football. The campaign reflects the shared excitement and joy that make the start of every NFL season a moment worth celebrating. - - At the heart of the energy-filled campaign are celebration dances, also known as &amp;#8220;cellys,&amp;#8221; which are displays of player creativity t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359260</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>American Resources Corporation and ReElement Technologies Corporation ...</v>
+        <v>Siemens and Electric Power Group partner to enhance proactive grid management and resilience</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C415" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D415" t="str">
-        <v>Finance, Energy, Education</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E415" t="str">
-        <v>https://pr-inside.com/american-resources-corporation-and-reelement-technologies-corporation-r5198145.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359258</v>
       </c>
       <c r="F415" t="str">
-        <v>(PR-inside.com) FISHERS, IN / ACCESS Newswire / July 6, 2026 / American Resources Corporation (NASDAQ:AREC) ("American Resources" or the "Company"), along with its minority holding in ReElement Technologies Corporation ("ReElement"), a leading provider of high-performance refining capacity of rare earth and critical battery elements, today announced their attendance at the NAATBatt International 9th Annual Recycling Lifecycle Management Workshop. NAATBatt International 9th Annual Recycling Lifecycle Management WorkshopDate: July 7 - 8, 2026 Location: Michigan State University, MEC Center Mark Jensen, ReElement's Chief Executive Officer, will participate in the Innovative Approaches to Recycling panel. Other panelists are Renata Arsenault, Ford Motor Co, David Klanecky, Cirba ..</v>
+        <v>- - &amp;#8226; Global strategic alliance to deliver advanced grid monitoring and real-time visibility for power utilities worldwide - &amp;#8226; 24/7 data availability for enhanced system reliability, faster detection of instabilities, and improved fault response times - &amp;#8226; Seamless and scalable integration with existing grid infrastructure to manage grid complexity arising from growing energy transition challenges - - - Siemens has formed a global strategic alliance with the Electric Power Group (EPG), based... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359258</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>S&amp;amp;P Global Provides Pro Forma and Recast Financial Results and Updated Segment Information</v>
+        <v>MGE Energy Increases Dividend for 51st Consecutive Year</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C416" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D416" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.prnewswire.com/news-releases/sp-global-provides-pro-forma-and-recast-financial-results-and-updated-segment-information-302818318.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/mge-energy-increases-dividend-51st-160000079.html</v>
       </c>
       <c r="F416" t="str">
-        <v>New reported business lines for Energy and Market Intelligence Updated allocated expenses and margins for the enterprise and all four divisions 2026 guidance reflecting the spin-off of Mobility to be provided with 2Q 2026 Earnings on July 28 NEW YORK, July 6, 2026 /PRNewswire/ -- S&amp;P...</v>
+        <v>MADISON, Wis., August 21, 2026--MGE Energy Increases Dividend for 51st Consecutive Year</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Pomerantz LLP Highlights Class Action Filing Against Peabody Energy ...</v>
+        <v>Deployable Energy announces MOU with Utah Office of Energy Development</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C417" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D417" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E417" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-highlights-class-action-filing-against-peabody-energy-r5198097.htm</v>
+        <v>https://www.prnewswire.com/news-releases/deployable-energy-announces-mou-with-utah-office-of-energy-development-302857408.html</v>
       </c>
       <c r="F417" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>SALT LAKE CITY, Aug. 21, 2026 /PRNewswire/ -- Deployable Energy Limited (Deployable) is a clean energy company that designs and manufactures compact, transportable nuclear microreactors. We are pleased to publicly announce the signing of a memorandum of understanding (MOU) on August 18,...</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>BTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLCAnnounces ...</v>
+        <v>First Solar, Inc. (FSLR) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C418" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D418" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E418" t="str">
-        <v>https://pr-inside.com/btu-shareholder-alert-bronstein-gewirtz-and-grossman-llcannounces-r5198096.htm</v>
+        <v>https://pr-inside.com/first-solar-inc-fslr-class-action-lawsuit-levi-korsinsky-reminds-r5214784.htm</v>
       </c>
       <c r="F418" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Pomerantz LLP Brings Class Action Litigation Against First Solar, Inc. – FSLR</v>
+        <v>Join Class Action to Recover Losses from First Solar, Inc. (FSLR) - ...</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C419" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D419" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-brings-class-action-litigation-against-first-solar-inc-3529713</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-first-solar-inc-fslr-r5214773.htm</v>
       </c>
       <c r="F419" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Pomerantz LLP Highlights Class Action Filing Against Peabody Energy Corporation – BTU</v>
+        <v>Kaplan Fox Urges First Solar, Inc. (FSLR) Investors Seeking Recovery to Contact the Firm Before August 24, 2026</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C420" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D420" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-highlights-class-action-filing-against-peabody-energy-corporation</v>
+        <v>https://www.newsfilecorp.com/release/310713/Kaplan-Fox-Urges-First-Solar-Inc.-FSLR-Investors-Seeking-Recovery-to-Contact-the-Firm-Before-August-24-2026</v>
       </c>
       <c r="F420" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 21, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR) on behalf of investors that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in First Solar and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Onshore Wind Market worth $321.14 billion by 2035 | MarketsandMarkets™</v>
+        <v>Cleveland-Cliffs Announces $1 Billion Middletown Works Investment to be Supported by $500 Million U.S. Department of Energy Award</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C421" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D421" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E421" t="str">
-        <v>https://www.prnewswire.com/news-releases/onshore-wind-market-worth-321-14-billion-by-2035--marketsandmarkets-302818163.html</v>
+        <v>https://finance.yahoo.com/energy/articles/cleveland-cliffs-announces-1-billion-140000817.html</v>
       </c>
       <c r="F421" t="str">
-        <v>DELRAY BEACH, Fla., July 6, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the global Onshore Wind Market size is projected to grow from USD 132.47 billion in 2026 to USD 321.14 billion by 2035 at a compound annual growth rate (CAGR) of 10.3% during the forecast period. Browse 150...</v>
+        <v>CLEVELAND, August 21, 2026--Cleveland-Cliffs Inc. (NYSE: CLF) ("Cliffs") today announced that the U.S. Department of Energy (DOE) has established a framework for Cliffs to finalize negotiations and implementation plans for its Middletown Works investment, rescoping the previously awarded $500 million DOE grant.</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>US Department of Energy Announces Selection of Core Natural Resources' Innovations Group to Pursue Critical Mineral and Material Extraction from Coal</v>
+        <v>Monaire Becomes First HVAC &amp;amp; Refrigeration Management Solution Available Through Restaurant Supply Chain Solutions (RSCS)</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C422" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D422" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-department-of-energy-announces-selection-of-core-natural-resources-innovations-group-to-pursue-critical-mineral-and-material-extraction-from-coal-302818110.html</v>
+        <v>https://www.prweb.com/releases/monaire-becomes-first-hvac--refrigeration-management-solution-available-through-restaurant-supply-chain-solutions-rscs-302856166.html</v>
       </c>
       <c r="F422" t="str">
-        <v>CANONSBURG, Pa., July 6, 2026 /PRNewswire/ -- CONSOL Innovations LLC, a subsidiary of Core Natural Resources (NYSE: CNR), has been selected for a multi-million-dollar grant awarded by the U.S. Department of Energy's (DOE) Office of Critical Minerals and Energy Innovation. This award,...</v>
+        <v>RSCS members can use Monaire's AI HVAC and refrigeration monitoring to cut energy waste, emergency repairs, and downtime. SOMERVILLE, Mass., Aug. 21, 2026 /PRNewswire-PRWeb/ -- Monaire, an AI automation platform for HVAC and refrigeration, today announced it is the first energy solution...</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Helio Files New Patent Family Covering Precision Deployable Boom Technology, Expanding Intellectual Property</v>
+        <v>EPSO-G group announces financial results for the first six months of 2026</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C423" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D423" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E423" t="str">
-        <v>https://www.newswire.com/news/helio-files-new-patent-family-covering-precision-deployable-boom-technology</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349096/0/en/epso-g-group-announces-financial-results-for-the-first-six-months-of-2026.html</v>
       </c>
       <c r="F423" t="str">
-        <v>Helio files its third patent family covering precision deployable boom tech advancing spacecraft, satellite systems, and space-based solar power applications.</v>
+        <v>New energy group EPSO-G (legal entity code 302826889, registered office address: Laisvės pr. 10, Vilnius, Lithuania) announces interim financial and operating results for January–June of 2026.</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>CIBSE in collaboration with Arup and Loughborough University launch updated CIBSE TM59 guidance to help tackle overheating risk in homes</v>
+        <v>Aureus Greenway Holdings Inc. and and Powerus Announce $22.3 Million ...</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C424" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D424" t="str">
-        <v>Real Estate, Energy, Education</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E424" t="str">
-        <v>https://pressat.co.uk/releases/cibse-in-collaboration-with-arup-and-loughborough-university-launch-updated-cibse-tm59-guidance-to-help-tackle-overheating-risk-in-homes-dec35e6a93980085d3c2aa3aca09d40a/</v>
+        <v>https://pr-inside.com/aureus-greenway-holdings-inc-and-and-powerus-announce-22-3-million-r5214754.htm</v>
       </c>
       <c r="F424" t="str">
-        <v>Monday 6 July, 2026 CIBSE in collaboration with Arup and Loughborough University, has launched the updated CIBSE TM59 Overheating risk in dwellings: A design stage methodology, providing the industry with revised guidance for assessing and mitigating overheating risk in new homes and major residential refurbishments. Referenced within Part O of the Building Regulations, CIBSE TM59 is widely recognised as a key industry resource for evaluating overheating risk in residential buildings. The updated publication reflects the latest research, industry experience and evolving understanding of how homes can be designed to remain comfortable and resilient in a warming climate. The guidance comes at a time when overheating is becoming an increasingly important issue across the residential sector in</v>
+        <v>(PR-inside.com) U.S.-based Powerus will deploy networked counter-UAS detection, tracking, classification and early-warning capabilities to support the protection of critical oil and gas infrastructure in the Middle East. Commercial agreement covers hardware, software, site activation, installation, and a 24-month integrated maintenance program for a networked counter-UAS detection, tracking, classification, and early-warning capability, with unified command and control at the customer's operations. System architecture is designed to support the further integration of interceptor technology as operational requirements evolve. The registration statement on Form S-4 for the proposed business combination between Aureus Greenway Holdings Inc. and Autonomous Power Corporation (dba Powerus) was d</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Nexans and Hydro secure long-term low-carbon aluminium supply agreement to support Europe’s grid modernisation</v>
+        <v>Anthro Energy Appoints Celina Mikolajczak as Board Advisor</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C425" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D425" t="str">
         <v>Energy</v>
       </c>
       <c r="E425" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322262/0/en/Nexans-and-Hydro-secure-long-term-low-carbon-aluminium-supply-agreement-to-support-Europe-s-grid-modernisation.html</v>
+        <v>https://www.prweb.com/releases/anthro-energy-appoints-celina-mikolajczak-as-board-advisor-302856159.html</v>
       </c>
       <c r="F425" t="str">
-        <v>Nexans and Hydro sign five-year long-term agreement for 85,000 tonnes of low-carbon aluminium wire rod to support grid modernisation in Europe</v>
+        <v>Veteran Battery Technology and Safety Executive to Lead Scaling Advanced Polymer Electrolytes for Next-Generation Lithium-Ion Batteries ALAMEDA, Calif., Aug. 21, 2026 /PRNewswire-PRWeb/ -- Anthro Energy, a next-generation battery technology company developing advanced polymer electrolytes...</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Envision Energy Partners with Pulse Clean Energy on 310 MWh BESS Project, Advancing Future Energy Systems for Next-Generation UK Energy Storage</v>
+        <v>Green Water &amp;amp; Power Scales Nationwide EV Charging Deployment and Clean-Energy Workforce Development</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C426" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D426" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E426" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-partners-with-pulse-clean-energy-on-310-mwh-bess-project-advancing-future-energy-systems-for-next-generation-uk-energy-storage-302818252.html</v>
+        <v>https://www.prnewswire.com/news-releases/green-water--power-scales-nationwide-ev-charging-deployment-and-clean-energy-workforce-development-302856919.html</v>
       </c>
       <c r="F426" t="str">
-        <v>LONDON, July 6, 2026 /PRNewswire/ -- Envision Energy, a global leader in green technology, has announced a partnership with Pulse Clean Energy, a leader in energy storage, to deliver a landmark battery energy storage system (BESS) project in Wolverhampton, West Midlands, UK. The project...</v>
+        <v>Los Angeles-based company surpasses 15,000 EV chargers nationwide while investing more than $500,000 in employee training and career advancement. LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Green Water &amp; Power, a Los Angeles-headquartered clean-energy infrastructure company, has installed...</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>SINEXCEL Expands European Energy Storage Ecosystem at Intersolar Europe 2026, Reinforcing Its Long-Term Commitment to Europe</v>
+        <v>Faruqi &amp;amp; Faruqi, LLP Urges First Solar, Inc. (NASDAQ: FSLR) Investors to Seek Counsel Before August 24, 2026 Lead Plaintiff Deadline in the Securities Class Action</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C427" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D427" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E427" t="str">
-        <v>https://www.prnewswire.com/news-releases/sinexcel-expands-european-energy-storage-ecosystem-at-intersolar-europe-2026-reinforcing-its-long-term-commitment-to-europe-302818235.html</v>
+        <v>https://www.prnewswire.com/news-releases/faruqi--faruqi-llp-urges-first-solar-inc-nasdaq-fslr-investors-to-seek-counsel-before-august-24-2026-lead-plaintiff-deadline-in-the-securities-class-action-302856961.html</v>
       </c>
       <c r="F427" t="str">
-        <v>MUNICH, July 6, 2026 /PRNewswire/ -- At Intersolar Europe 2026, SINEXCEL (300693.SZ) deepened its long-term commitment to the European market by launching its utility-scale Power Conversion System (PCS), StellaON 1250K/1575K that integrates Infineon devices, alongside a series of...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses in First Solar to Contact Him Directly to Discuss Their Options NEW YORK, Aug. 21, 2026 /PRNewswire/ -- / Newsfile / Faruqi &amp; Faruqi, LLP, a leading national securities law...</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Scalefusion Recognized as a High Performer in G2's Europe Regional Grid® for Unified Endpoint Management (UEM)</v>
+        <v>Vivakor Reports Positive Operating Income as Second Quarter Revenue Increases 10% to $32.1 Million</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C428" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D428" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E428" t="str">
-        <v>https://www.prnewswire.com/news-releases/scalefusion-recognized-as-a-high-performer-in-g2s-europe-regional-grid-for-unified-endpoint-management-uem-302818231.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349063/0/en/vivakor-reports-positive-operating-income-as-second-quarter-revenue-increases-10-to-32-1-million.html</v>
       </c>
       <c r="F428" t="str">
-        <v>PUNE, India, July 6, 2026 /PRNewswire/ -- ProMobi Technologies today announced that Scalefusion, its unified endpoint management solution, has been recognized as a High Performer in G2's Europe Regional Grid® Report for Unified Endpoint Management (UEM), Summer 2026. The recognition is...</v>
+        <v>Dallas, TX, Aug. 21, 2026 (GLOBE NEWSWIRE) -- Vivakor, Inc. (Nasdaq: VIVK) (“Vivakor” or the “Company”), an integrated provider of energy transportation, storage, reuse and remediation services, today announced financial results for the three and six months ended June 30, 2026, highlighted by second-quarter revenue growth, a 45% increase in second-quarter gross profit and a return to positive operating income.</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>SINEXCEL Launches StellaON 1250K/1575K to Advance Utility-Scale Energy Storage in Europe</v>
+        <v>Lost Money on First Solar, Inc. (FSLR)? Join Class Action Before August ...</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C429" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D429" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E429" t="str">
-        <v>https://www.prnewswire.com/news-releases/sinexcel-launches-stellaon-1250k1575k-to-advance-utility-scale-energy-storage-in-europe-302818190.html</v>
+        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-join-class-action-before-august-r5214725.htm</v>
       </c>
       <c r="F429" t="str">
-        <v>MUNICH, July 6, 2026 /PRNewswire/ -- At Intersolar Europe 2026, SINEXCEL (300693.SZ) launched the StellaON 1250K/1575K PCS integrating Infineon devices to address Europe's evolving demands for environmental resilience, grid stability, and lifecycle economics, maximizing energy value...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>CCTV+: Hello, Beijing! Where Ancient Meets Modern</v>
+        <v>Havila Shipping ASA: Contract extension with Equinor Energy for Havila Troll</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C430" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D430" t="str">
         <v>Energy</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.prnewswire.com/news-releases/cctv-hello-beijing-where-ancient-meets-modern-302818196.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349009/0/en/havila-shipping-asa-contract-extension-with-equinor-energy-for-havila-troll.html</v>
       </c>
       <c r="F430" t="str">
-        <v>BEIJING, July 6, 2026 /PRNewswire/ -- What happens when Beijing's ancient heritage meets its future-facing energy? Starting from the Mutianyu section of the Great Wall, this journey gives an unexpected view of the city: technology, village aesthetics, hidden spaces, and a global stage. In...</v>
+        <v>Equinor Energy has exercised one year option for Havila Troll, keeping Havila Troll until November 2027. Equinor Energy has 2 additional options, each for one year. Contacts: Chief Executive Officer Njål Sævik, +47 909 35 722 Chief Financial Officer Arne Johan Dale, +47 909 87 706</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Corinex and Plexigrid team up to deliver the most accurate digital-twin solution for grid visibility and flexibility to date</v>
+        <v>Havila Shipping ASA: Kontraktsforlengelse med Equinor Energy AS for Havila Troll</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C431" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D431" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.prnewswire.com/news-releases/corinex-and-plexigrid-team-up-to-deliver-the-most-accurate-digital-twin-solution-for-grid-visibility-and-flexibility-to-date-302818189.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349009/0/no/havila-shipping-asa-kontraktsforlengelse-med-equinor-energy-as-for-havila-troll.html</v>
       </c>
       <c r="F431" t="str">
-        <v>VANCOUVER, BC and GIJÓN, Spain, July 6, 2026 /PRNewswire/ -- Corinex Corp. and Plexigrid S.L. have signed a strategic cooperation agreement to market Corinex Plexigrid Intelligence, a platform for low-voltage and medium-voltage power grids, built on the most accurate and granular power...</v>
+        <v>Equinor Energy har utøvd ett års opsjon for Havila Troll til november 2027. Equinor Energy har deretter 2 opsjoner for forlengelse, hver for ett år. Kontakter: Administrerende direktør Njål Sævik, +47 909 35 722 Finansdirektør Arne Johan Dale, +47 909 87 706</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>CBAK Energy Previews Next-Generation High-Rate LFP Cells for AI Data Center Backup Power</v>
+        <v>Sol Systems Expands Clean Energy Portfolio with Lumberton Solar Project Acquisition</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C432" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D432" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322165/0/en/CBAK-Energy-Previews-Next-Generation-High-Rate-LFP-Cells-for-AI-Data-Center-Backup-Power.html</v>
+        <v>https://www.newsfilecorp.com/release/310608/Sol-Systems-Expands-Clean-Energy-Portfolio-with-Lumberton-Solar-Project-Acquisition</v>
       </c>
       <c r="F432" t="str">
-        <v>CBAK Energy previews 26650 HP/PFS2 V2.0 LFP cells for AI data center BBU/UPS, optimizing high-rate power, thermal control, and rack space.</v>
+        <v>Washington, D.C.--(Newsfile Corp. - August 21, 2026) - Sol Systems, a leading national clean energy developer and independent power producer (IPP), today announced the acquisition of the 200 MW-ac Lumberton Solar Project from DESRI. Located in Hardin County, Texas and backed by a long-term power purchase agreement, the project further strengthens Sol Systems' growing portfolio of utility-scale projects and supports the company's long-term strategy of building, owning, and operating clean energy...</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Securities Lawsuit Alert: First Solar, Inc. (FSLR) - Contact Levi &amp; ...</v>
+        <v>Flue Gas Desulfurization System Market worth $31.70 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C433" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D433" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E433" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-first-solar-inc-fslr-contact-levi-r5198023.htm</v>
+        <v>https://www.prnewswire.com/news-releases/flue-gas-desulfurization-system-market-worth-31-70-billion-by-2031---exclusive-report-by-marketsandmarkets-302857194.html</v>
       </c>
       <c r="F433" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>DELRAY BEACH, Fla., Aug. 21, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Flue Gas Desulfurization System Market is expected to reach USD 31.70 billion by 2031 from USD 23.60 billion in 2026, recording a CAGR of 6.1% during the forecast period. Browse 250 market data Tables...</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Hexagon Agility receives significant order from Certarus for Mobile Pipeline modules to service data center demand</v>
+        <v>METLEN conducts First Fire on Waste at the Protos ERF plant in Cheshire</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C434" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D434" t="str">
         <v>Energy</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.prnewswire.com/news-releases/hexagon-agility-receives-significant-order-from-certarus-for-mobile-pipeline-modules-to-service-data-center-demand-302818099.html</v>
+        <v>https://www.prnewswire.com/news-releases/metlen-conducts-first-fire-on-waste-at-the-protos-erf-plant-in-cheshire-302857254.html</v>
       </c>
       <c r="F434" t="str">
-        <v>OSLO, Norway, July 6, 2026 /PRNewswire/ -- Hexagon Agility, a subsidiary of Hexagon Composites, has received the largest single order for Mobile Pipeline® modules to date, from Certarus, the North American leader in mobile compressed natural gas (CNG) solutions. The order represents an...</v>
-[...2 lines deleted...]
-    <row r="435">
+        <v>ATHENS, Greece and LONDON, Aug. 21, 2026 /PRNewswire/ -- METLEN has successfully conducted the first fire on waste at the Protos Energy Recovery Facility it is developing for Encyclis in Cheshire. First fire is a major milestone which confirms that the state-of-the-art plant has now...</v>
+      </c>
+    </row>
+    <row r="435" xml:space="preserve">
       <c r="A435" t="str">
-        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages Peabody Energy Corporation ...</v>
+        <v>Focus Graphite Highlighted in Prime Minister Carney's Historic Clean Energy and Critical Minerals Announcement; Completes Lac Knife Electrical Desktop Study</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C435" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D435" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS, Real Estate, Energy, Media</v>
       </c>
       <c r="E435" t="str">
-        <v>https://pr-inside.com/rosen-leading-trial-attorneys-encourages-peabody-energy-corporation-r5198000.htm</v>
-[...5 lines deleted...]
-    <row r="436">
+        <v>https://www.acnnewswire.com/press-release/english/109315/</v>
+      </c>
+      <c r="F435" t="str" xml:space="preserve">
+        <v xml:space="preserve">OTTAWA, ON, Aug 21, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to highlight the Government of Canada's recognition of infrastructure supporting the Company's 100%-owned Lac Knife Graphite Project ("Lac Knife" or the "Project") in Prime Minister Mark Carney's August 17, 2026 announcement advancing clean-energy and critical-minerals infrastructure across the Labrador Trough1.
+The Government of Canada identified Focus Graphite's Lac Knife infrastructure initiative among four strategic pre-development projects supported and funded through Natural Resources Canada's ("NRCan") First and Last Mile Fund ("FLMF"), describing the planned road and electrical connection as supporting the development of battery and energy-storage technologies required by Canada and its allies.
+The recognition follows Focus's June 3, 2026 announcement that it secured C$1,378,700 in non-repayable federal funding to advance engineering, environmental, permitting, Indigenous engagement and feasibility activities for Lac Knife's road and electrical infrastructure2. The funding represents approximately 50% of eligible project costs.
+Focus has now completed an independent electrical infrastructure desktop study (the "Study") prepared by Norda Stelo Inc. ("Norda Stelo"), identifying a preferred pathway for connecting Lac Knife to Quebec's hydroelectric grid.
+"Lac Knife's recognition within the Prime Minister's announcement reinforces the strategic importance of bringing Canadian critical mineral projects and their enabling infrastructure forward," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "We are already turning that support into tangible progress. With both our access-road and electrical desktop studies now complete, we are identifying meaningful infrastructure efficiencies relative to the 2023 Feasibility Study. The preferred electrical strategy provides a pathway to significantly reduce power-related capital requirements while connecting Lac Knife to Quebec's clean hydroelectric grid. We are grateful for Canada's continued support."
+"Infrastructure and access to power remain key constraints for mine development, with direct implications for capital, execution and timelines," said Jason Latkowcer, Vice President, Corporate Development of Focus Graphite. "Canada's investment in energy and critical-mineral infrastructure is helping define a clearer development pathway for Lac Knife. Advancing that work reduces development uncertainty and provides a stronger basis for future capital allocation and evaluation by potential strategic, financing and other investment partners."
+"Critical minerals are essential to Canada's economic prosperity, security, and sustainability, and we are proud to advance Canadian mineral supply chains as a part of the historic Churchill Falls and Labrador Trough announcement," said the Honourable Tim Hodgson, Minister of Energy and Natural Resources. "As a part of this nation-building initiative, through our First and Last Mile Fund, Canada is advancing the infrastructure we need to unlock projects like Lac Knife and strengthen Canada's critical minerals value chain. This is how your federal government is working with industry to build a stronger, more competitive critical minerals sector; create opportunities for Indigenous and local communities; and deliver minerals Canada and our allies need for clean technologies, advanced manufacturing and defence applications."
+Preferred Hydro-Quebec Connection Strategy
+Norda Stelo evaluated seven potential electrical supply scenarios against technical feasibility, constructability, cost, environmental considerations and execution requirements. The Study identified a direct connection to Hydro-Quebec's three-phase, 34.5-kV distribution grid as the preferred solution, with the connection extending across public lands to the Lac Knife property.
+The preferred configuration would require approximately 30.7 kilometres of electrical infrastructure, consisting of the upgrade of approximately 3.17 kilometres of existing single-phase line to three-phase service and the construction of approximately 27.5 kilometres of new three-phase distribution line extending to the Project. The new distribution line would largely follow established corridors, including the Hydro-Quebec transmission corridor, Highway 389 and the Project's planned access-road corridor.
+Under this approach, Hydro-Quebec would construct the principal distribution infrastructure on behalf of Focus, reducing the Company's direct construction and coordination requirements while also placing responsibility for associated environmental permitting and long-term maintenance of the distribution line with Hydro-Quebec.
+Potential Capital Savings Relative to 2023 Feasibility Study
+The preferred strategy also creates an opportunity to significantly reduce the power-related capital requirements contemplated in Lac Knife's 2023 Feasibility Study Update ("FSU").
+The 2023 FSU included C$19.9 million in initial capital for Power and Communications infrastructure, within total estimated pre-production capital of approximately C$236.9 million. The Norda Stelo Study identified several factors that could reduce these requirements. These include reducing the anticipated length of new power-line construction from approximately 50 kilometres to approximately 27.5 kilometres, eliminating the need for additional infrastructure at Hydro-Quebec's Normand substation, and identifying that certain power-line construction costs contemplated in the FSU may have been overestimated. The Study also identified the potential for Hydro-Quebec to construct the distribution line at its standard per-kilometre cost.
+Based on the assumptions evaluated in the Norda Stelo Study, the preferred strategy is estimated to have the potential to reduce Focus's direct power-related capital requirements by more than 50% relative to the power infrastructure assumptions contained in the 2023 FSU. This estimate is preliminary, is based on a desktop-level assessment and should not be interpreted as an updated capital cost estimate for the Project. Any actual reduction will depend on Hydro-Quebec's final connection requirements and cost responsibilities, detailed engineering and the scope of remaining on-site electrical infrastructure. There can be no assurance that the estimated reduction will be realized.
+Next Steps
+Focus intends to continue working with Hydro-Quebec and its engineering consultants to advance the preferred connection strategy, confirm technical requirements and define future cost responsibilities.
+The electrical work is being advanced alongside the Company's access-road planning, environmental permitting, engineering and Indigenous engagement programs under the federally supported FLMF initiative.
+Natural graphite is designated as a critical mineral in Canada and is used across battery, energy-storage, defence and advanced-material applications. Focus continues to advance Lac Knife through engineering, environmental, permitting and Indigenous engagement activities.
+Figure 1: Proposed Access Road, Lac Knife (Norda Stelo / IOS Geosciences, 2026)
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1963/310686_0b06cfb494dcf9cf_001full.jpg
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Rejean Girard, P.Geo (Qc), President of IOS Geosciences Inc., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Focus Graphite Advanced Materials Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc. please visit http://www.focusgraphite.com
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite 
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch 
+CEO, Focus Graphite Inc. 
+dhanisch@focusgraphite.com 
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the preferred electrical connection strategy identified for the Lac Knife Graphite Project; the potential connection of Lac Knife to Hydro-Quebec's three-phase, 34.5-kV distribution grid; the anticipated configuration, routing and length of the proposed electrical infrastructure, including the upgrade of existing distribution infrastructure and construction of new three-phase distribution line; the potential construction, permitting, ownership, operation and long-term maintenance of the principal distribution infrastructure by Hydro-Quebec; the potential reduction in Focus's direct construction, coordination, permitting and maintenance responsibilities under the preferred strategy; the potential for the preferred electrical strategy to reduce Focus's direct power-related capital requirements by more than 50% relative to the power infrastructure assumptions contained in the 2023 Feasibility Study Update; the assumptions underlying that preliminary estimate and the extent to which any anticipated reduction may ultimately be realized; the nature and extent of Hydro-Quebec's final connection requirements, cost responsibilities and applicable construction costs; the results of future detailed engineering and the scope and cost of remaining on-site electrical infrastructure; the potential elimination of infrastructure previously contemplated at Hydro-Quebec's Normand substation; the continued advancement of the preferred electrical connection strategy and related discussions and engineering work with Hydro-Quebec and the Company's engineering consultants; the continued advancement of road and electrical infrastructure planning, environmental and permitting activities, engineering and Indigenous engagement under Natural Resources Canada's First and Last Mile Fund; the continued availability of federal funding and the Company's ability to satisfy applicable funding conditions and project requirements; the potential benefits of government-supported infrastructure initiatives to the advancement of Lac Knife; the potential for increasingly defined infrastructure planning to reduce development uncertainty and support future capital allocation, financing and evaluation by potential strategic or other investment partners; the continued advancement and future development of the Lac Knife Graphite Project; and the timing, scope, cost and results of future engineering, permitting, infrastructure development and other project-development activities.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+1 https://www.pm.gc.ca/en/news/news-releases/2026/08/17/prime-minister-carney-announces-largest-clean-energy-investment-north
+2 https://focusgraphite.com/focus-graphite-secures-up-to-c1-38-million-under-natural-resource-canadas-first-and-last-mile-fund/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/310686
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="436" xml:space="preserve">
       <c r="A436" t="str">
-        <v>Pomerantz LLP Announces Securities Class Action Litigation Against ...</v>
+        <v>Leading Across All Metrics: Xunce Technology Reports Record-High Mid-Year Revenue and Net Profit; AI-to-B Platform Enters a New Cycle of Exponential Growth</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C436" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D436" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Crypto, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E436" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-litigation-against-r5197956.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 5, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109316/</v>
+      </c>
+      <c r="F436" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Aug 21, 2026 - (ACN Newswire) - On August 21, Xunce Technology (03317.HK) released its 2026 interim results report: In the first half of the year, the company achieved revenue of 967 million yuan, a significant year-over-year increase of 389%, setting a new record high for the same period; net profit attributable to shareholders was 72.5 million yuan, compared to a net loss attributable to shareholders of 89.4 million yuan in the same period last year, marking the company’s first profitable first half of the year; Adjusted net profit was 67 million yuan, compared to an adjusted net loss of 105 million yuan in the same period last year, marking a comprehensive turnaround from loss to profit; the gross profit margin reached 60.1%, remaining stable at a high level; total assets were approximately 3514 million yuan, net assets were approximately 2482 million yuan, and with ample cash on hand, reflecting a significant improvement in operational quality.
+As a leading provider of AI real-time data infrastructure and analytics services in China, Xunce Technology made breakthrough progress in the first half of the year across business models, product innovation, industry penetration, and international expansion. The company led the industry across all key metrics, officially transitioning from the “investment phase” to the “profit realization phase,” while also exploring new avenues for profitability.
+Four Key Drivers Fuel Strong Revenue Growth and Continued Improvements in Operational Efficiency
+In the first half of 2026, against the backdrop of the 15th Five-Year Plan designating artificial intelligence as a national strategic priority, enterprise-level AI is accelerating its transition from model training to practical inference deployment, and from general-purpose capabilities to industry-specific applications. As a result, demand from enterprises for high-quality, structured, scenario-based real-time data is growing exponentially.
+Facing these significant development opportunities, Xunce Technology based on the FDE model, has expanded its end-to-end data processing and tokenization capabilities—covering everything from data acquisition to large-model fine-tuning—to transform dispersed and heterogeneous enterprise data into data tokens. This helps clients reduce costs, improve efficiency, maximize the business value per token, and achieve more agile, data-driven decision-making. Currently, the company has penetrated eleven high-value, high-barrier industries and developed over 400 functional modules. It has refined three core technological advantages: millisecond- and second-level real-time response, 100% accurate data processing, and data tokenization, connecting computing power to algorithms and taking responsibility for clients’ business outcomes.
+The company delivered strong performance in the first half of the year, with both revenue and net profit reaching all-time highs. The high revenue growth was primarily driven by the synergistic effect of four key drivers: accelerated deployment of enterprise-grade AI real-time data infrastructure, accelerated penetration into diverse industries, the implementation of the Token business model, and the expansion of international operations and ecosystem development. The significant turnaround in profitability was driven by a steady increase in the proportion of high-margin businesses; the realization of economies of scale from a platform-based and modular product architecture, leading to significantly improved operational efficiency and further optimization of the structure of R&amp;D, sales, and general and administrative expenses; improved cash management efficiency, and investment income contributing to incremental profits.
+At the same time, the company’s operational efficiency has continued to rise. It has established a data development system centered on the AIDP platform, automating data development tasks. Its solutions are deeply integrated into clients’ self-managed cloud or on-premises systems, serving as a “data hub” that deeply embeds AI into corporate clients’ core business processes, supports high-quality business decision-making, and thereby continuously enhances clients’ willingness to pay;In the first half of the year, the company’s ARPU jumped from 1.64 million yuan to 5.56 million yuan, marking a significant year-over-year increase of 240 percent. Customer retention rates have long remained above 90%, fully demonstrating the strong lock-in effect and high customer stickiness resulting from the deep integration of the product into clients’ business processes, with per-capita revenue surged by 379% year-over-year, placing its labor efficiency among the highest in the AI technology sector.
+Driven by the dual engines of TokenOS and TokenCloud, revenue from the Token business accounts for over 10%
+In the first half of this year, the company proactively pioneered the Token business model, enabling data token calls to drive AI-based business decisions. Currently, the Token business model has been implemented in multiple high-value scenarios and has undergone successful commercial validation. During the first half of the year, revenue from the Token business model surpassed 10% of total revenue, with strong growth in ARR (Annual Recurring Revenue). It has become a new engine for revenue growth, and the commercialization of the token economy has far exceeded expectations.
+The company launched the world’s first TokenOS operating system, which focuses on data capabilities. It transforms enterprises’ multi-source, heterogeneous data in real time into standardized, measurable, and priceable scenario-based tokens, establishing a seamless end-to-end pipeline from data ingestion to model invocation. This enables enterprise data to be directly utilized as tokens and drives the implementation of token factories across various industries.
+Building on this foundation, the company has also launched the TokenCloud platform, which focuses on model capabilities and “data + model” capabilities. This accelerates the development of an integrated, end-to-end product and service ecosystem spanning “computing power—data—tokens—models—applications,” covering the entire lifecycle from underlying computing power scheduling and data tokenization to model inference optimization, as well as the refinement, tuning, and deployment of enterprise-specific small models. This drives the transformation of AI from a general-purpose capability into enterprise-specific productivity.
+TokenOS and TokenCloud work in tandem to provide enterprise customers with a one-stop AI infrastructure, enabling them to reduce deployment costs and improve matching efficiency across computing power, data, and models. This “operating system + cloud platform” dual-drive architecture forms the company’s strong competitive barrier, helping it become the computing infrastructure partner for enterprise AI transformation.
+Accelerated Penetration Across Diverse Industries and Substantial Progress Toward Internationalization
+Xunce Technology began in the asset management industry, which has the most stringent requirements for data real-time performance. It has now extended its AI real-time data processing capabilities to eleven high-value, high-barrier industries, including telecommunications, electric power, energy, urban operations, and high-end manufacturing. The company is accelerating its penetration across diverse industries, and its ability to replicate solutions across sectors continues to be validated.
+In the first half of this year, the company collaborated with PATEO Connect and Saimo Technology to jointly develop a token-based physical AI and world model, entering the smart connected vehicle sector; it partnered with three major domestic GPU manufacturers—MetaX, Iluvatar CoreX, and Biren Technology—to build a “computing power + data” closed-loop system; and through a strategic partnership with Shenzhen Kaihong, it implemented tokenization capabilities within the HarmonyOS ecosystem to explore world models and physical AI. The “Scenario Token Factory” model continues to be validated across multiple industries, scenarios, and ecosystems. As a result, the company’s revenue from diversified industries rose to 87.6%, making its business structure more diversified and opening up broader growth opportunities for the company.
+In addition, the company is actively expanding its overseas operations, accelerating the global rollout of the TokenOS operating system and its tokenization business model; it has also entered into strategic partnerships with the Shenzhen Data Exchange and the Beijing International Data Exchange, laying the foundation for global expansion. In the first half of the year, the company’s overseas revenue reached 11.86 million yuan，year-over-year increase of 264%.
+Four-Stage Evolution of AI Data Infrastructure: Strategic Initiatives Across Five Key Directions
+Looking ahead, Xunce Technology has established a strategic evolution path for the four-stage transformation of AI data infrastructure: starting with data governance (1.0), progressing through the tokenization phase (2.0), and moving toward a global token exchange platform (3.0) in the future, while accelerating the training and large-scale deployment of enterprise-level small models (4.0).
+Specifically, in Phase 1.0, the company began in the asset management industry and expanded across sectors, fully validating its cross-industry data governance capabilities. In Phase 2.0, the company used TokenOS to refine enterprise private data into high-quality scenario-based tokens and provided one-stop services through the end-to-end integrated cloud service platform TokenCloud, opening up a growth channel for its token business. In Phase 3.0, the company will launch a global Token exchange platform to break down barriers to Token circulation across enterprises, industries, and scenarios. In Phase 4.0, the company will use enterprise-grade small models to bridge the “last mile” of AI implementation, forming a complete closed-loop ecosystem of “computing power—data—Tokens—models—applications.”
+At the same time, the company will implement strategic initiatives across five key areas: First, deepening the evolution of its business model by accelerating the transition from project-based and subscription-based models to exploring a Token-based business model; second, accelerating cross-industry replication through a “high barriers, high value” expansion strategy to continuously unlock growth opportunities across diverse industries; third, pioneering cutting-edge applications to secure a leading position in future industries; fourth, building a strategic partnership ecosystem to forge deep ties with upstream and downstream players in computing power and algorithms; and fifth, steadily expanding overseas operations to lay the groundwork for a global footprint. By implementing strategic initiatives across these five key areas, the company will continue to create commercial value for its customers and usher in a new cycle of exponential growth.
+These impressive financial results mark a turning point for Xunce Technology as it officially begins to realize its value. At a time when demand for high-quality industry data is surging due to the inference requirements of large AI models, the company has built a solid competitive moat through its proprietary token system and opened up vast opportunities for revenue growth through “in-depth cross-industry development and international expansion.” In the future, as the ecosystem of token exchange platforms matures and enterprise-level small-model applications are implemented, this will significantly expand the potential for profit growth, propelling Xunce Technology onto a fast track of rapid development.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Involving Peabody Energy Corporation – BTU</v>
+        <v>Statkraft applies for licence to build new Høyanger K5 hydropower plant</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C437" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D437" t="str">
         <v>Energy</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-advises-shareholders-of-class-action-filing-involving-peabody</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348902/0/en/statkraft-applies-for-licence-to-build-new-h%C3%B8yanger-k5-hydropower-plant.html</v>
       </c>
       <c r="F437" t="str">
-        <v/>
+        <v>(Høyanger, 21 August 2026) Statkraft applies for a licence from the Norwegian Water Resources and Energy Directorate (NVE) to build a new Høyanger hydropower plant and Breidal hydropower plant in Høyanger municipality. The hydropower plants will replace the existing Høyanger K5A and K5B hydropower plants and provide more renewable power for the industry and increased flexible capacity, without new reservoirs or additional water resources. In May, Statkraft announced plans to invest NOK 80 billion in Norway over the next ten years. A new Høyanger K5 hydropower plant is an important part of the plan to upgrade and further develop Norway’s hydropower assets. The investment framework for the development is just under NOK 3 billion.</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Pomerantz LLP Announces Securities Class Action Litigation Against First Solar, Inc. – FSLR</v>
+        <v>Shareholders of Peabody Energy Corporation (BTU): Protect Your Rights ...</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C438" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D438" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E438" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-securities-class-action-litigation-against-first-solar</v>
+        <v>https://pr-inside.com/shareholders-of-peabody-energy-corporation-btu-protect-your-rights-r5214647.htm</v>
       </c>
       <c r="F438" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Monster Energy Athletes Claim Victories on Day 2 of X Games Chiba 2026</v>
+        <v>Class Action Filed Against First Solar, Inc. (FSLR) Over Securities ...</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C439" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D439" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.prnewswire.com/news-releases/monster-energy-athletes-claim-victories-on-day-2-of-x-games-chiba-2026-302817994.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-first-solar-inc-fslr-over-securities-r5214646.htm</v>
       </c>
       <c r="F439" t="str">
-        <v>Men's Skateboard Park: 15-Year-Old Monster Army Recruit Egoitz Bijueska from Bilbao, Spain, Takes Gold Medal, 26-Year-Old Tom Schaar from Malibu, California, Claims Silver Medal BMX Park Best Trick: 29-Year-Old Mike Varga from Oshawa, Canada, Claims Gold Medal Monster Energy Men's...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Pomerantz LLP Highlights Class Action Against Peabody Energy Corporation– ...</v>
+        <v>DNO Shares Traded Ex-Dividend</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C440" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D440" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E440" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-highlights-class-action-against-peabody-energy-corporation-r5197873.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348880/0/en/dno-shares-traded-ex-dividend.html</v>
       </c>
       <c r="F440" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 5, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>Oslo, 21 August 2026 – DNO ASA, the Norwegian oil and gas operator, today announced that the Company’s shares will be traded ex-dividend effective 21 August 2026.</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Primoris Services ...</v>
+        <v>FSLR FINAL DEADLINE: ROSEN, A LEADING LAW FIRM, Encourages First Solar, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C441" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D441" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E441" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-primoris-services-r5197867.htm</v>
+        <v>https://www.newsfilecorp.com/release/310618/FSLR-FINAL-DEADLINE-ROSEN-A-LEADING-LAW-FIRM-Encourages-First-Solar-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F441" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 5, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Primoris Services Corporation ("Primoris" or "the Company") (NYSE:PRIM). Investors who purchased Primoris securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/PRIM. Primoris Investigation Details On May 5, 2026, Primoris issued a press release reporting its financial results for the first quarter of 2026. Primoris reported results below analyst expectations and slashed full-year adjusted EBITDA guidance from $560-$580 million to $480-$500 million. Primoris attributed the reduction to lower renewable energy ..</v>
-[...2 lines deleted...]
-    <row r="442">
+        <v>New York, New York--(Newsfile Corp. - August 20, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+      </c>
+    </row>
+    <row r="442" xml:space="preserve">
       <c r="A442" t="str">
-        <v>Pomerantz LLP Brings Class Action Lawsuit Against First Solar, Inc.– ...</v>
+        <v>Chery Automobile Releases 2026 Interim Results: Dual-Engine Drive Solidifies Profitability Foundation, Globalization Unlocks Growth Space</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C442" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D442" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E442" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-brings-class-action-lawsuit-against-first-solar-inc-r5197863.htm</v>
-[...5 lines deleted...]
-    <row r="443">
+        <v>https://www.acnnewswire.com/press-release/english/109306/</v>
+      </c>
+      <c r="F442" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 21, 2026 - (ACN Newswire) - On August 20, Chery Automobile (9973.HK), a leading Chinese automaker, officially released its 2026 interim results report, marking its first interim results since listing on the Hong Kong Stock Exchange.
+Against the backdrop of intensifying competition in China’s domestic automotive market, sustained profit erosion from ongoing industry price wars, and a widespread phenomenon where automakers see revenue growth without corresponding profit growth, Chery has delivered a semi-annual report that demonstrates both scale resilience and earnings quality. Powered by its two growth engines, exports and new energy vehicles, the Company not only achieved steady scale expansion but also validated its long-term growth narrative with net profit margins that outperform peers and superior earnings quality, further underscoring its value in the capital markets.
+Steady Improvement in Operational Quality, in Line with Institutional Expectations
+Looking at the core operational data, Chery Automobile’s overall operational quality continued to improve steadily in the first half of the year, with its earnings structure particularly standing out. During the reporting period, the Company recorded revenue of approximately RMB 143,280 million, representing a year-on-year increase of 1.2%, fully demonstrating its robust capability to withstand cyclical industry pressures.
+Profit for the period reached RMB 9,016 million, representing a year-on-year increase of -9.0%; gross profit margin improved to 16.1%, representing an increase of 3.1 percentage points from the same period last year; net profit margin for the period came in at 6.3%, significantly outperforming industry peers and reflecting superior earnings quality. The core drivers of this earnings improvement lie in the Company’s new energy vehicle (NEV) business transitioning from a “scale-first” approach to a “scale-profit balance” strategy, and the acceleration of its globalization strategy, which is evolving from “exporting products” to a “full-system going global” model. The concurrent improvement in both gross and net profit margins validates the combined effectiveness of the Company’s NEV transition, product structure iteration, refined operations, and overseas business structure optimization, with operational quality and efficiency continuing to trend upward.
+The Company’s corporate strength has also been recognized by authoritative institutions. It made its debut on the Fortune Global 500 list as a listed company, securing the 383rd position. With a return on equity (ROE) of 36.5%, it ranked 30th globally on the ROE sub-ranking and first among all Chinese companies on the list. Its exceptional asset return capability, corroborated by net profit margins that outpace leading peers, underscores the Company’s outstanding profitability quality and capital return efficiency.
+In response to the common industry challenge of “more revenue but less profit”, Chery Automobile has been enhancing profitability through product mix optimization and expansion of its overseas business, thereby steadily boosting its resilience against economic cycles.
+Comparing the interim results with previous institutional forecasts, CICC had previously assigned Chery a target price of HK$35-40 and projected a full-year 2026 profit of approximately RMB20.2 billion. Based on the interim results delivered, the Company’s overall operations are broadly in line with institutional expectations, with overseas business performance significantly exceeding market projections.
+While intensifying competition in the Chinese market has exerted certain pressures, overseas revenue has emerged as a key performance engine. The robust growth in exports and the NEV segment has effectively offset domestic uncertainties, validating the strategic approach of “consolidating the domestic base while seeking incremental growth overseas” and laying a solid foundation for achieving full-year targets.
+Institutions generally believe that as economies of scale are further realized, overseas production capacity comes on stream, and new models ramp up volume, the Company's subsequent profit elasticity is expected to gradually materialize.
+Dual engine Growth Driven by Exports and New Energy Businesses to Build Long_x001e_term Growth Momentum
+Exports and new energy businesses constitute the dual engines underpinning Chery Automobile’s current round of performance growth. Together they create a dual-engine drive model of globalization coupled with accelerated NEV volume growth. In the first half of the year, Chery Group’s overseas business saw explosive growth, with cumulative exports hitting 943,800 units, representing a substantial year_x001e_on_x001e_year rise of 71.5%. Its leading edge in globalization has been further consolidated. Overseas revenue has grown robustly, becoming a key engine driving performance.
+Moving beyond simple complete-vehicle exports, Chery Automobile has kept ramping up overseas resource investment to advance localized production, channel development and supply-chain deployment. Breaking away from the pure complete_x001e_vehicle export model, it is pursuing integrated overseas operations spanning research, manufacturing and sales.
+As at the end of July, Chery Group’s cumulative global user base exceeded 20.16 million, of which overseas users totaled over 6.99 million. This sizable user base bears testament to its past overseas achievements and forms a solid foundation for the future realization of overseas_x001e_market value, fully demonstrating the robust global manufacturing capabilities of Chinese automakers.
+The new energy business also delivered high_x001e_quality growth against headwinds, acting as the other pillar of its dual-engine drive model. In the first half of the year, Chery Group posted new energy sales of 475,200 units, up 32.3% year_x001e_on_x001e_year. Its monthly wholesale volume of new energy vehicles has surpassed 100,000 units for multiple consecutive months, ranking among the industry’s top three with robust growth momentum. New energy penetration keeps rising, reaching 62% for Chery Group’s domestic market in July.
+To date, the Group has built a comprehensive product matrix covering the RMB50,000 to RMB500,000 price brackets. It has established presence across multiple market segments, ranging from compact city cars and range_x001e_extended SUVs in the RMB200,000 price bracket to high_x001e_end MPVs and off_x001e_road vehicles.
+Beyond driving sales volume growth, the new energy business has fueled overall product structure iteration. It works in synergy with overseas operations to lift gross and net profit margins, acting as a critical lever for improved earnings quality and consolidating the foundation for full-year development.
+Looking ahead, multiple catalysts are expected to further unlock Chery Automobile’s growth potential. On the new model cycle front, the first production model of the FREELANDER brand is set to commence deliveries shortly. Co-developed by Chery and Jaguar Land Rover as a global premium NEV brand, FREELANDER will be manufactured at the upgraded Changshu plant (Chery Jaguar Land Rover Changshu Manufacturing Base). Over the coming years, the brand plans to roll out a series of new models, targeting both the domestic Chinese market and overseas markets.
+In parallel, key models such as the Luxeed RX are poised for launch and will be gradually introduced to the market, further enriching Chery’s premium NEV portfolio and opening up room for the brand to move upmarket.
+On the overseas front, Chery Automobile continues to drive the unlocking of global production capacity. The construction and retrofitting of localized production facilities in multiple countries are steadily taking shape, as the Company continues to refine its global supply chain network.
+As overseas production capacity gradually ramps up, the Company’s international operations will no longer rely solely on CBU (Completely Built Unit) exports from China. Instead, localized manufacturing will realize further economies of scale, which is expected to sustain a relatively high growth rate in overseas markets and continue to contribute incremental earnings.
+Overall, the interim results for 2026 validate the effectiveness of Chery Automobile’s dual-engine growth model: “globalization coupled with accelerated NEV volume growth”, while simultaneously demonstrating a marked improvement in both earnings quality and the maturity of its global operations.
+Although competition in China’s automotive market remains intense, and uncertainties persist on the geopolitical and currency fronts, Chery’s superior earnings quality relative to peers, its rapidly growing and structurally improving overseas business, and its steadily rising NEV segment, combined with the two major catalysts of a new model cycle and overseas capacity release, underpin a clear long-term growth thesis for the Company. The Company possesses substantial future growth potential, which makes it a compelling long-term investment opportunity for investors.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="443" xml:space="preserve">
       <c r="A443" t="str">
-        <v>Pomerantz LLP Brings Class Action Lawsuit Against First Solar, Inc. – FSLR</v>
+        <v>Chery Automobile Releases 2026 Interim Results: Dual-Engine Drive Solidifies Profitability, Globalization Unlocks Growth Space</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C443" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D443" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E443" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-brings-class-action-lawsuit-against-first-solar-inc-8683122</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109306/</v>
+      </c>
+      <c r="F443" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 21, 2026 - (ACN Newswire) - On August 20, Chery Automobile (9973.HK), a leading Chinese automaker, officially released its 2026 interim results report, marking its first interim results since listing on the Hong Kong Stock Exchange.
+Against the backdrop of intensifying competition in China’s domestic automotive market, sustained profit erosion from ongoing industry price wars, and a widespread phenomenon where automakers see revenue growth without corresponding profit growth, Chery has delivered a semi-annual report that demonstrates both scale resilience and earnings quality. Powered by its two growth engines, exports and new energy vehicles, the Company not only achieved steady scale expansion but also validated its long-term growth narrative with net profit margins that outperform peers and superior earnings quality, further underscoring its value in the capital markets.
+Steady Improvement in Operational Quality, in Line with Institutional Expectations
+Looking at the core operational data, Chery Automobile’s overall operational quality continued to improve steadily in the first half of the year, with its earnings structure particularly standing out. During the reporting period, the Company recorded revenue of approximately RMB 143,280 million, representing a year-on-year increase of 1.2%, fully demonstrating its robust capability to withstand cyclical industry pressures.
+Profit for the period reached RMB 9,016 million, representing a year-on-year increase of -9.0%; gross profit margin improved to 16.1%, representing an increase of 3.1 percentage points from the same period last year; net profit margin for the period came in at 6.3%, significantly outperforming industry peers and reflecting superior earnings quality. The core drivers of this earnings improvement lie in the Company’s new energy vehicle (NEV) business transitioning from a “scale-first” approach to a “scale-profit balance” strategy, and the acceleration of its globalization strategy, which is evolving from “exporting products” to a “full-system going global” model. The concurrent improvement in both gross and net profit margins validates the combined effectiveness of the Company’s NEV transition, product structure iteration, refined operations, and overseas business structure optimization, with operational quality and efficiency continuing to trend upward.
+The Company’s corporate strength has also been recognized by authoritative institutions. It made its debut on the Fortune Global 500 list as a listed company, securing the 383rd position. With a return on equity (ROE) of 36.5%, it ranked 30th globally on the ROE sub-ranking and first among all Chinese companies on the list. Its exceptional asset return capability, corroborated by net profit margins that outpace leading peers, underscores the Company’s outstanding profitability quality and capital return efficiency.
+In response to the common industry challenge of “more revenue but less profit”, Chery Automobile has been enhancing profitability through product mix optimization and expansion of its overseas business, thereby steadily boosting its resilience against economic cycles.
+Comparing the interim results with previous institutional forecasts, CICC had previously assigned Chery a target price of HK$35-40 and projected a full-year 2026 profit of approximately RMB20.2 billion. Based on the interim results delivered, the Company’s overall operations are broadly in line with institutional expectations, with overseas business performance significantly exceeding market projections.
+While intensifying competition in the Chinese market has exerted certain pressures, overseas revenue has emerged as a key performance engine. The robust growth in exports and the NEV segment has effectively offset domestic uncertainties, validating the strategic approach of “consolidating the domestic base while seeking incremental growth overseas” and laying a solid foundation for achieving full-year targets.
+Institutions generally believe that as economies of scale are further realized, overseas production capacity comes on stream, and new models ramp up volume, the Company's subsequent profit elasticity is expected to gradually materialize.
+Dual engine Growth Driven by Exports and New Energy Businesses to Build Long_x001e_term Growth Momentum
+Exports and new energy businesses constitute the dual engines underpinning Chery Automobile’s current round of performance growth. Together they create a dual-engine drive model of globalization coupled with accelerated NEV volume growth. In the first half of the year, Chery Group’s overseas business saw explosive growth, with cumulative exports hitting 943,800 units, representing a substantial year_x001e_on_x001e_year rise of 71.5%. Its leading edge in globalization has been further consolidated. Overseas revenue has grown robustly, becoming a key engine driving performance.
+Moving beyond simple complete-vehicle exports, Chery Automobile has kept ramping up overseas resource investment to advance localized production, channel development and supply-chain deployment. Breaking away from the pure complete_x001e_vehicle export model, it is pursuing integrated overseas operations spanning research, manufacturing and sales.
+As at the end of July, Chery Group’s cumulative global user base exceeded 20.16 million, of which overseas users totaled over 6.99 million. This sizable user base bears testament to its past overseas achievements and forms a solid foundation for the future realization of overseas_x001e_market value, fully demonstrating the robust global manufacturing capabilities of Chinese automakers.
+The new energy business also delivered high_x001e_quality growth against headwinds, acting as the other pillar of its dual-engine drive model. In the first half of the year, Chery Group posted new energy sales of 475,200 units, up 32.3% year_x001e_on_x001e_year. Its monthly wholesale volume of new energy vehicles has surpassed 100,000 units for multiple consecutive months, ranking among the industry’s top three with robust growth momentum. New energy penetration keeps rising, reaching 62% for Chery Group’s domestic market in July.
+To date, the Group has built a comprehensive product matrix covering the RMB50,000 to RMB500,000 price brackets. It has established presence across multiple market segments, ranging from compact city cars and range_x001e_extended SUVs in the RMB200,000 price bracket to high_x001e_end MPVs and off_x001e_road vehicles.
+Beyond driving sales volume growth, the new energy business has fueled overall product structure iteration. It works in synergy with overseas operations to lift gross and net profit margins, acting as a critical lever for improved earnings quality and consolidating the foundation for full-year development.
+Looking ahead, multiple catalysts are expected to further unlock Chery Automobile’s growth potential. On the new model cycle front, the first production model of the FREELANDER brand is set to commence deliveries shortly. Co-developed by Chery and Jaguar Land Rover as a global premium NEV brand, FREELANDER will be manufactured at the upgraded Changshu plant (Chery Jaguar Land Rover Changshu Manufacturing Base). Over the coming years, the brand plans to roll out a series of new models, targeting both the domestic Chinese market and overseas markets.
+In parallel, key models such as the Luxeed RX are poised for launch and will be gradually introduced to the market, further enriching Chery’s premium NEV portfolio and opening up room for the brand to move upmarket.
+On the overseas front, Chery Automobile continues to drive the unlocking of global production capacity. The construction and retrofitting of localized production facilities in multiple countries are steadily taking shape, as the Company continues to refine its global supply chain network.
+As overseas production capacity gradually ramps up, the Company’s international operations will no longer rely solely on CBU (Completely Built Unit) exports from China. Instead, localized manufacturing will realize further economies of scale, which is expected to sustain a relatively high growth rate in overseas markets and continue to contribute incremental earnings.
+Overall, the interim results for 2026 validate the effectiveness of Chery Automobile’s dual-engine growth model: “globalization coupled with accelerated NEV volume growth”, while simultaneously demonstrating a marked improvement in both earnings quality and the maturity of its global operations.
+Although competition in China’s automotive market remains intense, and uncertainties persist on the geopolitical and currency fronts, Chery’s superior earnings quality relative to peers, its rapidly growing and structurally improving overseas business, and its steadily rising NEV segment, combined with the two major catalysts of a new model cycle and overseas capacity release, underpin a clear long-term growth thesis for the Company. The Company possesses substantial future growth potential, which makes it a compelling long-term investment opportunity for investors.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Pomerantz LLP Highlights Class Action Against Peabody Energy Corporation – BTU</v>
+        <v>ZPMC-Built Offshore Converter Station Helps Rudong Wind Farm Surpass 10 Billion kWh in Power Generation</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C444" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D444" t="str">
         <v>Energy</v>
       </c>
       <c r="E444" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-highlights-class-action-against-peabody-energy-corporation-btu</v>
+        <v>https://www.prnewswire.com/news-releases/zpmc-built-offshore-converter-station-helps-rudong-wind-farm-surpass-10-billion-kwh-in-power-generation-302856992.html</v>
       </c>
       <c r="F444" t="str">
-        <v/>
+        <v>SHANGHAI, Aug. 21, 2026 /PRNewswire/ -- China Three Gorges Renewables' 800 MW Rudong offshore wind farm in Jiangsu Province has surpassed 10 billion kWh in cumulative power generation. The project, Asia's first offshore wind farm to transmit power to shore using VSC-HVDC technology,...</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Investors in First Solar, Inc. (FSLR): Protect Your Rights – Contact ...</v>
+        <v>BTU DEADLINE NOTICE: ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Peabody Energy Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C445" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D445" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E445" t="str">
-        <v>https://pr-inside.com/investors-in-first-solar-inc-fslr-protect-your-rights-contact-r5197816.htm</v>
+        <v>https://www.newsfilecorp.com/release/310619/BTU-DEADLINE-NOTICE-ROSEN-GLOBAL-INVESTOR-COUNSEL-Encourages-Peabody-Energy-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F445" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 5, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 20, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>BTU Investor Alert: Peabody Investors Notified of the Important August ...</v>
+        <v>BTU DEADLINE ALERT: ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages ...</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C446" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D446" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E446" t="str">
-        <v>https://pr-inside.com/btu-investor-alert-peabody-investors-notified-of-the-important-august-r5197761.htm</v>
+        <v>https://pr-inside.com/btu-deadline-alert-rosen-a-highly-recognized-law-firm-encourages-r5214570.htm</v>
       </c>
       <c r="F446" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / July 5, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>BTU INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Brookfield Renewable to Issue C$750 Million of Green Bonds</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C447" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D447" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E447" t="str">
-        <v>https://pr-inside.com/btu-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5197754.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348864/0/en/brookfield-renewable-to-issue-c-750-million-of-green-bonds.html</v>
       </c>
       <c r="F447" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 5, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
+        <v>BROOKFIELD, News, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Brookfield Renewable (NYSE: BEP, BEPC; TSX: BEP.UN, BEPC) (“Brookfield Renewable”) today announced that it has agreed to issue C$750 million aggregate principal amount of medium term notes (the “Notes”), comprised of C$400 million aggregate principal amount of Series 21 Notes (the “Series 21 Notes”), due August 13, 2036, which will bear interest at a rate of 4.949% per annum and C$350 million aggregate principal amount of Series 22 Notes (the “Series 22 Notes”), due August 13, 2031, which will bear interest at a rate of 4.256% per annum.</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>FSLR SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>TVA Board Protects Consumers, Strengthens Reliability Amid Rising Power Demand</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C448" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D448" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E448" t="str">
-        <v>https://pr-inside.com/fslr-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5197752.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tva-board-protects-consumers-strengthens-reliability-amid-rising-power-demand-302856900.html</v>
       </c>
       <c r="F448" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 5, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
+        <v>TVA creates a new data center rate to protect consumers and keep energy affordable amid rising energy demand. TVA approves recommendations in the 2026 Integrated Resource Plan to help guide the region's energy future through 2040. TVA approves FY 2027 budget to advance American energy...</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Peabody ...</v>
+        <v>Questor Technology Signs Letter of Intent to Acquire Emission Rx in Strategic Move to Lead North American Emissions Combustion Technology</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C449" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D449" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E449" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-peabody-r5197671.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348861/0/en/questor-technology-signs-letter-of-intent-to-acquire-emission-rx-in-strategic-move-to-lead-north-american-emissions-combustion-technology.html</v>
       </c>
       <c r="F449" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 4, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>CALGARY, Alberta, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Questor Technology Inc. (“Questor” or the “Company”) (TSXV: QST) announces that it has entered into an LOI to acquire Emission Rx Ltd. (“Emission Rx”), a privately held Calgary-based waste gas combustion service company (the “Transaction”). Through a concurrent commercial arrangement with AeroTech Group of Companies, the Transaction would also provide Questor with access to established fabrication capabilities.</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Pomerantz LLP Announces Securities Class Action Lawsuit Against First ...</v>
+        <v>Orca Energy Group Announces Extension of Deadline to Obtain Regulatory Approvals for the Proposed Transaction under the Sale and Purchase Agreement</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C450" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D450" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E450" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-lawsuit-against-first-r5197667.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348854/0/en/orca-energy-group-announces-extension-of-deadline-to-obtain-regulatory-approvals-for-the-proposed-transaction-under-the-sale-and-purchase-agreement.html</v>
       </c>
       <c r="F450" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 4, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>Orca Energy Group Announces Extension of Deadline to Obtain Regulatory Approvals for the Proposed Transaction under the Sale and Purchase Agreement</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Peabody Energy Corporation – BTU</v>
+        <v>Methanex Provides Update on Natgasoline Refinancing</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C451" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D451" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E451" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-advises-shareholders-of-class-action-filing-against-peabody</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348853/0/en/methanex-provides-update-on-natgasoline-refinancing.html</v>
       </c>
       <c r="F451" t="str">
-        <v/>
+        <v>VANCOUVER, British Columbia, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Methanex Corporation (the “Company” or “Methanex”) (TSX: MX) (Nasdaq: MEOH) announced today that Natgasoline LLC, a joint venture with Consolidated Energy Limited in which Methanex holds a 50% equity interest, has priced the issuance of tax-exempt bonds by Mission Economic Development Corporation with a principal amount of $290,950,000 (the “2026 Bonds”), a mandatory tender date of August 1, 2036, and a final maturity date of August 1, 2046. The proceeds of the issuance will be loaned to Natgasoline LLC and used to repay the existing $290,950,000 Natgasoline municipal bonds issued in 2018, which mature in 2031 (the ”2018 Bonds”). The coupon rate on the 2026 Bonds was set at 4.75%. Closing of the bond offering is expected to occ</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Pomerantz LLP Announces Securities Class Action Lawsuit Against First Solar, Inc. – FSLR</v>
+        <v>Lost Money on First Solar, Inc. (FSLR)? Contact Levi &amp; Korsinsky Before ...</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C452" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D452" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E452" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-securities-class-action-lawsuit-against-first-solar-inc</v>
+        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-contact-levi-korsinsky-before-r5214551.htm</v>
       </c>
       <c r="F452" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Monster Energy Team Riders Claim Medals in Key Events on Day 1 of X Games Chiba 2026</v>
+        <v>Levi &amp; Korsinsky Notifies First Solar, Inc. (FSLR) Shareholders of ...</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C453" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D453" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E453" t="str">
-        <v>https://www.prnewswire.com/news-releases/monster-energy-team-riders-claim-medals-in-key-events-on-day-1-of-x-games-chiba-2026-302817959.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-first-solar-inc-fslr-shareholders-of-r5214544.htm</v>
       </c>
       <c r="F453" t="str">
-        <v>Women's BMX Park: 16-Year-Old Miharu Ozawa from Gifu, Japan, Claims Gold Medal, 24-Year-Old Kim Lea Mueller from Remscheid, Germany, Takes Bronze Medal Men's BMX Street: 30-Year-Old Jordan Godwin from Cardiff, Wales, Takes Silver Medal Men's Skateboard Street Best Trick: 20-Year-Old...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Involving Peabody Energy ...</v>
+        <v>Vext Reports Q2 2026 Financial Results; Opens Sixth Ohio Dispensary, Completes Arizona Cultivation Wind-Down; Adjusted EBITDA Grows for Second Consecutive Quarter</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C454" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D454" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E454" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-involving-peabody-energy-r5197636.htm</v>
+        <v>https://www.newsfilecorp.com/release/310639/Vext-Reports-Q2-2026-Financial-Results-Opens-Sixth-Ohio-Dispensary-Completes-Arizona-Cultivation-WindDown-Adjusted-EBITDA-Grows-for-Second-Consecutive-Quarter</v>
       </c>
       <c r="F454" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 4, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>Revenue of $12.1 million, level with Q1 2026, as Ohio growth offset the planned Arizona cultivation wind-down.Adjusted EBITDA* of $3.4 million, up 22% from Q1 2026; net loss narrowed 79% year-over-year to $(0.3) million.Operating cash flow of $1.2 million after a deliberate Ohio inventory build expected to support growth in the second half of the year.Opened Fairfield, the sixth Ohio dispensary; completed the Arizona cultivation wind-down; Eloy property now held for sale, with proceeds to reduce...</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Pomerantz LLP Brings Class Action Against First Solar, Inc. – FSLR</v>
+        <v>Tortoise Capital Announces Distributions for TYG</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C455" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D455" t="str">
         <v>Energy</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-brings-class-action-against-first-solar-inc-3638192</v>
+        <v>https://pr-inside.com/tortoise-capital-announces-distributions-for-tyg-r5214540.htm</v>
       </c>
       <c r="F455" t="str">
-        <v/>
+        <v>(PR-inside.com) OVERLAND PARK, KS / ACCESS Newswire / August 20, 2026 / Tortoise Capital Advisors, L.L.C. announced that its closed-end fund, Tortoise Energy Infrastructure Corporation (TYG), has declared a monthly distribution of $0.475 per share. Fund Ticker DistributionAmount Distribution Targetof Average NAV DistributionFrequency Tortoise Energy Infrastructure Corporation TYG $0.475 10%-15% Monthly TYG monthly distributions will be payable on September 30, 2026, October 30, 2026, and November 30, 2026, to stockholders of record on the respective dates of September 23, 2026, October 23, 2026, and November 23, 2026. For book purposes, the source of distributions for TYG is estimated to be approximately 0 to 20% ordinary income, with the remainder as return of capital. About ..</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Involving Peabody Energy Corporation – BTU</v>
+        <v>XCF Global (Nasdaq:SAFX) Surpasses Approximately $1 Million in Initial ...</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C456" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D456" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E456" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-calls-attention-to-class-action-involving-peabody-3036250</v>
+        <v>https://pr-inside.com/xcf-global-nasdaq-safx-surpasses-approximately-1-million-in-initial-r5214538.htm</v>
       </c>
       <c r="F456" t="str">
-        <v/>
+        <v>(PR-inside.com) Milestone marks a crucial operational achievement and the Company's transition to active commercial revenue generation HOUSTON, TX / ACCESS Newswire / August 20, 2026 /XCF Global Inc. ("XCF") (Nasdaq:SAFX), a scaling U.S.-based producer of renewable diesel and sustainable aviation fuel ("SAF"), today announced that it has officially received its first commercial revenue generated from operations at its flagship New Rise Renewables facility. The Company reported that it has surpassed initial cash collection of approximately $1M of commercial revenue. This initial receipt marks the Company's successful transition from development and commissioning to active commercialization, validating its operational timeline and commercial business model. This milestone ..</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Podsumowanie po targach: ZTT prezentuje na Intersolar Europe 2026 kompletny łańcuch wartości obejmujący fotowoltaikę, magazynowanie energii i wodór</v>
+        <v>Powerus Secures $22.3 Million Commercial Contract to Protect U.S. Oil Interests and Critical Energy Infrastructure in the Middle East</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C457" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D457" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E457" t="str">
-        <v>https://www.prnewswire.com/news-releases/podsumowanie-po-targach-ztt-prezentuje-na-intersolar-europe-2026-kompletny-acuch-wartoci-obejmujcy-fotowoltaik-magazynowanie-energii-i-wodor-302817908.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348768/0/en/powerus-secures-22-3-million-commercial-contract-to-protect-u-s-oil-interests-and-critical-energy-infrastructure-in-the-middle-east.html</v>
       </c>
       <c r="F457" t="str">
-        <v>MONACHIUM, 4 lipca 2026 r. /PRNewswire/ -- Jiangsu Zhongtian Technology („ZTT") zaznaczyła swoją silną obecność podczas tegorocznych targów Intersolar Europe, prezentując kompleksowy łańcuch wartości obejmujący fotowoltaikę, magazynowanie energii i wodór („Solar + Energy Storage +...</v>
+        <v>WEST PALM BEACH, Fla., Aug. 20, 2026 (GLOBE NEWSWIRE) -- Autonomous Power Corporation , doing business as Powerus (“Powerus”), today announced that it has executed a commercial contract valued at approximately $22.3 million to provide networked counter-unmanned aircraft system (C-UAS) detection, tracking, classification and early-warning capabilities supporting the protection of critical oil and gas infrastructure in the Middle East.</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>La cadena de energía solar, almacenamiento de hidrógeno e hidrógeno de ZTT brilla en Intersolar Europe 2026</v>
+        <v>Luis Abinader: Dominican Republic's 2025 Foreign Direct Investment Reaches Record US$5.03 Billion</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C458" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D458" t="str">
         <v>Energy</v>
       </c>
       <c r="E458" t="str">
-        <v>https://www.prnewswire.com/news-releases/la-cadena-de-energia-solar-almacenamiento-de-hidrogeno-e-hidrogeno-de-ztt-brilla-en-intersolar-europe-2026-302817906.html</v>
+        <v>https://www.prnewswire.com/news-releases/luis-abinader-dominican-republics-2025-foreign-direct-investment-reaches-record-us5-03-billion-302856778.html</v>
       </c>
       <c r="F458" t="str">
-        <v>- Resumen posterior al evento: La cadena completa de energía solar, almacenamiento de hidrógeno e hidrógeno de ZTT brilla en Intersolar Europe 2026 MÚNICH, 4 de julio de 2026 /PRNewswire/ -- Jiangsu Zhongtian Technology ("ZTT") ha tenido una destacada presencia durante la celebración de...</v>
+        <v>Preliminary Central Bank data show an 11.3% annual increase, with tourism and energy accounting for just over half of the total. SANTO DOMINGO, Dominican Republic, Aug. 20, 2026 /PRNewswire/ -- Foreign direct investment (FDI) reached US$5.0323 billion in 2025, according to preliminary...</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Zusammenfassung nach der Show: ZTTs komplette Wertschöpfungskette für Solarenergie, Energiespeicherung und Wasserstoff glänzt auf der Intersolar Europe 2026</v>
+        <v>Liana Zavo Completes Investor Roadshow, Plans Fourth-Quarter Expansion ...</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C459" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D459" t="str">
         <v>Energy</v>
       </c>
       <c r="E459" t="str">
-        <v>https://www.prnewswire.com/news-releases/zusammenfassung-nach-der-show-ztts-komplette-wertschopfungskette-fur-solarenergie-energiespeicherung-und-wasserstoff-glanzt-auf-der-intersolar-europe-2026-302817904.html</v>
+        <v>https://pr-inside.com/liana-zavo-completes-investor-roadshow-plans-fourth-quarter-expansion-r5214535.htm</v>
       </c>
       <c r="F459" t="str">
-        <v>MÜNCHEN, 4. Juli 2026 /PRNewswire/ -- Jiangsu Zhongtian Technology („ZTT") präsentierte sich auf der diesjährigen Intersolar Europe eindrucksvoll und stellte seine durchgängige Wertschöpfungskette sowie Systemlösungen aus den Bereichen „Solar + Energiespeicher + Wasserstoff" vor. Mit...</v>
+        <v>(PR-inside.com) Investor-relations strategist concludes three-day Monaco engagement and prepares for an additional roadshow later this year. NEW YORK, NY / ACCESS Newswire / August 20, 2026 /Liana Zavo, founder of ZavoVentures and ZavoMedia PR Group, has completed a three-day investor roadshow in Monaco and announced plans to continue expanding her investor-relations roadshow program during the fourth quarter of 2026. Liana Zavo Wall Street's Roadshow Strategist and the Shark of Capital Strategy The Monaco engagement was held at the Hotel de Paris Monte Carlo on behalf of an oil and gas company. Zavo declined to identify the company, citing an active investor-relations engagement. According to Zavo, ..</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Melbourne Households Urged to Repair Fridges and Ovens Before Winter Energy Bills Rise</v>
+        <v>InterProtect, UltramapGlobal and Lumetec to Connect Cable Monitoring &amp; Insurance</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C460" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D460" t="str">
         <v>Energy</v>
       </c>
       <c r="E460" t="str">
-        <v>https://www.pr.com/press-release/971278</v>
+        <v>https://prunderground.com/interprotect-ultramapglobal-and-lumetec-to-connect-cable-monitoring-insurance/cmt1ooh4i00bt04l799lh4nyp</v>
       </c>
       <c r="F460" t="str">
-        <v>Appliances Repairs Online Reports Increased Demand for Fridge and Oven Repairs Across Melbourne [PR.com]</v>
+        <v>Monitoring, detection and insurance, brought together so that better protection means better insurance terms The post InterProtect, UltramapGlobal and Lumetec to Connect Cable Monitoring &amp;amp; Insurance first appeared on</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>$BTU Stock Loss Notice: Peabody Investors that Lost Money when Stock ...</v>
+        <v>Peabody Energy Corporation (BTU) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C461" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D461" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E461" t="str">
-        <v>https://pr-inside.com/btu-stock-loss-notice-peabody-investors-that-lost-money-when-stock-r5197592.htm</v>
+        <v>https://pr-inside.com/peabody-energy-corporation-btu-class-action-lawsuit-levi-korsinsky-r5214520.htm</v>
       </c>
       <c r="F461" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / July 4, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Vadzo Imaging Launches Falcon-821CRS: AR0821 Low Power USB Camera for 4K HDR Industrial Vision Applications</v>
+        <v>PCI Energy Solutions to Join Mitsubishi Electric, Reinforcing Long-Term Commitment to Customers, Employees, and the Energy Industry</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C462" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D462" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E462" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-falcon-821crs-ar0821-low-power-usb-camera-for-22804726</v>
+        <v>https://finance.yahoo.com/energy/articles/pci-energy-solutions-join-mitsubishi-174600357.html</v>
       </c>
       <c r="F462" t="str">
-        <v>The Falcon-821CRS is an 8MP Color HDR Camera built on the Onsemi AR0821 image sensor. Equipped with a multi exposure HDR architecture achieving 120dB dynamic range and a USB 3.0 interface, this camera serves factory automation, quality control, semiconductor inspection, defect detection, manufacturing inspection, industrial robotics, and edge AI vision applications. The compact S Mount (M12) lens assembly, combined with low power operation and UVC plug and play connectivity, delivers consistent 4K HDR imaging across variable lighting conditions and power efficient standby for battery sensitive industrial vision products.</v>
+        <v>NORMAN, Okla., August 20, 2026--PCI Energy Solutions ("PCI"), a leading U.S.-based provider of enterprise software for energy management and optimization, announced today that it has entered into a definitive agreement to be acquired by Mitsubishi Electric Corporation. The agreement was executed on August 20, 2026 (Japan Standard Time).</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds First Solar, Inc. ...</v>
+        <v>Clean Energy Metals Companies Present at the August 27 Virtual Investor Conference</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C463" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D463" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E463" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-first-solar-inc-r5197580.htm</v>
+        <v>https://www.newmediawire.com/news/clean-energy-metals-companies-present-at-the-august-27-virtual-investor-conference-7088765</v>
       </c>
       <c r="F463" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>A Full Day of Live Presentations Across Copper, Rare Earths, Phosphate, Manganese, Uranium, Natural Hydrogen, and Battery Technology Meet With Management Teams From Companies Listed on the Nasdaq, the OTC Markets, the Toronto Stock Exchange, the TSX Venture Exchange, and the Canadian Securities Exchange NEW YORK, NY - August 20, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to the Clean Energy Metals Virtual Investor Conference, a B2i Digital Featured Conference, taking place on Thursday, August 27, 2026, and hosted by Virtual Investor Conferences. B2i Digital is the Official Marketing Partner, supporting the conference through its media network, digital marketing campaigns, social media outreach, and company profiles. The lineup spans copper exploration and development in Pe</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Against Peabody ...</v>
+        <v>Securities Lawsuit Alert: First Solar, Inc. (FSLR) - Contact Levi &amp; ...</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C464" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D464" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E464" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-against-peabody-r5197544.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-first-solar-inc-fslr-contact-levi-r5214513.htm</v>
       </c>
       <c r="F464" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Pomerantz LLP Announces Securities Class Action Against First Solar, ...</v>
+        <v>Bucked Up® Launches Hunt: Orange Cream, a Limited-Edition Flavor Built to Fuel Your Hunt</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C465" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D465" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E465" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-against-first-solar-r5197540.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bucked-up-launches-hunt-orange-cream-a-limited-edition-flavor-built-to-fuel-your-hunt-302856694.html</v>
       </c>
       <c r="F465" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>One flavor. Six formulas. Warning: Maximum Energy OREM, Utah, Aug. 20, 2026 /PRNewswire/ -- Bucked Up®, one of the fastest-growing supplement, beverage, and lifestyle brands in the U.S., is dropping Hunt: Orange Cream, a limited-edition flavor landing across all six products in the Bucked...</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Against Peabody Energy Corporation – BTU</v>
+        <v>BE UPCOMING DEADLINE: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C466" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D466" t="str">
         <v>Energy</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-advises-shareholders-of-class-action-against-peabody-energy</v>
+        <v>https://www.newsfilecorp.com/release/310483/BE-UPCOMING-DEADLINE-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
       </c>
       <c r="F466" t="str">
-        <v/>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Pomerantz LLP Announces Securities Class Action Against First Solar, Inc. – FSLR</v>
+        <v>Preparatory Infrastructure Work for Pilot Plant and Mining on the HMS TitanBeach Titanium Project in Morocco Begins</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C467" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D467" t="str">
         <v>Energy</v>
       </c>
       <c r="E467" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-securities-class-action-against-first-solar-inc-fslr</v>
+        <v>https://www.newmediawire.com/news/preparatory-infrastructure-work-for-pilot-plant-and-mining-on-the-hms-titanbeach-titanium-project-in-morocco-begins-7088761</v>
       </c>
       <c r="F467" t="str">
-        <v/>
+        <v>TitanBeach Mining License and an Established Full, Non-Dilutive 32% Carried Interest for NSM Capital in the Project's Development and the Signing of a State-Owned Enterprise Framework Agreement With New SPV, Shan Tang Mining MUSKOKA, ONTARIO - August 20, 2026 ( NEWMEDIAWIRE ) - Steadright Critical Minerals Inc. (CSE: SCM) ("Steadright" or the "Company") is excited to provide shareholders with an update on the TitanBeach Titanium Project in the Kingdom of Morocco, following this week's announcement by NSM Capital Sarl ("NSM Capital") of a 32% full carried interest in the TitanBeach Titanium Project through Shan Tang Mining - and the signing of a Framework of Cooperation Agreement with a State-Owned Enterprise ( SOE ). NSM Capital SARL ("NSM Capital"), the Moroccan entity in which Steadright</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>AR0544 vs AR0521: Vadzo Imaging's 5MP USB Camera Selection Guide for Power-Efficient and Low-Noise Embedded Vision</v>
+        <v>ASOS and Novotique Finance Chief Tom Wills Joins Modo25 and ASK BOSCO(R) as Chief Financial Officer</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C468" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D468" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E468" t="str">
-        <v>https://www.newswire.com/news/ar0544-vs-ar0521-vadzo-imagings-5mp-usb-camera-selection-guide-for-22806561</v>
+        <v>https://www.newsfilecorp.com/release/310601/ASOS-and-Novotique-Finance-Chief-Tom-Wills-Joins-Modo25-and-ASK-BOSCOR-as-Chief-Financial-Officer</v>
       </c>
       <c r="F468" t="str">
-        <v>Vadzo Imaging's Falcon-544CRS and Falcon-521CRS are both 5MP color rolling shutter USB 3.2 camera products built on Onsemi image sensors that address fundamentally different embedded vision design requirements. The Falcon-544CRS is powered by the AR0544 HyperLux LP sensor engineered for ultra-low power consumption in battery-constrained and thermal-budget-limited platforms. The Falcon-521CRS is powered by the AR0521 sensor designed for low read noise and higher per-pixel sensitivity from its larger 1/2.5" optical format. This selection guide explains the sensor-level engineering trade-offs between the two to help OEM engineers, system integrators and embedded vision developers select the right 5MP USB camera for their specific application.</v>
+        <v>Leeds, United Kingdom--(Newsfile Corp. - August 20, 2026) - Modo25, the digital marketing business behind AI analytics platform ASK BOSCO®, has appointed Tom Wills as Chief Financial Officer.Wills brings more than 15 years of finance experience from ASOS.com, EDF Energy and British American Tobacco, as well as seven years as co-founder and CFO of data business Novotique.At Novotique, he helped take the business through a management buy-out and subsequent funding rounds to Series B. He has spent...</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Levi &amp; Korsinsky Urges Peabody Energy Corporation (BTU) Shareholders ...</v>
+        <v>FSLR UPCOMING DEADLINE: Faruqi &amp; Faruqi, LLP Reminds First Solar (FSLR) Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C469" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D469" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E469" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-peabody-energy-corporation-btu-shareholders-r5197513.htm</v>
+        <v>https://www.newsfilecorp.com/release/310484/FSLR-UPCOMING-DEADLINE-Faruqi-Faruqi-LLP-Reminds-First-Solar-FSLR-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-August-24-2026</v>
       </c>
       <c r="F469" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In First Solar To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in First Solar between February 26, 2025 and February 24, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Eagle Plains Partner Refined Energy Announces Final Results for Winter ...</v>
+        <v>Investor Alert: Deadline Approaching to Join Peabody Energy Corporation ...</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C470" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D470" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E470" t="str">
-        <v>https://pr-inside.com/eagle-plains-partner-refined-energy-announces-final-results-for-winter-r5197506.htm</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-peabody-energy-corporation-r5214428.htm</v>
       </c>
       <c r="F470" t="str">
-        <v>(PR-inside.com) CRANBROOK, BC / ACCESS Newswire / July 3, 2026 /Eagle Plains Resources Ltd. (TSXV:EPL)(OTCQB:EGPLF) ("EPL" or "Eagle Plains") is pleased to announce that partner Refined Energy Corp (CSE: RUU; OTC: RFMCF; FRA: CWA0) ("Refined") has received complete results for the 2026 drill program completed at Eagle Plains' 100% owned Dufferin West Property, Saskatchewan. Refined holds the exclusive option to acquire up to a 75% interest in the 10,140ha Dufferin Project, which is made up of the North and West Dufferin properties, located adjacent to NexGen Energy's SW3 Property and approximately 18km from Cameco's Centennial Deposit where historic drill hole VR-031W3 intersected ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>Eagle Plains Partner Refined Energy Announces Final Results for Winter 2026 Drill Program at Dufferin West</v>
+        <v>Fitzroy Minerals Intersects Highest Grade Copper to Date and Extends the Strike Length of the Main Mineralized Trend to 1.9 km at the Buen Retiro Copper Project, Chile</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C471" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D471" t="str">
         <v>Energy</v>
       </c>
       <c r="E471" t="str">
-        <v>https://www.newswire.com/news/eagle-plains-partner-refined-energy-announces-final-results-for-winter-2026</v>
+        <v>https://www.newmediawire.com/news/fitzroy-minerals-intersects-highest-grade-copper-to-date-and-extends-the-strike-length-of-the-main-mineralized-trend-to-1-9-km-at-the-buen-retiro-copper-project-chile-7088749</v>
       </c>
       <c r="F471" t="str">
-        <v/>
+        <v xml:space="preserve">VANCOUVER, BC - August 20, 2026 ( NEWMEDIAWIRE ) - Fitzroy Minerals Inc. (TSXV: FTZ, OTCQX: FTZFF, FSE: C3Y ) (“ Fitzroy ” or the “ Company ”) is pleased to provide an update on drilling at the Buen Retiro Copper Project, Copiapo, Chile (“ Buen Retiro ” or the “ Project ”). Drilling is ongoing with three diamond drill (“ DD ”) rigs and a Reverse Circulation (“ RC ”) rig at site. The Company is on track to complete 22,000 metres of drilling in 2026. Results from drill holes BRT-DDH081 to BRT-DDH100 are reported here. Highlights - Drill hole BRT-DDH094 returned 105.0 m @ 0.74% Cu from 58.0 m, including 12.0 m @ 3.01% Cu from 75.0 metres. - Drill hole BRT-DDH095 returned 8.8 m @ 3.70% Cu from 30.0 m, including 2.8 m @ 11.35% Cu from 36.0 metres, and 1.0 m @ 21.84% Cu from 37.0 m, the highest </v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Refined Energy Announces Final Results for Winter 2026 Drill Program at Dufferin West</v>
+        <v>Richardson Electronics, Ltd. to Deliver Energy Storage Solutions to Remote Alaska Communities</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C472" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D472" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E472" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321983/0/en/Refined-Energy-Announces-Final-Results-for-Winter-2026-Drill-Program-at-Dufferin-West.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348596/0/en/richardson-electronics-ltd-to-deliver-energy-storage-solutions-to-remote-alaska-communities.html</v>
       </c>
       <c r="F472" t="str">
-        <v>VANCOUVER, British Columbia, July 03, 2026 (GLOBE NEWSWIRE) -- Refined Energy Corp. (CSE: RUU; OTC: RRUUF; FRA: CWA0) ( “Refined” or the “Company” ) has received final analytical results for its maiden Winter 2026 drill program at Eagle Plains Resources (TSX-V:EPL) (OTCQB: EGPLF) (“EPL” or “Eagle Plains”) 100% owned Dufferin West Property, located in Saskatchewan’s Athabasca Basin uranium district. Refined holds the exclusive option to acquire up to a 75% interest in the project.</v>
+        <v>Multi-million-dollar program includes an 18-system, 7 MWh deployment, demonstrating growing energy storage capabilities Multi-million-dollar program includes an 18-system, 7 MWh deployment, demonstrating growing energy storage capabilities</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>VIỆT NAM SOLAR Strengthens Renewable Energy Leadership with Innovative Solar Solutions and Sustainable Power Initiatives</v>
+        <v>Kentucky American Water's Regional Water Treatment Plant in Owen County Earns Recognition for Excellence</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C473" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D473" t="str">
         <v>Energy</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/vit-nam-solar-strengthens-renewable-energy-leadership-with-innovative-solar-solutions-and-sustainable-power-initiatives/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/kentucky-american-waters-regional-water-treatment-plant-in-owen-county-earns-recognition-for-excellence-302856564.html</v>
       </c>
       <c r="F473" t="str">
-        <v/>
+        <v>LEXINGTON, Ky., Aug. 20, 2026 /PRNewswire/ -- Kentucky American Water's Kentucky River Station II regional water treatment plant in Owen County has earned special recognition from the Kentucky Energy and Environment Cabinet for outstanding operational performance and commitment to water...</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>BTU Court Reminder: Peabody Investors are Notified to Act before the ...</v>
+        <v>Levi &amp; Korsinsky Notifies Peabody Energy Corporation (BTU) Shareholders ...</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C474" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D474" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E474" t="str">
-        <v>https://pr-inside.com/btu-court-reminder-peabody-investors-are-notified-to-act-before-the-r5197494.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-peabody-energy-corporation-btu-shareholders-r5214408.htm</v>
       </c>
       <c r="F474" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Securities Lawsuit Alert: Peabody Energy Corporation (BTU) Investors ...</v>
+        <v>Lincoln Tech Celebrates 500th Graduate of Johnson Controls Academy</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C475" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D475" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E475" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-peabody-energy-corporation-btu-investors-r5197483.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348558/0/en/lincoln-tech-celebrates-500th-graduate-of-johnson-controls-academy.html</v>
       </c>
       <c r="F475" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
+        <v>Program builds skilled talent pipeline to support increasingly complex, energy intensive environments Program builds skilled talent pipeline to support increasingly complex, energy intensive environments</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Polaris Renewable Energy Announces Q2 2026 Investor Call Details</v>
+        <v>Investor Alert: Deadline Approaching to Join First Solar, Inc. (FSLR) ...</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C476" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D476" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.newswire.com/news/polaris-renewable-energy-announces-q2-2026-investor-call-details</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-first-solar-inc-fslr-r5214405.htm</v>
       </c>
       <c r="F476" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>HRB Connector Unveils Full-Series Certified PCB Connectors for Automotive, Industrial &amp; Energy Storage Global Markets</v>
+        <v>Gator Metal Roofing Partners with Mill Steel Company to Strengthen Energy-Efficient Residential Metal Roofing Across the Carolinas</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C477" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D477" t="str">
-        <v>Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/hrb-connector-unveils-fullseries-certified-pcb-connectors-for-automotive-industrial-energy-storage-global-markets/?source=barchart</v>
+        <v>https://www.prweb.com/releases/gator-metal-roofing-partners-with-mill-steel-company-to-strengthen-energy-efficient-residential-metal-roofing-across-the-carolinas-302845855.html</v>
       </c>
       <c r="F477" t="str">
-        <v/>
+        <v>Mill Steel will supply premium painted metal coils for HeatShield metal roofing systems manufactured in Asheboro, North Carolina, exclusively for Gator Metal Roofing installations. GARNER, N.C., Aug. 20, 2026 /PRNewswire-PRWeb/ -- Gator Metal Roofing, a recognized authority in residential...</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Blast Resources Announces Exploration Results at its Flagship Wales Lake Project in the Athabasca Basin Region, Saskatchewan</v>
+        <v>Halliburton Labs Announces Three New Portfolio Companies</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C478" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D478" t="str">
         <v>Energy</v>
       </c>
       <c r="E478" t="str">
-        <v>https://www.prnewswire.com/news-releases/blast-resources-announces-exploration-results-at-its-flagship-wales-lake-project-in-the-athabasca-basin-region-saskatchewan-302817747.html</v>
+        <v>https://finance.yahoo.com/energy/articles/halliburton-labs-announces-three-portfolio-143000532.html</v>
       </c>
       <c r="F478" t="str">
-        <v>Key Highlights: 30 kilometers south of the Arrow and Triple R discoveries. 10km south of uranium mineralization in a discovery drill hole by F4 Uranium. Contiguous on the east to Paladin Energy Ltd. "Typhoon Project" VANCOUVER, BC, July 3, 2026 /PRNewswire/ - Blast Resources Inc. ("Blast"...</v>
+        <v>HOUSTON, August 20, 2026--Halliburton Labs today announced the addition of three companies to its collaborative ecosystem: Electroflow, Osmoses, and SiTration. The selected ventures develop breakthrough technologies that address critical challenges in battery materials, resource recovery, and gas separations. These companies confront the material and process bottlenecks that stand between today’s energy system and tomorrow's opportunities.</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Suzhou Kiande Electric to Showcase Full Busbar &amp; Switchgear Intelligent Production Lines at Middle East Energy Dubai 2026</v>
+        <v>Kaplan Fox Advises First Solar, Inc. (FSLR) Investors of a Securities Class Action Deadline on August 24, 2026</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C479" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D479" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E479" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/suzhou-kiande-electric-to-showcase-full-busbar-switchgear-intelligent-production-lines-at-middle-east-energy-dubai-2026/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/310195/Kaplan-Fox-Advises-First-Solar-Inc.-FSLR-Investors-of-a-Securities-Class-Action-Deadline-on-August-24-2026</v>
       </c>
       <c r="F479" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 20, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR) on behalf of investors that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in First Solar and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>ACCIONA Energ�a completes the sale of 64 MW hydro portfolio to White Summit Capital</v>
+        <v>C&amp;amp;D Technologies' MSE Pure Lead Technology Receives Gold in 2026 ISE Network Innovators' Awards</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C480" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D480" t="str">
         <v>Energy</v>
       </c>
       <c r="E480" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357140</v>
+        <v>https://www.prnewswire.com/news-releases/cd-technologies-mse-pure-lead-technology-receives-gold-in-2026-ise-network-innovators-awards-302856490.html</v>
       </c>
       <c r="F480" t="str">
-        <v>ACCIONA Energ�a has today closed the sale of 64MW of hydro assets in northern Spain to White Summit Capital, an infrastructure manager specializing in the energy transition. The value of the transaction amounts to &amp;#8364;66 million. - - The 64MW portfolio comprises 17 small hydroelectric plants in Navarra and one in La Rioja with capacities ranging from 1MW to 6.2MW and long-term concession agreements. - - The sale represents a further step forward in ACCIONA Energ�a&amp;#39;s selective asset rotation str... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357140</v>
+        <v>MSE Pure Lead Technology Honored for Improving Battery Life, Reliability, and TCO in Critical Backup Power Applications — HORSHAM, Pa., Aug. 20, 2026 /PRNewswire/ -- C&amp;D Technologies, a leading global provider of stored electrical energy solutions, announces that its MSE Pure Lead...</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Schneider Electric recognized by the World Economic Forum with new Global Lighthouse designations for El Paso and Beijing plants</v>
+        <v>Azio AI Holdings Announces Atlas One, a 500+ Acre Site Designed for Up to 500 MW of Behind‐the‐Meter Power</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C481" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D481" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E481" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357130</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348478/0/en/azio-ai-holdings-announces-atlas-one-a-500-acre-site-designed-for-up-to-500-mw-of-behind-the-meter-power.html</v>
       </c>
       <c r="F481" t="str">
-        <v>Schneider Electric, a global energy technology leader, has been recognized by the World Economic Forum (WEF) with two new Global Lighthouse Network designations for its El Paso (U.S.) and Beijing (China) manufacturing sites. - - The Global Lighthouse Network is a World Economic Forum initiative recognizing best-in-class operational sites and value chains that have achieved exceptional performance in productivity, supply chain resilience, customer centricity, sustainability, and talent.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357130</v>
+        <v>Atlas One is the first named development phase within Project Atlas, bringing together the South Texas land, secured behind‐the‐meter natural gas generation, dedicated fiber and modular compute infrastructure AZIO has announced since May 2026. Approximately 6 MW of activated compute capacity at the site has operated at approximately 97.8% uptime.</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>NASA’s Hubble Captures Crimson Cloud Sparkling with White, Blue Stars</v>
+        <v>CBAK Energy Expands Model 32140 Capacity at Nanjing Phase II, Advances Digital Manufacturing</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C482" t="str">
-        <v>NASA</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D482" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E482" t="str">
-        <v>https://science.nasa.gov/missions/hubble/nasas-hubble-captures-crimson-cloud-sparkling-with-white-blue-stars/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348476/0/en/cbak-energy-expands-model-32140-capacity-at-nanjing-phase-ii-advances-digital-manufacturing.html</v>
       </c>
       <c r="F482" t="str">
-        <v>Blue and white stars shine brightly against crimson gas in this image from NASA’s Hubble Space Telescope.</v>
+        <v>CBAK Energy expands Model 32140 capacity at Nanjing Phase II, advancing digital manufacturing toward a planned annual capacity of 18 GWh.</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Sacred Body Oil: Summer's Most Luxurious Essential for Skin Depleted by the Season</v>
+        <v>Wintershall Dea sells stake in Wintershall Noordzee to Mazarine Energy</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C483" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D483" t="str">
         <v>Energy</v>
       </c>
       <c r="E483" t="str">
-        <v>https://www.prnewswire.com/news-releases/sacred-body-oil-summers-most-luxurious-essential-for-skin-depleted-by-the-season-302817443.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359199</v>
       </c>
       <c r="F483" t="str">
-        <v>Cold-pressed, raw, and herbalist-formulated, Sacred Rituel's award-winning body oil transforms daily care into a ritual of sacred wellness LOS ANGELES, July 3, 2026 /PRNewswire/ -- Sacred Rituel today introduces Sacred Body Oil as summer's most luxurious essential — an award-winning,...</v>
+        <v>Wintershall Dea GmbH sold its 50 per cent stake in Wintershall Noordzee B.V. to the exploration and production company Mazarine Energy B.V. from the Netherlands. Following the approval of the transaction by the competent authorities, closing was completed today. - - The sale is part of Wintershall Dea&amp;#39;s tasks following the transaction of the E&amp;amp;P business excluding Russia-related activities to Harbour Energy on 3 September 2024. These tasks include pursuing of claims for the expropriation of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359199</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>FSLR EQUITY ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds First Solar ...</v>
+        <v>Unisys and Refroid Partner to Advance Deployment of High-Performance AI Infrastructure</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C484" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D484" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E484" t="str">
-        <v>https://pr-inside.com/fslr-equity-action-reminder-faruqi-faruqi-llp-reminds-first-solar-r5197396.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359196</v>
       </c>
       <c r="F484" t="str">
-        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In First Solar To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 /If you purchased or acquired securities in First Solar between February 26, 2025 and February 24, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against First Solar, Inc. ("First ..</v>
-[...2 lines deleted...]
-    <row r="485">
+        <v>Unisys (NYSE: UIS) and Refroid Technologies, a data center liquid cooling company, have partnered to help organizations build, deploy and maintain the high-performance computing infrastructure AI workloads require. The growth of AI is reshaping data center requirements and driving demand for solutions that support increasingly complex, energy-intensive computing environments. The partnership combines Refroid&amp;#39;s liquid cooling technologies with the global field services and delivery cap... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359196</v>
+      </c>
+    </row>
+    <row r="485" xml:space="preserve">
       <c r="A485" t="str">
-        <v>DIY Oil Changes Made Easier: FunnelMax Helps Drivers Transfer Fluids Without the Mess</v>
+        <v>Hua Medicine Announces 2026 Interim Results</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C485" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D485" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy, Education</v>
       </c>
       <c r="E485" t="str">
-        <v>https://www.prunderground.com/diy-oil-changes-made-easier-funnelmax-helps-drivers-transfer-fluids-without-the-mess/00387530/</v>
-[...2 lines deleted...]
-        <v>Innovative hands-free funnel system simplifies oil changes, coolant refills and routine automotive maintenance for mechanics and DIY enthusiasts The post DIY Oil Changes Made Easier: FunnelMax Helps Drivers Transfer Fluids Without the Mess first appeared on</v>
+        <v>https://www.acnnewswire.com/press-release/english/109284/</v>
+      </c>
+      <c r="F485" t="str" xml:space="preserve">
+        <v xml:space="preserve">-  Sales of HuaTangNing reached 3.055 million packs in the first half of 2026, representing a 73% year-on-year increase; revenue hit RMB378.9 million, up 74% year-on-year. The in-house commercialization drive maintained robust growth with continuously improved operational efficiency.
+-  Expanded manufacturing scale lifted gross profit margin substantially to 61.8%, a year-on-year rise of 7.6 percentage points.
+-  Profit generated from commercial operations doubled year-on-year, and loss narrowed markedly to RMB30.2 million after excluding one-off income, demonstrating a clear path to full-scale profitability.
+-  Selling expense-to-revenue ratio stabilized at 33.5%, reflecting tangible gains from increased marketing efforts and streamlined operations.
+-  Dorzagliatin secured marketing approvals in both the Hong Kong and Macao Special Administrative Regions of China; demonstrating our innovative business model is showing early success and marking a key milestone for global expansion.
+-  A five-year patent term extension was granted for dorzagliatin, extending core patent protection to April 2034. The National Reimbursement Drug List price of the product will remain unchanged for 2026 and 2027, reinforcing long-term commercial profitability certainty.
+-  Topline results from real-world studies further validated the broad applicability, safety and tolerability of dorzagliatin across diverse real-world patient populations.
+-  Multiple combination therapy studies revealed synergistic metabolic benefits when dorzagliatin is paired with oral small-molecule GLP-1 receptor agonists, THR-β agonists and pan-PPAR agonists, tapping into development therapeutic potential in new disease areas including obesity and MASLD.
+-  Clinical development of the second-generation GKA in the United States proceeded smoothly. R&amp;D initiatives for new indications including MODY-2, diabetes prevention, neurodegenerative diseases and frailty were accelerated across the board.
+SHANGHAI, August 20, 2026 - (ACN Newswire) - Hua Medicine (the “Company”, HKEx: 2552) announced the unaudited consolidated results of the Company and its subsidiaries for the six months ended June 30, 2026 (the “Reporting Period”), as well as the Company's business progress during the first half of the year and future outlook. During the Reporting Period, HuaTangNing, dorzagliatin tablets), the Company’s core globally first-in-class oral anti-diabetic glucokinase activator (GKA), entered a rapid scale-up phase under proprietary commercialization. Revenue and gross profit both recorded substantial growth with sustained gross margin improvement. The Company achieved critical milestones in global expansion through the commercial launch of dorzagliatin in Hong Kong and Macao SARs. Multiple pivotal clinical datasets were presented at leading international academic conferences, delivering continuous breakthroughs across the full product pipeline. Core operating losses narrowed steadily, while robust cash reserves laid a solid foundation for the Group’s long-term sustainable growth.
+Dr. Li Chen, Founder and CEO of Hua Medicine, stated: “The first half of 2026 represents a pivotal stage for Hua Medicine as we translate original innovation into marketing value realization. Sales volume and revenue of dorzagliatin grew more than 70% year-on-year, gross margin surpassed 60%, and profit from commercial operations doubled compared with the same period last year. It validates the Company’s successful transition from R&amp;D-innovation-driven growth to rapid commercial development in the chronic disease space. It fully demonstrates that domestically developed first-in-class drugs from China possess strong and sustainable market momentum, backed by national policies that support innovative drugs across the full-value chain. Meanwhile, dorzagliatin was successfully launched in Hong Kong and Macao SARs, officially kicking off our internationalization strategy anchored in Greater China with outreach to Southeast Asian, Spanish-speaking and Portuguese-speaking markets. Chinese original innovative medicines are now deeply participating in the global metabolic disease treatment landscape. Moving forward, rooted in glycemic homeostasis regulation, the Company will advance a new paradigm for diabetes homeostasis-targeted therapy featuring next-generation long-acting GKAs, fixed-dose combinations and combination therapies. We will build a human energy-metabolism health pipeline matrix covering disease prevention, special types of diabetes, fatty liver diseases and steatohepatitis, cognitive impairment and frailty. Leveraging artificial intelligence technologies, the Company will continuously expand the clinical boundaries and application scenarios of its glycemic homeostasis technology platform, and strive to bring China-originated innovative therapies to patients with metabolic diseases at home and abroad.”
+Business Highlights and Operational Progress
+1. Accelerated Proprietary Commercialization with Major Operational Efficiency Improvements
+- Rapid sales expansion. During the Reporting Period, we sold approximately 3,055,000 packs of HuaTangNing in the first half of 2026, up 73% from 1,764,000 packs sold during the same period in 2025. This rapid sales growth trajectory is further supported by the maintenance of China’s National Reimbursement Drug List (NRDL) price for the 2026 and 2027 calendar years. Regions that already led sales in 2025, coastal areas including Shanghai, Tianjin and Guangdong province and Beijing, continued to deliver strong growth during the reporting period, reflecting the substantial market potential for further market penetration and providing a solid basis for sustained strong growth in the future.
+- Markedly enhanced profitability driven by scale effects. Relying on expanded production capacity and optimized manufacturing processes, gross margin rose significantly from 54.2% in the first half of 2025 to 61.8%, up 7.6 percentage points; gross profit reached RMB234.3 million, a 99% year-on-year surge. Selling expenses totalled RMB126.9 million, with the ratio of selling expense to revenue standing at 33.5%. Our commercialization efforts achieved profit of approximately RMB107.4 million (as defined by gross profits less selling expenses), doubled from RMB53.7 million in the same period of 2025. as profitability from proprietary commercialization continues to materialize. 
+- Normalized financial performance with healthy cash reserves. Loss before tax stood at approximately RMB30.2 million. Excluding the one-off release of contract liabilities in the corresponding period of 2025 following the termination of the Bayer contract, the loss for the current reporting period is expected to narrow by approximately RMB29.4 million as compared with the adjusted loss of approximately RMB59.6 million for the corresponding period in 2025. Fundamental business operations continued to improve. Cash balances were approximately RMB1,072.9 million as of June 30, 2026 a decrease of RMB19.4 million from bank balances and cash position as of December 31, 2025. Ample liquidity supports domestic market expansion, global clinical R&amp;D, and overseas commercialization in Hong Kong, Macao and Southeast Asia. 
+- Our commercialization team continued to scale. The professional sales team expanded to 187 product representatives, and 75 staff actively engaged in marketing, medical affairs and commercial operation as of June 30, 2026, representing growth of 93% and 79% respectively compared with the same period of 2025.
+2. Strengthened Core Intellectual Property Rights and Breakthroughs in Overseas Market Development
+- Marketing approvals secured and commercialization rolled out in Hong Kong and Macao. Dorzagliatin (brand names: MYHOMSIS(R) was approved for marketing in Hong Kong on February 2026 and in Macao on June 2026. The product has been distributed to hospitals and pharmacies in Hong Kong, with the first prescription issued in August 2026, providing a new treatment option for patients with Type 2 diabetes outside mainland China. 
+- Patent term extension secured to boost long-term commercial certainty. In February 2026, the China National Intellectual Property Administration granted a five year patent term extension for dorzagliatin, extending core patent protection to April 2034.
+3. Real-World Clinical Evidence Reinforces the Product’s Differentiated Value
+The Group continued advancing post-marketing real-world studies of dorzagliatin to further validate its efficacy and safety profiles in complex patient cohorts.
+- Topline data released from large-scale multi-centre post-marketing real-world study HMM0601. At the 2026 ADA Scientific Sessions, the Company presented results from HMM0601, a large-scale post-marketing real-world study. Across 80 clinical centres in China, HMM0601 enrolled 2024 patients with Type 2 diabetes with mean disease duration of 7.9 years. Over the 52-week treatment period, no drug-related serious adverse events (SAEs) or episodes of severe hypoglycemia were observed; the incidence of clinically meaningful hypoglycemia was below 1%, and no new safety signals were identified compared with the Phase III clinical trials; HbA1c was significantly reduced from baseline, and the proportion of patients achieving HbA1c&lt;7% increased markedly. This provides robust evidence of dorzagliatin’s strong safety and tolerability profile and consistent glycemic control efficacy. 
+- Interim findings disclosed from prospective real-world observational study HMM0701. This study enrolled 255 patients with Type 2 diabetes, the majority of whom had long disease duration and were already receiving multi-drug regimens including insulin. The 6-month interim results of subgroup analysis indicates that dorzagliatin provides meaningful efficacy in glycemic control. Even in patients with severely compromised baseline TIR, clinically meaningful reductions in HbA1c, improved TIR, enhanced β-cell function, and reduced insulin resistance were observed, collectively indicating the restoration of glucose homeostasis. This study provides a solid rationale for a novel glycemic management option in complex T2D cases. 
+- Preparations remain underway for post-marketing study HMM0602. The study is designed to generate further clinical evidence regarding the role of dorzagliatin in restoring glucose homeostasis and its potential contribution to diabetes remission.
+Research and Development Pipeline and Future Outlook
+1. Multiple R&amp;D Innovation Breakthroughs Usher in New Chapters for First-in-Disease Indications
+- Dorzagliatin for Patients with GCK-MODY
+Medical experts in mainland China and Hong Kong have conducted independent clinical and preclinical studies of dorzagliatin for MODY-2 treatment. MODY-2, also called GCK-MODY, is a monogenic disease in which patients have a genetic defect of glucokinase gene (GCK) which results in elevated blood glucose and significant reduction of the second phase release of insulin. The population of GCK-MODY patients is approximately 1.7 million in China. These patients are diagnosed with diabetes at a young age and represent an unmet medical need given currently available medications are not effective. In clinical studies with MODY-2 patients, a single dose of dorzagliatin improved overall glucose sensitivity and second phase insulin secretion significantly in GCK-MODY patients, suggesting a unique mechanism of action of dorzagliatin to regulate glucagon like peptide 1 (GLP-1) secretion. During the Reporting Period, we continued to advance the regulatory development of dorzagliatin for GCK-MODY in China. Following prior communications with the Center for Drug Evaluation of the National Medical Products Administration, we completed the proposed clinical protocol. We plan to submit an IND application for dorzagliatin in GCK-MODY by December 2026.
+- Dorzagliatin for Diabetes Prevention
+Prevention of diabetes is an important focus at Hua Medicine. There are approximately 1.12 billion people living with prediabetes worldwide. We have initiated the SENSITIZE 3 clinical study in Hong Kong in pre-diabetic (IGT) subjects and in early diabetes patients under the leadership of Dr Juliana Chan and Dr Elaine Chow of the Chinese University of Hong Kong. These studies represent first-in-disease studies. In this double-blinded placebo-controlled study, we will evaluate the blood glucose management and pancreatic function under intravenous glucose tolerance test and oral glucose tolerance test conditions to better define the clinical treatment baseline and endpoints. We expect to complete this study in 2026 and file IND applications of dorzagliatin for diabetes prevention in China and Asia-Pacific regions thereafter.
+- Dorzagliatin for Neurodegenerative Diseases
+MCI shows approximately 15.5% prevalence among elderly people in China and approximately 22% in the United States, and is common in T2D patients with a 45% incidence rate. Development of dorzagliatin for neurodegenerative disease is a new focus in our drug discovery efforts. Through the Genome-Wide Association Study (GWAS) and Mendelian Randomization (MR) study, we have realized the important role of GCK gene activation in prevention of memory loss and cognitive impairment in humans. It has also come to our attention that post-meal glucose excursion is closely related to Alzheimer disease and dementia. Impaired glucose homeostasis and diabetes conditions result in a reduction of glucose transporter expression and insulin receptor expression in the brain, which can be prevented by low dose dorzagliatin. We have realized the potential of dorzagliatin in the treatment of MCI and are initiating these first-in-disease clinical studies. Preparation of the clinical study protocol and clinical development plan has been initiated. We expect to launch pre-IND communications with the relevant regulatory authority in the fourth quarter of 2026.
+- Dorzagliatin for Frailty
+Frailty is an age-related geriatric syndrome characterized by reduced tolerance to internal and external stressors. Approximately 17% of American older adults and 11% of Asian older adults suffer from frailty, while pre-frailty affects roughly 50% and 47% of these populations, respectively. It is not a single-organ disease, but the consequence of dysregulated multisystem homeostasis. Genetic evidence has suggested a potential relationship between glucokinase activation and a reduced risk of frailty, supporting further investigation of dorzagliatin in this area. We intend to progress the regulatory preparations for an IND submission in 2026.
+2. Robust Pipeline Gains Momentum, AI Powers Collaborative Innovation
+- Fixed Dose Combination of Dorzagliatin and Metformin
+We are fast forwarding the development of the FDC of dorzagliatin with metformin. An IND with the NMPA has been filed for our FDC with metformin in China in 2025, with an NDA submission planned for 2027.
+- The 2nd Generation of GKA under Development in the United States
+HM1005 is our second-generation GKA program based on a sustained-release formulation of dorzagliatin and is being developed as a once-daily oral therapy. In 2025, we successfully initiated MAD clinical study in T2D patients in the United States. As of the date of this report, five cohorts have been completed as planned in the Phase Ib multiple ascending dose study. HM1005 was generally well tolerated across the completed cohorts. We are conducting a subsequent cohort evaluating two 246 mg tablets in the United States. Topline data are expected to be published in the second half of 2026, and we will pursue partnerships to develop the 2nd generation GKA for global markets.
+- Development of Combination Therapies for Diabetes and Metabolic Diseases
+We presented three combination therapy studies in animal models of metabolic disorder at 2026 ADA. The combination of dorzagliatin and orforglipron, an oral small-molecule GLP-1 receptor agonist, demonstrated synergistic glycemic control, significantly enhanced β-cell function, and maintained weight loss and lipid-lowering benefits in diet-induced obese (DIO) mice. Notably, the data revealed a compelling dose-sparing effect which directly reduces the overall side-effect burden – particularly common GLP-1-related gastrointestinal adverse events – thereby meaningfully improving long-term patient adherence. These complementary mechanisms across glycemic control, weight loss, and lipid improvement, position the potential combination as a highly effective, well-tolerated, and differentiated oral option for T2D patients with obesity. In the study combining dorzagliatin with the THR-β agonist resmetirom, the combination synergistically improved systemic metabolism and exerted hepatoprotective effects, optimizing glycemic control, regulating lipids, reducing uric acid, and alleviating hepatic fibrosis. This supports the clinical potential of dorzagliatin for T2D patients with MASLD. Additionally, the combination of dorzagliatin with chiglitazar, a pan-PPAR agonist, improves glucose tolerance, reduces insulin resistance, enhances insulin sensitivity and β-cell function, and elevates high-density lipoprotein cholesterol levels in DIO mice model of MASLD.
+- Integration of AI, LLMs and Clinical Big Data
+Alongside the continued development of dorzagliatin in research and clinical practice, the Company has continued to invest in the integration of AI, large language models (LLMs) and clinical big data, and has achieved concrete outcomes. We launched our proprietary GK education platform (GK Charger) in 2025. The platform uses natural language interaction to present complex glucokinase relevant knowledge in evidence-based, clinically relevant format that is easy for both physicians and patients to understand. It enables doctors to obtain up to date diagnostic and treatment information, make accurate clinical decisions, and develop individualized treatment plans for patients. Since the launch of GK Charger, the platform has cumulatively responded to more than 3,700 queries.
+Financial Summary
+As of June 30, 2026
+- Sales volume of HuaTangNing reached approximately 3.055 million packs, up 73% year-on-year, generating revenue of approximately RMB378.9 million, representing a 74% year-on-year increase. 
+- Gross profit totalled approximately RMB234.3 million, up 99% year-on-year, with gross margin rising to 61.8%. 
+- Loss before tax stood at approximately RMB30.2 million, representing a substantial narrowing compared with adjusted loss recorded in the same period of 2025. 
+- Bank balances and cash position were approximately RMB1,072.9 million, maintaining a healthy liquidity profile. 
+- Total expenditures amounted to approximately RMB265.4 million, including selling expenses of approximately RMB126.9 million and research and development expenses of approximately RMB66.8 million.
+Forward-Looking Statements
+This document contains statements regarding Hua Medicine’s future expectations, plans, and prospects for the Company and its products. These forward-looking statements pertain only to events or information as of the date they are made and may change due to future developments. Unless required by law, we are not obligated to update or publicly revise any forward-looking statements or unexpected events after the date of such statements, regardless of new information, future events, or other circumstances. Please read this document carefully and understand that our actual future performance or results may differ materially from expectations due to various risks, uncertainties, or other legal requirements.
+About Hua Medicine
+Hua Medicine (the “Company”) is an innovative drug development and commercialization company based in Shanghai, China, with companies in the United States and Hong Kong. Hua Medicine focuses on developing novel therapies for patients with unmet medical needs worldwide. Drawing on global resources, Hua Medicine partners with high-calibre talent worldwide to develop breakthrough technologies and products that advance innovation in diabetes care. Hua Medicine's cornerstone product HuaTangNing (dorzagliatin tablets) targets the glucose sensor glucokinase, restores glucose sensitivity in patients with type 2 diabetes (T2D), and stabilizes imbalances in blood glucose levels in patients. HuaTangNing was approved by the National Medical Products Administration (NMPA) of China on September 30, 2022. It can be used alone or in combination with metformin for adult patients with T2D. For patients with chronic kidney disease (CKD), no dose adjustment is required. It is an oral glucose-lowering drug that can be used in patients with T2D with renal function impairment.
+In February 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Service of the Department of Health of the Government of the Hong Kong Special Administrative Region of the People's Republic of China.
+In June 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Administration Bureau of the Macao Special Administrative Region of the People's Republic of China.
+Based on the International Diabetes Federation’s 2025 Diabetes Atlas – 11th Edition, there are approximately 148 million diabetic patients in mainland China, 706,000 diabetic patients in Hong Kong SAR, and 52,000 diabetic patients in Macao SAR as of 2024.
+For more information
+Website: www.huamedicine.com
+Investors Email: ir@huamedicine.com
+Media Email: pr@huamedicine.com
+Press Disclaimer
+For accuracy and completeness in context, information related to products marketed in China in this material, especially those identified or required, should comply with documents approved by Chinese regulatory authorities.
+Additionally, such information should not be interpreted as a recommendation or promotion of any drug or treatment, nor should it replace medical advice from healthcare professionals. For medical-related matters, please consult a healthcare professional.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Bottom Dollar Blinds Expands Roller Shades Lineup for Houston Homes ...</v>
+        <v>GoSun Announces Launch of hthe GoSun Moonrider Electric Tractor for ...</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C486" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D486" t="str">
-        <v>Energy</v>
+        <v>Real Estate, Energy, Automotive</v>
       </c>
       <c r="E486" t="str">
-        <v>https://pr-inside.com/bottom-dollar-blinds-expands-roller-shades-lineup-for-houston-homes-r5197392.htm</v>
+        <v>https://pr-inside.com/gosun-announces-launch-of-hthe-gosun-moonrider-electric-tractor-for-r5214371.htm</v>
       </c>
       <c r="F486" t="str">
-        <v>(PR-inside.com) Blackout Shades Deliver Light Control for Bedrooms and Media Rooms HOUSTON, TX / ACCESS Newswire / July 3, 2026 / Bottom Dollar Blinds, a Houston-based provider of custom window treatments, announced an expanded selection of roller shades designed to give area homeowners and businesses greater control over light, privacy and energy costs across the region's demanding climate. The company's roller shade collection covers indoor and outdoor applications, including blackout, solar, motorized and custom-graphic options. Each style is available through a free in-home consultation, with measurement and installation included at no additional cost. Roller shades have become a popular choice for contemporary interiors because ..</v>
+        <v>(PR-inside.com) A new electric vehicle is now available for farmers and property maintenance. The GoSun Moonrider is an all electric tractor that can becharged with solar power. CINCINNATI, OH / ACCESS Newswire / August 20, 2026 /GoSun, today announced the expansion of its off-grid lineup with the launch of its first-ever All-Electric Solar Tractor. This new electric vehicle is engineered to replace traditional diesel-fuel tractors, the new EV combines high-torque electric performance with GoSun's signature optional integrated solar charging technology, offering an eco-friendly and cost-effective solution for modern agriculture, small farms, homesteading, and property maintenance. Designed to handle tough field conditions without carbon ..</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>Home Automation Austin Brings Personalized, Full-Service Home Automation ...</v>
+        <v>Portfolio Update - Strategic Investment in Maravilla Oil and Gas</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C487" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D487" t="str">
-        <v>Energy, Media</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E487" t="str">
-        <v>https://pr-inside.com/home-automation-austin-brings-personalized-full-service-home-automation-r5197390.htm</v>
+        <v>https://pr-inside.com/portfolio-update-strategic-investment-in-maravilla-oil-and-gas-r5214370.htm</v>
       </c>
       <c r="F487" t="str">
-        <v>(PR-inside.com) A Smart Home Partner for Every Stage of the Project AUSTIN, TX / ACCESS Newswire / July 3, 2026 / Home Automation Austin, a premier smart home installation company, is helping homeowners rethink the way they live by delivering customized home automation solutions that unites lighting, audio, video, climate and security into a single, easy-to-use system. For more than 18 years, the company has designed and installed integrated technology systems that let clients control their homes from any networked device, whether they are across the room or across the globe. From whole-house audio and video distribution to motorized shades, energy management and ..</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 20, 2026 / Sintana Energy Inc. (TSX-V:SEI)(AIM:SEI)(OTCQX:SEUSF) ("Sintana" or the "Company"), an international oil and gas upstream exploration company, is pleased to announce further to a previous announcement dated 20 January, 2026, the entry into definitive documentation providing for the acquisition of a 44% interest in Maravilla Oil and Gas (Pty) Ltd. ("Maravilla"), a privately held, Namibian company focused on high-impact opportunities in West Africa. Maravilla is indirectly controlled by Knowledge Katti, a Non-Executive Director of the Company. Maravilla has assets in Namibia and is exploring additional opportunities in emerging frontier geographies regionally. It ..</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>FSI ANNOUNCES THE COMPANY HAS TRADED EQUITY IN THE FLORIDA LLC FOR EXCLUSIVE PRODUCT RIGHTS</v>
+        <v>Upstage AI Unveils Solar Pro 4, Scoring 42 on Artificial Analysis Index to Rank Among Global Frontier Models</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C488" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D488" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E488" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321835/0/en/FSI-ANNOUNCES-THE-COMPANY-HAS-TRADED-EQUITY-IN-THE-FLORIDA-LLC-FOR-EXCLUSIVE-PRODUCT-RIGHTS.html</v>
+        <v>https://www.prnewswire.com/news-releases/upstage-ai-unveils-solar-pro-4-scoring-42-on-artificial-analysis-index-to-rank-among-global-frontier-models-302856434.html</v>
       </c>
       <c r="F488" t="str">
-        <v>TABER, ALBERTA, July 03, 2026 (GLOBE NEWSWIRE) -- FLEXIBLE SOLUTIONS INTERNATIONAL, INC. (NYSE-AMERICAN: FSI), is the developer and manufacturer of biodegradable polymers for oil extraction, detergent ingredients and water treatment as well as crop nutrient availability chemistry. Flexible Solutions also manufactures biodegradable and environmentally safe water and energy conservation technologies. In addition, FSI is increasing its presense in the food and nutrition supplement manufacturing markets. Today, the Company announces that it has traded the remaining 19.9% of the FL LLC for exclusive rights to make and sell certain agricultural products in certain markets.</v>
+        <v>SP4 Delivers the Behavioral Reliability Production Agents Require at a Fraction of Frontier-Model Cost — Surpassing 80 Billion Tokens in Three Days on OpenRouter SAN JOSE, Calif., Aug. 20, 2026 /PRNewswire/ -- Upstage AI, an enterprise AI company, announced the launch of Solar Pro 4...</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>DESLOC V150 Plus Earns Kickstarter "Project We Love" Recognition for Its Creative Approach to Smart Lock Innovation</v>
+        <v>thyssenkrupp Steel Issues Final Acceptance for Slab Caster at Duisburg Site</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C489" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D489" t="str">
-        <v>AI, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E489" t="str">
-        <v>https://www.prnewswire.com/news-releases/desloc-v150-plus-earns-kickstarter-project-we-love-recognition-for-its-creative-approach-to-smart-lock-innovation-302817556.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359190</v>
       </c>
       <c r="F489" t="str">
-        <v>The world's first low-light self-charging solar smart lock continues to gain Kickstarter momentum with solar power, 3D face recognition, AI fingerprint access, and built-in Wi-Fi SAN FRANCISCO, July 3, 2026 /PRNewswire/ -- DESLOC, a global smart lock brand backed by DESMAN's 17 years of...</v>
+        <v>- - &amp;#8226; Major upgrades allow thyssenkrupp Steel to focus on high-margin premium products - &amp;#8226; Substantial improvements in slab quality enable production of multi-phase, high-strength, and e-mobility steel grades - &amp;#8226; Direct charging of slabs increases energy efficiency while preserving high quality in sensitive steel grades such as electrical silicon steels - - - In April 2026, thyssenkrupp Steel issued the final acceptance certificate (FAC) for continuous slab casting machine No.4 from... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359190</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Arctech: Impulsando la transición energética de Europa con soluciones innovadoras y alianzas estratégicas</v>
+        <v>Olenox Industries Reports July 2026 Bitcoin Production, Its second ...</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C490" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D490" t="str">
-        <v>Energy</v>
+        <v>Finance, Crypto, SaaS, Energy</v>
       </c>
       <c r="E490" t="str">
-        <v>https://www.prnewswire.com/news-releases/arctech-impulsando-la-transicion-energetica-de-europa-con-soluciones-innovadoras-y-alianzas-estrategicas-302817605.html</v>
+        <v>https://pr-inside.com/olenox-industries-reports-july-2026-bitcoin-production-its-second-r5214363.htm</v>
       </c>
       <c r="F490" t="str">
-        <v>- Arctech deataca en Intersolar Europe 2026: Impulsando la transición energética de Europa con soluciones innovadoras y alianzas estratégicas MUNICH, 3 de julio de 2026 /PRNewswire/ -- Arctech, líder mundial en seguimiento solar y soluciones inteligentes para energía presentó sus...</v>
+        <v>(PR-inside.com) Second post-closing operating disclosure from the newly combined, energy-led digital infrastructure platform. Current production is generated at third-party hosting facilities on the ERCOT grid; converting Olenox's low-cost natural gas into compute at the point of generation, targeting power costs below $0.02 per kWh, is the platform's forward strategy. CONROE, TX / ACCESS Newswire / August 20, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today reported Bitcoin production for the month of July 2026 from the operations of CS Digital Ventures, LLC ("CS Digital"), which the Company acquired on May 28, 2026. This ..</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>PSE&amp;amp;G Urges Customers To Prepare for Continued Extreme Heat and Potential Thunderstorms Through the Holiday Weekend</v>
+        <v>Enovix to Double Korea Drone Battery Capacity</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C491" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D491" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E491" t="str">
-        <v>https://www.prnewswire.com/news-releases/pseg-urges-customers-to-prepare-for-continued-extreme-heat-and-potential-thunderstorms-through-the-holiday-weekend-302817599.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348339/0/en/enovix-to-double-korea-drone-battery-capacity.html</v>
       </c>
       <c r="F491" t="str">
-        <v>NEWARK, N.J., July 3, 2026 /PRNewswire/ -- PSE&amp;G is prepared for dangerous heat expected to continue through Saturday and the potential for strong thunderstorms over the holiday weekend. Customers are encouraged to take steps now to stay safe, manage their energy use and prepare for...</v>
+        <v>Expansion Leverages Existing Company-Owned South Korea Facility, With Added Capacity Expected in Mid-2027 Expansion Leverages Existing Company-Owned South Korea Facility, With Added Capacity Expected in Mid-2027</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Filed Against Peabody ...</v>
+        <v>Founder Group Secures US$1.5 million EPCC Subcontract under Malaysia's Corporate Green Power Programme for 29.99MWac Large-Scale Solar Facility in Kedah</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C492" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D492" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E492" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-filed-against-peabody-r5197340.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348341/0/en/founder-group-secures-us-1-5-million-epcc-subcontract-under-malaysia-s-corporate-green-power-programme-for-29-99mwac-large-scale-solar-facility-in-kedah.html</v>
       </c>
       <c r="F492" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>KUALA LUMPUR, Malaysia, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Founder Energy Sdn Bhd, a subsidiary of Founder Group Limited (NASDAQ: FGL) (“Founder Group” or the “Company”), has been engaged as subcontractor under Malaysia’s Corporate Green Power Programme (CGPP) for the procurement, electrical and mechanical installation and commissioning of a 29.99MWac large-scale solar photovoltaic facility in Daerah Kuala Muda, Kedah. The engagement is valued at RM6.05 million (approximately US$1.5 million).</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>FSLR INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Olenox Industries Reports July 2026 Bitcoin Production, Its second Monthly Operating Update Following the Closing of the CS Digital Acquisition</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C493" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D493" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Crypto, SaaS, Energy</v>
       </c>
       <c r="E493" t="str">
-        <v>https://pr-inside.com/fslr-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5197337.htm</v>
+        <v>https://www.newswire.com/news/olenox-industries-reports-july-2026-bitcoin-production-its-second-monthly</v>
       </c>
       <c r="F493" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
+        <v>Second post-closing operating disclosure from the newly combined, energy-led digital infrastructure platform. Current production is generated at third-party hosting facilities on the ERCOT grid; converting Olenox's low-cost natural gas into compute at the point of generation, targeting power costs below $0.02 per kWh, is the platform's forward strategy.</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Pomerantz LLP Announces The Filing of a Class Action Litigation Against ...</v>
+        <v>Waste Energy Moves to Triple Midland Footprint as Company Builds Out ...</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C494" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D494" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E494" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-litigation-against-r5197333.htm</v>
+        <v>https://pr-inside.com/waste-energy-moves-to-triple-midland-footprint-as-company-builds-out-r5214358.htm</v>
       </c>
       <c r="F494" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>(PR-inside.com) 13+ acre campus positions WAST for increased tire intake, expanded processing capacity and future waste conversion growth MIDLAND, TX / ACCESS Newswire / August 20, 2026 / Waste Energy Corp. (OTCID:WAST) ("Waste Energy" or the "Company"), an emerging waste conversion and environmental infrastructure company, today announced that it has agreed to terms to expand its Midland, Texas waste conversion campus from approximately four acres to more than 13 acres, marking a significant step in the Company's strategy to build a scalable waste processing and conversion platform in the Permian Basin. The planned expansion would add approximately nine acres to the Company's existing ..</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Pomerantz LLP Announces The Filing of a Class Action Litigation Against First Solar, Inc. – FSLR</v>
+        <v>Waste Energy Moves to Triple Midland Footprint as Company Builds Out Large-Scale Waste Processing and Conversion Campus</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C495" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D495" t="str">
         <v>Energy</v>
       </c>
       <c r="E495" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-the-filing-of-a-class-action-litigation-against-2249603</v>
+        <v>https://www.newswire.com/news/waste-energy-moves-to-triple-midland-footprint-as-company-builds-out-large</v>
       </c>
       <c r="F495" t="str">
-        <v/>
+        <v>13+ acre campus positions WAST for increased tire intake, expanded processing capacity and future waste conversion growth</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Filed Against Peabody Energy Corporation – BTU</v>
+        <v>TANAKA Invests in Clean Planet</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C496" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D496" t="str">
         <v>Energy</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-calls-attention-to-class-action-filed-against-peabody-7824292</v>
+        <v>https://www.pr-inside.com/tanaka-invests-in-clean-planet-r5214355.htm</v>
       </c>
       <c r="F496" t="str">
-        <v/>
+        <v>(PR-inside.com) TOKYO, Aug 20, 2026 - (JCN Newswire) - TANAKA PRECIOUS METAL GROUP Co., Ltd. (Head Office: Chuo-ku, Tokyo; Group CEO: Koichiro Tanaka) announced an investment in Clean Planet Inc. (Head Office: Chiyoda-ku, Tokyo; CEO: Hideki Yoshino), a company engaged in the research and development of its proprietary Quantum Hydrogen Energy (QHe) technology. The investment marks the beginning of a collaboration between TANAKA and Clean Planet, bringing together TANAKA's expertise in precious metal materials technologies and Clean Planet's proprietary Quantum Hydrogen Energy (QHe) technology, an emerging next-generation energy technology expected to contribute to a carbon-neutral future. Background of the Investment As global efforts toward ..</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Dr. Jack Lin’s Newly Released "Encounters with Mary" is a Compelling Spiritual Exploration of Divine Healing, Faith, and Mystical Experiences Across the Globe</v>
+        <v>EWG: California's extreme heat, soaring utility bills make cooling unaffordable for millions</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C497" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D497" t="str">
         <v>Energy</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.pr.com/press-release/972217</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359178</v>
       </c>
       <c r="F497" t="str">
-        <v>“Encounters with Mary” from Christian Faith Publishing author Dr. Jack Lin is an inspiring account of personal journeys and profound encounters that reveal the presence of divine feminine energy and the power of faith to heal and transform lives. [PR.com]</v>
+        <v>California is experiencing more frequent and dangerous heat days, but sky-high utility bills mean millions of people can&amp;#39;t afford to run air conditioning that could keep them safe, a new Environmental Working Group report finds. - - EWG is calling on policy makers to prioritize solutions like customer-sited solar electric devices that can drastically lower or eliminate annual utility costs for air conditioning. - - Heat advisory days defined as &amp;#8220;extreme&amp;#8221; or &amp;#8220;major&amp;#8221; &amp;#8211; those threatening the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359178</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Arctech glänzt auf der Intersolar Europe 2026: Die Energiewende in Europa mit innovativen Lösungen und strategischen Partnerschaften vorantreiben</v>
+        <v>CHAR Tech Receives Patent Notice of Allowance for Pyrogas Treatment ...</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C498" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D498" t="str">
         <v>Energy</v>
       </c>
       <c r="E498" t="str">
-        <v>https://www.prnewswire.com/news-releases/arctech-glanzt-auf-der-intersolar-europe-2026-die-energiewende-in-europa-mit-innovativen-losungen-und-strategischen-partnerschaften-vorantreiben-302817558.html</v>
+        <v>https://pr-inside.com/char-tech-receives-patent-notice-of-allowance-for-pyrogas-treatment-r5214348.htm</v>
       </c>
       <c r="F498" t="str">
-        <v>MÜNCHEN, 3. Juli 2026 /PRNewswire/ -- Arctech, ein weltweit führender Anbieter von Solar-Nachführsystemen und intelligenten Energielösungen, präsentierte seine integrierten Technologien auf der Intersolar Europe 2026 in München. Das Unternehmen stellte sein „Tracker+"-Ökosystem vor, das...</v>
+        <v>(PR-inside.com) CHAR Tech has received a Notice of Allowance for a patent covering its pyrogas treatment technology, a critical step in the pathway from high temperature pyrolysis to renewable natural gas ("RNG"), demonstrating CHAR Tech's ongoing global leadership in this critical space. The Thorold Renewable Energy Facility is projected to begin producing RNG in 2027; when it does, CHAR Tech will be the first company in the world to operate a commercial-scale facility that produces RNG and metallurgical-grade biocarbon simultaneously from wood waste. TORONTO, ON / ACCESS Newswire / August 20, 2026 / CHAR Technologies Ltd. ("CHAR Tech" or the "Company"), a leader ..</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Bluebird Solar Strengthens India’s Renewable Energy Future with Advanced 2.5GW Solar PV Module Manufacturing Facility</v>
+        <v>Hemisphere Energy Declares Quarterly Dividend, Announces 2026 Second Quarter Results, and Provides Operations Update</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C499" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D499" t="str">
         <v>Energy</v>
       </c>
       <c r="E499" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761256</v>
+        <v>https://www.newsfilecorp.com/release/310532/Hemisphere-Energy-Declares-Quarterly-Dividend-Announces-2026-Second-Quarter-Results-and-Provides-Operations-Update</v>
       </c>
       <c r="F499" t="str">
-        <v>Greater Noida, Uttar Pradesh, India, 2026-07-03 — /EPR Network/ — Bluebird Solar, one of the leading solar panel manufacturing companies in India, is reinforcing its [read full press release...]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - Hemisphere Energy Corporation (TSXV: HME) (OTCQX: HMENF) ("Hemisphere" or the "Company") declares a quarterly payment to shareholders, provides its financial and operating results for the three and six months ended June 30, 2026, and provides an operations update.Quarterly DividendHemisphere is pleased to announce that its Board of Directors has approved a quarterly base cash dividend of $0.025 per common share in accordance with...</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>LONGWELL's Biomimetic EC Fan Achieves 73-82% Static Efficiency with 4-6 dB(A) Noise Reduction</v>
+        <v>Cooling Tower Market Trends Focus on Water and Energy Optimization</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C500" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D500" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E500" t="str">
-        <v>https://www.prweb.com/releases/longwells-biomimetic-ec-fan-achieves-7382-static-efficiency-with-46-dba-noise-reduction-302817548.html</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768602</v>
       </c>
       <c r="F500" t="str">
-        <v>Nature-inspired backward-curved EC platform delivers 8–12% energy savings and fast lead times for HVACR, data-center cooling and air-handling-unit applications NINGBO, China, July 3, 2026 /PRNewswire/ -- Ningbo Longwell Electric Technology Co., Ltd. (LONGWELL), a leading EC fan...</v>
+        <v>Rising industrial activity, expanding power generation capacity, and increasing demand for energy-efficient HVAC systems are reshaping the cooling tower market. Against this backdrop, the global [read full press release...]</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Hisense Brings Smarter, Easier Cooling to European Homes, Driving Strong Market Growth</v>
+        <v>PowerBank Receives Final Environmental Permit for C$14 Million Nova Scotia Community Solar Project, Backed by C$4.55 Million in Federal and Provincial Grants and Tax Credits</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C501" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D501" t="str">
-        <v>Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.prweb.com/releases/hisense-brings-smarter-easier-cooling-to-european-homes-driving-strong-market-growth-302817423.html</v>
+        <v>https://www.prnewswire.com/news-releases/powerbank-receives-final-environmental-permit-for-c14-million-nova-scotia-community-solar-project-backed-by-c4-55-million-in-federal-and-provincial-grants-and-tax-credits-302856001.html</v>
       </c>
       <c r="F501" t="str">
-        <v>QINGDAO, China, July 3, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, continues to expand its air conditioning portfolio with a focus on performance, energy efficiency and everyday usability. As European consumers increasingly seek...</v>
+        <v>6.86 MW Brooklyn project completes environmental permitting; construction expected to begin in Fall 2026 Project expected to generate C$3.86 million in lifetime electricity savings for the local community Project expected to power the equivalent of 628 homes annually TORONTO, Aug. 20,...</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Monster Energy, The Official Energy Drink Partner of X Games Chiba 2026, Announces Official Roster of Top Competing Athletes</v>
+        <v>Critical One Energy Discovers Gold with More High-Grade Antimony at Howells Lake Project</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C502" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D502" t="str">
         <v>Energy</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.prnewswire.com/news-releases/monster-energy-the-official-energy-drink-partner-of-x-games-chiba-2026-announces-official-roster-of-top-competing-athletes-302817425.html</v>
+        <v>https://www.newsfilecorp.com/release/310547/Critical-One-Energy-Discovers-Gold-with-More-HighGrade-Antimony-at-Howells-Lake-Project</v>
       </c>
       <c r="F502" t="str">
-        <v>MoonPay X Games League (XGL) 2026 Summer Season Continues in Chiba, Japan, from July 4–5 Monster Energy Supports XGL as Founding Partner, Sends Skateboard, BMX, and Moto X Athletes CHIBA, Japan, July 3, 2026 /PRNewswire/ -- The world's biggest action sports spectacle returns to Japan!...</v>
-[...2 lines deleted...]
-    <row r="503">
+        <v>Toronto, Ontario--(Newsfile Corp. - August 20, 2026) - Critical One Energy Inc. (CSE: CRTL) (OTCQB: MMTLF) (FSE: 4EF) ("Critical One" or the "Company") is pleased to announce that new assay results have identified additional near-surface antimony ("Sb") mineralization, confirming the Northeast extension of a high-grade antimony zone, and discovered gold ("Au") mineralization at its flagship Howells Lake Antimony-Gold Project ("Howells Lake Project"), located in the Thunder Bay Mining Division...</v>
+      </c>
+    </row>
+    <row r="503" xml:space="preserve">
       <c r="A503" t="str">
-        <v>Post-Show Recap: ZTT's Full Solar-Energy-Storage-Hydrogen Chain Shines at Intersolar Europe 2026</v>
+        <v>Asia's fashion extravaganza CENTRESTAGE returns in September</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C503" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D503" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E503" t="str">
-        <v>https://www.prnewswire.com/news-releases/post-show-recap-ztts-full-solar-energy-storage-hydrogen-chain-shines-at-intersolar-europe-2026-302817464.html</v>
-[...2 lines deleted...]
-        <v>MUNICH, July 3, 2026 /PRNewswire/ -- Jiangsu Zhongtian Technology ("ZTT") demonstrated a powerful presence at Intersolar Europe this year, showcasing its end-to-end "Solar + Energy Storage + Hydrogen" industry chain and system solutions. With a proven global track record and a...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109280/</v>
+      </c>
+      <c r="F503" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - Asia’s premier annual fashion event CENTRESTAGE--organised by the Hong Kong Trade Development Council (HKTDC) and sponsored by the Cultural and Creative Industries Development Agency (CCIDA) of the Government of the Hong Kong Special Administrative Region (HKSAR) will return to the Hong Kong Convention and Exhibition Centre (HKCEC) from 2 to 5 September. One of the flagship programmes of the third "Hong Kong Fashion Fest", CENTRESTAGE will bring together some 270 brands from 24 countries and regions and will feature more than 40 spectacular events, including over 30 fashion shows. The number of participating designer brands and fashion shows  reached a record high this year, showcasing the vibrancy and international influence of Hong Kong's fashion industry, and strengthening the city’s position as an international trading hub and an East-meets-West centre for international cultural exchange. The fair is open to industry buyers and the public for free, welcoming visitors to experience the unique charm of Asia’s fashion capital in person.
+Smilely Lam (centre), Associate Executive Director of the HKTDC; Katherine Fang (second left), Chairman of the HKTDC Garment Advisory Committee; Yvonne Ip, Assistant Commissioner for Cultural and Creative Industries (second right); Ryu Seok Chun (far right), Director General of the Korea Trade-Investment Promotion Agency Hong Kong (KOTRA); and Chief Designer XPX Eugene Lam from Hype² pavilion  (far left) introduce the highlights of CENTRESTAGE at the press conference.
+Smilely Lam, Associate Executive Director of the HKTDC, said: “HKTDC is committed to promoting trade development through the extensive global network and years of exhibition experience to actively support Hong Kong fashion brands and designers in expanding into overseas markets. This year marks the 11th edition of CENTRESTAGE. Leveraging on Hong Kong’s role as a superconnector, we would like to utilise CENTRESTAGE to connect the industry with global buyers, partners and media. Through CENTRESTAGE, Hong Kong fashion and design can go further and shine brightly on the world stage.”
+Inaugural Hype² pavilion harnesses star power and KOL influence
+With the continuous growth of the global streetwear market and Generation Z consumers increasingly seeking "self-expression" and "emotional value", CENTRESTAGE introduces the Hype² pavilion for the first time this year. This pavilion spotlights fashion labels spearheaded by local celebrities and KOLs, promoting cross-sector collaborations across the fashion &amp; lifestyle, show &amp; entertainment, culture &amp; creative industries. Participating brands include Claro by Rosita Kwok, OGIS by Vincent Wong, PICK AND MATCH by Kelvin Kwan, ROSEMA.ESE X Jaime Cheung by Jaime Cheung and Ariel Leung, and XPX by Pakho Chau and more. Several brands will launch limited-edition or debut products during the fair to further drive excitement. The fair will also host the "Hype² Fashion Show" on 4 September, featuring a joint presentation by more than 10 trend-setting brands.
+The fair brings together some 270 exhibiting brands from 24 countries and regions.
+CENTRESTAGE ELITES: KIT WAN STUDIO’s solo fashion show in Hong KongThe grand opening fashion show, CENTRESTAGE ELITES, will take place on the first day of the fair (2 September), putting the spotlight on KIT WAN STUDIOS, a multidisciplinary design and visual art studio led by Kit Wan, a Hong Kong-born creative director and visual artist. The studio's collaborative roster of local superstars is formidable and includes Miriam Yeung, Hins Cheung, MC Cheung, and Panther Chan. The artist’s overseas collaborations also span multiple top-tier events, including designing ‘stage armour’ for artists in Los Angeles at the Grammy Awards and Eurovision in the United Kingdom. Marking his solo fashion show in Hong Kong, the presentation is themed "MUTANT // MYTHOLOGY", connecting the two seemingly unrelated concepts of "mutation" and "mythology". Through three narrative chapters, it presents a cinematic fashion journey, striking a balance between the studio's signature performative showpieces and more-wearable fashion silhouettes. The HKTDC has specially arranged to livestream this grand fashion occasion on the CENTRESTAGE website and Instagram account, the HKTDC’s YouTube channel, Facebook and other official pages, as well as various lifestyle online platforms. During the fair, a dedicated exhibition area will also be set up at the venue to display selected works from CENTRESTAGE ELITES. Kit Wan will attend the fair in person on 4 September to share his experience in expanding into overseas markets and his insights on creative inspiration, to help guide young designers and fashion design students.
+Korea debuts as "Featured Partner" to present largest-ever pavilion
+This year’s CENTRESTAGE brings together exhibitors from 24 countries and regions, among which the Faroe Islands, Austria and Slovakia from Europe, the United Arab Emirates from the Middle East, Malaysia from Asia, as well as Colombia from South America will participate for the first time, further broadening the international footprint of CENTRESTAGE. Korea, meanwhile, becomes CENTRESTAGE's “Featured Partner” for the first time, with the Korean Pavilion jointly organised by the Korea Trade-Investment Promotion Agency (KOTRA), HISEOUL SHOWROOM and the Consulate General of the Republic of Korea in Hong Kong, marking the largest pavilion in the event's history. The pavilion brings 12 Seoul-based designer brands, including doucan, ELNORE, Ét demain, HOLYNUMBER7, NUOSMIQ and RE RH'EE. Beyond Seoul, the Gyeonggi Fashion Creative Studio brings 10 local brands, including ARTS DE BASE, PHENOMENON SEEPER and VEGANTIGER, introducing the latest Korean styling aesthetics and high street fashion to Hong Kong. The Korean pavilion will also present a thematic fashion show titled "SEOUListic: The Future is Sustainable" on 4 September (the third day of the fair). In addition to showcasing the creativity and sustainable concepts of Korean designers, Lee Chae-yeon, a former member of the girl group IZ*ONE, will make a special guest performance, fusing fashion and entertainment to highlight the charm of Korean pop culture.
+The Austrian pavilion, coordinated by Austrian Trade Commission, makes its debut with seven brands, including Woody, which boasts over a century of wooden shoe craftsmanship, and the avant-garde structuralist brand km/a mode. Led by the Australian Fashion Council, the Australian pavilion will present 10 participating brands showcasing a natural and comfortable Australian fashion aesthetic. Meanwhile, the Canadian pavilion, spearheaded by the Consulate General of Canada in Hong Kong and Macao, gathers several high-end, female-founded and female-led brands, including Iris Setlakwe and Devlyn Van Loon.
+Seven thematic zones feature new "Perfume" zone
+This year’s CENTRESTAGE features seven thematic zones. The brand-new "Perfume" zone gathers various fragrance brands from around the world, including niche labels from Malaysia, Thailand and Vietnam that are not yet available in Hong Kong, allowing buyers and fashion enthusiasts to extend their fashion experience through scents. The "Craftsmanship" zone is a combination of artisanal techniques and fashion design, featuring first-time Malaysian exhibitor Maswira Majid and local brand Catchu Syvaion, which incorporates craft elements into lingerie design. The "Contemporary" zone brings together brands such as Colombian label STUDIO INGRID BURGOS and Chinese Mainland premium menswear and womenswear brand Langdeng. The "Urban" zone spotlights casual design brands full of metropolitan charm, including local brand COLE COOL. The "Athleisure" zone gathers multiple collections combining sportswear elements and workwear, including local brand Glocal Mahjong. The "Circular Fashion" zone introduces first-time German exhibitor Paulina's Friends and local brand JESSE LEE, showcasing upcycled fabrics combined with 3D printing technology. Furthermore, the "Accessories" zone, which was first introduced last year, has further expanded in scale this year, with American luxury brand Jeremie St. Croix making its debut.
+Record number of fashion shows gathers industry elites and rising stars
+This year, CENTRESTAGE will feature more than 40 spectacular events, of which over 30 are fashion shows covering a diverse range of styles, setting a new record for the fair. One of the major highlights, the Fashion Hong Kong Runway Show, will take place on 3 September. Inspired by the theme "Hong Kong Dopamine", it will transform the diversity, aesthetics and energy of this city into a sensory experience. Four local designer brands, including 112 mountainyam, ANGUS TSUI, ARTY:ACTIVE and Z I D I, will present their latest creative collections, interpreting the unique allure of Hong Kong fashion design.
+In addition, other exciting fashion shows will feature local labels including KEVYIU, VICTOR CHAN STUDIO x atelierYVF, Cixi Jewelry and Cecilia Yau Couture, as well as designs by Paulina's Friends from Germany and Slovak designers Bráz Noémi and Mišena Juhász, showcasing diverse creative design styles from different regions to industry professionals and audiences.            CENTRESTAGE will also host a series of talks during the fair, including a "Meet with Designer" session featuring Korean designer Rok Hwang in person on 4 September, who will share his experience in building the ROKH brand and taking it onto the international stage, as well as his observations and insights on the development of the global fashion industry. In addition, organisations including Redress, AiDLab and the Australian Fashion Council will present thematic talks exploring hot topics such as circular fashion and fashion technology.
+CENTRESTAGE continues to nurture emerging design talent through a series of competitions, including the Hong Kong Young Fashion Designers' Contest (YDC) organised by HKTDC, which is dedicated to providing a platform for young designers to showcase their work. In addition, the "Thread of Creativity – Fashion Design Competition 2026" organised by the Asian New Generation Creativity Design Association will also take place during the fair, allowing young designers to demonstrate their creative talent and inject fresh energy into the industry. In addition, the "Sparkle Charity Foundation x Sparkle Collection: Next In Chinese Style – Young Designer Challenge 2026 Award Presentation Ceremony", initiated by designer brand SPARKLE by KAREN CHAN, will honour the next generation of design talent, promoting the inheritance and innovation of fashion culture while encouraging young designers to fulfil their potential.
+Other highlights include a fashion showcase organised by the Fashion Farm Foundation, featuring works by designers from the Greater Bay Area, as well as the "Young Knitwear Designers' Runway 2026" organised by the Knitwear Innovation and Design Society (KIDS), showcasing the vitality and development potential of Hong Kong's knitwear fashion industry.
+The HKTDC Hong Kong Watch &amp; Clock Fair and Salon de TIME (1-5 September), also organised by HKTDC, will be staged concurrently with CENTRESTAGE, allowing visitors to explore the latest watch and clock products alongside fashion brands at the same venue. The CENTRESTAGE Instagram account (@centrestage_hktdc) has been continuously updated with the latest event information and fashion trends. Everyone is welcome to follow the account to stay closely connected with all the latest happenings at CENTRESTAGE.
+CENTRESTAGE: https://www.hktdc.com/event/centrestage/en
+CENTRESTAGE Instagram (IG): https://www.instagram.com/centrestage_hktdc/
+Fashion Hong Kong: https://www.fashionhongkong.com/
+Hong Kong Young Fashion Designers' Contest (YDC): https://www.fashionally.com/en/
+Photo download: https://bit.ly/4xUZbMs
+Smilely Lam (centre), Associate Executive Director of the HKTDC; Katherine Fang (second left), Chairman of the HKTDC Garment Advisory Committee; Yvonne Ip, Assistant Commissioner for Cultural and Creative Industries (second right); Ryu Seok Chun (far right), Director General of the Korea Trade-Investment Promotion Agency Hong Kong (KOTRA); and Chief Designer XPX Eugene Lam from Hype² pavilion  (far left) introduce the highlights of CENTRESTAGE at the press conference.
+The fair brings together some 270 exhibiting brands from 24 countries and regions.
+The grand-opening fashion show, CENTRESTAGE ELITES, will be held on 2 September, spotlighting KIT WAN STUDIOS — a multidisciplinary design and visual-arts studio led by Kit Wan. The STUDIO’s new collection, "MUTANT // MYTHOLOGY," was previewed at today’s press conference.
+Kim Youngseok (centre) and Wilfred Chung (right), Deputy Director and Project Manager of the Korea Trade-Investment Promotion Agency (KOTRA), together with guest host Annie Lee (left), introduce the highlights of the Korean Pavilion.
+Girl group VIVA wearing outfits from participating Korean brands at the press conference, showcasing the allure of Korean fashion.
+Artist Jeffrey Ngai introduces CENTRESTAGE's newly launched Hype² pavilion.
+Media enquiries
+PURPLE:
+Fiona Wong
+Tel: (852) 9221 1056
+Email: fiona.wong@purplepr.com
+Yannis Sin
+Tel: (852) 6226 3398
+Email: yannis.sin@purplepr.com
+HKTDC’s Communications &amp; Public Affairs Department:
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Jane Cheung
+Tel: (852) 2584 4137
+Email: jane.mh.cheung@hktdc.org
+HKTDC Newsroom: https://mediaroom.hktdc.com/en
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. Follow us on @hktdc and LinkedIn
+About Cultural and Creative Industries Development Agency (CCIDA)
+The Cultural and Creative Industries Development Agency (CCIDA), formerly known as Create Hong Kong (CreateHK) since 2009, was established in June 2024.  CCIDA is  a dedicated office under the Culture, Sports and Tourism Bureau of the Government of the Hong Kong Special Administrative Region (HKSAR Government) to provide one-stop services and support to the cultural and creative sectors with a mission to foster a conducive environment in Hong Kong to facilitate development of the arts, culture and creative sectors as industries.  CCIDA’s strategic foci are nurturing talent and facilitating start-ups, exploring markets, promoting cross-sectoral and multi-disciplinary collaboration, promoting industrialisation of the arts, culture and creative sectors under the industry-oriented principle, and fostering a creative atmosphere in the community, thereby reinforcing Hong Kong as Asia’s creative capital and our positioning as the East-meets-West centre for international cultural exchange.
+About Hong Kong Fashion Fest
+Announced by the Hong Kong Special Administrative Region Chief Executive in the 2023 Policy Address, "Hong Kong Fashion Fest" will be organised to develop Hong Kong into a fashion design hub in Asia. Through consolidating various fashion design events and introducing innovative elements and affiliate activities annually, the Hong Kong Fashion Fest promotes Hong Kong’s fashion and textile design brands and boosts Hong Kong’s position as a prime destination for hosting mega cultural and creative events. Under the theme "Rhythm of the Heart", the third edition of Hong Kong Fashion Fest will be held from 1 to 14 September 2026 at various landmarks in Hong Kong. The event will bring together eight flagship programmes organised by six industry organisations and, for the first time, will be combined with CENTRESTAGE - the annual fashion extravaganza organised by the Hong Kong Trade Development Council - to generate stronger synergies. The event will attract fashion design industry players from all over the world to come to Hong Kong; foster collaboration, innovation and business opportunities; establish platform for local and international fashion designers and brands and connect with different sectors in the fashion design industry of Hong Kong, the Chinese Mainland and overseas, thereby consolidating Hong Kong’s position as the East-meets-West centre for international cultural exchange.
+Disclaimer: The Government of the Hong Kong Special Administrative Region provides funding support to the project only, and does not otherwise take part in the project. Any opinions, findings, conclusions or recommendations expressed in these materials/events (or by members of the project team) are those of the project organisers only and do not reflect the views of the Government of the Hong Kong Special Administrative Region, the Culture, Sports and Tourism Bureau, the Cultural and Creative Industries Development Agency, the CreateSmart Initiative Secretariat or the CreateSmart Initiative Vetting Committee.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Sigenergy Launches SigenStor Neo, an AI-Driven Evolution of the All-in-One Home Energy System</v>
+        <v>$BTU Securities: Peabody Shareholders Who Lost Money After Centurion ...</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C504" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D504" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321638/0/en/Sigenergy-Launches-SigenStor-Neo-an-AI-Driven-Evolution-of-the-All-in-One-Home-Energy-System.html</v>
+        <v>https://pr-inside.com/btu-securities-peabody-shareholders-who-lost-money-after-centurion-r5214316.htm</v>
       </c>
       <c r="F504" t="str">
-        <v>SHANGHAI, July 03, 2026 (GLOBE NEWSWIRE) -- Sigenergy, a pioneer in AI-driven energy innovation, today announced the global rollout of SigenStor Neo , its next-generation all-in-one residential energy storage system engineered for total energy independence.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>ASICS Introduces All-New Trail Running Franchise: Say Hello to Blazeblast™ Shoe</v>
+        <v>Atlantico's ioGAS Interpretation Identifies Multiple Rare Earth Anomalies as Higher-TREO Sample Locations Span 19.4 Kilometres at Novo Cruzeiro</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C505" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D505" t="str">
-        <v>Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E505" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357109</v>
+        <v>https://www.newsfilecorp.com/release/310546/Atlanticos-ioGAS-Interpretation-Identifies-Multiple-Rare-Earth-Anomalies-as-HigherTREO-Sample-Locations-Span-19.4-Kilometres-at-Novo-Cruzeiro</v>
       </c>
       <c r="F505" t="str">
-        <v>ASICS has today unveiled a new trail running franchise designed to bring a fresh sense of energy, fun and versatility to the trails. The BLAZEBLAST&amp;#8482; shoe combines responsive cushioning, wearable trail features and a trampoline-inspired ride, designed to help more runners discover the joy of trail running. - - Developed for a new generation of trail runners, the BLAZEBLAST&amp;#8482; shoe delivers an approachable trail experience without compromising on performance. Blending trail-ready confidence wit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357109</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - Atlantico Energy Metals Corp. (CSE: ATLA) (FSE: 1CJ1) (WKN: A42CRT) (the "Company" or "Atlantico") reports findings from a property-scale ioGAS interpretation completed in January 2026 using its previously reported 231-sample first-pass dataset. The interpretation identified multiple anomalous rare earth element ("REE") response areas across the northeast, southeast, south and east of Novo Cruzeiro. The 231-sample first-pass...</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Jura Announces English High Court Grants Freezing Injunction in Support of ICC Award Enforcement</v>
+        <v>Strategic Metals Ltd Advances its Division Mountain Project with a ...</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C506" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D506" t="str">
         <v>Energy</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321630/0/en/Jura-Announces-English-High-Court-Grants-Freezing-Injunction-in-Support-of-ICC-Award-Enforcement.html</v>
+        <v>https://pr-inside.com/strategic-metals-ltd-advances-its-division-mountain-project-with-a-r5214311.htm</v>
       </c>
       <c r="F506" t="str">
-        <v>CALGARY, Alberta, July 02, 2026 (GLOBE NEWSWIRE) -- Jura Energy Corporation (" Jura " or the " Company ") announces that the Commercial Court of the High Court of Justice of England and Wales has granted a freezing injunction in favour of Jura's subsidiaries, Frontier Holdings Limited (" FHL ") and Spud Energy Pty Limited (" Spud "), against Petroleum Exploration (Private) Limited (" PEL ") in connection with the enforcement of the ICC arbitral awards previously obtained against PEL.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 20, 2026 / Strategic Metals Ltd (TSXV:SMD) ("Strategic") is pleased to release two reports concerning its wholly owned Division Mountain Coal Project ("Division Mountain"), located in south-central Yukon, 90 km north of Whitehorse. Division Mountain hosts a road-accessible, measured resource totalling 52.5 million tonnes of High Volatile "B" Bituminous coal and other unquantified, but drill confirmed coal occurrences. Strategic, through a wholly owned subsidiary - Yukon Energy Solutions ("YES") - is exploring the potential to develop one or more coal-fired power plant(s) using coal from an open pit mine at Division Mountain, to ..</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>SoCalGas and U.S.VETS Honor Veterans with 250th Anniversary Fourth of July Celebration</v>
+        <v>BTU INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLCReminds Stockholders ...</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C507" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D507" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.prnewswire.com/news-releases/socalgas-and-usvets-honor-veterans-with-250th-anniversary-fourth-of-july-celebration-302817307.html</v>
+        <v>https://pr-inside.com/btu-investor-alert-bronstein-gewirtz-and-grossman-llcreminds-stockholders-r5214300.htm</v>
       </c>
       <c r="F507" t="str">
-        <v>Media assets here LOS ANGELES, July 2, 2026 /PRNewswire/ -- Southern California Gas Company (SoCalGas), a subsidiary of Sempra (NYSE: SRE), in collaboration with U.S.VETS, hosted a special Fourth of July celebration today at the U.S.VETS Inland Empire campus on March Air Reserve Base,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Midera Food Processing and Centrus Energy Set to Join S&amp;amp;P SmallCap 600</v>
+        <v>FSLR STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLCAnnounces ...</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C508" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D508" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.prnewswire.com/news-releases/midera-food-processing-and-centrus-energy-set-to-join-sp-smallcap-600-302817273.html</v>
+        <v>https://pr-inside.com/fslr-stockholder-alert-bronstein-gewirtz-and-grossman-llcannounces-r5214298.htm</v>
       </c>
       <c r="F508" t="str">
-        <v>NEW YORK, July 2, 2026 /PRNewswire/ -- S&amp;P Dow Jones Indices will make the following changes to the S&amp;P SmallCap 600: Midera Food Processing Inc. (NASD: MFP) will replace Redwood Trust Inc. (NYSE: RWT) effective prior to the opening of trading on Wednesday, July 8. S&amp;P MidCap 400...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>BTU Stockholder Alert: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Securities Class Action Filed Against Peabody Energy Corporation</v>
+        <v>Albireo Energy Completes Purchase of Powers’ Divisions in Oklahoma and Mississippi/Louisiana</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C509" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D509" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E509" t="str">
-        <v>https://www.prnewswire.com/news-releases/btu-stockholder-alert-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-securities-class-action-filed-against-peabody-energy-corporation-302817169.html</v>
+        <v>https://finance.yahoo.com/energy/articles/albireo-energy-completes-purchase-powers-110000337.html</v>
       </c>
       <c r="F509" t="str">
-        <v>SAN DIEGO, July 2, 2026 /PRNewswire/ -- Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE: BTU) common stock between October 14, 2024 to May 4, 2026. Peabody Energy describes...</v>
+        <v>EDISON, N.J., August 20, 2026--Albireo Energy, a leading independent building controls and energy services provider and a Huron Capital portfolio company, announced today that it has completed its acquisition of the Powers' regional divisions in Oklahoma and Mississippi/Louisiana. The acquired businesses are highly regarded building automation systems (BAS) providers serving commercial, industrial, healthcare, and other mission-critical facilities.</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>The Nordex Group Receives New Orders Totalling More Than 197 MW From ENOVA and BMR in Germany</v>
+        <v>Clear Blue Technologies International to Report Q2 2026 Financial Results and Host Conference Call on Thursday, August 27th, 2026</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C510" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D510" t="str">
         <v>Energy</v>
       </c>
       <c r="E510" t="str">
-        <v>https://www.newmediawire.com/news/the-nordex-group-receives-new-orders-totalling-more-than-197-mw-from-enova-and-bmr-in-germany-7087484</v>
+        <v>https://www.newsfilecorp.com/release/310560/Clear-Blue-Technologies-International-to-Report-Q2-2026-Financial-Results-and-Host-Conference-Call-on-Thursday-August-27th-2026</v>
       </c>
       <c r="F510" t="str">
-        <v>HAMBURG, GERMANY - July 2, 2026 ( NEWMEDIAWIRE ) - End of June, the Nordex Group received new orders from the wind energy companies ENOVA and BMR energy solutions for the supply and installation of a total of 30 wind turbines with a combined capacity of more than 197 MW in Germany. The projects are located in Lower Saxony, Schleswig-Holstein and North Rhine-Westphalia. All contracts include long-term Premium Service agreements with a term of 20 years. In Boldecker Land in Lower Saxony, ENOVA is implementing a 68 MW repowering project with ten Nordex N163/6.X turbines. Installation is scheduled to start in the fourth quarter of 2027, with commissioning planned for early 2028. For another wind farm in Schleswig-Holstein, the Nordex Group will also supply ENOVA with six N149/5.X turbines with</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 20, 2026) - Clear Blue Technologies International Inc. (TSXV: CBLU) (FSE: 0YA0) ("Clear Blue"), the Smart Off-Grid™ Company, today announces that it will provide a corporate update and also report financial results for its second quarter 2026 on Wednesday, August 26, 2026, after the market closes.Clear Blue will also host a conference call on Thursday, August 27th, at 11:00 a.m. Eastern Time, to discuss the quarters in further detail and provide a...</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>First Solar, Inc. (FSLR) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>Ur-Energy Announces First Shipment of Uranium from Shirley Basin Mine, ...</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C511" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D511" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E511" t="str">
-        <v>https://pr-inside.com/first-solar-inc-fslr-lawsuit-investors-urged-to-contact-levi-r5197193.htm</v>
+        <v>https://pr-inside.com/ur-energy-announces-first-shipment-of-uranium-from-shirley-basin-mine-r5214297.htm</v>
       </c>
       <c r="F511" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) Second ISR mine enters full operations and begins production ramp-up CASPER, WY / ACCESS Newswire / August 20, 2026 /Ur-Energy Inc. (NYSE American:URG)(TSX:URE) ("Ur-Energy" or the "Company"), America's largest and fastest-growing domestic ISR uranium producer, is pleased to announce that on August 19, 2026, it made the first shipment of uranium from its Shirley Basin mine to its Lost Creek processing plant in Wyoming. Matt Gili, President &amp; CEO of Ur-Energy, stated, "This first shipment is not only the start of full operations at Shirley Basin, it also marks Ur-Energy's transition to a multi-asset, domestic U.S. uranium producer. It is important to ..</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>ROSEN, A TOP RANKED LAW FIRM, Encourages Peabody Energy Corporation ...</v>
+        <v>Daqo New Energy Announces Unaudited Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C512" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D512" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E512" t="str">
-        <v>https://pr-inside.com/rosen-a-top-ranked-law-firm-encourages-peabody-energy-corporation-r5197177.htm</v>
+        <v>https://www.prnewswire.com/news-releases/daqo-new-energy-announces-unaudited-second-quarter-2026-financial-results-302856319.html</v>
       </c>
       <c r="F512" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than August 24, 2026. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out ..</v>
+        <v>SHANGHAI, Aug. 20, 2026 /PRNewswire/ -- Daqo New Energy Corp. (NYSE: DQ) ("Daqo New Energy" the "Company" or "we"), a leading manufacturer of high-purity polysilicon for the global solar PV industry, today announced its unaudited financial results for the second quarter ended June 30,...</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>LION Smart Resumes Production as Planned and Delivers First High-performance Battery Packs to Customers</v>
+        <v>Industrial Sensors Market Report: Segment-Wise Analysis 2033</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C513" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D513" t="str">
-        <v>Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E513" t="str">
-        <v>https://www.newmediawire.com/news/lion-smart-resumes-production-as-planned-and-delivers-first-high-performance-battery-packs-to-customers-7087481</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768550</v>
       </c>
       <c r="F513" t="str">
-        <v>ZUG, SWITZERLAND - July 2, 2026 ( NEWMEDIAWIRE ) - LION Smart Production GmbH, part of LION E-Mobility AG, successfully resumed production of the new LION high-performance NMC+ battery packs at the end of June as planned. With this, LION Smart has reached an important operational and strategic milestone. The scheduled production restart marks the next step in the ramp-up of the new generation of high-performance NMC+ battery packs and underscores the company’s execution capabilities. First deliveries to customers have started The first high-performance battery packs produced are already being delivered to customers. LION Smart is once again demonstrating its ability to implement demanding customer projects reliably, with a strong focus on quality and on schedule. The new LION high-performa</v>
+        <v>The Industrial Sensors Market is entering a decisive growth phase. Factories, energy grids, and process plants are no longer treating sensors as passive monitoring hardware [read full press release...]</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Greenland Energy (GLND) Targets Untapped Potential of Jameson Land Basin</v>
+        <v>Tencent Details Progress Toward Carbon Neutrality Goals and Outlines AI-Era Priorities</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C514" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D514" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-targets-untapped-potential-of-jameson-land-basin-7087477</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359167</v>
       </c>
       <c r="F514" t="str">
-        <v>LOS ANGELES, CA - July 2, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) is advancing a significant opportunity in Greenland’s Jameson Land Basin, one of the world’s largest remaining underexplored onshore hydrocarbon regions spanning more than 8,400 square kilometers. Under an agreement with 80 Mile, Greenland Energy will fully fund a two-well drilling program planned for the second half of 2026, earning a 70% interest in the project while 80 Mile retains 30%. The basin has attracted decades of industry attention and substantial historical investment due to its potential resource scale. GLND has engaged Halliburton to provide consulting services, logistics planning, and operational support, while additional agreements with Stampede Drilling are expected to enhance drilling capabi</v>
+        <v>Introducing Our Carbon Neutrality Mid-Term Report - - Tencent published its Carbon Neutrality Mid-Term Report and launched an accompanying interactive microsite, sharing its progress to date and pathway toward achieving carbon neutrality across its own operations and supply chain by 2030. - - The report comes as the rapid growth of artificial intelligence is creating a defining energy challenge for the technology sector. AI workloads are raising rack power demand by up to tenfold, placin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359167</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Vadzo Imaging Validated the AR0544 Jetson Orin Camera: Falcon-544CRS Delivers Low-Power 5MP UVC Integration for Edge AI Vision</v>
+        <v>Mitsubishi Electric Agrees to Wholly Acquire PCI Energy Solutions</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C515" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D515" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E515" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validated-the-ar0544-jetson-orin-camera-falcon-544crs-22810750</v>
+        <v>https://finance.yahoo.com/energy/articles/mitsubishi-electric-agrees-wholly-acquire-073000651.html</v>
       </c>
       <c r="F515" t="str">
-        <v>The Falcon-544CRS is a 5MP color USB 3.2 camera built on the Onsemi AR0544 HyperLux LP sensor, delivering low-power rolling shutter imaging with embedded HDR processing and full UVC compliance, purpose-built for edge AI developers and OEM engineers deploying battery powered and power constrained NVIDIA Jetson Orin platforms across AGV navigation, UAV payload vision, smart city surveillance and embedded AI applications where driverless USB integration and power budget precision are simultaneous system design requirements.</v>
+        <v>TOKYO, August 20, 2026--Mitsubishi Electric Corporation (TOKYO: 6503) announced today that it has entered into an agreement with PCI Energy Solutions (PCI), a premier U.S.-based enterprise software provider of energy management and optimization platforms. Serving a broad spectrum of power companies—including utilities, public power entities, independent power producers, and other wholesale market participants—PCI’s mission-critical software supports end-to-end power trading, generation and trans</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>CyberFuels Holding Company Announces Operational Update</v>
+        <v>Oil Storage Market Trends Shaping Energy Infrastructure in 2026</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C516" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D516" t="str">
         <v>Energy</v>
       </c>
       <c r="E516" t="str">
-        <v>https://pr-inside.com/cyberfuels-holding-company-announces-operational-update-r5197164.htm</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768491</v>
       </c>
       <c r="F516" t="str">
-        <v>(PR-inside.com) PALM BEACH GARDENS, FL / ACCESS Newswire / July 2, 2026 / CyberFuels Holding Company, Inc. (OTCID:CBRF) ("The Company") an energy infrastructure and trading company focused on the development of fuel storage assets, principal-based physical trading, and proprietary fuel additive technologies, today announced an update on a series of initiatives spanning its international fuel trading operations, the development of its Port Tampa storage terminal, and its North American distribution relationship. Fuel Trading Operations CyberFuels Trading LLC, a subsidiary of CyberFuels, Inc., has established operations in Chile through CFT Chile Ops SpA, a newly formed, wholly-owned subsidiary. This effort is spearheaded jointly by ..</v>
+        <v>The global oil storage market was valued at 2,315.2 MCM in 2025 and is projected to reach 3,296.1 MCM by 2033, expanding from 2,431.9 MCM in 2026 at a 4.4% CAGR between 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Lotus Infrastructure Partners Announces Agreement to Sell Gulf Coast Ammonia Project to Yara</v>
+        <v>FIRST SOLAR DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages First Solar, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C517" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D517" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.prnewswire.com/news-releases/lotus-infrastructure-partners-announces-agreement-to-sell-gulf-coast-ammonia-project-to-yara-302817131.html</v>
+        <v>https://www.newsfilecorp.com/release/310509/FIRST-SOLAR-DEADLINE-ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-First-Solar-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F517" t="str">
-        <v>GREENWICH, Conn., July 2, 2026 /PRNewswire/ -- Lotus Infrastructure Partners, LP, (together with its affiliates "Lotus"), today announced that GCA Holdings LLC, an affiliate of Lotus Infrastructure Partners and MB Energy, has entered into a definitive agreement to sell Gulf Coast...</v>
+        <v>New York, New York--(Newsfile Corp. - August 19, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Your Teen Asked the Internet How to Lose Weight. California Trim Clinic Gives Them Access to a Real Doctor Instead</v>
+        <v>Class Action Lawsuit Filed Against Bloom Energy Corporation (BE) – ...</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C518" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D518" t="str">
-        <v>Healthcare, Energy, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.prunderground.com/your-teen-asked-the-internet-how-to-lose-weight-california-trim-clinic-gives-them-access-to-a-real-doctor-instead/00387497/</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-bloom-energy-corporation-be-r5214277.htm</v>
       </c>
       <c r="F518" t="str">
-        <v>Teenagers can ask a chatbot for a weight-loss plan in seconds. A 2026 nutrition study found that meal plans generated for adolescents missed their estimated daily energy needs by an average of 695 calories, with major inconsistencies across calories, carbohydrates, fats, and micronutrients. At the same time, Florida Atlantic University reports that 22.2% of U.S. high school students are living with obesity. Families are now navigating a collision of rising medical need, algorithm-generated diets, viral body trends, and injectable products sold through social media. California Trim Clinic gives families a direct path into medical care. A private virtual consultation with Dr. Lynda A. Szczech costs $99, and families who enroll receive weekly check-ins from the California Trim Clinic care tea</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 19, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>European Inventor Award 2026 winners announced: Honouring the innovators shaping tomorrow</v>
+        <v>Asahi Kasei Develops Novel Lithium Pre-doping Technology to Raise Energy Density and Lower Cost of Silicon-rich Lithium-ion Batteries</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C519" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D519" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E519" t="str">
-        <v>https://www.prnewswire.com/news-releases/european-inventor-award-2026-winners-announced-honouring-the-innovators-shaping-tomorrow-302817109.html</v>
+        <v>https://finance.yahoo.com/energy/articles/asahi-kasei-develops-novel-lithium-023000004.html</v>
       </c>
       <c r="F519" t="str">
-        <v>The European Patent Office (EPO) celebrates inventors whose work is helping address global challenges in healthcare, energy, food systems and digital technologies The awards were presented during the European Inventor Award 2026 ceremony in Berlin today The winners include inventors from...</v>
+        <v>TOKYO, August 20, 2026--Asahi Kasei(TOKYO:3407), a diversified global company, has developed a novel pre-doping technology for high-voltage lithium-ion batteries (LIBs) with silicon-based anodes. This technology enables lithium carbonate to serve as an additional lithium source at lower voltages, reducing the permanent capacity loss that typically occurs in silicon-rich cells during the first charge–discharge cycle. Going forward, Asahi Kasei will work closely with customers worldwide to explore</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Scandium Canada Reminds Warrant Holders of Upcoming Expiry</v>
+        <v>PLS Resources and Reserves Re-Reported to JORC Code</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C520" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D520" t="str">
         <v>Energy</v>
       </c>
       <c r="E520" t="str">
-        <v>https://www.newmediawire.com/news/scandium-canada-reminds-warrant-holders-of-upcoming-expiry-7087475</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348068/0/en/pls-resources-and-reserves-re-reported-to-jorc-code.html</v>
       </c>
       <c r="F520" t="str">
-        <v>Holders Are Encouraged to Instruct Their Brokers No Later Than 3:30 p.m. (Eastern Time) on Monday, July 6, 2026 MONTREAL, QUEBEC - July 2, 2026 ( NEWMEDIAWIRE ) - Scandium Canada Ltd. (TSX-V: SCD) (the "Company") reminds holders of its outstanding share purchase warrants (the "Warrants") issued pursuant to the Company’s rights offering closed on July 5, 2024, that the Warrants will expire at 5:00 p.m. (Eastern Time) on Wednesday, July 8, 2026 (the “ Expiry Date ”). Each Warrant entitles its holder to purchase one common share of the Company at a price of $0.05 until the Expiry Date. Any Warrants that remain unexercised as of the Expiry Date will expire, be cancelled and cease to be outstanding, without any shares being issued to the holders. Exercise Procedures and Deadline The Warrants ar</v>
+        <v>PERTH, Australia, Aug. 19, 2026 (GLOBE NEWSWIRE) -- Paladin Energy Ltd (ASX:PDN, TSX:PDN, OTCQX:PALAF) (“Paladin” or the “Company”) is pleased to advise that it has released its Mineral Resource and Ore Reserve estimates for the Patterson Lake South (“PLS”) project in accordance with the JORC Code (2012), complementing its prior and ongoing disclosure under NI 43-101.</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>How Brenmiller Energy Is Positioning Itself To Capitalize On The Greening Of Industrial Heat</v>
+        <v>Shareholders of Bloom Energy Corporation (BE): Protect Your Rights ...</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C521" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D521" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.newmediawire.com/news/how-brenmiller-energy-is-positioning-itself-to-capitalize-on-the-greening-of-industrial-heat-7087473</v>
+        <v>https://pr-inside.com/shareholders-of-bloom-energy-corporation-be-protect-your-rights-r5214248.htm</v>
       </c>
       <c r="F521" t="str">
-        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - July 2, 2026 ( NEWMEDIAWIRE ) - Generating industrial heat produces about 10% of the global greenhouse gas emissions, which is greater than the pollutants of all the world's cars, planes and ships combined. Yet when it comes to finding greener ways to make steel, cement, glass and other industrial products, relatively little focus is put on industrial heat. The current green way of doing it is to electrify everything. But that has shortcomings, including grid capacity constraints, high electricity costs and the inability of current tech to consistently reach ultra-high temperatures. The old way of doing it - burning fossil fuels like coal and natural gas - is less of an option as companies and governments look to lower their carbon footprint, an</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 19, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Investors in Peabody Energy Corporation (BTU): Protect Your Rights ...</v>
+        <v>BE INVESTOR NOTICE: Bloom Energy Corporation Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit Before September 28, 2026 Deadline</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C522" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D522" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E522" t="str">
-        <v>https://pr-inside.com/investors-in-peabody-energy-corporation-btu-protect-your-rights-r5197110.htm</v>
+        <v>https://www.newsfilecorp.com/release/310317/BE-INVESTOR-NOTICE-Bloom-Energy-Corporation-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-Class-Action-Lawsuit-Before-September-28-2026-Deadline</v>
       </c>
       <c r="F522" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>San Diego, California--(Newsfile Corp. - August 19, 2026) - Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Bloom Energy Corporation (NYSE: BE) securities between February 27, 2025 and July 8, 2026, both dates inclusive (the "Class Period"), have until Monday, September 28, 2026 to seek appointment as lead plaintiff of the Bloom Energy class action lawsuit.  Captioned Nevins v. Bloom Energy Corporation, No. 26-cv-07944 (N.D. Cal.), the Bloom Energy class action lawsuit...</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>BTU SHAREHOLDER ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds Peabody ...</v>
+        <v>Securities Fraud Class Action Filed Against First Solar, Inc. (FSLR) ...</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C523" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D523" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E523" t="str">
-        <v>https://pr-inside.com/btu-shareholder-action-reminder-faruqi-faruqi-llp-reminds-peabody-r5197072.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-first-solar-inc-fslr-r5214238.htm</v>
       </c>
       <c r="F523" t="str">
-        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Peabody Energy To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 /If you purchased or acquired securities in Peabody Energy between October 14, 2024 and May 4, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against Peabody Energy Corporation ("Peabody ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Malaysia: TotalEnergies Divests its Minority Non-Operated Interest in Marjoram Gas Field</v>
+        <v>FIRST SOLAR DEADLINE: ROSEN, A RANKED AND LEADING LAW FIRM, Encourages ...</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C524" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D524" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357089</v>
+        <v>https://pr-inside.com/first-solar-deadline-rosen-a-ranked-and-leading-law-firm-encourages-r5214232.htm</v>
       </c>
       <c r="F524" t="str">
-        <v>TotalEnergies announces the divestment to INPEX of its 85% interest in Block 2E offshore Malaysia, representing a net interest of 8.5% in the Marjoram gas field currently under development, for a consideration of USD 350 million. - - Through this transaction, TotalEnergies crystallizes the full value of this minority interest in a non-operated gas project, to focus on its operated portfolio and strategic growth opportunities in Malaysia. - - &amp;#8220;This agreement is fully aligned with our strategy... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357089</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ:FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the First Solar class action, go to https://rosenlegal.com/cases/first-solar-inc/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Kraken Robotics Announces Closing of Strategic Acquisition of Covelya Group Limited, Updated 2026 Guidance and Appointments to Executive Team</v>
+        <v>Anthro Energy Breaks Ground on America's First U.S.-Owned Advanced Electrolyte Manufacturing Facility in Kentucky</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C525" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D525" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E525" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321394/0/en/Kraken-Robotics-Announces-Closing-of-Strategic-Acquisition-of-Covelya-Group-Limited-Updated-2026-Guidance-and-Appointments-to-Executive-Team.html</v>
+        <v>https://www.prweb.com/releases/anthro-energy-breaks-ground-on-americas-first-us-owned-advanced-electrolyte-manufacturing-facility-in-kentucky-302854915.html</v>
       </c>
       <c r="F525" t="str">
-        <v>Accretive Acquisition Accelerates Growth Potential and Positions Kraken as a Global Provider of Mission-Critical Subsea Intelligence Solutions for Maritime Security and Offshore Energy Accretive Acquisition Accelerates Growth Potential and Positions Kraken as a Global Provider of Mission-Critical Subsea Intelligence Solutions for Maritime Security and Offshore Energy</v>
+        <v>Groundbreaking in Louisville, Ky., marks the start of construction on America's first U.S.-owned and operated advanced electrolyte manufacturing facility, creating more than 500 jobs while strengthening the domestic battery supply chain. ALAMEDA, Calif., Aug. 19, 2026 /PRNewswire-PRWeb/...</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Join Class Action to Recover Losses from Peabody Energy Corporation ...</v>
+        <v>BTU FINAL DEADLINE: ROSEN, TRUSTED TRIAL ATTORNEYS, Encourages Peabody Energy Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C526" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D526" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E526" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-peabody-energy-corporation-r5197039.htm</v>
+        <v>https://www.newsfilecorp.com/release/310475/BTU-FINAL-DEADLINE-ROSEN-TRUSTED-TRIAL-ATTORNEYS-Encourages-Peabody-Energy-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F526" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 19, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>ACCIONA Energ�a to build new solar farm in Kentucky</v>
+        <v>BTU FINAL DEADLINE: ROSEN, A LONGSTANDING FIRM, Encourages Peabody ...</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C527" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D527" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357079</v>
+        <v>https://pr-inside.com/btu-final-deadline-rosen-a-longstanding-firm-encourages-peabody-r5214181.htm</v>
       </c>
       <c r="F527" t="str">
-        <v>ACCIONA Energ�a will begin site mobilization for Fleming Solar Farm (235MWp) in Kentucky (United States) in the coming weeks, a key step toward bringing the project online in May 2028. - - Located in Fleming County, the new solar farm will become ACCIONA Energ�a&amp;#39;s fifth photovoltaic plant and its 18th renewable energy asset overall in the United States. The company currently has 3GW of installed renewable energy capacity in the country, including photovoltaic, solar-thermal, wind, and energ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357079</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>45Drives Announces First Wave of Featured Speakers for Fourth Annual Creator Summit</v>
+        <v>Wyoming Selects OneNexus to Operate Nation's First State-Backed Oil and Gas Bonding Pool</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C528" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D528" t="str">
-        <v>AI, Energy, Retail, Education, Healthcare</v>
+        <v>Energy</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.newmediawire.com/news/45drives-announces-first-wave-of-featured-speakers-for-fourth-annual-creator-summit-7087467</v>
+        <v>https://www.prnewswire.com/news-releases/wyoming-selects-onenexus-to-operate-nations-first-state-backed-oil-and-gas-bonding-pool-302855360.html</v>
       </c>
       <c r="F528" t="str">
-        <v>Leaders From Unraid, JR Automation, and Some of the Technology Community's Most Influential Creators Revealed as 45Drives Prepares for Its Largest Creator Summit Yet WILMINGTON, NC - July 2, 2026 ( NEWMEDIAWIRE ) - As organizations race to build private AI infrastructure and creators increasingly embrace self-hosting, open-source software, and locally owned technology, the leaders driving those movements will come together this October at the Fourth Annual Creator Summit. Today, 45Drives announced the first wave of featured speakers for the event, taking place October 20-22 at the Skyline Center in Wilmington, North Carolina. Designed to bring together enterprise technology leaders, infrastructure architects, creators, engineers, and the open-source community, Creator Summit has become one</v>
+        <v>Voluntary program gives Wyoming operators a state-backed, capital-efficient alternative to traditional surety bonds, cash collateral and letters of credit for well-plugging and reclamation obligations. HOUSTON, Aug. 19, 2026 /PRNewswire/ -- OneNexus has been selected by the Wyoming Oil...</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>UKAEA and Eni launch RH3OVA to expedite fusion energy industrialisation</v>
+        <v>ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages Bloom Energy Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - BE</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C529" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D529" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357070</v>
+        <v>https://www.newsfilecorp.com/release/310461/ROSEN-A-HIGHLY-RECOGNIZED-LAW-FIRM-Encourages-Bloom-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BE</v>
       </c>
       <c r="F529" t="str">
-        <v>Oxford, United Kingdom, and San Donato Milanese (Milan) &amp;#8211; July 2, 2026 - The United Kingdom Atomic Energy Authority (UKAEA) and, Eni, have formed a joint venture to offer capabilities to the fusion energy sector. - - Named RH3OVA [pronounced: Reeova], and incorporated in the UK the joint venture combines the technical and industrial expertise of both partners to deliver specialist consultancy and operational services to the growing global fusion industry. - - Fuel cycle technologies repr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357070</v>
+        <v>New York, New York--(Newsfile Corp. - August 19, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>HelloNation Article Featuring Solar Energy Expert John Hrudicka Details How to Choose a Solar Contractor: The 5 Trust Factors to Evaluate</v>
+        <v>MinFarm Tech Ltd introduces the 'World's first LPWAN optimized to run LLMs', MF Gateway to offshore oil and gas customers</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C530" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D530" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-solar-energy-expert-john-hrudicka-details-how-to-choose-a-solar-contractor-the-5-trust-factors-to-evaluate-302816917.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/minfarm-tech-ltd-introduces-worlds-205200146.html</v>
       </c>
       <c r="F530" t="str">
-        <v>The article explains how trust factors can help homeowners select a qualified solar contractor for reliable service and long-term support. NASHVILLE, Tenn., July 2, 2026 /PRNewswire/ -- How can homeowners identify a qualified solar contractor? A recent HelloNation article featuring...</v>
+        <v>DUBLIN, August 19, 2026--MinFarm Tech Ltd launched MF Gateway, an edge monitoring system for offshore oil and gas well integrity. Featuring the MinFarm Edge Gateway and MinFarm Field Gateway, the system runs offline AI investigations without cloud infrastructure or public networks.</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>ELEKTROS Announces Smart Grid Intelligence Initiative Utilizing Agentic ...</v>
+        <v>Alternus Clean Energy, Inc. Announces 1-for-2,500 Reverse Stock Split</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C531" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D531" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E531" t="str">
-        <v>https://pr-inside.com/elektros-announces-smart-grid-intelligence-initiative-utilizing-agentic-r5197020.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347998/0/en/alternus-clean-energy-inc-announces-1-for-2-500-reverse-stock-split.html</v>
       </c>
       <c r="F531" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 2, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), an emerging company focused on energy solutions, announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives, including advanced research to develop smart energy solutions around grid intelligence utilizing AI. Extreme summer heatwaves are driving global energy infrastructure to a critical tipping point. In the United States, regional grids are projecting near-record ..</v>
+        <v>New York, NY, Aug. 19, 2026 (GLOBE NEWSWIRE) -- Alternus Clean Energy, Inc. (OTC: ALCE, ACLEW) (“the Company,” “Alternus” or “ALCE”), a transatlantic clean energy provider, today announced that it will effect a 1-for-2,500 reverse stock split of its common stock. The reverse stock split will become effective at 12:01 a.m. Eastern Time on Thursday, August 20, 2026, and the Company’s common stock will commence trading on the OTC Markets on a post-split basis at the opening of the market on August 20, 2026, pending confirmation by the Depository Trust Company and FINRA. The Company’s common stock will continue to trade for the next 20 trading days on the OTC Markets under the trading symbol “ALCED,” after which it will trade under the new symbol “ADIS.” Additionally, a new CUSIP number, 02157</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>ELEKTROS Announces Smart Grid Intelligence Initiative Utilizing Agentic AI to Mitigate Extreme Heatwave Energy Demands</v>
+        <v>Big Sky Industrial Inc. to Present at Sidoti’s Micro-Cap Virtual Investor Conference</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C532" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D532" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.newswire.com/news/elektros-announces-smart-grid-intelligence-initiative-utilizing-agentic-ai-to</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347992/10245/en/big-sky-industrial-inc-to-present-at-sidoti-s-micro-cap-virtual-investor-conference.html</v>
       </c>
       <c r="F532" t="str">
-        <v/>
+        <v>HOUSTON, Aug. 19, 2026 (GLOBE NEWSWIRE) -- Big Sky Industrial Inc. (NASDAQ: BSIN) (“Big Sky” or the “Company”), an integrated industrial gas, energy, and carbon management company will present and host one-on-one meetings with investors at Sidoti’s Micro-Cap Virtual Investor Conference, taking place on August 20, 2026.</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>Hillcrest Engages Market One Media Group Inc.</v>
+        <v>Xos Hub™ Achieves UL 2202 Certification, Validating Industry-Leading Safety Standards for Fleet Energy Storage</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C533" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D533" t="str">
-        <v>Energy, Media</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E533" t="str">
-        <v>https://pr-inside.com/hillcrest-engages-market-one-media-group-inc-r5197015.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347994/0/en/xos-hub-achieves-ul-2202-certification-validating-industry-leading-safety-standards-for-fleet-energy-storage.html</v>
       </c>
       <c r="F533" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 2, 2026 / Hillcrest Energy Technologies (CSE:HEAT)(OTCQB:HLRTF)(FRA:7HI) ("Hillcrest" or the "Company"), an innovative clean technology company specializing in power conversion technologies, is pleased to announce the engagement of Market One Media Group Inc. (the "Consultant"). Hillcrest has entered into a media services contract with the Consultant dated June 2, 2026 (the "Agreement") pursuant to which the Consultant and its affiliates will conduct a comprehensive 12-month campaign to position the Company for sustained media awareness through a strategic mix of premium content and targeted outreach (collectively, the "Services"). The Services consist of promotional activities, including ..</v>
+        <v>Xos Hub™ Achieves UL 2202 Certification, Validating Industry-Leading Safety Standards for Fleet Energy Storage</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>LIXTE COMPLETES MERGER WITH NOMAD TRANSPORTABLE POWER SYSTEMS</v>
+        <v>CN Energy Group Announces Commencement of Production from Oil Well Investment Project in Cold Lake, Alberta</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C534" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D534" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321305/0/en/LIXTE-COMPLETES-MERGER-WITH-NOMAD-TRANSPORTABLE-POWER-SYSTEMS.html</v>
+        <v>https://www.prnewswire.com/news-releases/cn-energy-group-announces-commencement-of-production-from-oil-well-investment-project-in-cold-lake-alberta-302855067.html</v>
       </c>
       <c r="F534" t="str">
-        <v>-Transaction Transforms LIXTE to New Growth Sector Addressing Multi-Billion-Dollar Market of Mobile, Utility-Grade Battery Energy Storage Systems- -Company Plans Corporate Name Change to NOMAD Power Solutions</v>
+        <v>LISHUI, China, August 19, 2026 /PRNewswire/ -- CN Energy Group. Inc. (NASDAQ: CNEY) ("CNEY" or the "Company") today announced that the oil well project in the Cold Lake region of Alberta, Canada, in which the Company's Canadian wholly owned subsidiary, CNEY Canada Inc., holds an...</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Chromalloy Appoints Olivier Queune as General Manager of Turbine Services ...</v>
+        <v>Ameresco Announces Departure of Chief Financial Officer</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C535" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D535" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E535" t="str">
-        <v>https://pr-inside.com/chromalloy-appoints-olivier-queune-as-general-manager-of-turbine-services-r5196975.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/ameresco-announces-departure-chief-financial-201000153.html</v>
       </c>
       <c r="F535" t="str">
-        <v>(PR-inside.com) GE Vernova executive returns to Glasgow to lead Chromalloy's power business growth in the UK and beyond. PALM BEACH GARDENS, FL / ACCESS Newswire / July 2, 2026 / Chromalloy, a global leader in aftermarket engineering and manufacturing solutions for the aviation, defense, and energy sectors, today announced the appointment of Olivier Queune as General Manager of Turbine Services Limited (TSL), its Glasgow, Scotland-based power business. Queune has more than two decades of senior leadership experience at GE and GE Vernova, including deep expertise in the industrial and aero-derivative gas turbine markets that TSL serves. TSL is a global independent service provider ..</v>
+        <v>FRAMINGHAM, Mass., August 19, 2026--Ameresco, Inc., (NYSE: AMRC), a leading energy infrastructure company, today announced that, effective September 25, 2026, Mark Chiplock has resigned as Chief Financial Officer to accept a CFO position at a private equity-owned company in a different industry.</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>NXT Energy Solutions Announces New Director</v>
+        <v>Granite Ridge Resources, Inc. Announces Grey Rock Distribution and Appointment of Two Independent Directors</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C536" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D536" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E536" t="str">
-        <v>https://pr-inside.com/nxt-energy-solutions-announces-new-director-r5196971.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/granite-ridge-resources-inc-announces-200700054.html</v>
       </c>
       <c r="F536" t="str">
-        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / July 2, 2026 / NXT Energy Solutions Inc. ("NXT" or the "Company") (TSX:SFD)(OTCQB:NSFDF) today announced that Mr. Marvin Singer is joining the board of directors as the representative for Ataraxia Capital, as per the terms of the Investor's Rights Agreement between the Company and Ataraxia Capital. Mr. Singer has been a corporate consultant to private and public companies since January 2020. In 2019, he retired from practising corporate, securities and natural resources law, most recently as a Senior Partner at Norton Rose Fulbright Canada LLP. Mr. Singer has extensive experience in structuring and implementing acquisitions, ..</v>
+        <v>DALLAS, August 19, 2026--Granite Ridge Resources, Inc. ("Granite Ridge" or the "Company") (NYSE: GRNT) today announced that affiliates of Grey Rock Investment Partners ("Grey Rock") have distributed 14,000,000 shares of Granite Ridge common stock to the limited partners of Grey Rock Energy Fund III-A, LP, Grey Rock Energy Fund III-B, LP, and Grey Rock Energy Fund III-B Holdings, LP.</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>BTU STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>NASA TechLeap Prize: Orbital Clarity Challenge</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C537" t="str">
-        <v>PR-Inside</v>
+        <v>NASA</v>
       </c>
       <c r="D537" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E537" t="str">
-        <v>https://pr-inside.com/btu-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5196967.htm</v>
+        <v>https://www.nasa.gov/directorates/stmd/prizes-challenges-crowdsourcing-program/nasa-techleap-prize-orbital-clarity-challenge/</v>
       </c>
       <c r="F537" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
+        <v>The Orbital Clarity Challenge — the sixth in the NASA TechLeap Prize series — is a collaborative effort between NASA’s&amp;#160;Heliophysics Division,&amp;#160;Flight Opportunities program, and&amp;#160;Center of Excellence for Collaborative Innovation.&amp;#160;The Heliophysics Division studies space weather, including how it heats and expands Earth’s outer atmosphere during intense solar activity, creating orbital drag through atmospheric density changes. The [&amp;#8230;]</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Brookfield Renewable to Host Second Quarter 2026 Results Conference Call</v>
+        <v>American Tungsten &amp;amp; Antimony's US Subsidiary, Trigg Minerals USA, has been selected by U.S. Department of Energy for Commencement of Negotiations Regarding Scope and Terms of a Potential Award of up to US$18 million for the ASCEND-Sb Project</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C538" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D538" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321206/0/en/Brookfield-Renewable-to-Host-Second-Quarter-2026-Results-Conference-Call.html</v>
+        <v>https://www.prnewswire.com/news-releases/american-tungsten--antimonys-us-subsidiary-trigg-minerals-usa-has-been-selected-by-us-department-of-energy-for-commencement-of-negotiations-regarding-scope-and-terms-of-a-potential-award-of-up-to-us18-million-for-the-ascend-302855622.html</v>
       </c>
       <c r="F538" t="str">
-        <v>BROOKFIELD, News, July 02, 2026 (GLOBE NEWSWIRE) -- Brookfield Renewable (NYSE: BEP, BEPC; TSX: BEP.UN, BEPC) (“Brookfield Renewable”) will hold its Second Quarter 2026 Conference Call and Webcast on Friday, July 31, 2026 at 9:00 a.m. ET to discuss results and business initiatives.</v>
+        <v>NEW YORK, Aug. 19, 2026 /PRNewswire/ -- American Tungsten &amp; Antimony Limited (ASX: AT4; OTCQB: ATALF) announced its wholly owned US subsidiary, Trigg Minerals (USA) LLC, has been selected by the U.S. Department of Energy to commence negotiations regarding the scope and terms of a...</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Ring Energy Announces Debt Paydown, Reaffirmation of Borrowing Base and Enhanced Liquidity Position</v>
+        <v>LandGate Research Demonstrates How Hyper-Local Data Closes Critical Gaps in Macro Energy Forecasts</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C539" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D539" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321208/0/en/Ring-Energy-Announces-Debt-Paydown-Reaffirmation-of-Borrowing-Base-and-Enhanced-Liquidity-Position.html</v>
+        <v>https://www.prnewswire.com/news-releases/landgate-research-demonstrates-how-hyper-local-data-closes-critical-gaps-in-macro-energy-forecasts-302855600.html</v>
       </c>
       <c r="F539" t="str">
-        <v>THE WOODLANDS, Texas, July 02, 2026 (GLOBE NEWSWIRE) -- Ring Energy, Inc. (NYSE American: REI) (“Ring” or the “Company”) today announced that it has recently paid down debt by $66 million and that its $1.0 billion senior revolving credit facility (the “Credit Facility”) has been amended and its borrowing base reaffirmed at $585 million following the Company’s most recent semi-annual redetermination. Ring’s next borrowing base redetermination is scheduled for fall 2026.</v>
+        <v>DENVER, Aug. 19, 2026 /PRNewswire/ -- LandGate today released its report, "Hyper-Local: Bringing Forecasts into the Context of Your Deal," showing how project, substation, and node-level data modify macro energy forecasts to protect capital and improve deal accuracy. While regional...</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Höegh Evi and Nord Gas Solutions Validate Ammonia-to-Hydrogen Cracking Technology for Floating Hydrogen Terminals</v>
+        <v>Lost Money on Bloom Energy Corporation (BE)? Join Class Action Before ...</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C540" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D540" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.prnewswire.com/news-releases/hoegh-evi-and-nord-gas-solutions-validate-ammonia-to-hydrogen-cracking-technology-for-floating-hydrogen-terminals-302816824.html</v>
+        <v>https://pr-inside.com/lost-money-on-bloom-energy-corporation-be-join-class-action-before-r5214096.htm</v>
       </c>
       <c r="F540" t="str">
-        <v>STORD, Norway, July 2, 2026 /PRNewswire/ -- Höegh Evi and Nord Gas Solutions (formerly Wartsila Gas Solutions) have successfully completed performance testing for their ammonia-to-hydrogen cracking technology at the Sustainable Energy pilot plant in Stord, Norway. The pilot cracker...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>$BTU Legal Alert: Peabody Centurion Production Issues Lead to 10% Stock ...</v>
+        <v>Duke Energy awards more than $50,000 in emergency grants to support Indiana storm recovery</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C541" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D541" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E541" t="str">
-        <v>https://pr-inside.com/btu-legal-alert-peabody-centurion-production-issues-lead-to-10-stock-r5196930.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359151</v>
       </c>
       <c r="F541" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>Duke Energy and its foundation are reaching out to its communities affected by last week&amp;#39;s historic floods with more than $50,000 in emergency grants. - - &amp;#8220;Our line crews and support teams who worked to restore power saw firsthand the devastating impacts of last week&amp;#39;s storms and historic flooding on the Indiana cities and towns we serve,&amp;#8221; said Duke Energy Indiana President Stan Pinegar. &amp;#8220;We know the rebuilding process is just beginning and communities have immediate needs.&amp;#8221; - - The rapid re... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359151</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>EarthStream Opens Newly Relocated Bromley Office, Marking a Decade of Growth</v>
+        <v>President Magda Chambriard leads a visit to the NS-42 drilling rig in the Equatorial Margin.</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C542" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D542" t="str">
         <v>Energy</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.prweb.com/releases/earthstream-opens-newly-relocated-bromley-office-marking-a-decade-of-growth-302816501.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359150</v>
       </c>
       <c r="F542" t="str">
-        <v>Energy recruitment specialist celebrates expanded Bromley HQ with local MP Peter Fortune and plans to hire 360-degree (full-cycle) Consultants across Renewable Energy, Power &amp; Grid, and Industrial divisions BROMLEY, Ky., July 2, 2026 /PRNewswire-PRWeb/ -- EarthStream Global, a global...</v>
+        <v>On Monday (17), the president of Petrobras, Magda Chambriard, received a delegation visiting the NS-42 drilling rig, which is carrying out exploratory research in the Morpho well, in deep waters off Amap�, on the Brazilian equatorial margin. The president accompanied the President of the Republic, Luiz In�cio Lula da Silva; the Minister of Mines and Energy, Alexandre Silveira; the Minister of the Civil House, Miriam Belchior; and the President of the Federal Senate, David Alcolumbre. - - **... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359150</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Trina Storage Ranked Among Top 5 Global BESS Integrators and Awarded Grade A Status by Wood Mackenzie</v>
+        <v>Sentinel Net Lease Acquires Knight Energy Services Industrial Portfolio ...</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C543" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D543" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.prnewswire.com/news-releases/trina-storage-ranked-among-top-5-global-bess-integrators-and-awarded-grade-a-status-by-wood-mackenzie-302816780.html</v>
+        <v>https://pr-inside.com/sentinel-net-lease-acquires-knight-energy-services-industrial-portfolio-r5214090.htm</v>
       </c>
       <c r="F543" t="str">
-        <v>Recognition highlights Trina Storage's Cell-to-AC integration capabilities, technology innovation, and growing global delivery footprint. MUNICH, July 2, 2026 /PRNewswire/ -- Trina Storage, a global energy storage solutions provider, has been ranked among the world's Top 5 battery energy...</v>
+        <v>(PR-inside.com) Two-property acquisition adds mission-critical energy-service facilities in Louisiana and North Dakota LAS VEGAS, NV / ACCESS Newswire / August 19, 2026 / Sentinel Net Lease today announced the acquisition of a two-property industrial portfolio leased to Knight Energy Services for $25.85 million. Knight Energy Services Industrial Portfolio - Williston, NDThe portfolio comprises approximately 213,956 square feet across 69 acres in Broussard, Louisiana, and Williston, North Dakota. Both facilities are fully leased to Knight Energy Services under a long-term, absolute triple-net lease with a corporate guaranty, and serve the tenant's operations in two of the nation's most active energy-producing regions. Knight Energy Services is ..</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Valvoline™ Launches Restore &amp;amp; Protect™ in Europe, Redefining What Motor Oil Can Do</v>
+        <v>Sentinel Net Lease Acquires Knight Energy Services Industrial Portfolio</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C544" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D544" t="str">
-        <v>Energy</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.prnewswire.com/news-releases/valvoline-launches-restore--protect-in-europe-redefining-what-motor-oil-can-do-302816766.html</v>
+        <v>https://www.newswire.com/news/sentinel-net-lease-acquires-knight-energy-services-industrial-portfolio-22848302</v>
       </c>
       <c r="F544" t="str">
-        <v>The 160-year-old lubricant brand introduces unparalleled technology designed to remove deposits, restore engine performance and protect against future build-up – all at once. LONDON, July 2, 2026 /PRNewswire/ -- The brand that invented motor oil is now reinventing it. Valvoline™ Global...</v>
+        <v>Two-property acquisition adds mission-critical energy-service facilities in Louisiana and North Dakota</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>CALB präsentiert auf der Intersolar Europe 2026 langlebige Energiespeicherlösungen der nächsten Generation</v>
+        <v>DNO Divests Côte d’Ivoire Business, Streamlines Portfolio and Realizes Strong Returns</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C545" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D545" t="str">
         <v>Energy</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.prnewswire.com/news-releases/calb-prasentiert-auf-der-intersolar-europe-2026-langlebige-energiespeicherlosungen-der-nachsten-generation-302816586.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347896/0/en/dno-divests-c%C3%B4te-d-ivoire-business-streamlines-portfolio-and-realizes-strong-returns.html</v>
       </c>
       <c r="F545" t="str">
-        <v>FRANKFURT, Deutschland, 2. Juli 2026 /PRNewswire/ -- CALB präsentierte auf der Intersolar Europe 2026 seine Energiespeicherlösungen der nächsten Generation, die ZHIJIU Energy Storage Solutions, und stellte ein umfassendes Portfolio an fortschrittlichen Batteriezellen,...</v>
+        <v>Oslo, 19 August 2026 – DNO ASA, the Norwegian oil and gas operator, today announced the sale of DNO CI LLC, the company through which DNO holds its interests in Côte d’Ivoire, to Panoro Energy ASA. Total consideration amounts to USD 86.5 million, comprising USD 65.1 million in cash and the balance in 7,000,000 Panoro shares to be issued.</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>CALB Showcases Next-Generation Long-Life Energy Storage Solutions at Intersolar Europe 2026</v>
+        <v>BE SHAREHOLDER ALERT:Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C546" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D546" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.prnewswire.com/news-releases/calb-showcases-next-generation-long-life-energy-storage-solutions-at-intersolar-europe-2026-302815585.html</v>
+        <v>https://pr-inside.com/be-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5214062.htm</v>
       </c>
       <c r="F546" t="str">
-        <v>FRANKFURT, Germany, July 2, 2026 /PRNewswire/ -- CALB showcased its next-generation ZHIJIU Energy Storage Solutions at Intersolar Europe 2026, highlighting a comprehensive portfolio of advanced battery cells, liquid-cooling storage systems, and integrated full-lifecycle services...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Bloom Energy Corporation (NYSE:BE) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Bloom Energy securities between February 27, 2026 and July 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BE. Bloom Energy ..</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Mid-Year Operational and Corporate Update</v>
+        <v>TGS Awarded Streamer Contract</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C547" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D547" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E547" t="str">
-        <v>https://pr-inside.com/mid-year-operational-and-corporate-update-r5196920.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359149</v>
       </c>
       <c r="F547" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / July 2, 2026 / Sintana Energy Inc. (TSXV:SEI)(AIM:SEI)(OTCQX:SEUSF) ("Sintana" or the "Company") an international upstream oil and gas exploration company, is pleased to provide a mid-year operational and corporate update covering the six-month period to 30 June 2026. Over the past six months, there have been multiple tangible achievements across Sintana's entire portfolio. These milestones have been supplemented by a number of value-positive developments across surrounding blocks and jurisdictions, reflecting the quality and strategic positioning of the Company's asset base. Sintana's management therefore believes that, in aggregate, the Company is delivering precisely in line with its ..</v>
+        <v>TGS, a leading provider of energy data and intelligence, is pleased to announce the award of a streamer acquisition contract in the Mediterranean. A Ramform Titan-class vessel is scheduled to mobilize in the fourth quarter of 2026, with the survey expected to have a duration of approximately 110 days. - - Kristian Johansen, CEO of TGS, commented: &amp;#8220;We are very pleased to secure this contract award, which extends our streamer acquisition backlog well into the first quarter of 2027. The award... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359149</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Vopak completes acquisition of majority stake in Green Energy Storage (GES) and takes final investment decision on 200 MW/ 800 MWh battery storage project in the Netherlands</v>
+        <v>BE EQUITY ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C548" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D548" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E548" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321100/0/en/Vopak-completes-acquisition-of-majority-stake-in-Green-Energy-Storage-GES-and-takes-final-investment-decision-on-200-MW-800-MWh-battery-storage-project-in-the-Netherlands.html</v>
+        <v>https://www.newsfilecorp.com/release/310445/BE-EQUITY-ACTION-REMINDER-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
       </c>
       <c r="F548" t="str">
-        <v>Vopak completes acquisition of majority stake in Green Energy Storage (GES) and takes final investment decision on 200 MW/ 800 MWh battery storage project in the Netherlands Rotterdam / Breda, the Netherlands – 2 July 2026 Royal Vopak has completed the acquisition of a majority stake in Green Energy Storage (GES) and has taken a final investment decision (FID) on the 200 MW / 800 MWh battery energy storage project in Oosterhout, the Netherlands. Vopak’s total investment in the GES acquisition and the 200 MW / 800 MWh project amounts to around EUR 230 million. The transaction follows the agreement in principle announced on 7 May 2026. This investment is part of Vopak’s strategy to invest in energy transition infrastructure, in line with its disciplined approach to capital allocation and ret</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Jinko ESS and Taliva Energy Sign 400MWh Energy Storage Project Portfolio</v>
+        <v>ComEd Urges Customers to Take Advantage of ComEd Bill-Support Options Available During Peak Energy Usage Season</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C549" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D549" t="str">
         <v>Energy</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.prnewswire.com/news-releases/jinko-ess-and-taliva-energy-sign-400mwh-energy-storage-project-portfolio-302816556.html</v>
+        <v>https://finance.yahoo.com/energy/articles/comed-urges-customers-advantage-comed-162400637.html</v>
       </c>
       <c r="F549" t="str">
-        <v>MUNICH, July 1, 2026 /PRNewswire/ -- Recently, Jinko ESS, a leading global energy storage company and a subsidiary of JinkoSolar Co., Ltd., and Taliva Energy, a clean energy company focused on full-scope energy storage solutions and large-scale energy infrastructure in Romania and...</v>
+        <v>CHICAGO, August 19, 2026--As hotter-than-normal summer temperatures continue across northern Illinois, ComEd encourages customers to explore support programs that can help with past-due balances and energy-saving offerings that can lower future bills.</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>What’s Up: July 2026 Skywatching Tips from NASA</v>
+        <v>How to Get the Most Out of Running Mode</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C550" t="str">
-        <v>NASA</v>
+        <v>WebWire</v>
       </c>
       <c r="D550" t="str">
         <v>Energy</v>
       </c>
       <c r="E550" t="str">
-        <v>https://science.nasa.gov/solar-system/whats-up-july-2026-skywatching-tips-from-nasa/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359128</v>
       </c>
       <c r="F550" t="str">
-        <v>A predawn Moon-and-planets meetup, a returning comet, a great chance to see the Milky Way, and Saturn’s rings at a new angle. Skywatching Highlights Transcript An early morning hangout with the Moon and planets, a comet swings by, prime time for the Milky Way, and Saturn’s rings shine at a new angle. That’s What’s Up […]</v>
+        <v>The right soundtrack can help you make the most of every mile. But each run calls for something different: a high-energy push through intervals, familiar favorites to stay in your groove, or new music to keep your regular route feeling fresh. - - Now, Spotify&amp;#39;s Running Mode is available to Premium subscribers on Android in select markets, making it easier than ever to create a running mix that matches your goals, mood, and motivation. Whether you&amp;#39;re training for a race, kickstarting your... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359128</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>BN Strategic Metals Corporation Advances Black Hawk and Atolia Tungsten ...</v>
+        <v>September 28, 2026 Deadline Approaching: Join Class Action Against ...</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C551" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D551" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E551" t="str">
-        <v>https://pr-inside.com/bn-strategic-metals-corporation-advances-black-hawk-and-atolia-tungsten-r5196867.htm</v>
+        <v>https://pr-inside.com/september-28-2026-deadline-approaching-join-class-action-against-r5214022.htm</v>
       </c>
       <c r="F551" t="str">
-        <v>(PR-inside.com) Company advances district-scale development program in Southern California as domestic demand for critical minerals continues to strengthen. INDIAN WELLS, CA / ACCESS Newswire / July 1, 2026 /BN Strategic Metals Corporation (the "Company") announced continued advancement of its Black Hawk and Atolia Tungsten Projects, a district-scale critical minerals initiative located within one of North America's most historically productive tungsten districts in Southern California. The Company's development activities come at a time when governments and industry are increasingly focused on securing reliable domestic supplies of tungsten-a strategic metal essential for defense systems, aerospace, advanced manufacturing, energy infrastructure, and other high-performance industrial appli</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Involving Peabody ...</v>
+        <v>Telef�nica is driving the digitalisation of operational management in Negrat�n's energy projects</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C552" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D552" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E552" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-peabody-r5196864.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359115</v>
       </c>
       <c r="F552" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>Telef�nica has rolled out a new model for managing the Negrat�n Group&amp;#39;s construction projects, based on advanced digitalisation solutions that will transform the way it operates on large-scale energy projects. - - Negrat�n, a global company of Spanish origin specialising in comprehensive solutions for the energy sector, has partnered with Telef�nica to incorporate IoT connectivity, real-time location tracking and smart access control capabilities to create a solution that provides continuou... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359115</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Pomerantz LLP Announces Commencement of Class Action Litigation Against ...</v>
+        <v>Eneva and GE Vernova launch operations at Azul�o Power Plant to deploy firm power in complex transmission environments</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C553" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D553" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E553" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-commencement-of-class-action-litigation-against-r5196860.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359113</v>
       </c>
       <c r="F553" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>- - &amp;#8226; Powered by GE Vernova&amp;#39;s H-Class gas turbine technology, the Azulao I is contracted to provide up to 295 megawatts (MW) of firm and dispatchable capacity to Brazil&amp;#39;s National Interconnected System (SIN) and helping ensure grid stability. - &amp;#8226; The Azul�o I thermal power plant showcases GE Vernova&amp;#39;s capabilities to help provide high-efficiency power in even the most complex transmission environments - &amp;#8226; This milestone marks the completion of the first phase of the construction of the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359113</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Involving Peabody Energy Corporation – BTU</v>
+        <v>SurveillanceGrid’s Innovative Solutions Help Make Hollister Motorcycle Rally A Success</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C554" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D554" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E554" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-advises-of-securities-class-action-involving-peabody-energy</v>
+        <v>https://finance.yahoo.com/technology/articles/surveillancegrid-innovative-solutions-help-hollister-143700890.html</v>
       </c>
       <c r="F554" t="str">
-        <v/>
+        <v>HOLLISTER, Calif., August 19, 2026--SurveillanceGrid today announced the successful deployment of three innovative security technologies during the 2026 Hollister Independence Day Motorcycle Rally: a mobile CruiserCam, an intelligent traffic monitoring station, and AI-powered firearm detection. Each served a distinct mission while leveraging proven technologies from industry-leading partners, including Solis Energy, Axis Communications, Sorama, Hanwha Vision, Scylla AI, and Starlink.</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>Pomerantz LLP Announces Commencement of Class Action Litigation Against First Solar, Inc. – FSLR</v>
+        <v>NOAA confirms hottest month on record across the contiguous U.S.</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C555" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D555" t="str">
         <v>Energy</v>
       </c>
       <c r="E555" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-commencement-of-class-action-litigation-against-first</v>
+        <v>https://www.prnewswire.com/news-releases/noaa-confirms-hottest-month-on-record-across-the-contiguous-us-302855364.html</v>
       </c>
       <c r="F555" t="str">
-        <v/>
+        <v>Customers can access tools to track energy use and find assistance resources CHARLOTTE, N.C., Aug. 19, 2026 /PRNewswire/ -- As high temperatures continue across much of North Carolina and South Carolina, Duke Energy is reminding customers about tools that can help them stay informed about...</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Kayne Anderson Energy Infrastructure Fund Provides Unaudited Balance Sheet Information and Announces Its Net Asset Value and Asset Coverage Ratios as of June 30, 2026</v>
+        <v>NOAA Publishes TMC USA’s Consolidated Application for an Exploration License and Commercial Recovery Permit for TMC USA-A in the Federal Register</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C556" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D556" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E556" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3321052/0/en/Kayne-Anderson-Energy-Infrastructure-Fund-Provides-Unaudited-Balance-Sheet-Information-and-Announces-Its-Net-Asset-Value-and-Asset-Coverage-Ratios-as-of-June-30-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347788/0/en/noaa-publishes-tmc-usa-s-consolidated-application-for-an-exploration-license-and-commercial-recovery-permit-for-tmc-usa-a-in-the-federal-register.html</v>
       </c>
       <c r="F556" t="str">
-        <v>HOUSTON, July 01, 2026 (GLOBE NEWSWIRE) -- Kayne Anderson Energy Infrastructure Fund, Inc. (the “Company”) (NYSE: KYN) today provided a summary unaudited statement of assets and liabilities and announced its net asset value and asset coverage ratios under the Investment Company Act of 1940 (the “1940 Act”) as of June 30, 2026.</v>
+        <v>NEW YORK, Aug. 19, 2026 (GLOBE NEWSWIRE) -- TMC the metals company Inc. (Nasdaq: TMC) (“TMC”, “The Metals Company” or the “Company”), a leading developer of the world’s largest resource of critical metals essential to energy, defense, manufacturing and infrastructure, today announced that the National Oceanic and Atmospheric Administration (“NOAA”) published in the Federal Register the consolidated application submitted by the Company’s subsidiary, The Metals Company USA LLC (“TMC USA”), for an exploration license and commercial recovery permit for TMC USA-A under the Deep Seabed Hard Mineral Resources Act (“DSHMRA”) and its implementing regulations.</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Southwest Gas Shares Summer Safety and Energy Saving Tips</v>
+        <v>AAEON Release PICO-ADN2, a Robust 2.5” Single-Board for Space-Constrained Rugged Deployments</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C557" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D557" t="str">
-        <v>Energy</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E557" t="str">
-        <v>https://www.prnewswire.com/news-releases/southwest-gas-shares-summer-safety-and-energy-saving-tips-302816432.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766955</v>
       </c>
       <c r="F557" t="str">
-        <v>LAS VEGAS, July 1, 2026 /PRNewswire/ -- With the Fourth of July holiday weekend approaching, Southwest Gas is encouraging customers to prioritize safety as outdoor gatherings, grilling, and seasonal energy use increase across its service territories. From backyard barbecues to outdoor...</v>
+        <v>Targeting transportation, automation, and outdoor kiosk deployment, the PICO-ADN2 is designed for stable operation in unpredictable environments. Taipei, Taiwan, 2026-08-19 — /EPR Network/ — AAEON, [read full press release...]</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>ROSEN, A LEADING LAW FIRM, Encourages Peabody Energy Corporation Investors ...</v>
+        <v>KAGA FEI Expands Its Software-Embedded Bluetooth Low Energy Module Lineup with ES4L15MA1 and EC4L15MA1</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C558" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D558" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E558" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-law-firm-encourages-peabody-energy-corporation-investors-r5196818.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/kaga-fei-expands-software-embedded-140000819.html</v>
       </c>
       <c r="F558" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than August 24, 2026. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out ..</v>
+        <v>YOKOHAMA, Japan, August 19, 2026--KAGA FEI Co., Ltd., a global provider of advanced short-range wireless modules, announced today the development of the ES4L15MA1 and EC4L15MA1 Bluetooth Low Energy modules with embedded software for wireless communication.</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>Centrus Signs Contract with Department of Energy for $900 Million Award; Intends to Transition HALEU Production Cascade to Commercial Operation</v>
+        <v>BTU ALERT: Securities Fraud Class Action Launched Against Peabody Energy ...</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C559" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D559" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E559" t="str">
-        <v>https://www.prnewswire.com/news-releases/centrus-signs-contract-with-department-of-energy-for-900-million-award-intends-to-transition-haleu-production-cascade-to-commercial-operation-302816385.html</v>
+        <v>https://pr-inside.com/btu-alert-securities-fraud-class-action-launched-against-peabody-energy-r5213994.htm</v>
       </c>
       <c r="F559" t="str">
-        <v>Total Enrichment Contract Valued at over $1 Billion, Including All Options Completes Production of Additional 900 Kilograms of HALEU UF6 Ahead of Schedule Prior Contract Extended for Three Months Ahead of Transition BETHESDA, Md., July 1, 2026 /PRNewswire/ -- Centrus Energy (NYSE: LEU)...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Range Impact and C2 Ventures Launch AI Infrastructure Platform on 9,000-Acre West Virginia Energy Corridor</v>
+        <v>Kaplan Fox Notifies Investors of First Solar, Inc. (FSLR) of a Securities Fraud Class Action Deadline on August 24, 2026</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C560" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D560" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E560" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3321040/0/en/Range-Impact-and-C2-Ventures-Launch-AI-Infrastructure-Platform-on-9-000-Acre-West-Virginia-Energy-Corridor.html</v>
+        <v>https://www.newsfilecorp.com/release/310113/Kaplan-Fox-Notifies-Investors-of-First-Solar-Inc.-FSLR-of-a-Securities-Fraud-Class-Action-Deadline-on-August-24-2026</v>
       </c>
       <c r="F560" t="str">
-        <v>Platform combines strategic land, power, water, and transportation infrastructure to support next-generation AI and hyperscale computing.</v>
+        <v>New York, New York--(Newsfile Corp. - August 19, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR) on behalf of investors that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in First Solar and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Viper Energy, Inc., a Subsidiary of Diamondback Energy, Inc., Has Completed Its Acquisition of Riverbend Mineral and Royalty Interests</v>
+        <v>Olenox Signs LOI to Expand Integrated Energy and Data-Infrastructure ...</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C561" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D561" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3321020/31654/en/Viper-Energy-Inc-a-Subsidiary-of-Diamondback-Energy-Inc-Has-Completed-Its-Acquisition-of-Riverbend-Mineral-and-Royalty-Interests.html</v>
+        <v>https://pr-inside.com/olenox-signs-loi-to-expand-integrated-energy-and-data-infrastructure-r5213983.htm</v>
       </c>
       <c r="F561" t="str">
-        <v>MIDLAND, Texas, July 01, 2026 (GLOBE NEWSWIRE) -- Viper Energy, Inc. (NASDAQ:VNOM) (“Viper” or the “Company”), a subsidiary of Diamondback Energy, Inc. (NASDAQ:FANG) (“Diamondback”), today announced that Viper has completed its previously announced acquisition of all of the equity interests of Riverbend Oil &amp;amp; Gas IX, L.L.C., an entity owning certain mineral and royalty interests, from Riverbend Oil &amp;amp; Gas IX (AIV), L.L.C. and ROG IX, L.L.C. (such acquisition, the “Riverbend Acquisition”) in exchange for $337 million in cash and approximately 3.7 million shares of Viper’s Class A common stock, par value $0.000001 per share, subject to customary post-closing adjustments. The cash portion of the Riverbend Acquisition was funded through a combination of cash on hand and borrowings under</v>
+        <v>(PR-inside.com) Proposed acquisition would add natural gas resources, power-generation potential and West Texas infrastructure-development capabilities CONROE, TX / ACCESS Newswire / August 19, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company") today announced that it has entered into a non-binding letter of intent (the "LOI") with Wildboy Industries, Ltd. ("Wildboy") and Odin International, Inc. ("Odin") regarding the proposed acquisition of 100% of the issued and outstanding capital stock of Wildboy Holdings, Ltd. ("Wildboy Holdings") and IPD Industries, Inc. ("IPD"). Wildboy Holdings, Ltd. is a wholly owned subsidiary of Wildboy Industries, Ltd., and IPD Industries, Inc. is a wholly owned subsidiary of ..</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>Talos Energy Announces Pricing of Offering of $800 Million of Second-Priority Senior Secured Notes due 2034</v>
+        <v>Olenox Signs LOI to Expand Integrated Energy and Data-Infrastructure Platform</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C562" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D562" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E562" t="str">
-        <v>https://www.prnewswire.com/news-releases/talos-energy-announces-pricing-of-offering-of-800-million-of-second-priority-senior-secured-notes-due-2034-302816339.html</v>
+        <v>https://www.newswire.com/news/olenox-signs-loi-to-expand-integrated-energy-and-data-infrastructure-platform</v>
       </c>
       <c r="F562" t="str">
-        <v>HOUSTON, July 1, 2026 /PRNewswire/ -- Talos Energy Inc. ("Talos") (NYSE: TALO) today announced that Talos Production Inc. (the "Company"), a wholly owned subsidiary of Talos, has priced an offering (the "Offering") of $800 million in aggregate principal amount of new 8.000%...</v>
+        <v>Proposed acquisition would add natural gas resources, power-generation potential and West Texas infrastructure-development capabilities</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>California Water Service Completes Acquisition Of Palm Mutual Water Company</v>
+        <v>Angkor Resources Drills Initial Program at Andong Bor Copper-Gold Target, Cambodia</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C563" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D563" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3321000/0/en/California-Water-Service-Completes-Acquisition-Of-Palm-Mutual-Water-Company.html</v>
+        <v>https://www.newmediawire.com/news/angkor-resources-drills-initial-program-at-andong-bor-copper-gold-target-cambodia-7088694</v>
       </c>
       <c r="F563" t="str">
-        <v>SAN JOSE, Calif., July 01, 2026 (GLOBE NEWSWIRE) -- Following its agreement to acquire Palm Mutual Water Company (Palm Mutual) in May 2025 and subsequent approval by the California Public Utilities Commission, California Water Service (Cal Water) has completed the purchase of Palm Mutual’s water system assets and will now begin serving its customers through Cal Water’s Bakersfield District.</v>
+        <v>GRANDE PRAIRIE, ALBERTA - August 19, 2026 ( NEWMEDIAWIRE ) - ANGKOR RESOURCES CORP. (TSXV: ANK OTCQB: ANKOF) (“ANGKOR” OR “THE COMPANY”) announces that a total of 2,800 meters of diamond drilling was planned for the Andong Bor copper-gold target in Cambodia and the first 1099 meters was completed in mid July on the Thmei North (“TN”) target, a one-square-kilometer copper anomaly. The program was staged around the Cambodian seasons: an initial portion in three holes and the balance of the program to follow in early 2027 once the fields are dry and the crops have been harvested. Dennis Ouellette, VP Exploration, comments: “Two of the three holes drilled this year encountered good porphyry and skarn mineralization over the 400 meters each was drilled. Portions of skarn were especially well mi</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>BTU Class Notice: Suffer Losses on Your Peabody Investment? Securities ...</v>
+        <v>Blende Silver Mobilizes Drill Crew to Commence Maiden Drilling of Priority 3D IP Chargeability Anomalies at Flagship Blende Silver-Zinc-Lead Project, Yukon</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C564" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D564" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E564" t="str">
-        <v>https://pr-inside.com/btu-class-notice-suffer-losses-on-your-peabody-investment-securities-r5196764.htm</v>
+        <v>https://www.newmediawire.com/news/blende-silver-mobilizes-drill-crew-to-commence-maiden-drilling-of-priority-3d-ip-chargeability-anomalies-at-flagship-blende-silver-zinc-lead-project-yukon-7088693</v>
       </c>
       <c r="F564" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>First Drill Hole(S) Expected to Commence Within Approximately 10 Days as the Opening Phase of a Multi-Phase Program Targeting Chargeability Anomalies Whose Interpreted Areal Extent is Greater Than That of the Chargeability Response Over the West Zone, Which Anchors the Company’s Existing Mineral Resource VANCOUVER, BC - August 19, 2026 ( NEWMEDIAWIRE ) - Blende Silver Corp. (the “Company”) (TSX.V: BAG) (OTC: BAGGF) (WKN: A2QKT9) (FSE: BCW1) is pleased to announce that field crews are mobilizing to its 100%-owned Blende Silver-Zinc-Lead Project (“Blende” or the “Project”) in north-central Yukon to commence the first phase of drilling targeting the Project’s 3D induced polarization (IP) chargeability anomalies. The first drill hole(s) will test the Central Zone, the approximately 2 km corrid</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Solplanet presenta la "IA centrada en el ser humano" en Intersolar 2026</v>
+        <v>Lawsuit ALERT: Investors in Peabody Energy Corporation (NYSE: BTU) shares should contact the Shareholders Foundation</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C565" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D565" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E565" t="str">
-        <v>https://www.prnewswire.com/news-releases/solplanet-presenta-la-ia-centrada-en-el-ser-humano-en-intersolar-2026-302816210.html</v>
+        <v>https://www.prnewswire.com/news-releases/lawsuit-alert-investors-in-peabody-energy-corporation-nyse-btu-shares-should-contact-the-shareholders-foundation-302854801.html</v>
       </c>
       <c r="F565" t="str">
-        <v>Las innovaciones emblemáticas amplían el ecosistema energético integrado de Solplanet y se presentan en Intersolar Europe 2026 en Múnich. MÚNICH, 1 de julio de 2026 /PRNewswire/ -- Solplanet, la marca de energía solar y almacenamiento de energía de confianza a nivel mundial, destaca su...</v>
+        <v>SAN DIEGO, Aug. 19, 2026 /PRNewswire/ -- The Shareholders Foundation, Inc. announces that a lawsuit is currently pending for certain investors in shares of Peabody Energy Corporation (NYSE: BTU). Investors who purchased shares of Peabody Energy Corporation (NYSE: BTU) prior to October...</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>Maverrik Launches Build Beyond Referrals One-Day Intensive to Help Expert-Led Businesses Reduce Referral Dependency</v>
+        <v>NOMAD Achieves UL 9540 Certification for 1 MW Transportable Battery Energy Storage System</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C566" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D566" t="str">
-        <v>Finance, Healthcare, Energy, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E566" t="str">
-        <v>https://pressat.co.uk/releases/maverrik-launches-build-beyond-referrals-one-day-intensive-to-help-expert-led-businesses-reduce-referral-dependency-b973f81ebe740c2296946472ef5cb340/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347626/0/en/nomad-achieves-ul-9540-certification-for-1-mw-transportable-battery-energy-storage-system.html</v>
       </c>
       <c r="F566" t="str">
-        <v>Wednesday 1 July, 2026 New one-day intensive gives executive coaches, consultants and expert-led businesses a practical client acquisition system designed to reduce referral dependency and create a more consistent approach to winning new clients. Plymouth, UK - Maverrik has launched the Build Beyond Referrals One-Day Intensive, a new one-day workshop designed to help expert-led businesses reduce referral dependency by building a practical, repeatable client acquisition system. Developed for executive coaches, business coaches, boutique consultants and expert-led businesses across professional services, financial services and technology, the Build Beyond Referrals One-Day Intensive helps delegates build a structured approach to lead generation, client acquisition and business development th</v>
+        <v>Certified Traveler system supports resilient power deployment for Missanabie Cree First Nation in Northern Ontario, Canada</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Vadzo Imaging Positions Falcon-544CRS Point of Care Camera with Wake-on-Motion for Portable Diagnostic Applications</v>
+        <v>Homerun Resources Inc. Announces Strategic MOU with Cebrace Brazil's Largest Float Glass Manufacturer</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C567" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D567" t="str">
-        <v>Healthcare, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-544crs-point-of-care-camera-with-wake-22803942</v>
+        <v>https://www.newsfilecorp.com/release/310372/Homerun-Resources-Inc.-Announces-Strategic-MOU-with-Cebrace-Brazils-Largest-Float-Glass-Manufacturer</v>
       </c>
       <c r="F567" t="str">
-        <v>Vadzo's Falcon-544CRS is a 5MP USB 3.2 color camera built on the Onsemi AR0544 HyperLux LP sensor, combining Wake-on-Motion ultra-low power standby, enhanced Dynamic Range eDR, and Line Interleaved HDR with a back side illuminated BSI stacked CMOS architecture and UVC-compliant interface, purpose-built for portable point of care devices, telemedicine peripherals, patient monitoring systems, and battery-powered handheld diagnostic tools where extended battery operation and consistent image quality across variable clinical lighting conditions are simultaneous design requirements, in a compact 38mm x 38mm module that integrates without custom driver development on Windows, Linux, and Android platforms.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 19, 2026) - Homerun Resources Inc. (TSXV: HMR) (OTCQB: HMRFF) ("Homerun" or the "Company") is pleased to announce the execution of a Memorandum of Understanding ("MOU") with Cebrace Cristal Plano Ltda. ("Cebrace"), Brazil's leading float glass manufacturer, to evaluate a strategic commercial partnership supporting the development of Homerun's Solar Glass Manufacturing Facility in Bahia, Brazil. Cebrace is a joint venture between Saint-Gobain...</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>Meritus Gas Partners Expands Denver Presence with Acquisition of HICO Distributing of Colorado</v>
+        <v>Vatrer Power Shares How a Texas Homesteader Replaced His Backup Generator with Lithium</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C568" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D568" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.prnewswire.com/news-releases/meritus-gas-partners-expands-denver-presence-with-acquisition-of-hico-distributing-of-colorado-302816079.html</v>
+        <v>https://www.prweb.com/releases/vatrer-power-shares-how-a-texas-homesteader-replaced-his-backup-generator-with-lithium-302854826.html</v>
       </c>
       <c r="F568" t="str">
-        <v>HENDERSON, Colo., July 1, 2026 /PRNewswire/ -- Meritus Gas Partners ("Meritus") announced today that its wholly owned subsidiary, Buckeye Welding Supply, has acquired the assets of HICO Distributing of Colorado ("HICO"), effective July 1, 2026. Founded in 1993 by Wyatt and Vanessa...</v>
+        <v>A Texas homeowner replaced his backup generator with a Vatrer lithium battery system, gaining reliable power without the noise, fumes, and maintenance of traditional generators. AUSTIN, Texas, Aug. 19, 2026 /PRNewswire-PRWeb/ -- February 2023 is not a month central Texas homeowners forget....</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>SPIE acquires nimeg ag</v>
+        <v>LPL Solar Promotes Will Little to Chief Operating Officer</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C569" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D569" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E569" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320863/0/en/SPIE-acquires-nimeg-ag.html</v>
+        <v>https://www.prnewswire.com/news-releases/lpl-solar-promotes-will-little-to-chief-operating-officer-302849459.html</v>
       </c>
       <c r="F569" t="str">
-        <v>Cergy, July 1 st , 2026 – SPIE, the independent European leader in multi-technical services in the areas of energy infrastructure and communications, announces the acquisition of nimeg ag, a specialised engineering service provider for the life sciences industry. With this acquisition, SPIE is strengthening its position in the growing market for pharmaceutical and biotechnology facilities and expanding its industrial services offering in Switzerland.</v>
+        <v>Mike Little Continues as Founder and CEO as Will Little Takes on Broader Operational Leadership FORT LAUDERDALE, Fla., Aug. 19, 2026 /PRNewswire/ -- LPL Solar LLC has promoted Will Little to Chief Operating Officer. In his new role, Will takes on an expanded leadership role across all of...</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>Solplanet präsentiert „menschenzentrierte KI" auf der Intersolar 2026</v>
+        <v>FSLR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies First Solar, Inc. Investors ...</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C570" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D570" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.prnewswire.com/news-releases/solplanet-prasentiert-menschenzentrierte-ki-auf-der-intersolar-2026-302816031.html</v>
+        <v>https://pr-inside.com/fslr-lawsuit-alert-levi-korsinsky-notifies-first-solar-inc-investors-r5213950.htm</v>
       </c>
       <c r="F570" t="str">
-        <v>Wegweisende Innovationen zur Erweiterung des integrierten Energie-Ökosystems von Solplanet feiern ihre Premiere auf der Intersolar Europe 2026 in München MÜNCHEN, 1. Juli 2026 /PRNewswire/ -- Solplanet, die weltweit geschätzte Marke für Solar- und Energiespeicherlösungen, unterstreicht...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 19, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>NASA’s Webb Studies How Planet Survived Death of its Star</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Peabody Energy ...</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C571" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D571" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E571" t="str">
-        <v>https://science.nasa.gov/missions/webb/nasas-webb-studies-how-planet-survived-death-of-its-star/</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-peabody-energy-r5213944.htm</v>
       </c>
       <c r="F571" t="str">
-        <v>NASA’s James Webb Space Telescope is giving us new insight into the far-future of solar systems like our own, as the agency continues to reveal the secrets of the universe and our place in it. Billions of years ago, a Sun-like star nearing the end of its life swelled tremendously in size to become a […]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 19, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>SolarAuction.com Closes Largest Transaction to Date With 37 MW Qcells ...</v>
+        <v>EIG Geothermal Catalyst Partners Completes Inaugural Investment</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C572" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D572" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E572" t="str">
-        <v>https://pr-inside.com/solarauction-com-closes-largest-transaction-to-date-with-37-mw-qcells-r5196695.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/eig-geothermal-catalyst-partners-completes-113000247.html</v>
       </c>
       <c r="F572" t="str">
-        <v>(PR-inside.com) Newly launched solar equipment liquidator demonstrates efficient path to value recovery for distressed solar assets DRIPPING SPRINGS, TX / ACCESS Newswire / July 1, 2026 / SolarAuction.com ("Solar Auction"), an independent solar equipment liquidator serving asset holders, lenders, and bankruptcy trustees across the United States, today announced the successful acquisition of 37 megawatts of Qcells Q.PEAK DUO XL-G11.3/BFG bifacial modules through a competitive auction process conducted with full regulatory disclosure. The acquisition represents the largest transaction closed to date by Solar Auction. The inventory was secured through a formally structured process and represents a significant volume of Tier-1 equipment successfully moved through ..</v>
+        <v>WASHINGTON, August 19, 2026--EIG, a leading institutional investor in the global energy and infrastructure sectors, today announced that EIG Geothermal Catalyst Partners, L.P. ("GCP" or the "Fund") has completed its inaugural investment, partnering with Power Planet, a geothermal development company advancing enhanced geothermal system ("EGS") projects. The investment will support continued development of Power Planet’s Star Peak EGS Project and the company’s broader portfolio.</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>DJI Agriculture erhöht die Präzisionslandwirtschaft mit Einführung des Dual-Battery-Sprühsystems Agras T55 und T100</v>
+        <v>Power Generation Market: Key Developments Across Regional Energy Systems</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C573" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D573" t="str">
         <v>Energy</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.prnewswire.com/news-releases/dji-agriculture-erhoht-die-prazisionslandwirtschaft-mit-einfuhrung-des-dual-battery-spruhsystems-agras-t55-und-t100-302815979.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768228</v>
       </c>
       <c r="F573" t="str">
-        <v>Die neuen landwirtschaftlichen Drohnen verfügen über ein intuitives Design und verbesserte Fähigkeiten zur Behandlung von Obstgärten, kleinen Grundstücken und darüber hinaus – und unterstützen noch mehr Landwirte. SHENZHEN, China, 1. Juli 2026 /PRNewswire/ -- DJI Agriculture, der weltweit...</v>
+        <v>The global Power Generation Market is entering a period of continued expansion. Valued at USD 2,386.6 billion in 2025, the market is projected to reach USD 4,451.3 billion by [read full press release...]</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>Update on U.S. ammonia project and capital allocation</v>
+        <v>Zendure wprowadza w Europie promocję Sunshine Sale: do 30% rabatu na inteligentne zestawy do magazynowania energii SolarFlow</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C574" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D574" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E574" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357030</v>
+        <v>https://www.prnewswire.com/news-releases/zendure-wprowadza-w-europie-promocj-sunshine-sale-do-30-rabatu-na-inteligentne-zestawy-do-magazynowania-energii-solarflow-302855162.html</v>
       </c>
       <c r="F574" t="str">
-        <v>Yara International ASA (OSE:YAR) announced it will not proceed with the acquisition of the ammonia assets in the Louisiana Clean Energy Complex (LCEC) from Air Products. Yara will reallocate capital to alternative mature U.S. ammonia investment opportunities with more competitive returns. - - Yara will not proceed with acquisition of ammonia assets in LCEC - - In December 2025, Air Products and Yara jointly announced the potential for Yara to acquire the LCEC&amp;#39;s ammonia production and dist... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357030</v>
+        <v>BERLIN, 19 sierpnia 2026 r. /PRNewswire/ -- Koniec lata to doskonała okazja do wykorzystania ostatnich słonecznych tygodni i właśnie teraz Zendure - światowy pionier w dziedzinie domowych systemów zarządzania energią typu Plug-in Home Energy Management Systems (HEMS) - oficjalnie...</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Arctech Shines at Intersolar Europe 2026: Advancing Europe's Energy Transition with Innovative Solutions and Strategic Partnerships</v>
+        <v>TOYO Co., Ltd Announces Unaudited Second Quarter and First Half 2026 Financial Results</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C575" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D575" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E575" t="str">
-        <v>https://www.prnewswire.com/news-releases/arctech-shines-at-intersolar-europe-2026-advancing-europes-energy-transition-with-innovative-solutions-and-strategic-partnerships-302815973.html</v>
+        <v>https://www.prnewswire.com/news-releases/toyo-co-ltd-announces-unaudited-second-quarter-and-first-half-2026-financial-results-302855144.html</v>
       </c>
       <c r="F575" t="str">
-        <v>MUNICH, July 1, 2026 /PRNewswire/ -- Arctech, a global leader in solar tracking and smart energy solutions, showcased its integrated technologies at Intersolar Europe 2026 in Munich. The company highlighted its "Tracker+" Ecosystem, engineered to support Europe's evolving energy...</v>
+        <v>TOKYO, Aug. 19, 2026 /PRNewswire/ -- TOYO Co., Ltd (Nasdaq: TOYO) (OTC: TOYWF) ("TOYO," "we" or the "Company"), a solar solution company, today announced its unaudited financial results for the second quarter of 2026 and the six months ended June 30, 2026. First Half 2026 Financial...</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>Guided Path Solar Secures 37 MW of Qcells Bifacial Modules</v>
+        <v>How Industrial and Commercial Adoption Is Increasing Solar PV Market Demand</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C576" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D576" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E576" t="str">
-        <v>https://pr-inside.com/guided-path-solar-secures-37-mw-of-qcells-bifacial-modules-r5196691.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768220</v>
       </c>
       <c r="F576" t="str">
-        <v>(PR-inside.com) Rare single-lot availability gives buyers immediate access to proven, bankable equipment without the wait DRIPPING SPRINGS, TX / ACCESS Newswire / July 1, 2026 / Guided Path Solar, an independent solar equipment distributor serving professionals across the contiguous United States, has secured 37 megawatts of Qcells Q.PEAK DUO XL-G11.3/BFG bifacial modules in 575 W and 580 W power classes. The acquisition gives developers, EPCs, and procurement teams access to a significant volume of proven, bankable equipment from a globally recognized manufacturer without the lead times typically associated with new procurement. Finding this volume in a single lot is uncommon in today's market. "The ..</v>
+        <v>The global Solar PV Market is undergoing rapid expansion as governments, utilities, and private-sector participants increase investments in renewable energy, energy security, and sustainable electricity generation. The [read full press release...]</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>Siemens to invest €300 million in Germany to build electrical backbone of tomorrow's industries</v>
+        <v>"Heavy" Rare Earths Produced by Energy Fuels Qualified for Use by Largest Permanent Magnet Manufacturer in Japan</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C577" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D577" t="str">
-        <v>AI, Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E577" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357026</v>
+        <v>https://www.prnewswire.com/news-releases/heavy-rare-earths-produced-by-energy-fuels-qualified-for-use-by-largest-permanent-magnet-manufacturer-in-japan-302854746.html</v>
       </c>
       <c r="F577" t="str">
-        <v>- - &amp;#8226; Expansion of production of high-efficiency power distribution systems for data centers, e-mobility and industrial automation - &amp;#8226; Expansion of Frankfurt switchgear factory, new supplier facility in Offenbach - &amp;#8226; Creation of up to 700 new jobs by end of 2030 - &amp;#8226; Commitment to Germany as a business location and to Made for Germany initiative - - - Siemens is investing &amp;#8364;300 million to significantly expand the production of key technologies for the global energy transition and for AI data c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357026</v>
+        <v>With today's announcement of terbium oxide qualification, Energy Fuels is one step closer to commercially producing the full portfolio of "light" and "heavy" rare earth oxides for permanent magnets. DENVER, Aug. 19, 2026 /PRNewswire/ -- Energy Fuels Inc. (NYSE American: UUUU) (TSX: EFR)...</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Omega Flex Re-Engineers Flexible Gas Piping Fittings for Superior Installation Experience</v>
+        <v>Risen Energy a Ascania Energy sa spoja pri projekte solárnej energie s kapacitou až 100 MW a skladovania energie s kapacitou 200 MWh na Ukrajine</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C578" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D578" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320774/8168/en/Omega-Flex-Re-Engineers-Flexible-Gas-Piping-Fittings-for-Superior-Installation-Experience.html</v>
+        <v>https://www.prnewswire.com/news-releases/risen-energy-a-ascania-energy-sa-spoja-pri-projekte-solarnej-energie-s-kapacitou-a-100-mw-a-skladovania-energie-s-kapacitou-200-mwh-na-ukrajine-302855107.html</v>
       </c>
       <c r="F578" t="str">
-        <v>Designed for real-world jobsite conditions, new ﬁttings for TracPipe corrugated stainless steel tubing systems make installations more intuitive, efficient and consistent for contractors Designed for real-world jobsite conditions, new ﬁttings for TracPipe corrugated stainless steel tubing systems make installations more intuitive, efficient and consistent for contractors</v>
+        <v>NINGHAI, Čína, 19. august 2026 /PRNewswire/ -- Spoločnosti Risen Energy a Ascania Energy podpísali dve strategické memorandá o porozumení s cieľom realizovať projekty solárnej energie a skladovania energie na Ukrajine. Rámec spolupráce zahŕňa projekty s kapacitou solárnej energie do 100...</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>A Walk-on Fit for a Boss: Taylor Fritz Serves Statement Style in London</v>
+        <v>STATETRON INTRODUCES ANDROMEAN CLASS™</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C579" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D579" t="str">
         <v>Energy</v>
       </c>
       <c r="E579" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357014</v>
+        <v>https://www.prnewswire.com/news-releases/statetron-introduces-andromean-class-302855098.html</v>
       </c>
       <c r="F579" t="str">
-        <v>In a standout moment on one of the world&amp;#39;s most iconic sporting stages today, tennis ace and BOSS brand ambassador Taylor Fritz entered Court 1 for his match against Du�an Lajovi&amp;amp;#263; in a custom BOSS look. This career-first statement walk-on for Taylor brought together sharp tailoring and high-performance sport in a confident expression of BOSS &amp;#8211; capturing the energy, tradition, and global spotlight of London&amp;#39;s internationally renowned tennis championship, on and off the court. - - &amp;#8220;The w... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357014</v>
+        <v>A NEW ERA OF INDUSTRIALISATION Qatar 2030: Statetron unveils a new blueprint for autonomous, intelligent and energy-native industry DOHA, Qatar, Aug. 19, 2026 /PRNewswire/ -- Statetron today introduces Andromean Class™, a new industrial architecture designed to usher in a new era of...</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Shell to sell interest in Gulf of America platform</v>
+        <v>Renewable Energy Certificate Market: Compliance vs Voluntary RECs</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C580" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D580" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E580" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357013</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768186</v>
       </c>
       <c r="F580" t="str">
-        <v>Shell Offshore Inc., a subsidiary of Shell plc, has agreed to sell its 50% non-operated working interest in the Na Kika platform and associated fields in the Gulf of America as well as its 100% owned Coulomb tieback. The assets will be acquired by subsidiaries of Talos Energy and Ridgewood Energy for a total consideration of $1.7 billion, subject to customary adjustments and certain contingent payments. - - &amp;#8220;The Gulf of America is one of our highest-value basins, and we are actively shaping... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357013</v>
+        <v>Corporate net-zero pledges, tightening ESG disclosure rules, and government renewable mandates have turned Renewable Energy Certificates (RECs) from a niche compliance tool into a mainstream [read full press release...]</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>bp announces leadership appointments 2026</v>
+        <v>Dimethyl Carbonate Market Trends: EVs Drive Battery-Grade Demand</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C581" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D581" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E581" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357010</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768149</v>
       </c>
       <c r="F581" t="str">
-        <v>Sam Skerry has almost 30 years&amp;#39; experience at bp, having spent most of her career leading businesses in trading across oil, natural gas and derivatives. Most recently she held the role of SVP Mergers &amp;amp; Acquisitions and Business Development, working to simplify bp&amp;#39;s portfolio with a focus on strengthening the balance sheet, reducing costs and profitable growth across the business. - - Sonya Adams has more than 25 years&amp;#39; experience with bp and has held a broad range of senior leadership roles... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357010</v>
+        <v>The global push toward electric mobility and cleaner industrial chemistry is reshaping demand for one unassuming but increasingly critical chemical: dimethyl carbonate (DMC). Once known [read full press release...]</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>BTU UPCOMING DEADLINE: Faruqi &amp;amp; Faruqi, LLP Reminds Peabody Energy Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
+        <v>HEIDELBERG systematically pressing ahead with strategic development – solid start to FY 2026/2027</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C582" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D582" t="str">
-        <v>Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.prnewswire.com/news-releases/btu-upcoming-deadline-faruqi--faruqi-llp-reminds-peabody-energy-investors-of-securities-class-action-lawsuit-deadline-on-august-24-2026-302815195.html</v>
+        <v>https://pressat.co.uk/releases/heidelberg-systematically-pressing-ahead-with-strategic-development-solid-start-to-fy-2026-2027-894508d4a7b58cd088f2e8f6457ef018/</v>
       </c>
       <c r="F582" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Peabody Energy To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in Peabody Energy between October 14, 2024 and May 4, 2026 and would...</v>
+        <v>Wednesday 19 August, 2026 Taking over manroland sheetfed lifecycle business and POLAR production operations strengthens core business ONBERG pursuing partnership with Skyeton in European defense sector Move into production of sodium-ion battery storage systems taps into new potential First-quarter incoming orders lay solid foundation for further business development Sales and EBITDA margin at start of year in line with expectations Forecast for financial year 2026/2027 confirmed Heidelberger Druckmaschinen AG (HEIDELBERG) has started financial year 2026/2027 by systematically continuing its transition to a more broadly based technology company. HEIDELBERG is setting the course for future growth with a number of strategic initiatives. Besides expanding its core business by taking over manro</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>DJI Agriculture Elevates Precision Farming with Global Launch of Agras T55 and T100 Dual Battery Spraying System</v>
+        <v>AW26 Away Days Collection</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C583" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D583" t="str">
         <v>Energy</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.prnewswire.com/news-releases/dji-agriculture-elevates-precision-farming-with-global-launch-of-agras-t55-and-t100-dual-battery-spraying-system-302815913.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359070</v>
       </c>
       <c r="F583" t="str">
-        <v>New agricultural drones feature intuitive design and enhanced capabilities for treating orchards, small plots, and beyond — supporting even more farmers. SHENZHEN, China, July 1, 2026 /PRNewswire/ -- DJI Agriculture, the global leader in innovative agricultural drone technology, today...</v>
+        <v>Away Days have their own kind of energy. The early start. The group chat lighting up. The sprint for the train. The feeling that anything is possible the second you leave home. For Autumn/Winter 2026, Umbro taps into that ritual, building a Sports Culture collection inspired by the movement, anticipation and devotion that sit around football, not just on the pitch. - - Rooted in a defining chapter of football culture, Away Days looks back to the moment when following your club across Europe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359070</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Duke Energy Foundation invests $773,000 to strengthen STEM education in Florida</v>
+        <v>FSLR Deadline: FSLR Investors Have Opportunity to Lead First Solar, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C584" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D584" t="str">
-        <v>Energy, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E584" t="str">
-        <v>https://www.prnewswire.com/news-releases/duke-energy-foundation-invests-773-000-to-strengthen-stem-education-in-florida-302815914.html</v>
+        <v>https://www.prnewswire.com/news-releases/fslr-deadline-fslr-investors-have-opportunity-to-lead-first-solar-inc-securities-fraud-lawsuit-302854759.html</v>
       </c>
       <c r="F584" t="str">
-        <v>ST. PETERSBURG, Fla., July 1, 2026 /PRNewswire/ -- The Duke Energy Foundation is awarding $773,000 to 22 nonprofit organizations and higher education institutions working to strengthen STEM education by expanding access to hands-on learning opportunities and helping prepare Florida...</v>
+        <v>NEW YORK, Aug. 19, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Enverus ranks top U.S. private E&amp;amp;P operators</v>
+        <v>Global Energy Pricing Trends: Insights From the July 2026 Market</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C585" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D585" t="str">
         <v>SaaS, Energy</v>
       </c>
       <c r="E585" t="str">
-        <v>https://www.prnewswire.com/news-releases/enverus-ranks-top-us-private-ep-operators-302815400.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768125</v>
       </c>
       <c r="F585" t="str">
-        <v>Continental Resources, Mewbourne Oil and Aethon Energy lead annual list tracking production scale and year-over-year movement AUSTIN, Texas, July 1, 2026 /PRNewswire/ -- Enverus, the leading energy data analytics platform, has released its annual list of the 100 most prolific private oil...</v>
+        <v>Energy Pricing Intelligence &amp;#8211; Executive Summary Energy pricing intelligence covers primary and secondary energy commodities, with July 2026 showing significant shifts across both segments. In primary [read full press release...]</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>FSLR UPCOMING DEADLINE: Faruqi &amp;amp; Faruqi, LLP Reminds First Solar (FSLR) Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
+        <v>FIRST SOLAR DEADLINE: ROSEN, A LEADING LAW FIRM, Encourages First Solar, Inc. Investors to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C586" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D586" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E586" t="str">
-        <v>https://www.prnewswire.com/news-releases/fslr-upcoming-deadline-faruqi--faruqi-llp-reminds-first-solar-fslr-investors-of-securities-class-action-lawsuit-deadline-on-august-24-2026-302815182.html</v>
+        <v>https://www.newsfilecorp.com/release/310408/FIRST-SOLAR-DEADLINE-ROSEN-A-LEADING-LAW-FIRM-Encourages-First-Solar-Inc.-Investors-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F586" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In First Solar To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in First Solar between February 26, 2025 and February 24, 2026 and would...</v>
+        <v>New York, New York--(Newsfile Corp. - August 18, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>Symrise wins worldwide L'Or�al Energy Award for circular hydrogen recycling that advances decarbonization in cosmetics</v>
+        <v>BE Class Action: Robbins LLP Reminds Bloom Energy Corporation Investors They May Be Eligible to Lead the Class Action Against the Company</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C587" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D587" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E587" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357004</v>
+        <v>https://www.prnewswire.com/news-releases/be-class-action-robbins-llp-reminds-bloom-energy-corporation-investors-they-may-be-eligible-to-lead-the-class-action-against-the-company-302854617.html</v>
       </c>
       <c r="F587" t="str">
-        <v>- - &amp;#8226; L&amp;#39;Or�al honors &amp;#8220;Closing the Hydrogen Loop&amp;#8221; as a pioneering circular production model - &amp;#8226; Reduces fresh hydrogen demand by around 80% and improves process efficiency at scale - &amp;#8226; Supports reliable supply and lower carbon intensity for everyday cosmetic applications - - - Symrise won the worldwide L&amp;#39;Or�al Sustainable Sourcing 2026 Energy Award in the PIONEERING category for &amp;#8220;Closing the Hydrogen Loop.&amp;#8221; As part of the &amp;#8220;Spread The Green Vibes&amp;#8221; event, the award aims to inspire business... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357004</v>
+        <v>SAN DIEGO, Aug. 18, 2026 /PRNewswire/ -- Robbins LLP reminds investors that a securities class action has been filed on behalf of all persons and entities that purchased or otherwise acquired Bloom Energy Corporation (NYSE: BE) securities between February 27, 2025 and July 8, 2026 (the...</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Sense Appoints Duke Energy Executive Meghan Dewey to Board of Directors</v>
+        <v>Hennessy Capital Investment Corp. VII and ONE Nuclear Energy to Host Investor Update Call</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C588" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D588" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E588" t="str">
-        <v>https://www.prweb.com/releases/sense-appoints-duke-energy-executive-meghan-dewey-to-board-of-directors-302810420.html</v>
+        <v>https://finance.yahoo.com/energy/articles/hennessy-capital-investment-corp-vii-025900771.html</v>
       </c>
       <c r="F588" t="str">
-        <v>Senior utility leader brings deep expertise in customer strategy, innovation, regulatory policy and grid modernization CAMBRIDGE, Mass., July 1, 2026 /PRNewswire-PRWeb/ -- Sense, a grid-edge intelligence company partnering with electric utilities to build a more reliable, resilient, and...</v>
+        <v>WEST PALM BEACH, Fla. &amp; ZEPHYR COVE, Nev., August 19, 2026--Hennessy Capital Investment Corp. VII (NASDAQ: HVII) ("Hennessy VII"), a Nasdaq listed special purpose acquisition company, and ONE Nuclear Energy LLC ("ONE Nuclear"), an independent developer of large-scale energy solutions powered by natural gas and advanced nuclear technologies, today announced that they will host an investor update call on August 20, 2026 at 11 am ET ahead of Hennessy VII's extraordinary general meeting of sharehold</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>Well Done Foundation and Atlantic Media Group PLC Announce Production-Based ...</v>
+        <v>MONDAY BTU INVESTOR DEADLINE: Peabody Energy Corporation Investors with Substantial Losses Have Opportunity to Lead Securities Class Action Lawsuit Before August 24, 2026 Deadline</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C589" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D589" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E589" t="str">
-        <v>https://pr-inside.com/well-done-foundation-and-atlantic-media-group-plc-announce-production-based-r5196647.htm</v>
+        <v>https://www.newsfilecorp.com/release/310166/MONDAY-BTU-INVESTOR-DEADLINE-Peabody-Energy-Corporation-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-Securities-Class-Action-Lawsuit-Before-August-24-2026-Deadline</v>
       </c>
       <c r="F589" t="str">
-        <v>(PR-inside.com) Atlantic Media Group PLC will assess the carbon footprint of each participating production and support WDF's methane reduction work through retired carbon credits and offset certificates RED LODGE, MT / ACCESS Newswire / July 1, 2026 / TheWell Done Foundationand Atlantic Media Group PLC have signed a Memorandum of Understanding establishing a production-based carbon offset collaboration designed to support methane reduction through the plugging of abandoned and orphaned oil and gas wells. The collaboration is intended to serve as a pilot program and case study for the creative industry, demonstrating a responsible pathway for production companies to measure emissions, reduce what they ..</v>
+        <v>San Diego, California--(Newsfile Corp. - August 18, 2026) - The law firm of Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Peabody Energy Corporation (NYSE: BTU) common stock between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"), have until Monday, August 24, 2026 to seek appointment as lead plaintiff of the Peabody Energy class action lawsuit.  Captioned McGeachy v. Peabody Energy Corporation, No. 26-cv-01020 (E.D. Mo.), the Peabody...</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>DMEGC Solar presenta sus innovaciones en Intersolar Europe 2026</v>
+        <v>S&amp;amp;P Global Energy's Asia Pacific Petroleum Conference (APPEC) to Address Supply Chain Disruptions and Asia's Evolving Energy Landscape</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C590" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D590" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E590" t="str">
-        <v>https://www.prnewswire.com/news-releases/dmegc-solar-presenta-sus-innovaciones-en-intersolar-europe-2026-302815779.html</v>
+        <v>https://www.prnewswire.com/news-releases/sp-global-energys-asia-pacific-petroleum-conference-appec-to-address-supply-chain-disruptions-and-asias-evolving-energy-landscape-302854606.html</v>
       </c>
       <c r="F590" t="str">
-        <v>- DMEGC Solar presenta sus innovaciones en energía fotovoltaica y almacenamiento de energía en Intersolar Europe 2026 JINHUA, China, 1 de julio de 2026 /PRNewswire/ -- DMEGC Solar, un fabricante global de energía solar de primer nivel, concluyó con éxito su participación en Intersolar...</v>
+        <v>Asia's premier energy summit brings together 1,500 leaders amid unprecedented market volatility Key topics: crude supply, maritime trade, upstream regrowth, downstream resilience, biofuels, AI and digitalisation SINGAPORE, Aug. 18, 2026 /PRNewswire/ -- S&amp;P Global Energy will host the 42nd...</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Talos Energy Announces Proposed Offering of $800 Million of Second-Priority Senior Secured Notes due 2034</v>
+        <v>ROSEN, NATIONAL INVESTOR COUNSEL, Encourages Bloom Energy Corporation ...</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C591" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D591" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E591" t="str">
-        <v>https://www.prnewswire.com/news-releases/talos-energy-announces-proposed-offering-of-800-million-of-second-priority-senior-secured-notes-due-2034-302815777.html</v>
+        <v>https://pr-inside.com/rosen-national-investor-counsel-encourages-bloom-energy-corporation-r5213806.htm</v>
       </c>
       <c r="F591" t="str">
-        <v>HOUSTON, July 1, 2026 /PRNewswire/ -- Talos Energy Inc. ("Talos") (NYSE: TALO) today announced that Talos Production Inc. (the "Company"), a wholly owned subsidiary of Talos, has commenced an offering (the "Offering") of $800 million in aggregate principal amount of Second-Priority Senior...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 18, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>New Era Energy &amp; Digital Announces Leadership Transition to Support Next Phase of Execution and Growth</v>
+        <v>FSLR SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds First Solar (FSLR) Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C592" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D592" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E592" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320525/0/en/New-Era-Energy-Digital-Announces-Leadership-Transition-to-Support-Next-Phase-of-Execution-and-Growth.html</v>
+        <v>https://www.newsfilecorp.com/release/309998/FSLR-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-First-Solar-FSLR-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-August-24-2026</v>
       </c>
       <c r="F592" t="str">
-        <v>Charlie Nelson appointed Chairman and CEO; Ted Warner named President, CFO and appointed to Board; José Rodriguez appointed COO Charlie Nelson appointed Chairman and CEO; Ted Warner named President, CFO and appointed to Board; José Rodriguez appointed COO</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In First Solar To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in First Solar between February 26, 2025 and February 24, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>Pomerantz LLP Announces The Filing of a Class Action Lawsuit Against First Solar, Inc. – FSLR</v>
+        <v>BTU FINAL DEADLINE: ROSEN, A LEADING NATIONAL FIRM, Encourages Peabody Energy Corporation Investors to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C593" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D593" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E593" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-the-filing-of-a-class-action-lawsuit-against-4898600</v>
+        <v>https://www.newsfilecorp.com/release/310337/BTU-FINAL-DEADLINE-ROSEN-A-LEADING-NATIONAL-FIRM-Encourages-Peabody-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F593" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 18, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Against Peabody Energy Corporation – BTU</v>
+        <v>Securities Class Action Lawsuit Filed Against Peabody Energy Corporation ...</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C594" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D594" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E594" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-calls-attention-to-class-action-against-peabody-2108933</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-peabody-energy-corporation-r5213781.htm</v>
       </c>
       <c r="F594" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 18, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>Solplanet Brings "Human-Centric AI" to Intersolar 2026</v>
+        <v>Phoenix Energy CEO Adam Ferrari Receives 2026 Young Alumni Achievement Award from University of Illinois</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C595" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D595" t="str">
-        <v>AI, Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E595" t="str">
-        <v>https://www.prnewswire.com/news-releases/solplanet-brings-human-centric-ai-to-intersolar-2026-302815736.html</v>
+        <v>https://finance.yahoo.com/energy/articles/phoenix-energy-ceo-adam-ferrari-225100160.html</v>
       </c>
       <c r="F595" t="str">
-        <v>Landmark innovations expand Solplanet's integrated energy ecosystem to debut at Intersolar Europe 2026 in Munich MUNICH, July 1, 2026 /PRNewswire/ -- Solplanet, the globally trusted solar and energy storage brand, is marking its participation at Intersolar Europe 2026, where it presents a...</v>
+        <v>IRVINE, Calif., August 18, 2026--Phoenix Energy has announced that founder and Phoenix Energy CEO Adam Ferrari has been selected to receive the 2026 Young Alumni Achievement Award from the University of Illinois Urbana-Champaign Department of Chemical &amp; Biomolecular Engineering.</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Nova Minerals Appoints Former JP Morgan Metals &amp; Mining Professional to Board as Company Advances U.S. Critical Metals Strategy</v>
+        <v>BTU SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Peabody Energy Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C596" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D596" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E596" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320475/0/en/Nova-Minerals-Appoints-Former-JP-Morgan-Metals-Mining-Professional-to-Board-as-Company-Advances-U-S-Critical-Metals-Strategy.html</v>
+        <v>https://www.newsfilecorp.com/release/310003/BTU-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Peabody-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-August-24-2026</v>
       </c>
       <c r="F596" t="str">
-        <v>Anchorage, Alaska, July 01, 2026 (GLOBE NEWSWIRE) -- Nova Minerals Corp (“Nova Minerals” or the “Company”) is pleased to announce the appointment of Mr. Joshua Girnun to the Company’s Board of Directors, effective July 1, 2026. Mr. Girnun brings institutional finance and risk underwriting experience from his background at JP Morgan Chase &amp;amp; Co., where he co-founded a client-facing risk underwriting team covering the metals and mining, energy, renewables, industrials, oil and gas, and agriculture sectors. He pairs his financial background with strong technical training, holding two master’s degrees spanning resource finance and geosciences, in addition to an honours degree and a bachelor’s in geology.</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Peabody Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Peabody Energy between October 14, 2024 and May 4, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>Accelerating the Global Green Transition: PHONO Secures Major European Wins and Unveils Full-Scenario Innovations at Intersolar 2026</v>
+        <v>The MINI John Cooper Works Convertible: Top Performance under the open sky.</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C597" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D597" t="str">
         <v>Energy</v>
       </c>
       <c r="E597" t="str">
-        <v>https://www.prnewswire.com/news-releases/accelerating-the-global-green-transition-phono-secures-major-european-wins-and-unveils-full-scenario-innovations-at-intersolar-2026-302815610.html</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0459797EN?language=en</v>
       </c>
       <c r="F597" t="str">
-        <v>MUNICH, July 1, 2026 /PRNewswire/ -- PHONO, a globally leading PV product and solution provider, successfully concluded its exhibition at Intersolar Europe 2026, held from June 23-25 in Munich. Coinciding with parent company SUMEC ENERGY's 20th anniversary in the clean energy sector, the...</v>
+        <v>The MINI John Cooper Works Convertible with Sunny Side Yellow paintwork is made for summer: open, sporty and full of energy. As the most powerful MINI Convertible variant, it combines iconic open-air driving fun with powerful John Cooper Works performance – making a clear statement for warm days, sunny drives and spontaneous road trips.</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>Mercuria and Eni to Establish Global Energy Trading Joint Venture</v>
+        <v>Join Class Action to Recover Losses From Bloom Energy Corporation (BE) ...</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C598" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D598" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E598" t="str">
-        <v>https://www.prnewswire.com/news-releases/mercuria-and-eni-to-establish-global-energy-trading-joint-venture-302815028.html</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-bloom-energy-corporation-be-r5213772.htm</v>
       </c>
       <c r="F598" t="str">
-        <v>GENEVA, July 1, 2026 /PRNewswire/ -- Mercuria and Eni today announced the signing of an agreement to establish a jointly owned global energy trading venture that will combine the complementary strengths of both companies to optimize the marketing, logistics, and trading of energy...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 18, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>DMEGC Solar präsentiert auf der Intersolar Europe 2026 Innovationen aus den Bereichen Photovoltaik und Energiespeicherung</v>
+        <v>Interstate Power and Light Company Prices Debt Offering</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C599" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D599" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E599" t="str">
-        <v>https://www.prnewswire.com/news-releases/dmegc-solar-prasentiert-auf-der-intersolar-europe-2026-innovationen-aus-den-bereichen-photovoltaik-und-energiespeicherung-302815454.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/interstate-power-light-company-prices-214500197.html</v>
       </c>
       <c r="F599" t="str">
-        <v>JINHUA, China, 1. Juli 2026 /PRNewswire/ -- DMEGC Solar, ein weltweit führender Tier-1-Solarhersteller, hat seine Teilnahme an der Intersolar Europe 2026 erfolgreich abgeschlossen. Dort präsentierte das Unternehmen seine neuesten INFINITY RT 3.0-PV-Module sowie seine fortschrittlichen...</v>
+        <v>MADISON, Wis., August 18, 2026--Interstate Power and Light Company ("IPL"), a wholly owned subsidiary of Alliant Energy Corporation (NASDAQ: LNT), announced the pricing of its public offering of $500 million aggregate principal amount of 5.100% senior debentures due 2031. The senior debentures will be due on September 30, 2031. IPL intends to use the net proceeds from this offering to reduce outstanding capital under its receivables purchase and sale program, to reduce outstanding commercial pap</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>Sungrow's PowerTitan 3.0 wins The smarter E AWARD 2026</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Bloom Energy Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - BE</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C600" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D600" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E600" t="str">
-        <v>https://www.prnewswire.com/news-releases/sungrows-powertitan-3-0-wins-the-smarter-e-award-2026--302815432.html</v>
+        <v>https://www.newsfilecorp.com/release/310364/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Bloom-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BE</v>
       </c>
       <c r="F600" t="str">
-        <v>MUNICH, July 1, 2026 /PRNewswire/ -- Sungrow, the globally leading PV inverter and energy storage system provider, is proud to announce that its PowerTitan 3.0 Energy Storage System (ESS) has received the prestigious The smarter E AWARD 2026 in the category "Energy Storage" during...</v>
+        <v>New York, New York--(Newsfile Corp. - August 18, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>DMEGC Solar présente ses innovations en matière de photovoltaïque et de stockage d'énergie au salon Intersolar Europe 2026</v>
+        <v>Allspring Closed-End Funds Declare Monthly and Quarterly Distributions</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C601" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D601" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E601" t="str">
-        <v>https://www.prnewswire.com/news-releases/dmegc-solar-presente-ses-innovations-en-matiere-de-photovoltaique-et-de-stockage-denergie-au-salon-intersolar-europe-2026-302815399.html</v>
+        <v>https://www.prnewswire.com/news-releases/allspring-closed-end-funds-declare-monthly-and-quarterly-distributions-302853847.html</v>
       </c>
       <c r="F601" t="str">
-        <v>JINHUA, Chine, 1er juillet 2026 /PRNewswire/ -- DMEGC Solar, fabricant mondial de premier plan dans le secteur solaire, a conclu avec succès sa participation au salon Intersolar Europe 2026 organisé par l' , où il a présenté ses derniers modules photovoltaïques INFINITY RT 3.0 ainsi que...</v>
+        <v>CHARLOTTE, N.C., Aug. 18, 2026 /PRNewswire/ -- The Allspring Income Opportunities Fund (NYSE American: EAD), the Allspring Multi-Sector Income Fund (NYSE American: ERC), the Allspring Utilities and High Income Fund (NYSE American: ERH), and the Allspring Global Dividend Opportunity Fund...</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>Class Action Lawsuit Filed Against Peabody Energy Corporation (BTU) ...</v>
+        <v>U.S. Defense Innovation Unit Selects Australian Battery Innovator 3ME Technology for EdgeVOLT® Prototype Program</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C602" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D602" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E602" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-peabody-energy-corporation-btu-r5196487.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/u-defense-innovation-unit-selects-210000501.html</v>
       </c>
       <c r="F602" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>NEWCASTLE, Australia, August 18, 2026--3ME Technology has been selected by the U.S. Defense Innovation Unit (DIU) to deliver and demonstrate its EdgeVOLT® portable energy storage capability under the Portable Resilient Integrated Storage Module (PRISM) program. The award represents a significant milestone for 3ME Technology and reflects the company’s continuing work to support defense energy resilience through rugged, deployable battery systems.</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>CFS named first international partner in UKAEA's LIBRTI programme</v>
+        <v>Elite Electric Completes 230 kW Utah Commercial Solar Project Projected to Save $35,000 Annually</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C603" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D603" t="str">
         <v>Energy</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.prnewswire.com/news-releases/cfs-named-first-international-partner-in-ukaeas-librti-programme-302815212.html</v>
+        <v>https://www.pr.com/press-release/976618</v>
       </c>
       <c r="F603" t="str">
-        <v>Commonwealth Fusion Systems (CFS), the world's largest fusion energy company, is the first international company to join the UK national fusion laboratory's flagship programme to test new tritium blanket technologies. CFS to gain early access to world-leading infrastructure for blanket...</v>
+        <v>Utah-based Elite Electric has completed a 230 kW commercial solar installation in Richfield projected to generate more than 340,000 kWh annually and save approximately $35,000 in first-year energy costs. The project showcases Elite Electric's unique one-crew approach, combining licensed electrical, solar and energy expertise without commissioned sales teams or subcontracted installers. [PR.com]</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>Levi &amp; Korsinsky Notifies First Solar, Inc. (FSLR) Investors – Lead ...</v>
+        <v>Public Service Company of New Mexico Declares Preferred Dividend</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C604" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D604" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E604" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-first-solar-inc-fslr-investors-lead-r5196461.htm</v>
+        <v>https://www.prnewswire.com/news-releases/public-service-company-of-new-mexico-declares-preferred-dividend-302854542.html</v>
       </c>
       <c r="F604" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>ALBUQUERQUE, N.M., Aug. 18, 2026 /PRNewswire/ -- The Board of Directors of Public Service Company of New Mexico, a subsidiary of TXNM Energy (NYSE: TXNM), declared the regular quarterly dividend of $1.145 per share on the 4.58 percent series of cumulative preferred stock. The preferred...</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>Daqo Showcases SF6-Free Distribution and Prefabricated Power Solutions at The smarter E Europe 2026</v>
+        <v>Dover to Acquire Leistung, Expand Manufacturing Footprint and Cryogenic Offerings</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C605" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D605" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.prnewswire.com/news-releases/daqo-showcases-sf6-free-distribution-and-prefabricated-power-solutions-at-the-smarter-e-europe-2026-302815294.html</v>
+        <v>https://www.prnewswire.com/news-releases/dover-to-acquire-leistung-expand-manufacturing-footprint-and-cryogenic-offerings-302854351.html</v>
       </c>
       <c r="F605" t="str">
-        <v>MUNICH, July 1, 2026 /PRNewswire/ -- As European markets accelerate renewable integration, energy storage deployment and electrification, project owners face growing pressure to connect new generation and power-intensive loads to the grid more quickly while meeting stricter requirements...</v>
+        <v>DOWNERS GROVE, Ill., Aug. 18, 2026 /PRNewswire/ -- Dover Corporation (NYSE: DOV) today announced that it has signed a definitive agreement to acquire Leistung Engineering Pvt. Ltd. ("Leistung"), which will become part of OPW Fluid Transfer Solutions within Dover's Clean Energy &amp; Fueling...</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>DMEGC Solar Showcases PV and Energy Storage Innovations at Intersolar Europe 2026</v>
+        <v>Amlan International to Sponsor Technical Symposium at 2026 Arkansas Nutrition Conference</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C606" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D606" t="str">
-        <v>Energy</v>
+        <v>Finance, Healthcare, Energy</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.prnewswire.com/news-releases/dmegc-solar-showcases-pv-and-energy-storage-innovations-at-intersolar-europe-2026-302815282.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347211/0/en/amlan-international-to-sponsor-technical-symposium-at-2026-arkansas-nutrition-conference.html</v>
       </c>
       <c r="F606" t="str">
-        <v>JINHUA, China, July 1, 2026 /PRNewswire/ -- DMEGC Solar, a global Tier 1 solar manufacturer, successfully concluded its participation at Intersolar Europe 2026, where it showcased its latest INFINITY RT 3.0 PV modules alongside its advanced energy storage solutions, reinforcing its role...</v>
+        <v>CHICAGO, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Amlan International, the animal health business of Oil-Dri Corporation of America, will serve as the Technical Symposium Sponsor at the 2026 Arkansas Nutrition Conference in Little Rock, Arkansas. The Amlan-sponsored symposium will take place Tuesday, August 25, from 1:00–5:00 p.m. at the Marriott Hotel in Little Rock, bringing together leading experts to share insights on emerging research, industry challenges and trends shaping animal protein production.</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>Mobile Compressor Skids Market to Reach USD 4861.0 Million by 2036 as Gas Gathering Expansion, Wellhead Compression, and Rental Fleet Adoption Drive Demand for Flexible Field Compression Solutions</v>
+        <v>KOIL Energy to Present at Sidoti’s Virtual Investor Conference</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C607" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D607" t="str">
         <v>Energy</v>
       </c>
       <c r="E607" t="str">
-        <v>https://www.prnewswire.com/news-releases/mobile-compressor-skids-market-to-reach-usd-4861-0-million-by-2036-as-gas-gathering-expansion-wellhead-compression-and-rental-fleet-adoption-drive-demand-for-flexible-field-compression-solutions-302814972.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347200/0/en/koil-energy-to-present-at-sidoti-s-virtual-investor-conference.html</v>
       </c>
       <c r="F607" t="str">
-        <v>NEWARK, Del., June 30, 2026 /PRNewswire/ -- According to the latest analysis by Future Market Insights, the global Mobile Compressor Skids Market is positioned for sustained growth as upstream oil and gas operators increasingly deploy flexible compression systems to support gas gathering,...</v>
+        <v>HOUSTON, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Koil Energy Solutions, Inc. (OTCQB: KLNG), a specialist in deepwater energy production and distribution equipment and services, announced Erik Wiik, President and Chief Executive Officer of KOIL Energy, and Kurt Keller, Chief Financial Officer of KOIL Energy, will present and host one-on-one meetings with investors at Sidoti’s Year-End Virtual Investor Conference, taking place on August 19-20, 2026.</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>Li Auto Inc. June 2026 Delivery Update</v>
+        <v>NASA’s LRO Images Falcon 9 Crater on Moon, Learns New Details</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C608" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D608" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E608" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320278/0/en/Li-Auto-Inc-June-2026-Delivery-Update.html</v>
+        <v>https://science.nasa.gov/solar-system/moon/nasas-lro-images-falcon-9-crater-on-moon-learns-new-details/</v>
       </c>
       <c r="F608" t="str">
-        <v>BEIJING, China, July 01, 2026 (GLOBE NEWSWIRE) -- Li Auto Inc. (“Li Auto” or the “Company”) (Nasdaq: LI; HKEX: 2015), a leader in China’s new energy vehicle market, today announced that it delivered 30,895 vehicles in June 2026. As of June 30, 2026, Li Auto’s cumulative deliveries reached 1,733,687.</v>
+        <v>Between Aug. 11 and 12, NASA’s Lunar Reconnaissance Orbiter (LRO) captured a series of images of a new crater on the Moon. The crater formed on Aug. 5, when a SpaceX Falcon 9 upper stage impacted the surface following its January 2025 launch of the Firefly Blue Ghost 1 mission. To capture imagery of the […]</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Solar Water Heater Market Growing at 8.32% CAGR by 2031 as Renewable Heating Demand, Residential Adoption, and Energy Efficiency Trends Support Expansion</v>
+        <v>Aramco and Maaden sign shareholders' agreement to form joint venture to unlock new frontier for mineral exploration and hard-rock mining in Saudi Arabia</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C609" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D609" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E609" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/solar-water-heater-market-growing-at-832-cagr-by-2031-as-renewable-heating-demand-residential-adoption-and-energy-efficiency-trends-support-expansion/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359048</v>
       </c>
       <c r="F609" t="str">
-        <v/>
+        <v>- - &amp;#8226; Joint venture would combine Aramco&amp;#39;s subsurface knowledge, advanced AI tools, and powerful computational capabilities with Maaden&amp;#39;s mining and mineral exploration expertise - &amp;#8226; Exploration activities to mainly focus on copper, alongside other energy transition minerals, in a zone equivalent to nearly 10% of Saudi Arabia&amp;#39;s total land area - &amp;#8226; Joint venture aims to accelerate discovery, advancing Saudi Arabia&amp;#39;s role in the global energy transition value chain - - - - Aramco, one of the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359048</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>Diamondback Energy, Inc. Schedules Second Quarter 2026 Conference Call for August 4, 2026</v>
+        <v>Distributed Sun Leads Investment in trutility: an Energy Infrastructure Platform Built for Speed to Power and Return on Time</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C610" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D610" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320237/22886/en/Diamondback-Energy-Inc-Schedules-Second-Quarter-2026-Conference-Call-for-August-4-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/distributed-sun-leads-investment-in-trutility-an-energy-infrastructure-platform-built-for-speed-to-power-and-return-on-time-302854352.html</v>
       </c>
       <c r="F610" t="str">
-        <v>MIDLAND, Texas, June 30, 2026 (GLOBE NEWSWIRE) -- Diamondback Energy, Inc. (NASDAQ: FANG) (“Diamondback”), today announced that it plans to release second quarter 2026 financial results on August 3, 2026 after the market closes.</v>
+        <v>Seeded by DSUN assets, powered by its trucurrent subsidiary—over $1 billion in capital investment. AI-native at formation: intelligence deploying energy, and energy deployed to those building intelligence. WASHINGTON, Aug. 18, 2026 /PRNewswire/ -- American electricity is not scarce. It is...</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Viper Energy, Inc., a Subsidiary of Diamondback Energy, Inc., Schedules Second Quarter 2026 Conference Call for August 4, 2026</v>
+        <v>Forman Mills Opens its First Springfield Location in The City of Firsts: ...</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C611" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D611" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E611" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320236/31654/en/Viper-Energy-Inc-a-Subsidiary-of-Diamondback-Energy-Inc-Schedules-Second-Quarter-2026-Conference-Call-for-August-4-2026.html</v>
+        <v>https://pr-inside.com/forman-mills-opens-its-first-springfield-location-in-the-city-of-firsts-r5213712.htm</v>
       </c>
       <c r="F611" t="str">
-        <v>MIDLAND, Texas, June 30, 2026 (GLOBE NEWSWIRE) -- Viper Energy, Inc. (NASDAQ: VNOM) (“Viper”), a subsidiary of Diamondback Energy, Inc. (NASDAQ: FANG) (“Diamondback”), today announced that it plans to release second quarter 2026 financial results on August 3, 2026 after the market closes.</v>
+        <v>(PR-inside.com) Forman Mills Grand Opening: Thursday, September 17, 2026, at 9:00 AMLocation: 1317 Liberty St., Springfield, MA SPRINGFIELD, MA / ACCESS Newswire / August 18, 2026 / Springfield shoppers will soon have a new place to find recognizable brands, family essentials and incredible value as Forman Mills prepares to open its doors at 1317 Liberty Street. The national off-price retailer will celebrate its grand opening on Thursday, September 17, 2026, at 9:00 AM, inviting the Springfield community to experience its signature mix of brand-name merchandise and deep discounts. The grand opening celebration will bring plenty of energy to Liberty Street all weekend, with ..</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Kearsarge Energy Meets Soaring Energy Demand and Affordability With New Renewable Energy Projects Totaling 88 MW</v>
+        <v>Cape Town Live Auctions Revolutionises Digital Retail with High-Energy Weekly Events</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C612" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D612" t="str">
-        <v>Energy</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.prnewswire.com/news-releases/kearsarge-energy-meets-soaring-energy-demand-and-affordability-with-new-renewable-energy-projects-totaling-88-mw-302815139.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766700</v>
       </c>
       <c r="F612" t="str">
-        <v>BOSTON, June 30, 2026 /PRNewswire/ -- Kearsarge Energy announces the start of commercial operations for 88 MW/MWh of renewable energy projects in 2025, with more than 160 MW/MWh of additional capacity scheduled for installation by the close of 2026. Consisting of standalone Battery Energy...</v>
+        <v>Cape Town, South Africa, 2026-08-18 — /EPR Network/ — Cape Town Live Auctions is rapidly changing the landscape of local commerce by offering consumers an [read full press release...]</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>Unitil Completes Purchase of Two Water Companies in New Hampshire from the Aquarion Water Authority</v>
+        <v>Eni and SONATRACH expand cooperation to reduce emissions in Algeria</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C613" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D613" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320228/0/en/Unitil-Completes-Purchase-of-Two-Water-Companies-in-New-Hampshire-from-the-Aquarion-Water-Authority.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359043</v>
       </c>
       <c r="F613" t="str">
-        <v>HAMPTON, N.H., June 30, 2026 (GLOBE NEWSWIRE) -- Unitil Corporation (NYSE:UTL) (“Unitil” or the “Company”) ( unitil.com ) today announced that it completed the purchase of Aquarion Water Company of New Hampshire, Inc. and Abenaki Water Co., Inc. (the “Aquarion Companies”) from the Aquarion Water Authority (“AWA”). The Stock Purchase Agreement (the “Agreement”) between Unitil and the AWA was first announced on May 6, 2025 and subsequently amended, including to limit Unitil’s purchase to the two Aquarion Companies. All conditions of the Agreement, as amended, including the receipt of approvals from the New Hampshire and Maine Public Utilities Commissions, were materially completed as of the closing date.</v>
+        <v>Eni and SONATRACH signed a new Memorandum of Intent aimed at expanding cooperation between the two companies in the promotion of concrete initiatives for the decarbonisation of the Oil &amp;amp; Gas sector and the reduction of emissions in Algeria, while adopting international best practices. - - The agreement represents a further evolution of the cooperation pathway launched in January 2023 with the signing of a three-year Memorandum of Intent dedicated to reducing gas flaring, valorising recovere... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359043</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>Eversource Energy Completes the Sale of Aquarion Water Company</v>
+        <v>Home Energy Assessment Announces Smart Energy Efficiency Technology Expansion</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C614" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D614" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E614" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320225/0/en/Eversource-Energy-Completes-the-Sale-of-Aquarion-Water-Company.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766668</v>
       </c>
       <c r="F614" t="str">
-        <v>Eversource Energy (NYSE:ES) (“Eversource”) today announced that it has successfully completed the sale of Aquarion Water Company (“AWC”).</v>
+        <v>Victoria, Australia, 2026-08-18 — /EPR Network/ — Home Energy Assessment, an Australian company offering energy evaluation and efficiency services, has launched a range of innovative [read full press release...]</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>LION E-Mobility Accelerates the Expansion of Its BESS Business</v>
+        <v>How an All in One Solar Street Light Simplifies Outdoor Lighting Installation!</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C615" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D615" t="str">
-        <v>Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.newmediawire.com/news/lion-e-mobility-accelerates-the-expansion-of-its-bess-business-7087447</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766572</v>
       </c>
       <c r="F615" t="str">
-        <v xml:space="preserve">ZUG, SWITZERLAND - June 30, 2026 ( NEWMEDIAWIRE ) - LION Smart Production GmbH, part of LION E-Mobility Group, is further expanding its business in stationary battery energy storage systems (BESS) and is strengthening its team with two internationally experienced experts. Winfried Wahl will assume a key strategic role as Head of BESS Strategy in the further expansion of the business segment. Sebastian Bujnoch will support the build-up and scaling of the BESS business unit as Manager Business and Sales Development, with a particular focus on international supplier relationships and customer development across Europe. With this personnel expansion, LION Smart underlines the strategic importance of the BESS segment as a key growth pillar of the company. Stationary energy storage systems play </v>
+        <v>Shenzhen, China, 2026-08-18 — /EPR Network/ — As cities, communities, and enterprises worldwide face increasing demand for sustainable, efficient, and quickly deployable outdoor lighting solutions, Shenzhen [read full press release...]</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>Vortex Energy Corp. Announces LIFE Offering</v>
+        <v>The 22nd Annual Globee® Awards for Technology Invite Achievement Nominations Across All Areas of Technology and Industries Worldwide</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C616" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D616" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Healthcare, Energy</v>
       </c>
       <c r="E616" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320207/0/en/Vortex-Energy-Corp-Announces-LIFE-Offering.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-22nd-annual-globee-awards-for-technology-invite-achievement-nominations-across-all-areas-of-technology-and-industries-worldwide-302854239.html</v>
       </c>
       <c r="F616" t="str">
-        <v>NOT FOR DISTRIBUTION TO UNITED STATES NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES</v>
+        <v>From artificial intelligence, cybersecurity, software, and cloud computing to medical, space, financial, manufacturing, energy, and emerging technologies, organizations worldwide are invited to nominate their technology achievements SAN FRANCISCO, Aug. 18, 2026 /PRNewswire/ -- The Globee®...</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>Shelly Group Sees Growing Importance of Intelligent Building Automation Amid Increasing Summer Heatwaves</v>
+        <v>Indigenous communities file complaint in Norway against Statkraft under Transparency Act - Initiative for Transnational Justice - ProDESC</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C617" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D617" t="str">
         <v>Energy</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.newmediawire.com/news/shelly-group-sees-growing-importance-of-intelligent-building-automation-amid-increasing-summer-heatwaves-7087445</v>
+        <v>https://www.prnewswire.com/news-releases/indigenous-communities-file-complaint-in-norway-against-statkraft-under-transparency-act--initiative-for-transnational-justice---prodesc-302854337.html</v>
       </c>
       <c r="F617" t="str">
-        <v xml:space="preserve">Intelligent control of cooling, shading and energy consumption is becoming increasingly important Buildings account for around 40% of EU energy consumption; space cooling is among the fastest-growing energy uses Shelly sees attractive long-term growth opportunities for open smart building solutions SOFIA, BULGARIA and MUNICH, GERMANY - June 30, 2026 ( NEWMEDIAWIRE ) - Shelly Group SE (Ticker SLYG / ISIN: BG1100003166 ) (“Shelly Group”), a provider of IoT and smart building solutions based in Sofia, Bulgaria, expects the long-term importance of intelligent energy management and building automation to continue increasing as summer heatwaves become more frequent and more intense. While smart home technologies have traditionally been associated with optimizing heating systems, the intelligent </v>
+        <v>Complaint tests Norway's human rights obligations as Europe's largest renewable energy generator faces scrutiny over operations in Indigenous territory. MEXICO CITY, 18 August 2026 /PRNewswire/ -- Mapuche Williche communities from southern Chile have filed a complaint in Norway against...</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>Don Pietro to Celebrate Grand Reopening July 9, Unveiling Newly Renovated Space and New Menu in Old Town San Diego</v>
+        <v>Join Bimergen Energy's Live Investor Webinar: Building a Leading Battery ...</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C618" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D618" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E618" t="str">
-        <v>https://www.prnewswire.com/news-releases/don-pietro-to-celebrate-grand-reopening-july-9-unveiling-newly-renovated-space-and-new-menu-in-old-town-san-diego-302815118.html</v>
+        <v>https://pr-inside.com/join-bimergen-energy-s-live-investor-webinar-building-a-leading-battery-r5213649.htm</v>
       </c>
       <c r="F618" t="str">
-        <v>The Busalacchi family-led restaurant brings new energy to Old Town with a refreshed dining room, tableside menu moments, cocktails, dinner and late-night celebration SAN DIEGO, June 30, 2026 /PRNewswire/ -- Trattoria Don Pietro, the Sicilian-inspired Italian restaurant in the heart of Old...</v>
+        <v>(PR-inside.com) Learn how Bimergen is advancing a diversified portfolio of utility-scale and distributed battery energy storage projects toward construction and commercial operation Management to discuss Q2 2026 results, including $7.9M in revenue and $3.9M in Adjusted EBITDA, alongside the Company's growing 2.0 GW development pipeline and capital-efficient growth strategy ORLANDO, FL / ACCESS Newswire / August 18, 2026 / RedChip Companies will host an investor webinar on Thursday, August 20, 2026, at 4:15 p.m. ET with Bimergen Energy Corporation (NYSE American:BESS). The exclusive event will feature Co-CEOs Cole Johnson and Bob Brilon, who will provide an in-depth overview of Bimergen's strategy to build a ..</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>New Cooling Habits Can Help Families Lower Energy Bills Without Sacrificing Comfort</v>
+        <v>EDF power solutions North America Signs an Agreement with NV Energy for Solar+Storage Project</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C619" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D619" t="str">
         <v>Energy</v>
       </c>
       <c r="E619" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/new-cooling-habits-can-help-families-lower-energy-bills-without-sacrificing-comfort/?source=barchart</v>
+        <v>https://finance.yahoo.com/energy/articles/edf-power-solutions-north-america-160000642.html</v>
       </c>
       <c r="F619" t="str">
-        <v/>
+        <v>SAN DIEGO &amp; LAS VEGAS, August 18, 2026--EDF power solutions North America today announced the execution of two 25-year Power Purchase Agreements (PPAs) with NV Energy. The PPAs cover the combined output from a 400 MWac solar project combined with a 400 MW/1,600 MWh battery energy storage solution, together known as the Winston Energy Project.</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>NextSource Materials Provides Clarification on a Prior News Release</v>
+        <v>Join Bimergen Energy's Live Investor Webinar: Building a Leading Battery Energy Storage Platform to Power the Future Grid</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C620" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D620" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E620" t="str">
-        <v>https://pr-inside.com/nextsource-materials-provides-clarification-on-a-prior-news-release-r5196389.htm</v>
+        <v>https://www.newswire.com/news/join-bimergen-energys-live-investor-webinar-building-a-leading-battery-energy</v>
       </c>
       <c r="F620" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 30, 2026 /NextSource Materials Inc. (TSX:NEXT)(OTCQB:NSRCF) ("NextSource" or the "Company") issued a press release on October 1, 2025 (the "Press Release") announcing the completion and positive results of a Technical and Economic Study (the "Study") on the construction of a proposed 30,000 tpa capacity Battery Anode Facility ("BAF") located in the Industrial City of Abu Dhabi in the United Arab Emirates ("UAE"). The Press Release prepared by the Company included information drawn from the Study, which was completed, reviewed and approved by Stantec, a global engineering services provider, which produced both a capital and ..</v>
+        <v>Learn how Bimergen is advancing a diversified portfolio of utility-scale and distributed battery energy storage projects toward construction and commercial operation Management to discuss Q2 2026 results, including $7.9M in revenue and $3.9M in Adjusted EBITDA, alongside the Company's growing 2.0 GW development pipeline and capital-efficient growth strategy</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>EON Resources Inc. Announces Growth Strategy and Capex Funding for ...</v>
+        <v>Duke Energy Foundation launches $175,000 Main Street Revitalization grant program to support South Carolina communities</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C621" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D621" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E621" t="str">
-        <v>https://pr-inside.com/eon-resources-inc-announces-growth-strategy-and-capex-funding-for-r5196385.htm</v>
+        <v>https://www.prnewswire.com/news-releases/duke-energy-foundation-launches-175-000-main-street-revitalization-grant-program-to-support-south-carolina-communities-302854287.html</v>
       </c>
       <c r="F621" t="str">
-        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / June 30, 2026 / EON Resources, Inc. (the "Company" or "EON") (NYSE American:EONR) is an independent upstream energy company with working interest ownership by subsidiaries of the Company in two fields in the prolific Permian Basin in Southeast New Mexico comprised of 20,000 leasehold acres. The fields produce over 1,000 aggregate barrels of oil per day. Today the Company announced its 2026-2030 growth strategy and capital expenditure ("capex") funding. Our corporate Vision is to achieve 10,000 barrels of oil per day ("BOPD") by the end of 2030. In each of the years 2026 - 2030, ..</v>
+        <v>Effort will help strengthen vital downtown areas and bring new energy to community gathering spaces GREENVILLE, S.C., Aug. 18, 2026 /PRNewswire/ -- The Duke Energy Foundation is investing $175,000 in South Carolina communities through its Main Street Revitalization grant program to...</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>hep global Concludes Fiscal Year 2025 With a Positive Consolidated Result</v>
+        <v>Ted by Ted Baker Reimagines British Menswear for a New Generation</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C622" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D622" t="str">
-        <v>Finance, Energy, Education</v>
+        <v>Energy</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.newmediawire.com/news/hep-global-concludes-fiscal-year-2025-with-a-positive-consolidated-result-7087443</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359028</v>
       </c>
       <c r="F622" t="str">
-        <v>Profitability significantly increased Course set for further growth in 2026 GUGLINGEN, GERMANY - June 30, 2026 ( NEWMEDIAWIRE ) - hep global GmbH (hep global), a specialist in the development of solar projects, has successfully concluded the fiscal year 2025 and significantly improved its profitability compared to the previous year. Based on the audited consolidated financial statements, the Group generated revenue of EUR 45.8 million (2024: EUR 43.5 million), which was within the most recently communicated forecast range (EUR 45 to 55 million), as was earnings before interest and taxes (EBIT). EBIT improved to EUR 10.8 million (2024: EUR -4.8 million; forecast range: EUR 5 to 15 million). The consolidated result improved significantly from EUR -9.1 million to EUR 2.9 million. Operating ca</v>
+        <v>Ted by Ted Baker introduces a fresh perspective on British menswear, bringing together the brand&amp;#39;s heritage of thoughtful design with a modern approach to everyday dressing. Created for today&amp;#39;s globally minded man, the collection celebrates individuality, confidence and effortless style through elevated essentials designed to move seamlessly through every part of life. - - The debut Fall 2026 collection, London in Motion, draws from the city&amp;#39;s art and creative energy. Functional outerwear,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359028</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>International Battery Metals Announces Change of Auditor</v>
+        <v>NDASA Announces Board Leadership Transition</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C623" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D623" t="str">
         <v>Energy</v>
       </c>
       <c r="E623" t="str">
-        <v>https://pr-inside.com/international-battery-metals-announces-change-of-auditor-r5196381.htm</v>
+        <v>https://www.pr.com/press-release/976735</v>
       </c>
       <c r="F623" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC AND HOUSTON, TX / ACCESS Newswire / June 30, 2026 / International Battery Metals Ltd. ("IBAT" or the "Company") (TSXV:IBAT)(OTCQB:IBATF), an advanced technology provider of modular direct lithium extraction (DLE) systems, announces that it has changed its auditor from CBIZ CPAs P.C. (the "Former Auditor") to Grant Thornton LLP (the "Successor Auditor"). The Former Auditor was dismissed effective June 24, 2026. IBAT's board of directors appointed the Successor Auditor on June 24, 2026, to hold office until the next annual meeting of shareholders. The Former Auditor has not expressed any modified opinion in its audit reports for the period commencing ..</v>
+        <v>The National Drug and Alcohol Screening Association (NDASA) today announced a transition in its Board leadership. Mark Magsam has stepped down as Chairman of the Board to focus on personal and business commitments. NDASA thanks Magsam for his leadership, dedication, and service to the Association and its members. During his tenure, he contributed significant time and energy to advancing NDASA’s mission and [PR.com]</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>NEUBERGER ENERGY INFRASTRUCTURE AND INCOME FUND ANNOUNCES MONTHLY DISTRIBUTION</v>
+        <v>Vishay Intertechnology Short Distance Proximity Sensor Offers Idle Current Down to 5 μA and 14-Bit Resolution in Compact Package</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C624" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D624" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.prnewswire.com/news-releases/neuberger-energy-infrastructure-and-income-fund-announces-monthly-distribution-302814260.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347092/0/en/vishay-intertechnology-short-distance-proximity-sensor-offers-idle-current-down-to-5-%CE%BCa-and-14-bit-resolution-in-compact-package.html</v>
       </c>
       <c r="F624" t="str">
-        <v>NEW YORK, June 30, 2026 /PRNewswire/ -- Neuberger Energy Infrastructure and Income Fund Inc. (NYSE American: NML) (the "Fund") has announced a distribution declaration of $0.07008 per share of common stock. The distribution announced today is payable on July 31, 2026, has a record date of...</v>
+        <v>Featuring a VCSEL and Smart Dual I²C Slave Address, Space-Saving Device Is Ideal for Battery-Powered Consumer Applications, Including TWS Earphones and VR / AR Headsets Featuring a VCSEL and Smart Dual I²C Slave Address, Space-Saving Device Is Ideal for Battery-Powered Consumer Applications, Including TWS Earphones and VR / AR Headsets</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>Tenaris inaugurates new service center in Suriname to support TotalEnergies’s GranMorgu offshore project</v>
+        <v>Risen Energy i Ascania Energy nawiązują współpracę w Ukrainie przy realizacji instalacji fotowoltaicznych o mocy do 100 MW i magazynów energii o pojemności do 200 MWh</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C625" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D625" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E625" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320082/0/en/Tenaris-inaugurates-new-service-center-in-Suriname-to-support-TotalEnergies-s-GranMorgu-offshore-project.html</v>
+        <v>https://www.prnewswire.com/news-releases/risen-energy-i-ascania-energy-nawizuj-wspoprac-w-ukrainie-przy-realizacji-instalacji-fotowoltaicznych-o-mocy-do-100-mw-i-magazynow-energii-o-pojemnoci-do-200-mwh-302854251.html</v>
       </c>
       <c r="F625" t="str">
-        <v>PARAMARIBO, Suriname, June 30, 2026 (GLOBE NEWSWIRE) -- Tenaris announced today that operations have started at its new service center in Suriname, built to support the GranMorgu project, the country’s first major offshore development, operated by TotalEnergies, with APA Corporation and Staatsolie Maatschappij Suriname N.V. as partners. Located in Paramaribo, the center will provide integrated services for offshore operations, reinforcing Tenaris’s commitment to the development of Suriname’s energy sector.</v>
+        <v>NINGHAI, Chiny, 18 sierpnia 2026 r. /PRNewswire/ -- Risen Energy i Ascania Energy podpisały dwa strategiczne porozumienia o współpracy w zakresie projektów fotowoltaicznych i magazynowania energii w Ukrainie. W ramach współpracy mają powstać instalacje fotowoltaiczne o mocy do 100 MW oraz...</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>Peabody ($BTU) Securities Fraud Class Action after 10% Stock Drop is ...</v>
+        <v>Risen Energy и Ascania Energy сотрудничают в области солнечной энергии мощностью до 100 МВт и хранению энергии 200 МВтч в Украине</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C626" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D626" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E626" t="str">
-        <v>https://pr-inside.com/peabody-btu-securities-fraud-class-action-after-10-stock-drop-is-r5196365.htm</v>
+        <v>https://www.prnewswire.com/news-releases/risen-energy--ascania-energy--------100-----200----302854246.html</v>
       </c>
       <c r="F626" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
+        <v>НИНХАЙ, Китай, 18 августа 2026 г. /PRNewswire/ -- Risen Energy и Ascania Energy подписали два стратегических меморандума о взаимопонимании для продвижения проектов по хранению солнечной энергии и энергетических проектов в Украине. Рамки сотрудничества охватывают проекты мощностью до 100...</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>Minions in the Wild: Springbok Casino Celebrates Nature's Greatest Helpers with 25 Free Spins on Seahorse Surge</v>
+        <v>Risen Energy a Ascania Energy uzavřely partnerství v oblasti solárních elektráren a akumulace energie na Ukrajině</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C627" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D627" t="str">
-        <v>Energy, Media</v>
+        <v>Energy</v>
       </c>
       <c r="E627" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356967</v>
+        <v>https://www.prnewswire.com/news-releases/risen-energy-a-ascania-energy-uzavely-partnerstvi-v-oblasti-solarnich-elektraren-a-akumulace-energie-na-ukrajin-302854245.html</v>
       </c>
       <c r="F627" t="str">
-        <v>This July, the mischievous magic of the Minions is coming to the big screen. But at SpringbokCasino.co.za, they&amp;#39;re celebrating a different kind of lovable troublemaker: the real-life &amp;#8220;Minions in the Wild &amp;#8211; Nature&amp;#39;s Greatest Helpers&amp;#8221; of South Africa. - - View or Download a Video version of this story - - From the chaotic energy of a warthog to the quiet diligence of a meerkat, every ecosystem needs its helpers. And every smart slot player needs a strategy. So grab your 25 Free Spins ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356967</v>
+        <v>NING-CHAJ, Čína, 18. srpna 2026 /PRNewswire/ -- Společnosti Risen Energy a Ascania Energy podepsaly dvě strategická memoranda o porozumění s cílem podpořit projekty v oblasti solární energie a akumulace energie na Ukrajině. Rámec spolupráce zahrnuje projekty se solární kapacitou až 100 MW...</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Risen Energy подписывает контракты с европейскими партнерами на Intersolar Europe, ускоряя экспансию на европейский рынок</v>
+        <v>GameChange Energy Breaks Ground on Major EHV Transformer Factory Expansion -- Securing Critical Power Infrastructure for Customers Worldwide</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C628" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D628" t="str">
         <v>Energy</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-------intersolar-europe------302814946.html</v>
+        <v>https://www.prnewswire.com/news-releases/gamechange-energy-breaks-ground-on-major-ehv-transformer-factory-expansion--securing-critical-power-infrastructure-for-customers-worldwide-302854242.html</v>
       </c>
       <c r="F628" t="str">
-        <v>МЮНХЕН, 30 июня 2026 г. /PRNewswire/ -- Недавно на выставке Intersolar Europe 2026 в Мюнхене компания Risen Energy подписала дистрибьютерское соглашение на полный модельный ряд продуктов для хранения энергии со своим основным польским партнером MyChinaPal, укрепив тем самым двухлетнее...</v>
+        <v>Production is scheduled to begin in Q1 2028, with EHV Power Transformers rated up to 300 MVA and 500 kV available for ordering now NORWALK, Conn., Aug. 18, 2026 /PRNewswire/ -- GameChange Energy, a global provider of renewable energy infrastructure solutions, announced that it has broken...</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>New River Electrical and NECA to Convene National Leadership Event ...</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds First Solar, Inc. ...</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C629" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D629" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E629" t="str">
-        <v>https://pr-inside.com/new-river-electrical-and-neca-to-convene-national-leadership-event-r5196356.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-first-solar-inc-r5213614.htm</v>
       </c>
       <c r="F629" t="str">
-        <v>(PR-inside.com) America's Energy Moment: Building the Infrastructure That Powers Our Future GRANVILLE, OH / ACCESS Newswire / June 30, 2026 / On July 7, 2026, from 9:30 a.m. to 11:30 a.m., New River Electrical Corporation (NRE), in partnership with the National Electrical Contractors Association (NECA), will host America's Energy Moment: Building the Infrastructure That Powers Our Future, a national leadership event bringing together local, state, and federal government officials, utility leaders, labor organizations, economic development professionals, and infrastructure stakeholders to discuss the future of America's energy system. The event comes at a pivotal moment for the nation as electricity demand is expected to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 18, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>New River Electrical and NECA to Convene National Leadership Event on America's Energy Future</v>
+        <v>Levi &amp; Korsinsky Notifies Bloom Energy Corporation (BE) Investors - ...</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C630" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D630" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E630" t="str">
-        <v>https://www.newswire.com/news/new-river-electrical-and-neca-to-convene-national-leadership-event-on-22810761</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-bloom-energy-corporation-be-investors-r5213597.htm</v>
       </c>
       <c r="F630" t="str">
-        <v>America's Energy Moment: Building the Infrastructure That Powers Our Future</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 18, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>Vadzo Imaging Explains Wake-on-Motion USB Camera Technology: Falcon-544CRS Based on Onsemi AR0544 HyperLux LP for Event-Triggered, Low-Power Embedded Vision</v>
+        <v>Dominion Energy Rate Hike Prompts Columbia SC Residents to Reduce Utility Costs, Renewal By Andersen Responds With Energy-Efficient Door Replacement</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C631" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D631" t="str">
-        <v>AI, Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-explains-wake-on-motion-usb-camera-technology-falcon-22803944</v>
+        <v>https://www.prweb.com/releases/dominion-energy-rate-hike-prompts-columbia-sc-residents-to-reduce-utility-costs-renewal-by-andersen-responds-with-energy-efficient-door-replacement-302852647.html</v>
       </c>
       <c r="F631" t="str">
-        <v>Vadzo Imaging's Falcon-544CRS is a 5MP color USB 3.2 camera built on the Onsemi AR0544 HyperLux LP sensor, combining Wake-on-Motion event-triggered activation with super low power standby mode, purpose-built for battery-operated embedded vision deployments in IoT sensor networks, smart surveillance systems, medical monitoring devices, wearable platforms and edge AI applications.</v>
+        <v>Columbia, South Carolina, homeowners are facing a spike in electric bills as Dominion Energy's latest rate increase approaches, and many are exploring energy-efficient door replacement to help control costs. Renewal by Andersen® offers entry and patio door options designed to help...</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>Risen Energy podpisuje na veľtrhu Intersolar Europe zmluvy s viacerými európskymi partnermi - urýchlenie expanzie do Európy</v>
+        <v>INHE paricipates in the Kenya Energy Expos, Empowering the energy development of East Africa</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C632" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D632" t="str">
         <v>Energy</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-podpisuje-na-vetrhu-intersolar-europe-zmluvy-s-viacerymi-europskymi-partnermi--urychlenie-expanzie-do-europy-302814811.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766064</v>
       </c>
       <c r="F632" t="str">
-        <v>MNÍCHOV, 30. júna 2026 /PRNewswire/ – Spoločnosť Risen Energy nedávno na veľtrhu Intersolar Europe 2026 v Mníchove formálne podpísala distribučnú zmluvu so svojím hlavným poľským partnerom MyChinaPal na celý sortiment produktov na skladovanie energie, čím upevnila rozsiahle dvojročné...</v>
+        <v>Cape Town, South Africa, 2026-08-18 — /EPR Network/ — Recently, INHE took part in the 13th Power &amp;#38; Energy Kenya and Solar Kenya exhibitions. The [read full press release...]</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>SPIE implements a liquidity contract with BNP Paribas Financial Markets</v>
+        <v>Dura-Foam Roofing &amp; Solar Center Strengthens Bay Area Leadership with Integrated Roofing and Solar Solutions for Modern Homeowners</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C633" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D633" t="str">
         <v>Energy</v>
       </c>
       <c r="E633" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319968/0/en/SPIE-implements-a-liquidity-contract-with-BNP-Paribas-Financial-Markets.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766042</v>
       </c>
       <c r="F633" t="str">
-        <v>Cergy, June 30 th , 2026 – SPIE, the independent European leader in multi-technical services in the areas of energy and communications, announces that it has entrusted BNP Paribas Financial Markets with the implementation of a liquidity contract, effective from July 1 st 2026, for an initial period running until 31 December 2026, automatically renewable by tacit agreement for successive twelve (12)-month periods.</v>
+        <v>MENLO PARK, CA, 2026-08-18 — /EPR Network/ — As California homeowners continue searching for smarter ways to improve energy efficiency, reduce maintenance costs, and protect their [read full press release...]</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>Aker Solutions awarded contract for offshore wind project</v>
+        <v>The 38th Annual LDC Gas Forum Mid-Continent Takes Place in Chicago, ...</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C634" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D634" t="str">
         <v>Energy</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.prnewswire.com/news-releases/aker-solutions-awarded-contract-for-offshore-wind-project-302814761.html</v>
+        <v>https://pr-inside.com/the-38th-annual-ldc-gas-forum-mid-continent-takes-place-in-chicago-r5213572.htm</v>
       </c>
       <c r="F634" t="str">
-        <v>OSLO, Norway, June 30, 2026 /PRNewswire/ -- Aker Solutions has been awarded a substantial1 contract for the delivery of an HVDC substructure for a European offshore wind project by an undisclosed customer. Aker Solutions' scope includes engineering, procurement and construction. Aker...</v>
+        <v>(PR-inside.com) More than 400 natural gas industry executives and thought leaders gather to examine insights into U.S. mid-continent natural gas markets, and to structure transactions to buy, sell and transport natural gas and LNG. HOUSTON, TX / ACCESS Newswire / August 18, 2026 / Over four-hundred energy industry professionals gather in September to gain insight and examine up-to-the-minute issues facing the U.S. mid-continent natural gas market region. The 38th annual LDC Gas Forum Mid-Continent takes place September 14 - 16, 2026 in Chicago, IL. This is the industry's premier gathering for natural gas and LNG industry professionals, which is much more than ..</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>CM Auto Repair Buzzes Into World Bee Day With a Stay Cool AC Special</v>
+        <v>Powerside Experiencing Record Growth as Data Centers and Grid Capacity Constraints Accelerate Demand for Power Quality Solutions</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C635" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D635" t="str">
         <v>Energy</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.prunderground.com/cm-auto-repair-buzzes-into-world-bee-day-with-a-stay-cool-ac-special/00380570/</v>
+        <v>https://www.prweb.com/releases/powerside-experiencing-record-growth-as-data-centers-and-grid-capacity-constraints-accelerate-demand-for-power-quality-solutions-302851544.html</v>
       </c>
       <c r="F635" t="str">
-        <v>Hollywood FL shop CM Auto Repair is marking World Bee Day with a $169.95 A/C performance package - because in South Florida, a dead A/C stings. The post CM Auto Repair Buzzes Into World Bee Day With a Stay Cool AC Special first appeared on</v>
+        <v>Fast-growing company achieves record financial performance and expands production capacity ALAMEDA, Calif., Aug. 18, 2026 /PRNewswire-PRWeb/ -- Powerside, a global leader in advanced power quality solutions, is experiencing record demand across data center, semiconductor, utility,...</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>Exxe Group Onboards New Energy Infrastructure Client; Expects Approximately ...</v>
+        <v>Texas Transformers and Equipment, Inc. Strengthens Supply Chain to Meet Growing North American Transformer Demand</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C636" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D636" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E636" t="str">
-        <v>https://pr-inside.com/exxe-group-onboards-new-energy-infrastructure-client-expects-approximately-r5196258.htm</v>
+        <v>https://www.prweb.com/releases/texas-transformers-and-equipment-inc-strengthens-supply-chain-to-meet-growing-north-american-transformer-demand-302853895.html</v>
       </c>
       <c r="F636" t="str">
-        <v>(PR-inside.com) Company Advances to Next Phase of Scalable Growth Following Capital Structure Improvements Company Expects to Report Approximately $18 Million in Gross Operating Activity for the Fourth Quarter Ended March 31, 2026 Standardized Platform Operating System Secures New Energy Infrastructure Client and Expands Recurring Revenue Opportunities SHERIDAN, WY / ACCESS Newswire / June 30, 2026 / EXXE Group, Inc. (OTCID:AXXA) ("EXXE" or the "Company") today announced the successful onboarding of a new infrastructure client in the energy sector through its newly implemented standardized Platform Operating System. This milestone marks the Company's transition into the next phase of its strategic development by demonstrating a repeatable ..</v>
+        <v>Texas Transformers and Equipment, Inc. (TTE) is expanding its supply chain and operational capabilities to support growing transformer demand from utilities, renewable energy developers, battery energy storage systems (BESS), data centers, industrial facilities and commercial projects...</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Exxe Group Onboards New Energy Infrastructure Client; Expects Approximately $18 Million in Fourth Quarter Gross Operating Activity</v>
+        <v>Shoals and ON.energy Advance U.S. Manufacturing for the Nation’s Largest 1.1 GW Grid-Connected Battery Project at Hyperscale Data Center</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C637" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D637" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E637" t="str">
-        <v>https://www.newswire.com/news/exxe-group-onboards-new-energy-infrastructure-client-expects-approximately-18</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346856/0/en/shoals-and-on-energy-advance-u-s-manufacturing-for-the-nation-s-largest-1-1-gw-grid-connected-battery-project-at-hyperscale-data-center.html</v>
       </c>
       <c r="F637" t="str">
-        <v>Company Advances to Next Phase of Scalable Growth Following Capital Structure Improvements Company Expects to Report Approximately $18 Million in Gross Operating Activity for the Fourth Quarter Ended March 31, 2026 Standardized Platform Operating System Secures New Energy Infrastructure Client and Expands Recurring Revenue Opportunities</v>
+        <v>Shoals and ON.energy Advance U.S. Manufacturing for the Nation’s Largest 1.1 GW Grid-Connected Battery Project at Hyperscale Data Center</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>Hengtong Showcases Full-Chain Energy Storage Capabilities at Intersolar Europe 2026</v>
+        <v>SUNation Energy Celebrates Installation of 800th Residential Battery</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C638" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D638" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/hengtong-showcases-fullchain-energy-storage-capabilities-at-intersolar-europe-2026/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346853/0/en/sunation-energy-celebrates-installation-of-800th-residential-battery.html</v>
       </c>
       <c r="F638" t="str">
-        <v/>
+        <v>SUNation Energy Inc. today announced that it has installed it’s 800th battery backup and energy storage device.</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Waste Energy Provides Shareholder Update; Reaffirms Plan to Regain ...</v>
+        <v>LG Electronics Launches xboom Power Series, a Powerful Party Speaker Lineup Built to Turn Gatherings Into Parties</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C639" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D639" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E639" t="str">
-        <v>https://pr-inside.com/waste-energy-provides-shareholder-update-reaffirms-plan-to-regain-r5196245.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358999</v>
       </c>
       <c r="F639" t="str">
-        <v>(PR-inside.com) Management Outlines Second Half 2026 Operating Plan, New Revenue Initiatives and September Commissioning Target During Investor Update Call MIDLAND, TX / ACCESS Newswire / June 30, 2026 / Waste Energy Corp. (OTC PINK:WAST) ("WEC" or the "Company"), a waste-to-energy company focused on transforming waste tires and plastics into valuable energy products, today announced its plans to regain SEC reporting compliance by July 15th and has reset its waste conversion system commissioning date to Sept. 15th. During the investor update call on June 25th ( Replay Link Here ) management outlined its operating priorities for the second half of 2026, reaffirming that regaining ..</v>
+        <v>&amp;amp;#9632; LG Electronics introduces the LG xboom Power Series, a new flagship lineup of powerful party speakers, designed for gatherings from casual get-togethers to large outdoor celebrations. - - &amp;amp;#9632; The lineup includes the LG xboom Power 9000, Power 7000 and Power 5000, delivering 440-watts, 340-watts and 260-watts of continuous output power respectively. - - &amp;amp;#9632; Interactive entertainment features, including AI Karaoke Master, help turn the energy up at any gathering, making... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358999</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>Waste Energy Provides Shareholder Update; Reaffirms Plan to Regain SEC Reporting Compliance and Advance Toward Commercial Operations</v>
+        <v>Blink Launches EnergyConnect, Helping EV Charging Sites Maximize Existing Power Capacity and Reduce Operating Costs</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C640" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D640" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, Energy, Automotive</v>
       </c>
       <c r="E640" t="str">
-        <v>https://www.newswire.com/news/waste-energy-provides-shareholder-update-reaffirms-plan-to-regain-sec-reporting</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346815/0/en/blink-launches-energyconnect-helping-ev-charging-sites-maximize-existing-power-capacity-and-reduce-operating-costs.html</v>
       </c>
       <c r="F640" t="str">
-        <v>Management Outlines Second Half 2026 Operating Plan, New Revenue Initiatives and September Commissioning Target During Investor Update Call</v>
+        <v>Henderson, NV., Aug. 18, 2026 (GLOBE NEWSWIRE) -- Blink Charging Co. (NASDAQ: BLNK) (“Blink” or the “Company”), a leading global owner, operator, and provider of electric vehicle (EV) charging equipment and services, announced the launch of EnergyConnect, an innovative AI-driven energy management system (EMS) designed to maximize charging capacity within existing electrical infrastructure while providing greater visibility and control over how energy is used within charging sites.</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>LoCI Controls Announces New 8th Generation Measurement Devices with Simplified Maintenance, Enhanced Energy Efficiency, and All-Season Performance for Landfill Operators</v>
+        <v>Shale Gas Market Advances Through Sustainable Production Practices</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C641" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D641" t="str">
         <v>Energy</v>
       </c>
       <c r="E641" t="str">
-        <v>https://www.prnewswire.com/news-releases/loci-controls-announces-new-8th-generation-measurement-devices-with-simplified-maintenance-enhanced-energy-efficiency-and-all-season-performance-for-landfill-operators-302814624.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1767806</v>
       </c>
       <c r="F641" t="str">
-        <v>WAREHAM, Mass., June 30, 2026 /PRNewswire/ -- LoCI Controls today announced the launch of its 8.0 Sentry and Controller devices, the company's most advanced landfill gas collection monitoring and control technology to date. Engineered with direct input from operators in the field, the 8.0...</v>
+        <v>The global Shale Gas Market was valued at USD 92.8 billion in 2025 and is projected to reach USD 143.4 billion by 2033, expanding at a CAGR [read full press release...]</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Start.io Data Reveals the Audiences Powering New York's June Sports ...</v>
+        <v>Save LBI Notifies U.S. Department of Commerce of Intent to Sue for Failure to Protect Critically Endangered North Atlantic Right Whale</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C642" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D642" t="str">
         <v>Energy</v>
       </c>
       <c r="E642" t="str">
-        <v>https://pr-inside.com/start-io-data-reveals-the-audiences-powering-new-york-s-june-sports-r5196241.htm</v>
+        <v>https://www.send2press.com/wire/save-lbi-notifies-u-s-department-of-commerce-of-intent-to-sue-for-failure-to-protect-critically-endangered-north-atlantic-right-whale/</v>
       </c>
       <c r="F642" t="str">
-        <v>(PR-inside.com) New Start.io analysis reveals how fans, travelers, bettors, and mobile-first audiences are shaping New York's Knicks and FIFA World Cup moment. NEW YORK, NY / ACCESS Newswire / June 30, 2026 / June has turned New York into one of the hottest sports markets in the world, with Knicks championship energy colliding with FIFA World Cup matches in the New York market. Start.io's latest analysis identifies the audiences driving the moment: local fans, inbound travelers, sports app users, gambling-app audiences, and mobile-first consumers engaging with live sports across screens, apps, and real-world movement. Start.io's analysis found that, despite the fervor around the ..</v>
+        <v>LONG BEACH ISLAND, N.J., Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- Save Long Beach Island (Save LBI), a grassroots organization dedicated to sound energy policies and preserving our shore and ocean environment, filed a Notice of Intent on August 9 to sue the U.S. Department of Commerce (DOC) for failure to protect the primary historical migration corridor of the critically endangered North Atlantic right whale (NARW).</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>Flux Power Releases SkyEMS® 3.0, Transforming Fleet Data with AI-Powered Insights and Personalized Dashboards</v>
+        <v>Applied Energetics Selected for Department of the Air Force Strategic ...</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C643" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D643" t="str">
-        <v>Finance, AI, Healthcare, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E643" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319830/24114/en/Flux-Power-Releases-SkyEMS-3-0-Transforming-Fleet-Data-with-AI-Powered-Insights-and-Personalized-Dashboards.html</v>
+        <v>https://pr-inside.com/applied-energetics-selected-for-department-of-the-air-force-strategic-r5213549.htm</v>
       </c>
       <c r="F643" t="str">
-        <v>With customizable AI-powered dashboards, predictive battery health insights, and real-time alerts, SkyEMS 3.0 transforms fleet data into a strategic asset, helping customers optimize operations while strengthening Flux Power's intelligent energy ecosystem. With customizable AI-powered dashboards, predictive battery health insights, and real-time alerts, SkyEMS 3.0 transforms fleet data into a strategic asset, helping customers optimize operations while strengthening Flux Power's intelligent energy ecosystem.</v>
+        <v>(PR-inside.com) TUCSON, AZ / ACCESS Newswire / August 18, 2026 / Applied Energetics, Inc. (OTCQB:AERG), a leader in ultrashort pulse laser and directed energy technologies, today announced Applied Energetics has been selected for a Strategic Funding Increase (STRATFI) opportunity by AFWERX, the innovation arm of the Department of the Air Force and a directorate within the Air Force Research Laboratory, with potential funding of up to $4 million and additional potential funding of up to $4 million in matching funding from the sponsor, the Air National Guard. The initiative is open to small businesses with Phase II contracts awarded within the ..</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>Greenpeace unfolds massive anti-Trump banner ahead of US 250th celebration in Brussels</v>
+        <v>The Ultimate Human-AI Collaboration: Using AI Data Models to Map Unresolved Roadblocks in the Female Anatomy of Pleasure</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C644" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D644" t="str">
-        <v>Energy</v>
+        <v>AI, Healthcare, Energy, Media</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356947</v>
+        <v>https://www.send2press.com/wire/the-ultimate-human-ai-collaboration-using-ai-data-models-to-map-unresolved-roadblocks-in-the-female-anatomy-of-pleasure/</v>
       </c>
       <c r="F644" t="str">
-        <v>Six Greenpeace Belgium activists unrolled a massive banner in Brussels&amp;#39;s historic Grand Place square, ahead of a celebration of the United States&amp;#39; 250th anniversary in the EU capital. The 600-square-metre banner read &amp;#8220;War. Greed. Energy Crisis. What&amp;#39;s there to celebrate?&amp;#8221; condemning using the occasion to promote Trump&amp;#39;s political and corporate agenda. - - John Noel, Campaigner, Greenpeace International said: &amp;#8220;Read the room: this lavish celebration is utterly misplaced. Trump is waging war... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356947</v>
+        <v>SAN FRANCISCO, Calif., Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- While the daily news cycle is dominated by fears of artificial intelligence replacing human jobs, hacking our passwords, gobbling the world's energy to feed polluting data centers, and disrupting global infrastructures, a groundbreaking independent research project is demonstrating that AI can also be a powerful force for good. The AzurevaAI Research Collective has successfully utilized a multi-LLM (Large Language Model) framework to solve a 5,000-year-old biological mystery, delivering a massive victory for human wellness and female anatomical science. (MATURE)</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Plenitude strengthens its presence in Spain with the start of production at the 220 MW Villarino solar park</v>
+        <v>ENGIE and QTS Strengthen Renewable Energy Partnership in Texas with ABEI Energy's Lubio Solar Project</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C645" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D645" t="str">
         <v>Energy</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356944</v>
+        <v>https://www.prnewswire.com/news-releases/engie-and-qts-strengthen-renewable-energy-partnership-in-texas-with-abei-energys-lubio-solar-project-302853347.html</v>
       </c>
       <c r="F645" t="str">
-        <v>Plenitude announces the start of production at its Villarino photovoltaic plant, located in the municipality of Villarino de los Aires, in Salamanca (Castilla y Le�n, Spain), with an installed capacity of 220 MW. The inauguration took place in the presence of Plenitude&amp;#39;s CEO, Stefano Goberti. - - The project consists of a single solar park covering approximately 286 hectares and includes more than 365,000 bifacial modules. The plant is expected to reach an estimated annual production of ove... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356944</v>
+        <v>HOUSTON, Aug. 18, 2026 /PRNewswire/ -- ENGIE today announced a 48 MWac solar power purchase agreement (PPA) with QTS to supply renewable energy to the company's data center operations in Irving, Texas. The agreement was executed in parallel with a long-term PPA between ENGIE and ABEI...</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Data Center Power Coalition Launches to Accelerate Speed-to-Power for ...</v>
+        <v>Protium Clean Energy Corp. Closes Agreement to Acquire Emma and Ten O'clock Property and Grants Options and RSUs</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C646" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D646" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E646" t="str">
-        <v>https://pr-inside.com/data-center-power-coalition-launches-to-accelerate-speed-to-power-for-r5196220.htm</v>
+        <v>https://www.newsfilecorp.com/release/309970/Protium-Clean-Energy-Corp.-Closes-Agreement-to-Acquire-Emma-and-Ten-Oclock-Property-and-Grants-Options-and-RSUs</v>
       </c>
       <c r="F646" t="str">
-        <v>(PR-inside.com) With 12 initial vetted energy partners, the Coalition makes power co-development the fastest path to scaling AI compute - bringing capacity online in months, not years. SAN FRANCISCO, CA / ACCESS Newswire / June 30, 2026 / The Sijbrandij Foundationtoday launched the Data Center Power Coalition. With an initial group of 12 vetted energy partners, the Coalition advances power co-development - planning power alongside compute from the start - as the fastest path to scaling AI. By pairing solar-and-storage centric on-site power development and embedded load flexibility with accelerated grid interconnection, the Coalition accelerates speed-to-power, bringing firm compute load online in months, ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 18, 2026) - Protium Clean Energy Corp. (CSE: GRUV) (the "Company") announces that it has closed its previously announced property purchase and sale agreement (the "Acquisition Agreement") with the beneficial owners (the "Sellers") of the Emma Prospect and the Ten O'clock Mine (see press release dated June 5, 2026).Under the terms of the Acquisition Agreement the Company made a $200,000 payment and issued 10,000,000 common shares at a deemed price of .20...</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>New MySolArk v2 App Simplifies Home Energy Management and Virtual Power ...</v>
+        <v>NANO Nuclear and Quadrant Nuclear Industries Sign Memorandum of Understanding to Advance Domestic HALEU Fuel Supply</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C647" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D647" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E647" t="str">
-        <v>https://pr-inside.com/new-mysolark-v2-app-simplifies-home-energy-management-and-virtual-power-r5196219.htm</v>
+        <v>https://www.newsfilecorp.com/release/310223/NANO-Nuclear-and-Quadrant-Nuclear-Industries-Sign-Memorandum-of-Understanding-to-Advance-Domestic-HALEU-Fuel-Supply</v>
       </c>
       <c r="F647" t="str">
-        <v>(PR-inside.com) ALLEN, TX / ACCESS Newswire / June 30, 2026 / Sol-Ark announced the release of MySolArk v2 (MSAv2), the latest version of its monitoring and energy management platform. The updated application leverages Sol-Ark's proprietary, US-based cloud and mobile application development and introduces faster performance, improved system visibility, and a redesigned user experience. It adds new features that allows eligible users to enroll in Virtual Power Plant (VPP) programs directly from the app. The launch of MSAv2 expands the connection between distributed energy systems and grid services, making it easier for customers to participate in utility and energy aggregation programs while maintaining ..</v>
+        <v>New York, New York and Boston, Massachusetts--(Newsfile Corp. - August 18, 2026) - NANO Nuclear Energy Inc. (NASDAQ: NNE) ("NANO Nuclear" or "the Company"), a leading advanced nuclear micro modular reactor and technology company focused on developing clean energy solutions, and Quadrant Nuclear Industries, Inc. (QNI), a developer of integrated nuclear fuel cycle capabilities, today announced they have entered into a memorandum of understanding (MoU) establishing a non-binding framework for...</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>New MySolArk v2 App Simplifies Home Energy Management and Virtual Power Plant Participation</v>
+        <v>SAPPHIRE LENSES &amp;amp; WINDOWS PROTECT SENSITIVE ELECTRO-OPTICAL SYSTEMS</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C648" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D648" t="str">
         <v>Energy</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.newswire.com/news/new-mysolark-v2-app-simplifies-home-energy-management-and-virtual-22808097</v>
+        <v>https://www.prnewswire.com/news-releases/sapphire-lenses--windows-protect-sensitive-electro-optical-systems-302853389.html</v>
       </c>
       <c r="F648" t="str">
-        <v/>
+        <v>PROVIDENCE, R.I., Aug. 18, 2026 /PRNewswire/ -- Meller Optics, Inc. has introduced custom fabricated sapphire lenses, windows, and prisms that are robust and operate over a wide optical transmission range for use in directed energy laser weapons and other military vision systems. Meller...</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>True Solar Rebrands as True Energy Systems to Reflect Expanded Energy Solutions Mission</v>
+        <v>XCF Global (NASDAQ:SAFX) Achieves Commercial Velocity: Converts Production ...</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C649" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D649" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.prnewswire.com/news-releases/true-solar-rebrands-as-true-energy-systems-to-reflect-expanded-energy-solutions-mission-302814404.html</v>
+        <v>https://pr-inside.com/xcf-global-nasdaq-safx-achieves-commercial-velocity-converts-production-r5213542.htm</v>
       </c>
       <c r="F649" t="str">
-        <v>TIFFIN, Iowa, June 30, 2026 /PRNewswire/ --True Solar, a trusted local provider of solar energy solutions, is proud to announce its official rebrand to True Energy Systems — a name that better reflects the company's expanded capabilities and long-term vision for helping customers take...</v>
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / August 18, 2026 /XCF Global, Inc. (NASDAQ:SAFX) ("XCF" or the "Company"), an emerging U.S.-based producer of renewable diesel and sustainable aviation fuel (SAF), today announced a key operational and revenue-generating milestone: its flagship New Rise Renewables Reno facility is actively delivering approximately 55,000 gallons of renewable diesel per day to the market. Outbound transport of renewable diesel marks the shift from commissioning to active commercial deliveries and revenue realization. It is the first sale of its kind for XCF since the Reno facility came back online, successfully turning production into real revenue. The Company is ..</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>WattCycle Concludes Intersolar Europe 2026 with Strong Engagement Around LiFePO4 and Next-Generation Energy Storage Solutions</v>
+        <v>SoCalGas Program Provides More Than $10 Million in Energy Efficiency Upgrades to Schools and Local Governments</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C650" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D650" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E650" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/wattcycle-concludes-intersolar-europe-2026-with-strong-engagement-around-lifepo4-and-nextgeneration-energy-storage-solutions/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/socalgas-program-provides-more-than-10-million-in-energy-efficiency-upgrades-to-schools-and-local-governments-302853384.html</v>
       </c>
       <c r="F650" t="str">
-        <v/>
+        <v>LOS ANGELES, Aug. 18, 2026 /PRNewswire/ -- Southern California Gas Co. (SoCalGas), a subsidiary of Sempra (NYSE: SRE), announced today that schools, local governments, and other public-sector facilities received more than $10 million in no-cost energy efficiency upgrades through the...</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>Vision Marine Technologies (NASDAQ: VMAR) Has Built the Complete Platform To Scale Electric Recreational Boating With Manufacturing, Distribution And Commercial Execution Now In Place</v>
+        <v>XCF Global (NASDAQ:SAFX) Achieves Commercial Velocity: Converts Production into Sales, Shipping 55,000 Gallons of Renewable Diesel Daily</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C651" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D651" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.newmediawire.com/news/vision-marine-technologies-nasdaq-vmar-has-built-the-complete-platform-to-scale-electric-recreational-boating-with-manufacturing-distribution-and-commercial-execution-now-in-place-7087425</v>
+        <v>https://www.newswire.com/news/xcf-global-nasdaq-safx-achieves-commercial-velocity-converts-production-into</v>
       </c>
       <c r="F651" t="str">
-        <v>By Meg Flippin, Benzinga The recreational boating industry is undergoing one of its most significant transformations in decades as electrification reshapes the future of marine transportation. Unlike many land-based electric applications, electric boating requires a purpose-built approach to propulsion, high-voltage energy storage, thermal management, power electronics, digital controls and marine safety systems - all engineered to perform reliably in a demanding on-water environment. DETROIT, MICHIGAN - June 30, 2026 ( NEWMEDIAWIRE ) - Electric boats are increasingly addressing long-standing boating challenges through quieter operation, reduced routine mechanical maintenance, no exhaust emissions at the point of use and a different on-water experience. But the larger commercial opportunit</v>
+        <v>XCF Global is delivering 55,000 gallons of renewable diesel daily from its New Rise Reno facility, marking active commercial sales and revenue generation.</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>UNice Hair Celebrates Juneteenth with Women's Wrestling Event Showcasing Bye-Bye Slip™ Wig Collection</v>
+        <v>Future of energy transitions: an interview with Claudio Descalzi</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C652" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D652" t="str">
         <v>Energy</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356921</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765885</v>
       </c>
       <c r="F652" t="str">
-        <v>UNice Hair, a global leader in premium human hair wigs and hair bundles, recently celebrated Juneteenth through a collaboration with GG750, hosting a women&amp;#39;s professional wrestling event that showcased the performance of its Bye-Bye Slip&amp;#8482; Wig Collection while honoring the strength, confidence, and resilience of women in sports entertainment. - - The event brought together female professional wrestlers, creators, and community members and their families in a high-energy environment t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356921</v>
+        <v>LONDON, England, 2026-08-18 — /EPR Network/ — In an interview with “Il Sole 24 Ore”, subsequently highlighted by “Bloomberg”, Eni CEO Claudio Descalzi urged a [read full press release...]</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Eos Energy Announces Updated Terms for Rights Offering</v>
+        <v>INHE Group Debuts at Co-located Kenya Expos: Customized Solar+Storage Solutions for Reliable Power Across Africa</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C653" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D653" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E653" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319575/0/en/Eos-Energy-Announces-Updated-Terms-for-Rights-Offering.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765832</v>
       </c>
       <c r="F653" t="str">
-        <v>EDISON, N.J., June 30, 2026 (GLOBE NEWSWIRE) -- Eos Energy Enterprises, Inc. (NASDAQ: EOSE) ("Eos" or the “Company”), America’s leading innovator in designing, manufacturing, and providing zinc-based long duration energy storage (LDES) systems sourced and manufactured in the United States, today announced certain updated terms of a distribution (the "Rights Distribution") of subscription rights to holders of its common stock and holders of its warrants to purchase common stock issued on April 14, 2023, May 17, 2023, December 19, 2023 and November 21, 2025 (collectively, “Eligible Holders”) to acquire shares of the Company’s common stock and warrants to purchase shares of the Company’s common stock in a rights offering to fund the Company’s previously announced capital contribution in the F</v>
+        <v>Nairobi, Kenya, 2026-08-18 — /EPR Network/ — The 13th Power &amp;#38; Energy Africa and Solar Kenya Exhibition, East Africa’s premier energy events, were held at the [read full press release...]</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>Risen Energy podpisuje umowy z europejskimi partnerami podczas targów Intersolar Europe, aby przyspieszyć ekspansję w Europie</v>
+        <v>Benton and Metals Creek Complete Hydrogen-Helium Soil Gas Sampling at Smoking Gun and Parson's Pond in Newfoundland, Acquire Additional Claims</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C654" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D654" t="str">
         <v>Energy</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-podpisuje-umowy-z-europejskimi-partnerami-podczas-targow-intersolar-europe-aby-przyspieszy-ekspansj-w-europie-302814492.html</v>
+        <v>https://www.newsfilecorp.com/release/310222/Benton-and-Metals-Creek-Complete-HydrogenHelium-Soil-Gas-Sampling-at-Smoking-Gun-and-Parsons-Pond-in-Newfoundland-Acquire-Additional-Claims</v>
       </c>
       <c r="F654" t="str">
-        <v>MONACHIUM, 30 czerwca 2026 r. /PRNewswire/ -- podczas niedawno zakończonych targów Intersolar Europe 2026 w Monachium firma Risen Energy podpisała umowę dystrybucyjną na pełną ofertę produktów do magazynowania energii ze swoim kluczowym partnerem w Polsce, MyChinaPal, umacniając trwające...</v>
+        <v>Thunder Bay, Ontario--(Newsfile Corp. - August 18, 2026) - Benton Resources Inc. (TSXV: BEX) ("Benton") and Metals Creek Resources Corp. (TSXV: MEK) (OTC Pink: MCREF) (FSE: M1C1) ("Metals Creek") (Benton and Metals Creek collectively referred to as the "Companies") are pleased to announce that they have entered into a purchase agreement (the "Purchase Agreement") with G2B Gold ("G2B"), an arms-length party, whereby the Companies will jointly acquire a 100% interest in 2 mineral licenses...</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>Eos Announces Pricing of Registered Direct Offering of Common Stock and Warrants to Fund Investment in Frontier Power USA</v>
+        <v>Exacter Appoints Electric Utility Industry Veteran Brad Johnson to Support Company’s Continued Growth</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C655" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D655" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319573/0/en/Eos-Announces-Pricing-of-Registered-Direct-Offering-of-Common-Stock-and-Warrants-to-Fund-Investment-in-Frontier-Power-USA.html</v>
+        <v>https://finance.yahoo.com/energy/articles/exacter-appoints-electric-utility-industry-113000754.html</v>
       </c>
       <c r="F655" t="str">
-        <v>EDISON, N.J., June 30, 2026 (GLOBE NEWSWIRE) -- Eos Energy Enterprises, Inc. (NASDAQ: EOSE) (“Eos” or the “Company”) today announced the pricing of a registered direct offering (the “Offering”) to Hudson Bay Capital Management of 13,683,634 shares of our common stock, par value $0.0001 per share, and 6,004,378 warrants, each warrant to purchase one share of common stock at an exercise price of $5.481 per share. Each share of common stock is being offered and sold together with 0.4388 of an accompanying Warrant at an aggregate offering price of $5.481. The Offering is being made pursuant to the Securities Act of 1933, as amended (the “Securities Act”). The Offering is expected to close on July 1, 2026, subject to customary closing conditions.</v>
+        <v>COLUMBUS, Ohio, August 18, 2026--EXACTER®, Inc., a leader in predictive grid reliability and asset intelligence, today announced that Brad Johnson has joined the company as Industry Executive, Electric Utilities.</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>Risen Energy firma acuerdos con socios europeos en Intersolar Europe para acelerar su expansión europea</v>
+        <v>AAEON’s 2026 Customer Satisfaction Survey Prize Winner Announced!</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C656" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D656" t="str">
-        <v>Energy</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-firma-acuerdos-con-socios-europeos-en-intersolar-europe-para-acelerar-su-expansion-europea-302814486.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765824</v>
       </c>
       <c r="F656" t="str">
-        <v>-Risen Energy firma acuerdos con varios socios europeos en Intersolar Europe para acelerar su expansión europea MUNICH, 30 de junio de 2026 /PRNewswire/ -- Recientemente, en Intersolar Europe 2026 en Múnich, Risen Energy firmó formalmente un acuerdo de distribución para toda su gama de...</v>
+        <v>Following another year of excellent feedback, one lucky AAEON customer will receive the survey’s grand prize as part of their order. Taipei, Taiwan, 2026-08-18 — [read full press release...]</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Storage Helps Capture 5-Year Low Natural Gas Prices, Supporting More Stable Energy Costs for SoCalGas and SDG&amp;amp;E Customers</v>
+        <v>Nissan Formula E Team ends Season 12 with double points in London</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C657" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D657" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.prnewswire.com/news-releases/storage-helps-capture-5-year-low-natural-gas-prices-supporting-more-stable-energy-costs-for-socalgas-and-sdge-customers-302813973.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358996</v>
       </c>
       <c r="F657" t="str">
-        <v>LOS ANGELES, June 30, 2026 /PRNewswire/ -- Southern California Gas Co. (SoCalGas), a subsidiary of Sempra (NYSE: SRE), today announced that the cost the company pays for natural gas on behalf of residential and small business customers across the SoCalGas and San Diego Gas &amp; Electric...</v>
+        <v>Nissan Formula E Team secured points in both races during the final weekend of the 2025/26 ABB FIA Formula E World Championship. Oliver Rowland scored in the two events across the weekend, while Norman Nato recorded a top-10 finish in Sunday&amp;#39;s season finale, bringing the campaign and the GEN3 era to a close. Round 16 During Round 16 on Saturday, both Rowland and Nato were unable to progress to the Duels from their respective qualifying groups, lining up 13th and 16th on the grid. - - In t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358996</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Risen Energy uzavřela Intersolar Europe smlouvy s evropskými partnery s cílem urychlit expanzi na trhu</v>
+        <v>August 24, 2026 Deadline Approaching: Join Class Action Against First ...</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C658" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D658" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-uzavela-intersolar-europe-smlouvy-s-evropskymi-partnery-s-cilem-urychlit-expanzi-na-trhu-302814474.html</v>
+        <v>https://pr-inside.com/august-24-2026-deadline-approaching-join-class-action-against-first-r5213533.htm</v>
       </c>
       <c r="F658" t="str">
-        <v>MNICHOV, 30. června 2026 /PRNewswire/ -- Společnost Risen Energy na veletrhu Intersolar Europe 2026 v Mnichově oficiálně podepsala se svým klíčovým polským partnerem, společností MyChinaPal, distribuční smlouvu na celý sortiment produktů pro ukládání energie , čímž stvrdila své dvouleté...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 18, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>One World Products, Inc. and Los Gatos Tomato Products Announce Proposed Strategic Collaboration to Expand AgriBlend™ and Accelerate Sustainable Materials Innovation</v>
+        <v>BTU INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLCReminds Investors ...</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C659" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D659" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.newmediawire.com/news/one-world-products-inc-and-los-gatos-tomato-products-announce-proposed-strategic-collaboration-to-expand-agriblend-tm-and-accelerate-sustainable-materials-innovation-7087423</v>
+        <v>https://pr-inside.com/btu-investor-alert-bronstein-gewirtz-and-grossman-llcreminds-investors-r5213510.htm</v>
       </c>
       <c r="F659" t="str">
-        <v>Companies Intend to Develop Next-Generation Engineered Materials Utilizing Renewable Agricultural Feedstocks Across Multiple Commercial Markets TROY, MI and HURON, CA - June 30, 2026 ( NEWMEDIAWIRE ) - One World Products, Inc. (OTCQB: OWPC) (www.oneworldproducts.com) (the “Company”), an advanced sustainable materials company, and Los Gatos Tomato Products, one of California’s leading tomato processors, today announced their intention to enter into a strategic collaboration to expand AgriBlend™, the Company’s agricultural biomaterials platform, through the development of advanced engineered materials utilizing renewable agricultural feedstocks. The companies have agreed in principle to establish a strategic joint venture that combines Los Gatos Tomato Products agricultural expertise, renewa</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 18, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>Eos Energy Enterprises, Inc. Announces Proposed Registered Direct Offering of Common Stock and Warrants to Fund Investment in Frontier Power USA</v>
+        <v>FSLR INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLCReminds Shareholders ...</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C660" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D660" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319500/0/en/Eos-Energy-Enterprises-Inc-Announces-Proposed-Registered-Direct-Offering-of-Common-Stock-and-Warrants-to-Fund-Investment-in-Frontier-Power-USA.html</v>
+        <v>https://pr-inside.com/fslr-investor-alert-bronstein-gewirtz-and-grossman-llcreminds-shareholders-r5213508.htm</v>
       </c>
       <c r="F660" t="str">
-        <v>EDISON, N.J., June 30, 2026 (GLOBE NEWSWIRE) -- Eos Energy Enterprises, Inc. (NASDAQ: EOSE) (“Eos” or the “Company”) today announced that it has commenced a registered direct offering (the “Offering”) of common stock and warrants. The Offering is being made pursuant to the Securities Act of 1933, as amended (the “Securities Act”). The Offering is subject to market and other conditions, and there can be no assurance as to whether or when the Offering may be completed, if at all, or as to the actual size or terms of the Offering.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 18, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>Step Into INHE’s Inverter Manufacturing Base: Decoding Its Core Strengths and Meticulous Craftsmanship</v>
+        <v>CoinShares Renames WGMI as "Bitcoin Mining and Digital Power ETF," Reflecting the Convergence of Bitcoin Mining and AI Infrastructure</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C661" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D661" t="str">
-        <v>Energy</v>
+        <v>Finance, Crypto, AI, Energy</v>
       </c>
       <c r="E661" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761057</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346679/0/en/coinshares-renames-wgmi-as-bitcoin-mining-and-digital-power-etf-reflecting-the-convergence-of-bitcoin-mining-and-ai-infrastructure.html</v>
       </c>
       <c r="F661" t="str">
-        <v>Shenzhen, China, 2026-06-30 — /EPR Network/ — As competition intensifies across the global new energy industry, in-house R&amp;#38;D and smart manufacturing, comprehensive quality control and [read full press release...]</v>
+        <v>Strategy update positions WGMI to capture the build-out of the energy and compute backbone behind bitcoin and artificial intelligence, anchored in the listed bitcoin miners that already operate it.</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>Softaken’s New Browser-Based JWT Decoder Lets Developers Inspect Tokens Without Sending Data Anywhere</v>
+        <v>Graphene Market Expansion Creates New Energy Storage Opportunities</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C662" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D662" t="str">
-        <v>Crypto, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E662" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760876</v>
+        <v>https://express-press-release.net/news/2026/08/18/1767706</v>
       </c>
       <c r="F662" t="str">
-        <v>Hamburg, Germany, 2026-06-30 — /EPR Network/ — Softaken introduces a free JWT Decoder as a part of Softaken Online Document Toolkit to offer developers an [read full press release...]</v>
+        <v>The global Graphene Market was valued at USD 341.4 million in 2025 and is projected to reach USD 4,569.9 million by 2033, registering a CAGR of 39.0% [read full press release...]</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>Save 30% on Welding Courses with Kangaroo Training Institute’s Limited-Time Offer</v>
+        <v>Kangaroo Training Institute Partners with Weld Australia for Welding Certification Training</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C663" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D663" t="str">
         <v>Energy, Education</v>
       </c>
       <c r="E663" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760873</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765623</v>
       </c>
       <c r="F663" t="str">
-        <v>Brisbane City, Australia, 2026-06-30 — /EPR Network/ — Kangaroo Training Institute has announced a series of limited-time promotions designed to make nationally recognised trade and [read full press release...]</v>
+        <v>Brisbane City, Australia, 2026-08-18 — /EPR Network/ — Kangaroo Training Institute is proud to announce a strategic partnership with Weld Australia, strengthening access to high-quality [read full press release...]</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Why Are Wind Farms Turning to LiDAR Laser’s Wind Lidar Tech?</v>
+        <v>Comprehensive Guide to Humidity Control Systems for Various Sectors in Pakistan</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C664" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D664" t="str">
-        <v>Energy</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E664" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760848</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765598</v>
       </c>
       <c r="F664" t="str">
-        <v>Hangzhou City, China, 2026-06-30 — /EPR Network/ — As wind energy projects strive for greater efficiency and reliability, advanced remote sensing technologies are becoming essential [read full press release...]</v>
+        <v>Lahore, Pakistan, 2026-08-18 — /EPR Network/ — Indoor air quality is not only about temperature. Humidity also plays a major role in comfort, product safety, equipment [read full press release...]</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>The solar street lighting project in Dingzhou City, Baoding, Hebei Province, has been successfully completed</v>
+        <v>Securities Lawsuit Alert: Peabody Energy Corporation (BTU) - Contact ...</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C665" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D665" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E665" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760837</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-peabody-energy-corporation-btu-contact-r5213497.htm</v>
       </c>
       <c r="F665" t="str">
-        <v>Dingzhou City, China, 2026-06-30 — /EPR Network/ — As night falls and the lights come on, 160 brand-new solar streetlights illuminate the seven north-south main [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 18, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Double Glazing Kent: A Complete Guide to Energy-Efficient Windows and Doors</v>
+        <v>Why Off-Grid Solar-Powered Street Lights Are the Smart Choice for Remote Areas!</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C666" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D666" t="str">
         <v>Energy</v>
       </c>
       <c r="E666" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760832</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765459</v>
       </c>
       <c r="F666" t="str">
-        <v>Kent, UK, 2026-06-30 — /EPR Network/ — Choosing double glazing Kent is one of the most effective ways to improve the comfort, security, and energy efficiency [read full press release...]</v>
+        <v>Shenzhen, China, 2026-08-18 — /EPR Network/ — With energy access and infrastructure equity emerging as crucial challenges around the globe, Shenzhen Sungreat Energy Technology Co., [read full press release...]</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>Greenhouse Solar Control Announces Reliable Home Window Tinting Services for Houston, TX</v>
+        <v>Magellan Copper and Gold Corp Subsidiary Magellan Energy Corp Enters ...</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C667" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D667" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E667" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761102</v>
+        <v>https://pr-inside.com/magellan-copper-and-gold-corp-subsidiary-magellan-energy-corp-enters-r5213489.htm</v>
       </c>
       <c r="F667" t="str">
-        <v>Houston, United States, 2026-06-30 — /EPR Network/ — Greenhouse Solar Control is pleased to announce its trusted home window tinting houston tx services for local [read full press release...]</v>
+        <v>(PR-inside.com) WALLACE, ID / ACCESS Newswire / August 18, 2026 / Magellan Copper &amp; Gold Corp. (OTCID:MAGE) ("Magellan" or the "Company") is pleased to announce that the company's wholly owned subsidiary Magellan Energy Corp. has entered a Letter of Intent to acquire Ramm Power Group. Upon closing of the acquisition, the combined companies will be pursuing brownfield development opportunities in the energy production and storage markets. Ramm Power Group was formed in 2018 to pursue pump storage facilities specifically to provide storage solutions for solar, wind and nuclear as well as other traditional power generation sources. For more info visit www.rammpowergroup.com With the ..</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>StarCharge Secures 3.5GWh in Energy Storage Agreements at EES Europe, Accelerating Global Expansion</v>
+        <v>SHINE Joins GE Vernova-Led ARPA-E Project to Modernize Nuclear Material Accountability in Fuel Recycling</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C668" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D668" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E668" t="str">
-        <v>https://www.prnewswire.com/news-releases/starcharge-secures-3-5gwh-in-energy-storage-agreements-at-ees-europe-accelerating-global-expansion-302814321.html</v>
+        <v>https://www.prnewswire.com/news-releases/shine-joins-ge-vernova-led-arpa-e-project-to-modernize-nuclear-material-accountability-in-fuel-recycling-302853479.html</v>
       </c>
       <c r="F668" t="str">
-        <v>MUNICH, June 30, 2026 /PRNewswire/ -- StarCharge, a leading global provider of smart energy solutions, announced the signing of strategic energy storage agreements totaling nearly 3.5 GWh during The Smarter E Europe exhibition in Munich. The partnerships, established with key energy...</v>
+        <v>JANESVILLE, Wis., Aug. 18, 2026 /PRNewswire/ -- As U.S. nuclear fuel recycling moves toward commercial reality, SHINE, a fusion energy company with a platform serving the nuclear fuel recycling market, is working with GE Vernova on a project to develop a modernized and more efficient...</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Monster Energy's BMX, Moto X, and Skateboard Athletes Claim Gold Medals and Create Action Sports History at X Games Sacramento 2026</v>
+        <v>SHINE to Support Argonne National Lab and Case Western Reserve University on High-Throughput Separation Technology to Advance Nuclear Fuel Recycling</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C669" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D669" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy, Education</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.prnewswire.com/news-releases/monster-energys-bmx-moto-x-and-skateboard-athletes-claim-gold-medals-and-create-action-sports-history-at-x-games-sacramento-2026-302814032.html</v>
+        <v>https://www.prnewswire.com/news-releases/shine-to-support-argonne-national-lab-and-case-western-reserve-university-on-high-throughput-separation-technology-to-advance-nuclear-fuel-recycling-302853463.html</v>
       </c>
       <c r="F669" t="str">
-        <v>Monster Energy Team Claims Total of 24 Medals (7 Gold, 7 Silver, 10 Bronze) at Inaugural Event of MoonPay X Games League (XGL) Women's Skateboard Park: 16-Year-Old Arisa Trew from Australia Claims Gold, Monster Army's Raicca Ventura from Brazil Takes Bronze Moto X Best Whip: 30-Year-Old...</v>
+        <v>JANESVILLE, Wis., Aug. 18, 2026 /PRNewswire/ -- SHINE, a fusion energy company with a platform serving the nuclear fuel recycling market, is collaborating with the Department of Energy's Argonne National Laboratory and Case Western Reserve University to apply chemical separation...</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Statkraft adds first wind project to its renewable portfolio in Peru</v>
+        <v>Vacuna Battery Expands Reliable Lithium Inverter Battery Solutions for Modern Homes and Businesses</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C670" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D670" t="str">
-        <v>Energy</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E670" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319432/0/en/Statkraft-adds-first-wind-project-to-its-renewable-portfolio-in-Peru.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765069</v>
       </c>
       <c r="F670" t="str">
-        <v xml:space="preserve">(Oslo/Lima, 30 June 2026) – Statkraft, Europe’s largest generator of renewable energy, is expanding its renewable energy portfolio in Peru with the construction of the high-performing 72 MW Emma wind project in Piura. The project marks Statkraft’s first investment in wind power in the country and strengthens the company’s position as a diversified renewable energy producer in Peru. Located in Piura in northern Peru, Emma benefits from exceptionally strong and stable wind conditions. The project is expected to have an annual energy production of 325 GWh and achieve capacity factors above 50 percent, placing it among high-performing wind projects and contributing to competitive renewable energy supply for customers in the Peruvian market. “The Emma wind project has a great potential, and it </v>
+        <v>Meerut, Uttar Pradesh, 2026-08-18 — /EPR Network/ — Electricity has become an essential part of everyday life. Whether it is working from home, running a retail [read full press release...]</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Envision Energy et Elements Green s'associent dans le cadre du projet Stadorf BESS de 1 600 MWh afin de développer les systèmes énergétiques de demain en Allemagne</v>
+        <v>China’s Grip on the Electric Vehicle Battery Recycling Market</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C671" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D671" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-et-elements-green-sassocient-dans-le-cadre-du-projet-stadorf-bess-de-1-600-mwh-afin-de-developper-les-systemes-energetiques-de-demain-en-allemagne-302814222.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1767608</v>
       </c>
       <c r="F671" t="str">
-        <v>MUNICH, 30 juin 2026 /PRNewswire/ -- Envision Energy, leader mondial dans le domaine des technologies vertes, s'est associée à Elements Green, une entreprise internationale spécialisée dans les solutions d'énergie renouvelable, pour mettre en œuvre le projet de système de stockage...</v>
-[...2 lines deleted...]
-    <row r="672">
+        <v>Every EV on the road today is running on a battery with a shelf life &amp;#8212; somewhere between 5 and 15 years before it needs [read full press release...]</v>
+      </c>
+    </row>
+    <row r="672" xml:space="preserve">
       <c r="A672" t="str">
-        <v>Final MMT Survey to be Flown on Generation Uranium's Yath Project Kivalliq Region, Nunavut</v>
+        <v>Focus Graphite Chairman Converts Final C$835,000 Loan to Equity at a Premium to Market</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C672" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D672" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E672" t="str">
-        <v>https://www.newmediawire.com/news/final-mmt-survey-to-be-flown-on-generation-uranium-s-yath-project-kivalliq-region-nunavut-7087422</v>
-[...2 lines deleted...]
-        <v>VANCOUVER, BRITISH COLUMBIA - June 30, 2026 ( NEWMEDIAWIRE ) - Generation Uranium Inc. (TSX.V: GEN, OTCQB: GENRF, FRA: W85) (“Generation” or the “Company”) is pleased to announce that Expert Geophysics Ltd. will be flying an MMT survey over the center and Western aspects of the Yath project in the month of July. The company expects this survey to cover the gap in the middle of Generation’s existing MMT coverage as well as some aspects of the west side of the Yath claim block. (see Figure 1 below) The Central Gap Zone is very important to the understanding of the geological trend projecting northwest from the LAC 50 Uranium Deposit located to the south of the Yath project on Atha Energy’s ground*. The Central Gap Zone also encompasses several northeast trending structures that relate to the</v>
+        <v>https://www.acnnewswire.com/press-release/english/109205/</v>
+      </c>
+      <c r="F672" t="str" xml:space="preserve">
+        <v xml:space="preserve">C$0.50-per-share conversion completes longstanding Chairman loan as Focus strengthens its financial position amid growing government and industry support
+OTTAWA, ON, Aug 18, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to announce that Chairman Jeff York, through his holding company JJJY Holdings Inc. ("JJJY Holdings"), has agreed to convert the final C$835,000 outstanding balance of his longstanding loan to the Company into equity at C$0.50 per share.
+Under the proposed transaction, Mr. York will convert C$835,000 into 1,670,000 common shares of Focus at a deemed price of C$0.50 per share, representing an approximately 11% premium to the Company's C$0.45 closing share price on August 17, 2026.
+The financing relationship dates back to 2019 and 2020, when Mr. York, through JJJY Holdings, provided significant capital to support Focus and its ongoing activities. By September 30, 2020, amounts due to JJJY Holdings had reached approximately C$3.05 million. Since that time, the balance has been progressively reduced through a series of previously disclosed settlements and equity conversions. The C$835,000 conversion announced today represents the final outstanding balance of Mr. York's longstanding shareholder loan to the Company.
+The transaction removes the Company's remaining obligation under the longstanding shareholder loan without requiring a cash repayment, preserving capital for its development priorities and further strengthening its financial position.
+"My decision to convert the remaining balance of my loan into equity reflects my continued confidence in Focus Graphite and the progress we are making across the business," said Jeff York, Chairman of Focus Graphite. "With the loan now fully converted into equity, I am further aligning my interests with our shareholders while strengthening the Company's financial position. Focus has made significant progress across its projects, technology and strategic partnerships, supported by growing government investment, and I remain committed to supporting the Company as we move into the next stage of development."
+The conversion also follows new federal support for the Lac Knife Graphite Project ("Lac Knife" or the "Project"). On August 17, 2026, Prime Minister Mark Carney announced major clean-energy and critical-minerals investments and specifically identified Focus Graphite's Lac Knife infrastructure project among the strategic pre-development projects being supported through Natural Resources Canada's ("NRCan") First and Last Mile Fund ("FLMF") 1. The federal announcement highlighted pre-construction work for a new transmission line and road connecting Lac Knife to Hydro-Québec's power grid, supporting the development of graphite supply for battery and energy-storage technologies.
+The final conversion further strengthens Focus's financial profile and preserves capital for its development priorities as the Company advances its Quebec graphite assets, downstream technology and broader commercial strategy.
+Focus continues to advance Lac Knife, its downstream advanced-materials initiatives and broader commercial strategy amid growing government and industry support for secure, resilient North American critical-mineral supply chains.
+The shares-for-debt transaction remains subject to approval by the TSX Venture Exchange.
+About Focus Graphite Advanced Materials Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc. please visit http://www.focusgraphite.com
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite 
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch 
+CEO, Focus Graphite Inc. 
+dhanisch@focusgraphite.com 
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the proposed shares-for-debt transaction involving the conversion of the remaining C$835,000 balance of the longstanding shareholder loan into 1,670,000 common shares of the Company at a deemed price of C$0.50 per share; the anticipated completion of the transaction and receipt of TSX Venture Exchange approval; the expected impact of the transaction on the Company's financial position, capital structure and financial flexibility; the anticipated preservation of capital for the Company's development priorities; the continued advancement and future development of the Lac Knife Graphite Project and the Company's other Quebec graphite assets; the advancement of the Company's downstream processing, purification and advanced-materials initiatives; the Company's broader commercial strategy and potential future commercial opportunities; the continued development of strategic partnerships and government and industry collaboration; the potential benefits of government-supported infrastructure initiatives for the Lac Knife Graphite Project; and the Company's strategy to contribute to the development of secure and resilient North American critical-mineral and advanced graphite supply chains.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+1 https://www.pm.gc.ca/en/news/news-releases/2026/08/17/prime-minister-carney-announces-largest-clean-energy-investment-north
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/310208
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Von der Vision zur Umsetzung: GECC startet die Global Energy Circular Economy Coalition sowie Leitlinien für das zirkuläre Design von Batterien</v>
+        <v>OPC Energy Issues NIS 600 Million of New Series E Bonds</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C673" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D673" t="str">
         <v>Energy</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.prnewswire.com/news-releases/von-der-vision-zur-umsetzung-gecc-startet-die-global-energy-circular-economy-coalition-sowie-leitlinien-fur-das-zirkulare-design-von-batterien-302814153.html</v>
+        <v>https://www.prnewswire.com/news-releases/opc-energy-issues-nis-600-million-of-new-series-e-bonds-302853912.html</v>
       </c>
       <c r="F673" t="str">
-        <v>LONDON, 30. Juni 2026 /PRNewswire/ -- Am 22. Juni kündigten CATL und die Ellen MacArthur Foundation – gemeinsam mit BMW, Renault, Volvo, Google, Xiaomi sowie weiteren Branchenführern und Stakeholdern – auf dem Climate Innovation Forum, der Leitveranstaltung der London Climate Action Week...</v>
+        <v>Long-term financing further supports OPC Energy's growth strategy and investment plans in Israel and the United States The Series E Bonds were issued with an annual coupon of 4.56%, a duration of 7.4 years and an effective spread of 96 basis points TEL AVIV, Israel, Aug. 18, 2026...</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>Notice of Annual and Special Meeting of Shareholders</v>
+        <v>Midas Atlantic Partners, in Partnership With The Najafi Companies, to Acquire Panasonic Industry’s Power and Battery Control Solutions Business in Germany and Slovakia</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C674" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D674" t="str">
         <v>Energy</v>
       </c>
       <c r="E674" t="str">
-        <v>https://pr-inside.com/notice-of-annual-and-special-meeting-of-shareholders-r5196104.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/midas-atlantic-partners-partnership-najafi-080000607.html</v>
       </c>
       <c r="F674" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 30, 2026 / Sintana Energy Inc. (TSX-V:SEI)(AIM:SEI)(OTCQX:SEUSF) announces that the Company's Annual and Special Meeting of Shareholders (the "Meeting") will be held at 10:00 a.m. (EDT) on Thursday, 6 August 2026 at 17 State Street, 4th Floor, New York, NY 10004. At the Meeting, inter alia, resolutions will be proposed to approve the amendments to the Company's equity incentive plan and to the Company's By-Laws. The Management Information Circular and the Notice of the Meeting containing the full resolutions will be posted to shareholders shortly and will be available on the Company's website: https://sintanaenergy.com. For ..</v>
+        <v>LÜNEBURG, Germany, August 18, 2026--Midas Atlantic Partners ("Midas Atlantic"), in partnership with The Najafi Companies, has signed an agreement to acquire the European Power and Battery Control Solutions business (the "Business") of Panasonic Industry Co., Ltd. ("Panasonic Industry"), a subsidiary of Panasonic Holdings Corporation. The transaction comprises certain operations in Germany and Slovakia and is currently expected to close on February 1, 2027, subject to customary closing conditions</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>PrimeStone Capital - Letter to the Board of Directors of Gresham House Energy Storage Fund plc</v>
+        <v>Renewable Energy Market Forecast: Why Storage Could Become More Important Than Generation</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C675" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D675" t="str">
         <v>Energy</v>
       </c>
       <c r="E675" t="str">
-        <v>https://www.prnewswire.com/news-releases/primestone-capital---letter-to-the-board-of-directors-of-gresham-house-energy-storage-fund-plc-302813678.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1767502</v>
       </c>
       <c r="F675" t="str">
-        <v>LONDON, June 30, 2026 /PRNewswire/ -- PrimeStone Capital LLP, a shareholder with a c.7% holding in Gresham House Energy Storage Fund plc, has sent a public letter to the Board of Directors asking the Board to prepare for the launch of a formal sale process in September 2026. You can find...</v>
+        <v>The global renewable energy market was valued at USD 1.6 billion in 2025 and is on track to reach USD 1.9 billion in 2026, before climbing to [read full press release...]</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Dalaman becomes the world's first airport terminal powered entirely by rooftop solar</v>
+        <v>Risen Energy and Ascania Energy Partner on Up to 100 MW Solar and 200 MWh Energy Storage in Ukraine</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C676" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D676" t="str">
         <v>Energy</v>
       </c>
       <c r="E676" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356923</v>
+        <v>https://www.prnewswire.com/news-releases/risen-energy-and-ascania-energy-partner-on-up-to-100-mw-solar-and-200-mwh-energy-storage-in-ukraine-302853470.html</v>
       </c>
       <c r="F676" t="str">
-        <v>Dalaman Airport has reached a major milestone in sustainable aviation, becoming the first airport terminal globally to meet 100% of its electricity demand solely through rooftop solar installations. The completion of Phase 2 of its rooftop solar power project represents a step change in sustainable airport operations and underscores Ferrovial&amp;#39;s strategy to deliver low&amp;amp;#8209;carbon, future&amp;amp;#8209;ready infrastructure at scale. - - The solar installation generates more than 20,000 MWh of renew... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356923</v>
+        <v>NINGHAI, China, Aug. 18, 2026 /PRNewswire/ -- Risen Energy and Ascania Energy have signed two strategic memoranda of understanding (MoUs) to advance solar and energy storage projects in Ukraine. The cooperation framework covers projects of up to 100 MW of solar capacity and 200 MWh of...</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>BUREAU VERITAS - In line with the LEAP | 28 portfolio rotation strategy, Bureau Veritas signs an agreement to sell its Oil &amp; Petrochemicals and Coal Testing and Inspection business</v>
+        <v>Monumental Energy Announces Accepted Bid for the Tirua Point Application Area in New Zealand</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C677" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D677" t="str">
         <v>Energy</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319386/0/en/BUREAU-VERITAS-In-line-with-the-LEAP-28-portfolio-rotation-strategy-Bureau-Veritas-signs-an-agreement-to-sell-its-Oil-Petrochemicals-and-Coal-Testing-and-Inspection-business.html</v>
+        <v>https://finance.yahoo.com/energy/articles/monumental-energy-announces-accepted-bid-070500833.html</v>
       </c>
       <c r="F677" t="str">
-        <v>PRESS RELEASE Courbevoie – June 30, 2026</v>
+        <v>VANCOUVER, British Columbia, August 18, 2026--Monumental Energy Corp. ("*Monumental" or the "Company") (TSXV: MNRG; FSE: ZA6; OTCQB: MNMRF) is pleased to announce that its application for petroleum exploration permit PEP61554, covering the Tirua Point application area in New Zealand’s Taranaki Basin, has been accepted by New Zealand Petroleum &amp; Minerals ("NZPA") and will now proceed to government review.</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>VALLOUREC AWARDED MAJOR CONTRACT BY AZULE ENERGY FOR THE GREATER PAJ OFFSHORE DEVELOPMENT IN ANGOLA</v>
+        <v>SMG Group Unveils Next-Gen Flexible Rolling Mill Production Line for Emerging Steel Markets</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C678" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D678" t="str">
         <v>Energy</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319379/0/en/VALLOUREC-AWARDED-MAJOR-CONTRACT-BY-AZULE-ENERGY-FOR-THE-GREATER-PAJ-OFFSHORE-DEVELOPMENT-IN-ANGOLA.html</v>
+        <v>https://pressreleasenews.org/pressroom/smg-group-unveils-next-gen-flexible-rolling-mill-production-line-for-emerging-steel-markets</v>
       </c>
       <c r="F678" t="str">
-        <v>VALLOUREC AWARDED MAJOR CONTRACT BY AZULE ENERGY FOR THE GREATER PAJ OFFSHORE DEVELOPMENT IN ANGOLA</v>
-[...2 lines deleted...]
-    <row r="679">
+        <v>The turnkey EPC solution integrates adaptable rolling technology with advanced smelting infrastructure to address power grid fluctuations and extreme climate challenges in the Middle East and Africa.</v>
+      </c>
+    </row>
+    <row r="679" xml:space="preserve">
       <c r="A679" t="str">
-        <v>VALLOUREC REMPORTE UN CONTRAT MAJEUR AVEC AZULE ENERGY POUR LE PROJET OFFSHORE GREATER PAJ EN ANGOLA</v>
+        <v>Impression Dahongpao Announces 2026 Interim Results</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C679" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D679" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Energy, Media, Education</v>
       </c>
       <c r="E679" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319379/0/fr/VALLOUREC-REMPORTE-UN-CONTRAT-MAJEUR-AVEC-AZULE-ENERGY-POUR-LE-PROJET-OFFSHORE-GREATER-PAJ-EN-ANGOLA.html</v>
-[...2 lines deleted...]
-        <v>VALLOUREC REMPORTE UN CONTRAT MAJEUR AVEC AZULE ENERGY POUR LE PROJET OFFSHORE GREATER PAJ EN ANGOLA</v>
+        <v>https://www.acnnewswire.com/press-release/english/109194/</v>
+      </c>
+      <c r="F679" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights:
+1.Stable financial foundation and healthy cash flow: Despite the impact of one-off factors such as extreme weather, the Group recorded revenue of RMB47.14 million for the period; net profit attributable to shareholders of the parent company was RMB2.54 million; and net cash flows generated from operating activities reached RMB6.79 million, demonstrating strong self-sustaining cash generation capabilities and sound cash flow position even under adverse conditions.
+2.Short-term disruptions do not impair long-term value; cost fluctuations represent a reasonable transition: The performance volatility during the period mainly stemmed from three uncontrollable or one-off factors: (i) extreme heavy rainfall (total rainfall increased by approximately three times year-on-year) which constrained outdoor performances; (ii) the fading of the inaugural-year concentrated viewing benefits for the "Moonlight Wuyi" project and the rise in depreciation and amortisation costs due to differences in operating cycles; and (iii) changes in cooperation agreements for the cultural tourism town. All these factors are transitional in nature and have not undermined the market appeal of the Group's core IP.
+3.Strategic launch of "Wuyi Guanwu" to unlock diversified growth: During the period, the Group's wholly-owned subsidiary signed the Mount Wuyi Impression Jianzhou Project Operation Investment and Management Cooperation Agreement, with the project tentatively named "Wuyi Guanwu". This project will deeply integrate Wuyi Mountain's local culture with modern immersive experiences, enriching the Group's "day-and-night activity linkage" ecosystem and injecting strong momentum for future development.
+4.Steady progress across three core business segments; Global Offering proceeds empower industrial upgrades: The Group continues to deepen its three core businesses – "shows and performance services", "Impression Cultural Tourism Town" and "Chatang Hotel". Leveraging the proceeds from the Global Offering, the Group is accelerating the iterative upgrade of performance quality, replication of projects in other regions, and diversified business deployment.
+HONG KONG, August 18, 2026 - (ACN Newswire) - Impression Dahongpao Co., Ltd. (HKEX Stock Code: 2695; NEEQ Code: 870608, “Impression Dahongpao” or the “Company”, together with its subsidiaries, the “Group”), a leading large-scale cultural tourism performance and integrated leisure resort service provider in China, is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Period”). In the face of a complex and volatile external environment and extreme weather challenges in the first half of 2026, the Group maintained stable operations in its core business while proactively adjusting its business structure with a forward-looking strategic vision, making significant moves to develop new cultural tourism upgrade projects.
+During the Period, the Group recorded revenue of RMB47.14 million, representing a slight decrease compared with the same period of 2025; net profit attributable to shareholders of the parent company was approximately RMB2.54 million; and gross profit margin for the Period was 24.74%. Net cash flows generated from operating activities reached RMB6.79 million, providing a solid foundation for the Group to weather market fluctuations and invest in future growth. Meanwhile, the Group’s total assets stood at RMB481.81 million, and the gearing ratio was strictly controlled at a low level of 29.35%, demonstrating the Group’s excellent risk management capabilities and prudent financial strategy.
+The decline in performance in the first half of 2026 was primarily attributable to the combined effect of exceptional one-off and non-recurring factors. In the first half of this year, the Wuyi Mountain region experienced total rainfall of 4,201mm, an increase of approximately three times compared with the same period, and frequent extreme rainstorms directly led to the cancellation of performances or a short-term decline in attendance rates. Secondly, the Group’s “Moonlight Wuyi” project, which premiered in 2025, received strong support from trade unions and the education system in its inaugural year, benefiting from one-off promotional support which did not continue during the Period. At the same time, the extended operating period of “Moonlight Wuyi” during the Period directly resulted in a corresponding increase in rigid costs, including depreciation of right-of-use assets, depreciation of fixed assets, amortisation of long-term deferred expenses, as well as utilities and staff salaries.
+Continuous optimisation of business layout to consolidate diversified growth foundation
+In terms of business optimisation, the Group has implemented a series of cost-reduction and efficiency-enhancement measures for “Moonlight Wuyi”. These include optimising the pricing system, introducing tiered incentive policies for groups and study tours to activate channel momentum, partnering with cultural tourism and tea enterprise live-streaming rooms to expand online sales channels, and innovating NPC interactive check-in and new media seeding marketing models to boost market visibility. At the same time, the Group strictly controls costs, precisely adjusts performance schedules, and centrally deploys performers from the Impression Art Troupe to reduce labour costs.
+In addition, the Chatang Hotel has completed a brand upgrade and was renamed “Impression Dahongpao Qiyuan” to strengthen the synergy with the core performance brand. The Group has introduced a professional marketing team to focus on the online market, revitalised idle spaces for external leasing to generate stable ancillary income, and launched “performance + hotel” package tickets for joint marketing. Meanwhile, the Group continues to reduce losses, optimise its asset structure, and drive a steady transformation with improved quality and efficiency.
+Signing of the Mount Wuyi Impression Jianzhou Project Operation Investment and Management Cooperation Agreement to build a new cultural tourism ecosystem engine
+While actively responding to short-term fluctuations, the Group has not slowed down its pace of expansion and upgrading. During the Period, the Group achieved a milestone breakthrough in its business development – its wholly-owned subsidiary formally signed the “Wuyi Impression Jianzhou (Upgrade and Renovation) Project Operation, Investment and Management Cooperation Agreement”, with the project tentatively named “Wuyi Guanwu”. This project represents the Group’s core strategic deployment to align with the national trend of cultural tourism consumption upgrading and to deepen the excavation of Wuyi Mountain’s local culture. The “Wuyi Guanwu” project is not merely a hardware renovation, but a deep integration of culture, business and tourism. It aims to comprehensively upgrade the existing commercial area into a high-quality cultural tourism block integrating “intangible cultural heritage experiences, immersive performances, national trendy cultural and creative products, specialty dining and themed accommodation”.
+In the past, the Group’s revenue was heavily dependent on the nighttime “Impression Dahongpao” scenery show. The implementation of the Impression Jianzhou project will greatly enrich tourists’ daytime activity options, successfully creating a full-day tourism loop of “visit Jianzhou and experience culture by day, watch Impression and enjoy the grand show by night”, achieving “day-night linkage” and effectively extending tourist stay in Wuyi Mountain. At the same time, through introducing high-quality self-operated and co-operated commercial formats, the Group will break through the limitations of a single ticket-based economy. The upgraded “Wuyi Guanwu” will generate substantial high-margin secondary consumption scenarios including dining, cultural and creative products, and accommodation, comprehensively optimising the Group’s revenue structure. The signing of this agreement also marks a new milestone for the Group’s operational investment and management capabilities. The Group will export its proven IP operation standards and commercial management systems, which will not only enhance the overall tourism destination image of Wuyi Mountain, but also accumulate valuable practical experience for the Group’s future “replication in other regions” and asset-light expansion.
+Deepening the three core segments with a clear long-term development blueprint
+Looking ahead, the Group will continue to maintain its three core segments: (i) shows and performance services; (ii) Impression Cultural Tourism Town business; and (iii) Chatang Hotel business. In terms of core business development, the Group will leverage the proceeds from the Global Offering as a driving force to reinforce its solid foundation in daily operations, continuously strengthen its core IP competitiveness, and promote iterative upgrades in performance quality. At the same time, the Group will accelerate the deployment of diversified businesses, with a strategic focus on the innovative development of the “Impression Cultural Tourism Town” to further enrich tourists’ leisure options and the overall tourism ecosystem. In addition, exploring replication paths in other regions will be one of the Group’s key strategic directions. The Company plans to export its proven operational management models to broader markets and actively explore replication in other regions, striving to create new growth drivers. Overall, the Group will strengthen operational support, continuously enhance operational efficiency and visitor experience, aiming to achieve an organic integration of short-term stability and long-term development.
+About Impression Dahongpao Co., Ltd.
+Impression Dahongpao Co., Ltd. (Stock Code: 2695; NEEQ Code: 870608) is a state-owned cultural tourism service enterprise, listed on the NEEQ in 2017. The Company’s business comprises three main segments: (i) shows and performance services; (ii) Impression Cultural Tourism Town business; and (iii) Chatang Hotel business. Among them, the Company’s signature show, the “Impression Dahongpao” scenery show, serves as the cornerstone of its business and is the only live performance conducted within a UNESCO World Natural and Cultural Heritage site, and the only large-scale outdoor scenery show intertwined with the history of traditional Chinese tea culture. In 2024, “Impression Dahongpao” ranked third among all tourism scenery shows in China and tenth among all cultural tourism performances in terms of box office revenue¹. In terms of sales revenue generated from cultural tourism performance programmes, the Company ranked eighth in China’s cultural tourism performance market in 2024¹.
+¹ According to Frost &amp; Sullivan
+This press release is issued by Brilliant Monkey Financial Communications Limited on behalf of Impression Dahongpao Co., Ltd.. For media enquiries, please contact:
+Sabrina / Christopher
+Tel: 9464 8907 / 5592 6231
+E-mail: sabrinawong@bmonkey.com.hk / christopher@bmonkey.com.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>DENSO and TÜV Rheinland Japan Confirm the Practicality of Battery Passport for AESC's Energy Storage Product Using Actual Data</v>
+        <v>TGS Announces Sarawak Phase 4 Offshore Malaysia</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C680" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D680" t="str">
         <v>Energy</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.prnewswire.com/news-releases/denso-and-tuv-rheinland-japan-confirm-the-practicality-of-battery-passport-for-aescs-energy-storage-product-using-actual-data-302814054.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346571/0/en/tgs-announces-sarawak-phase-4-offshore-malaysia.html</v>
       </c>
       <c r="F680" t="str">
-        <v>KARIYA, Japan and YOKOHAMA, Japan, June 30, 2026 /PRNewswire/ -- DENSO CORPORATION (Headquarters: Kariya City, Aichi Prefecture; President: Shinnosuke Hayashi, hereinafter referred to as "DENSO") and TÜV Rheinland Japan, Ltd. (Headquarters: Yokohama City, Kanagawa Prefecture; President:...</v>
+        <v>OSLO, Norway (18 August 2026) - TGS, a global provider of energy data and intelligence, announces the Sarawak Phase 4 multi-client program offshore Malaysia, covering approximately 1,020 square kilometers.</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>JDEnergy Strengthens European Presence at The smarter E Europe 2026</v>
+        <v>TGS Awarded Multi-Year AI Seismic Foundation Model Contract</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C681" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D681" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E681" t="str">
-        <v>https://www.prnewswire.com/news-releases/jdenergy-strengthens-european-presence-at-the-smarter-e-europe-2026-302814038.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346575/0/en/tgs-awarded-multi-year-ai-seismic-foundation-model-contract.html</v>
       </c>
       <c r="F681" t="str">
-        <v>MUNICH, June 30, 2026 /PRNewswire/ -- JDEnergy, a leader in smart energy storage across the value chain, showcased its latest technologies and solutions at The smarter E Europe 2026, highlighting its expanding product portfolio, strengthening technical credentials, and growing market...</v>
+        <v>OSLO, Norway (18 August 2026) – TGS, a leading provider of energy data and intelligence, has been awarded a multi-year contract by an international oil company (IOC) for the development and delivery of AI-powered seismic foundation model capabilities and intelligent subsurface interpretation.</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>Risen Energy signs multiple European partners at Intersolar Europe to accelerate European expansion</v>
+        <v>Securities Lawsuit Alert: Bloom Energy Corporation (BE) – Contact Levi ...</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C682" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D682" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E682" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-signs-multiple-european-partners-at-intersolar-europe-to-accelerate-european-expansion-302814030.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-bloom-energy-corporation-be-contact-levi-r5213474.htm</v>
       </c>
       <c r="F682" t="str">
-        <v>MUNICH, June 30, 2026 /PRNewswire/ -- Recently at Intersolar Europe 2026 in Munich, Risen Energy formally signed a distribution agreement for the full range of energy storage products with its core Polish partner, MyChinaPal, solidifying a two-year in-depth strategic partnership! As a key...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 17, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>IQAIR LAUNCHES ATEM ECO - PREMIUM SMART AIR PURIFICATION AT ITS MOST ACCESSIBLE PRICE YET</v>
+        <v>Zendure запускает распродажу Sunshine Sale по всей Европе: сэкономьте до 30% на интеллектуальных комплектах для хранения SolarFlow</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C683" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D683" t="str">
         <v>Energy</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.prnewswire.com/news-releases/iqair-launches-atem-eco--premium-smart-air-purification-at-its-most-accessible-price-yet-302813514.html</v>
+        <v>https://www.prnewswire.com/news-releases/zendure---sunshine-sale------30------solarflow-302853398.html</v>
       </c>
       <c r="F683" t="str">
-        <v>Atem Eco combines advanced HyperHEPA filtration, real-time air quality monitoring, and energy-efficient design in a sleek, durable package. LA MIRADA, Calif., June 30, 2026 /PRNewswire/ -- IQAir, a global leader in air quality technology, today announced the launch of the Atem Eco, its...</v>
+        <v>БЕРЛИН, 18 августа 2026 г. /PRNewswire/ -- В конце лета компания Zendure, мировой лидер в области подключаемых систем управления энергопотреблением для дома (Home Energy Management Systems, HEMS), предлагает прекрасную возможность максимально использовать последние солнечные недели сезона...</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Sigenergy Breaks Ground on Phase II Intelligent Energy Center and Joint Venture Production Facility in Nantong</v>
+        <v>PEABODY ENERGY DEADLINE: ROSEN, LEADING INVESTOR COUNSEL, Encourages ...</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C684" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D684" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319369/0/en/Sigenergy-Breaks-Ground-on-Phase-II-Intelligent-Energy-Center-and-Joint-Venture-Production-Facility-in-Nantong.html</v>
+        <v>https://pr-inside.com/peabody-energy-deadline-rosen-leading-investor-counsel-encourages-r5213427.htm</v>
       </c>
       <c r="F684" t="str">
-        <v>NANTONG, China, June 29, 2026 (GLOBE NEWSWIRE) -- Since phase I was put into full -load production early this year, Sigenergy has officially broken ground on June 29 th on Phase II of its Nantong Intelligent Energy Center and a new joint venture production facility for energy storage structural components. Located in the Nantong Sutong Science and Technology Industrial Park, the expansion marks a major milestone in scaling the company’s AI-driven smart manufacturing and global supply chain.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 17, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>Nano One Renews At-The-Market Equity Program</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Bloom Energy Corporation ...</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C685" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D685" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E685" t="str">
-        <v>https://pr-inside.com/nano-one-renews-at-the-market-equity-program-r5196072.htm</v>
+        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-bloom-energy-corporation-r5213422.htm</v>
       </c>
       <c r="F685" t="str">
-        <v>(PR-inside.com) Not for distribution to United States newswire services or for dissemination in the United States. VANCOUVER, BC / ACCESS Newswire / June 29, 2026 / Nano One® Materials Corp. ("Nano One" or the "Company") (TSX:NANO)(OTCQB:NNOMF)(Frankfurt:LBMB), a process technology company specializing in lithium-ion battery cathode active materials, is pleased to announce that it has entered into an equity distribution agreement (the "Distribution Agreement") with Canaccord Genuity Corp. and Roth Canada, Inc. (together the "Agents") to renew its at-the-market equity issuance program (the "ATM Program"). The ATM Program follows the Company's previous at-the-market equity program established in September 2025, which has since expired. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 17, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>Trillions Invested for Space Initiatives, Moon and Mars Missions, Space Force, Orbital Data Centers – One Company May Provide Key Power Solutions: Ascent Solar Technologies, Inc. (NASDAQ: ASTI)</v>
+        <v>Class Action Lawsuit Filed: First Solar, Inc. (FSLR) - Join by August ...</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C686" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D686" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E686" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/trillions-invested-for-space-initiatives-moon-and-mars-missions-space-force-orbital-data-centers-one-company-may-provide-key-power-solutions-ascent-solar-technologies-inc-nasdaq-asti/?source=barchart</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-first-solar-inc-fslr-join-by-august-r5213417.htm</v>
       </c>
       <c r="F686" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 17, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>OGE Energy Corp. second quarter 2026 earnings webcast</v>
+        <v>BE CLASS ACTION NOTICE: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C687" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D687" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E687" t="str">
-        <v>https://www.prnewswire.com/news-releases/oge-energy-corp-second-quarter-2026-earnings-webcast-302813808.html</v>
+        <v>https://www.newsfilecorp.com/release/309976/BE-CLASS-ACTION-NOTICE-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
       </c>
       <c r="F687" t="str">
-        <v>OKLAHOMA CITY, June 29, 2026 /PRNewswire/ -- OGE Energy Corp. (NYSE: OGE) will hold its quarterly earnings and business update conference call at 9 a.m. Eastern Time (8 a.m. Central Time), Wednesday, July 29, 2026. This call is being webcast by Notified and can be accessed at OGE Energy's...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Against Peabody Energy ...</v>
+        <v>ReconAfrica Announces Second Quarter 2026 Results</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C688" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D688" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E688" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-peabody-energy-r5196001.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346540/0/en/reconafrica-announces-second-quarter-2026-results.html</v>
       </c>
       <c r="F688" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>CALGARY, Alberta, Aug. 17, 2026 (GLOBE NEWSWIRE) -- Reconnaissance Energy Africa Ltd. (the “Company”, “ReconAfrica”) (TSXV: RECO) (OTCQX: RECAF) (Frankfurt: 0XD) (NSX: REC), is pleased to announce second quarter 2026 financial and operating results. Second quarter financial statements and the Management Discussion and Analysis (“MD&amp;amp;A”) are available on SEDAR+ at www.sedarplus.ca .</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Pomerantz LLP Announces Commencement of Class Action Lawsuit Against ...</v>
+        <v>PEABODY ENERGY DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Peabody Energy Corporation Investors to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C689" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D689" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E689" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-commencement-of-class-action-lawsuit-against-r5195997.htm</v>
+        <v>https://www.newsfilecorp.com/release/309977/PEABODY-ENERGY-DEADLINE-ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Peabody-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F689" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 17, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>Lost Money on First Solar, Inc. (FSLR)? Contact Levi &amp; Korsinsky to ...</v>
+        <v>Curiosity Blog, Sols 4975-4981: Happy 14th Landing Anniversary</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C690" t="str">
-        <v>PR-Inside</v>
+        <v>NASA</v>
       </c>
       <c r="D690" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E690" t="str">
-        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-contact-levi-korsinsky-to-r5195956.htm</v>
+        <v>https://science.nasa.gov/blog/curiosity-blog-sols-4975-4981-happy-14th-landing-anniversary/</v>
       </c>
       <c r="F690" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>By Susanne P. Schwenzer, Professor of Planetary Mineralogy at The Open University, UK Earth planning date: Friday, Aug. 7, 2026 This week was very special for the Curiosity team here on Earth as we celebrated the 14th landing anniversary. I still remember watching the buildup to the entry phase on “Eyes on the Solar System” […]</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Sustain360° and K2 Consulting Partners Announce Strategic Partnership to Accelerate Supply Chain Intelligence and Climate Resilience for Global Organisations</v>
+        <v>Central Air Announces Summer Cooling Appointment Availability and Savings for Portland Metro Homeowners</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C691" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D691" t="str">
-        <v>SaaS, Real Estate, Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E691" t="str">
-        <v>https://pressat.co.uk/releases/sustain360-and-k2-consulting-partners-announce-strategic-partnership-to-accelerate-supply-chain-intelligence-and-climate-resilience-for-global-organisations-3e955815597e5b9e7b0f9ad078992dc4/</v>
+        <v>https://www.prnewswire.com/news-releases/central-air-announces-summer-cooling-appointment-availability-and-savings-for-portland-metro-homeowners-302853331.html</v>
       </c>
       <c r="F691" t="str">
-        <v>Monday 29 June, 2026 Sustain360° and K2 Consulting Partners have signed a Memorandum of Understanding (MOU), formalising a strategic partnership to deliver integrated supply chain intelligence, climate resilience, and transformation solutions for clients across multiple sectors and geographies. The partnership combines Sustain360°’s advanced data and platform capabilities with K2 Consulting Partners’ proven expertise in complex operational and organisational transformation. Together, the organisations will help clients anticipate disruption, strengthen compliance, reduce risk, and build resilient, sustainable operating models that can withstand increasing regulatory, environmental, and geopolitical pressures. “This partnership enables organisations to move beyond reporting and into real op</v>
+        <v>Local HVAC and plumbing company highlights a $99 tune-up, same-day availability when scheduling allows, and Energy Trust incentives PORTLAND, Ore., Aug. 17, 2026 /PRNewswire/ -- Central Air Heating, Cooling &amp; Plumbing is accepting summer appointments across the Portland Metro for air...</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>Element Advances Climate Action, Community Impact, and Intelligent Mobility in 2026 Sustainability Report</v>
+        <v>FSLR CLASS ACTION NOTICE: Faruqi &amp; Faruqi, LLP Reminds First Solar (FSLR) Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C692" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D692" t="str">
-        <v>Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E692" t="str">
-        <v>https://www.prnewswire.com/news-releases/element-advances-climate-action-community-impact-and-intelligent-mobility-in-2026-sustainability-report-302813738.html</v>
+        <v>https://www.newsfilecorp.com/release/309980/FSLR-CLASS-ACTION-NOTICE-Faruqi-Faruqi-LLP-Reminds-First-Solar-FSLR-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-August-24-2026</v>
       </c>
       <c r="F692" t="str">
-        <v>Report highlights continued progress against science-based targets, expanded renewable energy consumption and investments in people and communities TORONTO, June 29, 2026 /PRNewswire/ - Element Fleet Management Corp. (TSX: EFN) ("Element" or the "Company"), the largest publicly traded,...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In First Solar To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in First Solar between February 26, 2025 and February 24, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>Methanex Provides Update on Trinidad and Tobago Operations</v>
+        <v>BTU CLASS ACTION NOTICE: Faruqi &amp; Faruqi, LLP Reminds Peabody Energy Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C693" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D693" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E693" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319319/0/en/Methanex-Provides-Update-on-Trinidad-and-Tobago-Operations.html</v>
+        <v>https://www.newsfilecorp.com/release/309986/BTU-CLASS-ACTION-NOTICE-Faruqi-Faruqi-LLP-Reminds-Peabody-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-August-24-2026</v>
       </c>
       <c r="F693" t="str">
-        <v>VANCOUVER, British Columbia, June 29, 2026 (GLOBE NEWSWIRE) -- Methanex Corporation (the “Company” or “Methanex”) (TSX: MX) (Nasdaq: MEOH) announced today that it has been unable to agree to a new natural gas contract for its Titan methanol plant in Trinidad and Tobago (860,000 tonnes per year capacity) and, as a result, will begin the process of indefinitely idling the facility. Titan’s existing natural gas contract expires in the third quarter of 2026. Methanex will undertake a preservation process at the Titan plant to provide optionality for a future restart should conditions materially improve. The Atlas methanol plant, a joint venture in which Methanex holds a 63.1% economic interest, remains indefinitely idled in a preserved state.</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Peabody Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Peabody Energy between October 14, 2024 and May 4, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>NASA’s Newest Wind Tunnel Builds on Legacy of Innovation</v>
+        <v>Class Action Lawsuit Reminder from Pomerantz LLP for Shareholders of ...</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C694" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D694" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E694" t="str">
-        <v>https://www.nasa.gov/centers-and-facilities/langley/nasas-newest-wind-tunnel-builds-on-legacy-of-innovation/</v>
+        <v>https://pr-inside.com/class-action-lawsuit-reminder-from-pomerantz-llp-for-shareholders-of-r5213341.htm</v>
       </c>
       <c r="F694" t="str">
-        <v>For more than 100 years, wind tunnels at NASA’s Langley Research Center in Hampton, Virginia, have helped shape the future of flight. &amp;#160; Now, two of NASA’s longest-serving facilities — the 12-Foot Low-Speed Tunnel and the 20-Foot Vertical Spin Tunnel — will pass the torch to the Flight Dynamics Research Facility (FDRF), the first major NASA wind tunnel built in more than 40 years. &amp;#160; “The FDRF [&amp;#8230;]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 17, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>TMD Energy Limited Announces Financial Results for the Six Months Ended December 31, 2025</v>
+        <v>Class Action Litigation Now Underway by Pomerantz LLP Against First ...</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C695" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D695" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319305/0/en/TMD-Energy-Limited-Announces-Financial-Results-for-the-Six-Months-Ended-December-31-2025.html</v>
+        <v>https://pr-inside.com/class-action-litigation-now-underway-by-pomerantz-llp-against-first-r5213339.htm</v>
       </c>
       <c r="F695" t="str">
-        <v>KUALA LUMPUR, MALAYSIA, June 29, 2026 (GLOBE NEWSWIRE) -- TMD Energy Limited (“TMDEL” or the “Company”) (NYSE American: TMDE), together with its subsidiaries, a Malaysia and Singapore based services provider engaged in integrated bunkering services, which involves ship-to-ship transfer of marine fuels, ship management services and vessel chartering services, today announced its unaudited financial results for the six months ended December 31, 2025 (“First Half 2026”).</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 17, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>CWell Reviews: Don't Buy CWell Air Cooler Till You've Read This Unbiased ...</v>
+        <v>ComEd, Metropolitan Mayors Caucus Award More Than $170,000 for Clean Energy Projects and Public Safety</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C696" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D696" t="str">
         <v>Energy</v>
       </c>
       <c r="E696" t="str">
-        <v>https://pr-inside.com/cwell-reviews-don-t-buy-cwell-air-cooler-till-you-ve-read-this-unbiased-r5195941.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/comed-metropolitan-mayors-caucus-award-215600455.html</v>
       </c>
       <c r="F696" t="str">
-        <v>(PR-inside.com) AUSTIN, TX / ACCESS Newswire / June 29, 2026 / Sweltering summer heatwaves can quickly turn your peaceful home into an unbearable oven. As temperatures climb to brutal heights, finding a way to keep your family cool becomes an absolute necessity. No one should have to suffer through a suffocating house just because the weather outside is unforgiving. ​Unfortunately, running a traditional central air conditioner all day has become a massive financial burden for regular households. With big energy corporations continuously raising electricity rates, opening your monthly utility bill has turned into a terrifying experience. It stresses you out and quickly ..</v>
+        <v>CHICAGO, August 17, 2026--ComEd and the Metropolitan Mayors Caucus today announced that 24 local governments, public agencies and nonprofit organizations across Illinois will receive more than $170,000 through the 2026 Powering Safe Communities Program. For the last 12 years, the grant program supports projects that enhance public safety and advance clean energy solutions in communities throughout northern Illinois.</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>NeoVolta to Participate in Virtual Fireside Chat Hosted by Needham &amp; Company on June 30, 2026</v>
+        <v>Lost Money on Peabody Energy Corporation (BTU)? Join Class Action Before ...</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C697" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D697" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E697" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319296/0/en/NeoVolta-to-Participate-in-Virtual-Fireside-Chat-Hosted-by-Needham-Company-on-June-30-2026.html</v>
+        <v>https://pr-inside.com/lost-money-on-peabody-energy-corporation-btu-join-class-action-before-r5213338.htm</v>
       </c>
       <c r="F697" t="str">
-        <v>SAN DIEGO, June 29, 2026 (GLOBE NEWSWIRE) -- NeoVolta Inc. (NASDAQ: NEOV) (“NeoVolta” or the “Company”), a U.S.-based energy technology company delivering scalable energy storage solutions, today announced that members of management will participate in a virtual fireside chat hosted by Sean Milligan, Senior Power, Energy &amp;amp; Infrastructure Technology Analyst at Needham &amp;amp; Company, on Tuesday, June 30, 2026. Needham &amp;amp; Company recently initiated coverage of NeoVolta with a Buy rating.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 17, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>Stock Drop Notice: Peabody ($BTU) Stock Plummeted 10% on Centurion ...</v>
+        <v>California Water Service Group Named One of “World’s Greenest Companies” by Newsweek</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C698" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D698" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E698" t="str">
-        <v>https://pr-inside.com/stock-drop-notice-peabody-btu-stock-plummeted-10-on-centurion-r5195929.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346521/0/en/california-water-service-group-named-one-of-world-s-greenest-companies-by-newsweek.html</v>
       </c>
       <c r="F698" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
+        <v>California Water Service Group is one of only two water utilities on Newsweek's "World's Greenest Companies" 2026 list.</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>Next Bridge Hydrocarbons Answers Frequently Asked Questions Regarding the Upcoming Special Dividend of Common Stock</v>
+        <v>SCHOTT Pharma Advances Climate Action With Updated Science-based Climate Targets</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C699" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D699" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E699" t="str">
-        <v>https://www.prnewswire.com/news-releases/next-bridge-hydrocarbons-answers-frequently-asked-questions-regarding-the-upcoming-special-dividend-of-common-stock-302813646.html</v>
+        <v>https://www.newmediawire.com/news/schott-pharma-advances-climate-action-with-updated-science-based-climate-targets-7088598</v>
       </c>
       <c r="F699" t="str">
-        <v>MIDLAND, Texas, June 29, 2026 /PRNewswire/ -- Next Bridge Hydrocarbons, Inc. ("Next Bridge," "our," "we," or the "Company"), an oil and natural gas exploration and production company with interests in Texas, Louisiana, and Oklahoma today provided this FAQ for shareholder convenience to...</v>
+        <v>SCHOTT Group's updated climate targets, including the business scope of SCHOTT Pharma, have been validated by the Science Based Targets initiative (SBTi). The company continues to focus on sourcing Energy Attribute Certificates from renewable energies, energy efficiency, technological innovation, and emission reductions across the value chain. Updated Scope 3 Greenhouse Gas (GHG) emissions target strengthens focus on measurably reducing emissions in the value chain. MAINZ, GERMANY - August 17, 2026 ( NEWMEDIAWIRE ) - SCHOTT Pharma, a pioneer in drug containment solutions and delivery systems, reaffirms its commitment to science-based climate action following the validation of SCHOTT Group's updated climate targets by the Science Based Targets initiative (SBTi). The company will continue to</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>Source Energy Services Announces Upcoming Earnings Release</v>
+        <v>Ionic Digital Supports Governor Abbott’s Efforts to Ensure Responsible Data Center Development in Texas</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C700" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D700" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E700" t="str">
-        <v>https://pr-inside.com/source-energy-services-announces-upcoming-earnings-release-r5195922.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346507/0/en/ionic-digital-supports-governor-abbott-s-efforts-to-ensure-responsible-data-center-development-in-texas.html</v>
       </c>
       <c r="F700" t="str">
-        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / June 29, 2026 /(TSX:SHLE) SECOND QUARTER RESULTS RELEASE AND CONFERENCE CALL Source is pleased to announce that its second quarter financial results for the period ending June 30, 2026, will be released following the Toronto Stock Exchange market close on Wednesday, July 29, 2026. A conference call has been scheduled for 7:30 am (Calgary time) on Thursday, July 30, 2026. Interested analysts, investors and media representatives are invited to register to participate in the call. Once you are registered, a dial-in number and passcode will be provided to you via email. The link to register for the ..</v>
+        <v>AUSTIN, Texas, Aug. 17, 2026 (GLOBE NEWSWIRE) -- Ionic Digital Inc. (Nasdaq: IOND) (“Ionic Digital” or the “Company”) today expressed its support for Governor Greg Abbott’s focus on grid reliability and the responsible development of data centers in Texas. The Company also committed to fully participating in the verification and audit process being conducted by the Public Utility Commission of Texas (PUCT) and the Electric Reliability Council of Texas (ERCOT).</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Envision Energy y Elements Green se asocian para un sistema BESS de 1.600 MWh en Stadorf</v>
+        <v>Mesa Power Solutions Invests $70 Million in New Wyoming Manufacturing Facility</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C701" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D701" t="str">
         <v>Energy</v>
       </c>
       <c r="E701" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-y-elements-green-se-asocian-para-un-sistema-bess-de-1-600-mwh-en-stadorf-302813602.html</v>
+        <v>https://finance.yahoo.com/energy/articles/mesa-power-solutions-invests-70-210100966.html</v>
       </c>
       <c r="F701" t="str">
-        <v>- Envision Energy y Elements Green se asocian para un sistema de almacenamiento de energía en baterías (BESS) de 1.600 MWh en Stadorf, ampliando los sistemas energéticos del futuro en Alemania MUNICH, 29 de junio de 2026 /PRNewswire/ -- Envision Energy, líder mundial en tecnología verde,...</v>
+        <v>EVANSVILLE, Wyo., August 17, 2026--Mesa Power Solutions, which designs, builds, installs and services distributed power systems enabling critical infrastructure, announced its increased investment in domestic energy capabilities with the opening of a new manufacturing and administrative campus in Evansville, Wyoming. The investment aligns with the nation’s increased need for resilient, scalable and sustainable power solutions for commercial and industrial markets.</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>August 24, 2026 Deadline Approaching: Join Class Action Against First ...</v>
+        <v>Monster Energy's Toa Sasaki and Mizuho Hasegawa Claim Victories at RSEO PDX 2026 Skateboard Competition in Portland</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C702" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D702" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E702" t="str">
-        <v>https://pr-inside.com/august-24-2026-deadline-approaching-join-class-action-against-first-r5195912.htm</v>
+        <v>https://www.prnewswire.com/news-releases/monster-energys-toa-sasaki-and-mizuho-hasegawa-claim-victories-at-rseo-pdx-2026-skateboard-competition-in-portland-302853230.html</v>
       </c>
       <c r="F702" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Men's Skateboard Street: 19-Year-Old Toa Sasaki from Mie, Japan, Takes 1st Place Women's Skateboard Park: 15-Year-Old Mizuho Hasegawa from Ibaraki, Japan, Earns Threepeat Victory; 19-Year-Old Asahi Kaihara from Osaka, Japan, Earns Bronze Men's Skateboard Park: 15-Year-Old Monster Army...</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>THE NEW HARLEM RENAISSANCE DISTRICT GROUP TO LAUNCH SOCIO-ECONOMIC EMPOWERMENT INITIATIVES AND DEVELOPMENT CONFERENCE IN PARTNERSHIP WITH MUNICIPAL DATA &amp;amp; POWER (MDP)</v>
+        <v>ASICS Introduces the Rise &amp; Shine™ Collection and Debuts the New Sonicblast™ 2 Shoe</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C703" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D703" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E703" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-new-harlem-renaissance-district-group-to-launch-socio-economic-empowerment-initiatives-and-development-conference-in-partnership-with-municipal-data--power-mdp-302813584.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358962</v>
       </c>
       <c r="F703" t="str">
-        <v>HRG Drops Landmark Initiative to Advance Community Ownership, Economic Development, Green Energy, Artificial Intelligence Infrastructure and Thousands of Good-Paying Jobs Across New York State NEW YORK, June 29, 2026 /PRNewswire/ -- Municipal Data &amp; Power (MDP), in partnership with The...</v>
+        <v>ASICS today unveils the RISE &amp;amp; SHINE&amp;#8482; COLLECTION, inspired by the energy, optimism and mental uplift that come with moving at sunrise. Alongside new sunrise-inspired colourways across some of ASICS&amp;#39; most iconic running shoes, the collection introduces the new SONICBLAST&amp;#8482; 2 shoe, designed to deliver an even lighter, more energetic and responsive running experience. - - Designed to support every type of runner, the RISE &amp;amp; SHINE&amp;#8482; COLLECTION brings together 8 iconic ASICS running shoes, each re... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358962</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>Keep Your Cool and Your Bills in Check During Extreme Heat</v>
+        <v>Permianville Royalty Trust Announces Monthly Cash Distribution</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C704" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D704" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E704" t="str">
-        <v>https://www.prnewswire.com/news-releases/keep-your-cool-and-your-bills-in-check-during-extreme-heat-302813513.html</v>
+        <v>https://finance.yahoo.com/energy/articles/permianville-royalty-trust-announces-monthly-201500115.html</v>
       </c>
       <c r="F704" t="str">
-        <v>Easy ways to stay safe, comfortable and energy smart from FirstEnergy AKRON, Ohio, June 29, 2026 /PRNewswire/ -- With an extended stretch of extreme heat expected this week, FirstEnergy Corp. (NYSE: FE) wants to help you stay cool and in control of your energy costs. Beat the heat and...</v>
+        <v>HOUSTON, August 17, 2026--Permianville Royalty Trust (NYSE: PVL, the "Trust") today announced a cash distribution to the holders of its units of beneficial interest of $0.027000 per unit, payable on September 15, 2026, to unitholders of record on August 31, 2026. The net profits interest calculation represents reported oil production for the month of May 2026 and reported natural gas production during April 2026. The calculation includes accrued costs incurred in June 2026.</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>From Vision to Action: GECC Launches the Global Energy Circular Economy Coalition and Circular Battery Design Guidelines</v>
+        <v>Targa Resources Corp. Announces 20-Year Agreements with ExxonMobil and Announces Three New Natural Gas Processing Plants in the Permian Delaware</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C705" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D705" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-vision-to-action-gecc-launches-the-global-energy-circular-economy-coalition-and-circular-battery-design-guidelines-302813376.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346477/14074/en/targa-resources-corp-announces-20-year-agreements-with-exxonmobil-and-announces-three-new-natural-gas-processing-plants-in-the-permian-delaware.html</v>
       </c>
       <c r="F705" t="str">
-        <v>LONDON, June 29, 2026 /PRNewswire/ -- On June 22, CATL and the Ellen MacArthur Foundation announced two new initiatives together with BMW, Renault, Volvo, Google, Xiaomi and other industry leaders and stakeholders, at the Climate Innovation Forum, the flagship event of London Climate...</v>
+        <v>Highlights</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>/C O R R E C T I O N -- SPOC Energy/</v>
+        <v>Kearsarge Energy Extends Its Leadership As A First Mover in IPP Battery Storage Installation and Management, Totaling 104 MWH Since 2019</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C706" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D706" t="str">
-        <v>AI, Energy, Education</v>
+        <v>Energy</v>
       </c>
       <c r="E706" t="str">
-        <v>https://www.prnewswire.com/news-releases/spoc-energy-and-university-of-alabama-advance-ai-ready-power-infrastructure-with-mw-scale-dc-microgrid-deployment-302813309.html</v>
+        <v>https://www.prnewswire.com/news-releases/kearsarge-energy-extends-its-leadership-as-a-first-mover-in-ipp-battery-storage-installation-and-management-totaling-104-mwh-since-2019-302853160.html</v>
       </c>
       <c r="F706" t="str">
-        <v>In the news release, SPOC ENERGY AND UNIVERSITY OF ALABAMA ADVANCE AI-READY POWER INFRASTRUCTURE WITH MW-SCALE DC MICROGRID DEPLOYMENT, issued 29-Jun-2026 by SPOC Energy over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows,...</v>
+        <v>BOSTON, Aug. 17, 2026 /PRNewswire/ -- Kearsarge Energy announces the 2026 implementation of four new Battery Storage Energy System (BESS) projects this year totaling 70 MWH, and an expected construction of 200 MWH in 2027. Kearsarge has been the Northeast's leader in Battery Storage since...</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>HelloNation Discusses How Much Value Siding Adds to a Home, Featuring Expert Contractor Cory Getz</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Bloom Energy Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - BE</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C707" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D707" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E707" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-discusses-how-much-value-siding-adds-to-a-home-featuring-expert-contractor-cory-getz-302813355.html</v>
+        <v>https://www.newsfilecorp.com/release/309973/ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-Bloom-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BE</v>
       </c>
       <c r="F707" t="str">
-        <v>CARMEL, Ind., June 29, 2026 /PRNewswire/ -- The article outlines how curb appeal, energy efficiency, and installation quality affect siding return on investment. How much value does siding add to a home? HelloNation has published the answer in an article that explores cost versus return...</v>
+        <v>New York, New York--(Newsfile Corp. - August 17, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>Heat puts new pressure on Switzerland's resilience, says Swiss Re Institute</v>
+        <v>First Solar, Inc. (FSLR) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C708" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D708" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E708" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356886</v>
+        <v>https://www.prnewswire.com/news-releases/first-solar-inc-fslr-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302852996.html</v>
       </c>
       <c r="F708" t="str">
-        <v>- - &amp;#8226; Switzerland has built strong resilience to floods, storms and other natural hazards through prevention, planning, building standards and high insurance coverage - &amp;#8226; Heat can act as a risk multiplier in Switzerland, amplifying flood and other natural hazard risk while affecting health, work, agriculture, water, energy and critical infrastructure - &amp;#8226; Swiss Re launches Resilient Switzerland Initiative to strengthen risk knowledge, prevention and risk sharing; inaugural Schweize... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356886</v>
+        <v>LOS ANGELES, Aug. 17, 2026 /PRNewswire/ -- Glancy Prongay Wolke &amp; Rotter LLP announces that investors with losses have opportunity to lead the securities fraud class action lawsuit against First Solar, Inc. IF YOU SUFFERED A LOSS ON YOUR FIRST SOLAR, INC. INVESTMENTS, CLICK HERE BEFORE...</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>Gersan Elektrik Announces Strategic Collaboration Discussions with U.S.-Based SmartBolts</v>
+        <v>BE INVESTOR ALERT:Bronstein, Gewirtz and Grossman, LLC Announces that ...</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C709" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D709" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E709" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319100/0/en/Gersan-Elektrik-Announces-Strategic-Collaboration-Discussions-with-U-S-Based-SmartBolts.html</v>
+        <v>https://pr-inside.com/be-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-that-r5213261.htm</v>
       </c>
       <c r="F709" t="str">
-        <v>ISTANBUL, June 29, 2026 (GLOBE NEWSWIRE) -- Gersan Elektrik Ticaret ve Sanayi A.Ş. (“Gersan Elektrik,” “Gersan” or the “Company”) (BIST: GEREL), a publicly traded Türkiye-based industrial company operating in the electrical sector and energy distribution solutions, announced that, following the Company’s disclosure through Türkiye’s Public Disclosure Platform, it has entered into a non-binding statement of intent with SmartBolts, a U.S.-based company organized under the laws of the State of Maryland.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 17, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Bloom Energy Corporation (NYSE:BE) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Bloom Energy securities between February 27, 2026 and July 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BE. Bloom Energy ..</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>NextSTEP-3 A: Lunar Enabling Technology</v>
+        <v>Deployable Energy and Hornbeck Offshore Partner to Advance Maritime Nuclear Power</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C710" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D710" t="str">
         <v>Energy</v>
       </c>
       <c r="E710" t="str">
-        <v>https://www.nasa.gov/directorates/stmd/nextstep-3-a-lunar-enabling-technology/</v>
+        <v>https://www.prnewswire.com/news-releases/deployable-energy-and-hornbeck-offshore-partner-to-advance-maritime-nuclear-power-302853030.html</v>
       </c>
       <c r="F710" t="str">
-        <v>NASA issued a draft BAA under NextSTEP‑3, Appendix A, on June xx, 2026, to advance concepts that accelerate the technological readiness of critical systems for lunar surface and cislunar architecture.&amp;#160; This solicitation seeks to close key technology gaps and mature capabilities in vertical solar arrays, ISRU oxygen production systems, Stirling radioisotope generators, in‑space manufacturing, and [&amp;#8230;]</v>
+        <v>Companies to partner on Unity Nuclear Battery deployments across maritime, defense, offshore power and floating data center applications HOUSTON, Aug. 17, 2026 /PRNewswire/ -- Deployable Energy announces that it has signed a Memorandum of Understanding with Hornbeck Offshore to transform...</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>CROWN ROYAL INTRODUCES "BRING IT" -- A NEW BRAND PLATFORM INVITING EVERYONE TO SHARE WHAT BRINGS US ALL TOGETHER</v>
+        <v>BODYBAR PILATES CONTINUES NEW YORK GROWTH MOMENTUM, OPENING SECOND STUDIO ON LONG ISLAND</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C711" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D711" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E711" t="str">
-        <v>https://www.prnewswire.com/news-releases/crown-royal-introduces-bring-it--a-new-brand-platform-inviting-everyone-to-share-what-brings-us-all-together-302813325.html</v>
+        <v>https://www.prnewswire.com/news-releases/bodybar-pilates-continues-new-york-growth-momentum-opening-second-studio-on-long-island-302853017.html</v>
       </c>
       <c r="F711" t="str">
-        <v>The brand launches 'Bring It' with an exclusive honky tonk celebration in Los Angeles honoring the songs, traditions and talents that shape our communities NEW YORK, June 29, 2026 /PRNewswire/ -- From the traditions we share to the energy we bring and the ways we show up for one another,...</v>
-[...2 lines deleted...]
-    <row r="712">
+        <v>Fitness studio coming to Hauppauge, offering exclusive grand opening promotions and hosting community events HAUPPAUGE, N.Y., Aug. 17, 2026 /PRNewswire/ -- BODYBAR Pilates, the high energy, reformer-based Pilates studio, today announced the opening of its second Long Island studio,...</v>
+      </c>
+    </row>
+    <row r="712" xml:space="preserve">
       <c r="A712" t="str">
-        <v>Plopii Launches Nootropic Nicotine-Free Focus Pouches Powered by Paraxanthine</v>
+        <v>Chuangxin Industries Announces 2026 Interim Results</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C712" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D712" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E712" t="str">
-        <v>https://www.prnewswire.com/news-releases/plopii-launches-nootropic-nicotine-free-focus-pouches-powered-by-paraxanthine-302813324.html</v>
-[...2 lines deleted...]
-        <v>Brooklyn biotech company debuts a line of nootropic focus and energy pouches powered by paraxanthine, caffeine's primary active metabolite. The nicotine-free pouches arrive in five flavors as a cleaner alternative to caffeine. BROOKLYN, N.Y., June 29, 2026 /PRNewswire/ -- Plopii today...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109180/</v>
+      </c>
+      <c r="F712" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights:
+- For the first half of 2026, the Company recorded revenue of approximately RMB 11.53 billion, representing a YoY increase of approximately 32.4%.
+- Net profit attributable to owners of the company was approximately RMB 2.30 billion, representing a YoY increase of approximately 166.1%.
+- Earnings per share reached approximately RMB 1.11, representing an increase of approximately 91.4% from RMB 0.58 in the corresponding period of last year.
+HONG KONG, August 17, 2026 - (ACN Newswire) - Chuangxin Industries Holdings Limited (“Chuangxin Industries” or the “Company”, together with its subsidiaries, the “Group”; stock code: 02788.HK) announces its interim results for the six months ended 30 June 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded outstanding results with a significant improvement in profitability, achieving revenue of approximately RMB 11.53 billion, representing a YoY increase of about 32.4%. Net profit attributable to the parent company was approximately RMB 2.30 billion, representing a YoY increase of 166.1%, and earnings per share were approximately RMB 1.11, representing a YoY increase of 91.4%. The growth was primarily driven by a year-on-year increase in electrolytic aluminium product selling prices, reduced production costs from a higher proportion of green energy usage, and the Company’s ongoing efforts to optimise its financing structure and reduce finance costs.
+Leveraging its years of experience in building an integrated industrial chain encompassing “energy-alumina refining-electrolytic aluminium smelting”, the Company continues to enhance its resource security and cost control capabilities. It has made positive progress in industrial chain synergy, energy security, green energy transition, and global expansion, further improving operational efficiency and profitability. This has allowed the Company to demonstrate strong earnings resilience amid industry cyclical fluctuations and lay a solid foundation for future high-quality development.
+Integrated Industrial Chain Advantages Continue to Materialise, Driving a Step-Change in Profitability
+Over the years, the Company has been deeply rooted in the upstream aluminium industry, establishing an integrated industrial chain covering “energy, alumina refining and aluminium smelting.” Currently, the Company operates an electrolytic aluminium production facility with an annual capacity of 788,100 tonnes and a supporting captive power plant in Huolinguole, Inner Mongolia, as well as an alumina refining and aluminium hydroxide production base in Binzhou, Shandong, forming a stable and efficient resource security system.
+Relying on this comprehensive integrated layout, the Company’s self-sufficiency in alumina and electricity fully meets its production requirements, effectively mitigating the impact of raw material and energy price fluctuations and further consolidating its cost competitiveness. At the same time, the Company continues to advance refined management and cost control, fully leveraging industrial chain synergies. This has enabled it to demonstrate strong earnings flexibility and risk resilience during the market recovery cycle. During the Reporting Period, benefiting from a year-over-year increase in electrolytic aluminium product prices, the Company’s profitability improved significantly, fully reflecting the synergistic effects and counter-cyclical resilience brought by its integrated industrial chain layout. Additionally, the Company completed the acquisition of the remaining equity interest in Shandong Chuangyuan New Material Technology Co., Ltd. and a 100% equity interest in Tongliao Smart Mining Co., Ltd., further strengthening its upstream resource layout, enhancing raw material security, and improving industrial chain synergy to support sustained and steady future development.
+Green Energy Expansion Continues to Deepen, Accelerating Digital and Intelligent Transformation
+The Company remains committed to green and low-carbon development, actively advancing renewable energy projects and increasing the share of green energy in its energy mix. As of the end of June 2026, the Company had commissioned 1,040 MW of wind power and 110 MW of solar power capacity, with overall project completion at approximately 66%. As subsequent project phases are gradually completed and commissioned, the Company's proportion of green energy is expected to exceed 50%, which will further reduce energy costs and enhance profitability and market competitiveness.
+The green energy transition not only effectively reduces production costs but also enables the Company to produce green aluminium products that align with global low-carbon development trends, meeting the growing demand for low-carbon materials in sectors such as new energy vehicles, high-end manufacturing, consumer electronics, and green construction. This continues to increase the added value of its products and market competitiveness. Simultaneously, the Company is advancing smart manufacturing and digitalisation and smart-manufacturing upgrades, accelerating the development of production equipment, automated control systems, and information platforms, while promoting the adoption of fully graphitized cathode retrofitting, applications of copper-inserted steel collector bars, and other energy-saving and consumption-reduction technologies to continuously improve production efficiency, energy utilisation, and product quality.
+On the sustainability front, the Company continues to enhance its ESG governance framework, publishing its inaugural ESG report and establishing a board-level ESG committee. It remains dedicated to improving environmental, social, and governance standards, actively promoting green manufacturing, energy conservation and emission reduction, further strengthening its capabilities for sustainable development.
+Globalisation Strategy Progressing Steadily, Aiming to Build a World-Class Green Aluminium Group
+While consolidating its domestic industrial base, the Company is actively advancing its globalisation strategy, accelerating overseas capacity expansion to enhance global resource allocation capabilities and international market competitiveness. In 2025, the Company, together with partners, invested in the construction of an integrated 500,000-tonne-per-annum electrolytic aluminium project in Saudi Arabia. As of the end of June 2026, the project had completed all necessary compliance approval procedures, with on-site construction in full swing and all work progressing steadily according to plan. This project will fully leverage the energy cost and geographic advantages of Saudi Arabia, providing vital support for the Company’s global industrial layout.
+The global energy transition and the rapid growth of industries such as new energy and high-end manufacturing will continue to drive demand for high-quality, low-carbon aluminium products. Going forward, the Company will fully leverage its integrated industrial chain and green energy advantages to further improve cost competitiveness and operational efficiency. Building on its international expansion, it will continue to explore global markets and enhance its long-term sustainable development capabilities.
+Looking ahead, the Company will remain focused on deepening its presence in the aluminium industry, relying on its integrated industrial layout, green energy advantages, and continuously improving operational management capabilities to strengthen its core competitiveness. It will steadily enhance its market position and overall influence in the global aluminium industry, advancing toward its goal of becoming an internationally competitive green aluminium enterprise.
+About Chuangxin Industries Holdings Limited
+Chuangxin Industries Holdings Limited (Stock Code: 02788.HK), established in 2012 and listed on the Main Board of the Stock Exchange of Hong Kong in November 2025, is an integrated production enterprise focusing on the upstream of the aluminium industrial chain-alumina refining and electrolytic aluminium smelting. The Company has strategically established production bases in Huolinguole, Inner Mongolia, and Binzhou, Shandong, creating an integrated ecosystem covering “energy, alumina refining and aluminium smelting”. The Company’s ability to manage the total costs of aluminium per ton ranks among the top of all aluminium smelting companies in China and is competitive on a global scale. The Company is committed to sustainable development and the continuous advancement of its integrated electrolytic aluminium ecosystem. By leveraging its cost advantages and bolstering R&amp;D investment, the Company aims to enhance its competitiveness and market standing. Furthermore, it strives to mitigate carbon emissions across the value chain, with the ultimate long-term goal of achieving a comprehensive green business transformation.
+Chuangxin Industries’ Official Website: https://en.innovationigi.com/
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>SPOC ENERGY AND UNIVERSITY OF ALABAMA ADVANCE AI-READY POWER INFRASTRUCTURE WITH MW-SCALE DC MICROGRID DEPLOYMENT</v>
+        <v>FIRST SOLAR DEADLINE: ROSEN, LEADING INVESTOR COUNSEL, Encourages First ...</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C713" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D713" t="str">
-        <v>AI, SaaS, Energy, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.prnewswire.com/news-releases/spoc-energy-and-university-of-alabama-advance-ai-ready-power-infrastructure-with-mw-scale-dc-microgrid-deployment-302813309.html</v>
+        <v>https://pr-inside.com/first-solar-deadline-rosen-leading-investor-counsel-encourages-first-r5213227.htm</v>
       </c>
       <c r="F713" t="str">
-        <v>Containerized SPOC Energy platform supports next-generation electrification, grid modernization, and mission-critical power research through Alabama's AMP Program TUSCALOOSA, Ala., June 29, 2026 /PRNewswire/ -- SPOC Energy, a global provider of advanced power conversion systems, has...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 17, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ:FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the First Solar class action, go to https://rosenlegal.com/cases/first-solar-inc/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Cyber Enviro-Tech, Inc. Highlights Airpower Relationship and Global ...</v>
+        <v>Zendure Launches Sunshine Sale Across Europe: Save Up to 30% on Smart SolarFlow Storage Bundles</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C714" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D714" t="str">
         <v>Energy</v>
       </c>
       <c r="E714" t="str">
-        <v>https://pr-inside.com/cyber-enviro-tech-inc-highlights-airpower-relationship-and-global-r5195810.htm</v>
+        <v>https://www.prnewswire.com/news-releases/zendure-launches-sunshine-sale-across-europe-save-up-to-30-on-smart-solarflow-storage-bundles-302852956.html</v>
       </c>
       <c r="F714" t="str">
-        <v>(PR-inside.com) SCOTTSDALE, AZ / ACCESS Newswire / June 29, 2026 /Cyber Enviro-Tech, Inc. (OTCQB:CETI), an environmental technology company focused on sustainable solutions across water treatment, remediation, and emerging energy systems, today highlighted the continued advancement of its relationship with AirPower USA and its positioning to pursue commercial opportunities for AirPower's compressed-air-powered clean energy systems in geographic markets where CETI has established relationships. As global energy demand continues to grow, many remote and infrastructure-constrained regions continue to face limited access to reliable and environmentally responsible power solutions. CETI believes AirPower's technology is well suited for these markets because it is designed for off-grid, ..</v>
+        <v>BERLIN, Aug. 17, 2026 /PRNewswire/ -- As late summer arrives, offering a prime opportunity to make the most of the season's final sunny weeks, Zendure, a global pioneer in Plug-in Home Energy Management Systems (HEMS), has officially launched its Sunshine Sale across Europe. Running...</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>Form 8.3 - Bluefield Solar Income Fund Ltd</v>
+        <v>Equinor strengthens position in US power market</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C715" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D715" t="str">
         <v>Energy</v>
       </c>
       <c r="E715" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319015/0/en/Form-8-3-Bluefield-Solar-Income-Fund-Ltd.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358946</v>
       </c>
       <c r="F715" t="str">
-        <v>8.3</v>
+        <v>Equinor has agreed to acquire an interest in the Lackawanna Energy Center (Lackawanna), a 1,483 MW gas-fired combined cycle power plant (CCGT) in Pennsylvania. The transaction represents a step forward in building an integrated power business in selected markets. - - Lackawanna was developed by Invenergy, North America&amp;#39;s largest privately held developer, owner and operator of power infrastructure. Under the definitive agreement, Equinor will acquire 87.71% of the Class A shares in Lackawa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358946</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>Renewable America Announces Completion of Pearl Crop Solar Project</v>
+        <v>Consumer Watchdog: New Report Exposes Fossil Fuel-Backed Network Flooding Supreme Court with Briefs Seeking to Shield Oil &amp;amp; Gas Companies in Climate Deception Case</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C716" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D716" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.prnewswire.com/news-releases/renewable-america-announces-completion-of-pearl-crop-solar-project-302812657.html</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-new-report-exposes-fossil-fuel-backed-network-flooding-supreme-court-with-briefs-seeking-to-shield-oil--gas-companies-in-climate-deception-case-302852435.html</v>
       </c>
       <c r="F716" t="str">
-        <v>Four Pearl Crop locations are now powered by renewable energy, achieving cost savings and sustainability goals SANTA CLARA, Calif., June 29, 2026 /PRNewswire/ -- Renewable America , a leading provider of distributed energy resources, local small utility-scale solar+storage, and...</v>
+        <v>Investigation identifies coordinated fossil fuel funding behind most industry-supporting briefs and raises new questions about Justice Samuel Alito's participation in the case LOS ANGELES, Aug. 17, 2026 /PRNewswire/ -- A new Consumer Watchdog investigation has uncovered an interconnected...</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Gladstone Investment Enters Into a Definitive Agreement to Acquire ...</v>
+        <v>Kaplan Fox Advises Bloom Energy Corporation (BE) Investors of a Securities Class Action Deadline on September 28, 2026</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C717" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D717" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E717" t="str">
-        <v>https://pr-inside.com/gladstone-investment-enters-into-a-definitive-agreement-to-acquire-r5195777.htm</v>
+        <v>https://www.newsfilecorp.com/release/309897/Kaplan-Fox-Advises-Bloom-Energy-Corporation-BE-Investors-of-a-Securities-Class-Action-Deadline-on-September-28-2026</v>
       </c>
       <c r="F717" t="str">
-        <v>(PR-inside.com) MCLEAN, VA / ACCESS Newswire / June 29, 2026 / Gladstone Investment Corporation (NASDAQ:GAIN) ("Gladstone Investment") announced today that it has entered into a definitive agreement to acquire Extrude Hone, an Irwin, Pennsylvania-based company. Extrude Hone is a leading provider of precision surface-finishing solutions used in mission-critical applications such as aerospace, automotive, heavy industrial, energy and other demanding end markets. The company's proprietary technologies and service capabilities help customers improve product performance, reliability and manufacturing efficiency. Extrude Hone represents another example of Gladstone Investment's focus on partnering with established lower middle market businesses that hold leading positions in specialized industri</v>
+        <v>New York, New York--(Newsfile Corp. - August 17, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Alto Ingredients, Inc. Added to Russell 2000® and Russell 3000® Indexes</v>
+        <v>Kaplan Fox Reminds Investors of First Solar, Inc. (FSLR) to a Securities Class Action Deadline - Contact the Firm Before August 24, 2026</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C718" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D718" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E718" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318943/11185/en/Alto-Ingredients-Inc-Added-to-Russell-2000-and-Russell-3000-Indexes.html</v>
+        <v>https://www.newsfilecorp.com/release/309865/Kaplan-Fox-Reminds-Investors-of-First-Solar-Inc.-FSLR-to-a-Securities-Class-Action-Deadline-Contact-the-Firm-Before-August-24-2026</v>
       </c>
       <c r="F718" t="str">
-        <v>PEKIN, Ill., June 29, 2026 (GLOBE NEWSWIRE) -- Alto Ingredients, Inc. (NASDAQ: ALTO), a leading producer and distributor of renewable fuels, essential ingredients and specialty alcohols, today announced it has been added to the Russell 2000® and Russell 3000® Indexes, effective after the close of U.S. markets on Friday, June 26, 2026.</v>
+        <v>New York, New York--(Newsfile Corp. - August 17, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR) on behalf of investors that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in First Solar and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>Sip Smarter This Summer: Natalie’s Orchid Island Juice Co. Highlights Refreshing ‘Summer Sips’ Lemonade Collection</v>
+        <v>As Charleston SC Home Sales Rise 2.5%, Renewal by Andersen® Prompts Homeowners to Invest in Window Replacements for Returned ROI</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C719" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D719" t="str">
-        <v>Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E719" t="str">
-        <v>https://www.prunderground.com/sip-smarter-this-summer-natalies-orchid-island-juice-co-highlights-refreshing-summer-sips-lemonade-collection/00386704/</v>
+        <v>https://www.prweb.com/releases/as-charleston-sc-home-sales-rise-2-5-renewal-by-andersen-prompts-homeowners-to-invest-in-window-replacements-for-returned-roi-302852621.html</v>
       </c>
       <c r="F719" t="str">
-        <v>Ditch the artificial ingredients and processed energy drinks for limited-edition, fresh-squeezed lemonades and an interactive backyard mocktail bracket The post Sip Smarter This Summer: Natalie's Orchid Island Juice Co. Highlights Refreshing 'Summer Sips' Lemonade Collection first appeared on</v>
+        <v>As Charleston's housing market strengthens, homeowners are turning to Renewal by Andersen®, one of the top-rated window replacement companies in Charleston, South Carolina, to boost curb appeal and support stronger resale positioning through energy-efficient window upgrades. CHARLESTON, S....</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>Seth &amp; Riley's Garage Just Got a Face-Lift</v>
+        <v>Securing the Infrastructure of Intelligence</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C720" t="str">
-        <v>WebWire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D720" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E720" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356870</v>
+        <v>https://blogs.nvidia.com/blog/securing-the-infrastructure-of-intelligence/</v>
       </c>
       <c r="F720" t="str">
-        <v>At the heart of Seth &amp;amp; Riley&amp;#39;s Garage is a mission to inspire people to squeeze more out of life. The refreshed identity brings that spirit to life through a more distinctive, confident, and cohesive brand expression. - - Built for today&amp;#39;s fast-evolving flavoured alcoholic beverage category, the new system introduces greater clarity, energy, and recognisability across every touchpoint, from packaging to in-store execution. - - Same brand, new next-level energy - - Seth &amp;amp; Riley&amp;#39;s Garage is n... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356870</v>
+        <v>AI factories are the defining infrastructure of the AI era—where compute transforms energy and data into intelligence that powers every business, industry and country. In the AI economy, compute is revenue. AI factories require a full stack of critical resources: advanced chips, packaging, memory, and networking – as well as land, power and shell. Just […]</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>Prior authorization reform gets promising start from House health panel</v>
+        <v>NVIDIA Guarantees SB Energy's PORTS-Pike Technology Campus in Ohio to Exclusively Host NVIDIA AI Compute</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C721" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D721" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E721" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356867</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346111/0/en/nvidia-guarantees-sb-energy-s-ports-pike-technology-campus-in-ohio-to-exclusively-host-nvidia-ai-compute.html</v>
       </c>
       <c r="F721" t="str">
-        <v>Statement is attributable to: - John Whyte, MD, MPH - CEO, American Medical Association - - &amp;#8220;The American Medical Association commends the House Energy and Commerce Health Subcommittee for its swift action today to advance the Improving Seniors&amp;#39; Timely Access to Care Act. This bipartisan legislation would eliminate unnecessary administrative red tape in Medicare Advantage to ensure that critical, life-saving care is no longer delayed by an overused prior authorization process. We thank s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356867</v>
+        <v>NVIDIA announced that it has secured land, power and shell (LPS) capacity through a partnership with SB Energy at the PORTS-Pike in Ohio</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>Lithium Iron Phosphate Battery Market Share and Competitive Landscape Analysis</v>
+        <v>NVIDIA Guarantees SB Energy’s PORTS-Pike Technology Campus in Ohio to Exclusively Host NVIDIA AI Compute</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C722" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D722" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E722" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760996</v>
+        <v>https://nvidianews.nvidia.com/news/nvidia-guarantees-sb-energy-s-ports-pike-technology-campus-in-ohio-to-exclusively-host-nvidia-ai-compute</v>
       </c>
       <c r="F722" t="str">
-        <v>The global Lithium Iron Phosphate (LFP) Battery Market size was valued at USD 42.2 billion in 2025 and is projected to grow from USD 47.7 billion in [read full press release...]</v>
+        <v>NVIDIA announced that it has secured land, power and shell (LPS) capacity through a partnership with SB Energy at the PORTS-Pike Technology Campus in Pike County, Ohio, to host NVIDIA compute...</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>AVANTE ANNOUNCES AGREEMENT WITH TARGET PARK TO DEPLOY MAST UNITS IN ABOVE-GROUND PARKING FACILITIES ACROSS CANADA AND THE UNITED STATE</v>
+        <v>Beyond Oil Successfully Completes Industrial-Scale Validation of Patented Chemistry, Demonstrating Substantial Reductions in Harmful Frying-Oil Degradation Compounds</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C723" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D723" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E723" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318864/36577/en/AVANTE-ANNOUNCES-AGREEMENT-WITH-TARGET-PARK-TO-DEPLOY-MAST-UNITS-IN-ABOVE-GROUND-PARKING-FACILITIES-ACROSS-CANADA-AND-THE-UNITED-STATE.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346080/0/en/beyond-oil-successfully-completes-industrial-scale-validation-of-patented-chemistry-demonstrating-substantial-reductions-in-harmful-frying-oil-degradation-compounds.html</v>
       </c>
       <c r="F723" t="str">
-        <v>TORONTO, Ontario, June 29, 2026 (GLOBE NEWSWIRE) -- Avante Corp. (TSX.V: XX) (OTC: ALXXF) (“ Avante ” or the “ Company ”) a global provider of technology-enabled security solutions and services, is pleased to announce that Target Park Group Inc. ( “Target Park”) , a commercial parking operator dedicated to identifying and revitalizing underutilized parking facilities across Canada and the United States, has selected Avante's Mobile Automated Surveillance Tower ( “MAST” ) platform to deliver mobile, intelligent, real-time security across its above-ground parking portfolio. MAST is Avante's next-generation mobile security and surveillance tower, designed for remote and high-risk environments where fixed infrastructure is impractical or insufficient. Powered by solar energy with generator bac</v>
+        <v>Independent pilot at industrial food-production facility delivers approximately 93% reduction in Free Fatty Acids and approximately 52% reduction in Total Polar Compounds versus untreated control</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>FuelCell Energy Secures $49 Million in EXIM Financing to Advance U.S. Clean Energy Exports</v>
+        <v>Shareholders who lost money in shares of Bloom Energy Corporation (NYSE: BE) should contact Wolf Haldenstein Immediately</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C724" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D724" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318873/8041/en/FuelCell-Energy-Secures-49-Million-in-EXIM-Financing-to-Advance-U-S-Clean-Energy-Exports.html</v>
+        <v>https://www.prnewswire.com/news-releases/shareholders-who-lost-money-in-shares-of-bloom-energy-corporation-nyse-be-should-contact-wolf-haldenstein-immediately-302849286.html</v>
       </c>
       <c r="F724" t="str">
-        <v>DANBURY, Conn., June 29, 2026 (GLOBE NEWSWIRE) -- FuelCell Energy, Inc. (Nasdaq: FCEL) announced that the Board of Directors of the Export-Import Bank of the United States (EXIM) approved a financing package on June 23, 2026, of $49 million to be disbursed in two tranches.</v>
+        <v>Lead Plaintiff Deadline September 28, 2026 NEW YORK, Aug. 17, 2026 /PRNewswire/ -- Wolf Haldenstein Adler Freeman &amp; Herz LLP, a nationally recognized securities litigation law firm, informs investors that a securities class action lawsuit has been filed against Bloom Energy Corporation...</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>Ur-Energy Receives Final WDEQ Authorization to Transport Uranium-Loaded ...</v>
+        <v>Northern Graphite Selected to Represent Canada in Battery Materials Evaluation Program with Japan's LIBTEC</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C725" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D725" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E725" t="str">
-        <v>https://pr-inside.com/ur-energy-receives-final-wdeq-authorization-to-transport-uranium-loaded-r5195736.htm</v>
+        <v>https://www.newsfilecorp.com/release/309850/Northern-Graphite-Selected-to-Represent-Canada-in-Battery-Materials-Evaluation-Program-with-Japans-LIBTEC</v>
       </c>
       <c r="F725" t="str">
-        <v>(PR-inside.com) CASPER, WY / ACCESS Newswire / June 29, 2026 /Ur-Energy Inc. (NYSE American:URG)(TSX:URE) (the "Company" or "Ur-Energy"), a domestic uranium producer with ISR projects that are among the largest and lowest-cost in the United States, is pleased to announce a significant regulatory milestone for its Shirley Basin Project. The Company has received final authorization from the Wyoming Department of Environmental Quality (WDEQ) Uranium Recovery Program (URP) to advance from limited operations to full-scale uranium in situ recovery (ISR) operations, including transport of uranium-loaded resin from its Shirley Basin ISR mine to the Company's Lost Creek processing facility. The authorization follows a ..</v>
+        <v>Independent third-party evaluation will generate performance data to support qualification with Japanese and global battery manufacturersOttawa, Ontario--(Newsfile Corp. - August 17, 2026) - Northern Graphite Corporation (TSXV: NGC) (OTCQB: NGPHF) (FSE: 0NG) (XSTU: 0NG) (the "Company" or "Northern") is pleased to announce that it has been selected by Natural Resources Canada ("NRCan") to participate in a strategic Canada-Japan battery materials evaluation program through the Lithium-ion Battery...</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>Keel Infrastructure Added to Russell 3000® Index</v>
+        <v>Levi &amp; Korsinsky Notifies First Solar, Inc. (FSLR) Investors - Lead ...</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C726" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D726" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E726" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318852/0/en/Keel-Infrastructure-Added-to-Russell-3000-Index.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-first-solar-inc-fslr-investors-lead-r5213159.htm</v>
       </c>
       <c r="F726" t="str">
-        <v>NEW YORK, June 29, 2026 (GLOBE NEWSWIRE) -- Keel Infrastructure Corp. (Nasdaq: KEEL; TSX: KEEL) (“Keel Infrastructure” or “Keel”), a North American digital infrastructure and energy company, has been added as a member of the broad-market Russell 3000® Index, effective as of U.S. market open today, as part of the first 2026 Russell indexes reconstitution.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 17, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>Ring Energy Joins Russell 3000® Index</v>
+        <v>American Water and Essential Utilities Announce Expiration of Hart-Scott-Rodino Waiting Period for Proposed Merger</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C727" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D727" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E727" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318798/0/en/Ring-Energy-Joins-Russell-3000-Index.html</v>
+        <v>https://www.prnewswire.com/news-releases/american-water-and-essential-utilities-announce-expiration-of-hart-scott-rodino-waiting-period-for-proposed-merger-302852054.html</v>
       </c>
       <c r="F727" t="str">
-        <v>THE WOODLANDS, Texas, June 29, 2026 (GLOBE NEWSWIRE) -- Ring Energy, Inc. (NYSE American: REI) (“Ring” or the “Company”) today announced that it has been added as a member of the broad-market Russell 3000 ® Index, effective when the U.S. market opens on June 29, 2026, as part of the first 2026 Russell indexes reconstitution.</v>
+        <v>CAMDEN, N.J. and BRYN MAWR, Pa., Aug. 17, 2026 /PRNewswire/ -- American Water Works Company, Inc. (NYSE: AWK) ("American Water") and Essential Utilities, Inc. (NYSE: WTRG) ("Essential Utilities") today announced that the waiting period under the U.S. Hart-Scott-Rodino Antitrust...</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>Envision Energy and Elements Green Partner on 1,600MWh Stadorf BESS, Scaling Future Energy Systems in Germany</v>
+        <v>Dragonfly Energy Partners with Sphere Energy to Develop Next-Generation AI-Enhanced Battery Technology</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C728" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D728" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Healthcare, Energy</v>
       </c>
       <c r="E728" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-and-elements-green-partner-on-1-600mwh-stadorf-bess-scaling-future-energy-systems-in-germany-302813100.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3345991/0/en/dragonfly-energy-partners-with-sphere-energy-to-develop-next-generation-ai-enhanced-battery-technology.html</v>
       </c>
       <c r="F728" t="str">
-        <v>MUNICH, June 29, 2026 /PRNewswire/ -- Envision Energy, a global leader in green technology, has partnered with Elements Green, a global IPP, to deliver the 1600MWh Stadorf battery energy storage system (BESS) project, announced at Intersolar Europe in Munich. The project in northern...</v>
+        <v>First battery pack manufacturer to embed Sphere Energy’s AI-powered state-of-health technology into its core BMS architecture First battery pack manufacturer to embed Sphere Energy’s AI-powered state-of-health technology into its core BMS architecture</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Recent Release, "Said the Night Wind," from Fulton Books Author William T. Goodman, Presents a Gripping Exploration of Moral Conflict Across Five Interconnected Lives</v>
+        <v>Integrating The Delaware Basin: Devon Energy Reaches Final Investment Decision on Solitude Pipeline System</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C729" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D729" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E729" t="str">
-        <v>https://www.pr.com/press-release/971823</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3345997/0/en/integrating-the-delaware-basin-devon-energy-reaches-final-investment-decision-on-solitude-pipeline-system.html</v>
       </c>
       <c r="F729" t="str">
-        <v>William T. Goodman has completed a new book, "Said the Night Wind," a riveting narrative that weaves together the destinies of Tom and Mae, who seek solace at their inherited Montana ranch following personal tragedy, Rufus Slow Calf, a college-educated Sioux bridging ancestral traditions with contemporary existence, Ken Melzer, a directionless 29-year-old adrift in Arizona's Sonoran Desert after abandoning both [PR.com]</v>
+        <v>Investment extends Devon’s integrated Delaware Basin model – capturing value from the wellhead to the demand center Investment extends Devon’s integrated Delaware Basin model – capturing value from the wellhead to the demand center</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>LONGi and FARIA RENEWABLES cooperate on large-scale Greek solar plants, help discover prehistoric site</v>
+        <v>Montauk Brewing Company Expands Its Coastal Footprint with New North Shore Brewpub</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C730" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D730" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E730" t="str">
-        <v>https://www.prnewswire.com/news-releases/longi-and-faria-renewables-cooperate-on-large-scale-greek-solar-plants-help-discover-prehistoric-site-302813084.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3345999/0/en/montauk-brewing-company-expands-its-coastal-footprint-with-new-north-shore-brewpub.html</v>
       </c>
       <c r="F730" t="str">
-        <v>Solar projects deploy next-generation "Back Contact" solar technology while safeguarding newly unearthed archaeological site ATHENS, Greece, June 29, 2026 /PRNewswire/ -- LONGi Solar Europe, a global leader in solar technology innovation, has signed a photovoltaic module supply agreement...</v>
+        <v>Beloved Long Island craft beer brand opens its second taproom, bringing fresh brews, beach-town energy and Montauk’s come-as-you-are spirit to Port Jefferson Beloved Long Island craft beer brand opens its second taproom, bringing fresh brews, beach-town energy and Montauk’s come-as-you-are spirit to Port Jefferson</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>Kandi Technologies Acquires Controlling Stake in Xinchu New Energy</v>
+        <v>Terra Clean Energy Corp. Announces Receipt of Utah Work Program Permits for the Marysvale Uranium Mines Project</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C731" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D731" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318735/0/en/Kandi-Technologies-Acquires-Controlling-Stake-in-Xinchu-New-Energy.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3345995/0/en/terra-clean-energy-corp-announces-receipt-of-utah-work-program-permits-for-the-marysvale-uranium-mines-project.html</v>
       </c>
       <c r="F731" t="str">
-        <v>Establishes Kandi's entry into backup power and energy storage solutions for rapidly-growing AI data center market</v>
+        <v>Vancouver B.C., Aug. 17, 2026 (GLOBE NEWSWIRE) -- TERRA CLEAN ENERGY CORP. (“ Terra ” or the “ Company ”) (CSE: TCEC, OTCQB: TCEFF, FSE: C9O0) is pleased to announce that it has received the required permits from the Utah Department of Natural Resources Division of Oil, Gas and Mining to commence its planned exploration work program at the Company’s 100%-owned Marysvale Uranium Mines Project located in Marysvale, Utah, United States.</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>KBR's PureSAF Technology Selected by Keppel and Aster for Licensing and FEED for Asia's First Commercial-Scale Ethanol-to-Jet Sustainable Aviation Fuel Plant</v>
+        <v>Western Midstream Announces Participation in the Solitude Pipeline System</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C732" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D732" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E732" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318737/0/en/KBR-s-PureSAF-Technology-Selected-by-Keppel-and-Aster-for-Licensing-and-FEED-for-Asia-s-First-Commercial-Scale-Ethanol-to-Jet-Sustainable-Aviation-Fuel-Plant.html</v>
+        <v>https://www.prnewswire.com/news-releases/western-midstream-announces-participation-in-the-solitude-pipeline-system-302852469.html</v>
       </c>
       <c r="F732" t="str">
-        <v>HOUSTON, June 29, 2026 (GLOBE NEWSWIRE) -- KBR (NYSE: KBR) has been selected to provide technology licensing and Front-End Engineering Design (FEED) services based on its PureSAF℠ technology for the proposed Sustainable Aviation Fuel (SAF) plant being developed by Keppel Ltd.’s (Keppel) Infrastructure Division and Aster Chemicals and Energy (Aster) on Singapore’s Jurong Island.</v>
+        <v>WES holds a 7.5% equity interest in the Solitude Pipeline System joint venture which has reached a positive Final Investment Decision to construct two 48-inch natural gas pipelines running from the Permian Basin to Katy, Texas. Solitude will deliver scalable, long-haul natural gas...</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>Solidion Technology (Nasdaq: STI) Adopts SpaceX-Focused Treasury Strategy for Corporate Cash Reserves</v>
+        <v>LNG Energy Group Announces Closing of First Tranche of Private Placement ...</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C733" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D733" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E733" t="str">
-        <v>https://www.prnewswire.com/news-releases/solidion-technology-nasdaq-sti-adopts-spacex-focused-treasury-strategy-for-corporate-cash-reserves-302812921.html</v>
+        <v>https://pr-inside.com/lng-energy-group-announces-closing-of-first-tranche-of-private-placement-r5213148.htm</v>
       </c>
       <c r="F733" t="str">
-        <v>Company intends to opportunistically acquire SpaceX shares as a long-term strategic treasury holding, reflecting alignment with the next era of aerospace, energy, and transportation infrastructure DALLAS, June 29, 2026 /PRNewswire/ -- Solidion Technology, Inc. (Nasdaq: STI), an advanced...</v>
+        <v>(PR-inside.com) Not for distribution to United States newswire services or for dissemination in the United States TORONTO, ON / ACCESS Newswire / August 17, 2026 / LNG Energy Group Corp. (TSXV:LNGE)(TSXV:LNGE.WT)(OTC PINK:LNGNF)(FWB:E26) (the "Company" or "LNG Energy Group") is pleased to announce that, further to its news releases dated May 1, 2026, July 28, 2026 and August 6, 2026, it has completed the first tranche (the "First Tranche") of its previously announced non-brokered private placement financing (the "Private Placement") of units of the Company ("Units"). The Company issued 9,438,071 Units at a price of C$0.05 per Unit for aggregate gross proceeds of ..</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>stc group marks seventh Sustainability Report with AA MSCI ESG Rating and 50.69% local content score</v>
+        <v>Prairie Operating Co. Announces Second Quarter 2026 Earnings Conference Call</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C734" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D734" t="str">
-        <v>Energy, Media</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E734" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356856</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3345941/0/en/prairie-operating-co-announces-second-quarter-2026-earnings-conference-call.html</v>
       </c>
       <c r="F734" t="str">
-        <v>stc group, the leading digital enabler, has published its annual Sustainability Report for 2025, marking the seventh edition of its sustainability reporting journey. The report reflects how the group is delivering wider impact across environmental action, human capital development, governance and responsible business practices. - - The report highlights the continued development of stc group in 2025, which achieved - - measurable climate progress, reducing energy intensity by 4.96% at group... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356856</v>
+        <v>HOUSTON, TX, Aug. 17, 2026 (GLOBE NEWSWIRE) -- Prairie Operating Co. (Nasdaq: PROP) (the “Company” or “Prairie”), an independent energy company engaged in the development and acquisition of oil and natural gas resources in the Denver-Julesburg (DJ) Basin – today announced the Company will host a conference call and webcast Monday, August 17, 2026, at 8:30 AM Eastern Time (7:30 AM Central Time) to review second quarter 2026 results and provide an update on recent developments. Analysts and investors are invited to participate.</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>BTU Investors Have Opportunity to Lead Peabody Energy Corporation Securities Fraud Lawsuit with the Schall Law Firm</v>
+        <v>Bimergen Energy Reports Q2 Earnings With $7.9 Million Revenues</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C735" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D735" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E735" t="str">
-        <v>https://www.prnewswire.com/news-releases/btu-investors-have-opportunity-to-lead-peabody-energy-corporation-securities-fraud-lawsuit-with-the-schall-law-firm-302812904.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3345920/0/en/bimergen-energy-reports-q2-earnings-with-7-9-million-revenues.html</v>
       </c>
       <c r="F735" t="str">
-        <v>LOS ANGELES, June 29, 2026 /PRNewswire/ -- The Schall Law Firm, a national shareholder rights litigation firm, reminds investors of a class action lawsuit against Peabody Energy Corporation ("Peabody" or "the Company") (NYSE: BTU) for violations of §§10(b) and 20(a) of the Securities...</v>
+        <v>Bimergen achieves $3.9 million Adjusted EBITDA for Q2 2026 ended June 30, 2026</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>Digital Intelligence Powering Energy Storage, Driving a Greener Future: Sermatec Showcases Full-Scenario Energy Storage Solutions at Intersolar Europe 2026</v>
+        <v>Chillers Market Trends Accelerating Energy-Efficient Cooling Systems</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C736" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D736" t="str">
         <v>Energy</v>
       </c>
       <c r="E736" t="str">
-        <v>https://www.prnewswire.com/news-releases/digital-intelligence-powering-energy-storage-driving-a-greener-future-sermatec-showcases-full-scenario-energy-storage-solutions-at-intersolar-europe-2026-302812998.html</v>
+        <v>https://express-press-release.net/news/2026/08/17/1767343</v>
       </c>
       <c r="F736" t="str">
-        <v>MUNICH, June 29, 2026 /PRNewswire/ -- Sermatec made a strong appearance at Intersolar Europe 2026, presenting its comprehensive portfolio of energy storage products and intelligent energy management solutions. Demonstrating capabilities spanning core hardware, integrated systems,...</v>
+        <v>The global chillers market was valued at USD 11.2 billion in 2025 and is expected to increase from USD 11.6 billion in 2026 to USD 16.4 billion [read full press release...]</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>Minesto strengthens global expansion capabilities with the appointment of energy industry executive Philippe Kavafyan to its Board</v>
+        <v>CATL Achieves 2025 Core Operation Carbon Neutrality Target, Sets Path to 2035 Value-Chain Goal</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C737" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D737" t="str">
         <v>Energy</v>
       </c>
       <c r="E737" t="str">
-        <v>https://www.prnewswire.com/news-releases/minesto-strengthens-global-expansion-capabilities-with-the-appointment-of-energy-industry-executive-philippe-kavafyan-to-its-board-302812959.html</v>
+        <v>https://www.prnewswire.com/news-releases/catl-achieves-2025-core-operation-carbon-neutrality-target-sets-path-to-2035-value-chain-goal-302852734.html</v>
       </c>
       <c r="F737" t="str">
-        <v>GOTHENBURG, Sweden, June 29, 2026 /PRNewswire/ -- The Annual General Meeting of Minesto AB, held 23 June 2026, resolved to elect Philippe Kavafyan as a new member of the Board of Directors. With more than 30 years of experience in the international energy sector, including leadership...</v>
+        <v>NINGDE, China, Aug. 17, 2026 /PRNewswire/ -- CATL today announced it had achieved its 2025 target of carbon neutrality across core operations as scheduled, with all 20 battery plants certified as carbon neutral, and unveiled its action roadmap toward full value-chain carbon neutrality by...</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Alfa Laval reinforces commitment to biofuels in new Brazilian biorefinery</v>
+        <v>Brookfield and La Caisse Complete Acquisition of Boralex</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C738" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D738" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E738" t="str">
-        <v>https://www.prnewswire.com/news-releases/alfa-laval-reinforces-commitment-to-biofuels-in-new-brazilian-biorefinery-302812953.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358933</v>
       </c>
       <c r="F738" t="str">
-        <v>LUND, Sweden, June 29, 2026 /PRNewswire/ -- Alfa Laval today announces the signing of a 1.1 BSEK (102 MEUR) contract to supply Hydrotreated Vegetable Oil (HVO) pre-treatment technology for Acelen's new biorefinery project in Brazil. The order will be fulfilled in phases until completion...</v>
+        <v>Boralex Inc. (&amp;#8220;Boralex&amp;#8221; or the &amp;#8220;Corporation&amp;#8221;) (TSX: BLX), Brookfield and La Caisse (formerly CDPQ) announced the completion of the previously announced acquisition of Boralex by Brookfield, together with its institutional partners including Brookfield Renewable Partners, and La Caisse (the &amp;#8220;Purchaser&amp;#8221;), by way of a plan of arrangement under the provisions of the Canada Business Corporations Act (the &amp;#8220;Arrangement&amp;#8221;). - - Pursuant to the terms of the Arrangement, the Purchaser acquired all of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358933</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Sicona lands $45M ARENA grant to open battery materials production facility in Wollongong</v>
+        <v>Kepon Biotech Launches Comprehensive Cross-Border Procurement &amp; Risk Control Solutions for Industrial Fine Chemicals</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C739" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D739" t="str">
-        <v>Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E739" t="str">
-        <v>https://www.prnewswire.com/news-releases/sicona-lands-45m-arena-grant-to-open-battery-materials-production-facility-in-wollongong-302812932.html</v>
+        <v>https://www.pr.com/press-release/971866</v>
       </c>
       <c r="F739" t="str">
-        <v>SYDNEY, June 29, 2026 /PRNewswire/ -- Australian battery technology company Sicona Battery Technologies has secured $45 million from the Australian Renewable Energy Agency (ARENA) to build and operate its first commercial-scale silicon-carbon battery anode material production facility in...</v>
+        <v>Global factories, energy plants and research labs run into widespread procurement risks for industrial chemicals: inconsistent purity, hazardous goods customs blockages, failed long-distance shipping, rigid high MOQs and incomplete compliance documents. Shanghai Kepon Biotech releases an integrated cross-border supply system and complete pitfall guide, providing flexible trial orders, one-stop chemical customs agency and [PR.com]</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>Energy Storage Cooling Supplier Recommendations for European Utility-Scale BESS: An Evidence-Aware Framework</v>
+        <v>Kepon Biotech Launches Integrated Cross-Border Procurement and Risk Control Solutions for High-Purity Organic &amp; Inorganic Chemicals</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C740" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D740" t="str">
-        <v>Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E740" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/energy-storage-cooling-supplier-recommendations-for-european-utilityscale-bess-an-evidenceaware-framework/?source=barchart</v>
+        <v>https://www.pr.com/press-release/972078</v>
       </c>
       <c r="F740" t="str">
-        <v/>
+        <v>Global labs and pharma face organic &amp; inorganic chemical procurement risks including unstable purity, customs detention, failed shipping, high MOQs and incomplete SDS docs. Shanghai Kepon Biotech releases a cross-border supply &amp; risk guide with flexible samples, full chemical clearance and custom cold chain logistics for life science and new energy industries. [PR.com]</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>Meeting Europe's Evolving Grid Needs: CHINT Highlights Its Resilient and Future-Ready Solutions for the AI Era at Intersolar Europe 2026</v>
+        <v>Shanghai Kepon Biotech Launches Full Risk-Control Cross-Border Solutions for Certified Reference Standards Procurement</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C741" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D741" t="str">
-        <v>AI, Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E741" t="str">
-        <v>https://www.prnewswire.com/news-releases/meeting-europes-evolving-grid-needs-chint-highlights-its-resilient-and-future-ready-solutions-for-the-ai-era-at-intersolar-europe-2026-302812925.html</v>
+        <v>https://www.pr.com/press-release/972600</v>
       </c>
       <c r="F741" t="str">
-        <v>MUNICH, June 29, 2026 /PRNewswire/ -- As Europe continues to accelerate its energy transition, the industry's focus is increasingly shifting beyond renewable generation capacity toward grid resilience, system flexibility, and infrastructure modernization. At Intersolar Europe 2026, CHINT...</v>
+        <v>Global labs, pharma and food testers face China reference standards cross-border risks: poor batch traceability, customs delays, rigid MOQs, cold chain breakdowns and missing COA/SDS. Shanghai Kepon Biotech offers integrated supply, special goods clearance and segmented cold chain for life science, new energy and food testing industries. [PR.com]</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>Eco (Atlantic) Oil and Gas Ltd. Announces Ministerial Approval for ...</v>
+        <v>Peabody Energy Corporation (BTU) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C742" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D742" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E742" t="str">
-        <v>https://pr-inside.com/eco-atlantic-oil-and-gas-ltd-announces-ministerial-approval-for-r5195617.htm</v>
+        <v>https://pr-inside.com/peabody-energy-corporation-btu-lawsuit-investors-urged-to-contact-r5213080.htm</v>
       </c>
       <c r="F742" t="str">
-        <v>(PR-inside.com) PEL97,99 &amp; 100, and South Africa Block 1 Section 11 Processes Underway TORONTO, ON / ACCESS Newswire / June 29, 2026 /Eco (Atlantic) Oil &amp; Gas Ltd. (AIM:ECO)(TSX‐V:EOG) (Toronto, Canada), the oil and gas exploration company focused on the offshore Atlantic Margins, is pleased to announce that it has received formal Ministerial approval from the Ministry of Industries, Mines and Energy of Namibia (the "Ministry") for the Section 11 assignment relating to the Company's previously announced farm-out of its 85% participating interest in Petroleum Exploration Licence 98 ("PEL 98"), offshore Namibia, to an arm's-length wholly Namibian-owned company, Lamda Energy (Pty) Ltd ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 17, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>Kehua, ESN et TÜV Rheinland publient conjointement un livre blanc sur le stockage énergétique grid-forming lors de l'Intersolar Europe 2026</v>
+        <v>FSLR Investors Have Opportunity to Lead First Solar, Inc. Securities Fraud Lawsuit with SBS Law</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C743" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D743" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.prnewswire.com/news-releases/kehua-esn-et-tuv-rheinland-publient-conjointement-un-livre-blanc-sur-le-stockage-energetique-grid-forming-lors-de-lintersolar-europe-2026-302812826.html</v>
+        <v>https://www.prnewswire.com/news-releases/fslr-investors-have-opportunity-to-lead-first-solar-inc-securities-fraud-lawsuit-with-sbs-law-302852493.html</v>
       </c>
       <c r="F743" t="str">
-        <v>MUNICH, 29 juin 2026 /PRNewswire/ -- L'expansion rapide des infrastructures de centres de données basées sur l'IA est en train de remodeler la demande mondiale en électricité, ce qui alourdit les défis liés à la stabilité du réseau déjà posés par l'intégration accélérée des énergies...</v>
+        <v>LOS ANGELES, Aug. 17, 2026 /PRNewswire/ -- Schall, Brown &amp; Schwartz LLP ("SBS"), a national shareholder rights litigation firm, reminds investors of a class action lawsuit against First Solar, Inc. ("First Solar" or "the Company") (NASDAQ: FSLR) for violations of §§10(b) and 20(a) of the...</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>Sisram Medical's China Manufacturing Facility Commences Operations as First Locally Produced Alma Rejuve Rolls Off the Line</v>
+        <v>SEFON Introduces Advanced Smart Voltage Regulation Solutions for Reliable Power Distribution</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C744" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D744" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.prnewswire.com/news-releases/sisram-medicals-china-manufacturing-facility-commences-operations-as-first-locally-produced-alma-rejuve-rolls-off-the-line-302812689.html</v>
+        <v>https://www.pr.com/press-release/976339</v>
       </c>
       <c r="F744" t="str">
-        <v>Localization strategy advances with strengthened end-to-end capabilities across R&amp;D, manufacturing and commercialization HONG KONG, June 28, 2026 /PRNewswire/ -- Sisram Medical Ltd (the "Company" or "Sisram", 1696.HK), a global wellness group offering Energy-Based Devices (EBD),...</v>
+        <v>SEFON, a professional provider of electrical equipment solutions, is strengthening global power distribution reliability with its advanced Smart Voltage Regulators designed to improve voltage stability, enhance power quality, and support the development of modern distribution networks. With the increasing demand for reliable electricity from industrial facilities, renewable energy projects, commercial applications, and [PR.com]</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>Perkins Coie and Ashurst Finalize Combination, Creating Ashurst Perkins Coie - A Firm Built for What's Next</v>
+        <v>SEFON Mobile Substations Provide Rapid Deployment Solutions for Emergency Power Supply</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C745" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D745" t="str">
         <v>Energy</v>
       </c>
       <c r="E745" t="str">
-        <v>https://www.prnewswire.com/news-releases/perkins-coie-and-ashurst-finalize-combination-creating-ashurst-perkins-coie--a-firm-built-for-whats-next-302812744.html</v>
+        <v>https://www.pr.com/press-release/975509</v>
       </c>
       <c r="F745" t="str">
-        <v>NEW YORK, June 28, 2026 /PRNewswire/ -- Perkins Coie and Ashurst today announce the successful completion of their combination, forming Ashurst Perkins Coie, a globally integrated law firm with differentiated strengths in technology, energy and infrastructure, and financial services. The...</v>
+        <v>SEFON Mobile Substations deliver rapid deployment, reliable operation, and flexible power distribution solutions for emergency power supply, utility networks, renewable energy projects, and industrial applications worldwide. [PR.com]</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>First Solar, Inc. (FSLR) Lawsuit – Investors Urged to Contact Levi ...</v>
+        <v>SEFON Dry Type Transformers Deliver Safe and Efficient Power Distribution Solutions</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C746" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D746" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E746" t="str">
-        <v>https://pr-inside.com/first-solar-inc-fslr-lawsuit-investors-urged-to-contact-levi-r5195584.htm</v>
+        <v>https://www.pr.com/press-release/975298</v>
       </c>
       <c r="F746" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>SEFON, a professional provider of power equipment solutions, today announced its advanced range of dry type transformers, designed to deliver safe, reliable, and energy-efficient power distribution solutions for modern electrical systems worldwide. With increasing demand for reliable electricity infrastructure, industrial facilities, renewable energy projects, and commercial buildings require power equipment that ensures [PR.com]</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Involving Peabody Energy ...</v>
+        <v>SEFON Expands Global Power Equipment Solutions to Meet Growing Energy Demands</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C747" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D747" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E747" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-involving-peabody-energy-r5195563.htm</v>
+        <v>https://www.pr.com/press-release/975075</v>
       </c>
       <c r="F747" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>Shaanxi Sefon Electrical Equipment Co., Ltd. (SEFON), a professional manufacturer of power equipment solutions, continues to expand its global market presence by providing reliable, efficient, and intelligent electrical solutions to meet the increasing demand for stable power supply and modern energy infrastructure worldwide. With the rapid development of industries, urbanization, and renewable energy integration, global [PR.com]</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>Pomerantz LLP Announces Commencement of Class Action Against First ...</v>
+        <v>SEFON Modular Substation Solutions Accelerate Renewable Energy Development</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C748" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D748" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E748" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-commencement-of-class-action-against-first-r5195558.htm</v>
+        <v>https://www.pr.com/press-release/974789</v>
       </c>
       <c r="F748" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>Shaanxi Sefon Electrical Equipment Co., Ltd. (SEFON), a professional manufacturer of power transmission and distribution equipment, recently announced its advanced Modular Substation Solutions designed to support the rapid expansion of renewable energy projects and improve the efficiency, reliability, and flexibility of modern power infrastructure worldwide. As global demand for clean energy continues to grow, renewable [PR.com]</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Involving Peabody Energy Corporation – BTU</v>
+        <v>Energy-Efficient Transformer Solutions Support Sustainable Power Development</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C749" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D749" t="str">
         <v>Energy</v>
       </c>
       <c r="E749" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-advises-investors-of-class-action-involving-peabody-energy</v>
+        <v>https://www.pr.com/press-release/974410</v>
       </c>
       <c r="F749" t="str">
-        <v/>
+        <v>As global energy systems continue to transition toward higher efficiency and sustainability, SEFON is providing advanced transformer solutions designed to optimize power distribution, reduce energy losses, and support the development of reliable electrical infrastructure worldwide. With increasing demand for efficient electricity utilization across industrial, commercial, renewable energy, and utility applications, [PR.com]</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Pomerantz LLP Announces Commencement of Class Action Against First Solar, Inc. – FSLR</v>
+        <v>SEFON Introduces Advanced Prefabricated Substations to Provide Reliable and Flexible Power Distribution Solutions for Global Energy Projects</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C750" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D750" t="str">
         <v>Energy</v>
       </c>
       <c r="E750" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-commencement-of-class-action-against-first-solar-inc</v>
+        <v>https://www.pr.com/press-release/973302</v>
       </c>
       <c r="F750" t="str">
-        <v/>
+        <v>Shaanxi Sefon Electrical Equipment Co., Ltd. Introduces High-Performance Prefabricated Substations Designed to Meet the Growing Demand for Smart, Reliable and Cost-Effective Power Infrastructure. [PR.com]</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Monster Energy Riders Claim Key Victories on Day 2 of X Games Sacramento 2026</v>
+        <v>Euro Manganese Signs Offtake Term Sheet with 6K Energy Following Preliminary Qualification of High-Purity Manganese</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C751" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D751" t="str">
         <v>Energy</v>
       </c>
       <c r="E751" t="str">
-        <v>https://www.prnewswire.com/news-releases/monster-energy-riders-claim-key-victories-on-day-2-of-x-games-sacramento-2026-302812709.html</v>
+        <v>https://www.newsfilecorp.com/release/309766/Euro-Manganese-Signs-Offtake-Term-Sheet-with-6K-Energy-Following-Preliminary-Qualification-of-HighPurity-Manganese</v>
       </c>
       <c r="F751" t="str">
-        <v>BMX Park Best Trick: 32-Year-Old Ryan Williams Claims Gold Medal, Daniel Sandoval Takes Bronze Women's Skateboard Vert Best Trick: 16-Year-Old Arisa Trew Defends Gold Medal, Matches Record BMX Dirt: 23-Year-Old Brady Baker from New Jersey Wins Gold, Williams Claims Silver Monster Energy...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 17, 2026) - Euro Manganese Inc. (TSXV: EMN) (ASX: EMN) (OTC Pink: EUMNF) (FSE: E060) (the "Company" or "Euro Manganese" or "EMN") is pleased to announce that it has entered into a non-binding offtake term sheet with 6K Energy, a leading U.S.-based producer of advanced cathode active materials ("CAM"), for the proposed sale of high-purity electrolytic manganese metal ("HPEMM") from the Company's Chvaletice Manganese Project ("Chvaletice" or...</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>Everlight Solar Wins Gold in Minnesota's Best 2026 for Solar Energy Provider</v>
+        <v>Sungrow to Deliver 606 MWh Energy Storage System for Verano Energy's Observatorio Project in Chile</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C752" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D752" t="str">
         <v>Energy</v>
       </c>
       <c r="E752" t="str">
-        <v>https://www.prnewswire.com/news-releases/everlight-solar-wins-gold-in-minnesotas-best-2026-for-solar-energy-provider-302812180.html</v>
+        <v>https://www.prnewswire.com/news-releases/sungrow-to-deliver-606-mwh-energy-storage-system-for-verano-energys-observatorio-project-in-chile-302852478.html</v>
       </c>
       <c r="F752" t="str">
-        <v>MINNEAPOLIS, June 28, 2026 /PRNewswire/ -- Everlight Solar has been named the Gold Winner for Solar Energy Provider in the 2026 Minnesota's Best Awards, recognizing the company's continued commitment to delivering trusted solar solutions and exceptional customer experiences across...</v>
+        <v>SANTIAGO, Chile, Aug. 17, 2026 /PRNewswire/ -- Sungrow, a globally leading PV inverter and energy storage system (ESS) provider, has been selected by Verano Energy, an Independent Power Producer (IPP) with a growing portfolio of renewable energy assets across Latin America, to supply its...</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against Peabody Energy Corporation – BTU</v>
+        <v>FSLR IMPORTANT DEADLINE: TOP RANKED GLOBAL COUNSEL, Encourages First ...</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C753" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D753" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E753" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-6795708</v>
+        <v>https://pr-inside.com/fslr-important-deadline-top-ranked-global-counsel-encourages-first-r5213051.htm</v>
       </c>
       <c r="F753" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 16, 2026 /The Rosen Law Firm, P.A. WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ:FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the First Solar class action, go to https://rosenlegal.com/cases/first-solar-inc/join or ..</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Riman launches ICD skincare line with seven products for sensitive skin</v>
+        <v>BTU IMPORTANT DEADLINE: ROSEN, LEADING TRIAL ATTORNEYS, Encourages Peabody Energy Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C754" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D754" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E754" t="str">
-        <v>https://pressreleasenews.org/pressroom/riman-launches-icd-skincare-line-with-seven-products-for-sensitive-skin</v>
+        <v>https://www.newsfilecorp.com/release/309799/BTU-IMPORTANT-DEADLINE-ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-Peabody-Energy-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F754" t="str">
-        <v>K-beauty brand Riman introduces its ICD line, featuring seven products including cleansing oil, powder wash, calming gel, multi stick balm, oil mist, booster-serum package, and cream, designed for sensitive skin.</v>
+        <v>New York, New York--(Newsfile Corp. - August 16, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>Class Action Lawsuit Filed: Peabody Energy Corporation (BTU) – Join ...</v>
+        <v>Monster Energy's Mackenzie Dern Defends Women's UFC Strawweight Championship Title at UFC 330 in Philadelphia</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C755" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D755" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E755" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-peabody-energy-corporation-btu-join-r5195403.htm</v>
+        <v>https://www.prnewswire.com/news-releases/monster-energys-mackenzie-dern-defends-womens-ufc-strawweight-championship-title-at-ufc-330-in-philadelphia-302852389.html</v>
       </c>
       <c r="F755" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
+        <v>33-Year-Old Dern from Springfield, Missouri, Defends Belt with Victory over Gillian Robertson 31-Year-Old Jalin "The Tarantula" Turner Claims 39-Second First-Round Knockout Victory Over Kaue Fernandes in Lightweight Bout Earns $100,000 Performance of the Night Bonus 30-Year-Old Esteban...</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>$BTU Investor Deadline: The Peabody Class Action Deadline is Approaching ...</v>
+        <v>Did You Lose Money on First Solar, Inc. (FSLR)? Levi &amp; Korsinsky Urges ...</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C756" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D756" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E756" t="str">
-        <v>https://pr-inside.com/btu-investor-deadline-the-peabody-class-action-deadline-is-approaching-r5195336.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-first-solar-inc-fslr-levi-korsinsky-urges-r5213037.htm</v>
       </c>
       <c r="F756" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / June 28, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 16, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Filing Involving Peabody ...</v>
+        <v>Join Class Action to Recover Losses from Peabody Energy Corporation ...</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C757" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D757" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E757" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-involving-peabody-r5195274.htm</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-peabody-energy-corporation-r5212968.htm</v>
       </c>
       <c r="F757" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 27, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 16, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Pomerantz LLP Announces Class Action Litigation Filing Against First ...</v>
+        <v>STRATUM Launches Strategic Asset Intelligence Platform for African Mining and EV Battery Minerals</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C758" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D758" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Energy, Automotive</v>
       </c>
       <c r="E758" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-class-action-litigation-filing-against-first-r5195269.htm</v>
+        <v>https://www.newsfilecorp.com/release/309815/STRATUM-Launches-Strategic-Asset-Intelligence-Platform-for-African-Mining-and-EV-Battery-Minerals</v>
       </c>
       <c r="F758" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 27, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>Africa holds roughly one-third of the world's critical mineral reserves, yet many resources go untouched due to a lack of institutional capital. STRATUM verifies, structures, and classifies asset data for critical minerals and African mining investment queries.London, England--(Newsfile Corp. - August 16, 2026) - The need for lithium and rare earth elements expands with the spread of electric vehicles (EVs), as these are critical components for batteries. Africa holds a wealth of these minerals,...</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>Pomerantz LLP Announces Class Action Litigation Filing Against First Solar, Inc. – FSLR</v>
+        <v>BTU UPCOMING DEADLINE: Faruqi &amp; Faruqi, LLP Reminds Peabody Energy Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C759" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D759" t="str">
         <v>Energy</v>
       </c>
       <c r="E759" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-class-action-litigation-filing-against-first-solar-inc</v>
+        <v>https://www.newsfilecorp.com/release/309699/BTU-UPCOMING-DEADLINE-Faruqi-Faruqi-LLP-Reminds-Peabody-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-August-24-2026</v>
       </c>
       <c r="F759" t="str">
-        <v/>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Peabody Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Peabody Energy between October 14, 2024 and May 4, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>Record Polyethylene Inventory Surge Creates Rare Negotiating Opportunity for Resin Buyers</v>
+        <v>FSLR IMPORTANT DEADLINE: ROSEN, A LEADING LAW FIRM, Encourages First Solar, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C760" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D760" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E760" t="str">
-        <v>https://www.prweb.com/releases/record-polyethylene-inventory-surge-creates-rare-negotiating-opportunity-for-resin-buyers-302812583.html</v>
+        <v>https://www.newsfilecorp.com/release/309807/FSLR-IMPORTANT-DEADLINE-ROSEN-A-LEADING-LAW-FIRM-Encourages-First-Solar-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F760" t="str">
-        <v>New market analysis finds rising inventories, falling crude oil prices and weakening demand are undermining producer price increase efforts across major resin categories. FORT WORTH, Texas, June 27, 2026 /PRNewswire-PRWeb/ -- Resin buyers are entering one of the strongest negotiating...</v>
+        <v>New York, New York--(Newsfile Corp. - August 16, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>Funded 100% Within One Hour: The Innovation Behind DESLOC V150 Plus</v>
+        <v>Levi &amp; Korsinsky Notifies Bloom Energy Corporation (BE) Investors – ...</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C761" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D761" t="str">
-        <v>AI, Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E761" t="str">
-        <v>https://www.prnewswire.com/news-releases/funded-100-within-one-hour-the-innovation-behind-desloc-v150-plus-302812577.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-bloom-energy-corporation-be-investors-r5212929.htm</v>
       </c>
       <c r="F761" t="str">
-        <v>A category-defining upgrade for the front door — much like how Tesla redefined automotive energy, the V150 Plus introduces a new era of low-maintenance, eco-conscious home access with solar power, 3D face recognition, and AI-powered curved fingerprint sensor technology SAN FRANCISCO, June...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 16, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>$BTU Securities Notification: A Lawsuit has been Filed on behalf of ...</v>
+        <v>Levi &amp; Korsinsky Urges Peabody Energy (BTU) Shareholders to Act Before ...</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C762" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D762" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E762" t="str">
-        <v>https://pr-inside.com/btu-securities-notification-a-lawsuit-has-been-filed-on-behalf-of-r5195193.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-peabody-energy-btu-shareholders-to-act-before-r5212856.htm</v>
       </c>
       <c r="F762" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Peabody investors after its stock plummeted over 9% because Peabody allegedly misled investors regarding the coal production at Centurion, its flagship premium hard coking coal mine. NEW YORK CITY, NY / ACCESS Newswire / June 27, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 16, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Monster Energy Athletes Bring the Heat on Day 1 of X Games Sacramento 2026</v>
+        <v>Securities Fraud Class Action Filed Against Bloom Energy Corporation ...</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C763" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D763" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E763" t="str">
-        <v>https://www.prnewswire.com/news-releases/monster-energy-athletes-bring-the-heat-on-day-1-of-x-games-sacramento-2026-302812570.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-bloom-energy-corporation-r5212847.htm</v>
       </c>
       <c r="F763" t="str">
-        <v>Women's Skateboard Park: 16-Year-Old Arisa Trew from Australia Claims Gold, Monster Army's Raicca Ventura from Brazil Takes Bronze Moto X Best Whip: 30-Year-Old Julien Vanstippen from Ophain, Belgium, Defends Gold Medal Men's BMX Park: 31-Year-Old Kevin Peraza from Tucson, Arizona, Claims...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 16, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>Envision Energy s'associe à SOLA Group et WBHO pour la mise en place d'un système de stockage d'énergie par batterie (SSEB) de 660 MWh dans le cadre d'un projet d'énergie électrique privé d'envergure en Afrique du Sud</v>
+        <v>BE INVESTOR DEADLINE: Bloom Energy Corporation Investors with Substantial Losses Have Opportunity to Lead the Bloom Energy Class Action Lawsuit - September 28, 2026 Deadline</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C764" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D764" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E764" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-sassocie-a-sola-group-et-wbho-pour-la-mise-en-place-dun-systeme-de-stockage-denergie-par-batterie-sseb-de-660-mwh-dans-le-cadre-dun-projet-denergie-electrique-prive-denvergure-en-afrique-du-sud-302812539.html</v>
+        <v>https://www.prnewswire.com/news-releases/be-investor-deadline-bloom-energy-corporation-investors-with-substantial-losses-have-opportunity-to-lead-the-bloom-energy-class-action-lawsuit---september-28-2026-deadline-302850605.html</v>
       </c>
       <c r="F764" t="str">
-        <v>LE CAP, Afrique du Sud, 27 juin 2026 /PRNewswire/ -- Envision Energy, leader mondial des technologies vertes, a signé un contrat de fourniture d'un système de stockage d'énergie par batterie (BESS) d'une capacité de 660 MWh avec le groupe SOLA et WBHO dans le cadre du projet phare Naos-1....</v>
+        <v>SAN DIEGO, Aug. 16, 2026 /PRNewswire/ -- The law firm of Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Bloom Energy Corporation (NYSE: BE) securities between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), have until Monday, September 28,...</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>Jura Announces Commencement of Drilling in Maru Lease</v>
+        <v>Class Action Lawsuit Filed: First Solar, Inc. (FSLR) – Join by August ...</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C765" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D765" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E765" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/27/3318529/0/en/Jura-Announces-Commencement-of-Drilling-in-Maru-Lease.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-first-solar-inc-fslr-join-by-august-r5212793.htm</v>
       </c>
       <c r="F765" t="str">
-        <v>CALGARY, Alberta, June 26, 2026 (GLOBE NEWSWIRE) -- Jura Energy Corporation (“Jura”) announced today that drilling of the Maru-3 development well has commenced in the Maru Lease in the Guddu Block. The projected measured depth of the well is approximately 942 meters and will target the Pirkoh Limestone Formation of Eocene age.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 16, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>Der Bereich „Clean Energy Chain" auf der 4. CISCE stellt Innovationen zur CO₂-Reduzierung entlang der gesamten Energiewertschöpfungskette in den Mittelpunkt</v>
+        <v>BTU Shareholders Have Opportunity to Lead Peabody Energy Corporation ...</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C766" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D766" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E766" t="str">
-        <v>https://www.prnewswire.com/news-releases/der-bereich-clean-energy-chain-auf-der-4-cisce-stellt-innovationen-zur-co-reduzierung-entlang-der-gesamten-energiewertschopfungskette-in-den-mittelpunkt-302812453.html</v>
+        <v>https://pr-inside.com/btu-shareholders-have-opportunity-to-lead-peabody-energy-corporation-r5212775.htm</v>
       </c>
       <c r="F766" t="str">
-        <v>BEIJING, 27. Juni 2026 /PRNewswire/ -- Der Bereich „Clean Energy Chain" der vierten China International Supply Chain Expo (CISCE) präsentierte Innovationen zur CO₂-Reduzierung entlang der gesamten Energiewertschöpfungskette und bot eine Plattform für die internationale Zusammenarbeit im...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 16, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>Polaris Renewable Energy Announces Results of Director Elections at Annual and Special Meeting</v>
+        <v>FSLR Stockholders Have Opportunity to Lead First Solar, Inc. Class ...</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C767" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D767" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.newswire.com/news/polaris-renewable-energy-announces-results-of-director-elections-at-9845265</v>
+        <v>https://pr-inside.com/fslr-stockholders-have-opportunity-to-lead-first-solar-inc-class-r5212773.htm</v>
       </c>
       <c r="F767" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 16, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>BTU INVESTOR ALERT: Peabody Energy Corporation Investors with Substantial Losses Have Opportunity to Lead the Peabody Energy Class Action Lawsuit</v>
+        <v>INVESTOR DEADLINE APPROACHING: Faruqi &amp;amp; Faruqi, LLP Reminds Peabody Energy Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C768" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D768" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E768" t="str">
-        <v>https://www.prnewswire.com/news-releases/btu-investor-alert-peabody-energy-corporation-investors-with-substantial-losses-have-opportunity-to-lead-the-peabody-energy-class-action-lawsuit-302812284.html</v>
+        <v>https://www.prnewswire.com/news-releases/investor-deadline-approaching-faruqi--faruqi-llp-reminds-peabody-energy-investors-of-securities-class-action-lawsuit-deadline-on-august-24-2026-302851508.html</v>
       </c>
       <c r="F768" t="str">
-        <v>SAN DIEGO, June 26, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Peabody Energy Corporation (NYSE: BTU) common stock between October 14, 2024 and May 4, 2026, inclusive (the "Class Period"), have until August 24, 2026 to seek appointment...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Peabody Energy To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in Peabody Energy between October 14, 2024 and May 4, 2026 and would...</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>Class Action Filed Against First Solar, Inc. (FSLR) Over Securities ...</v>
+        <v>INVESTOR DEADLINE APPROACHING: Faruqi &amp;amp; Faruqi, LLP Reminds First Solar (FSLR) Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C769" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D769" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E769" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-first-solar-inc-fslr-over-securities-r5195154.htm</v>
+        <v>https://www.prnewswire.com/news-releases/investor-deadline-approaching-faruqi--faruqi-llp-reminds-first-solar-fslr-investors-of-securities-class-action-lawsuit-deadline-on-august-24-2026-302851512.html</v>
       </c>
       <c r="F769" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In First Solar To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in First Solar between February 26, 2025 and February 24, 2026 and would...</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>FSLR Stockholder Alert: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Securities Class Action Lawsuit Against First Solar, Inc.</v>
+        <v>FSLR IMPORTANT DEADLINE: ROSEN, A LONGSTANDING LAW FIRM, Encourages ...</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C770" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D770" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E770" t="str">
-        <v>https://www.prnewswire.com/news-releases/fslr-stockholder-alert-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-securities-class-action-lawsuit-against-first-solar-inc-302812334.html</v>
+        <v>https://pr-inside.com/fslr-important-deadline-rosen-a-longstanding-law-firm-encourages-r5212739.htm</v>
       </c>
       <c r="F770" t="str">
-        <v>SAN DIEGO, June 26, 2026 /PRNewswire/ -- Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ: FSLR) securities between February 26, 2025 and February 24, 2026. First Solar is a solar...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 15, 2026 /The Rosen Law Firm, P.A. WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ:FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the First Solar class action, go to https://rosenlegal.com/cases/first-solar-inc/join or ..</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>Gulfport Energy and Mobility Global Set to Join S&amp;amp;P SmallCap 600</v>
+        <v>KlaroNail Ingredients 2026: Still Looking for the Right Nail-Wellness Routine? Check Out This 17-Ingredient Topical Spray</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C771" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D771" t="str">
-        <v>Finance, Healthcare, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.prnewswire.com/news-releases/gulfport-energy-and-mobility-global-set-to-join-sp-smallcap-600-302812407.html</v>
+        <v>https://www.newswire.com/news/klaronail-ingredients-2026-still-looking-for-the-right-nail-wellness-routine</v>
       </c>
       <c r="F771" t="str">
-        <v>NEW YORK, June 26, 2026 /PRNewswire/ -- S&amp;P Dow Jones Indices will make the following changes to the S&amp;P SmallCap 600: Gulfport Energy Corp. (NYSE: GPOR) will replace Select Medical Holdings Corp. (NYSE: SEM) effective prior to the opening of trading on Wednesday, July 1. Select Medical...</v>
+        <v>As interest in at-home nail wellness continues in 2026, this KlaroNail ingredients review explores the brand-stated 17-ingredient topical formula, including 5% undecylenic acid, tea tree oil, sweet almond oil, walnut oil, and other botanical oils, while examining how the spray is positioned for daily nail-care support and the label details buyers may want to compare before ordering.</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>Pomerantz LLP Announces Class Action Litigation Against First Solar, ...</v>
+        <v>Class Action Lawsuit Filed: Bloom Energy Corporation (BE) – Join by ...</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C772" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D772" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E772" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-class-action-litigation-against-first-solar-r5195136.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-bloom-energy-corporation-be-join-by-r5212737.htm</v>
       </c>
       <c r="F772" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Pomerantz LLP Announces Class Action Litigation Against First Solar, Inc. – FSLR</v>
+        <v>BTU DEADLINE NOTICE: ROSEN, A TOP RANKED LAW FIRM, Encourages Peabody Energy Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C773" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D773" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-announces-class-action-litigation-against-first-solar-inc-fslr</v>
+        <v>https://www.newsfilecorp.com/release/309798/BTU-DEADLINE-NOTICE-ROSEN-A-TOP-RANKED-LAW-FIRM-Encourages-Peabody-Energy-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F773" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 15, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Oil and Gas Automation Market to Reach $63.19 B by 2031 Driven by Digital Oilfield Systems and AI-Based Process Control</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Bloom Energy Corporation ...</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C774" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D774" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E774" t="str">
-        <v>https://www.getnews.info/story/2026/06/26/oil-and-gas-automation-market-to-reach-6319-b-by-2031-driven-by-digital-oilfield-systems-and-aibased-process-control/?source=barchart</v>
+        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-bloom-energy-corporation-r5212735.htm</v>
       </c>
       <c r="F774" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 15, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>Paladin Power Announces Solid-State Battery Energy Storage Platform ...</v>
+        <v>Prime Man Drops Reviews: Ready to Upgrade Your Men's Wellness Routine? Discover the Daily Drops Designed for Energy, Circulation &amp; Vitality Support</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C775" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D775" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E775" t="str">
-        <v>https://pr-inside.com/paladin-power-announces-solid-state-battery-energy-storage-platform-r5195103.htm</v>
+        <v>https://www.newswire.com/news/prime-man-drops-reviews-ready-to-upgrade-your-mens-wellness-routine-discover</v>
       </c>
       <c r="F775" t="str">
-        <v>(PR-inside.com) Paladin Power's inverter and ESS platform are engineered to power an entire home or business - including air conditioning, EV charging, appliances, lighting, and critical systems - through one integrated solid-state battery energy storage system CARLSBAD, CA / ACCESS Newswire / June 26, 2026 / Paladin Power, an energy storage technology company installing whole-home and commercial power systems, today announced a major advancement in residential and business energy storage: a solid-state battery energy storage platform engineered to serve as a complete grid replacement, not just a temporary backup system. Paladin Power's platform is engineered around a high-capacity inverter and integrated energy storage ..</v>
+        <v>As more men look for convenient daily wellness support in 2026, this Prime Man Drops review explores the brand-stated liquid formula, its positioning for energy, circulation and everyday vitality support, current pricing, guarantee terms, and the key details buyers may want to compare before deciding if the drops fit their routine.</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>ZOE Energy Storage kehrt zum zweiten Mal in Folge zur Intersolar Europe 2026 zurück und präsentiert KI-gesteuerte Smart-Energy-Lösungen für alle Anwendungsszenarien</v>
+        <v>‏Saudi Energy and Expo 2030 Riyadh Sign Agreement to Provide Power ...</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C776" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D776" t="str">
         <v>Energy</v>
       </c>
       <c r="E776" t="str">
-        <v>https://www.prnewswire.com/news-releases/zoe-energy-storage-kehrt-zum-zweiten-mal-in-folge-zur-intersolar-europe-2026-zuruck-und-prasentiert-ki-gesteuerte-smart-energy-losungen-fur-alle-anwendungsszenarien-302812355.html</v>
+        <v>https://pr-inside.com/saudi-energy-and-expo-2030-riyadh-sign-agreement-to-provide-power-r5212660.htm</v>
       </c>
       <c r="F776" t="str">
-        <v>MÜNCHEN, 26. Juni 2026 /PRNewswire/ -- ZOE Energy Storage, ein weltweit führender Anbieter von Energiespeicherlösungen (BNEF Tier 1), feiert seine erneute Teilnahme an der Intersolar Europe 2026 mit einer neuen strategischen Positionierung als „Anbieter von KI-gesteuerten dezentralen...</v>
+        <v>(PR-inside.com) ‏Saudi Energy and Expo 2030 Riyadh RIYADH, SAUDI ARABIA / ACCESS Newswire / August 15, 2026 / Saudi Energy and Expo 2030 Riyadh have announced the signing of an agreement to carry out works to provide electrical power supply to the Expo 2030 Riyadh site. This key step reflects the ongoing efforts across the project as it moves into the development phase and advances steadily toward delivering an exceptional and unprecedented World Expo. The signing ceremony was attended by Eng. Khalid bin Salem Al-Ghamdi, Chief Executive Officer of Saudi Energy, and Eng. Talal AlMarri, Chief Executive Officer of Expo 2030 Riyadh. The ..</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>ZOE Energy Storage fait un retour en force à Intersolar Europe 2026 pour la deuxième année consécutive, en présentant des solutions énergétiques intelligentes basées sur l'IA et adaptées à tous les scénarios</v>
+        <v>‏Saudi Energy and Expo 2030 Riyadh Sign Agreement to Provide Power Supply to Expo 2030 Riyadh Site</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C777" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D777" t="str">
         <v>Energy</v>
       </c>
       <c r="E777" t="str">
-        <v>https://www.prnewswire.com/news-releases/zoe-energy-storage-fait-un-retour-en-force-a-intersolar-europe-2026-pour-la-deuxieme-annee-consecutive-en-presentant-des-solutions-energetiques-intelligentes-basees-sur-lia-et-adaptees-a-tous-les-scenarios-302812353.html</v>
+        <v>https://www.newswire.com/news/saudi-energy-and-expo-2030-riyadh-sign-agreement-to-provide-power-22847053</v>
       </c>
       <c r="F777" t="str">
-        <v>MUNICH, 26 juin 2026 /PRNewswire/ -- ZOE Energy Storage, fournisseur mondial de solutions de stockage d'énergie « Tier 1 » selon BNEF, marque sa deuxième participation consécutive à Intersolar Europe 2026 en affichant un nouveau positionnement stratégique en tant que « fournisseur de...</v>
+        <v>&amp;rlm;Saudi Energy and Expo 2030 Riyadh</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>NASA Tests New Refuel Device for Future In-Space Refueling Missions</v>
+        <v>Pomerantz LLP Notifies Shareholders of Class Action Filing Against ...</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C778" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D778" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E778" t="str">
-        <v>https://www.nasa.gov/directorates/stmd/tech-demo-missions-program/cryogenic-fluid-management-cfm/nasa-tests-new-refuel-device-for-future-in-space-refueling-missions/</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-class-action-filing-against-r5212623.htm</v>
       </c>
       <c r="F778" t="str">
-        <v>For NASA’s next generation of deep space exploration missions, spacecraft may need to refuel in Earth orbit before pushing farther into the solar system. Similar to how a gas pump needs a nozzle to fit your fuel tank, future spacecraft could require a special device in order to fill up prior to departure, known as [&amp;#8230;]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>Galaxy Gas Updates Online Culinary Cream Charger Catalog With Cream Deluxe and Smart Whip Categories</v>
+        <v>Pomerantz LLP Reports Filing of Class Action Lawsuit Against First ...</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C779" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D779" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E779" t="str">
-        <v>https://www.getnews.info/story/2026/06/26/galaxy-gas-updates-online-culinary-cream-charger-catalog-with-cream-deluxe-and-smart-whip-categories/?source=barchart</v>
+        <v>https://pr-inside.com/pomerantz-llp-reports-filing-of-class-action-lawsuit-against-first-r5212621.htm</v>
       </c>
       <c r="F779" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>EON Resources, Inc. Announces an Update on Its 2026 Drilling Program</v>
+        <v>FSLR FINAL DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages First Solar, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C780" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D780" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E780" t="str">
-        <v>https://pr-inside.com/eon-resources-inc-announces-an-update-on-its-2026-drilling-program-r5195059.htm</v>
+        <v>https://www.newsfilecorp.com/release/309806/FSLR-FINAL-DEADLINE-ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-First-Solar-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F780" t="str">
-        <v>(PR-inside.com) • 3 successful vertical well recompletions into the San Andres Formation testing completion methods • Phase 1 of a 92-well drilling program commenced with regulatory approval for first three horizontal wells • 10 new horizontal wells anticipated to be drilled in San Andres Formation by year-end 2026 HOUSTON, TX / ACCESS Newswire / June 26, 2026 / EON Resources, Inc. (the "Company" or "EON") (NYSE American:EONR) is an independent upstream energy company with two fields in the prolific Permian Basin in Southeast New Mexico held by its wholly owned subsidiary, LH Operating, LLC ("LHO"), comprising 20,000 leasehold acres; the fields produce over 1,000 ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 15, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>As HSA Scrutiny of Permit-to-Work Intensifies, Irish Manufacturers Move to Replace Paper-Based Systems</v>
+        <v>CATL and Quinbrook Build on Supernode Partnership Following Stage 2 and Stage 3 Major Milestones</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C781" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D781" t="str">
-        <v>SaaS, Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E781" t="str">
-        <v>https://pressat.co.uk/releases/as-hsa-scrutiny-of-permit-to-work-intensifies-irish-manufacturers-move-to-replace-paper-based-systems-8d53b95ca3d6eea727ef573f92a40b96/</v>
+        <v>https://www.prnewswire.com/news-releases/catl-and-quinbrook-build-on-supernode-partnership-following-stage-2-and-stage-3-major-milestones-302852270.html</v>
       </c>
       <c r="F781" t="str">
-        <v>Friday 26 June, 2026 As the Health and Safety Authority sharpens its inspection programme around permit-to-work and contractor control, Cork-based EHA Soft Solutions reports rising demand from manufacturers seeking to replace paper-based permit processes with its mai(TM) electronic work permit system. CORK, IRELAND — Permit-to-work and contractor control have become recurring themes in the Health and Safety Authority's 2026 inspection programme, placing the systems that regulated manufacturers use to authorise and control high-risk work under closer scrutiny than ever. In response, EHA Soft Solutions — developer of the mai(TM) active contractor management platform — reports a marked increase in enquiries for its electronic work permit system, including from manufacturers who have undergone</v>
+        <v>BRISBANE, Australia, Aug. 15, 2026 /PRNewswire/ -- Quinbrook's Supernode battery energy storage project has completed Stage 2 commercial operation and reached financial close on A$469 million financing for Stage 3, marking a further milestone in the phased development of Australia's...</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>Canacol Energy Secures Key Restructuring Decision from Alberta Court; Colombian Consumer Protections Preserved</v>
+        <v>$BTU Shareholder Reminder: Peabody Investors Have Until August 24 to ...</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C782" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D782" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E782" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318381/0/en/Canacol-Energy-Secures-Key-Restructuring-Decision-from-Alberta-Court-Colombian-Consumer-Protections-Preserved.html</v>
+        <v>https://pr-inside.com/btu-shareholder-reminder-peabody-investors-have-until-august-24-to-r5212608.htm</v>
       </c>
       <c r="F782" t="str">
-        <v>CALGARY, Alberta and BOGOT&amp;#193;, Colombia, June 26, 2026 (GLOBE NEWSWIRE) -- Canacol Energy Ltd. (" Canacol " or the " Company ") (TSX: CNE), a leading natural gas exploration and production company operating in Colombia, today announced that the Court of King's Bench of Alberta issued a decision on June 24, 2026, granting Canacol permission to disclaim natural gas supply and transportation contracts as part of its ongoing restructuring under the Companies' Creditors Arrangement Act (CCAA).</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 15, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>ZOE Energy Storage regresa con fuerza a Intersolar Europe 2026 de manera consecutiva</v>
+        <v>CGX Energy Files June 30, 2026 Financial Statements and Announces Changes to the Board of Directors</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C783" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D783" t="str">
         <v>Energy</v>
       </c>
       <c r="E783" t="str">
-        <v>https://www.prnewswire.com/news-releases/zoe-energy-storage-regresa-con-fuerza-a-intersolar-europe-2026-de-manera-consecutiva-302812054.html</v>
+        <v>https://www.newsfilecorp.com/release/309794/CGX-Energy-Files-June-30-2026-Financial-Statements-and-Announces-Changes-to-the-Board-of-Directors</v>
       </c>
       <c r="F783" t="str">
-        <v>-ZOE Energy Storage regresa con fuerza a Intersolar Europe 2026 de manera consecutiva, presentando soluciones energéticas inteligentes basadas en IA para todo tipo de escenarios. MUNICH, 26 de junio de 2026 /PRNewswire/ -- ZOE Energy Storage, un proveedor global de soluciones de...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 14, 2026) - CGX Energy Inc. (TSXV: OYL) ("CGX" or the "Company") announced today the release of its unaudited condensed interim consolidated financial statements for the six-month period ended June 30, 2026, together with its Management's Discussion and Analysis. These documents will be available on the Company's website at www.cgxenergy.com and on SEDAR+ at www.sedarplus.ca. All amounts in this press release are stated in United States dollars unless...</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Vijf technologische doorbraken: Huawei lanceert het next-generation grid-forming ESS-platform LUTERRA®</v>
+        <v>Davis Commodities Limited Announces Receipt of Nasdaq Final Action Letter</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C784" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D784" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E784" t="str">
-        <v>https://www.prnewswire.com/news-releases/vijf-technologische-doorbraken-huawei-lanceert-het-next-generation-grid-forming-ess-platform-luterra-302812023.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/15/3345682/0/en/davis-commodities-limited-announces-receipt-of-nasdaq-final-action-letter.html</v>
       </c>
       <c r="F784" t="str">
-        <v>MÜNCHEN, 26 juni 2026 /PRNewswire/ -- Tijdens Intersolar Europe 2026 organiseerde Huawei de Huawei FusionSolar Strategy &amp; New Product Launch 2026 met als thema "Making the Most of Every Ray". Huawei kondigde de officiële upgrade aan van zijn ESS-oplossingsmerk van LUNA naar LUTERRA en...</v>
+        <v>SINGAPORE, Aug. 14, 2026 (GLOBE NEWSWIRE) -- Davis Commodities Limited (“Davis Commodities” or the “Company”), an agricultural commodity trading company that specializes in trading sugar, rice, and oil and fat products, today announced that it has received a final action letter dated August 11, 2026 (the “Final Action Letter”) from The Nasdaq Stock Market LLC (“Nasdaq”) relating to the listing of the Company’s securities.</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>Aseon Labs Raises $10 Million Seed Round to Build the Robotic Pit Stop Network Powering Autonomous Transportation</v>
+        <v>BTU DEADLINE ALERT: ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages Peabody ...</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C785" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D785" t="str">
-        <v>Finance, Energy, Retail, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.newmediawire.com/news/aseon-labs-raises-10-million-seed-round-to-build-the-robotic-pit-stop-network-powering-autonomous-transportation-7087369</v>
+        <v>https://pr-inside.com/btu-deadline-alert-rosen-top-ranked-global-counsel-encourages-peabody-r5212596.htm</v>
       </c>
       <c r="F785" t="str">
-        <v>Funding Will Accelerate Deployment of a Decentralized Network of Robotic Micro-Depots Designed to Reduce Fleet Downtime and Improve Autonomous Vehicle Economics at Scale SAN FRANCISCO - June 26, 2026 ( NEWMEDIAWIRE ) - Aseon Labs , the company building a distributed network of robotic pit stops for autonomous vehicle fleets , today announced it has raised $10 million in seed funding led by Crane Venture Partners , with participation from Y Combinator , Expa , the venture firm founded by Uber co-founder Garrett Camp, Robin Hood Ventures , and Founders Capital (Jeremy Hindle). The round also included investments from Adrian Aoun, serial entrepreneur, former Google executive, and technology advisor to The White House; Immad Akhund, founder and CEO of Mercury; Rajat Suri, co-founder of Lyft; a</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>Midea Energy -- Компания CLOU Electronics представляет комплексные решения для хранения энергии на форуме The Smarter E Europe 2026 в Германии</v>
+        <v>BTU DEADLINE NOTICE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Peabody Energy Corporation Investors to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C786" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D786" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.prnewswire.com/news-releases/midea-energy---clou-electronics---------the-smarter-e-europe-2026---302811911.html</v>
+        <v>https://www.newsfilecorp.com/release/309658/BTU-DEADLINE-NOTICE-ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Peabody-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F786" t="str">
-        <v>МЮНХЕН, 26 июня 2026 г. /PRNewswire/ -- В Мюнхене, Германия, стартовал форум The Smarter E Europe 2026. Компания CLOU, представленная совместно с Midea Energy на их общем стенде, продемонстрировала свои сильные стороны в области комплексных решений по хранению энергии, адаптированных для...</v>
+        <v>New York, New York--(Newsfile Corp. - August 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>Midea Energy - CLOU Electronics présente ses solutions complètes de stockage d'énergie à l'occasion du salon « The Smarter E Europe 2026 » en Allemagne</v>
+        <v>WEBs Investments Inc. Announces Intention to Close 11 Defined Volatility Sector ETFs</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C787" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D787" t="str">
-        <v>Energy</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.prnewswire.com/news-releases/midea-energy--clou-electronics-presente-ses-solutions-completes-de-stockage-denergie-a-loccasion-du-salon--the-smarter-e-europe-2026--en-allemagne-302811896.html</v>
+        <v>https://finance.yahoo.com/markets/options/articles/webs-investments-inc-announces-intention-230000040.html</v>
       </c>
       <c r="F787" t="str">
-        <v>MUNICH, 26 juin 2026 /PRNewswire/ -- Le salon « Smarter E Europe 2026 » a ouvert ses portes à Munich, en Allemagne. Aux côtés de Midea Energy sur leur stand commun, CLOU a fait la démonstration de ses atouts en matière de stockage d'énergie de bout en bout, spécialement adaptés au marché...</v>
+        <v>PARK CITY, Utah, August 14, 2026--WEBs Investments Inc. (WEBs) announced today its intention to close 11 series within its Defined Volatility Sector ETFs suite of funds: WEBs Energy XLE Defined Volatility ETF, WEBs Materials XLB Defined Volatility ETF, WEBs Industrials XLI Defined Volatility ETF, WEBs Consumer Discretionary XLY Defined Volatility ETF, WEBs Consumer Staples XLP Defined Volatility ETF, WEBs Health Care XLV Defined Volatility ETF, WEBs Financial XLF Defined Volatility ETF, WEBs Tec</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>Midea Energy weckt das Interesse europäischer Partner, da sich der Speichermarkt von der Mengenorientierung hin zur Einhaltung gesetzlicher Vorgaben verlagert</v>
+        <v>Full Circle Lithium Announces Closing of Private Placement</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C788" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D788" t="str">
         <v>Energy</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.prnewswire.com/news-releases/midea-energy-weckt-das-interesse-europaischer-partner-da-sich-der-speichermarkt-von-der-mengenorientierung-hin-zur-einhaltung-gesetzlicher-vorgaben-verlagert-302811867.html</v>
+        <v>https://pr-inside.com/full-circle-lithium-announces-closing-of-private-placement-r5212556.htm</v>
       </c>
       <c r="F788" t="str">
-        <v>MÜNCHEN, 26. Juni 2026 /PRNewswire/ -- Nach mehr als einem Jahrzehnt, in dem der Schwerpunkt auf dem Installationsvolumen von Solaranlagen lag, tritt der europäische Markt für erneuerbare Energien nun in eine neue Phase ein, in der laut den Teilnehmern der Intersolar Europe 2026 die...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 14, 2026 / Full Circle Lithium Corp. ("FCL" or the "Company") (TSXV:FCLI)(OTCQB:FCLIF)(FSE:K0Q), a leading U.S.-based manufacturer of lithium-ion battery fire extinguishing products, is pleased to announce the closing of its non-brokered private placement financing (the "Offering"), originally announced on June 19, 2026. Pursuant to the second tranche closing, the Company issued 4,281,250 units (the "Units") at a price of $0.40 per Unit for additional gross proceeds of $1,712,500 (the "Second Tranche"). Together with the first tranche of the Offering, which closed on July 15, 2026, the Company issued 12,853,750 Units for gross proceeds of $5,141,500. ..</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>From the Lab to the Grid: General Fusion Signs a Framework to Bring Fusion Power to Italy</v>
+        <v>Pomerantz LLP Updates Investors on Legal Action Brought Against Peabody ...</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C789" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D789" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E789" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-the-lab-to-the-grid-general-fusion-signs-a-framework-to-bring-fusion-power-to-italy-302811711.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-updates-investors-on-legal-action-brought-against-peabody-r5212519.htm</v>
       </c>
       <c r="F789" t="str">
-        <v>Issued on behalf of General Fusion Inc. Days after reporting a key plasma-heating result, General Fusion announced a milestone-based framework agreement with Italian renewable-energy company Renexia to pursue the siting, development, and construction of commercial Magnetized Target Fusion...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Alors que le marché du stockage passe d'une approche axée sur le volume à une approche axée sur la conformité, Midea Energy suscite l'intérêt des partenaires européens</v>
+        <v>Critical One Energy Announces Completion of Flow-Through Private Placement for Aggregate Proceeds of CDN$6,728,601</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C790" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D790" t="str">
         <v>Energy</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.prnewswire.com/news-releases/alors-que-le-marche-du-stockage-passe-dune-approche-axee-sur-le-volume-a-une-approche-axee-sur-la-conformite-midea-energy-suscite-linteret-des-partenaires-europeens-302811855.html</v>
+        <v>https://www.newsfilecorp.com/release/309744/Critical-One-Energy-Announces-Completion-of-FlowThrough-Private-Placement-for-Aggregate-Proceeds-of-CDN6728601</v>
       </c>
       <c r="F790" t="str">
-        <v>MUNICH, 26 juin 2026 /PRNewswire/ -- Après plus d'une décennie durant laquelle la priorité a été donnée au volume des installations solaires, les participants au salon Intersolar Europe 2026 estiment que le marché européen des énergies renouvelables entre dans une nouvelle phase, où le...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 14, 2026) - Critical One Energy Inc. (CSE: CRTL) (OTCQB: MMTLF) (FSE: 4EF) ("Critical One" or the "Company") is pleased to announce that it has closed a non-brokered private placement offering of 1,000,000 flow-through common shares ("FT Shares") at a price of CDN$1.10 per FT Share for gross proceeds of CDN$1,100,000, being the second tranche of a larger issuance of 6,116,910 FT Shares for aggregate gross proceeds of CDN$6,728,601 (the "Offering").In...</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>Midea Energy despierta el interés de socios europeos</v>
+        <v>Refined Energy Terminates Dufferin Option Agreement</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C791" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D791" t="str">
         <v>Energy</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.prnewswire.com/news-releases/midea-energy-despierta-el-interes-de-socios-europeos-302811847.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345642/0/en/refined-energy-terminates-dufferin-option-agreement.html</v>
       </c>
       <c r="F791" t="str">
-        <v>-Midea Energy despierta el interés de socios europeos a medida que el mercado del almacenamiento pasa del volumen al cumplimiento normativo MUNICH, 26 de junio de 2026 /PRNewswire/ -- Tras más de una década priorizando el volumen de instalaciones solares, el mercado europeo de energías...</v>
+        <v>VANCOUVER, British Columbia, Aug. 14, 2026 (GLOBE NEWSWIRE) -- Refined Energy Corp. (CSE: RUU) (OTC: RRUUF) (FSE: CWA0) (the "Company" or "Refined") announces that it has elected to terminate its option to earn an interest in the Dufferin Uranium Project in Saskatchewan.</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>DNO Annual General Meeting Held; All Resolutions Passed by Shareholders</v>
+        <v>Utilities' Phony "Wildfire Victims First" Coalition Trots Out Utility-Paid Spokespeople to Push Wildfire Bailout, Says Consumer Watchdog</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C792" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D792" t="str">
-        <v>Energy</v>
+        <v>Real Estate, Energy, Retail</v>
       </c>
       <c r="E792" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318172/0/en/DNO-Annual-General-Meeting-Held-All-Resolutions-Passed-by-Shareholders.html</v>
+        <v>https://www.prnewswire.com/news-releases/utilities-phony-wildfire-victims-first-coalition-trots-out-utility-paid-spokespeople-to-push-wildfire-bailout-says-consumer-watchdog-302852161.html</v>
       </c>
       <c r="F792" t="str">
-        <v>Oslo, 26 June 2026 – DNO ASA, the Norwegian oil and gas operator, today held its 2026 Annual General Meeting. All resolutions passed with strong shareholder support. Minutes of the meeting, held virtually, are attached.</v>
+        <v>SACRAMENTO, Calif., Aug. 14, 2026 /PRNewswire/ -- The utility-funded coalition pushing for a utility bailout in Sacramento, deceptively named "Wildfire Victims First," issued a press release August 10(opens in new tab) touting three "housing advocates and labor leaders" encouraging Newsom...</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>AlphaESS Unveils Expanded Energy Storage Ecosystem for Europe at Intersolar 2026</v>
+        <v>Patterson-UTI Reports Drilling Activity for July 2026</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C793" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D793" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.prnewswire.com/news-releases/alphaess-unveils-expanded-energy-storage-ecosystem-for-europe-at-intersolar-2026-302811785.html</v>
+        <v>https://pr-inside.com/patterson-uti-reports-drilling-activity-for-july-r5212486.htm</v>
       </c>
       <c r="F793" t="str">
-        <v>From Hardware to Ecosystem: AlphaESS Charts Its Next Chapter in Europe with Software, Connectivity and Full-Scenario Storage MUNICH, June 26, 2026 /PRNewswire/ -- AlphaESS concluded Intersolar Europe 2026 with a clearer European story: after ten-plus years of localization, AlphaESS is...</v>
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / August 14, 2026 /PATTERSON-UTI ENERGY, INC. (NASDAQ:PTEN) today reported that for the month of July 2026, the Company had an average of 98 drilling rigs operating in the United States. Average drilling rigs operating reported in the Company's monthly announcements represent the average number of the Company's drilling rigs that were earning revenue under a drilling contract in the United States. The Company cautioned that numerous factors in addition to average drilling rigs operating can impact the Company's operating results and that a particular trend in the number of drilling rigs operating may or may ..</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>PowerBank Awarded $2,950,000 USD Federal Contract with the US Department of Defense and the Department of the Army for Covered Parking Canopy Solar Project</v>
+        <v>Azincourt Energy Corp. Closes Private Placement</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C794" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D794" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Crypto, Energy</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.prnewswire.com/news-releases/powerbank-awarded-2-950-000-usd-federal-contract-with-the-us-department-of-defense-and-the-department-of-the-army-for-covered-parking-canopy-solar-project-302811388.html</v>
+        <v>https://www.newsfilecorp.com/release/309743/Azincourt-Energy-Corp.-Closes-Private-Placement</v>
       </c>
       <c r="F794" t="str">
-        <v>Project to also include the installation of electric vehicle charging stations TORONTO, June 26, 2026 /PRNewswire/ - PowerBank Corporation (NASDAQ: PBK) (Cboe CA: PBK) (FSE: 103) ("PowerBank" or the "Company"), a leader in independent energy development and asset ownership in North...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 14, 2026) - AZINCOURT ENERGY CORP. (TSXV: AAZ) ("Azincourt" or the "Company") is pleased to announce the closing of its non-brokered private placement previously announced August 4, 2026 consisting of 8,223,000 flow-through units (the "FT Units") at a price of $0.045 per FT Unit and 3,474,000 non-flow through units (the "NFT Units") at a price of $0.045 per NFT Unit for gross proceeds of C$526,365 (the "Offering").Each FT Unit consists of one...</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>StarCharge Presents Integrated Energy Solutions at EES Europe 2026 in Munich, Advancing Europe's Energy Transition</v>
+        <v>New Era Energy &amp; Digital Files Q2 2026 Form 10-Q and Announces TCDC Construction Permits</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C795" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D795" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.prnewswire.com/news-releases/starcharge-presents-integrated-energy-solutions-at-ees-europe-2026-in-munich-advancing-europes-energy-transition-302811769.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345632/0/en/new-era-energy-digital-files-q2-2026-form-10-q-and-announces-tcdc-construction-permits.html</v>
       </c>
       <c r="F795" t="str">
-        <v>MUNICH, June 26, 2026 /PRNewswire/ -- StarCharge is exhibiting at The smarter E Europe (EES) 2026 in Munich, showcasing its integrated energy solutions, Europe-tailored products, and new strategic partnerships supporting the region's accelerating energy transition. Driven by high...</v>
+        <v>Construction Permits in hand, Air permit filing will support ~550MW at Phase 2, expected to take combined TCDC Phase 1 and 2 capacity to ~757MW Construction Permits in hand, Air permit filing will support ~550MW at Phase 2, expected to take combined TCDC Phase 1 and 2 capacity to ~757MW</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Mahoney Environmental's Grease Theft Rewards Program Spurs Operator Reports, Resulting in Three Arrests</v>
+        <v>Nuvve Provides Second Quarter 2026 Financial Update</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C796" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D796" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy, Automotive</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.prnewswire.com/news-releases/mahoney-environmentals-grease-theft-rewards-program-spurs-operator-reports-resulting-in-three-arrests-302809570.html</v>
+        <v>https://finance.yahoo.com/energy/articles/nuvve-provides-second-quarter-2026-203000462.html</v>
       </c>
       <c r="F796" t="str">
-        <v>WOODRIDGE, Ill., June 26, 2026 /PRNewswire/ -- Mahoney Environmental, a leading used cooking oil (UCO) collection and recycling company, today recognized three food service operators whose quick reporting helped law enforcement arrest UCO thieves at two locations in Louisville, KY, and...</v>
+        <v>SAN DIEGO, August 14, 2026--Nuvve Holding Corp. ("Nuvve", "we", the "Company") (OTCQB Market: NVVE), a green energy technology company that provides a globally-available, commercial vehicle-to-grid (V2G) technology platform that enables electric vehicle (EV) and stationary batteries to store and resell unused energy back to the local electric grid and provides other grid services, today provided a second quarter 2026 update.</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Hoymiles Presents Full-Scenario Energy Solutions and Expands Strategic Partnerships at Intersolar Europe 2026</v>
+        <v>MARKSMEN ANNOUNCES NON-BINDING LETTER OF INTENT</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C797" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D797" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E797" t="str">
-        <v>https://www.prnewswire.com/news-releases/hoymiles-presents-full-scenario-energy-solutions-and-expands-strategic-partnerships-at-intersolar-europe-2026-302811732.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345626/36633/en/marksmen-announces-non-binding-letter-of-intent.html</v>
       </c>
       <c r="F797" t="str">
-        <v>MUNICH, June 26, 2026 /PRNewswire/ -- Hoymiles, a global leader in smart energy solutions, presented its comprehensive open-energy ecosystem at Intersolar Europe 2026. Building on its world-renowned microinverter expertise, the company officially launched its highly anticipated plug-in...</v>
+        <v>CALGARY, ALBERTA, Aug. 14, 2026 (GLOBE NEWSWIRE) -- Marksmen Energy Inc. (“ Marksmen ” or the “ Company ”) is a junior oil and gas company in Alberta, Canada and is pleased to announce that it has entered into a non-binding letter of intent (“LOI” ) with Axiom Oil and Gas Inc (“ Axiom” ) to form a strategic alliance focused on the development, optimization and acquisition of oil and natural gas assets.</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Switchgear Market Expansion Through Grid Reliability Enhancement Projects</v>
+        <v>ELEKTROS Advances Its Critical-Minerals and EV Infrastructure Vision ...</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C798" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D798" t="str">
-        <v>Energy</v>
+        <v>AI, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E798" t="str">
-        <v>https://express-press-release.net/news/2026/06/26/1760707</v>
+        <v>https://pr-inside.com/elektros-advances-its-critical-minerals-and-ev-infrastructure-vision-r5212461.htm</v>
       </c>
       <c r="F798" t="str">
-        <v>The global Switchgear Market was valued at USD 112.9 billion in 2025 and is projected to grow from USD 119.7 billion in 2026 to USD 197.7 billion [read full press release...]</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its strategic direction as investment in artificial intelligence, data centers, electrification and advanced infrastructure continues to create a rapidly changing technology and energy landscape. Management believes the convergence of these sectors is increasing the importance of reliable power, energy storage and resilient infrastructure. ELEKTROS is seeking to participate in this broader transformation through its hard-rock lithium and critical-minerals initiatives in Sierra Leone and its proprietary EV charging intellectual property in the United States. As AI computing and data-center ..</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>Sigenergy Secures Over 20 GWh in Global Energy Storage Agreements at Intersolar Europe 2026</v>
+        <v>ELEKTROS Highlights Lithium, Critical Minerals and EV Charging as Technology ...</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C799" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D799" t="str">
-        <v>AI, Energy</v>
+        <v>AI, Energy, Automotive</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318074/0/en/Sigenergy-Secures-Over-20-GWh-in-Global-Energy-Storage-Agreements-at-Intersolar-Europe-2026.html</v>
+        <v>https://pr-inside.com/elektros-highlights-lithium-critical-minerals-and-ev-charging-as-technology-r5212448.htm</v>
       </c>
       <c r="F799" t="str">
-        <v>MUNICH, June 26, 2026 (GLOBE NEWSWIRE) -- Sigenergy (06656.HK), a leading provider of smart solar and energy storage solutions, concluded a landmark exhibition at Intersolar Europe 2026. Powered by its "AI in All" strategy, the company secured strategic agreements with global partners across Europe, Africa, and the Asia-Pacific region. These milestones totaled an extraordinary capacity of over 20 GWh, signaling a new era of AI-driven, full-scenario energy transition.</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced today that it continues to advance its long-term vision around hard-rock lithium, critical minerals and electric-vehicle charging technology during a period of rapid investment in AI, electrification and infrastructure. Management views the extraordinary expansion of artificial intelligence, data centers and next-generation power infrastructure as part of a larger technological cycle in which dependable electricity, energy storage and grid resilience are becoming increasingly important. Within that environment, ELEKTROS is pursuing its Sierra Leone hard-rock lithium initiatives while maintaining ..</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>KAIFA Showcases Full-Stack Energy Storage Solutions at The Smarter E Europe 2026</v>
+        <v>NASA’s COFFIES Uses AI to Predict Storm-Causing Active Regions on Sun</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C800" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D800" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E800" t="str">
-        <v>https://www.prnewswire.com/news-releases/kaifa-showcases-full-stack-energy-storage-solutions-at-the-smarter-e-europe-2026-302811666.html</v>
+        <v>https://science.nasa.gov/science-research/heliophysics/nasas-coffies-uses-ai-to-predict-storm-causing-active-regions-on-sun/</v>
       </c>
       <c r="F800" t="str">
-        <v>MUNICH, June 26, 2026 /PRNewswire/ -- KAIFA participated in The Smarter E Europe 2026, held June 23–25 at Messe München, where it showcased its comprehensive portfolio of broad-application energy storage solutions alongside its proprietary Nord Pool–certified Energy Management System...</v>
+        <v>As humanity looks to the Moon and stars for future exploration, predicting space weather — conditions in space primarily driven by the Sun — is more important than ever. Now, a team of astrophysicists and data scientists with NASA’s COFFIES (Consequence Of Fields and Flows in the Interior and Exterior of the Sun) has developed a […]</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>Renewable Energy Market Expansion Through Solar and Wind Energy Projects</v>
+        <v>PEDEVCO Announces its Participation in the 2026 EnerCom Denver – The Energy Investment Conference</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C801" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D801" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E801" t="str">
-        <v>https://express-press-release.net/news/2026/06/26/1760688</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345543/0/en/pedevco-announces-its-participation-in-the-2026-enercom-denver-the-energy-investment-conference.html</v>
       </c>
       <c r="F801" t="str">
-        <v>The global Renewable Energy Market was valued at USD 1.6 billion in 2025 and is projected to grow from USD 1.9 billion in 2026 to USD 4.9 [read full press release...]</v>
+        <v>HOUSTON, Aug. 14, 2026 (GLOBE NEWSWIRE) -- PEDEVCO Corp. (NYSE American: PED) (“PEDEVCO” or the “Company”), a domestic energy company engaged in the acquisition and development of strategic oil and gas assets in the Rocky Mountain region, today announced that the management team will participate in the 2026 EnerCom Denver – The Energy Investment Conference taking place August 18–19, 2026.</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>ZOE Energy Storage Makes Strong Return to Intersolar Europe 2026 for Consecutive Year, Showcasing Full-Scenario AI-Driven Smart Energy Solutions</v>
+        <v>Step Back to 1886 as Jacobs' Soda Fountain Pours History at The Battery Atlanta</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C802" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D802" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E802" t="str">
-        <v>https://www.prnewswire.com/news-releases/zoe-energy-storage-makes-strong-return-to-intersolar-europe-2026-for-consecutive-year-showcasing-full-scenario-ai-driven-smart-energy-solutions-302811597.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358910</v>
       </c>
       <c r="F802" t="str">
-        <v>MUNICH, June 26, 2026 /PRNewswire/ -- ZOE Energy Storage, a global BNEF Tier 1 energy storage solution provider, marks its consecutive appearance at Intersolar Europe 2026 with a renewed strategic positioning as an "AI-driven, full life-cycle distributed energy solution provider." The...</v>
+        <v>Ever wondered what it felt like to taste something the whole world would one day fall in love with? From August 10 through August 31, that very moment comes alive at The Battery Atlanta, just steps from Truist Park. - - - &amp;#8226; The Jacobs&amp;#39; Soda Fountain activation recreates a late-1800s pharmacy counter, inviting you to experience it for yourself, exactly the way those original sippers did. - - &amp;#8226; Trained hosts craft the 1886 Perfect Serve right before your eyes, walking you through the little... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358910</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>ZTE Showcases Full-Stack AI Capabilities at MWC Shanghai 2026, Empowering New Era of Token Operations</v>
+        <v>Kaplan Fox Alerts Investors of a Securities Class Action Against First Solar, Inc. (FSLR) - Deadline is August 24, 2026</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C803" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D803" t="str">
-        <v>Crypto, AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E803" t="str">
-        <v>https://www.prnewswire.com/news-releases/zte-showcases-full-stack-ai-capabilities-at-mwc-shanghai-2026-empowering-new-era-of-token-operations-302811617.html</v>
+        <v>https://www.newsfilecorp.com/release/309113/Kaplan-Fox-Alerts-Investors-of-a-Securities-Class-Action-Against-First-Solar-Inc.-FSLR-Deadline-is-August-24-2026</v>
       </c>
       <c r="F803" t="str">
-        <v>ZTE showcased solutions that enhanced token efficiency and minimized the cost-per-token through the deep synergy of various elements, including SuperPod, extremely cost-efficient inference, and AIDC with ultimate energy efficiency ZTE has launched the NewStart AIOS and positioned it as...</v>
+        <v>New York, New York--(Newsfile Corp. - August 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR) on behalf of investors that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in First Solar and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>Aker Solutions awarded Engineering and Maintenance Service agreement from Cenovus Energy</v>
+        <v>InventHelp Inventor Develops Emergency Toilet Accessory to Preserve Water (SBT-2281)</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C804" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D804" t="str">
         <v>Energy</v>
       </c>
       <c r="E804" t="str">
-        <v>https://www.prnewswire.com/news-releases/aker-solutions-awarded-engineering-and-maintenance-service-agreement-from-cenovus-energy-302811598.html</v>
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-emergency-toilet-accessory-to-preserve-water-sbt-2281-302845815.html</v>
       </c>
       <c r="F804" t="str">
-        <v>OSLO, Norway, June 26, 2026 /PRNewswire/ -- Aker Solutions has signed a sizeable¹ five-year agreement with Cenovus Energy Inc. for engineering and maintenance services on White Rose field assets. The White Rose field is located approximately 350 km east of St. John's, Newfoundland and...</v>
+        <v>PITTSBURGH, Aug. 14, 2026 /PRNewswire/ -- "My family was pre-prepping for a national crisis concerning talk about the power grid being shut down across the country. I thought there should be a way to use the toilet while preserving the water," said an inventor, from Cedar Hill, Texas, "so...</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Risen Energy демонстрирует инновации с полным сценарием на Intersolar Europe 2026</v>
+        <v>Readco Kurimoto Exhibits Advanced Equipment for High-Viscosity Materials at LFP Battery Tech 2026 Conference in Detroit</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C805" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D805" t="str">
         <v>Energy</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-------intersolar-europe-2026-302811585.html</v>
+        <v>https://www.prweb.com/releases/readco-kurimoto-exhibits-advanced-equipment-for-high-viscosity-materials-at-lfp-battery-tech-2026-conference-in-detroit-302851383.html</v>
       </c>
       <c r="F805" t="str">
-        <v>МЮНХЕН, Германия, 26 июня 2026 г. /PRNewswire/ -- Мы рады сообщить, что выставка Intersolar Europe официально открыла свои двери вчера на Messe München, и компания Risen Energy была занята приемом посетителей на стенде A1.370. Мы представили наш комплексный ассортимент продукции для...</v>
+        <v>High-viscosity materials demand mixing equipment engineered specifically for their resistance to flow, a challenge more battery manufacturers are confronting as production scales up. Bringing its continuous processing technology to the LFP Battery Tech 2026 conference in Detroit, the...</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>HiTHIUM y Turbo Energy implementan una plataforma de infraestructura energética basada en IA</v>
+        <v>Elektros to Implement Focused Strategic Communications Program</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C806" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D806" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.prnewswire.com/news-releases/hithium-y-turbo-energy-implementan-una-plataforma-de-infraestructura-energetica-basada-en-ia-302811564.html</v>
+        <v>https://pr-inside.com/elektros-to-implement-focused-strategic-communications-program-r5212379.htm</v>
       </c>
       <c r="F806" t="str">
-        <v>- HiTHIUM y Turbo Energy implementan una plataforma de infraestructura energética basada en IA en 15 instalaciones industriales de Europa El despliegue industrial de 366 MWh integra la plataforma de optimización por IA de Turbo Energy con los avanzados sistemas de almacenamiento de...</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), a developer of energy innovation solutions, today announced plans to launch a focused strategic communications and branding program. While market liquidity has been concentrated in artificial intelligence infrastructure and energy sectors, Elektros believes it is well positioned in both areas and will pursue a strategic communications program to better streamline its story and build its overall brand. Elektros has retaining Next Realm AI to serve as strategic advisor on developing go to market strategies for its innovative energy solutions, and to assist in streamlining the company's ..</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>HiTHIUM und Turbo Energy implementieren eine KI-gestützte Energieinfrastruktur-Plattform an 15 Industriestandorten in Europa</v>
+        <v>Total Solar Eclipse in Sunflower Field</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C807" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D807" t="str">
         <v>Energy</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.prnewswire.com/news-releases/hithium-und-turbo-energy-implementieren-eine-ki-gestutzte-energieinfrastruktur-plattform-an-15-industriestandorten-in-europa-302811560.html</v>
+        <v>https://www.nasa.gov/image-article/total-solar-eclipse-in-sunflower-field/</v>
       </c>
       <c r="F807" t="str">
-        <v>Bei diesem Industrieprojekt mit einer Kapazität von 366 MWh wird die KI-Optimierungsplattform von Turbo Energy mit den fortschrittlichen Batteriespeichersystemen von HiTHIUM kombiniert; so entsteht eines der modernsten softwaredefinierten industriellen Energie-Ökosysteme Europas MÜNCHEN,...</v>
+        <v>This composite image shows the progression of a total solar eclipse over San Millán de los Caballeros, Spain on, Wednesday, Aug. 12, 2026. A total solar eclipse swept across parts of Greenland, Iceland, northern Russia, the Atlantic Ocean, Spain, and a small corner of Portugal. A partial eclipse was visible in parts of the U.S., [&amp;#8230;]</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>HiTHIUM et Turbo Energy déploient une plateforme d'infrastructures énergétiques basée sur l'IA dans 15 sites industriels en Europe</v>
+        <v>Foremost Income Fund Reports Q2 2026 Results</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C808" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D808" t="str">
         <v>Energy</v>
       </c>
       <c r="E808" t="str">
-        <v>https://www.prnewswire.com/news-releases/hithium-et-turbo-energy-deploient-une-plateforme-dinfrastructures-energetiques-basee-sur-lia-dans-15-sites-industriels-en-europe-302811554.html</v>
+        <v>https://www.newsfilecorp.com/release/309664/Foremost-Income-Fund-Reports-Q2-2026-Results</v>
       </c>
       <c r="F808" t="str">
-        <v>Ce déploiement industriel de 366 MWh associe la plateforme d'optimisation par IA de Turbo Energy aux systèmes avancés de stockage par batterie de HiTHIUM, créant ainsi l'un des écosystèmes énergétiques industriels définis par logiciel les plus avancés d'Europe. MUNICH, 26 juin 2026...</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 14, 2026) - Foremost Income Fund ("Foremost" or the "Fund") announces its financial results for the six month period ended June 30, 2026.  OverviewThe Fund is an unincorporated open-end mutual fund trust conducting its business through three operating segments: Foremost Energy Equipment (FEE), Foremost Mobile Equipment (FME), and Corporate. FEE, with its focus on the oil and gas industry in Western Canada, consists of two active manufacturing and...</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Spoločnosť Sunwoda Energy uvádza na trh sériu SunESS H a posilňuje partnerstvá v Európe</v>
+        <v>NANO Nuclear Announces Participation in Several Investor Conferences</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C809" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D809" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.prnewswire.com/news-releases/spolonos-sunwoda-energy-uvadza-na-trh-seriu-suness-h-a-posiluje-partnerstva-v-europe-302811552.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345435/0/en/nano-nuclear-announces-participation-in-several-investor-conferences.html</v>
       </c>
       <c r="F809" t="str">
-        <v>MNÍCHOV, 26. júna 2026 /PRNewswire/ -- Spoločnosť Sunwoda Energy predstavila na veľtrhu Intersolar &amp; ees Europe 2026 svoje vylepšené portfólio produktov radu SunESS H pod mottom „One Core, All Scenes" (Jedno jadro, všetky situácie), pričom predstavila systémový rámec pre ukladanie...</v>
+        <v>New York, N.Y., Aug. 14, 2026 (GLOBE NEWSWIRE) -- NANO Nuclear Energy Inc. (NASDAQ: NNE) (“NANO Nuclear” or “the Company”) , a leading advanced nuclear micro modular reactor ( MMR ) and technology company focused on developing clean energy solutions, today announced its participation in recent and upcoming investor conferences and events.</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>Sunwoda Energy lance la série SunESS H et renforce ses partenariats en Europe</v>
+        <v>ATLAS OCEAN VOYAGES GUESTS EXPERIENCE RARE SOLAR ECLIPSE ACROSS THREE WORLD-CLASS YACHTS</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C810" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D810" t="str">
         <v>Energy</v>
       </c>
       <c r="E810" t="str">
-        <v>https://www.prnewswire.com/news-releases/sunwoda-energy-lance-la-serie-suness-h-et-renforce-ses-partenariats-en-europe-302811549.html</v>
+        <v>https://www.prnewswire.com/news-releases/atlas-ocean-voyages-guests-experience-rare-solar-eclipse-across-three-world-class-yachts-302851875.html</v>
       </c>
       <c r="F810" t="str">
-        <v>MUNICH, 26 juin 2026 /PRNewswire/ -- Sunwoda Energy a lancé sa gamme améliorée SunESS H Series lors d'Intersolar &amp; ees Europe 2026, sur le thème « One Core, All Scenes », introduisant une architecture système pour le stockage d'énergie, la recharge et la gestion numérique de l'énergie,...</v>
+        <v>Imagery may be downloaded here. FORT LAUDERDALE, Fla., Aug. 14, 2026 /PRNewswire/ -- Atlas Ocean Voyages guests aboard all three of the line's intimate, world-class expedition yachts gathered on deck this week to witness a rare celestial spectacle, experiencing the total solar eclipse...</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>CRRC Launches XUANKUN (VELFORCE) for Central Asia Industrial Rail at China-Eurasia Expo</v>
+        <v>FSLR DEADLINE ALERT: ROSEN, LEADING TRIAL ATTORNEYS, Encourages First Solar, Inc. Investors to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C811" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D811" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E811" t="str">
-        <v>https://www.prnewswire.com/news-releases/crrc-launches-xuankun-velforce-for-central-asia-industrial-rail-at-china-eurasia-expo-302811547.html</v>
+        <v>https://www.newsfilecorp.com/release/309657/FSLR-DEADLINE-ALERT-ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-First-Solar-Inc.-Investors-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F811" t="str">
-        <v>URUMQI, China, June 26, 2026 /PRNewswire/ -- At the 9th China-Eurasia Expo, CRRC Corporation Limited (CRRC) unveiled XUANKUN (VELFORCE), a serialized new-energy locomotive brand engineered for industrial rail operations across Central Asia and Belt-and-Road markets. The launch underscores...</v>
+        <v>New York, New York--(Newsfile Corp. - August 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>LONGi Energy Storage bringt LONGi ONE in Europa auf den Markt und bietet damit eine vollständig integrierte Solar-Plus-Speicherlösung mit lokal angepasstem Lebenszyklus-Support</v>
+        <v>Royalty Management Holding Corporation Reports 38% Revenue Growth and Profitable Second Quarter</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C812" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D812" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.prnewswire.com/news-releases/longi-energy-storage-bringt-longi-one-in-europa-auf-den-markt-und-bietet-damit-eine-vollstandig-integrierte-solar-plus-speicherlosung-mit-lokal-angepasstem-lebenszyklus-support-302811541.html</v>
+        <v>https://www.newmediawire.com/news/royalty-management-holding-corporation-reports-38-revenue-growth-and-profitable-second-quarter-7088549</v>
       </c>
       <c r="F812" t="str">
-        <v>MÜNCHEN, 26. Juni 2026 /PRNewswire/ -- Auf der Intersolar Europe 2026 hat LONGi Energy Storage seine LONGi ONE-Produtlinie offiziell auf dem europäischen Markt vorgestellt und damit einen wichtigen Meilenstein in seiner globalen Expansion gesetzt. Das Unternehmen stellte zudem OneNexus...</v>
+        <v>Company Generated Quarterly Net Income of Approximately $375,000, Compared With a Net Loss in the Prior-Year Period FISHERS, IN - August 14, 2026 ( NEWMEDIAWIRE ) - Royalty Management Holding Corporation (Nasdaq: RMCO) (“Royalty Management” or the “Company”), a forward leaning royalty company building shareholder value by acquiring and developing high value assets in a variety of resource-driven and emerging technology industries, is pleased to announce today its financial and operating results for the Company’s second quarter ended June 30, 2026. Royalty Management reported second quarter revenue of approximately $1.83 million, representing an increase of approximately 38% compared with $1.33 million during the same period in 2025. The Company generated net income of approximately $375,00</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>Kehua Digital Energy Unveils Grid-Forming Energy Storage White Paper and Next-Generation PV and ESS Solutions at Intersolar Europe 2026</v>
+        <v>Brookfield et La Caisse finalisent l’acquisition de Boralex</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C813" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D813" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.prnewswire.com/news-releases/kehua-digital-energy-unveils-grid-forming-energy-storage-white-paper-and-next-generation-pv-and-ess-solutions-at-intersolar-europe-2026-302811535.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345371/0/fr/brookfield-et-la-caisse-finalisent-l-acquisition-de-boralex.html</v>
       </c>
       <c r="F813" t="str">
-        <v>MUNICH, June 26, 2026 /PRNewswire/ -- Kehua Digital Energy made a significant impact at Intersolar Europe 2026 (June 23–25), launching its global white paper on grid-forming energy storage and unveiling a series of new PV and energy storage innovations. The white paper, titled "Enhancing...</v>
+        <v>MONTR&amp;#201;AL, 14 ao&amp;#251;t 2026 (GLOBE NEWSWIRE) -- Boralex inc. (« Boralex » ou la « Société ») (TSX : BLX), Brookfield et La Caisse ont annoncé aujourd’hui la clôture de l’acquisition annoncée précédemment de Boralex par Brookfield, avec ses partenaires institutionnels, dont Brookfield Renewable Partners, et La Caisse (l’« acheteur »), au moyen d’un plan d’arrangement prévu par la Loi canadienne sur les sociétés par actions (l’« arrangement »).</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>CORNEX consigue pedidos de 12 GWh en The Smarter E Europe</v>
+        <v>SunScout and Alta Renewables Sign MOU to Build, Own, and Operate 87.5 MW Solar-Plus-Storage Portfolio in the Philippines</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C814" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D814" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E814" t="str">
-        <v>https://www.prnewswire.com/news-releases/cornex-consigue-pedidos-de-12-gwh-en-the-smarter-e-europe-302811492.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345352/0/en/sunscout-and-alta-renewables-sign-mou-to-build-own-and-operate-87-5-mw-solar-plus-storage-portfolio-in-the-philippines.html</v>
       </c>
       <c r="F814" t="str">
-        <v>-CORNEX consigue pedidos de 12 GWh en The Smarter E Europe, presentando su cartera de productos para múltiples escenarios XIAOGAN, China, 26 de junio de 2026 /PRNewswire/ -- La innovadora empresa de energías renovables CORNEX New Energy tuvo una destacada presencia en la feria The smarter...</v>
+        <v>Twenty-year, fixed-price power supply agreements underpin double-digit target returns for SunScout, with a pipeline of more than 230 additional megawatts under discussion</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>CORNEX sichert sich auf der „The Smarter E Europe" Aufträge im Umfang von 12 GWh und präsentiert sein Portfolio für verschiedene Anwendungsszenarien</v>
+        <v>Dune Oil Completes Contractor Site Visits at Gabar Block and Announces Presentation at EnerCom Denver</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C815" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D815" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E815" t="str">
-        <v>https://www.prnewswire.com/news-releases/cornex-sichert-sich-auf-der-the-smarter-e-europe-auftrage-im-umfang-von-12-gwh-und-prasentiert-sein-portfolio-fur-verschiedene-anwendungsszenarien-302811490.html</v>
+        <v>https://www.newsfilecorp.com/release/309637/Dune-Oil-Completes-Contractor-Site-Visits-at-Gabar-Block-and-Announces-Presentation-at-EnerCom-Denver</v>
       </c>
       <c r="F815" t="str">
-        <v>XIAOGAN, China, 26. Juni 2026 /PRNewswire/ -- Das auf neue Energien spezialisierte Innovationsunternehmen CORNEX New Energy hat sich auf der Messe „The smarter E Europe" vom 23. bis 25. Juni 2026 in München stark präsentiert. Dank seiner Fähigkeiten zur Skalierung und Bereitstellung von...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 14, 2026) - Dune Oil Corp. (CSE: DUNE) (OTCQB: TRLEF) (FSE: Z62) ("Dune" or the "Company") is pleased to announce that prospective seismic acquisition contractors completed site visits to its Gabar Block in southeastern Türkiye on July 29 and 30, 2026, in preparation for the Company's planned 2D seismic acquisition program.Contractors and supporting service providers attended alongside the Company's technical and operations teams and its...</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>CORNEX remporte 12 GWh de commandes lors du salon « The Smarter E Europe » et présente son portefeuille adapté à divers scénarios</v>
+        <v>Beyond Oil Reports Second Quarter 2026 Financial Results and Provides Business Update</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C816" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D816" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E816" t="str">
-        <v>https://www.prnewswire.com/news-releases/cornex-remporte-12-gwh-de-commandes-lors-du-salon--the-smarter-e-europe--et-presente-son-portefeuille-adapte-a-divers-scenarios-302811488.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345343/0/en/beyond-oil-reports-second-quarter-2026-financial-results-and-provides-business-update.html</v>
       </c>
       <c r="F816" t="str">
-        <v>XIAOGAN, Chine, 26 juin 2026 /PRNewswire/ -- CORNEX New Energy, entreprise innovante dans le domaine des énergies nouvelles, s'est imposée comme un acteur majeur lors du salon « The smarter E Europe » qui s'est tenu à Munich du 23 au 25 juin 2026. Grâce à ses capacités de production à...</v>
+        <v>Record Quarterly Revenue of $1.4 Million, Up 28% Year-over-Year; First-Half Revenue Up 26% compared to the corresponding period in 2025</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>Full Connectivity, Borderless Empowerment - Sungrow Unveils iNexGrid All-Scenario Microgrid Solution at Intersolar Europe 2026</v>
+        <v>Submarine Power Cable Market Growth Across Offshore Wind Infrastructure</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C817" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D817" t="str">
         <v>Energy</v>
       </c>
       <c r="E817" t="str">
-        <v>https://www.prnewswire.com/news-releases/full-connectivity-borderless-empowerment---sungrow-unveils-inexgrid-all-scenario-microgrid-solution-at-intersolar-europe-2026-302811478.html</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767214</v>
       </c>
       <c r="F817" t="str">
-        <v>MUNICH, June 26, 2026 /PRNewswire/ -- Sungrow, the globally leading PV inverter and energy storage system provider, released iNexGrid all-scenario microgrid solution at Intersolar Europe 2026. The solution shows an innovative Five-Layer System Protection that delivers superior...</v>
+        <v>The global Submarine Power Cable Market size was valued at USD 17.8 billion in 2025 and is projected to grow from USD 19.3 billion in 2026 to USD 35.9 billion [read full press release...]</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>Clean Energy Chain Section at the 4th CISCE Highlights Low-Carbon Innovation Across the Energy Value Chain</v>
+        <v>Artisanal PV Launches New Website and Unveils Its Flagship Residential Solar Carport</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C818" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D818" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E818" t="str">
-        <v>https://www.prnewswire.com/news-releases/clean-energy-chain-section-at-the-4th-cisce-highlights-low-carbon-innovation-across-the-energy-value-chain-302811457.html</v>
+        <v>https://www.prnewswire.com/news-releases/artisanal-pv-launches-new-website-and-unveils-its-flagship-residential-solar-carport-302851361.html</v>
       </c>
       <c r="F818" t="str">
-        <v>BEIJING, June 25, 2026 /PRNewswire/ -- The Clean Energy Chain section of the fourth China International Supply Chain Expo (CISCE) showcased low-carbon innovation across the energy value chain and provided a platform for international energy cooperation. Reflecting priorities outlined in...</v>
+        <v>NEWARK, Del., Aug. 14, 2026 /PRNewswire/ -- With the launch of a new website Artisanal PV (www.artisanalpv.com) officially marks its entry into the residential solar carport market. Commercial sized solar carports are common for large properties with an abundance of open space, but...</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>Asciende para conseguir más: Astronergy presenta ASTRO N7s 3.0 en Intersolar Europe 2026</v>
+        <v>JinkoSolar to Report Second Quarter 2026 Results on August 26, 2026</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C819" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D819" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E819" t="str">
-        <v>https://www.prnewswire.com/news-releases/asciende-para-conseguir-mas-astronergy-presenta-astro-n7s-3-0-en-intersolar-europe-2026--302811449.html</v>
+        <v>https://www.prnewswire.com/news-releases/jinkosolar-to-report-second-quarter-2026-results-on-august-26-2026-302851815.html</v>
       </c>
       <c r="F819" t="str">
-        <v>BERLIN, 26 de junio de 2026 /PRNewswire/ -- Astronergy presentó oficialmente ASTRO N7s 3.0, su último módulo solar residencial insignia, por primera vez a nivel mundial en Intersolar Europe 2026, demostrando el compromiso continuo de la compañía con el avance de las tecnologías...</v>
+        <v>SHANGRAO, China, Aug. 14, 2026 /PRNewswire/ -- JinkoSolar Holding Co., Ltd. ("JinkoSolar" or the "Company") (NYSE: JKS), a global leader in clean energy technology, today announced that it plans to release its unaudited financial results for the second quarter ended June 30, 2026 before...</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>Dahua Technology stellt auf der Intersolar Europe 2026 „Visible AI in New Energy" vor</v>
+        <v>Renewable Diesel Market Demand Fueled by Clean Transportation Initiatives</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C820" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D820" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E820" t="str">
-        <v>https://www.prnewswire.com/news-releases/dahua-technology-stellt-auf-der-intersolar-europe-2026-visible-ai-in-new-energy-vor-302811410.html</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767189</v>
       </c>
       <c r="F820" t="str">
-        <v>MÜNCHEN, 26. Juni 2026 /PRNewswire/ -- Dahua Technology, ein weltweit führender Anbieter von KIoT-Lösungen und -Dienstleistungen mit Schwerpunkt auf Videotechnologie, präsentierte auf der Intersolar Europe 2026 seine neuesten Innovationen für die Branche der erneuerbaren Energien. Unter...</v>
+        <v>The global Renewable Diesel Market size was estimated at USD 30.1 billion in 2025 and is projected to grow from USD 32.5 billion in 2026 to USD 57.1 billion by [read full press release...]</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>Pomerantz Law Firm Announces the Filing of a Class Action Against First Solar, Inc. and Certain Officers - FSLR</v>
+        <v>Class Action Lawsuit Filed Against Peabody Energy Corporation (BTU) ...</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C821" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D821" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E821" t="str">
-        <v>https://www.prnewswire.com/news-releases/pomerantz-law-firm-announces-the-filing-of-a-class-action-against-first-solar-inc-and-certain-officers--fslr-302811276.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-peabody-energy-corporation-btu-r5212297.htm</v>
       </c>
       <c r="F821" t="str">
-        <v>NEW YORK, June 25, 2026 /PRNewswire/ -- Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District...</v>
-[...2 lines deleted...]
-    <row r="822">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody Energy ..</v>
+      </c>
+    </row>
+    <row r="822" xml:space="preserve">
       <c r="A822" t="str">
-        <v>Pięć przełomów technologicznych: Huawei wprowadza platformę ESS nowej generacji typu grid-forming LUTERRA®</v>
+        <v>CALB Announces Positive Profit Alert</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C822" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D822" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, SaaS, Energy, Automotive</v>
       </c>
       <c r="E822" t="str">
-        <v>https://www.prnewswire.com/news-releases/pi-przeomow-technologicznych-huawei-wprowadza-platform-ess-nowej-generacji-typu-grid-forming-luterra-302811365.html</v>
-[...2 lines deleted...]
-        <v>MONACHIUM, 26 czerwca 2026 r. /PRNewswire/ -- Podczas targów Intersolar Europe 2026 firma Huawei zorganizowała wydarzenie 2026 Huawei FusionSolar Strategy &amp; New Product Launch pod hasłem „Making the Most of Every Ray" („Maksymalne wykorzystanie każdego promienia słońca"). Huawei ogłosił...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109137/</v>
+      </c>
+      <c r="F822" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 14, 2026 - (ACN Newswire) - CALB Group Co., Ltd. (“CALB” or the “Company”, stock code: 3931.HK) announced its 2026 interim results forecast. According to the announcement, the Company is expected to record a net profit ranging from approximately RMB1,506 million to RMB1,581 million for the six months ended June 30, 2026, representing an increase ranging from approximately 100% to 110% compared to the net profit of approximately RMB753 million for the corresponding period last year. During the Reporting Period, the year-on-year increase in the Company’s profit was primarily attributable to the expansion of the customer base and new application scenarios, as well as the continued ramp-up of new products in passenger vehicles, commercial vehicles, energy storage and other applications, which led to sustained growth in business scale.
+In the first half of 2026, CALB continued to expand its power battery customer base, with its innovative products gaining broader market adoption. In the passenger vehicle segment, its 5C ultra-fast charging and high-power batteries continued to ramp up. CALB exclusively supplies battery cells for the XPeng GX series and LFP batteries for the MONA L03, while also serving as the sole battery cell supplier for the XPeng G9L. Its 5C ultra-fast charging batteries have also been adopted in the new XPeng P7 Long Range and other models, with monthly sales remaining strong. In addition, CALB continued to strengthen cooperation with leading customers. As a core co-development partner of Huawei’s Giant Whale Battery Platform, CALB’s products have been deployed across multiple vehicle models under HIMA, including Luxeed and SAIC. In its cooperation with Xiaomi Auto, CALB has entered the supply chain for Xiaomi’s SkyNomad series. The Xiaomi SkyNomad N90 and N70 Max are equipped with CALB’s 76kWh ternary lithium-ion batteries and are set to enter mass production and delivery.
+During the reporting period, CALB’s ESS business maintained strong growth, with its products gaining recognition from domestic and international customers. CALB’s 314Ah Gen2 and next-generation “ZHIJIU” 392Ah, 588Ah and 600Ah+ large ESS cells, as well as its 6.25MWh and 6.9MWh containerized ESS systems, have received strong recognition from domestic and international customers, supported by their high energy efficiency, ultra-long cycle life and zero degradation over the first 1,000 cycles. Meanwhile, CALB continued to strengthen cooperation with leading ESS integrators such as Sungrow and Huawei, while steadily advancing cooperation with developers including SPIC and China Three Gorges Renewables. In overseas markets, CALB has successfully entered the supplier lists of more leading customers in regions including South Africa, Latin America, the United States and Israel, with new project awards and deliveries gaining momentum
+About CALB
+CALB (3931.HK) is a new energy enterprise specializing in the research, production, sales, and market application development of lithium batteries, battery management systems, and related integrated products and lithium battery materials. As Battery Expert, we aim to build a comprehensive energy operation system, to provide complete product solutions and full life-cycle management for the new energy application market, represented by power and energy storage.
+Currently, CALB has completed an all-round layout in domestic by setting up industrial bases in Changzhou, Xiamen, Wuhan, Chengdu, Hefei, Jiangmen and Meishan. Meanwhile, CALB has set up bases in Europe and ASEAN, vigorously expanding the layout all over the world to become a global leading enterprise with large-scale intelligent manufacturing capabilities.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>ITC Validates Again Voltage Energy's Right to Supply Trunk Bus Solutions to U.S. Market</v>
+        <v>Copper Market Transformation: Why Grid Upgrades Could Matter More Than EVs</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C823" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D823" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E823" t="str">
-        <v>https://www.prnewswire.com/news-releases/itc-validates-again-voltage-energys-right-to-supply-trunk-bus-solutions-to-us-market-302811339.html</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767159</v>
       </c>
       <c r="F823" t="str">
-        <v>Voltage Energy to Continue Serving Domestic Customers with Next-Generation Trunk Bus Solutions CHAPEL HILL, N.C., June 25, 2026 /PRNewswire/ -- Voltage Energy Group ("Voltage Energy"), a leading solar and clean energy solutions provider founded in North Carolina, today announced that the...</v>
+        <v>The copper market is being pushed higher by electrification, renewable energy build-out, and AI-driven data center demand, even as mine supply struggles to keep pace due to [read full press release...]</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Energy Fuels Announces Election of Directors</v>
+        <v>Lithium-ion Battery Market: EV Demand Fuels Rapid Expansion</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C824" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D824" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.prnewswire.com/news-releases/energy-fuels-announces-election-of-directors-302811332.html</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767149</v>
       </c>
       <c r="F824" t="str">
-        <v>DENVER, June 25, 2026 /PRNewswire/ - Energy Fuels Inc. (NYSE American: UUUU) (TSX: EFR), a leading U.S.-based critical materials company focused on uranium, rare earth elements, heavy mineral sands, vanadium and other strategic materials, announces the results of the election of directors...</v>
+        <v>The global lithium-ion battery market is entering a decisive growth phase. According to Grand View Research: Market size, 2025: USD 151.0 billion Market estimate, 2026: [read full press release...]</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>Midea Energy - CLOU Electronics präsentiert seine Full-Stack-Energiespeicherlösungen auf der Smarter E Europe 2026 in Deutschland</v>
+        <v>Heat Exchanger Market Expands with Growth in Chemical and Petrochemical Sectors</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C825" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D825" t="str">
-        <v>Energy</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E825" t="str">
-        <v>https://www.prnewswire.com/news-releases/midea-energy--clou-electronics-prasentiert-seine-full-stack-energiespeicherlosungen-auf-der-smarter-e-europe-2026-in-deutschland-302811330.html</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767135</v>
       </c>
       <c r="F825" t="str">
-        <v>MÜNCHEN, 26. Juni 2026 /PRNewswire/ -- Die Smarter E Europe 2026 wurde in München, Deutschland, eröffnet. Zusammen mit Midea Energy präsentierte CLOU am Gemeinschaftsstand seine speziell auf den europäischen Markt zugeschnittenen Kompetenzen im Bereich ganzheitlicher...</v>
+        <v>Thermal management sits at the core of nearly every heavy industry &amp;#8212; from oil refineries to hospital HVAC systems &amp;#8212; and heat exchangers are the [read full press release...]</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>Midea Energy - spoločnosť CLOU Electronics predstavuje svoje komplexné riešenia v oblasti ukladania energie na podujatí The Smarter E Europe 2026 v Nemecku</v>
+        <v>Zefiro Announces "The Hazard Below": An Original Well-Plugging Documentary Produced as Part of its Engagement with Apaton Finance</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C826" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D826" t="str">
         <v>Energy</v>
       </c>
       <c r="E826" t="str">
-        <v>https://www.prnewswire.com/news-releases/midea-energy--spolonos-clou-electronics-predstavuje-svoje-komplexne-rieenia-v-oblasti-ukladania-energie-na-podujati-the-smarter-e-europe-2026-v-nemecku-302811329.html</v>
+        <v>https://www.newsfilecorp.com/release/309586/Zefiro-Announces-The-Hazard-Below-An-Original-WellPlugging-Documentary-Produced-as-Part-of-its-Engagement-with-Apaton-Finance</v>
       </c>
       <c r="F826" t="str">
-        <v>MNÍCHOV, 26. júna 2026 /PRNewswire/ -- V nemeckom Mníchove odštartovala konferencia „Smarter E Europe 2026". Spoločnosť CLOU, ktorá vystavovala spolu so spoločnosťou Midea Energy na ich spoločnom stánku, predviedla svoje silné stránky v oblasti komplexných riešení pre ukladanie energie...</v>
+        <v>Bradford, Pennsylvania--(Newsfile Corp. - August 14, 2026) - ZEFIRO METHANE CORP. (Cboe Canada: ZEFI) (FSE: Y6B) (OTCQB: ZEFIF) (the "Company", "Zefiro", or "ZEFI") is pleased to announce the release of The Hazard Below, an educational documentary about the orphan oil/gas well crisis in the United States featuring original interviews with key figures in the environmental services space, in addition to first-hand footage of well-plugging work being performed by Zefiro and its crews.The 25-minute...</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Midea Energy - CLOU Electronics przedstawia kompleksowe rozwiązania do magazynowania energii podczas targów The Smarter E Europe 2026 w Niemczech</v>
+        <v>SunScout Dual-Lists on NYSE American and NYSE Texas After Raising $15.5 Million</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C827" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D827" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E827" t="str">
-        <v>https://www.prnewswire.com/news-releases/midea-energy---clou-electronics-przedstawia-kompleksowe-rozwizania-do-magazynowania-energii-podczas-targow-the-smarter-e-europe-2026-w-niemczech-302811326.html</v>
+        <v>https://www.pr-inside.com/sunscout-dual-lists-on-nyse-american-and-nyse-texas-after-raising-15-5-million-r5212236.htm</v>
       </c>
       <c r="F827" t="str">
-        <v>MONACHIUM, 25 czerwca 2026 r. /PRNewswire/ -- W Monachium rozpoczęły się targi The Smarter E Europe 2026. Prezentując się na wspólnym stoisku z Midea Energy, CLOU pokazała swoje rozległe kompetencje w zakresie magazynowania energii, dostosowane do potrzeb rynku europejskiego. Obejmują one...</v>
+        <v>(PR-inside.com) NEW YORK, Aug 14, 2026 - (ACN Newswire) - SunScout Holding Limited, a New Zealand-based clean-technology company that offers solar-powered robotic mowers and other solar energy solutions, has raised US$15.5 million in gross proceeds from its initial public offering in the United States. The company sold 3.1 million Class A ordinary shares at US$5 per share. Based on approximately 23.1 million outstanding Classions of Class A ordinary shares, the company commands an implied market capitalization of roughly US$115.5 million. The shares began trading concurrently on NYSE American and NYSE Texas on August 12 under the ticker SNSC, making it the first company ..</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>Orrön Energy announces strategic transaction to create a leading Nordic IPP</v>
+        <v>Wison Engineering Secures $4 Billion EPC Contract for ADNOC Gas Natural Gas Processing Project</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C828" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D828" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E828" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317989/0/en/Orr%C3%B6n-Energy-announces-strategic-transaction-to-create-a-leading-Nordic-IPP.html</v>
+        <v>https://www.prnewswire.com/news-releases/wison-engineering-secures-4-billion-epc-contract-for-adnoc-gas-natural-gas-processing-project-302851704.html</v>
       </c>
       <c r="F828" t="str">
-        <v>Orrön Energy AB (“Orrön Energy” or “the Company”) is pleased to announce that it has entered into an agreement with Cloudberry Clean Energy ASA (“ Cloudberry”) to combine the Company’s Nordic renewable energy platform and organisation, excluding the Karskruv windfarm, with Cloudberry (the “Transaction”), creating a leading Nordic independent power producer (“IPP”). As consideration for the Transaction, Orrön Energy will receive 27.01 percent of the shares in the enlarged Cloudberry, becoming its largest shareholder. In addition, loan balances and accrued interest of approximately MEUR 93 as of year-end 2025 will be settled or assumed by Cloudberry, and Orrön Energy will receive MEUR 4.2 in cash. Orrön Energy will take an active role in Cloudberry’s future growth through Board representatio</v>
+        <v>SHANGHAI, Aug. 14, 2026 /PRNewswire/ -- Wison Engineering (Stock Code: 2236.HK) announced that it has been awarded the US$3.9 billion Engineering, Procurement and Construction (EPC) contract for Phase 2 (New Natural Gas Processing Train at Habshan) of the Rich Gas Development (RGD)...</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Orrön Energy offentliggör strategisk transaktion för att skapa en ledande nordisk oberoende elproducent</v>
+        <v>China advances global AI governance in a comprehensive manner</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C829" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D829" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E829" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317989/0/sv/Orr%C3%B6n-Energy-offentligg%C3%B6r-strategisk-transaktion-f%C3%B6r-att-skapa-en-ledande-nordisk-oberoende-elproducent.html</v>
+        <v>https://www.prnewswire.com/news-releases/china-advances-global-ai-governance-in-a-comprehensive-manner-302851680.html</v>
       </c>
       <c r="F829" t="str">
-        <v>Orrön Energy AB (”Orrön Energy” eller ”Bolaget”) meddelar att Bolaget har ingått ett avtal med Cloudberry Clean Energy ASA (”Cloudberry”) om att kombinera Bolagets nordiska plattform och organisation inom förnybar energi, exklusive vindkraftsparken Karskruv, med Cloudberry (”Transaktionen”), och därigenom skapa en ledande nordisk oberoende elproducent (”IPP”). Som ersättning för Transaktionen kommer Orrön Energy att erhålla 27,01 procent av aktierna i ett större Cloudberry, och därmed bli dess största aktieägare. Dessutom kommer utestående lån inklusive upplupen ränta som per utgången av 2025 uppgick till cirka 93 MEUR sammanlagt att regleras eller övertas av Cloudberry, och Orrön Energy kommer att erhålla 4,2 MEUR i kontant köpeskilling. Orrön Energy kommer att ta en aktiv roll i Cloudber</v>
+        <v>BEIJING, Aug. 14, 2026 /PRNewswire/ -- A report from People's Daily. A recent commentary in The New York Times compared the development of advanced AI models to two distinct paths: "nuclear weapons" and "nuclear energy." The former emphasizes destructive potential and calls for strict...</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>Marquis Who's Who Honors Danielle Lemmon, PhD, for Leadership in Climate, Energy and Media</v>
+        <v>SunScout Debuts on NYSE, Aiming at $4.7 Billion Global Robotic Mower Market</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C830" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D830" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E830" t="str">
-        <v>https://www.prnewswire.com/news-releases/marquis-whos-who-honors-danielle-lemmon-phd-for-leadership-in-climate-energy-and-media-302811301.html</v>
+        <v>https://www.pr-inside.com/sunscout-debuts-on-nyse-aiming-at-4-7-billion-global-robotic-mower-market-r5212233.htm</v>
       </c>
       <c r="F830" t="str">
-        <v>UNIONDALE, N.Y., June 25, 2026 /PRNewswire/ -- Marquis Who's Who honors Danielle Lemmon, PhD, for her leadership in climate, energy and media. As a climate and energy consultant at Ramboll, Dr. Lemmon is known for combining strong technical knowledge with a deep commitment to equity,...</v>
+        <v>(PR-inside.com) NEW YORK, Aug 13, 2026 - (ACN Newswire) - SunScout Holding Limited (NYSE American: SNSC) develops autonomous solar-powered robotic mowers and complementary solar energy solutions. The company has principal operations in New Zealand and the United States and is incorporated in the Cayman Islands. SunScout commenced concurrent trading on NYSE American and NYSE Texas on August 12, 2026, becoming the first issuer with this combination of domicile and operational footprint to list on both exchanges. The offering was priced at $5.00 per Class A ordinary share, yielding gross proceeds of approximately $15.5 million. Upon closing, the company will have approximately 23.1 ..</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>OMS Energy Technologies Inc. Announces Fiscal Year 2026 Financial Results</v>
+        <v>ilumen Solar Launches Two Solar Generator Kits for Backup and Off-Grid Power</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C831" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D831" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E831" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317983/0/en/OMS-Energy-Technologies-Inc-Announces-Fiscal-Year-2026-Financial-Results.html</v>
+        <v>https://www.pr.com/press-release/976318</v>
       </c>
       <c r="F831" t="str">
-        <v>Generated Record Operating Cash Flow of $54.1 Million; Maintained Profitability</v>
+        <v>The new Prepper Kit and Power Kit are available now for local pickup or delivery throughout the Chicago area. [PR.com]</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>BTU DEADLINE ALERT: Faruqi &amp; Faruqi, LLP Reminds Peabody Energy Investors ...</v>
+        <v>ExhVerse Gives Every Online Exhibition a Curatorial Narrative</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C832" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D832" t="str">
         <v>Energy</v>
       </c>
       <c r="E832" t="str">
-        <v>https://pr-inside.com/btu-deadline-alert-faruqi-faruqi-llp-reminds-peabody-energy-investors-r5194732.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358867</v>
       </c>
       <c r="F832" t="str">
-        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Peabody Energy To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 /If you purchased or acquired securities in Peabody Energy between October 14, 2024 and May 4, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP is a leading national securities law firm, is investigating potential claims against Peabody Energy Corporation ..</v>
+        <v>Putting a collection on the web does not automatically make it an exhibition. A grid can display every image at once, but it cannot always show which work should be seen first, where one idea ends, or how separate pieces relate. For curators and creators, those decisions are what turn a folder of files into a coherent online exhibition. - - ExhVerse approaches that challenge spatially. Users select a pre-designed 3D gallery, upload their works, and arrange them within a navigable environ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358867</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>CLOU Electronics presenta soluciones de almacenamiento de energía en The Smarter E Europe 2026 en Alemania</v>
+        <v>Mr. John Borshoff Announces Grant of Performance Share Units of Asarian Energy Limited (Formerly Forsys Metals Corp.)</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C833" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D833" t="str">
         <v>Energy</v>
       </c>
       <c r="E833" t="str">
-        <v>https://www.prnewswire.com/news-releases/clou-electronics-presenta-soluciones-de-almacenamiento-de-energia-en-the-smarter-e-europe-2026-en-alemania-302811267.html</v>
+        <v>https://www.newsfilecorp.com/release/309631/Mr.-John-Borshoff-Announces-Grant-of-Performance-Share-Units-of-Asarian-Energy-Limited-Formerly-Forsys-Metals-Corp.</v>
       </c>
       <c r="F833" t="str">
-        <v>- Midea Energy – CLOU Electronics presenta sus soluciones integrales de almacenamiento de energía en The Smarter E Europe 2026 en Alemania MÚNICH, 25 de junio de 2026 /PRNewswire/ -- Ha dado comienzo en Múnich, Alemania, la feria The Smarter E Europe 2026. Junto a Midea Energy, CLOU...</v>
-[...2 lines deleted...]
-    <row r="834">
+        <v>Perth, Australia--(Newsfile Corp. - August 14, 2026) - In accordance with regulatory requirements, Aylworth Holdings Pty Ltd as trustee for the J and RD Borshoff Family Trust (the "Acquiror"), being the nominee entity of Scomac Management Services Pty Ltd, as trustee for the Scomac Unit Trust, being the entity through which Mr. John Borshoff, President, CEO and a Director of Asarian Energy Limited (formerly Forsys Metals Corp.) (the "Issuer"), provides consultancy services to the Issuer,...</v>
+      </c>
+    </row>
+    <row r="834" xml:space="preserve">
       <c r="A834" t="str">
-        <v>LION E-Mobility AG Publishes Annual Report 2025 and Confirms Forecast 2026</v>
+        <v>Airwheel Announces a New Luxury AI Wheel Cabin Suitcase:20-inch Carry-On Hand electric Ride Luggage Powered by Smart Mobility Technology</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C834" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D834" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>AI, SaaS, Energy, Automotive, Media</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.newmediawire.com/news/lion-e-mobility-ag-publishes-annual-report-2025-and-confirms-forecast-2026-7087356</v>
-[...2 lines deleted...]
-        <v>ZUG, SWITZERLAND - June 25, 2026 ( NEWMEDIAWIRE ) - LION E-Mobility AG (LION; ISIN: CH0560888270), a leading manufacturer of battery packs for electric mobility and energy storage solutions, published its audited annual report of the LION Group for the 2025 financial year today. The Group generated revenues of EUR 28.3 million, a 68% increase compared to EUR 16.9 million in 2024. EBITDA improved significantly to EUR 6.5 million* (2024: EUR -3.6 million) resulting in an EBITDA margin of 22.8%*. Net profit also improved from EUR -6.6 million to EUR 2.3 million. Growth was primarily driven by a strong recovery in market demand for batteries. Outlook 2026 Looking ahead to 2026, LION anticipates further revenue growth exceeding EUR 35 million, accompanied by a strongly positive EBITDA. The Comp</v>
+        <v>https://www.acnnewswire.com/press-release/english/109128/</v>
+      </c>
+      <c r="F834" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Aug 14, 2026 - (ACN Newswire) - Airwheel has officially announced the launch of its new luxury AI wheel cabin suitcase, a 20-inch carry-on electric ride luggage that integrates smart mobility technology to redefine how travelers move. Airwheel is bringing a new dimension of intelligent mobility to one of the most familiar products in travel—the cabin suitcase. As AI, robotics, and electric mobility move rapidly from emerging technologies into everyday life, Airwheel is rethinking how people move with their luggage. Its latest generation of intelligent rideable luggage integrates electric drive systems, smart controls, digital connectivity, and human-machine interaction, transforming the traditional suitcase from a passive carrier into an active mobility companion. Designed for airports, railway stations, business trips, exhibitions, and urban exploration, Airwheel's portfolio of Smart Suitcase, Rideable Suitcase, and Electric Suitcase solutions reflects a broader shift in travel technology: the suitcase is no longer simply something travelers carry—it can become part of how they move.
+From Intelligent Mobility to Embodied Intelligence
+Airwheel has focused on intelligent mobility, evolving from smart self-balancing vehicles and electric bicycles to intelligent wheelchairs and rideable luggage. Across these categories, the company has continued to explore how electric drive technology, intelligent control, and human-machine interaction can create a more natural connection between people and technology.
+That exploration is becoming increasingly relevant as AI and Embodied Intelligence move from algorithms and digital interfaces into the physical world.
+For Airwheel, luggage represents a particularly relevant opportunity.
+Modern travel has become faster and more connected, yet much of the journey still depends on physical movement between airports, railway platforms, hotels, convention centers, and urban destinations. These short-distance transitions can become one of the most tiring parts of a trip.
+Airwheel is addressing this overlooked part of mobility with a simple question:
+What if a suitcase could do more than carry belongings? What if it could actively participate in the journey?
+The company's answer is its Rideable Cabin Suitcase.
+By combining electric drive technology, intelligent controls, digital connectivity, and human-machine interaction, Airwheel transforms conventional luggage from a passive container into a mobility companion designed to move with its user.
+This approach offers a practical interpretation of Embodied Intelligence in everyday travel—bringing intelligent technology beyond the screen and into the physical experience of moving through the real world.
+Riding Turns Luggage into a Mobility Experience
+Airwheel's approach to more flexible travel begins with giving the suitcase the ability to ride.
+Its smart luggage integrates electric drive systems, motorized wheels, and intelligent riding handles, allowing users to switch from conventional pulling to electric riding.
+Whether navigating an airport, transferring between railway platforms, moving through an exhibition center, or exploring a city, users can reduce the physical effort associated with pulling luggage.
+For Airwheel, riding is more than a product feature. It represents a change in the relationship between travelers and their luggage.
+Instead of simply following behind, the suitcase becomes part of the movement itself.
+Luggage can move with the traveler rather than simply being pulled by the traveler.
+From Rideable to Connected: Building a Smarter Travel Experience
+Electric mobility gives the suitcase the ability to move. Intelligent connectivity adds another layer by connecting the traveler with the device.
+Airwheel has developed dedicated mobile applications for multiple smart rideable suitcase models, supporting major operating systems including Android, iOS, and HarmonyOS.
+Users can monitor riding speed, battery status, mileage, and other operating information while adjusting speed settings, controlling lighting, and accessing intelligent remote-control functions.
+Low-battery notifications and Bluetooth disconnection alerts further enhance everyday usability, while selected models support Apple Find My, allowing users to locate their luggage through Apple's established tracking ecosystem.
+Together, these capabilities move the Smart Suitcase beyond traditional luggage functionality.
+The goal is not to add technology for Airwheel sake, but to make interaction simpler, more intuitive, and more useful throughout the journey.
+Beyond Efficiency: The Emotional Value of Intelligent Mobility
+For younger travelers, a Smart Suitcase can become a distinctive expression of technology and personal style. For business travelers, an Electric Suitcase can reduce physical fatigue during frequent movement. For families, a Rideable Suitcase can give children a more active role in the travel experience.
+Airwheel's intelligent luggage portfolio includes 20-inch Cabin Suitcase configurations for compact travel as well as larger 24-inch checked-luggage models for longer journeys.
+Selected models feature 73.26Wh modular lithium batteries and relevant safety certification, while removable battery designs provide additional flexibility for different transportation scenarios.
+TSA-compatible combination locks are designed to support international travel and security inspection requirements.
+USB charging connectivity further expands the role of the suitcase, allowing travelers to conveniently power smartphones and other portable electronic devices while on the move.
+The result is a new category of travel equipment that combines several roles: luggage, personal electric mobility, portable power, and connected technology.
+Airwheel's Smart Suitcase Portfolio
+Airwheel continues to expand its intelligent luggage portfolio to address different travel needs, from premium business trips and cabin travel to long-distance journeys and family vacations.
+Airwheel SE3SXD Ai Luxury Suitcase: One-Touch Deployment for a New Riding Experience
+The Airwheel SE3SXD is positioned as Airwheel's flagship intelligent rideable suitcase, introducing a one-touch automatic deployment system designed to simplify the transition into riding mode.
+With a single press, the motorized front wheel and intelligent riding handle automatically extend and lock into position. The system eliminates the need for multiple manual adjustments before riding, with a maximum riding speed of up to 9.9 km/h.
+This shift—from users manually configuring a device to the device automatically completing part of the setup—illustrates Airwheel's approach to more natural human-machine interaction.
+Its 20-inch cabin configuration, smart app connectivity, and USB charging further position the SE3SXD within the emerging category of AI Suitcase and next-generation intelligent travel technology.
+Airwheel SE3SL+ Airport Suitcase: Smart Mobility for Frequent Travelers
+Designed for frequent travelers, the Airwheel SE3SL+ combines intelligent riding, smart connectivity, and a portable 20-inch design.
+The model supports riding speeds of up to 9.9 km/h and integrates smart app connectivity, USB charging, and Apple Find My support.
+Its 20-inch format makes it suitable for carry-on travel, while the modular 73.26Wh lithium battery and relevant safety certification are designed around modern transportation requirements.
+For business trips and premium leisure travel, the SE3SL+ combines the convenience of a Carry-On Suitcase with the mobility of an Electric Suitcase.
+Airwheel SE3S Smart Electric Suitcase: A Proven Rideable Mobility Platform
+The Airwheel SE3S is one of Airwheel's established rideable luggage models, combining a high-performance motorized wheel with riding speeds of up to 13 km/h.
+Designed for everyday travel and urban exploration, it helps reduce the physical effort associated with conventional luggage while providing a more engaging mobility experience.
+Its development reflects Airwheel's continued evolution of the Rideable Suitcase from an emerging product concept into a practical travel solution.
+Airwheel SE3T: More Capacity for Longer Journeys
+For travelers who require additional storage, the Airwheel SE3T features a 24-inch suitcase body with approximately 48 liters of capacity.
+Its internal organization and side-opening design are intended to make packing and accessing belongings more convenient, while riding speeds of up to 13 km/h help reduce the effort required to move larger luggage.
+The SE3T extends Airwheel's electric rideable luggage concept beyond compact cabin travel to longer journeys.
+Airwheel SQ3S Kids Suitcase: Bringing Children into the Travel Experience
+Designed for family travel, the Airwheel SQ3S gives younger travelers an opportunity to participate more actively in the journey.
+The smart rideable children's suitcase supports riding speeds of up to approximately 6.5 km/h, helping children keep pace with their parents during travel.
+An integrated high-fidelity audio system supports TF cards and Bluetooth connectivity, allowing children to enjoy music, stories, and educational content along the way.
+For young travelers, it is more than luggage. It becomes a personal rideable companion designed to add interaction and enjoyment to family travel.
+Technology, in this context, does not replace human experience. It enriches it.
+The Airwheel has continued to develop technologies spanning electric drive systems, intelligent controls, human-machine interaction, and personal mobility, applying these capabilities across different categories of transportation products.
+From smart self-balancing vehicles and electric bicycles to intelligent wheelchairs and rideable luggage, Airwheel has pursued one consistent question:
+How can technology become a more natural part of human mobility?
+To date, Airwheel has accumulated more than 600 patents worldwide, including international invention patents and PCT patents.
+Its products have also received recognition from international design programs, including the MUSE Design Awards, Berlin Design Awards, French Design Awards, and Asian Design Awards.
+For Airwheel, however, patents and awards are not the destination.
+The real value of technology lies in how it improves everyday life.
+Future intelligent devices may not simply answer questions or process commands. They may increasingly sense their environments, respond to users, participate in physical actions, and become more naturally integrated into everyday life.
+For mobility, this could mean smarter vehicles, more capable robots, and luggage with its own ability to move.
+Airwheel's intelligent rideable luggage represents one practical expression of this transformation.
+By integrating electric drive systems, intelligent controls, digital connectivity, and human-machine interaction into a familiar travel product, Airwheel is exploring how AI Suitcase, Smart Suitcase, and Rideable Suitcase technologies can evolve beyond conventional luggage.
+Ultimately, the purpose of intelligent mobility is not to make travel more complicated. It is to give people more choices—to move with less effort, explore with greater freedom, and experience more control, convenience, and enjoyment along the way.
+The world keeps moving forward.
+Our way of moving should evolve with it.
+Airwheel continues to explore how intelligent mobility can make every journey lighter, smarter, freer, and more enjoyable.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Aecon Announces Agreement to Purchase Preferred Shares of Aecon Utilities</v>
+        <v>Arrow Announces Alberta Property Acquisition</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C835" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D835" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Real Estate, Energy</v>
       </c>
       <c r="E835" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317958/0/en/Aecon-Announces-Agreement-to-Purchase-Preferred-Shares-of-Aecon-Utilities.html</v>
+        <v>https://www.newsfilecorp.com/release/309604/Arrow-Announces-Alberta-Property-Acquisition</v>
       </c>
       <c r="F835" t="str">
-        <v>TORONTO, June 25, 2026 (GLOBE NEWSWIRE) -- Aecon Group Inc. (TSX: ARE) ("Aecon" or the "Company") announced today that it has entered into an agreement to purchase the convertible preferred equity investment (the “Preferred Shares”) held by funds managed by the Power Opportunities strategy of Oaktree Capital Management, L.P. (“Oaktree”) in Aecon’s utility infrastructure subsidiary, Aecon Utilities Group Inc. (“Aecon Utilities”; together, the “Transaction”), with closing expected to occur in the fourth quarter of 2026.</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 14, 2026) - Arrow Exploration Corp. (AIM: AXL) (TSXV: AXL) ("Arrow" or the "Company"), the high-growth operator with a portfolio of assets across key Colombian hydrocarbon basins, is pleased to announce a property acquisition in Alberta, Canada. HighlightsAcquisition of 100% working interest in 550 boepd oil producing property in Thorsby, Central Alberta CanadaHighly cash generative asset having generated $2.0 million CAD of operating income1  in last...</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>Nearly Half of Drivers Say They're Stretching Tire Life to Save Money</v>
+        <v>Diversified Energy Response to Media Speculation</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C836" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D836" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E836" t="str">
-        <v>https://pr-inside.com/nearly-half-of-drivers-say-they-re-stretching-tire-life-to-save-money-r5194722.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345085/0/en/diversified-energy-response-to-media-speculation.html</v>
       </c>
       <c r="F836" t="str">
-        <v>(PR-inside.com) Tires Easy offers tire replacement tips as rising vehicle costs and gas prices strain household budgets. LOS ANGELES, CA / ACCESS Newswire / June 25, 2026 / As inflation, rising vehicle ownership costs and gas prices pressure American households, Tires Easy is helping drivers know when tire replacement cannot wait and how to get the most value from the tires they have. Rising costs are changing how Americans buy tires. According to a recent Circana survey, nearly half of consumers said they have extended the life of their tires to save money, while one-third said they replaced only one or two tires ..</v>
+        <v>Diversified Response to Media Speculation</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>NASA Selects Rocket Lab to Launch Sun, Earth Science Missions</v>
+        <v>BW LPG Limited – Q2 2026 Financial Report Release and Earnings Presentation on 28 August 2026</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C837" t="str">
-        <v>NASA</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D837" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E837" t="str">
-        <v>https://www.nasa.gov/missions/tsis-2/nasa-selects-rocket-lab-to-launch-sun-earth-science-missions/</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/bw-lpg-limited-q2-2026-050500970.html</v>
       </c>
       <c r="F837" t="str">
-        <v>NASA has selected Rocket Lab to provide the launch service for both the agency’s PolSIR (Polarized Submillimeter Ice-cloud Radiometer) and Total and Spectral Solar Irradiance Sensor-2 (TSIS-2) missions. The two selections are part of NASA’s Venture-Class Acquisition of Dedicated and Rideshare (VADR) launch services contract. This contract allows the agency to award fixed-price indefinite-delivery/indefinite-quantity launch [&amp;#8230;]</v>
+        <v>SINGAPORE, August 14, 2026--BW LPG Limited ("BW LPG", the "Company", OSE ticker code: "BWLPG.OL", NYSE ticker code: "BWLP"), the owner and operator of the world’s largest fleet of Very Large Gas Carriers (VLGCs), announces today that it will publish its Q2 2026 Financial Report on Friday, 28 August 2026 at approximately 07:00 CEST/ 01:00 EDT/ 13:00 SGT.</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>Soteria Battery Innovation Group Licenses Key Current Collector Technology from Rutgers University to Help Slow Battery Aging and Improve Safety</v>
+        <v>APOD: 2026 August 14 – Total Solar Eclipse from Greenland</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C838" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D838" t="str">
         <v>Energy, Education</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.prnewswire.com/news-releases/soteria-battery-innovation-group-licenses-key-current-collector-technology-from-rutgers-university-to-help-slow-battery-aging-and-improve-safety-302811132.html</v>
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-august-14-total-solar-eclipse-from-greenland/</v>
       </c>
       <c r="F838" t="str">
-        <v>GREENVILLE, S.C., June 25, 2026 /PRNewswire/ -- Soteria Battery Innovation Group has licensed a novel reticulated current collector technology that addresses a growing challenge facing lithium-ion batteries: safety issues caused by cracking and delamination of electrodes from the current...</v>
+        <v>APOD Science APOD APOD: 2026 August 14 – Total… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Total Solar [&amp;#8230;]</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>FSLR SHAREHOLDER ACTION REMINDER: Faruqi &amp;amp; Faruqi, LLP Reminds First Solar (FSLR) Investors of Securities Class Action Lawsuit Deadline on August 24, 2026</v>
+        <v>SunScout Holding Limited Announces Closing of US$15.5 Million Initial Public Offering</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C839" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D839" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E839" t="str">
-        <v>https://www.prnewswire.com/news-releases/fslr-shareholder-action-reminder-faruqi--faruqi-llp-reminds-first-solar-fslr-investors-of-securities-class-action-lawsuit-deadline-on-august-24-2026-302810964.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345064/0/en/sunscout-holding-limited-announces-closing-of-us-15-5-million-initial-public-offering.html</v>
       </c>
       <c r="F839" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In First Solar To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in First Solar between February 26, 2025 and February 24, 2026 and would...</v>
+        <v>Palmerston North, New Zealand, Aug. 13, 2026 (GLOBE NEWSWIRE) -- SunScout Holding Limited (NYSE American/NYSE Texas: SNSC) (“SunScout” or the “Company”), a clean-technology company developing and commercializing autonomous, solar-powered robotic mowers and related solar energy solutions, today announced the closing of its initial public offering (the “Offering”) of 3,100,000 Class A ordinary shares at a public offering price of US$5.00 per ordinary share. The Class A ordinary shares began trading on the NYSE American and NYSE Texas on August 12, 2026 under the ticker symbol “SNSC.”</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Arizona Ridge Riders to Announce Multi-Year Partnership with Energy Transfer at 2026 Training Camp this Weekend</v>
+        <v>Condor Announces 2026 Second Quarter Results</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C840" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D840" t="str">
         <v>Energy</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.prnewswire.com/news-releases/arizona-ridge-riders-to-announce-multi-year-partnership-with-energy-transfer-at-2026-training-camp-this-weekend-302811109.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345053/0/en/condor-announces-2026-second-quarter-results.html</v>
       </c>
       <c r="F840" t="str">
-        <v>Partnership Includes Ridge Riders' First Bull Riding Scholarship Program and Rider Clinics for Arizona Youth, the first of which will be held Saturday Morning hosted by actor Mo Brings Plenty GLENDALE, Ariz., June 25, 2026 /PRNewswire/ -- The Arizona Ridge Riders are set to kick off their...</v>
+        <v>CALGARY, Alberta, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Condor Energies Inc. (“Condor” or the “Company”) (TSX:CDR), a Canadian based, internationally focused energy transition company focused on Central Asia is pleased to announce the release of its unaudited interim condensed consolidated financial statements for the three and six months ended June 30, 2026 (the “Financial Statements”), together with the related management’s discussion and analysis. These documents will be made available under Condor’s profile on SEDAR+ at www.sedarplus.ca and on the Condor website at www.condorenergies.ca . Readers are invited to review the latest corporate presentation available on the Condor website. All financial amounts in this news release are presented in Canadian dollars, unless otherwise stated.</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>SuperCloud Energy and p-Chip Corporation Sign Letter of Intent to Bring Trusted Battery Identity to U.S.-Made Energy Storage</v>
+        <v>BetterMe Rx NAD+ Review 2026: Ready to Move Beyond Ordinary Wellness Supplements? Discover the Provider-Reviewed NAD+ Option</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C841" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D841" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.newmediawire.com/news/supercloud-energy-and-p-chip-corporation-sign-letter-of-intent-to-bring-trusted-battery-identity-to-u-s-made-energy-storage-7087349</v>
+        <v>https://www.newswire.com/news/betterme-rx-nad-review-2026-ready-to-move-beyond-ordinary-wellness-supplements</v>
       </c>
       <c r="F841" t="str">
-        <v xml:space="preserve">Companies to Integrate p-Chip’s Unclonable Micro-Transponder Technology Into SuperCloud’s GPOD Battery Platform, Beginning With Battery Traceability and Serialization and Building Toward EU Battery Passport Readiness BOCA RATON, FL and CHICAGO, IL - June 25, 2026 ( NEWMEDIAWIRE ) - SuperCloud Energy , a clean energy innovator advancing scalable on- and off-grid power solutions, and p-Chip® Corporation today announced that they have signed a Letter of Intent (LOI) to pursue a strategic partnership integrating p-Chip’s micro-transponder identity and traceability technology into SuperCloud Energy’s U.S.-built battery and energy storage systems. The collaboration will begin with battery traceability and serialization across SuperCloud’s Green Power on Demand (GPOD) platform and is designed to </v>
+        <v>For adults looking to take energy, focus, and healthy-aging support more seriously, this BetterMe Rx NAD+ review explores the prescription telehealth program, injection and needle-free nasal spray options, current pricing, and what buyers should verify before deciding whether this more hands-on wellness approach fits their goals.</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Greenberg Traurig Advises Premier Energy on €825M Bridge-to-Bond Acquisition Financing</v>
+        <v>BTU FINAL DEADLINE: ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages Peabody Energy Corporation Investors to Secure Counsel Before Important August 24 Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C842" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D842" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-advises-premier-energy-on-825m-bridge-to-bond-acquisition-financing-302810894.html</v>
+        <v>https://www.newsfilecorp.com/release/309527/BTU-FINAL-DEADLINE-ROSEN-A-HIGHLY-RECOGNIZED-LAW-FIRM-Encourages-Peabody-Energy-Corporation-Investors-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F842" t="str">
-        <v>LONDON, June 25, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP advised Premier Energy PLC, a vertically integrated energy company in Southeastern Europe, on its €825 million bridge-to-bond acquisition financing for Evryo Group, including Distributie Energie Oltenia, from...</v>
+        <v>New York, New York--(Newsfile Corp. - August 13, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Vadzo Imaging Introduces the Telemedicine Cart Camera Falcon-544CRS: Low Power 5MP AR0544 USB 3.2 Design with UVC Plug-and-Play for Mobile Remote Clinical Examination Carts</v>
+        <v>Atlas Energy Corp Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C843" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D843" t="str">
-        <v>AI, SaaS, Healthcare, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E843" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-the-telemedicine-cart-camera-falcon-544crs-22804094</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3345032/0/en/atlas-energy-corp-reports-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F843" t="str">
-        <v>Vadzo Imaging launches the Falcon-544CRS, an AR0544 UVC Compliant Camera built on the Onsemi AR0544 HyperLux LP sensor that delivers 5MP color rolling shutter imaging over USB 3.2 with full UVC compliance, GPIO Wake-on-Motion for sensor-level power management, and a compact 38mm x 38mm board-level form factor designed for direct OEM integration into battery-operated industrial IoT, edge AI, smart city, medical device, and wearable vision platforms without custom driver development.</v>
+        <v>CALGARY, Alberta, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Atlas Energy Corp. (“ Atlas ” or the “ Company ”) (TSXV: ATLE), a TSXV Sandbox issuer, is pleased to announce its financial and operating results for the three and six months ended June 30, 2026. Selected financial and operational information is outlined below and should be read with Atlas’ consolidated financial statements and management’s discussion and analysis (“MD&amp;amp;A”) as of June 30, 2026, which are available on the Company’s SEDAR+ profile at www.sedarplus.ca.</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>Food System Innovations Launches the Food Intelligence Lab to Advance AI for Sustainable Protein Development</v>
+        <v>PHX Energy Receives TSX Approval for Renewal of Normal Course Issuer Bid</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C844" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D844" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy, Education</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356744</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3345012/0/en/phx-energy-receives-tsx-approval-for-renewal-of-normal-course-issuer-bid.html</v>
       </c>
       <c r="F844" t="str">
-        <v>Food System Innovations (FSI) today announced the launch of its new Food Intelligence Lab to develop the open-source infrastructure needed to accelerate AI-driven sustainable protein development. The Food Intelligence Lab&amp;#39;s goal is to shorten commercialization timelines for better-tasting, more sustainable products. - - Sustainable proteins are essential to decarbonizing food systems, which generate about 26% of global greenhouse gas emissions, and livestock supply chains make up more than... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356744</v>
+        <v>CALGARY, Alberta, Aug. 13, 2026 (GLOBE NEWSWIRE) -- PHX Energy Services Corp. (" PHX Energy " or the " Corporation ") (TSX: PHX) today announced that the Toronto Stock Exchange (" TSX ") has accepted PHX Energy's notice of intention to renew its normal course issuer bid for a further one-year term (the " NCIB "). The previous NCIB expires on August 17, 2026.</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>The British Occupational Hygiene Society welcomes Sarah Leeson as new President</v>
+        <v>Duke Energy restores 85% of Greater Cincinnati outages; crews on track to restore nearly all remaining outages Thursday</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C845" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D845" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E845" t="str">
-        <v>https://pressat.co.uk/releases/the-british-occupational-hygiene-society-welcomes-sarah-leeson-as-new-president-fb738f348027ed320ad0d4ed15beb7d1/</v>
+        <v>https://www.prnewswire.com/news-releases/duke-energy-restores-85-of-greater-cincinnati-outages-crews-on-track-to-restore-nearly-all-remaining-outages-thursday-302851404.html</v>
       </c>
       <c r="F845" t="str">
-        <v>Thursday 25 June, 2026 The British Occupational Hygiene Society (BOHS), the Chartered Society for Worker Health Protection, is delighted to announce the appointment of Sarah Leeson as the new President for 2026-2027. The appointment was confirmed at BOHS’s Annual General Meeting, marking the beginning of a new chapter in the Society’s leadership as it continues to deliver its ambitious new 5-year strategy for 2026-2030 and advance its mission of protecting worker health in the UK and around the world. Sarah succeeds Adrian Parris as President and brings more than three decades of experience in occupational hygiene, alongside a long history of service to the profession and the Society. A Chartered Occupational Hygienist and Chartered Fellow of the Faculty of Occupational Hygiene (CFFOH), sh</v>
+        <v>CINCINNATI, Aug. 13, 2026 /PRNewswire/ -- Duke Energy crews have restored nearly 223,000 outages across Greater Cincinnati since the first of several major storm systems caused severe destruction across the region 48 hours ago. The following outage figures are as of 4 p.m. on Thursday....</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>Beyond the Heatwave: Why the Future of Building Comfort is About Control, Not Just Energy Supply</v>
+        <v>Nordex Group Receives Orders Totaling 82 MW From EFG Energy Farming Group in Lower Saxony, Germany</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C846" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D846" t="str">
         <v>Energy</v>
       </c>
       <c r="E846" t="str">
-        <v>https://pressat.co.uk/releases/beyond-the-heatwave-why-the-future-of-building-comfort-is-about-control-not-just-energy-supply-7036feedb90ee5c6bc0099a6207416bb/</v>
+        <v>https://www.newmediawire.com/news/nordex-group-receives-orders-totaling-82-mw-from-efg-energy-farming-group-in-lower-saxony-germany-7088520</v>
       </c>
       <c r="F846" t="str">
-        <v>Thursday 25 June, 2026 By Chris Reilly, Founder and Director, Zeuner Ltd The current heatwave has brought an important issue into sharp focus for businesses and facilities managers alike: how do we maintain comfortable working environments as Britain’s climate becomes increasingly unpredictable? For years, much of the conversation around energy has focused on generation – where our power comes from and how we can make it cleaner. During recent Prime Minister's Questions, Sir Keir Starmer highlighted the role renewable energy will play in helping the UK gain greater control over its energy future. However, there is another side to the story: how we use energy within our buildings. The challenge facing building owners today is no longer simply keeping warm in winter. Increasingly, it is abou</v>
+        <v xml:space="preserve">HAMBURG, GERMANY - August 13, 2026 ( NEWMEDIAWIRE ) - The Nordex Group has received orders from the EFG Energy Farming Group for the supply and installation of a total of twelve wind turbines for several citizen wind projects in Lower Saxony. The “Erlte-Endel” project in the district of Vechta and the “Bad Essen” project cluster in the district of Osnabruck together comprise an installed capacity of around 82 MW. The contracts each include a Premium Service agreement for 20 years. For the “Erlte-Endel” wind farm, the Nordex Group will supply and install five N175/6.X turbines on hybrid towers with a hub height of 179 meters. For the “Bad Essen” wind farm cluster, the Nordex Group will install a total of seven wind turbines. These will include five N175/6.X turbines on 179-meter towers and </v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Risen Energy présente ses innovations couvrant tous les scénarios lors de l'Intersolar Europe 2026</v>
+        <v>PRIM INVESTOR ALERT: Primoris (PRIM) Reports Dismal Q2 Financial Results Amid Securities Class Action Concerning Renewable Project Failures; Hagens Berman Urges Investors to Contact the Firm</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C847" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D847" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E847" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-presente-ses-innovations-couvrant-tous-les-scenarios-lors-de-lintersolar-europe-2026-302810951.html</v>
+        <v>https://www.newsfilecorp.com/release/309572/PRIM-INVESTOR-ALERT-Primoris-PRIM-Reports-Dismal-Q2-Financial-Results-Amid-Securities-Class-Action-Concerning-Renewable-Project-Failures-Hagens-Berman-Urges-Investors-to-Contact-the-Firm</v>
       </c>
       <c r="F847" t="str">
-        <v>MUNICH, Allemagne, 25 juin 2026 /PRNewswire/ -- Nous sommes ravis d'annoncer que l'Intersolar Europe a officiellement ouvert ses portes hier au Messe München, et Risen Energy est ravi d'accueillir les visiteurs sur le stand A1.370. Nous avons présenté notre gamme complète de produits...</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 13, 2026) - National shareholder rights law firm Hagens Berman Sobol Shapiro LLP urges investors in Primoris Services Corporation (NYSE: PRIM) who suffered substantial losses to submit your losses now.The company's newly released Q2 2026 financial results and earnings call have intensified the scope of an ongoing securities class action lawsuit.The ongoing litigation represents investors who purchased Primoris common stock between August 5,...</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>Sunwoda Energy lancia la serie SunESS H e rafforza le partnership europee</v>
+        <v>Beyond Oil to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C848" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D848" t="str">
-        <v>Energy</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E848" t="str">
-        <v>https://www.prnewswire.com/news-releases/sunwoda-energy-lancia-la-serie-suness-h-e-rafforza-le-partnership-europee-302810944.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344977/0/en/beyond-oil-to-participate-in-the-lytham-partners-2026-consumer-technology-investor-summit-on-august-18-2026.html</v>
       </c>
       <c r="F848" t="str">
-        <v>MONACO DI BAVIERA, 25 giugno 2026 /PRNewswire/ -- Sunwoda Energy ha lanciato la sua linea aggiornata della serie SunESS H in occasione di Intersolar &amp; ees Europe 2026. L'evento all'insegna del tema "One Core, All Scenes" (Un centro unico, tutti gli scenari) introduce un quadro a livello...</v>
+        <v>VANCOUVER, British Columbia, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Beyond Oil Ltd. (TSX: BOIL) (OTCQB: BEOLF) (" Beyond Oil " or the " Company "), a food-tech innovation company dedicated to reducing health risks associated with fried food while lowering operational costs, improving food quality, minimizing waste and enhancing sustainability, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp;amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026.</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>Spoločnosť Risen Energy predstavuje inovácie pre všetky scenáre na veľtrhu Intersolar Europe 2026</v>
+        <v>Energy Services of America to Participate at Upcoming Investor Conferences</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C849" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D849" t="str">
         <v>Energy</v>
       </c>
       <c r="E849" t="str">
-        <v>https://www.prnewswire.com/news-releases/spolonos-risen-energy-predstavuje-inovacie-pre-vetky-scenare-na-vetrhu-intersolar-europe-2026-302810943.html</v>
+        <v>https://www.prnewswire.com/news-releases/energy-services-of-america-to-participate-at-upcoming-investor-conferences-302851240.html</v>
       </c>
       <c r="F849" t="str">
-        <v>MNÍCHOV, Nemecko, 25. júna 2026 /PRNewswire/ -- S nadšením oznamujeme, že včera sa v areáli Messe München oficiálne otvoril veľtrh Intersolar Europe a spoločnosť Risen Energy už plne vítala návštevníkov v stánku A1.370. Predstavili sme našu komplexnú produktovú maticu pre rezidenčné,...</v>
+        <v>HUNTINGTON, W.Va., Aug. 13, 2026 /PRNewswire/ -- Energy Services of America (ESOA), today announced management will participate at the following investor conferences: Midwest IDEAS Conference August 26-27 Location: Chicago, IL The company will present Thursday, August 27th at 10:35am CT...</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Sunwoda Energy lanceert SunESS H-reeks en breidt samenwerking in Europa verder uit</v>
+        <v>Londian Wason, líder mundial en láminas de cobre, cotiza oficialmente hoy en la Bolsa de Nueva York</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C850" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D850" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E850" t="str">
-        <v>https://www.prnewswire.com/news-releases/sunwoda-energy-lanceert-suness-h-reeks-en-breidt-samenwerking-in-europa-verder-uit-302810934.html</v>
+        <v>https://www.prnewswire.com/news-releases/londian-wason-lider-mundial-en-laminas-de-cobre-cotiza-oficialmente-hoy-en-la-bolsa-de-nueva-york-302851319.html</v>
       </c>
       <c r="F850" t="str">
-        <v>MÜNCHEN, 25 juni 2026 /PRNewswire/ -- Tijdens Intersolar &amp; ees Europe 2026 heeft Sunwoda Energy zijn vernieuwde SunESS H-reeks voorgesteld onder het thema 'One Core, All Scenes'. Met deze introductie introduceert het bedrijf een systeembreed raamwerk voor energieopslag, laadinfrastructuur...</v>
+        <v>NUEVA YORK, 13 de agosto de 2026 /PRNewswire/ -- LONDIAN WASON NEW ENERGY TECH INC. ("Londian Wason" o la "Compañía"), fabricante líder mundial de láminas de cobre electrolítico, completó hoy su cotización oficial en la Bolsa de Valores de Nueva York (NYSE) bajo el símbolo "FOIL". Cantor...</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>AI accelerates electricity demand, prompting a new wave of grid adaptation and investment</v>
+        <v>Celebrate Solar &amp;amp; Sustainability in Your Community During the National Solar Tour Showcase Weekend, October 2-4</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C851" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D851" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E851" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317782/0/en/AI-accelerates-electricity-demand-prompting-a-new-wave-of-grid-adaptation-and-investment.html</v>
+        <v>https://www.prnewswire.com/news-releases/celebrate-solar--sustainability-in-your-community-during-the-national-solar-tour-showcase-weekend-october-2-4-302851315.html</v>
       </c>
       <c r="F851" t="str">
-        <v>Press contact: Florence Lievre Tel.: +33 1 47 54 50 71 E-mail: florence.lievre@capgemini.com</v>
+        <v>BOULDER, Colo., Aug. 13, 2026 /PRNewswire/ -- From coast to coast, the American Solar Energy Society (ASES) invites the public to explore clean energy in action during the National Solar Tour Showcase Weekend, October 2-4, 2026. Hundreds of solar and sustainable system owners across the...</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>Sunwoda Energy prezentuje serię SunESS H nowej generacji i zacieśnia współpracę z partnerami w Europie</v>
+        <v>Greenbacker Renewable Energy Investors Face Significant Losses in MN8 ...</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C852" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D852" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.prnewswire.com/news-releases/sunwoda-energy-prezentuje-seri-suness-h-nowej-generacji-i-zacienia-wspoprac-z-partnerami-w-europie-302810925.html</v>
+        <v>https://pr-inside.com/greenbacker-renewable-energy-investors-face-significant-losses-in-mn-r5212084.htm</v>
       </c>
       <c r="F852" t="str">
-        <v>MONACHIUM, 25 czerwca 2026 r. /PRNewswire/ -- Podczas targów Intersolar &amp; ees Europe 2026 firma Sunwoda Energy zaprezentowała udoskonaloną ofertę rozwiązań SunESS H Series pod hasłem „One Core, All Scenes" („Jedna podstawa, wszystkie zastosowania"), przedstawiając systemowe podejście do...</v>
+        <v>(PR-inside.com) KlaymanToskes Represents Greenbacker Investors Seeking to Recover Losses From Brokerage Firms and Financial Advisors NEW YORK CITY, NY / ACCESS Newswire / August 13, 2026 / National investment loss and securities law firm KlaymanToskes is currently representing Greenbacker Renewable Energy Company ("Greenbacker") investors seeking to recover investment losses from the brokerage firms and financial advisors that recommended the investment. Investors who purchased Greenbacker at the recommendation of a brokerage firm or financial advisor are encouraged to contact KlaymanToskes at (888) 997-9956 or investigations@klaymantoskes.com for a free and confidential consultation to discuss their potential recovery options. The recently announced acquisition of Greenbacker by MN8 ..</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>Greenland Energy (GLND) Advances Jameson Land Basin Toward Exploration Drilling</v>
+        <v>BE LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Bloom Energy Corporation ...</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C853" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D853" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-advances-jameson-land-basin-toward-exploration-drilling-7087345</v>
+        <v>https://pr-inside.com/be-lawsuit-alert-levi-korsinsky-notifies-bloom-energy-corporation-r5212082.htm</v>
       </c>
       <c r="F853" t="str">
-        <v>Energy, Oil &amp;amp; Gas Magazine Profiles CEO Robert Price as Company Prepares for October 2026 Exploration Campaign in East Greenland LOS ANGELES, CA - June 25, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) is advancing development of the Jameson Land Basin in East Greenland, an onshore petroleum basin that CEO Robert Price described as one of the world’s last largely undrilled frontier oil regions. In an interview with Energy, Oil &amp;amp; Gas Magazine , Price said the company holds rights to up to a 70% interest in the basin and is leveraging extensive seismic data originally collected by Atlantic Richfield Company (“ARCO”) during the 1970s and 1980s. Modern reprocessing of the historical data has helped refine potential drilling targets within a geological system the company belie</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>Beibeiling Village, Yintan Town, Yinhai District, Beihai, Guangxi Upgrades Solar Streetlights</v>
+        <v>Norsk Hydro: Alunorte ramps up alumina production</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C854" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D854" t="str">
         <v>Energy</v>
       </c>
       <c r="E854" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760167</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344824/0/en/norsk-hydro-alunorte-ramps-up-alumina-production.html</v>
       </c>
       <c r="F854" t="str">
-        <v>Shanghai, China, 2026-06-25 — /EPR Network/ — In the evening, walking through Beibeiling Village, Yintan Town, Yinhai District, Beihai City, Guangxi Zhuang Autonomous Region, one [read full press release...]</v>
+        <v>Following the approval by Brazil’s oil, natural gas and biofuels regulator ANP to become self-importer of gas, Alunorte has reached a temporary agreement with its gas supplier CELBA regarding terminal access. The refinery has consequently begun increasing alumina production.</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>How Electric Vehicle Prototyping Is Accelerating EV Innovation</v>
+        <v>Calix Extends Platform Leadership Beyond Broadband, Enabling Secure Grid Monitoring for Critical Utility Infrastructure</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C855" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D855" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E855" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760081</v>
+        <v>https://finance.yahoo.com/technology/articles/calix-extends-platform-leadership-beyond-173000447.html</v>
       </c>
       <c r="F855" t="str">
-        <v>Noida, India, 2026-06-25 — /EPR Network/ — Electric vehicle prototyping has become a critical stage in the development of next-generation mobility solutions. As automakers and [read full press release...]</v>
+        <v>SAN JOSE, Calif., August 13, 2026--Calix, Inc. (NYSE: CALX) today announced a grid monitoring solution on the AI-native Calix One™ platform. Extending platform capabilities to utility providers, the solution combines the newly launched GigaPro® GPR1011XH optical network terminal (ONT), AXOS®-powered E-Series access appliances, and network operations tools on a standards-based passive optical network (PON) architecture.</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>GE Vernova secures H-class equipment order for EVN's Quang Trach II LNG Power Plant in Vietnam</v>
+        <v>Did You Lose Money on Peabody Energy Corporation (BTU)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C856" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D856" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356751</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-peabody-energy-corporation-btu-levi-korsinsky-r5212070.htm</v>
       </c>
       <c r="F856" t="str">
-        <v>- - &amp;#8226; GE Vernova to supply two 9HA.02 gas turbines and two H78 generators for EVN&amp;#39;s Quang Trach II LNG Power Plant - &amp;#8226; The new combined-cycle power plant is expected to generate more than 1.6 gigawatts (GW) of electricity, with commercial operations expected by 2030 - &amp;#8226; Announcement comes as GE Vernova&amp;#39;s HA gas turbine fleet surpasses 4 million commercial operating hours worldwide - - - GE Vernova Inc. (NYSE: GEV) announced it has secured an order for two 9HA.02 gas turbines and two H... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356751</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>Reese's Puffs and GloRilla Are Bringing Back the Iconic “Eat 'Em Up” Rap with New Late-Night Remix</v>
+        <v>Did You Lose Money Investing in Blaize Holdings, Inc.? Robbins LLP Urges Investors with Significant Losses to Contact the Firm for Information About Their Rights Against BZAI</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C857" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D857" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E857" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356748</v>
+        <v>https://www.newsfilecorp.com/release/309522/Did-You-Lose-Money-Investing-in-Blaize-Holdings-Inc.-Robbins-LLP-Urges-Investors-with-Significant-Losses-to-Contact-the-Firm-for-Information-About-Their-Rights-Against-BZAI</v>
       </c>
       <c r="F857" t="str">
-        <v>Reese&amp;#39;s Puffs cereal, the beloved brand with deep ties to music, entertainment and fan-fueled moments, is taking the mic to announce a new partnership with multi-platinum powerhouse GloRilla. With her signature sound, GloRilla is bringing after hours energy and a bold vibe to a remix of the Reese&amp;#39;s Puffs iconic &amp;#8220;Eat &amp;#39;Em Up&amp;#8221; rap, dropping at midnight on June 26, via CMG/Interscope Records. - - Since hitting the airwaves in 2009, the rap has become one of the most recognizable cereal ant... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356748</v>
+        <v>San Diego, California--(Newsfile Corp. - August 13, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Blaize Holdings, Inc. (NASDAQ: BZAI) between July 18, 2025 and April 28, 2026 (the "Class Period"). Defendant Blaize describes itself as a "leader in programmable, energy efficient edge AI computing[.]"Investors who suffered significant losses during the Class Period may be...</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>Nutritionist in Bangalore: Personalized Nutrition for a Healthier Lifestyle</v>
+        <v>Lost Money on Peabody Energy Corporation (BTU)? Join Class Action Suit Seeking Recovery - Contact SueWallSt</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C858" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D858" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E858" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760066</v>
+        <v>https://www.prnewswire.com/news-releases/lost-money-on-peabody-energy-corporation-btu-join-class-action-suit-seeking-recovery---contact-suewallst-302851171.html</v>
       </c>
       <c r="F858" t="str">
-        <v>Bangalore, India, 2026-06-25 — /EPR Network/ — Finding the right nutritionist in Bangalore can be a life-changing step towards better health, improved energy, and a [read full press release...]</v>
+        <v>The Red Flags: Peabody Energy Allegedly Knew Centurion Mine Equipment Was Failing Months Before Shareholders Were Told, Costing Investors $14.50 Per Share NEW YORK, Aug. 13, 2026 /PRNewswire/ -- SueWallSt notifies investors in Peabody Energy Corporation (NYSE: BTU) that a securities class...</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Midea Energy Draws European Partner Interest as Storage Market Shifts From Volume to Compliance</v>
+        <v>Lost Money on First Solar, Inc. (FSLR)? Join Class Action Suit Seeking Recovery - Contact SueWallSt</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C859" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D859" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.prnewswire.com/news-releases/midea-energy-draws-european-partner-interest-as-storage-market-shifts-from-volume-to-compliance-302810852.html</v>
+        <v>https://www.prnewswire.com/news-releases/lost-money-on-first-solar-inc-fslr-join-class-action-suit-seeking-recovery---contact-suewallst-302851141.html</v>
       </c>
       <c r="F859" t="str">
-        <v>MUNICH, June 25, 2026 /PRNewswire/ -- After over a decade of prioritizing solar installation volume, Europe's renewable energy market is entering a new phase, where intelligent storage dispatch and regulatory compliance have overtaken raw capacity as core competitive metrics, according to...</v>
+        <v>Important Notice Regarding Alleged Tariff Impact Misrepresentations That Cost First Solar Investors Over $60 Per Share in Combined Losses NEW YORK, Aug. 13, 2026 /PRNewswire/ -- SueWallSt notifies investors in First Solar, Inc. (NASDAQ: FSLR) that a class action lawsuit has been filed on...</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>How Skin Balance Gel Helps Control Oil and Restore Natural Glow</v>
+        <v>ELEKTROS Highlights Lithium, Critical Minerals and Next-Generation EV Charging in a Transformative Era for Technology and Energy</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C860" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D860" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E860" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760045</v>
+        <v>https://www.newswire.com/news/elektros-highlights-lithium-critical-minerals-and-next-generation-ev-charging</v>
       </c>
       <c r="F860" t="str">
-        <v>Amsterdam, Netherlands, 2026-06-25 — /EPR Network/ — Are you also tired of washing your face again and again, but the greasy look keeps coming back? [read full press release...]</v>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK)</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>In HelloNation, HVAC Expert Bob Marquardt Explains Annual AC Maintenance for Homeowners in Portage, WI</v>
+        <v>BODYBAR PILATES TO CELEBRATE MILESTONE 100TH OPENING IN HOME STATE OF TEXAS</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C861" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D861" t="str">
         <v>Energy</v>
       </c>
       <c r="E861" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-hvac-expert-bob-marquardt-explains-annual-ac-maintenance-for-homeowners-in-portage-wi-302810843.html</v>
+        <v>https://www.prnewswire.com/news-releases/bodybar-pilates-to-celebrate-milestone-100th-opening-in-home-state-of-texas-302851068.html</v>
       </c>
       <c r="F861" t="str">
-        <v>The article outlines how annual AC maintenance supports indoor comfort, system reliability, and energy efficiency during the summer cooling season. PORTAGE, Wis., June 25, 2026 /PRNewswire/ -- What steps can homeowners take to keep their air conditioning systems operating reliably during...</v>
+        <v>Fitness studio to commemorate opening in the Presidio area of North Fort Worth, offering exclusive grand opening promotions and hosting community events FORT WORTH, Texas, Aug. 13, 2026 /PRNewswire/ -- BODYBAR Pilates, the high energy, reformer-based Pilates studio, today announced the...</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>California's New Rolling Resistance Proposal Could Change the Way America ...</v>
+        <v>Churchill Stateside Group Closes $4.85 Million Forward Permanent Loan for Azalea Park Apartments in Summerville, South Carolina</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C862" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D862" t="str">
-        <v>Energy, Automotive</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E862" t="str">
-        <v>https://pr-inside.com/california-s-new-rolling-resistance-proposal-could-change-the-way-america-r5194605.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/churchill-stateside-group-closes-4-155300443.html</v>
       </c>
       <c r="F862" t="str">
-        <v>(PR-inside.com) California's new tire efficiency regulation has the potential to save hundreds of dollars in fuel, but the key question is whether the rule's actual benefits match its predicted results. JACKSONVILLE, FL / ACCESS Newswire / June 25, 2026 / TheCalifornia Energy Commission'sproposal would require replacement tires sold in the state to be at least as energy-efficient as the original equipment (OE) tires already fitted to new passenger cars and light-duty trucks. The international test protocol should be used as a defining metric for rolling resistance. The Commission estimates the standard would deliver $179 in fuel savings to a typical driver over ..</v>
+        <v>CLEARWATER, Fla., August 13, 2026--Churchill Stateside Group, LLC ("CSG"), a real estate and renewable energy financial services company, is pleased to announce the closing of a $4,850,000 Forward Permanent Loan for Azalea Park Apartments, a 64-unit affordable housing community in Summerville, South Carolina. The financing, provided through Churchill Mortgage Investment LLC ("CMI"), follows CSG's earlier $10,600,000 construction loan, which supported the property's comprehensive rehabilitation a</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>Vesper Energy Breaks Ground on Nazareth Solar, Adding 201 MW to Its Growing Operating Portfolio</v>
+        <v>Farizon erreicht Meilenstein von 600.000 produzierten Fahrzeugen und feiert sein 10-jähriges Jubiläum mit der Auslieferung eines Homtruck</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C863" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D863" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E863" t="str">
-        <v>https://www.prnewswire.com/news-releases/vesper-energy-breaks-ground-on-nazareth-solar-adding-201-mw-to-its-growing-operating-portfolio-302810803.html</v>
+        <v>https://www.prnewswire.com/news-releases/farizon-erreicht-meilenstein-von-600-000-produzierten-fahrzeugen-und-feiert-sein-10-jahriges-jubilaum-mit-der-auslieferung-eines-homtruck-302851059.html</v>
       </c>
       <c r="F863" t="str">
-        <v>The 201 MW solar project builds on the success of the adjacent 600 MW Hornet Solar project, reinforcing Swisher County as a hub for energy development and long-term economic investment SWISHER COUNTY, Texas, June 24, 2026 /PRNewswire/ -- Vesper Energy broke ground today on Nazareth Solar,...</v>
+        <v>HANGZHOU, China, 13. August 2026 /PRNewswire/ -- Die Farizon New Energy Commercial Vehicle Group veranstaltete in ihrem Werk in Ma'anshan eine Feier zum 10-jährigen Jubiläum, bei der die Mitarbeitenden vor Ort miterleben konnten, wie das 600.000ste Fahrzeug – ein Homtruck-Schwerlast-Lkw,...</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>ASP Isotopes Announces Proposed Merger of Noble Africa with ENDRA Life Sciences and Approximately $50 Million Concurrent Private Placement Financing</v>
+        <v>ReNew Reports 25.6% Reduction in Scope 1 &amp; 2 Emissions and 24.7 Billion Units of Clean Power Generated in FY 2025-26</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C864" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D864" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E864" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317646/0/en/ASP-Isotopes-Announces-Proposed-Merger-of-Noble-Africa-with-ENDRA-Life-Sciences-and-Approximately-50-Million-Concurrent-Private-Placement-Financing.html</v>
+        <v>https://finance.yahoo.com/energy/articles/renew-reports-25-6-reduction-153500382.html</v>
       </c>
       <c r="F864" t="str">
-        <v>Combination, if successful, would establish Noble Africa as a Nasdaq-listed, helium platform for Renergen’s Virginia Gas Project</v>
+        <v>GURUGRAM, India, August 13, 2026--ReNew Energy Global, a leading decarbonisation solutions company, announced a 25.6% reduction in Scope 1 &amp; 2 emissions from its FY 2021-22 baseline.</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>Sigenergy Hosts Media Exclusive Event for SigenMate 2700 Ultra, Plug &amp; Play Energy System, at Intersolar Europe 2026</v>
+        <v>New Economic Study: Southeast Texas Transmission Resiliency Projects Could Deliver Over $18 Billion in Positive Economic Impact for Local Texas Communities</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C865" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D865" t="str">
-        <v>Energy, Media</v>
+        <v>Energy</v>
       </c>
       <c r="E865" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317634/0/en/Sigenergy-Hosts-Media-Exclusive-Event-for-SigenMate-2700-Ultra-Plug-Play-Energy-System-at-Intersolar-Europe-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-economic-study-southeast-texas-transmission-resiliency-projects-could-deliver-over-18-billion-in-positive-economic-impact-for-local-texas-communities-302851009.html</v>
       </c>
       <c r="F865" t="str">
-        <v>MUNICH, June 25, 2026 (GLOBE NEWSWIRE) -- Sigenergy hosted a Media Exclusive Event during Intersolar Europe, offering selected industry media and content creators an early look at SigenMate 2700 Ultra, the company's plug &amp;amp; play energy system before its official launch.</v>
+        <v>Independent expert analysis reports that CenterPoint Energy transmission improvement projects have the potential to also create approximately 41,000 new Texas jobs and an estimated $120 million in additional annual tax revenues for local communities New transmission projects across Texas...</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>Sigma Search Lights Ltd Enhances Industrial and Commercial Lighting Solutions with LED Search Lights</v>
+        <v>Farizon alcanza el hito de las 600.000 unidades producidas</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C866" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D866" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E866" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759857</v>
+        <v>https://www.prnewswire.com/news-releases/farizon-alcanza-el-hito-de-las-600-000-unidades-producidas-302851001.html</v>
       </c>
       <c r="F866" t="str">
-        <v>Kolkata, India, 2026-06-25 — /EPR Network/ — Sigma Search Lights Ltd, a leading provider of innovative lighting technologies, is proud to announce its continued commitment [read full press release...]</v>
+        <v>- Farizon alcanza el hito de las 600.000 unidades producidas y celebra su décimo aniversario con el lanzamiento de su primer camión HANGZHOU, China, 13 de agosto de 2026 /PRNewswire/ -- Farizon New Energy Commercial Vehicle Group ha celebrado su décimo aniversario con una ceremonia de...</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>Janina Kulikian Appointed to the Board of Tetas</v>
+        <v>Kaplan Fox Encourages Bloom Energy Corporation (BE) Investors to Contact the Firm Before the Lead Plaintiff Deadline on September 28, 2026</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C867" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D867" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E867" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317610/0/en/Janina-Kulikian-Appointed-to-the-Board-of-Tetas.html</v>
+        <v>https://www.newsfilecorp.com/release/309060/Kaplan-Fox-Encourages-Bloom-Energy-Corporation-BE-Investors-to-Contact-the-Firm-Before-the-Lead-Plaintiff-Deadline-on-September-28-2026</v>
       </c>
       <c r="F867" t="str">
-        <v>New energy group EPSO-G (legal entity code 302826889, registered office: Laisvės Ave. 10, Vilnius, Lithuania), acting as the sole shareholder of Tetas, has appointed Janina Kulikian to the Board of Tetas, an energy infrastructure development and maintenance company. Janina Kulikian also serves as Head of Project Implementation at EPSO-G.</v>
+        <v>New York, New York--(Newsfile Corp. - August 13, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>Waste Energy to Host Investor Business Update Focused on SEC Reporting, ...</v>
+        <v>Eco Wave Power Advances 1 MW Portugal Project as APDL Officially Commences Barra do Douro Breakwater Rehabilitation Works</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C868" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D868" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E868" t="str">
-        <v>https://pr-inside.com/waste-energy-to-host-investor-business-update-focused-on-sec-reporting-r5194589.htm</v>
+        <v>https://www.prnewswire.com/news-releases/eco-wave-power-advances-1-mw-portugal-project-as-apdl-officially-commences-barra-do-douro-breakwater-rehabilitation-works-302851000.html</v>
       </c>
       <c r="F868" t="str">
-        <v>(PR-inside.com) Management to Discuss SEC Reporting Plan, Revised Commissioning Timeline, Revenue Generation Initiatives and Second Half 2026 Operating Strategy MIDLAND, TX / ACCESS Newswire / June 25, 2026 / Waste Energy Corp. (WAST) ("WEC" or the "Company"), a waste-to-energy company focused on converting waste tires and other non-recyclable materials into valuable energy products and recoverable commodities, today reminded shareholders and the investment community that it will host an Investor Update Call today, Thursday, June 25, 2026, at 4:15 p.m. Eastern Time, immediately following the close of the U.S. financial markets. The call will provide investors with a comprehensive update regarding management's operating plan ..</v>
+        <v>Eco Wave Power CEO Inna Braverman to Meet with APDL and Key Portuguese Subcontractors in August to Coordinate Breakwater Completion Timeline, Installation Readiness and Grid-Connection Extension for the First 1 MW Phase PORTO, Portugal, Aug. 13, 2026 /PRNewswire/ -- Eco Wave Power Global...</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Waste Energy to Host Investor Business Update Focused on SEC Reporting, Midland Commissioning and Revenue Growth</v>
+        <v>Expert Electrician Zachary Bobersky Outlines How Lighting Transforms a Home, Inside and Out, for HelloNation</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C869" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D869" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E869" t="str">
-        <v>https://www.newswire.com/news/waste-energy-to-host-investor-business-update-focused-on-sec-reporting-midland</v>
+        <v>https://www.prnewswire.com/news-releases/expert-electrician-zachary-bobersky-outlines-how-lighting-transforms-a-home-inside-and-out-for-hellonation-302850996.html</v>
       </c>
       <c r="F869" t="str">
-        <v>Management to Discuss SEC Reporting Plan, Revised Commissioning Timeline, Revenue Generation Initiatives and Second Half 2026 Operating Strategy</v>
+        <v>The article explains how thoughtful lighting design can improve comfort, function, safety, energy efficiency, and the overall appearance of indoor and outdoor spaces. ALBANY, N.Y., Aug. 13, 2026 /PRNewswire/ -- How does lighting design affect mood and function in a home? According to a...</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>Tencent Backs Next-Gen Decarbonization Innovators with Catalytic Funding Through CarbonX 2.0 and Advances Progress Towards Climate Goals</v>
+        <v>Omni Brewing Utilizes Solar Energy By Partnering With All Energy Solar</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C870" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D870" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E870" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356742</v>
+        <v>https://www.prnewswire.com/news-releases/omni-brewing-utilizes-solar-energy-by-partnering-with-all-energy-solar-302850989.html</v>
       </c>
       <c r="F870" t="str">
-        <v>- - &amp;#8226; 16 climate teams will share nearly US$30 million in funding, with expertise, resources and industry partnerships to scale breakthrough climate solutions - &amp;#8226; Tencent achieved emissions reductions in 2025, even as AI-driven demand for compute and energy accelerated - - - Tencent announced 16 winners of CarbonX 2.0, a global initiative designed to help promising climate solutions grow and scale. The winners will receive a share of nearly US$30 million in catalytic funding, suppo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356742</v>
+        <v>ST. PAUL, Minn., Aug. 13, 2026 /PRNewswire/ -- Brewing An Energy Strategy When planning their new facility in Rosemount, Minnesota, Omni Brewing Company prioritized sustainability from the beginning by incorporating a custom solar array into the building's design. "Going solar has been...</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>Unusual Machines Expands Orlando Manufacturing Footprint to Support ...</v>
+        <v>Did You Lose Money on Bloom Energy Corporation (BE)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C871" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D871" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E871" t="str">
-        <v>https://pr-inside.com/unusual-machines-expands-orlando-manufacturing-footprint-to-support-r5194580.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-bloom-energy-corporation-be-levi-korsinsky-r5211960.htm</v>
       </c>
       <c r="F871" t="str">
-        <v>(PR-inside.com) New 14,000-square-foot facility builds on Upgrade Energy's existing operations ahead of the anticipated acquisition, expanding domestic battery production capacity ORLANDO, FL / ACCESS Newswire / June 25, 2026 / Unusual Machines, Inc. (NYSE American:UMAC), a leading manufacturer of NDAA-compliant drone components, today announced the signing of a lease for approximately 14,000 square feet of manufacturing and operational space in Orlando, Florida. The facility will support the Company's growing battery business in connection with its planned acquisition of Upgrade Energy, which is expected to close by mid-third quarter of 2026. Upgrade Energy currently operates from an approximately 18,500-square-foot facility in California focused on ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>OZOP Energy Solutions, Inc. Highlights Expansion of Ballislife Drink in Central Florida</v>
+        <v>Phenom Reports Commercialization Progress at MK Plus's New Swedish Base</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C872" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D872" t="str">
-        <v>Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E872" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317533/0/en/OZOP-Energy-Solutions-Inc-Highlights-Expansion-of-Ballislife-Drink-in-Central-Florida.html</v>
+        <v>https://www.newsfilecorp.com/release/309480/Phenom-Reports-Commercialization-Progress-at-MK-Pluss-New-Swedish-Base</v>
       </c>
       <c r="F872" t="str">
-        <v>WARWICK, NY, June 25, 2026 (GLOBE NEWSWIRE) -- Ozop Energy Solutions, Inc. (OTC: OZSC, the “Company”) today highlighted the continued commercial expansion of Ballislife Drink Inc., Varon USA’s joint venture with Ballislife, Inc., as the brand advances its retail footprint across Central Florida. Varon USA is a wholly owned subsidiary of Varon Corp. Ozop and Varon Corp are currently completing customary pre-closing conditions in connection with the previously announced transaction with OZOP.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - Phenom Resources Corp.  (TSXV: PHNM) (OTCQX: PHNMF) (FSE: 1PY0) ("Phenom" or the "Company") is pleased to provide shareholders with a further update on the commercialization progress of MK Plus Co., Ltd. ("MK Plus"), the private Japanese battery company developing next-generation Vanadium Solid-State Battery ("VSB") technology, in which Phenom holds a 5% equity interest.As previously report on April 20, 2026, MK Plus had secured a...</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>Unusual Machines Expands Orlando Manufacturing Footprint to Support Battery Operations</v>
+        <v>OZOP Energy Solutions, Inc. Highlights PEOPLE Magazine Feature on Ballislife HYDRO Investor Egypt Dean</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C873" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D873" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E873" t="str">
-        <v>https://www.newswire.com/news/unusual-machines-expands-orlando-manufacturing-footprint-to-support-battery</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344618/0/en/ozop-energy-solutions-inc-highlights-people-magazine-feature-on-ballislife-hydro-investor-egypt-dean.html</v>
       </c>
       <c r="F873" t="str">
-        <v>New 14,000-square-foot facility builds on Upgrade Energy's existing operations ahead of the anticipated acquisition, expanding domestic battery production capacity</v>
+        <v>WARWICK, NY, Aug. 13, 2026 (GLOBE NEWSWIRE) -- OZOP Energy Solutions, Inc. (OTC: OZSC) today comments on a recent exclusive PEOPLE Magazine feature profiling Egypt Dean, a15-year-old student-athlete and entrepreneur and his investment in Ballislife HYDRO Sports Drink. Ballislife HYDRO is a joint venture between Varon Corp.'s U.S. subsidiary, Varon USA, and Ballislife, Inc. Ozop Energy Solutions, Inc. and Varon Corp. are currently completing customary pre-closing conditions in connection with the previously announced transaction.</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>Worksport (NASDAQ:WKSP) Regains $1 Bid Price Requirement, Announces ...</v>
+        <v>BLUETTI Debuts SORA 500 Portable Solar Panel in the U.S. for Peak RV Season</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C874" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D874" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E874" t="str">
-        <v>https://pr-inside.com/worksport-nasdaq-wksp-regains-1-bid-price-requirement-announces-r5194565.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bluetti-debuts-sora-500-portable-solar-panel-in-the-us-for-peak-rv-season-302850900.html</v>
       </c>
       <c r="F874" t="str">
-        <v>(PR-inside.com) CEO Shares Letter to Shareholders, inviting them to attend the townhall; Management to discuss Nasdaq bid price compliance, 35% May gross margin, Meyer Distributing, $36M+ revenue run-rate target, direct investments, insider alignment, NEXUS traction, Terravis Energy, and the Company's 2026 execution plan. The live event will provide shareholders an opportunity to hear directly from CEO Steven Rossi and ask questions about Worksport's business momentum and long-term value creation strategy. WEST SENECA, NY / ACCESS Newswire / June 25, 2026 / Worksport Ltd. (NASDAQ:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light ..</v>
+        <v>SORA 500 pairs 500W solar input with a space-saving foldable design, providing a high-efficiency power boost for summer RV travel. LAS VEGAS, Aug. 13, 2026 /PRNewswire/ -- BLUETTI, an innovator in portable power and RV energy solutions, officially debuted the SORA 500 Portable Solar Panel...</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>Worksport (NASDAQ:WKSP) Regains $1 Bid Price Requirement, Announces CEO Town Hall, Highlights Multiple Recent Growth Drivers in CEO Letter</v>
+        <v>In HelloNation, Insulation Expert Mike Mancuso Explains Signs Your Attic Insulation Is Costing You Money</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C875" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D875" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E875" t="str">
-        <v>https://www.newswire.com/news/worksport-nasdaq-wksp-regains-1-bid-price-requirement-announces-ceo-town-hall</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-insulation-expert-mike-mancuso-explains-signs-your-attic-insulation-is-costing-you-money-302850916.html</v>
       </c>
       <c r="F875" t="str">
-        <v>CEO Shares Letter to Shareholders, inviting them to attend the townhall; Management to discuss Nasdaq bid price compliance, 35% May gross margin, Meyer Distributing, $36M+ revenue run-rate target, direct investments, insider alignment, NEXUS traction, Terravis Energy, and the Company's 2026 execution plan. The live event will provide shareholders an opportunity to hear directly from CEO Steven Rossi and ask questions about Worksport's business momentum and long-term value creation strateg y.</v>
+        <v>The article explains how recognizing early insulation problems can improve comfort and support better energy efficiency. CLARKS SUMMIT, Pa., Aug. 13, 2026 /PRNewswire/ -- How do you know if your attic insulation is costing you money? A HelloNation article featuring insights from...</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>Ampace Launches UniC AG440 and PR-S3 Elite at Intersolar Europe 2026</v>
+        <v>Argo's June Oil Production</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C876" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D876" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E876" t="str">
-        <v>https://www.prnewswire.com/news-releases/ampace-launches-unic-ag440-and-pr-s3-elite-at-intersolar-europe-2026-302810673.html</v>
+        <v>https://www.newsfilecorp.com/release/309479/Argos-June-Oil-Production</v>
       </c>
       <c r="F876" t="str">
-        <v>CATL co-branded C&amp;I system reaches 20 MWh per node, while the new residential solution features zero capacity loss for three years MUNICH, June 25, 2026 /PRNewswire/ -- Ampace, a globally leading lithium-ion battery supplier, today launched two new energy storage solutions at Intersolar...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 13, 2026) - Argo Gold Inc's. (CSE: ARQ) (OTC Pink: ARBTF) (XFRA: A2ASDS) (XSTU: A2ASDS) (XBER: A2ASDS) ("Argo" or the "Company") June 2026 oil production was 2,159 barrels, averaging 72 barrels per day.  Oil prices averaged CAD$84 per barrel, and Argo's oil revenue was $181,184 and net operating cash flow was $116,962.June 2026Oil ProductionArgo's interestArgo's Oil RevenueArgo's net operating cash flowLindbergh 1(37.5% interest)  34 bbl/day13...</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Lennox Marks One-Year Anniversary of Ariston Joint Venture with Strong Water Heater Launch</v>
+        <v>Indigenous-Led Alliance to Deliver Arctic -Secured Energy Systems Across Canada's North</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C877" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D877" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E877" t="str">
-        <v>https://www.prnewswire.com/news-releases/lennox-marks-one-year-anniversary-of-ariston-joint-venture-with-strong-water-heater-launch-302809737.html</v>
+        <v>https://www.newsfilecorp.com/release/309435/IndigenousLed-Alliance-to-Deliver-Arctic-Secured-Energy-Systems-Across-Canadas-North</v>
       </c>
       <c r="F877" t="str">
-        <v>DALLAS, June 25, 2026 /PRNewswire/ -- Lennox (NYSE: LII), a leader in energy-efficient building and home comfort solutions, is marking the one-year anniversary of its joint venture with Ariston Group, a global leader in water heating and sustainable thermal comfort. In its first year, the...</v>
+        <v>Fort Liard, Northwest Territories and Mill Bay, British Columbia--(Newsfile Corp. - August 13, 2026) - Acho Dene Koe First Nation, a Treaty 11 signatory, through its Indigenous-owned economic development holding company, ADK Holdings Ltd.(Acho Dene Koe Group of Companies), together with Malahat Energy Systems Inc. (majority-owned by the Malahat Nation) and Aegis Critical Energy Defence Corp. (CSE: QESS) (OTCQB: QESSF) (FSE: JG6), has formed an Indigenous-led alliance, with  Malahat Energy...</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Prairie Operating Co. Appoints Gregory S. Patton Chief Executive Officer and Director and Michael J. Shelly Chief Financial Officer</v>
+        <v>Kinetic Technologies Introduces KTS1642Q Automotive Load Switches Designed to Simplify Compliance with ISO 16750-2 and ISO 7637-2 Power Transient Standards</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C878" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D878" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E878" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317436/0/en/Prairie-Operating-Co-Appoints-Gregory-S-Patton-Chief-Executive-Officer-and-Director-and-Michael-J-Shelly-Chief-Financial-Officer.html</v>
+        <v>https://www.prnewswire.com/news-releases/kinetic-technologies-introduces-kts1642q-automotive-load-switches-designed-to-simplify-compliance-with-iso-16750-2-and-iso-7637-2-power-transient-standards-302850365.html</v>
       </c>
       <c r="F878" t="str">
-        <v>HOUSTON, TX, June 25, 2026 (GLOBE NEWSWIRE) -- Prairie Operating Co. (Nasdaq: PROP) (the “Company” or “Prairie”) – an independent energy company engaged in the development and acquisition of oil and natural gas resources in the Denver-Julesburg (DJ) Basin – today announced the promotion of Gregory S. Patton to Chief Executive Officer and member of the Board of Directors, effective immediately, and the appointment of Michael J. Shelly as Chief Financial Officer.</v>
+        <v>AEC-Q100 Qualified 6A Load Switches Operate with 4.0V Cold Crank, Protecting Automotive Electronics from -28V Reverse Battery, 35V Load Dump, Over-Voltage, and Electrical Transients SAN JOSE, Calif., Aug. 13, 2026 /PRNewswire/ -- Kinetic Technologies, a Cyient Semiconductors company and a...</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Pylontech Unveils PyOcean, a 6.4MWh Energy Storage System Powered by Self-Developed 601Ah Cells</v>
+        <v>KOIL Energy Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C879" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D879" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E879" t="str">
-        <v>https://www.prnewswire.com/news-releases/pylontech-unveils-pyocean-a-6-4mwh-energy-storage-system-powered-by-self-developed-601ah-cells-302810641.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344524/0/en/koil-energy-reports-second-quarter-2026-results.html</v>
       </c>
       <c r="F879" t="str">
-        <v>MUNICH, June 25, 2026 /PRNewswire/ -- Pylontech (688063.SH), a leading global energy storage system provider, unveiled its new utility-scale energy storage solution, PyOcean, at Intersolar Europe. The platform introduces two configurations: a 6.4MWh system powered by Pylontech's...</v>
+        <v>HOUSTON, Aug. 13, 2026 (GLOBE NEWSWIRE) -- KOIL Energy Solutions, Inc. (OTCQB: KLNG), a specialist in deepwater energy production and distribution equipment and services, today announced its second quarter 2026 results.</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Tongwei Solar reçoit le prix Partenaire stratégique mondial décerné par TÜV Rheinland et contribue à la valorisation du secteur photovoltaïque mondial grâce aux technologies de cellules TNC</v>
+        <v>Power Storage Solutions Partners with Quality Power Solutions to Launch Endure Critical Solutions, Uniting Battery and UPS Services under One National Platform</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C880" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D880" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E880" t="str">
-        <v>https://www.prnewswire.com/news-releases/tongwei-solar-recoit-le-prix-partenaire-strategique-mondial-decerne-par-tuv-rheinland-et-contribue-a-la-valorisation-du-secteur-photovoltaique-mondial-grace-aux-technologies-de-cellules-tnc-302810631.html</v>
+        <v>https://www.prnewswire.com/news-releases/power-storage-solutions-partners-with-quality-power-solutions-to-launch-endure-critical-solutions-uniting-battery-and-ups-services-under-one-national-platform-302850570.html</v>
       </c>
       <c r="F880" t="str">
-        <v>MUNICH, 25 juin 2026 /PRNewswire/ -- Lors du salon Intersolar Europe 2026, Tongwei Solar a reçu le prix Partenaire stratégique mondial décerné par TÜV Rheinland et a présenté sa gamme de cellules solaires à haut rendement TNC 1.0, TNC 2.0 et TNC 3.0. Cette distinction témoigne de la...</v>
+        <v>Same trusted team and local support—now backed by a national, vendor-neutral platform for battery lifecycle programs, DC power and energy storage, UPS maintenance, and emergency response. DALLAS, Aug. 13, 2026 /PRNewswire/ -- Power Storage Solutions (PWRSS), a trusted provider of DC...</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>Sungrow Presents PowerMatrix™ at Intersolar Europe 2026, Enabling Native PV-Storage Integration</v>
+        <v>Pando Energy Partners Launches Illinois Clean Energy Platform: Over 100 MW of Community Solar and Storage Across 16+ Projects</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C881" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D881" t="str">
         <v>SaaS, Energy</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.prnewswire.com/news-releases/sungrow-presents-powermatrix-at-intersolar-europe-2026-enabling-native-pv-storage-integration-302810585.html</v>
+        <v>https://www.prnewswire.com/news-releases/pando-energy-partners-launches-illinois-clean-energy-platform-over-100-mw-of-community-solar-and-storage-across-16-projects-302850582.html</v>
       </c>
       <c r="F881" t="str">
-        <v>MUNICH, June 25, 2026 /PRNewswire/ -- As solar PV rapidly emerges as a major power source in the global energy mix, power systems are facing increasing pressure to balance supply and demand while ensuring stability under highly dynamic operating conditions. Conventional PV-storage...</v>
+        <v/>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>Envision Energy Partners with SOLA Group and WBHO on 660MWh BESS for Landmark Private Power Project in South Africa</v>
+        <v>The Battery Network and National Waste &amp; Recycling Association/Foundation Partner to Advance Battery Safety Education and Recovery Across the U.S.</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C882" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D882" t="str">
-        <v>Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-energy-partners-with-sola-group-and-wbho-on-660mwh-bess-for-landmark-private-power-project-in-south-africa-302810582.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-battery-network-and-national-waste--recycling-associationfoundation-partner-to-advance-battery-safety-education-and-recovery-across-the-us-302849689.html</v>
       </c>
       <c r="F882" t="str">
-        <v>CAPE TOWN, South Africa, June 25, 2026 /PRNewswire/ -- Envision Energy, a global leader in green technology, has signed an 660MWh battery energy storage system (BESS) supply agreement with the SOLA Group and WBHO for the landmark Naos-1 project. As the largest privately contracted hybrid...</v>
+        <v/>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>Five Technology Breakthroughs: Huawei Launches the Next-Generation Grid-Forming ESS Platform LUTERRA®</v>
+        <v>EdgeCore Digital Infrastructure Formally Pledges Commitment to Data ...</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C883" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D883" t="str">
-        <v>SaaS, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E883" t="str">
-        <v>https://www.prnewswire.com/news-releases/five-technology-breakthroughs-huawei-launches-the-next-generation-grid-forming-ess-platform-luterra-302810560.html</v>
+        <v>https://pr-inside.com/edgecore-digital-infrastructure-formally-pledges-commitment-to-data-r5211912.htm</v>
       </c>
       <c r="F883" t="str">
-        <v>MUNICH, June 25, 2026 /PRNewswire/ -- At Intersolar Europe 2026, Huawei held the 2026 Huawei FusionSolar Strategy &amp; New Product Launch with the theme of "Making the Most of Every Ray." Huawei announced the official upgrade of its ESS solution brand from LUNA to LUTERRA and launched the...</v>
+        <v>(PR-inside.com) Data center developer signs Ratepayer Protection Pledge to ensure power and infrastructure costs do not impact homeowners' wallets DENVER, CO / ACCESS Newswire / August 13, 2026 /EdgeCore Digital Infrastructure, a wholesale data center developer, owner and operator, announced today that it has signed the Ratepayer Protection Pledge in support of its commitment to protecting the interests of the communities in which the company operates. The pledge is a public commitment that hyperscalers, AI companies, and the utilities and dater center developers supporting them will bring, build, or buy every kilowatt their facilities need and cover the entire cost of the ..</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>Tongwei Solar recibe el premio TÜV Rheinland Global Strategic Partner Award</v>
+        <v>Investors in First Solar, Inc. (FSLR): Protect Your Rights - Contact ...</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C884" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D884" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E884" t="str">
-        <v>https://www.prnewswire.com/news-releases/tongwei-solar-recibe-el-premio-tuv-rheinland-global-strategic-partner-award-302810525.html</v>
+        <v>https://pr-inside.com/investors-in-first-solar-inc-fslr-protect-your-rights-contact-r5211904.htm</v>
       </c>
       <c r="F884" t="str">
-        <v>- Tongwei Solar recibe el premio TÜV Rheinland Global Strategic Partner Award, impulsando el valor global de la energía fotovoltaica a través de las tecnologías de células TNC MÚNICH, 25 de junio de 2026 /PRNewswire/ -- Durante Intersolar Europe 2026, Tongwei Solar se ha hecho con el...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>Tongwei Solar erhält den TÜV Rheinland Global Strategic Partner Award und steigert den globalen PV-Wert durch TNC-Zelltechnologien</v>
+        <v>enCore Energy Enters into Controlled Equity Offering Sales Agreement</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C885" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D885" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E885" t="str">
-        <v>https://www.prnewswire.com/news-releases/tongwei-solar-erhalt-den-tuv-rheinland-global-strategic-partner-award-und-steigert-den-globalen-pv-wert-durch-tnc-zelltechnologien-302810523.html</v>
+        <v>https://www.newsfilecorp.com/release/309460/enCore-Energy-Enters-into-Controlled-Equity-Offering-Sales-Agreement</v>
       </c>
       <c r="F885" t="str">
-        <v>MÜNCHEN, 25. Juni 2026 /PRNewswire/ -- Im Rahmen der Intersolar Europe 2026 wurde Tongwei Solar vom TÜV Rheinland mit dem Global Strategic Partner Award ausgezeichnet und präsentierte sein Portfolio an hocheffizienten Solarzellen der Serien TNC 1.0, TNC 2.0 und TNC 3.0. Diese Auszeichnung...</v>
+        <v>Not for distribution in the United States or to U.S. Newswire ServicesDallas, Texas--(Newsfile Corp. - August 13, 2026) - enCore Energy Corp. (NASDAQ: EU) (TSXV: EU) ("enCore" or the "Company"), America's Clean Energy CompanyTM, announced today that pursuant to a Canadian prospectus supplement dated August 13, 2026, to the Company's Canadian short form base shelf prospectus dated July 6, 2026 (together, the "Canadian Prospectus"), and a United States prospectus supplement dated August 13, 2026,...</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>The Original Flame: Redefining Heat, Redefining Excellence</v>
+        <v>Lithium-ion Battery Market Competitive Landscape: Giants vs Challengers</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C886" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D886" t="str">
         <v>Energy</v>
       </c>
       <c r="E886" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1758974</v>
+        <v>https://express-press-release.net/news/2026/08/13/1767000</v>
       </c>
       <c r="F886" t="str">
-        <v>Lindsay, Canada, 2026-06-25 — /EPR Network/ — The Original Flame, a division of JRH Enterprises, is offering fireplaces and furnaces to homeowners across Canada. It [read full press release...]</v>
+        <v>The global lithium-ion battery market is one of the clearest bellwethers of the energy transition. It sat at USD 151.0 billion in 2025, is estimated at USD [read full press release...]</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>Solar-Powered Streetlights Achieve Full Coverage on Roads in Zaoyuan Subdistrict, Zhangqiu District, Jinan</v>
+        <v>$BTU Legal News: Peabody Investors Are Notified to Protect Your Rights ...</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C887" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D887" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E887" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1758935</v>
+        <v>https://pr-inside.com/btu-legal-news-peabody-investors-are-notified-to-protect-your-rights-r5211894.htm</v>
       </c>
       <c r="F887" t="str">
-        <v>Zaoyuan, China, 2026-06-25 — /EPR Network/ — Recently, the streetlight renovation project on five core roads in the old city area of ??Zaoyuan Subdistrict, Zhangqiu [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>Trusted Gas Engineers Norfolk for Homes and Businesses</v>
+        <v>Indonesia Energy Corporation Reports Progress on Drilling of K-29 Well</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C888" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D888" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E888" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1758894</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344402/0/en/indonesia-energy-corporation-reports-progress-on-drilling-of-k-29-well.html</v>
       </c>
       <c r="F888" t="str">
-        <v>Great Yarmouth, Norfolk, 2026-06-25 — /EPR Network/ — Norfolk Plumbing, Heating &amp;#38; Renewables Ltd is pleased to announce its continued commitment to providing professional Gas [read full press release...]</v>
+        <v>Company Also Announces Presentation at the 31st Annual EnerCom Energy Investment Conference on August 19</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Nitrogen Gas Springs Market to Reach USD 2.1 Billion by 2036 as Advanced Press Tooling and High-Cycle Stamping Operations Drive Demand for Compact Force-Control Solutions, FMI</v>
+        <v>Horizon Petroleum Announces Its Participation in the EnerCom Denver - The Energy Investment Conference in Denver Colorado</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C889" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D889" t="str">
-        <v>Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E889" t="str">
-        <v>https://www.prnewswire.com/news-releases/nitrogen-gas-springs-market-to-reach-usd-2-1-billion-by-2036-as-advanced-press-tooling-and-high-cycle-stamping-operations-drive-demand-for-compact-force-control-solutions-fmi-302810467.html</v>
+        <v>https://www.prnewswire.com/news-releases/horizon-petroleum-announces-its-participation-in-the-enercom-denver--the-energy-investment-conference-in-denver-colorado-302850428.html</v>
       </c>
       <c r="F889" t="str">
-        <v>NEWARK, Del., June 25, 2026 /PRNewswire/ -- According to a recent study by Future Market Insights (FMI), the global Nitrogen Gas Springs Market is poised for steady growth as manufacturers increasingly adopt compact force-control technologies across press tooling, automotive stamping,...</v>
+        <v>CALGARY, AB, Aug. 13, 2026 /PRNewswire/ -- Horizon Petroleum Ltd. (the "Company" or "Horizon") (TSXV: HPL) (FRA: HPM) (Tradegate: HPM) is pleased to announce that Dr. David Winter, Chief Executive Officer of the Company will be presenting at the EnerCom Denver – The Energy Investment...</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>Parkopedia and BYD showcase next-generation AAOS ‘ParkPay’ in-car payment services</v>
+        <v>NovaRed Confirms Resistivity Anomaly and Defines 42-Hectare Chargeability Target Open to the North at Wilmac</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C890" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D890" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E890" t="str">
-        <v>https://pressat.co.uk/releases/parkopedia-and-byd-showcase-next-generation-aaos-parkpay-in-car-payment-services-3c118b5ba39b1d98f516672397ac4c5c/</v>
+        <v>https://www.newsfilecorp.com/release/309458/NovaRed-Confirms-Resistivity-Anomaly-and-Defines-42Hectare-Chargeability-Target-Open-to-the-North-at-Wilmac</v>
       </c>
       <c r="F890" t="str">
-        <v>Thursday 25 June, 2026 BYD is using Parkopedia parking data and in-car payment services to provide a streamlined connected-car experience on Android Automotive OS (AAOS) with Google built-inNew ‘ParkPay’ service will be showcased in the near future, ahead of its planned release for production vehicles in early 2027Parking reservations, public EV charging and tolling payments functionality to be added in a future update 25 June 2026 - London, UK / Shenzhen, China Parkopedia, the Automotive &amp; Data (A&amp;D) brand of leading global mobility platform Arrive, and BYD Auto, the world's leading manufacturer of new-energy vehicles (EV and PHEV), are collaborating to provide a next-generation in-car parking experience for drivers across Europe. Parkopedia will supply a new mobility solution that enable</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - NovaRed Mining Inc. (CSE: NRED) (OTCQB: NREDF) ("NovaRed" or the "Company") is pleased to report results from an expanded evaluation of three-dimensional induced polarization ("3DIP") and audio-magnetotelluric ("AMT") data from the Lamont grid at its Wilmac Copper-Gold Project (the "Project") in British Columbia's Quesnel porphyry belt, approximately 10 kilometres west of Hudbay Minerals Inc.'s producing Copper Mountain Mine.The...</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>A New Computational Method from the UAE Stores Information as a Rule Rather Than Data, Achieving Up to 25,000-Fold Compression</v>
+        <v>International Battery Metals Ltd. Reports First Quarter of Fiscal Year ...</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C891" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D891" t="str">
         <v>Energy</v>
       </c>
       <c r="E891" t="str">
-        <v>https://pressat.co.uk/releases/a-new-computational-method-from-the-uae-stores-information-as-a-rule-rather-than-data-achieving-up-to-25000-fold-compression-424e65ba1e8486fefd513c5da8a8899a/</v>
+        <v>https://pr-inside.com/international-battery-metals-ltd-reports-first-quarter-of-fiscal-year-r5211880.htm</v>
       </c>
       <c r="F891" t="str">
-        <v>Thursday 25 June, 2026 The Knowledge Triangle Route (KTR): one method for the three things every system needs — to store, to transmit, and to compute. DUBAI, UAE, June 2026 — An independent research framework developed in the United Arab Emirates approaches one of the largest problems of the digital age — the relentless growth of data — from an unusual direction. Instead of storing information as raw volume, the Knowledge Triangle Route (KTR) stores the rule that generates it. Developed by independent inventor Roman Burtsev, KTR rests on a simple idea that is easy to picture: most data is not random. A long, ordered sequence can be replaced by the short rule that produces it — and the rule is tiny compared with the data. Keep the rule, regenerate the data on demand. On structured data, thi</v>
+        <v>(PR-inside.com) Continued Advancement Towards Commercial Positioning of Modular Direct Lithium Extraction (DLE) Technology VANCOUVER, BC AND HOUSTON, TX / ACCESS Newswire / August 13, 2026 /International Battery Metals Ltd. ("IBAT" or the "Company") (TSXV:IBAT)(OTCQB:IBATF), an advanced technology provider of modular direct lithium extraction (DLE) systems, today reported financial results for its first quarter of fiscal 2027, ended June 30, 2026. Garrett Galloway, Interim Chief Executive Officer of IBAT, commented: "First off, I want to thank Joe Mills for everything we accomplished over the past year and a half. Under Joe's leadership, IBAT stabilized the business, built out a strong execution team, and ran testing ..</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Voltage Energy демонстрирует предварительно смонтированные решения для кабельной проводки на выставке Intersolar Europe 2026</v>
+        <v>Fermi Announces Second Quarter 2026 Results and Delivers on All Five ...</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C892" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D892" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E892" t="str">
-        <v>https://www.prnewswire.com/news-releases/voltage-energy----------intersolar-europe-2026-302810448.html</v>
+        <v>https://pr-inside.com/fermi-announces-second-quarter-2026-results-and-delivers-on-all-five-r5211879.htm</v>
       </c>
       <c r="F892" t="str">
-        <v>Эти решения, включающие модели LYNX PLUS и IBEX PLUS, представляют собой системный подход к реализации электрической инфраструктуры солнечных электростанций (EBOS), обеспечивая более быстрое, простое и эффективное развертывание крупномасштабных проектов солнечной энергетики. ЧАПЕЛ-ХИЛЛ,...</v>
+        <v>(PR-inside.com) Company Signed Its First Anchor Customer, Named a CEO, Added a Strategic Alliance and Premier Contractors, Received Three F-Series Turbines and Raised More Than $431 Million of Shareholder-Friendly Capital DALLAS, TX / ACCESS Newswire / August 13, 2026 / Fermi Inc. (NASDAQ:FRMI)(LSE:FRMI), operating as Fermi America™ ("Fermi" or the "Company"), today announced full execution of the 90-day plan provided in May. The Company established significant momentum and took a major step toward delivering its large-scale, reliable private power grid for AI and advanced computing. The Company also reported second quarter 2026 financial results. A conference call is scheduled for 9 a.m. ..</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>Nano One and Worley Chemetics Complete One-Pot(TM) LFP Cathode Package ...</v>
+        <v>FSLR Investors Have Opportunity to Lead First Solar, Inc. Class Action ...</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C893" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D893" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E893" t="str">
-        <v>https://pr-inside.com/nano-one-and-worley-chemetics-complete-one-pot-tm-lfp-cathode-package-r5194466.htm</v>
+        <v>https://pr-inside.com/fslr-investors-have-opportunity-to-lead-first-solar-inc-class-action-r5211859.htm</v>
       </c>
       <c r="F893" t="str">
-        <v>(PR-inside.com) Highlights One-Pot™ LFP CAM Package completed using qualified North American, European and South African equipment vendors, meeting the Company's first-half 2026 objective De-risked offering bundles a technology license, process design package and qualified key equipment into a single, cost-competitive package for licensees A second, hybrid configuration combines North American, European, South African and Chinese vendors for non-IP-sensitive equipment, adding sourcing optionality in eligible jurisdictions VANCOUVER, BC / ACCESS Newswire / June 25, 2026 /Nano One® Materials Corp. ("Nano One" or the "Company"), a process technology company specializing in lithium-ion battery cathode active materials, together with alliance partner Worley Chemetics, today announced the comple</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>KEWE Energy Drink to Introduce a Redesigned Can System Across Its Zero Sugar Line</v>
+        <v>International Battery Metals Ltd. Reports First Quarter of Fiscal Year 2027 Financial Results</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C894" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D894" t="str">
         <v>Energy</v>
       </c>
       <c r="E894" t="str">
-        <v>https://www.pr.com/press-release/971937</v>
+        <v>https://www.newswire.com/news/international-battery-metals-ltd-reports-first-quarter-of-fiscal-year-2027</v>
       </c>
       <c r="F894" t="str">
-        <v>KEWE Energy Drink LLC, a Miami based beverage company, will introduce a redesigned can system across its five flavor zero sugar performance line in July 2026. The first flavor in the new design, Sour Watermelon, will begin shipping in late July. The remaining four flavors are available for preorder now. [PR.com]</v>
+        <v>Continued Advancement Towards Commercial Positioning of Modular Direct Lithium Extraction (DLE) Technology</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>Zhong Baoshen at 2026 Annual Meeting of the New Champions: Solar-Plus-Storage Integration Breaks the Boundaries of Global Green Energy Application</v>
+        <v>Magellan Copper and Gold Corp. Forms New Subsidiary Magellan Energy ...</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C895" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D895" t="str">
-        <v>SaaS, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E895" t="str">
-        <v>https://www.prnewswire.com/news-releases/zhong-baoshen-at-2026-annual-meeting-of-the-new-champions-solar-plus-storage-integration-breaks-the-boundaries-of-global-green-energy-application-302810347.html</v>
+        <v>https://pr-inside.com/magellan-copper-and-gold-corp-forms-new-subsidiary-magellan-energy-r5211852.htm</v>
       </c>
       <c r="F895" t="str">
-        <v>DALIAN, China, June 25, 2026 /PRNewswire/ -- The 17th Annual Meeting of the New Champions kicked off in Dalian, China, from June 23 to 25, 2026. Under the theme "Innovating at Scale," the event brings together over 1,700 political, business, academic, and innovation leaders from more than...</v>
+        <v>(PR-inside.com) WALLACE, ID / ACCESS Newswire / August 13, 2026 / Magellan Copper &amp; Gold Corporation (OTCID:MAGE) ("Magellan" or the "Company"), is pleased to announce that the company has formed a new wholly owned subsidiary, Magellan Energy Corp. The company will pursue opportunities in the energy production and storage markets with an emphasis on brownfield development of efficient energy solutions. Amid an ever-increasing emphasis on data centers to power the new Artificial Intelligence (AI) revolution, the country is seeing huge demand for energy but is stymied in finding faster and more efficient ways to satisfy the increase in demand. This has created ..</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>CHINT Highlighted Smart, Sustainable and Affordable Energy Solutions at Africa Energy Forum 2026</v>
+        <v>HEART AEROSPACE COMPLETES FIRST FLIGHT OF WORLD'S LARGEST ELECTRIC AIRCRAFT</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C896" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D896" t="str">
         <v>Energy</v>
       </c>
       <c r="E896" t="str">
-        <v>https://www.prnewswire.com/news-releases/chint-highlighted-smart-sustainable-and-affordable-energy-solutions-at-africa-energy-forum-2026-302810345.html</v>
+        <v>https://www.prnewswire.com/news-releases/heart-aerospace-completes-first-flight-of-worlds-largest-electric-aircraft-302850343.html</v>
       </c>
       <c r="F896" t="str">
-        <v>CAPE TOWN, South Africa, June 25, 2026 /PRNewswire/ -- CHINT highlighted its commitment to supporting Africa's energy transition and industrial development at the Africa Energy Forum (AEF) 2026, where the company showcased a portfolio of smart grid, renewable energy and sustainable power...</v>
+        <v>Heart X1 becomes the largest battery-electric aircraft ever flown, with a 106-foot wingspan and takeoff weight exceeding 25,000 pounds. Piloted first flight used approximately $5 worth of electricity, highlighting electric aviation's potential to deliver structurally lower commercial...</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>Midea Energy - CLOU Electronics Unveils its Full-stack Energy Storage Solutions at The Smarter E Europe 2026 in Germany</v>
+        <v>Powering Europe's AI Era: CHINT Showcases Next-Generation Grid Technologies at CIGRE 2026 to Support Grid Resilience</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C897" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D897" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E897" t="str">
-        <v>https://www.prnewswire.com/news-releases/midea-energy--clou-electronics-unveils-its-full-stack-energy-storage-solutions-at-the-smarter-e-europe-2026-in-germany-302810329.html</v>
+        <v>https://www.prnewswire.com/news-releases/powering-europes-ai-era-chint-showcases-next-generation-grid-technologies-at-cigre-2026-to-support-grid-resilience-302850657.html</v>
       </c>
       <c r="F897" t="str">
-        <v>MUNICH, June 25, 2026 /PRNewswire/ -- The Smarter E Europe 2026 kicked off in Munich, Germany. Exhibiting alongside Midea Energy at their joint booth, CLOU demonstrated its end-to-end energy storage strengths tailored for Europe via cutting-edge products, proprietary innovations and...</v>
+        <v>PARIS, Aug. 13, 2026 /PRNewswire/ -- As Europe's electricity system evolves, the rapid integration of renewable energy, electrification and growing demand from AI data centers are driving the modernization of grid infrastructure and creating new opportunities for more resilient and...</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>Sungrow Unveils PowerStack 255CS Series for C&amp;amp;l: Stable, Seamless, Sustainable</v>
+        <v>BTU Investors Have Opportunity to Lead Peabody Energy Corporation Securities Fraud Lawsuit with SBS Law</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C898" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D898" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E898" t="str">
-        <v>https://www.prnewswire.com/news-releases/sungrow-unveils-powerstack-255cs-series-for-cl-stable-seamless-sustainable-302810151.html</v>
+        <v>https://www.prnewswire.com/news-releases/btu-investors-have-opportunity-to-lead-peabody-energy-corporation-securities-fraud-lawsuit-with-sbs-law-302850368.html</v>
       </c>
       <c r="F898" t="str">
-        <v>MUNICH, June 25, 2026 /PRNewswire/ -- Sungrow, the globally leading PV inverter and energy storage system provider, launched its C&amp;I PowerStack On&amp;Off-Grid Solar-Storage solution at Intersolar Europe. As electricity prices rise and grid reliability becomes an increasing concern worldwide,...</v>
-[...2 lines deleted...]
-    <row r="899">
+        <v>LOS ANGELES, Aug. 13, 2026 /PRNewswire/ -- Schall, Brown &amp; Schwartz LLP ("SBS"), a national shareholder rights litigation firm, reminds investors of a class action lawsuit against Peabody Energy Corporation ("Peabody" or "the Company") (NYSE: BTU) for violations of §§10(b) and 20(a) of...</v>
+      </c>
+    </row>
+    <row r="899" xml:space="preserve">
       <c r="A899" t="str">
-        <v>Energy Storage Cooling Supplier Guide: Comparison and Selection Framework for BESS Projects</v>
+        <v>Black Spade and iRad Hospital Welcome Massachusetts General Hospital in Hong Kong for In-Depth Discussion on Healthcare Collaboration</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C899" t="str">
-        <v>GetNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D899" t="str">
-        <v>Energy</v>
+        <v>Finance, Healthcare, Real Estate, Energy, Education</v>
       </c>
       <c r="E899" t="str">
-        <v>https://www.getnews.info/story/2026/06/24/energy-storage-cooling-supplier-guide-comparison-and-selection-framework-for-bess-projects/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109092/</v>
+      </c>
+      <c r="F899" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 13, 2026 - (ACN Newswire) - Black Spade Capital Limited (“Black Spade”) and iRad Hospital were pleased to welcome representatives of Massachusetts General Hospital’s senior leadership for an in-depth discussion on strengthening healthcare collaboration, medical coordination, and referral pathways.
+The meeting focused on exploring how iRad Hospital can work closely with Massachusetts General Hospital to further develop a robust medical coordination framework and referral program, with the goal of supporting iRad Hospital’s continued development as a centre of excellence and providing patients of iRad Hospital with access to additional world leading medical services.
+Dr. Matthew Ngan, Founder and Chairman of iRad Hospital, commented: “Following our memorable visit to Boston, it was an absolute pleasure to reciprocate the hospitality. Massachusetts General Hospital is an exceptional global partner whose clinical and research excellence speaks for itself. We look forward to deepening our relationship and seamlessly expanding the world-class specialized care options available to our patients.”
+It was an honour to have a practical and meaningful exchange with the President of Massachusetts General Hospital, Dr. Marcela del Carmen, together with Dr. Marc Succi and Dr. Lucene Tong. During the meeting, the parties exchanged ideas on enhancing patient access to high-quality healthcare services, particularly for patients who may choose to seek medical care in the United States.
+In addition, Black Spade expressed openness to exploring opportunities with innovative healthcare technology startups and companies connected with Massachusetts General Hospital, reflecting a shared interest in advancing medical innovation and patient-centred care.
+The discussion was open, constructive, and in-depth, highlighting a mutual commitment to collaboration and the delivery of excellent healthcare services for international patients. Black Spade Capital and iRad Hospital look forward to exploring future opportunities to work together and to further strengthen medical referral pathways, care coordination, healthcare innovation, and patient support.
+Photo
+About Black Spade Capital Limited
+Black Spade Capital Limited is an established family office that manages the private investments of Mr. Lawrence Ho. Headquartered in Hong Kong, its global portfolio consists of a wide spectrum of cross-border investments as it consistently seeks to add new projects and opportunities to its investment mix. Black Spade’s investment strategy maximizes coverage of geographic regions and sectors whilst maintaining a portfolio of diversified asset classes, ranging from equity, fixed income, medical technology, leisure and culture, green energy, real estate to Pre-IPO investments. In August 2023, Black Spade Acquisition Co, a blank check company (SPAC) sponsored by Black Spade, completed a US$23 billion business combination with VinFast Auto Ltd. The second SPAC of Black Spade, Black Spade Acquisition II Co, completed a business combination with global media and entertainment powerhouse The Generation Essentials Group in about 9 months’ time in June 2025. Black Spade listed its third SPAC, Black Spade Acquisition III Co in January 2026.
+About iRad Medical Group —Hong Kong's Largest MRI Diagnostic Service Provider
+Established in 2005, iRad is a trusted leader in diagnostic radiology across Hong Kong. Black Spade Capital has been iRad Medical's controlling shareholder since 2021. As at 2024, iRad was the largest MRI diagnostic services provider in Hong Kong by revenue and by the number of MRI scanners. Focused on delivering high-quality imaging services and exceptional patient care, the Group's strong and extensive client base includes the Government of the Hong Kong SAR, as well as other high-profile medical groups, insurance companies, corporations, private doctors and NGOs. Meanwhile, iRad Hospital is the first and largest private medical imaging and examination service provider within an integrated resort in Macau, making iRad Group the first medical imaging group in the world to offer comprehensive private imaging and examination services, including MRI and CT services, to the integrated resort industry.
+About Massachusetts General Hospital
+Massachusetts General Hospital, founded in 1811, is the original and largest teaching hospital of Harvard Medical School. Mass General conducts the largest hospital-based research program in the United States, bridging innovative science with state-of-the-art clinical care to advance medical breakthroughs. Consistently recognized on the U.S. News &amp; World Report Best Hospitals Honor Roll, Mass General delivers world-class comprehensive care, trains the next generation of healthcare leaders, and maintains an unwavering commitment to the local and global communities it serves. Mass General is a founding member of the Mass General Brigham healthcare system.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Sunwoda Energy запускает серию SunESS H и углубляет европейские партнерские отношения</v>
+        <v>Battery X Metals Appoints Lithium-Ion Battery and Electric Vehicle ...</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C900" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D900" t="str">
-        <v>Energy</v>
+        <v>Finance, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.prnewswire.com/news-releases/sunwoda-energy---suness-h------302810076.html</v>
+        <v>https://pr-inside.com/battery-x-metals-appoints-lithium-ion-battery-and-electric-vehicle-r5211836.htm</v>
       </c>
       <c r="F900" t="str">
-        <v>МЮНХЕН, 25 июня 2026 г. /PRNewswire/ -- Компания Sunwoda Energy представила на выставке Intersolar &amp; ees Europe 2026 обновленный портфель продуктов серии SunESS H под девизом «Одно ядро — все сценарии» (One Core, All Scenes), внедрив систему хранения энергии, зарядки и цифрового...</v>
+        <v>(PR-inside.com) News Release Highlights: Battery X Metals appoints electric vehicle and lithium-ion battery entrepreneur William Fan as President to advance its patent-pending lithium-ion battery rebalancing technology development, expand strategic industry relationships, advance corporate development initiatives, including evaluating complementary opportunities within the broader battery ecosystem, and support the Company's capital markets initiatives. Mr. Fan previously led a bid to acquire the intellectual property and operating assets of ElectraMeccanica Vehicles Corp., a Nasdaq-listed electric vehicle manufacturer at the time, and brings experience spanning the electric vehicle, lithium-ion battery, energy storage, corporate development, and capital markets sectors, complemented by ma</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>ZTT at Intersolar Europe 2026: Full-Industry-Chain Strength Powering a Low-Carbon Future</v>
+        <v>Battery X Metals Appoints Lithium-Ion Battery and Electric Vehicle Entrepreneur William Fan as President to Advance Development of Its Patent-Pending Lithium-Ion Battery Rebalancing Technology Platform and Corporate Growth Initiatives</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C901" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D901" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E901" t="str">
-        <v>https://www.prnewswire.com/news-releases/ztt-at-intersolar-europe-2026-full-industry-chain-strength-powering-a-low-carbon-future-302810066.html</v>
+        <v>https://www.newswire.com/news/battery-x-metals-appoints-lithium-ion-battery-and-electric-vehicle-entrepreneur</v>
       </c>
       <c r="F901" t="str">
-        <v>MUNICH, June 24, 2026 /PRNewswire/ -- The global clean energy event of the year is here – and cutting-edge technologies are making their way to Europe! From June 23 to 25, 2026, Munich hosts Intersolar Europe, one of the world's premier flagship exhibitions for the renewable energy...</v>
+        <v>News Release Highlights: Battery X Metals appoints electric vehicle and lithium-ion battery entrepreneur William Fan as President to advance its patent-pending lithium-ion battery rebalancing technology development, expand strategic industry relationships, advance corporate development initiatives, including evaluating complementary opportunities within the broader battery ecosystem, and support the Company's capital markets initiatives. Mr. Fan previously led a bid to acquire the intellectual property and operating assets of ElectraMeccanica Vehicles Corp., a Nasdaq-listed electric vehicle manufacturer at the time, and brings experience spanning the electric vehicle, lithium-ion battery, energy storage, corporate development, and capital markets sectors, complemented by manufacturing trai</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>NASA’s TESS Mission Reveals the “Puffiest” Planets Ever Found</v>
+        <v>Farizon Hits 600,000 Production Milestone, Celebrates 10th Anniversary with Homtruck Rollout</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C902" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D902" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E902" t="str">
-        <v>https://science.nasa.gov/missions/tess/nasas-tess-mission-reveals-the-puffiest-planets-ever-found/</v>
+        <v>https://www.prnewswire.com/news-releases/farizon-hits-600-000-production-milestone-celebrates-10th-anniversary-with-homtruck-rollout-302850585.html</v>
       </c>
       <c r="F902" t="str">
-        <v>NASA has revealed two new “super-puff” planets, giant worlds so light that their density is comparable to cotton candy. Scientists calculate that these Jupiter-sized planets are the “puffiest” worlds ever found.</v>
+        <v>HANGZHOU, China, Aug. 12, 2026 /PRNewswire/ -- Farizon New Energy Commercial Vehicle Group hosted its 10‑year‑anniversary roll‑off ceremony at its Ma'anshan manufacturing plant, with on‑site employees on hand to witness the landmark 600,000th unit — a Homtruck heavy truck calibrated to...</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>New High-Grade Uranium Discovery Identified at PLS Project</v>
+        <v>Antrique Unveils AI Innovation Platform to Advance AI Capability in Brunei</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C903" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D903" t="str">
-        <v>Energy</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E903" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317247/0/en/New-High-Grade-Uranium-Discovery-Identified-at-PLS-Project.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/antrique-unveils-ai-innovation-platform-062200662.html</v>
       </c>
       <c r="F903" t="str">
-        <v>PERTH, Australia, June 24, 2026 (GLOBE NEWSWIRE) -- Paladin Energy Ltd (ASX:PDN, TSX:PDN, OTCQX:PALAF) (“ Paladin ” or the “ Company ”) announces it has successfully completed its 2026 winter drilling program at the Patterson Lake South ( PLS ) high-grade uranium project, located in the Athabasca Basin region of Saskatchewan, Canada, with the discovery of a new body of high-grade uranium mineralisation, the Atlas discovery.</v>
+        <v>BANDAR SERI BEGAWAN, Brunei Darussalam, August 13, 2026--Antrique Holdings Pte. Ltd., through its Brunei subsidiaries, has unveiled its AI Innovation Platform, marked by the groundbreaking of the AI Innovation Campus and the launch of the AI-Powered Food Innovation Initiative. Integrating artificial intelligence, renewable energy and real-world industry applications, the platform is designed to accelerate Brunei Darussalam's long-term economic diversification, strengthen national AI capabilities</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>Hanwha Power Marks U.S. Market with Successful Commissioning of Trumbull Energy Center CCGT</v>
+        <v>Battery X Metals Maintains Y Lithium Project Claims in Good Standing ...</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C904" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D904" t="str">
         <v>Energy</v>
       </c>
       <c r="E904" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanwha-power-marks-us-market-with-successful-commissioning-of-trumbull-energy-center-ccgt-302810006.html</v>
+        <v>https://pr-inside.com/battery-x-metals-maintains-y-lithium-project-claims-in-good-standing-r5211835.htm</v>
       </c>
       <c r="F904" t="str">
-        <v>Trumbull CCPP Grand Opening Ceremony held in Trumbull County, Ohio, on June 24, 2026. Hanwha Power secures U.S. combined cycle power plant equipment contract with an innovative Variable Frequency Drive Integrally Geared Centrifugal Compressor design. 9-year LTSA with subscription-based...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 13, 2026 /Battery X Metals Inc. (CSE:BATX)(OTCQB:BATXF)(FSE:5YW0, WKN:A41RJF) ("Battery X Metals" or the "Company") an energy transition resource exploration and technology company, provides an update on its Y Lithium Project (the "Y Lithium Project"), a National Instrument 43-101 ("NI 43-101") compliant, district-scale lithium exploration project located in a remote and underexplored region near Bailey Lake, Saskatchewan, approximately 160 kilometers northeast of Stony Rapids and 10 kilometers south of the Saskatchewan-Northwest Territories border. The Y Lithium Project comprises four mineral claims across two distinct blocks, covering approximately 5,856 hectares within the prospective Ennadai Greenstone Belt. ..</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>NANO Nuclear Highlights Global Strategic Engagements Across Emerging Nuclear Markets and Management Team Updates</v>
+        <v>Battery X Metals Maintains Y Lithium Project Claims in Good Standing and Evaluates Phase I Exploration Program</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C905" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D905" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E905" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317244/0/en/NANO-Nuclear-Highlights-Global-Strategic-Engagements-Across-Emerging-Nuclear-Markets-and-Management-Team-Updates.html</v>
+        <v>https://www.newswire.com/news/battery-x-metals-maintains-y-lithium-project-claims-in-good-standing-and</v>
       </c>
       <c r="F905" t="str">
-        <v>New York, N.Y., June 24, 2026 (GLOBE NEWSWIRE) -- NANO Nuclear Energy Inc. (NASDAQ: NNE) (“NANO Nuclear” or “the Company”) , a leading advanced nuclear micro modular reactor and technology company focused on developing clean energy solutions, today announced recent and upcoming high-profile engagements with government officials, industry leaders, multilateral organizations, and energy stakeholders across Asia, Africa, Latin America, and the Caribbean as well as a management team update.</v>
+        <v/>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Voltage Energy präsentiert auf der Intersolar Europe 2026 vorgefertigte Verkabelungslösungen</v>
+        <v>Solar A/S: No. 12 2026 All key markets returned to growth, outlook reconfirmed</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C906" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D906" t="str">
         <v>Energy</v>
       </c>
       <c r="E906" t="str">
-        <v>https://www.prnewswire.com/news-releases/voltage-energy-prasentiert-auf-der-intersolar-europe-2026-vorgefertigte-verkabelungslosungen-302810047.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344231/0/en/solar-a-s-no-12-2026-all-key-markets-returned-to-growth-outlook-reconfirmed.html</v>
       </c>
       <c r="F906" t="str">
-        <v>Mit LYNX PLUS und IBEX PLUS demonstrieren die Lösungen eine EBOS-Lösung auf Systemebene für eine schnellere, einfachere und effizientere Umsetzung von Solaranlagen im Versorgungsmaßstab (Utility-Scale-Anlagen). CHAPEL HILL, N.C., 25. Juni 2026 /PRNewswire/ -- Vom 23. bis 25. Juni stellte...</v>
+        <v>All key markets and main segments returned to growth in Q2, delivering positive adjusted organic growth. Major investment programmes have now largely been completed, driving greater scalability and automatisation. Solar reconfirms its 2026 EBITDA guidance of DKK 400-480m.</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>Voltage Energy présente ses solutions de câblage pré-assemblées au salon Intersolar Europe 2026</v>
+        <v>Solar A/S: Nr. 12 2026 Alle nøglemarkeder er tilbage til vækst - forventninger fastholdes</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C907" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D907" t="str">
         <v>Energy</v>
       </c>
       <c r="E907" t="str">
-        <v>https://www.prnewswire.com/news-releases/voltage-energy-presente-ses-solutions-de-cablage-pre-assemblees-au-salon-intersolar-europe-2026-302810044.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344231/0/da/solar-a-s-nr-12-2026-alle-n%C3%B8glemarkeder-er-tilbage-til-v%C3%A6kst-forventninger-fastholdes.html</v>
       </c>
       <c r="F907" t="str">
-        <v>Avec LYNX PLUS et IBEX PLUS, les solutions constituent une solution EBOS à l'échelle du système permettant un déploiement plus rapide, plus simple et plus efficace des installations solaires à grande échelle CHAPEL HILL, Caroline du Nord, 25 juin 2026 /PRNewswire/ -- Du 23 au 25 juin, à...</v>
+        <v>Alle nøglemarkeder og hovedsegmenter vendte tilbage til vækst i andet kvartal og leverede positiv justeret organisk vækst. De store investeringsprogrammer er nu mere eller mindre afsluttet og har resulteret i øget skalérbarhed og automatisering. Solar fastholder forventningerne til EBITDA for 2026 på DKK 400-480 mio.</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>Pomerantz LLP Announces Class Action Lawsuit Filing Against First Solar, ...</v>
+        <v>Battery X Metals Announces Closing of Second Tranche of Private Placement ...</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C908" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D908" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E908" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-class-action-lawsuit-filing-against-first-solar-r5194409.htm</v>
+        <v>https://pr-inside.com/battery-x-metals-announces-closing-of-second-tranche-of-private-placement-r5211834.htm</v>
       </c>
       <c r="F908" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 13, 2026 /Battery X Metals Inc. (CSE:BATX)(OTCQB:BATXF)(FSE:R0W, WKN:A3EMJB) ("Battery X Metals" or the "Company") an energy transition resource exploration and technology company, announces that, further to its news releases datedMay 22, 2026andJune 5, 2026 , the Company has closed the second tranche (the "Second Tranche") of its previously announced non-brokered private placement (the "Private Placement"), through the issuance of 41,185 units of the Company (each, a "Unit") at a price of $2.75 per Unit, for aggregate gross proceeds of $113,260.95. Each Unit consists of one common share in the capital of the Company ..</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>HiTHIUM Showcases Full-Scenario Product Portfolio at The Smarter E Europe 2026, Accelerating Europe's Energy Transition with Long-Duration Solutions</v>
+        <v>Battery X Metals Announces Closing of Second Tranche of Private Placement to Advance Corporate Growth Initiatives</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C909" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D909" t="str">
         <v>Energy</v>
       </c>
       <c r="E909" t="str">
-        <v>https://www.prnewswire.com/news-releases/hithium-showcases-full-scenario-product-portfolio-at-the-smarter-e-europe-2026-accelerating-europes-energy-transition-with-long-duration-solutions-302810013.html</v>
+        <v>https://www.newswire.com/news/battery-x-metals-announces-closing-of-second-tranche-of-private-placement-to</v>
       </c>
       <c r="F909" t="str">
-        <v>MUNICH, June 25, 2026 /PRNewswire/ -- From June 23 to 25, HiTHIUM showcased its energy storage portfolio at The Smarter E Europe 2026, including the world's first native 8-hour long-duration energy storage (LDES) solution, the ∞Power 6.9MWh BESS, the newly launched ∞Power 1022kWh...</v>
+        <v/>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>VINCORION SE Added to the SDAX as Scheduled</v>
+        <v>APOD: 2026 August 13 – Total Solar Eclipse Over Spain</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C910" t="str">
-        <v>NewMediaWire</v>
+        <v>NASA</v>
       </c>
       <c r="D910" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E910" t="str">
-        <v>https://www.newmediawire.com/news/vincorion-se-added-to-the-sdax-as-scheduled-7087332</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-august-13-total-solar-eclipse-over-spain/</v>
       </c>
       <c r="F910" t="str">
-        <v>Inclusion in an Index Following Rapid Success in the Capital Markets Just Three Months After the Initial Public Offering WEDEL, GERMANY - June 24, 2026 ( NEWMEDIAWIRE ) - VINCORION SE, a leading developer and manufacturer of energy and mechatronics solutions for defense platforms and advanced aviation systems, was officially listed on the SDAX of the Frankfurt Stock Exchange on June 22, 2026. This makes the company one of the 70 largest and most liquid publicly traded companies in Germany below the MDAX – just three months after it successfully began trading on March 20, 2026. Inclusion in one of Deutsche Borse’s prestigious indices underscores the extraordinary pace at which VINCORION has established itself as a capital-market-ready company. It reflects the high level of confidence that i</v>
+        <v>APOD Science APOD APOD: 2026 August 13 – Total… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. Total Solar [&amp;#8230;]</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>Polaris Modifies Quorum Requirement for Upcoming AGM</v>
+        <v>Levi &amp; Korsinsky Urges Bloom Energy Corporation (BE) Shareholders to ...</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C911" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D911" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E911" t="str">
-        <v>https://pr-inside.com/polaris-modifies-quorum-requirement-for-upcoming-agm-r5194333.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-bloom-energy-corporation-be-shareholders-to-r5211832.htm</v>
       </c>
       <c r="F911" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 24, 2026 / Polaris Renewable Energy Inc. (TSX:PIF) ("Polaris" or the "Company") announced today that its Board of Directors has approved an amendment to the Corporation's by-law to modify the quorum requirement for shareholder meetings. The amendment will apply to the annual meeting of shareholders (the "Meeting") to be held on June 26, 2026 at 9:00 a.m. (Toronto time). Under the Corporation's by-laws, quorum for shareholder meetings previously required the presence, in person or by proxy, of holders of a majority of the outstanding shares entitled to vote at the meeting. The amended by-law provides ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Electric Companies Prepare Year-Round to Strengthen Grid for Severe Weather</v>
+        <v>FSLR FINAL DEADLINE: ROSEN, A GLOBAL AND LEADING LAW FIRM, Encourages ...</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C912" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D912" t="str">
-        <v>Energy, Media</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E912" t="str">
-        <v>https://www.prnewswire.com/news-releases/electric-companies-prepare-year-round-to-strengthen-grid-for-severe-weather-302809847.html</v>
+        <v>https://pr-inside.com/fslr-final-deadline-rosen-a-global-and-leading-law-firm-encourages-r5211813.htm</v>
       </c>
       <c r="F912" t="str">
-        <v>Industry experts on the frontlines of emergency response share how they serve customers in their communities — watch the new video WASHINGTON, June 24, 2026 /PRNewswire/ -- As hurricane season begins and wildfire risks increase across the country, America's electric companies are...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 12, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ:FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the First Solar class action, go to https://rosenlegal.com/cases/first-solar-inc/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>Black Hills Corp. Releases 2025 Corporate Sustainability Report Highlighting Continued Progress on Goals and Customer-focused Solutions</v>
+        <v>Londian Wason, leader mondial des feuilles de cuivre, annonce le prix de son introduction en bourse augmentée</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C913" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D913" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3317167/10381/en/Black-Hills-Corp-Releases-2025-Corporate-Sustainability-Report-Highlighting-Continued-Progress-on-Goals-and-Customer-focused-Solutions.html</v>
+        <v>https://www.prnewswire.com/news-releases/londian-wason-leader-mondial-des-feuilles-de-cuivre-annonce-le-prix-de-son-introduction-en-bourse-augmentee-302850271.html</v>
       </c>
       <c r="F913" t="str">
-        <v>RAPID CITY, S.D., June 24, 2026 (GLOBE NEWSWIRE) -- Black Hills Corp. (NYSE: BKH) today announced the release of its 2025 Corporate Sustainability Report, highlighting continued progress toward emissions reduction goals, strategic infrastructure investments and innovative solutions to deliver safe, reliable and cost-effective energy across the communities it serves.</v>
+        <v>NEW YORK, 13 août 2026 /PRNewswire/ -- LONDIAN WASON NEW ENERGY TECH INC. (« Londian Wason » ou la « Société »), leader mondial de la recherche, du développement et de la fabrication de feuilles de cuivre électrolytique, a annoncé la fixation du prix de son introduction en bourse...</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>Sunwoda Energy führt die SunESS-H-Serie ein und vertieft europäische Partnerschaften</v>
+        <v>BE INVESTOR DEADLINE: Bloom Energy Corporation Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit Before September 28, 2026 Deadline</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C914" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D914" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E914" t="str">
-        <v>https://www.prnewswire.com/news-releases/sunwoda-energy-fuhrt-die-suness-h-serie-ein-und-vertieft-europaische-partnerschaften-302809822.html</v>
+        <v>https://www.newsfilecorp.com/release/309356/BE-INVESTOR-DEADLINE-Bloom-Energy-Corporation-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-Class-Action-Lawsuit-Before-September-28-2026-Deadline</v>
       </c>
       <c r="F914" t="str">
-        <v>MÜNCHEN, 24. Juni 2026 /PRNewswire/ -- Sunwoda Energy stellte auf der Intersolar &amp; ees Europe 2026 unter dem Motto „One Core, All Scenes" sein weiterentwickeltes Portfolio der SunESS-H-Serie vor; dabei wurde ein systemübergreifender Ansatz für Energiespeicherung, Laden und digitales...</v>
+        <v>San Diego, California--(Newsfile Corp. - August 12, 2026) - Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Bloom Energy Corporation (NYSE: BE) securities between February 27, 2025 and July 8, 2026, all dates inclusive (the "Class Period"), have until September 28, 2026 to seek appointment as lead plaintiff of the Bloom Energy class action lawsuit.  Captioned Nevins v. Bloom Energy Corporation, No. 26-cv-07944 (N.D. Cal.), the Bloom Energy class action lawsuit charges...</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>MIT Technology Review unveils the full agenda for EmTech Future 2026</v>
+        <v>Orca Energy Group Inc. Announces Completion of Q2 2026 Interim Filings</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C915" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D915" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E915" t="str">
-        <v>https://www.prnewswire.com/news-releases/mit-technology-review-unveils-the-full-agenda-for-emtech-future-2026-302809502.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3344169/0/en/orca-energy-group-inc-announces-completion-of-q2-2026-interim-filings.html</v>
       </c>
       <c r="F915" t="str">
-        <v>The flagship event exploring how AI, quantum technologies, and energy systems are converging to shape the future of business, society, and human experience CAMBRIDGE, Mass., June 24, 2026 /PRNewswire/ -- MIT Technology Review today announced the release of the full agenda for EmTech...</v>
+        <v>ORCA ENERGY GROUP INC. ANNOUNCES COMPLETION OF Q2 2026 INTERIM FILINGS</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>LONGi wird offizieller Partner des BMW BERLIN-MARATHON 2026</v>
+        <v>Suzano Reports Adjusted EBITDA of R$4.7 Billion in the Second Quarter of 2026</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C916" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D916" t="str">
         <v>Energy</v>
       </c>
       <c r="E916" t="str">
-        <v>https://www.prnewswire.com/news-releases/longi-wird-offizieller-partner-des-bmw-berlin-marathon-2026-302809757.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/suzano-reports-adjusted-ebitda-r-232700332.html</v>
       </c>
       <c r="F916" t="str">
-        <v>„Power the Limitless": Das Thema, das LONGi und den BMW BERLIN-MARATHON in ihrem gemeinsamen Bestreben verbindet, Grenzen zu überwinden, während LONGi seinen Einstieg in den europäischen Markt weiter vorantreibt. MÜNCHEN, 24. Juni 2026 /PRNewswire/ -- LONGi Green Energy Technology Co.,...</v>
+        <v>SAO PAULO, August 12, 2026--Suzano, the world’s largest pulp producer, announces its results for the second quarter of 2026 (2Q26), reporting higher prices, stronger volumes and improvements in Adjusted EBITDA and operating cash generation compared to the previous quarter. The quarterly results reflect the competitiveness and resilience of Suzano’s operations in a quarter marked by foreign exchange headwinds and pressure on input costs driven by higher oil prices affecting the industry as a whol</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Společnost Risen Energy představí na veletrhu Intersolar Europe 2026 inovace pro všechny scénáře</v>
+        <v>Pine Cliff Energy Ltd. Announces Second Quarter 2026 Results, and Capex Guidance Update</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C917" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D917" t="str">
         <v>Energy</v>
       </c>
       <c r="E917" t="str">
-        <v>https://www.prnewswire.com/news-releases/spolenost-risen-energy-pedstavi-na-veletrhu-intersolar-europe-2026-inovace-pro-vechny-scenae-302809755.html</v>
+        <v>https://www.newsfilecorp.com/release/309422/Pine-Cliff-Energy-Ltd.-Announces-Second-Quarter-2026-Results-and-Capex-Guidance-Update</v>
       </c>
       <c r="F917" t="str">
-        <v>MNICHOV, Německo, 24. června 2026 /PRNewswire/ – S velkou radostí oznamujeme, že včera byl v areálu Messe München oficiálně zahájen veletrh Intersolar Europe a že společnost Risen Energy již v plném proudu vítá návštěvníky na stánku A1.370. Představili jsme komplexní produktovou matici...</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 12, 2026) - Pine Cliff Energy Ltd. (TSX: PNE) (OTCQX: PIFYF) ("Pine Cliff" or the "Company") announces its second quarter 2026 financial and operating results, and an update to its capex guidance for 2026.Second Quarter 2026 Summary HighlightsGenerated $5.9 million ($0.02 per basic and fully diluted share) and $15.5 million ($0.04 per basic and fully diluted share) of adjusted funds flow1 for the three and six months ended June 30, 2026, compared to...</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>LONGi devient partenaire officiel du BMW BERLIN-MARATHON 2026</v>
+        <v>PEABODY DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Peabody Energy Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - BTU</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C918" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D918" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E918" t="str">
-        <v>https://www.prnewswire.com/news-releases/longi-devient-partenaire-officiel-du-bmw-berlin-marathon-2026-302809749.html</v>
+        <v>https://www.newsfilecorp.com/release/309409/PEABODY-DEADLINE-ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Peabody-Energy-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BTU</v>
       </c>
       <c r="F918" t="str">
-        <v>« Power the Limitless » : le thème qui unit LONGi et le BMW BERLIN-MARATHON dans une volonté commune de repousser les limites, alors que LONGi renforce sa présence en Europe. MUNICH, 24 juin 2026 /PRNewswire/ -- LONGi Green Energy Technology Co., Ltd., leader mondial de la transition...</v>
+        <v>New York, New York--(Newsfile Corp. - August 12, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE: BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>Risen Energy prezentuje wszechstronne innowacje na targach Intersolar Europe 2026</v>
+        <v>Journey Announces Disposition of Assets</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C919" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D919" t="str">
         <v>Energy</v>
       </c>
       <c r="E919" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-prezentuje-wszechstronne-innowacje-na-targach-intersolar-europe-2026-302809739.html</v>
+        <v>https://www.newsfilecorp.com/release/309420/Journey-Announces-Disposition-of-Assets</v>
       </c>
       <c r="F919" t="str">
-        <v>MONACHIUM, Niemcy, 24 czerwca 2026 r. /PRNewswire/ -- Z radością ogłaszamy, że targi Intersolar Europe oficjalnie otworzyły swoje podwoje w Messe München, a firma Risen Energy wita licznie zgromadzonych gości na stoisku A1.370. Przywieźliśmy naszą kompleksową ofertę produktową dla domów,...</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 12, 2026) - Journey Energy Inc. (TSX: JOY) (OTCQX: JRNGF) ("Journey" or the "Company") is pleased to announce it has entered into a definitive agreement to sell certain Northwest Alberta assets.Journey has entered into a definitive agreement with a private company for the disposition of certain Northwest Assets (the "Assets") for total cash consideration of $28 million, subject to customary closing adjustments.The Assets include the Ante Creek pool and...</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Sense Appoints Ryan Houlette to Chief Technology Officer to Lead On-Meter Intelligence Development for the Grid Edge</v>
+        <v>FSLR IMPORTANT DEADLINE: ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages First Solar, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C920" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D920" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E920" t="str">
-        <v>https://www.prweb.com/releases/sense-appoints-ryan-houlette-to-chief-technology-officer-to-lead-on-meter-intelligence-development-for-the-grid-edge-302808895.html</v>
+        <v>https://www.newsfilecorp.com/release/309402/FSLR-IMPORTANT-DEADLINE-ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-First-Solar-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F920" t="str">
-        <v>CAMBRIDGE, Mass., June 24, 2026 /PRNewswire-PRWeb/ -- Sense, a grid-edge intelligence company partnering with electric utilities to build a more reliable, resilient, and affordable electric system, today announced the promotion of co-founder Ryan Houlette to Chief Technology Officer....</v>
+        <v>New York, New York--(Newsfile Corp. - August 12, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>FSLR DEADLINE ALERT: Faruqi &amp; Faruqi, LLP Reminds First Solar (FSLR) ...</v>
+        <v>CORRECTION – Epsilon Announces Second Quarter 2026 Results and 2026 Production and Capital Guidance</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C921" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D921" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E921" t="str">
-        <v>https://pr-inside.com/fslr-deadline-alert-faruqi-faruqi-llp-reminds-first-solar-fslr-r5194302.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3344159/0/en/correction-epsilon-announces-second-quarter-2026-results-and-2026-production-and-capital-guidance.html</v>
       </c>
       <c r="F921" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 24, 2026 /Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In First Solar To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in First Solar between February 26, 2025 and February 24, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against First Solar, Inc. ("First ..</v>
+        <v>HOUSTON, Aug. 12, 2026 (GLOBE NEWSWIRE) -- In a release issued under the same headline earlier today by Epsilon Energy Ltd. (NASDAQ: EPSN), please note the following changes to the first table, titled "Q2 2026 Highlights": The reason for the correction in adjusted net income and adjusted net income per share is the recategorization of sale proceeds from asset sales (in which the company had no basis) during the quarter from Other Income to Gain on Asset Sales, to be consistent with the Company’s definition of adjusted net income. Reported earnings in the Company’s Form 10-Q are unaffected by this correction.</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>CATL présente le premier BESS sodium-ion au monde validé sur le terrain et déploie le stockage au sodium dans la réalité commerciale</v>
+        <v>CleanGo Innovations Announces Kubera Black Energy's Launch of Global GOR Program and Intention to Close Non-Brokered Private Placement</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C922" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D922" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.prnewswire.com/news-releases/catl-presente-le-premier-bess-sodium-ion-au-monde-valide-sur-le-terrain-et-deploie-le-stockage-au-sodium-dans-la-realite-commerciale-302809575.html</v>
+        <v>https://www.newmediawire.com/news/cleango-innovations-announces-kubera-black-energy-s-launch-of-global-gor-program-and-intention-to-close-non-brokered-private-placement-7088466</v>
       </c>
       <c r="F922" t="str">
-        <v>MUNICH, 24 juin 2026 /PRNewswire/ -- Le 22 juin 2026, CATL a officiellement dévoilé à Munich, en Allemagne, le TENER Sodium Energy Storage System, la première solution de stockage d'énergie au sodium-ion au monde à avoir été validée en conditions réelles. La solution a atteint sa pleine...</v>
+        <v>VANCOUVER, B.C. and HOUSTON, TX - August 12, 2026 ( NEWMEDIAWIRE ) - CleanGo Innovations Inc. (CSE: CGII) (OTC: CLGOF) (FRA: APO2) (“CleanGo” or the “Company”)Kubera Black Energy, a wholly owned subsidiary of CleanGo Innovations Inc., announced today that it has officially launched its global Gain of Revenue (GOR) program. The company is actively looking for oil well operators globally to enter the program, offering a true environmental solution that is good for the environment and good for you. Zero Upfront Chemical Cost and Production-Driven Model Under the proprietary GOR business model, Kubera Black Energy absorbs 100 percent of the upfront chemical cost and risk. Zero Initial Chemical Cost : We supply the chemical at zero upfront cost to the well owner. Protecting the Baseline : Techn</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Voltage Energy prezentuje wstępnie zmontowane rozwiązania okablowania podczas Intersolar Europe 2026</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Bloom Energy Corporation ...</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C923" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D923" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E923" t="str">
-        <v>https://www.prnewswire.com/news-releases/voltage-energy-prezentuje-wstpnie-zmontowane-rozwizania-okablowania-podczas-intersolar-europe-2026-302809526.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-bloom-energy-corporation-r5211716.htm</v>
       </c>
       <c r="F923" t="str">
-        <v>LYNX PLUS i IBEX PLUS stanowią systemowe rozwiązanie EBOS, umożliwiające szybsze, prostsze i bardziej efektywne wdrażanie wielkoskalowych projektów fotowoltaicznych. CHAPEL HILL, Karolina Północna, 24 czerwca 2026 r. /PRNewswire/ -- Od 23 do 25 czerwca firma Voltage Energy Group („Voltage...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>Voltage Energy presenta soluciones de cableado preensamblado en Intersolar Europe 2026</v>
+        <v>LION E-Mobility AG Publishes H1 2026 Figures and Confirms Forecast</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C924" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D924" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.prnewswire.com/news-releases/voltage-energy-presenta-soluciones-de-cableado-preensamblado-en-intersolar-europe-2026-302809511.html</v>
+        <v>https://www.newmediawire.com/news/lion-e-mobility-ag-publishes-h1-2026-figures-and-confirms-forecast-7088462</v>
       </c>
       <c r="F924" t="str">
-        <v>Con LYNX PLUS e IBEX PLUS, estas soluciones demuestran una solución EBOS a nivel de sistema para un despliegue solar a gran escala más rápido, sencillo y eficiente CHAPEL HILL, N.C., 24 de junio de 2026 /PRNewswire/ -- Del 23 al 25 de junio, Voltage Energy Group ("Voltage Energy"),...</v>
+        <v>ZUG, SWITZERLAND - August 12, 2026 ( NEWMEDIAWIRE ) - LION E-Mobility AG (LION; ISIN: CH0560888270), a leading manufacturer of battery packs for electric mobility and energy storage solutions, published its preliminary consolidated H1 2026 figures today. In Q2 2026, LION’s battery pack production was temporarily affected by a planned two-month factory shutdown for conversion works regarding the transition to the high-performance NMC+ battery-pack technology. As a result, the Group generated revenue of EUR 6.9 million in the first half of 2026, compared with EUR 10.4 million in the first half of 2025. The sales in Q2 were generated primarily from the inventory of battery packs produced before tempory factory shutdown. EBITDA amounted to EUR 0.1 million in the first half of 2026, compared wi</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>"Buy American" Solar: Prices Jump 61%, Supply Hits Record Low, Demand Collapses</v>
+        <v>Tecogen Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C925" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D925" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E925" t="str">
-        <v>https://www.pr.com/press-release/972011</v>
+        <v>https://pr-inside.com/tecogen-reports-second-quarter-2026-financial-results-r5211698.htm</v>
       </c>
       <c r="F925" t="str">
-        <v>Q1 2026 A1 Solar Index: U.S. solar panel prices surged 61% to $0.560/watt as domestic supply hit record lows. Trade tariffs eliminated Chinese, Southeast Asian, and Indian imports, but U.S. manufacturing hasn't scaled to fill the gap. Inventory sits at just 42% of last year's peak, buyers paid above asking price in 6 of 8 regions, and raw material costs keep climbing — just as peak installation season begins. [PR.com]</v>
+        <v>(PR-inside.com) NORTH BILLERICA, MA / ACCESS Newswire / August 12, 2026 / Tecogen Inc. (NYSE American:TGEN), a leading manufacturer of clean energy products, reported revenues of $5.75 million and net loss of $2.15 million for the three months ended June 30, 2026 compared to revenues of $7.29 million, and a net loss of $1.46 million in 2025. For the six months ended June 30, 2026, revenues were $12.08 million, and the net loss was $4.27 million, compared to revenues of $14.57 million, and a net loss of $2.12 million in 2025. Our cash and cash equivalents balance was $6.78 million at ..</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>AECOM secures nine lots on UK Government Commercial Agency CPS2 Framework</v>
+        <v>Duke Energy restores more than 171,000 outages across Greater Cincinnati, repairs continue as company works to determine restoration times</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C926" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D926" t="str">
-        <v>Finance, Real Estate, Energy, Education</v>
+        <v>Energy</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356710</v>
+        <v>https://www.prnewswire.com/news-releases/duke-energy-restores-more-than-171-000-outages-across-greater-cincinnati-repairs-continue-as-company-works-to-determine-restoration-times-302850163.html</v>
       </c>
       <c r="F926" t="str">
-        <v>AECOM (NYSE: ACM), the trusted global infrastructure leader, today announced its appointment to the Government Commercial Agency (GCA) Construction Professional Services 2 (CPS2) Framework. With a total value of $4.7 billion, CPS2 is a primary route for the public sector in the United Kingdom to procure construction professional and technical services, supporting everything from standalone projects to multi&amp;amp;#8209;year capital programs, across sectors including education, housing, energy an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356710</v>
+        <v>More than 1,000 additional workers joining restoration effort Customers can begin viewing restoration estimates at 7 p.m. Wednesday CINCINNATI, Aug. 12, 2026 /PRNewswire/ -- Over the past 24 hours, Duke Energy workers have restored power to more than 171,000 customers across Greater...</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>Albanian Prime Minister Edi Rama meets with Eni CEO Claudio Descalzi</v>
+        <v>Forum Energy Technologies to Present at EnerCom Denver – The Energy Investment Conference</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C927" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D927" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356709</v>
+        <v>https://finance.yahoo.com/energy/articles/forum-energy-technologies-present-enercom-203000684.html</v>
       </c>
       <c r="F927" t="str">
-        <v>Eni Chief Executive Officer Claudio Descalzi met in Tirana with the Prime Minister of the Republic of Albania, Edi Rama. The meeting was also attended by the Minister of Energy and Infrastructure, Enea Karaka�i, and the Minister of Economy and Innovation, Delina Ibrahimaj. - - During the meeting, Eni, the Ministry of Energy and Infrastructure, and the Ministry of Economy and Innovation signed a memorandum of intent to jointly carry out a feasibility study aimed at establishing and managing... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356709</v>
+        <v>HOUSTON, August 12, 2026--Forum Energy Technologies, Inc. (NYSE: FET) announced today that Lyle Williams, Executive Vice President and Chief Financial Officer, will present at the EnerCom Denver – The Energy Investment Conference on Tuesday, August 18, 2026 at 9:40 a.m. Mountain Time.</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>GAC INPOW lanza la primera celda de almacenamiento de energía semisólida de 587 Ah producida en masa</v>
+        <v>Granite Awarded $31 Million Early Works Package for Willow Rock Energy Storage Center in California</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C928" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D928" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.prnewswire.com/news-releases/gac-inpow-lanza-la-primera-celda-de-almacenamiento-de-energia-semisolida-de-587-ah-producida-en-masa-302809456.html</v>
+        <v>https://finance.yahoo.com/energy/articles/granite-awarded-31-million-early-203000534.html</v>
       </c>
       <c r="F928" t="str">
-        <v>-GAC INPOW debuta en Intersolar Europe 2026 con la primera celda de almacenamiento de energía semisólida de 587 Ah producida en masa del mundo MÚNICH, 24 de junio de 2026 /PRNewswire/ -- INPOW Battery, la filial de almacenamiento de energía propiedad al 100% de GAC Group, hizo hoy su...</v>
+        <v>WATSONVILLE, Calif., August 12, 2026--Granite (NYSE:GVA) announced today that it has been awarded an approximately $31 million Early Works Grading Package by Hydrostor for its Willow Rock Energy Storage Center (WRESC) Project, located north of Rosamond in Kern County, California. The award will be included in Granite’s third quarter 2026 CAP.</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>The LEGO Group opens first dedicated manufacturing innovation centre</v>
+        <v>ComEd Crews Continue Round-the-Clock Restoration as More Storms Move Through Region</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C929" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D929" t="str">
         <v>Energy</v>
       </c>
       <c r="E929" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356706</v>
+        <v>https://finance.yahoo.com/energy/articles/comed-crews-continue-round-clock-202500348.html</v>
       </c>
       <c r="F929" t="str">
-        <v>- - &amp;#8226; Enables faster concept-to-production across the LEGO Group&amp;#39;s global manufacturing network. - - &amp;#8226; Home to 1,800 colleagues developing, testing and scaling new manufacturing technologies. - - &amp;#8226; State-of-the-art&amp;amp;#8239;facilities include Test &amp;amp; Innovation Centre, Materials Lab, Additive Manufacturing Centre, Training Academy, complemented by legacy production facility. - - &amp;#8226; Powered partly by a nearby solar park and aims for LEED Platinum certification. - - &amp;#8226; Builds on Billund heritage f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356706</v>
+        <v>CHICAGO, August 12, 2026--ComEd crews are working around the clock to restore power across northern Illinois following this week's severe storms, which brought wind gusts of up to 96 MPH and potential tornadoes that downed trees, power lines and utility poles. A new line of storms moved through the service territory Wednesday morning, adding over 35,000 customer outages and delaying restoration efforts already underway in the south region. In total, the two storms have caused nearly 410,000 cust</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>Turbo Energy and Hithium Deploy AI-Driven Energy Infrastructure Across 15 Industrial Facilities in Europe</v>
+        <v>EnerSys Reports First Quarter Fiscal 2027 Results</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C930" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D930" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E930" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316997/0/en/Turbo-Energy-and-Hithium-Deploy-AI-Driven-Energy-Infrastructure-Across-15-Industrial-Facilities-in-Europe.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/enersys-reports-first-quarter-fiscal-201700338.html</v>
       </c>
       <c r="F930" t="str">
-        <v>366 MWh industrial storage deployment integrates Turbo Energy’s AI optimization platform with HiTHIUM’s advanced battery systems, creating one of Europe’s most advanced software-defined energy infrastructures for industry 366 MWh industrial storage deployment integrates Turbo Energy’s AI optimization platform with HiTHIUM’s advanced battery systems, creating one of Europe’s most advanced software-defined energy infrastructures for industry</v>
+        <v>READING, Pa., August 12, 2026--EnerSys (NYSE: ENS), a global leader in stored energy solutions for industrial, infrastructure, and defense applications, announced today results for its first quarter fiscal 2027, which ended on July 5, 2026.</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>Duke Energy expands access to local history and civic learning across North Carolina through America250 grants</v>
+        <v>EnerSys Announces 10% Dividend Increase to $0.2875 per Share for the Second Quarter of Fiscal Year 2027</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C931" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D931" t="str">
-        <v>Energy, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E931" t="str">
-        <v>https://www.prnewswire.com/news-releases/duke-energy-expands-access-to-local-history-and-civic-learning-across-north-carolina-through-america250-grants-302809380.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/enersys-announces-10-dividend-increase-201700587.html</v>
       </c>
       <c r="F931" t="str">
-        <v>CHARLOTTE, N.C., June 24, 2026 /PRNewswire/ -- As part of the final round of grants through the Duke Energy Foundation's America250 initiative, $186,100 is being distributed to 16 nonprofit organizations across North Carolina that are bringing the nation's 250th anniversary to life...</v>
+        <v>READING, Pa., August 12, 2026--EnerSys (NYSE: ENS), a global leader in stored energy solutions for industrial, infrastructure, and defense applications announced today that its Board of Directors has approved an increase to its quarterly cash dividend of 10% to $0.2875 per share of common stock payable on October 2, 2026, to holders of record as of September 18, 2026.</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>Townsend Recommends New England Homeowners to Consider Switching from Heating Oil to Propane</v>
+        <v>Capstone Energy+ Reports Results for First Quarter of Fiscal 2027</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C932" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D932" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E932" t="str">
-        <v>https://www.prnewswire.com/news-releases/townsend-recommends-new-england-homeowners-to-consider-switching-from-heating-oil-to-propane-302808499.html</v>
+        <v>https://finance.yahoo.com/energy/articles/capstone-energy-reports-results-first-201500768.html</v>
       </c>
       <c r="F932" t="str">
-        <v>Rising Regulatory Costs, Environmental Risks, and Efficiency Advantages Make Propane a Smart Long-Term Choice for Massachusetts, New Hampshire, and Maine Households DANVERS, Mass., June 24, 2026 /PRNewswire/ -- Townsend, a full-service home energy provider serving Massachusetts, New...</v>
+        <v>LOS ANGELES, August 12, 2026--Capstone Energy+, Inc. (NASDAQ: CEPL) ("Capstone" or the "Company"), a leading provider of behind-the-meter clean microturbine energy solutions for industrial and commercial businesses, as well as solutions designed for emerging data center applications, today reported its financial results for the fiscal first quarter 2027, ended June 30, 2026.</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>HCLTech partners with Neste for a long-term AI-led efficiency transformation</v>
+        <v>CanCambria Energy Announces Participation in EnerCom Denver - The Energy Investment Conference</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C933" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D933" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E933" t="str">
-        <v>https://www.prnewswire.com/news-releases/hcltech-partners-with-neste-for-a-long-term-ai-led-efficiency-transformation-302809357.html</v>
+        <v>https://www.newsfilecorp.com/release/309379/CanCambria-Energy-Announces-Participation-in-EnerCom-Denver-The-Energy-Investment-Conference</v>
       </c>
       <c r="F933" t="str">
-        <v>ESPOO, Finland and NOIDA, India, June 24, 2026 /PRNewswire/ -- HCLTech (NSE: HCLTECH) (BSE: HCLTECH), a leading global technology company, today announced that it has been selected as a strategic partner by Neste, the world's leading producer of sustainable aviation fuel and renewable...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 12, 2026) - CanCambria Energy Corp. (TSXV: CCEC) (FSE: 4JH) (OTCQB: CCEYF) ("CanCambria" or the "Company") announced today that Dr. Paul Clarke, Chief Executive Officer, and members of management, will participate in the 31st Annual EnerCom Denver - The Energy Investment Conference, to be held in Denver, Colorado, on August 18-19, 2026. Dr. Clarke is scheduled to present on Tuesday, August 18, 2026, at 1:55 p.m. Mountain Time. Dr. Clarke will...</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Ladybug Resource Group, Inc.'s Jingdiao Division Deepens Strategic Alliance With Global Integration Giant Mino to Power Next-Gen EV Production Lines</v>
+        <v>Centuri Announces Executive Leadership Changes</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C934" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D934" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E934" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-s-jingdiao-division-deepens-strategic-alliance-with-global-integration-giant-mino-to-power-next-gen-ev-production-lines-7087319</v>
+        <v>https://finance.yahoo.com/energy/articles/centuri-announces-executive-leadership-changes-201500352.html</v>
       </c>
       <c r="F934" t="str">
-        <v>TULSA, OK - June 24, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. ("Ladybug" or the "Company") (OTC ID: LBRG) today announced the continued expansion of its strategic collaboration between its Jingdiao manufacturing division and Mino, a globally recognized provider of intelligent manufacturing and industrial automation solutions. The collaboration underscores Jingdiao’s growing role as a precision manufacturing partner supporting advanced automotive production systems. By combining Jingdiao’s engineering and fabrication capabilities with Mino’s large-scale integration expertise, the companies are contributing to the development and deployment of next-generation body-in-white (BIW) welding and assembly systems for electric vehicle manufacturers worldwide. Supporting Global Automotiv</v>
+        <v>PHOENIX, August 12, 2026--Centuri Holdings, Inc. (NYSE: CTRI) ("Centuri" or the "Company"), a leading North American utility and energy infrastructure services company, today announced the appointments of Kelly Youngblood as Executive Vice President, Chief Financial Officer, succeeding Gregory A. Izenstark, and Danielle Hunter as Executive Vice President, Chief Legal &amp; Administrative Officer and Corporate Secretary, succeeding Jason S.</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>Free Water Testing Offered Across Florida as Drought Recedes but Groundwater Lags</v>
+        <v>WhiteHawk Minerals Corp. Announces $111.8 Million of Acquisitions, Second Quarter 2026 Results, and Initiation of Quarterly Dividend</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C935" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D935" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.prweb.com/releases/free-water-testing-offered-across-florida-as-drought-recedes-but-groundwater-lags-302808571.html</v>
+        <v>https://finance.yahoo.com/energy/articles/whitehawk-minerals-corp-announces-111-201500844.html</v>
       </c>
       <c r="F935" t="str">
-        <v>LocalPro, a network of locally owned plumbing companies across Florida, is offering free water testing statewide as the state's worst drought since 2012 eases but its aquifers lag behind the returning rain. The company credits local utilities for keeping water treated and steady, and says...</v>
+        <v>PHILADELPHIA, August 12, 2026--WhiteHawk Minerals Corp. (NYSE: WHK) ("WhiteHawk" or the "Company") today announced the signing of $111.8 million of natural gas mineral and royalty acquisitions since the completion of its initial public offering on June 10, 2026, operating and financial results for the second quarter ended June 30, 2026, and the initiation of a quarterly cash dividend of $0.50 per share of Class A common stock ($2.00 per share annualized), prorated for the period from the closing</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>Seatrec Wins $75,000 from DOE to Advance Thermal-Powered Profiling Float to Measure Zooplankton</v>
+        <v>Critical One Energy Provides Update on Kenora Property and Claim Against American Atomics Inc.</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C936" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D936" t="str">
-        <v>Energy</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E936" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356677</v>
+        <v>https://www.newsfilecorp.com/release/309374/Critical-One-Energy-Provides-Update-on-Kenora-Property-and-Claim-Against-American-Atomics-Inc.</v>
       </c>
       <c r="F936" t="str">
-        <v>Seatrec, a leader in thermal-powered profiling floats, has been selected as a winner of the DEVELOP Phase of the U.S. Department of Energy &amp;#39;s (DOE&amp;#39;s) Powering the Blue Economy&amp;#8482;: Power at Sea Prize, earning a $75,000 award. The company is integrating ASL Environmental Sciences&amp;#39; Acoustic Zooplankton Fish Profiler (AZFP-pico) onto the infiniTE&amp;#8482; float powered by ocean thermal energy with a goal to measure vertical profiles of zooplankton and mesopelagic biomass. Seatrec previously won the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356677</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 12, 2026) - Critical One Energy Inc. (CSE: CRTL) (OTCQB: MMTLF) (FSE: 4EF) ("Critical One" or the "Company") wishes to provide an update on its Kenora Property in northwestern Ontario (the "Property") following the termination by American Atomics Inc. ("American Atomics") (CSE: NUKE) of a mineral property option agreement. The Company retains a 100% interest in the Property and has delivered a written demand to American Atomics to return all geological...</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>Join Journey For Their "Final Frontier" At Gracianna Concert Series In Hawaii</v>
+        <v>2026 Total Solar Eclipse in Spain</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C937" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D937" t="str">
         <v>Energy</v>
       </c>
       <c r="E937" t="str">
-        <v>https://www.prnewswire.com/news-releases/join-journey-for-their-final-frontier-at-gracianna-concert-series-in-hawaii-302809017.html</v>
+        <v>https://www.nasa.gov/image-article/2026-total-solar-eclipse-in-spain/</v>
       </c>
       <c r="F937" t="str">
-        <v>Plus a chance to win a Grateful Merch Pack HEALDSBURG, Calif. and HONOLULU, June 24, 2026 /PRNewswire/ -- On the heels of two highly successful concerts by Josh Groban and Earth, Wind &amp; Fire, part of the 2026 Gracianna Concert Series, Gracianna Winery and Rick Bartalini Presents proudly...</v>
+        <v>A total solar eclipse is seen from San Millán de los Caballeros, Spain, Wednesday, Aug. 12, 2026. A total solar eclipse – the Moon passing between the Sun and Earth, completely blocking the face of the Sun – swept across parts of Greenland, Iceland, northern Russia, the Atlantic Ocean, Spain, and a small corner of [&amp;#8230;]</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>Jackson's Expands into Publix, Marking Major Milestone in National Retail Growth</v>
+        <v>Context Labs schließt mehrjährige Vereinbarung mit Trafigura und übernimmt Kinertic zur Förderung des CO2-informierten Rohstoffhandels</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C938" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D938" t="str">
-        <v>Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.prnewswire.com/news-releases/jacksons-expands-into-publix-marking-major-milestone-in-national-retail-growth-302808994.html</v>
+        <v>https://www.prnewswire.com/news-releases/context-labs-schlieWt-mehrjahrige-vereinbarung-mit-trafigura-und-ubernimmt-kinertic-zur-forderung-des-co2-informierten-rohstoffhandels-302850025.html</v>
       </c>
       <c r="F938" t="str">
-        <v>The feel good snack brand enters more than 1,400 stores across the Southeast with loyal, high-demand customer base MUSKEGO, Wis., June 24, 2026 /PRNewswire/ -- Jackson's, the Snack Super™ brand known for bold, craveable snacks exclusively cooked in avocado oil, is officially launching in...</v>
+        <v>Eine industrielle KI-Plattform wird Primäremissionsdaten mit operativen Einheiten und Handelsabteilungen für Öl, Gas und Metalle im gesamten globalen Portfolio von Trafigura verknüpfen AMSTERDAM, 12. August 2026 /PRNewswire/ -- Context Labs B.V.(„Context Labs"), das Unternehmen für...</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>ARCYN Defense Announces Investment Round to Accelerate Development of Next-Generation Hypersonic Kinetic Counter-UAS System</v>
+        <v>United Solar Welcomes U.S. Section 232 Measures on Polysilicon</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C939" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D939" t="str">
         <v>Energy</v>
       </c>
       <c r="E939" t="str">
-        <v>https://www.prnewswire.com/news-releases/arcyn-defense-announces-investment-round-to-accelerate-development-of-next-generation-hypersonic-kinetic-counter-uas-system-302808705.html</v>
+        <v>https://www.prnewswire.com/news-releases/united-solar-welcomes-us-section-232-measures-on-polysilicon-302850011.html</v>
       </c>
       <c r="F939" t="str">
-        <v>ALISO VIEJO, Calif., June 24, 2026 /PRNewswire/ -- ARCYN Defense Corp. today announced the opening of its second seed financing round following the successful initial seed round earlier this year. The company is developing a kinetic energy system designed to counter unmanned aerial...</v>
+        <v>The Proclamation, signed on August 6, 2026, establishes a minimum import price of US$21 per kilogram for polysilicon, together with price floors for ingots, wafers, solar cells, and solar modules, effective December 4, 2026. The minimum import price applies to polysilicon imports from all...</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>Aspire Biopharma's BUZZ BOMB(TM) Launches on Amazon, Introducing Next-Generation ...</v>
+        <v>BREAKING NEWS: ELEKTROS Sees a New American Growth Era Linking Critical ...</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C940" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D940" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E940" t="str">
-        <v>https://pr-inside.com/aspire-biopharma-s-buzz-bomb-tm-launches-on-amazon-introducing-next-generation-r5194197.htm</v>
+        <v>https://pr-inside.com/breaking-news-elektros-sees-a-new-american-growth-era-linking-critical-r5211674.htm</v>
       </c>
       <c r="F940" t="str">
-        <v>(PR-inside.com) The brand expands nationwide distribution on Amazon, delivering a waterless, rapid-dissolve 50 mg caffeine powder built for active, on-the-go lifestyles. ESTERO, FL / ACCESS Newswire / June 24, 2026 / Aspire Biopharma Holdings, Inc.'s (Nasdaq:ASBP) ("Aspire" or the "Company") wholly owned subsidiary Buzz Bomb Caffeine Company LC today announced the nationwide Amazon launch of its innovative BUZZ BOMB™ 50mg caffeine stick packs. This e-commerce expansion represents a significant milestone in BUZZ BOMB™'s mission to provide clean, accessible energy to athletes, professionals, fitness enthusiasts, and busy individuals. By launching on the U.S. Amazon store, the brand scales its retail footprint to meet the ..</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 12, 2026 / As Wall Street continues to reflect powerful enthusiasm for technology and innovation, ELEKTROS Inc. (Ticker:ELEK) believes the United States is helping lead another consequential economic transformation. Artificial intelligence, data centers, electric vehicles, advanced computing and energy infrastructure are converging in ways that are reshaping capital investment and creating new demands across the electricity and battery ecosystem. Management sees parallels in enthusiasm to earlier technology booms, while emphasizing that today's opportunity is built around a different set of industries and risks. The growth ..</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>Sigenergy Unveils SigenStor Neo and Complete Home Energy Ecosystem at Intersolar Europe 2026: Reimagining Sustainable Living Through AI</v>
+        <v>BREAKING NEWS: ELEKTROS Sees a New American Growth Era Linking Critical Minerals, Battery Storage, Data Centers and the Future of Electric Transportation</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C941" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D941" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E941" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316846/0/en/Sigenergy-Unveils-SigenStor-Neo-and-Complete-Home-Energy-Ecosystem-at-Intersolar-Europe-2026-Reimagining-Sustainable-Living-Through-AI.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-sees-a-new-american-growth-era-linking-critical-minerals</v>
       </c>
       <c r="F941" t="str">
-        <v>MUNICH, June 24, 2026 (GLOBE NEWSWIRE) -- Sigenergy, a pioneer in AI-driven energy innovation, has redefined residential power by globally launching its complete home energy ecosystem at Intersolar Europe 2026. Driven by its visionary "AI in All" strategy, Sigenergy introduces four major product innovations— SigenStor Neo, SigenFlux, Sigen EVAC G2, and SigenMate —creating a unified, highly efficient powerhouse that seamlessly generates, stores, optimizes, and protects home energy.</v>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK)</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>Devon Announces Expiration and Final Results of its Private Exchange Offers and Consent Solicitations</v>
+        <v>BREAKING NEWS: As American Markets Power Ahead, ELEKTROS Positions ...</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C942" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D942" t="str">
-        <v>Finance, Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E942" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316692/0/en/Devon-Announces-Expiration-and-Final-Results-of-its-Private-Exchange-Offers-and-Consent-Solicitations.html</v>
+        <v>https://pr-inside.com/breaking-news-as-american-markets-power-ahead-elektros-positions-r5211667.htm</v>
       </c>
       <c r="F942" t="str">
-        <v>HOUSTON, June 24, 2026 (GLOBE NEWSWIRE) -- Devon Energy Corporation (NYSE: DVN) (“Devon”) today announced the final results of its previously announced offers to Eligible Holders (as defined herein) to exchange (each, an “Exchange Offer” and collectively, the “Exchange Offers”) any and all outstanding notes issued by Coterra Energy Inc., a direct, wholly owned subsidiary of Devon (“Coterra”), as set forth in the table below (the “Existing Coterra Notes”) for (1) new notes issued by Devon (the “New Devon Notes”) and (2) cash.</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 12, 2026 / As U.S. equity markets continue their powerful advance, ELEKTROS Inc. (Ticker:ELEK) believes investors are witnessing an important period for American innovation and the global economy. The extraordinary growth surrounding artificial intelligence, advanced computing, data centers, electric transportation and next-generation energy infrastructure has created an environment that, in management's view, carries some of the excitement and transformative potential associated with the technology boom of an earlier era. From leading technology companies to the enormous buildout of data-center capacity, the modern economy is demanding ..</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Risen Energy Showcases Full-Scenario Innovations at Intersolar Europe 2026</v>
+        <v>BREAKING NEWS: As American Markets Power Ahead, ELEKTROS Positions Hard-Rock Lithium and EV Innovation Within the New Energy Economy</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C943" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D943" t="str">
-        <v>Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E943" t="str">
-        <v>https://www.prnewswire.com/news-releases/risen-energy-showcases-full-scenario-innovations-at-intersolar-europe-2026-302809162.html</v>
+        <v>https://www.newswire.com/news/breaking-news-as-american-markets-power-ahead-elektros-positions-hard-rock</v>
       </c>
       <c r="F943" t="str">
-        <v>MUNICH, Germany, June 24, 2026 /PRNewswire/ -- We are thrilled to report that Intersolar Europe officially opened its doors yesterday at the Messe München, and Risen Energy has been busy welcoming visitors to Booth A1.370. We brought our comprehensive product matrix for residential, C&amp;I,...</v>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK)</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>XCF Global Advances Toward Initial Renewable Diesel Production with ...</v>
+        <v>Senate Energy Chair Calls Out Utility CEOs Over Bailout Blackmail Threats; Local Governments, Insurers, Fire Survivors &amp;amp; Consumer Groups Rally Against Bailout, Says Consumer Watchdog</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C944" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D944" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E944" t="str">
-        <v>https://pr-inside.com/xcf-global-advances-toward-initial-renewable-diesel-production-with-r5194082.htm</v>
+        <v>https://www.prnewswire.com/news-releases/senate-energy-chair-calls-out-utility-ceos-over-bailout-blackmail-threats-local-governments-insurers-fire-survivors--consumer-groups-rally-against-bailout-says-consumer-watchdog-302849957.html</v>
       </c>
       <c r="F944" t="str">
-        <v>(PR-inside.com) Jet fuel and diesel prices up sharply in 2026, with jet fuel ~70% higher year-over-year and U.S. diesel prices rising ~50%+, reflecting global supply disruptions HOUSTON, TX / ACCESS Newswire / June 24, 2026 / XCF Global, Inc. ("XCF") (NASDAQ:SAFX), an emerging U.S.-based producer of renewable diesel and sustainable aviation fuel ("SAF"), today provided an update on the advancement of its New Rise Renewables Reno facility as it progresses toward initial production during a period of heightened volatility across global fuel markets. XCF expects the facility to initially produce renewable diesel during its startup and optimization phase, with the capability to transition ..</v>
+        <v>SACRAMENTO, Calif., Aug. 12, 2026 /PRNewswire/ -- A coalition of governmental entities, wildfire survivors, insurance companies, attorneys and consumer groups sent a joint letter to the legislature vowing to oppose any proposal that "would shift billions of dollars in costs away from...</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>First Atlantic Nickel &amp; Cobalt Produces High Grade Alloy Concentrate Up to 71.9% Nickel and 1.76% Cobalt from Its Pipestone XL Nickel-Cobalt Alloy Project, Using Its First-Ever ONSHORE MAX (Magnetic Alloy eXtraction) Recovery &amp; Concentration Process, Unveiled at the Fastmarkets Lithium Supply &amp; Battery Raw Materials Conference, Las Vegas, USA</v>
+        <v>BREAKING NEWS: As Markets Rally in a New Era of American Innovation, ...</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C945" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D945" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E945" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316684/0/en/First-Atlantic-Nickel-Cobalt-Produces-High-Grade-Alloy-Concentrate-Up-to-71-9-Nickel-and-1-76-Cobalt-from-Its-Pipestone-XL-Nickel-Cobalt-Alloy-Project-Using-Its-First-Ever-ONSHORE-.html</v>
+        <v>https://pr-inside.com/breaking-news-as-markets-rally-in-a-new-era-of-american-innovation-r5211662.htm</v>
       </c>
       <c r="F945" t="str">
-        <v>First Atlantic announces ONSHORE MAX test work upgraded RPM Zone rock samples into a 67.4% nickel concentrate, grading up to 71.9% nickel and 1.76% cobalt.</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 12, 2026 / As U.S. equity markets continue to demonstrate extraordinary strength, ELEKTROS Inc. (OTC PINK:ELEK) believes the current period represents a distinctive chapter for American innovation and the broader world economy. From artificial intelligence and data centers to electric transportation and advanced energy infrastructure, electricity demand and battery technology are becoming increasingly important parts of the modern economy. The market's powerful technology-led momentum has invited comparisons with the dot-com era. Today, companies such as NVIDIA and other leaders in computing, artificial intelligence and electrification are helping drive a new investment cycle ..</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>XCF Global Advances Toward Initial Renewable Diesel Production with Planned Transition to SAF Amid Global Fuel Market Volatility</v>
+        <v>Solar Landscape Named to 2026 Inc. 5000 Following 279% Revenue Growth Over Three Years</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C946" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D946" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E946" t="str">
-        <v>https://www.newswire.com/news/xcf-global-advances-toward-initial-renewable-diesel-production-with-planned</v>
+        <v>https://finance.yahoo.com/energy/articles/solar-landscape-named-2026-inc-173200445.html</v>
       </c>
       <c r="F946" t="str">
-        <v>Jet fuel and diesel prices up sharply in 2026, with jet fuel ~70% higher year-over-year and U.S. diesel prices rising ~50%+, reflecting global supply disruptions</v>
+        <v>NEW YORK, August 12, 2026--Solar Landscape, the nation’s leading distributed energy infrastructure company, today announced its first appearance on the Inc. 5000 list of America’s fastest-growing private companies, following 279% revenue growth over the past three years.</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>Comstock Metals LLC Announces Solar Panel Recycling Facility in Cambridge, Ohio</v>
+        <v>Emera Completes Sale of New Mexico Gas Company</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C947" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D947" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E947" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316671/0/en/Comstock-Metals-LLC-Announces-Solar-Panel-Recycling-Facility-in-Cambridge-Ohio.html</v>
+        <v>https://finance.yahoo.com/energy/articles/emera-completes-sale-mexico-gas-172000178.html</v>
       </c>
       <c r="F947" t="str">
-        <v>VIRGINIA CITY, Nev., June 24, 2026 (GLOBE NEWSWIRE) -- Comstock Inc. (NYSE American: LODE) (“Comstock” and the “Company”) is pleased to announce that Comstock Metals LLC, a wholly owned subsidiary of Comstock Inc. (NYSE: LODE), a leader in the responsible recycling of end-of-life solar panels with the only certified, North American, zero-landfill solution, announced today, in collaboration with JobsOhio and OhioSE, its selection of Cambridge, Ohio, as one of the national locations for its industrial-scale solar panel recycling and production facility and logistics hub. The Ohio operation is expected to create 20 full-time positions.</v>
+        <v>HALIFAX, Nova Scotia, August 12, 2026--Emera Inc. (TSX/NYSE: EMA) today announced the transaction to sell New Mexico Gas Company (NMGC), a regulated natural gas utility headquartered in Albuquerque, New Mexico, to Bernhard Capital Partners has closed. The sale of NMGC was originally announced on August 5, 2024.</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>Recent Release, "You Ain't Gonna Change Him, but You Can Change You," from Page Publishing Author Tiffanie Davis, Offers Transformative Guidance for Women.</v>
+        <v>Libra Expands Quebec Lithium Footprint with Flagship Cisco West and Obamska Projects</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C948" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D948" t="str">
         <v>Energy</v>
       </c>
       <c r="E948" t="str">
-        <v>https://www.pr.com/press-release/971482</v>
+        <v>https://www.newsfilecorp.com/release/309351/Libra-Expands-Quebec-Lithium-Footprint-with-Flagship-Cisco-West-and-Obamska-Projects</v>
       </c>
       <c r="F948" t="str">
-        <v>Tiffanie Davis has completed a new book addressing one of the most common struggles women face in relationships: the exhausting cycle of trying to change a man. "You Ain't Gonna Change Him, but You Can Change You" reframes this struggle by redirecting focus inward, helping readers understand that their energy is better spent on personal growth and self-discovery rather than on transforming someone else. The book [PR.com]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 12, 2026) - Libra Energy Materials Inc. (CSE: LIBR) (OTCQB: LIBRF) (FSE: W0R0) ("Libra" or the "Company") is pleased to announce that it has entered into an option agreement (the "Option Agreement") dated August 11, 2026 to acquire a 100% interest in the Cisco West and Obamska lithium projects (collectively, the "Projects") located in the Eeyou Istchee James Bay region of Québec.Highlights Libra has entered into an option agreement to acquire a 100%...</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>Sieyuan Electric Launches esGrid 3.0 BESS: More Energy, Greater Stability, Higher Value</v>
+        <v>Defendify Brings 24/7 Cybersecurity Protection to Water Utilities as a Founding Provider of the New Water Watch Center</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C949" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D949" t="str">
         <v>Energy</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.prnewswire.com/news-releases/sieyuan-electric-launches-esgrid-3-0-bess-more-energy-greater-stability-higher-value-302809122.html</v>
+        <v>https://www.prweb.com/releases/defendify-brings-247-cybersecurity-protection-to-water-utilities-as-a-founding-provider-of-the-new-water-watch-center-302849334.html</v>
       </c>
       <c r="F949" t="str">
-        <v>MUNICH, June 24, 2026 /PRNewswire/ -- Sieyuan Electric today unveiled esGrid 3.0, its next-generation grid-forming battery energy storage system (BESS), at Intersolar Europe 2026. Designed for utility-scale applications, esGrid 3.0 addresses three critical challenges facing modern power...</v>
+        <v>As the National Rural Water Association and DEF CON Franklin launch a new initiative to counter nation-state cyberattacks, Defendify will deliver the 24/7 monitoring and managed detection and response small water utility teams need. PORTLAND, Maine, Aug. 12, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>Sigenergy Advances "AI in All" Strategy and Honors Global Partners at Intersolar 2026</v>
+        <v>NextNRG to Host Second Quarter 2026 Financial Results Conference Call on August 13, 2026 at 4:30 p.m. ET</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C950" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D950" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E950" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316634/0/en/Sigenergy-Advances-AI-in-All-Strategy-and-Honors-Global-Partners-at-Intersolar-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343935/0/en/nextnrg-to-host-second-quarter-2026-financial-results-conference-call-on-august-13-2026-at-4-30-p-m-et.html</v>
       </c>
       <c r="F950" t="str">
-        <v>MUNICH, June 24, 2026 (GLOBE NEWSWIRE) -- Sigenergy (06656.HK), a leading innovator in smart solar energy and energy storage solutions, successfully hosted its New Product &amp;amp; Partner Ecosystem Launch Event during Intersolar Europe 2026. The exclusive gathering welcomed over 500 distributors, installers, and industry pioneers from across the globe, celebrating a new milestone in Sigenergy’s rapid global expansion and highlighting its foundational "AI in All" strategy. Under the theme "Innovating with AI, Growing with Partners", the company unveiled a full range of next-generation energy storage and solar products, and an upgraded global partner ecosystem.</v>
-[...2 lines deleted...]
-    <row r="951">
+        <v>MIAMI, FL, Aug. 12, 2026 (GLOBE NEWSWIRE) -- NextNRG, Inc. (NASDAQ: NXXT), a pioneer in AI-driven energy innovation transforming how energy is produced, managed, and delivered, today announced it will host a conference call on Thursday, August 13, 2026, at 4:30 p.m. Eastern Time to discuss its second quarter 2026 financial results and provide a corporate update.</v>
+      </c>
+    </row>
+    <row r="951" xml:space="preserve">
       <c r="A951" t="str">
-        <v>Trina Storage Unveils Next-Generation Elementa + Electra Integrated DC+AC Solution at Intersolar Europe 2026</v>
+        <v>SunScout Holding Limited Becomes First New Zealand-Headquartered Company to Dual List on NYSE American and NYSE Texas</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C951" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D951" t="str">
-        <v>Energy</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E951" t="str">
-        <v>https://www.prnewswire.com/news-releases/trina-storage-unveils-next-generation-elementa--electra-integrated-dcac-solution-at-intersolar-europe-2026-302809015.html</v>
-[...2 lines deleted...]
-        <v>New 13.8MVA/25MWh integrated solution brings together advanced DC and AC technologies to simplify deployment and enhance performance for utility-scale storage projects MUNICH, June 24, 2026 /PRNewswire/ -- Trina Storage, a global energy storage solutions provider, today unveiled its...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109080/</v>
+      </c>
+      <c r="F951" t="str" xml:space="preserve">
+        <v xml:space="preserve">NEW YORK, Aug 13, 2026 - (ACN Newswire) - SunScout Holding Limited (the “Company” or “SunScout”) (NYSE American: SNSC), a clean-technology company, commenced trading today. The Company’s Class A ordinary shares began trading concurrently on NYSE American and NYSE Texas on August 12, 2026, making SunScout the first New Zealand-headquartered company to complete a concurrent dual listing on the two exchanges.
+NYSE Texas was established by Intercontinental Exchange (ICE) in March 2025 and is headquartered in Dallas. Companies listed in Texas have a combined market capitalization of more than $3.9 trillion, making it one of the most dynamic capital markets in the United States. The dual listing is expected to significantly enhance SunScout’s visibility in the U.S. market, particularly in Texas, where the Company is pursuing a strategic expansion, while broadening its reach to investors.
+According to the Company’s prospectus, SunScout is a clean-technology company engaged in the design, development, and commercialization of autonomous, solar-powered robotic mowers and related solar energy solutions. The Company has developed proprietary Deployable Solar Array (“DSA”) technology, enabling its robotic mowers to operate entirely on solar power for true off-grid operation without grid connection. Equipped with autonomous navigation and AI-powered obstacle avoidance, the robotic mowers are designed to perform mowing operations autonomously with zero emissions.
+The Company offers its autonomous solar-powered robotic mower product line, including the SunScout Eco, Pro, and ProMax models. SunScout has established distribution partnerships with WWS in Europe and MowBot in Australia and New Zealand, and is engaged in discussions regarding potential distribution with Walmart. It also provides solar power development solutions, developing and installing solar power systems for commercial, industrial, and institutional customers and providing engineering, procurement, and construction services. Additionally, through its Brunton Engineering brand, the Company provides engineering products and services backed by nearly 30 years of experience in precision fabrication and mechanical engineering and is a certified supplier to the New Zealand Defence Force.
+SunScout is also advancing the establishment of an assembly facility in Austin, Texas, which is expected to support the Company’s U.S. production capabilities and long-term expansion in the North American market. The facility reflects SunScout’s strategy to establish a domestic manufacturing presence at a time when the U.S. is placing greater emphasis on domestic robotics and technology supply chains. This trend has gained additional momentum following recent actions by the U.S. Federal Communications Commission (FCC) restricting the authorization of certain foreign-produced robotics products, underscoring the growing importance of U.S.-based manufacturing and supply-chain resilience.
+SunScout has delivered rapid growth while accelerating its transition toward a more product-driven business model. For the fiscal year ended June 30, 2025, the Company generated approximately $4.8 million in revenue, representing year-over-year growth of approximately 93.6%. While its solar power development solutions and engineering products and services accounted for the majority of revenue, the SunScout Products business recorded strong growth. Revenue increased from 18.5% of total revenue in FY2024 to 28.0% in FY2025, reflecting steady progress toward a higher-value, product-driven business model. The Company expects its SunScout Products business to maintain sustainable long-term growth as it expands into international markets.
+Upon completion of the offering, the Company expects to receive gross proceeds of approximately $15.5 million, before deducting underwriting discounts and commissions and other offering expenses. The Company has approximately 23.1 million Class A ordinary shares outstanding, representing an implied market capitalization of approximately $115.5 million based on the offering price. The proceeds from the offering are expected to be used primarily to support the construction of the Company’s manufacturing facility in Austin, Texas; marketing and promotional activities; product research and development; inventory purchases; repayment of one loan; payments related to the acquisition of Brightway Energy LLC; and general corporate working capital.
+For more information, please contact:
+SunScout Holding Limited
+Investor Relations Department
+Email: investors@snsc.ai 
+Ascent Investor Relations LLC
+Tina Xiao
+Phone: +1-646-932-7242
+Email: investors@ascent-ir.com 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>Sungrow Launches SG125CX-P3 to Redefine Safety and Performance in C&amp;amp;I Solar</v>
+        <v>Kaplan Fox Notifies First Solar, Inc. (FSLR) Investors of an Upcoming Lead Plaintiff Deadline on August 24, 2026</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C952" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D952" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E952" t="str">
-        <v>https://www.prnewswire.com/news-releases/sungrow-launches-sg125cx-p3-to-redefine-safety-and-performance-in-ci-solar-302809047.html</v>
+        <v>https://www.newsfilecorp.com/release/309023/Kaplan-Fox-Notifies-First-Solar-Inc.-FSLR-Investors-of-an-Upcoming-Lead-Plaintiff-Deadline-on-August-24-2026</v>
       </c>
       <c r="F952" t="str">
-        <v>MUNICH, June 24, 2026 /PRNewswire/ -- Sungrow, the globally leading PV inverter and energy storage system (ESS) provider, today unveiled the SG125CX-P3 at Intersolar Europe 2026 — an all-new 125kW commercial and industrial (C&amp;I) string inverter featuring a comprehensive active protection...</v>
+        <v>New York, New York--(Newsfile Corp. - August 12, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ: FSLR) on behalf of investors that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in First Solar and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>Tongwei Solar Receives TÜV Rheinland Global Strategic Partner Award, Advancing Global PV Value through TNC Cell Technologies</v>
+        <v>Prysmian Boosts Fiber and Optical Cable Capacity with $1B+ Investment ...</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C953" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D953" t="str">
         <v>Energy</v>
       </c>
       <c r="E953" t="str">
-        <v>https://www.prnewswire.com/news-releases/tongwei-solar-receives-tuv-rheinland-global-strategic-partner-award-advancing-global-pv-value-through-tnc-cell-technologies-302809042.html</v>
+        <v>https://pr-inside.com/prysmian-boosts-fiber-and-optical-cable-capacity-with-1b-investment-r5211580.htm</v>
       </c>
       <c r="F953" t="str">
-        <v>MUNICH, June 24, 2026 /PRNewswire/ -- During Intersolar Europe 2026, Tongwei Solar received the Global Strategic Partner Award from TÜV Rheinland and showcased its TNC 1.0, TNC 2.0 and TNC 3.0 high-efficiency solar cell portfolio. The recognition reflects international acknowledgment of...</v>
+        <v>(PR-inside.com) HIGHLAND HEIGHTS, KY / ACCESS Newswire / August 12, 2026 /Prysmian, the leading provider of solutions for energy and digital connections, announces more than $1 billion investment into three U.S. sites in North Carolina, South Carolina, and Tennessee. This investment is part of Prysmian's global commitment to more than double domestic optical cable and fiber capacity - including the glass preforming stage - and create 600 manufacturing jobs in the United States. Last month, Prysmian signed a €5.5 ($6.29) billion long-term agreement with Molex, a Koch Inc. company, to supply optical cables for data centers. More than $1 billion of this North ..</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>Envision Showcases Integrated Energy Systems at Intersolar Europe 2026 to Deliver Dispatchable Clean Energy for AI, Industry and Grids</v>
+        <v>PJi Launches Nationwide ISO-Compliant Calibration Lab for Aviation &amp; Industrial Customers</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C954" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D954" t="str">
-        <v>AI, Energy</v>
+        <v>Healthcare, Energy, Automotive, Education</v>
       </c>
       <c r="E954" t="str">
-        <v>https://www.prnewswire.com/news-releases/envision-showcases-integrated-energy-systems-at-intersolar-europe-2026-to-deliver-dispatchable-clean-energy-for-ai-industry-and-grids-302809022.html</v>
+        <v>https://www.newsfilecorp.com/release/309182/PJi-Launches-Nationwide-ISOCompliant-Calibration-Lab-for-Aviation-Industrial-Customers</v>
       </c>
       <c r="F954" t="str">
-        <v>MUNICH, June 24, 2026 /PRNewswire/ -- Envision today presented its integrated power system capabilities at Intersolar Europe 2026, demonstrating how it connects, stores and orchestrates energy across an end-to-end architecture. Making their European debut, the portfolio includes...</v>
+        <v>New Bern, North Carolina--(Newsfile Corp. - August 12, 2026) - Pilot John International® (PJi®) is proud to announce the grand opening of its new calibration lab for nationwide customers. The laboratory will be located in New Bern, NC, and holds full ISO/IEC 17025 accreditation. It will serve every industry that depends on precise measurement - aviation, manufacturing, automotive, marine, energy, medical, education, and government - with nationwide mail-in service and local drop-off in eastern...</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>GAC INPOW Debuts at Intersolar Europe 2026 with World's First Mass-Produced 587Ah Semi-Solid-State Energy Storage Cell</v>
+        <v>Kaplan Fox Alerts Investors of a Securities Class Action Against Bloom Energy Corporation (BE) - Deadline is September 28, 2026</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C955" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D955" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E955" t="str">
-        <v>https://www.prnewswire.com/news-releases/gac-inpow-debuts-at-intersolar-europe-2026-with-worlds-first-mass-produced-587ah-semi-solid-state-energy-storage-cell-302808035.html</v>
+        <v>https://www.newsfilecorp.com/release/309017/Kaplan-Fox-Alerts-Investors-of-a-Securities-Class-Action-Against-Bloom-Energy-Corporation-BE-Deadline-is-September-28-2026</v>
       </c>
       <c r="F955" t="str">
-        <v>MUNICH, June 24, 2026 /PRNewswire/ -- INPOW Battery, the energy storage subsidiary wholly owned by GAC Group, made its European debut today at Intersolar Europe 2026, unveiling the world's first mass-produced 587Ah semi-solid-state energy storage cell and a 6.25MWh liquid-cooled...</v>
+        <v>New York, New York--(Newsfile Corp. - August 12, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>GAC INPOW präsentiert auf der Intersolar Europe 2026 die weltweit erste in Serie gefertigte 587-Ah-Semi-Solid-State-Energiespeicherzelle</v>
+        <v>Western Star Resources Commences Maiden Field Program at Eagle Point to Advance Past-Producing U.S. Tungsten Project Toward Drilling</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C956" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D956" t="str">
-        <v>Energy</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E956" t="str">
-        <v>https://www.prnewswire.com/news-releases/gac-inpow-prasentiert-auf-der-intersolar-europe-2026-die-weltweit-erste-in-serie-gefertigte-587-ah-semi-solid-state-energiespeicherzelle-302808754.html</v>
+        <v>https://www.newmediawire.com/news/western-star-resources-commences-maiden-field-program-at-eagle-point-to-advance-past-producing-u-s-tungsten-project-toward-drilling-7088455</v>
       </c>
       <c r="F956" t="str">
-        <v>MÜNCHEN, 24. Juni 2026 /PRNewswire/ -- INPOW Battery, die vollständig im Besitz der GAC Group stehende Energiespeicher-Tochtergesellschaft, feierte heute auf der Intersolar Europe 2026 ihr Europa-Debüt und stellte dort die weltweit erste in Serie gefertigte...</v>
+        <v>Detailed Mapping, Channel Sampling and Drill-Collar Ground Truthing to Target Expansion of Historically Documented Tungsten Mineralization at Eagle Point, New Mexico VANCOUVER, BC - August 12, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the “Company” or “Western Star”) is pleased to announce that it is commencing its maiden field exploration and drill-planning program at the Company’s Eagle Point Tungsten Project (“Eagle Point” or the “Property”), located in Hidalgo County, New Mexico, USA. The program represents the next stage in Western Star’s systematic advancement of Eagle Point following the Company’s acquisition of the past-producing tungsten property and is designed to validate and refine the geological model, evaluate the continuity and p</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>Sigenergy Showcases Full-Scenario Energy Innovations at Intersolar Europe 2026, Accelerating "AI in All" Strategy</v>
+        <v>Jackie Chambers Named President of New Energy Equity; Bill Francis Assumes Role of Vice President of Development</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C957" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D957" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316610/0/en/Sigenergy-Showcases-Full-Scenario-Energy-Innovations-at-Intersolar-Europe-2026-Accelerating-AI-in-All-Strategy.html</v>
+        <v>https://www.prnewswire.com/news-releases/jackie-chambers-named-president-of-new-energy-equity-bill-francis-assumes-role-of-vice-president-of-development-302849087.html</v>
       </c>
       <c r="F957" t="str">
-        <v>MUNICH, June 24, 2026 (GLOBE NEWSWIRE) -- At Intersolar Europe 2026, Sigenergy (06656.HK) unveiled its comprehensive, full-scenario smart solar-storage products and solutions tailored for residential, commercial &amp;amp; industrial (C&amp;amp;I), and utility-scale applications. This showcase centrally highlighted the company's system-level innovation capabilities driven by the deep integration of AI and renewable energy technologies. By accelerating its foundational "AI in All" strategy, Sigenergy aims to deliver smarter energy management, highly efficient system synergy, and an elevated user experience across all deployment landscapes, establishing a new global benchmark for smart clean energy independence.</v>
+        <v>Industry veterans take on new roles to help power the company's next phase of growth. ANNAPOLIS, Md., Aug. 12, 2026 /PRNewswire/ -- New Energy Equity, a wholly owned subsidiary of ALLETE, today announced the promotion of Jackie Chambers to President and the transition of Bill Francis to...</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>Western Star Resources Provides Corporate Update and Announces Official Stocktwits Account</v>
+        <v>Karbon-X and Core Energy Sign Letter of Intent to Explore Commercial ...</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C958" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D958" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E958" t="str">
-        <v>https://www.newmediawire.com/news/western-star-resources-provides-corporate-update-and-announces-official-stocktwits-account-7087312</v>
+        <v>https://pr-inside.com/karbon-x-and-core-energy-sign-letter-of-intent-to-explore-commercial-r5211538.htm</v>
       </c>
       <c r="F958" t="str">
-        <v xml:space="preserve">Company Highlights Recent Progress Across Its U.S.-focused Tungsten Platform and Introduces Stocktwits as a Supplemental Channel for Public Company Updates VANCOUVER, BC - June 24, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the "Company" or "Western Star") is pleased to provide shareholders with a corporate update following a period of significant activity across the Company's critical minerals platform. Western Star would like to thank its shareholders for their continued support. The Company has issued a number of recent updates, and management believes this is an appropriate time to help shareholders and interested investors better understand how these developments tie together, what has been accomplished, and where the Company is focused as </v>
+        <v>(PR-inside.com) Collaboration provides Karbon-X with an opportunity to apply its project development and carbon market capabilities to commercial transportation infrastructure in the Southern Cone. CALGARY, AB / ACCESS Newswire / August 12, 2026 /Karbon-X Corp. (OTCQB:KARX) ("Karbon-X" or the "Company"), a vertically integrated climate solutions company, today announced that it has signed a non-binding Letter of Intent ("LOI") with Core Energy ("Core Energy"), to explore a potential commercial electric vehicle ("EV") fast-charging infrastructure project in South America. The proposed collaboration is intended to bring together Core Energy's local project development capabilities and Karbon-X's experience evaluating and developing climate projects and carbon market opportunities. ..</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>BIWATT Expands Sodium-Ion Energy Storage Portfolio with UL-Certified NFPP-Based R5 and I3 Batteries</v>
+        <v>Potential Oil &amp; Gas Drilling Contractors Assess Drill Sites With Enercam Management on Block VIII, Cambodia</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C959" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D959" t="str">
         <v>Energy</v>
       </c>
       <c r="E959" t="str">
-        <v>https://www.prnewswire.com/news-releases/biwatt-expands-sodium-ion-energy-storage-portfolio-with-ul-certified-nfpp-based-r5-and-i3-batteries-302808538.html</v>
+        <v>https://www.newmediawire.com/news/potential-oil-gas-drilling-contractors-assess-drill-sites-with-enercam-management-on-block-viii-cambodia-7088454</v>
       </c>
       <c r="F959" t="str">
-        <v>MUNICH, June 24, 2026 /PRNewswire/ -- BIWATT today unveiled its new PowerNest R5 residential storage battery and PowerLake I3 commercial and industrial storage battery at Intersolar Europe 2026, expanding its sodium-ion energy storage portfolio for residential and commercial applications....</v>
+        <v>GRANDE PRAIRIE, AB - August 12, 2026 ( NEWMEDIAWIRE ) - ANGKOR RESOURCES CORP. (TSXV: ANK) (“ANGKOR” OR “THE COMPANY”) announces that senior representatives of its Cambodian energy subsidiary, EnerCam Resources Co., Ltd. (“EnerCam”), met with potential drilling contractors to assess drill sites in anticipation of mobilizing and demobilizing drilling equipment for drilling exploratory wells on Block VIII. EnerCam’s team provided technical presentations to several potential drilling companies for the planned exploratory wells to be drilled in Block VIII as Cambodia’s first onshore oil and gas wells. Teams then travelled to the field to examine the roads and infrastructure providing access to each of the four sub-basins that are drill targets. Bridges are an important part of the assessment t</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>LONGi Tops Wood Mackenzie's Global Solar PV Module Manufacturer Ranking, Earns "Grade A" Highest Rating</v>
+        <v>PVFARM Commercially Launches Energy Storage Design Platform RE STACK</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C960" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D960" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E960" t="str">
-        <v>https://www.prnewswire.com/news-releases/longi-tops-wood-mackenzies-global-solar-pv-module-manufacturer-ranking-earns-grade-a-highest-rating-302808875.html</v>
+        <v>https://www.prnewswire.com/news-releases/pvfarm-commercially-launches-energy-storage-design-platform-re-stack-302849141.html</v>
       </c>
       <c r="F960" t="str">
-        <v>XI'AN, China, June 24, 2026 /PRNewswire/ -- On June 2, Wood Mackenzie, one of the world's most authoritative energy consultancies, officially released its 2026 Global Solar PV Module Manufacturer Ranking (based on 2025 operational data) and Supplier Qualification Program results. Driven...</v>
+        <v>Integration into the PVFARM workflow streamlines renewable energy project design while unlocking new energy storage market opportunities NEWPORT BEACH, Calif., Aug. 12, 2026 /PRNewswire/ -- Today, PVFARM launched the commercial version of its platform for utility-scale battery energy...</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>Voltage Energy Highlights Pre-Assembled Wiring Solutions at Intersolar Europe 2026</v>
+        <v>South Africa-China Electricity and Energy Investment Conference Opens at POWERCHINA Headquarters to Advance Long-Term Energy Partnerships</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C961" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D961" t="str">
         <v>Energy</v>
       </c>
       <c r="E961" t="str">
-        <v>https://www.prnewswire.com/news-releases/voltage-energy-highlights-pre-assembled-wiring-solutions-at-intersolar-europe-2026-302808648.html</v>
+        <v>https://www.prnewswire.com/news-releases/south-africa-china-electricity-and-energy-investment-conference-opens-at-powerchina-headquarters-to-advance-long-term-energy-partnerships-302849717.html</v>
       </c>
       <c r="F961" t="str">
-        <v>Featuring LYNX PLUS and IBEX PLUS, the solutions demonstrate a system-level EBOS solution for faster, simpler, and more efficient utility-scale solar deployment CHAPEL HILL, N.C., June 24, 2026 /PRNewswire/ -- From June 23 to 25, Voltage Energy Group ("Voltage Energy"), a leading global...</v>
+        <v>BEIJING, Aug. 12, 2026 /PRNewswire/ -- POWERCHINA highlighted its long-standing role in South Africa's energy and infrastructure development as the two-day South Africa-China Electricity and Energy Investment Conference opened at its Beijing headquarters on Aug. 3. Organized by South...</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>LONGi Awarded "2026 Climate Lighthouse" Outstanding Case of 2026 Shanghai Climate Week: Zero-Carbon Technology Leads Green Transition</v>
+        <v>Flux Power to Host Fourth Quarter and Fiscal Year 2026 Financial Results Conference Call on August 20, 2026</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C962" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D962" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E962" t="str">
-        <v>https://www.prnewswire.com/news-releases/longi-awarded-2026-climate-lighthouse-outstanding-case-of-2026-shanghai-climate-week-zero-carbon-technology-leads-green-transition-302808855.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343652/24114/en/flux-power-to-host-fourth-quarter-and-fiscal-year-2026-financial-results-conference-call-on-august-20-2026.html</v>
       </c>
       <c r="F962" t="str">
-        <v>SHANGHAI, June 24, 2026 /PRNewswire/ -- The "2026 Climate Lighthouse" Conference, themed "Chain the Future, Co-create a New Climate Lighthouse Paradigm", was held during the Shanghai Climate Week. LONGi Green Energy Technology Co., Ltd. was recognized as an Outstanding Case of the "2026...</v>
+        <v>VISTA, Calif., Aug. 12, 2026 (GLOBE NEWSWIRE) -- Flux Power Holdings, Inc. (NASDAQ: FLUX), a leading developer of advanced lithium-ion energy storage solutions and fleet intelligence technology, will report its fiscal fourth quarter and full year 2026 results on Thursday, August 20, 2026, after market close. Krishna Vanka, Chief Executive Officer, and Kevin Royal, Chief Financial Officer, will host a conference call at 4:30 p.m. ET to discuss the Company’s financial results, followed by a question-and-answer session.</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>Huayou Recycling Unveils "Dual-Process &amp;amp; Dual-Chemistry" Matrix in Frankfurt to Foster Europe's Battery Circular Ecosystem</v>
+        <v>International Battery Metals Appoints Scott Colangelo to Board of Directors ...</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C963" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D963" t="str">
-        <v>Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E963" t="str">
-        <v>https://www.prnewswire.com/news-releases/huayou-recycling-unveils-dual-process--dual-chemistry-matrix-in-frankfurt-to-foster-europes-battery-circular-ecosystem-302807655.html</v>
+        <v>https://pr-inside.com/international-battery-metals-appoints-scott-colangelo-to-board-of-directors-r5211524.htm</v>
       </c>
       <c r="F963" t="str">
-        <v>FRANKFURT, Germany, June 24, 2026 /PRNewswire/ -- As the European automotive value chain navigates the stringent compliance timelines enforced by the EU Battery Regulation, the industry is seeking an optimal equilibrium between aggressive decarbonization mandates and long-term commercial...</v>
+        <v>(PR-inside.com) VANCOUVER, BC, AND HOUSTON, TX / ACCESS Newswire / August 12, 2026 /International Battery Metals Ltd. ("IBAT" or the "Company") (TSXV:IBAT)(OTCQB:IBATF), an advanced technology provider of modular direct lithium extraction (DLE) systems, today announced the appointment of Scott Colangelo to its Board of Directors, effective August 11, 2026. Colangelo is the Chairman, Managing Partner and Co-Founder of Prime Capital Investment Advisors ("PCIA"), a nationally recognized registered investment advisory firm, where he has served since 2017. He also serves as Managing Director of Qualified Plan Advisors, a role he has held since 1999. Prior to co-founding PCIA, Colangelo served as Vice President ..</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>Sungrow Releases S+ Energy Storage Multi-Scenario White Paper</v>
+        <v>International Battery Metals Appoints Scott Colangelo to Board of Directors</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C964" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D964" t="str">
         <v>Energy</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.prnewswire.com/news-releases/sungrow-releases-s-energy-storage-multi-scenario-white-paper-302808812.html</v>
+        <v>https://www.newswire.com/news/international-battery-metals-appoints-scott-colangelo-to-board-of-directors</v>
       </c>
       <c r="F964" t="str">
-        <v>MUNICH, June 24, 2026 /PRNewswire/ -- Sungrow, the globally leading PV inverter and energy storage system provider, released its S+ Energy Storage Multi-Scenario White Paper at Intersolar Europe 2026. The white paper introduces a new framework to address the industry's most pressing...</v>
+        <v/>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>WINS Acquires Control of 5 Newbuilt DP Crew Transfer Vessels Through Acquisition of Controlling Stake in Fast Offshore Supply Pte Ltd</v>
+        <v>LPL Solar Promotes Ashley Little to President</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C965" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D965" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E965" t="str">
-        <v>https://www.newmediawire.com/news/wins-acquires-control-of-5-newbuilt-dp-crew-transfer-vessels-through-acquisition-of-controlling-stake-in-fast-offshore-supply-pte-ltd-7087309</v>
+        <v>https://www.prnewswire.com/news-releases/lpl-solar-promotes-ashley-little-to-president-302848994.html</v>
       </c>
       <c r="F965" t="str">
-        <v>JAKARTA, INDONESIA - June 24, 2026 ( NEWMEDIAWIRE ) - WINS acquires control through taking full ownership of Fast Offshore Supply Pte Ltd, expanding into the building and operation of Fast Aluminium Crew Transfer Vessels (CTV) with 5 units of new CTVs to be delivered in 2027 and a shipbuilding contract of 5 additional units for 2028 delivery. PT Wintermar Offshore Marine Tbk (WINS) has acquired the remaining 52.5% shareholding of associated company Fast Offshore Supply Pte Ltd ("FOS") in Singapore, and 49% of PT Fast Offshore Indonesia ("FOI"), in which WINS previously had a 51% stake, thereby gaining full control of FOS and its subsidiary FOI. FOS has a significant presence in Brunei, having supplied offshore vessels there for 10 years. In 2025, FOS won an international tender to supply 5</v>
+        <v>Mike Little Continues as Founder and CEO as Ashley Little Takes on Expanded Role FORT LAUDERDALE, Fla., Aug. 12, 2026 /PRNewswire/ -- LPL Solar LLC has promoted Ashley Little to President. In her newly expanded role, Ashley will oversee strategic operations and project execution...</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Haier Energy debuta en Intersolar Europe 2026 con soluciones energéticas para el sector residencial y C&amp;amp;I</v>
+        <v>NVIRIQ Launches Next-Generation HVAC Line "Rubicon," Featuring a Patented Thermal Collector Built to Cut Energy Costs Up to 40% Plus Built-In Analytics</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C966" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D966" t="str">
-        <v>Energy</v>
+        <v>SaaS, Energy, Retail</v>
       </c>
       <c r="E966" t="str">
-        <v>https://www.prnewswire.com/news-releases/haier-energy-debuta-en-intersolar-europe-2026-con-soluciones-energeticas-para-el-sector-residencial-y-ci-302808739.html</v>
+        <v>https://www.newmediawire.com/news/nviriq-launches-next-generation-hvac-line-rubicon-featuring-a-patented-thermal-collector-built-to-cut-energy-costs-up-to-40-plus-built-in-analytics-7088449</v>
       </c>
       <c r="F966" t="str">
-        <v>-Haier Energy debuta en Intersolar Europe 2026 con soluciones energéticas integradas para el sector residencial y comercial e industrial Su nueva cartera combina generación solar, almacenamiento, gestión energética y optimización mediante inteligencia artificial para impulsar la...</v>
+        <v>Scottsdale-based Startup Unveils the Rubicon 6-Ton and 10-Ton RTU Systems: Hyper-efficient, Thermal-boosted Rooftop Units, Assembled in the USA. They Think for Themselves and pay for Themselves. Boring HVAC, Meet your Replacement. SCOTTSDALE, AZ - August 12, 2026 ( NEWMEDIAWIRE ) - NVIRIQ Inc , built to disrupt next-generation HVAC, today announced the official launch of the Rubicon commercial HVAC platform. It's a line of hyper-efficient rooftop units (RTUs) built to replace tired, dumb commercial air conditioning systems with something that actually earns its spot on your roof. Assembled in the USA and now available in 6-Ton and 10-Ton configurations, Rubicon drops in as a direct replacement for standard commercial RTUs. No redesign, no drama, no excuses. At the heart of the Rubicon plat</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>Haier Energy Makes Intersolar Europe 2026 Debut with Integrated Residential and C&amp;amp;I Energy Solutions</v>
+        <v>Polar Power Reports $7.9 Million in Pacific Islands Revenue as Repeat Orders Drive Expansion Across Off-Grid and Bad-Grid Power Markets</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C967" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D967" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E967" t="str">
-        <v>https://www.prnewswire.com/news-releases/haier-energy-makes-intersolar-europe-2026-debut-with-integrated-residential-and-ci-energy-solutions-302808565.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343537/0/en/polar-power-reports-7-9-million-in-pacific-islands-revenue-as-repeat-orders-drive-expansion-across-off-grid-and-bad-grid-power-markets.html</v>
       </c>
       <c r="F967" t="str">
-        <v>New portfolio combines solar generation, storage, energy management and AI-driven optimisation to support Europe's energy transition MUNICH, June 24, 2026 /PRNewswire/ -- At Intersolar Europe 2026, one of the world's leading exhibitions for the solar and energy storage industry, Haier...</v>
+        <v>Proven telecom deployments across five markets are generating reorders and pulling Polar into adjacent applications the Company believes are larger than telecom</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>Pomerantz Law Firm Announces the Filing of a Class Action Against First ...</v>
+        <v>DC Fast Charging Market: How Battery Storage Could Unlock New Charging Locations</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C968" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D968" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E968" t="str">
-        <v>https://pr-inside.com/pomerantz-law-firm-announces-the-filing-of-a-class-action-against-first-r5194058.htm</v>
+        <v>https://express-press-release.net/news/2026/08/12/1766846</v>
       </c>
       <c r="F968" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 23, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
+        <v>Range anxiety used to be the number one reason people hesitated to buy an EV — and the DC Fast Charging Market is the biggest [read full press release...]</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>Clarins Quietly Takes Over Cannes with Cryo Lip Oil</v>
+        <v>Southern Energy Renewables Positions for Global Energy Competition ...</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C969" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D969" t="str">
         <v>Energy</v>
       </c>
       <c r="E969" t="str">
-        <v>https://www.prnewswire.com/news-releases/clarins-quietly-takes-over-cannes-with-cryo-lip-oil-302808490.html</v>
+        <v>https://pr-inside.com/southern-energy-renewables-positions-for-global-energy-competition-r5211434.htm</v>
       </c>
       <c r="F969" t="str">
-        <v>CANNES, France, June 23, 2026 /PRNewswire/ -- French beauty brand Clarins is cooling things down with the season's must-have blue hue. The new Cryo-Plumping Lip Oil and Cryo-Plumping Lip Oil Balm have been spotted with stylish girl all over Cannes this week. The launch is being celebrated...</v>
+        <v>(PR-inside.com) Southern Energy Renewables underscores a path to competing with established fossil-fuel and Chinese chemical and fuel producers without relying on permanent tax incentives NEW ORLEANS, LA / ACCESS Newswire / August 12, 2026 / Southern Energy Renewables is developing a business model built around a straightforward proposition: renewable fuels and chemicals must compete on economics-not simply on environmental benefits or government incentives. The company's objective is to produce fuels and chemicals at fossil-fuel price parity, creating products capable of competing in the marketplace on cost while reducing dependence on conventional hydrocarbon feedstocks. Competing With China on Cost and Scale China has established a formidable ..</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>SAMDUO transforma el panorama energético con la batería solar más delgada del mundo</v>
+        <v>Greenheck DOAS HVAC Units Verified for Florida High-Wind Applications</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C970" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D970" t="str">
         <v>Energy</v>
       </c>
       <c r="E970" t="str">
-        <v>https://www.prnewswire.com/news-releases/samduo-transforma-el-panorama-energetico-con-la-bateria-solar-mas-delgada-del-mundo-302808485.html</v>
+        <v>https://pr-inside.com/greenheck-doas-hvac-units-verified-for-florida-high-wind-applications-r5211429.htm</v>
       </c>
       <c r="F970" t="str">
-        <v>- La solución definitiva para el hogar europeo: SAMDUO transforma el panorama energético con la batería solar más delgada del mundo ÁMSTERDAM, 24 de junio de 2026 /PRNewswire/ -- SAMDUO presentó su revolucionaria serie Nex en el evento de presentación de productos "The Slim Power...</v>
+        <v>(PR-inside.com) A current 2026 engineering analysis supports equipment selection under the 2023 Florida Building Code and ASCE 7-22. TAMPA, FL / ACCESS Newswire / August 12, 2026 / Applicable Greenheck Dedicated Outdoor Air Systems and rooftop HVAC units have been verified through engineering analysis for demanding Florida wind-load conditions, providing consulting engineers, mechanical contractors and building owners with additional technical support when selecting rooftop equipment. The rational analysis, completed in March 2026, verified that the evaluated Greenheck DOAS and rooftop unit configurations comply with applicable wind-load requirements of the 2023 Florida Building Code, 8th Edition, and ASCE 7-22 under the typical rooftop mounting ..</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>Moment Energy Completes Construction on the World's Largest EV Battery Repurposing Megafactory</v>
+        <v>T1 Energy Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C971" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D971" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E971" t="str">
-        <v>https://www.prnewswire.com/news-releases/moment-energy-completes-construction-on-the-worlds-largest-ev-battery-repurposing-megafactory-302808406.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343456/0/en/t1-energy-reports-second-quarter-2026-results.html</v>
       </c>
       <c r="F971" t="str">
-        <v>Megafactory 1 completed on schedule, expanding Moment's manufacturing footprint in North America and enabling it to address rapidly increasing demand for power across sectors VANCOUVER, BC, June 23, 2026 /PRNewswire/ - Moment Energy today officially opened Megafactory 1, the world's...</v>
+        <v>AUSTIN, Texas and NEW YORK, Aug. 12, 2026 (GLOBE NEWSWIRE) -- T1 Energy Inc. (NYSE: TE) (“T1,” “T1 Energy,” or the “Company”) today reported financial and operating results for the second quarter 2026. The Company will hold a conference call today at 8:00 am EDT.</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>Li Auto Inc. Launches the All-New Li L8, a Five-Seat Flagship SUV</v>
+        <v>Transformer Oil Market Growth: The Overlooked Beneficiary of Global Electrification</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C972" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D972" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316542/0/en/Li-Auto-Inc-Launches-the-All-New-Li-L8-a-Five-Seat-Flagship-SUV.html</v>
+        <v>https://express-press-release.net/news/2026/08/12/1766820</v>
       </c>
       <c r="F972" t="str">
-        <v>BEIJING, June 23, 2026 (GLOBE NEWSWIRE) -- Li Auto Inc. (“Li Auto” or the “Company”) (Nasdaq: LI; HKEX: 2015), a leader in China’s new energy vehicle market, today officially launched the all-new Li L8, with deliveries to commence within this week. The vehicle is available in Ultra and Livis trims, priced at RMB369,800 and RMB429,800, respectively. For more details on the all-new Li L8, please visit Li Auto’s official website.</v>
+        <v>The global transformer oil market is entering a decisive growth phase. Valued at roughly USD 2.9 billion in 2025, it is on track to reach about USD [read full press release...]</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>International Battery Metals Ltd. Announces RSU Grant</v>
+        <v>Hyster supplies battery electric ReachStacker to Inland Terminals Group in the Netherlands</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C973" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D973" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E973" t="str">
-        <v>https://www.newswire.com/news/international-battery-metals-ltd-announces-rsu-grant</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343434/0/en/hyster-supplies-battery-electric-reachstacker-to-inland-terminals-group-in-the-netherlands.html</v>
       </c>
       <c r="F973" t="str">
-        <v/>
+        <v>Electric container handler deployment at ITG Venray Wanssum supports real-world validation of battery electric technology Electric container handler deployment at ITG Venray Wanssum supports real-world validation of battery electric technology</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>PBF Energy to Release Second Quarter 2026 Earnings Results</v>
+        <v>New Book Reveals Why Managing Your Energy, Not Your Time, Is The Secret to High Performance</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C974" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D974" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS, Healthcare, Energy</v>
       </c>
       <c r="E974" t="str">
-        <v>https://www.prnewswire.com/news-releases/pbf-energy-to-release-second-quarter-2026-earnings-results-302805150.html</v>
+        <v>https://pressat.co.uk/releases/new-book-reveals-why-managing-your-energy-not-your-time-is-the-secret-to-high-performance-00bb960a6baef3ecea9acc01c9798c0e/</v>
       </c>
       <c r="F974" t="str">
-        <v>PARSIPPANY, N.J., June 23, 2026 /PRNewswire/ -- PBF Energy Inc. (NYSE:PBF) announced today that it will release its earnings results for the second quarter 2026 on Thursday, July 30, 2026. The company will host a conference call and webcast regarding results and other business matters on...</v>
+        <v>Wednesday 12 August, 2026 Employees have never had more productivity tools, yet burnout, stress and exhaustion continue to rise. According to author and performance enhancement expert Richard Maddocks, the problem is that organisations have spent decades managing time instead of managing energy. Now published in a revised and updated paperback edition, The Energy Book: 50 Ways to Boost Your Energy in Work and Life by LID Publishing. In his book Maddocks argues that sustainable high performance depends less on squeezing more into the day and more on understanding how to protect and replenish personal energy. After more than 40 years helping organisations improve performance, Maddocks believes that the modern workplace has created an "energy deficit" that affects productivity, creativity, de</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>Electra Announces Voting Results from 2026 Annual Meeting of Shareholders</v>
+        <v>Southern Energy Corp. Announces Spudding of Cotton Valley Test Well ...</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C975" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D975" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E975" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316474/0/en/Electra-Announces-Voting-Results-from-2026-Annual-Meeting-of-Shareholders.html</v>
+        <v>https://pr-inside.com/southern-energy-corp-announces-spudding-of-cotton-valley-test-well-r5211421.htm</v>
       </c>
       <c r="F975" t="str">
-        <v>TORONTO, June 23, 2026 (GLOBE NEWSWIRE) -- Electra Battery Materials Corporation (NASDAQ: ELBM; TSX-V: ELBM) (“Electra” or the “Company”) announces voting results from its 2026 annual general and special meeting of shareholders held today, June 23, 2026, in Toronto.</v>
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / August 12, 2026 /Southern Energy Corp. ("Southern" or the "Company") (TSXV:SOU)(AIM:SOUC), an established producer with natural gas and light oil assets in Mississippi, announces that, further to the announcement of the Joint Venture Wellbore Participation Agreement with a strategic partner on May 26, 2026, the Company has spudded the Terrible Creek 21-2 #2 Cotton Valley test well in the Williamsburg Field on August 11, 2026. This is the first of two farm-out commitment wells planned for drilling this year whereby Southern will pay roughly 50% of the gross drill and completion costs of US$3.9 ..</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>VAALCO Energy, Inc. Announces Participation in Non-Deal Roadshow and Updated Investor Presentation</v>
+        <v>Hanon Systems Named Finalist for 2026 Automotive News PACE Awards</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C976" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D976" t="str">
-        <v>Finance, Energy</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316448/0/en/VAALCO-Energy-Inc-Announces-Participation-in-Non-Deal-Roadshow-and-Updated-Investor-Presentation.html</v>
+        <v>https://www.prnewswire.com/news-releases/hanon-systems-named-finalist-for-2026-automotive-news-pace-awards-302849294.html</v>
       </c>
       <c r="F976" t="str">
-        <v>HOUSTON, June 23, 2026 (GLOBE NEWSWIRE) -- VAALCO Energy, Inc. (NYSE: EGY, LSE: EGY) (“Vaalco” or the “Company”) announced that it will be participating in non-deal road show meetings with prospective investors in New York on June 24 th and 25 th . The Company has posted an updated investor presentation to its website. The presentation is made available at the following link: ( https://www.vaalco.com/investors/news-events/presentations )</v>
+        <v>Highly Integrated Cooling Entity combines key refrigerant thermal management functions into a compact module Supports next-generation EV thermal management through enhanced energy efficiency and optimized Noise, Vibration and Harshness (NVH) performance Marks ninth Automotive News PACE...</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>From Power to Lifestyle: SAMDUO Reimagines Home Energy Storage for Modern Living</v>
+        <v>Argus launches first ship-to-ship Gulf of Oman prices for Abu Dhabi crude</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C977" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D977" t="str">
         <v>Energy</v>
       </c>
       <c r="E977" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-power-to-lifestyle-samduo-reimagines-home-energy-storage-for-modern-living-302808272.html</v>
+        <v>https://www.prnewswire.com/news-releases/argus-launches-first-ship-to-ship-gulf-of-oman-prices-for-abu-dhabi-crude-302848165.html</v>
       </c>
       <c r="F977" t="str">
-        <v>MUNICH, June 23, 2026 /PRNewswire/ -- SAMDUO, a pioneer in intelligent home energy solutions, officially unveiled its latest product showcase at Intersolar Europe 2026 in Messe Munich, one of the world's most influential platforms for solar technology, energy storage, and clean energy...</v>
+        <v>New assessments bring transparency to Abu Dhabi crude trading outside the strait of Hormuz SINGAPORE, Aug. 12, 2026 /PRNewswire/ -- Global energy and commodity price reporting agency Argus has launched the first assessed prices for Abu Dhabi offshore crude exports loading on a...</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Greenland Energy (GLND) Advances Jameson Project as Greenland Pursues Greater Economic Self-Sufficiency</v>
+        <v>Stops Along the Path of Totality</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C978" t="str">
-        <v>NewMediaWire</v>
+        <v>NASA</v>
       </c>
       <c r="D978" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E978" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-advances-jameson-project-as-greenland-pursues-greater-economic-self-sufficiency-7087298</v>
+        <v>https://science.nasa.gov/earth/earth-observatory/stops-along-the-path-of-totality/</v>
       </c>
       <c r="F978" t="str">
-        <v>LOS ANGELES, CA - June 23, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) is positioning itself at the intersection of one of the Arctic’s most compelling economic opportunities. Through the company’s Jameson Project in East Greenland, it is pursuing resource exploration in an area that has long attracted geological interest but has seen only limited development. As Greenland seeks to improve its economic future and cut down dependence on external financial support, projects like Jameson highlight the critical role responsible resource development can play in building long-term prosperity. GLND is advancing exploration at the Jameson Project, one of Greenland’s most prospective yet historically underexplored resource regions The company is focused on unlocking economic opportuniti</v>
+        <v>Western Iceland and northern Spain are among the few Northern Hemisphere locations experiencing a total solar eclipse on August 12, 2026.</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Lithium-ion Battery Recycling Market Forecast 2026, Emerging Trends, Demand Analysis and Strategic Insights</v>
+        <v>Global Copper Foil Leader Londian Wason Announces Pricing of Upsized Initial Public Offering</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C979" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D979" t="str">
         <v>Energy</v>
       </c>
       <c r="E979" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/lithiumion-battery-recycling-market-forecast-2026-emerging-trends-demand-analysis-and-strategic-insights/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/global-copper-foil-leader-londian-wason-announces-pricing-of-upsized-initial-public-offering-302849178.html</v>
       </c>
       <c r="F979" t="str">
-        <v/>
+        <v>NEW YORK, Aug. 12, 2026 /PRNewswire/ -- LONDIAN WASON NEW ENERGY TECH INC. ("Londian Wason" or the "Company"), leading global researcher, developer, and manufacturer of electrolytic copper foil, announced the pricing of its upsized initial public offering of approximately 4.3 million...</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>Solar installed today saves 41% more than five years ago, MakeMyHouseGreen modelling finds</v>
+        <v>More than 160,000 Duke Energy customers in Ohio and Kentucky remain without power as second round of storms is expected</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C980" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D980" t="str">
-        <v>SaaS, Real Estate, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E980" t="str">
-        <v>https://pressat.co.uk/releases/solar-installed-today-saves-41-more-than-five-years-ago-makemyhousegreen-modelling-finds-bd3546849f75ebc838fbc95222627944/</v>
+        <v>https://www.prnewswire.com/news-releases/more-than-160-000-duke-energy-customers-in-ohio-and-kentucky-remain-without-power-as-second-round-of-storms-is-expected-302849097.html</v>
       </c>
       <c r="F980" t="str">
-        <v>Tuesday 23 June, 2026 A new system could save around £1,285 a year, compared with £913 for the same roof five years ago. LONDON, 23/06/2026: A solar system installed today could save the typical home around £1,285 a year, against roughly £913 for the system the same roof would have been given five years ago, a 41% increase, according to modelling by solar technology platform and installer MakeMyHouseGreen. The figures come from re-running its original 2021 assessments of 240 British homes with today's panel technology. The uplift comes from the panels themselves. Each home's roof area, orientation and pitch were kept exactly as modelled in 2021, so the gain is down to more powerful panels, not a bigger installation. A typical panel has gone from 365 watts five years ago to 480 watts today,</v>
+        <v>CINCINNATI, Aug. 11, 2026 /PRNewswire/ -- Duke Energy crews have been working quickly and safely to assess damage, clear debris and restore power after severe storms caused major destruction across Greater Cincinnati on Tuesday. The latest More than 180,000 customers lost power as severe...</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>Opel and HBL Present Official Logo of 'Opel Handball-Bundesliga'</v>
+        <v>BTU INVESTOR DEADLINE: Peabody Energy Corporation Investors with Substantial Losses Have Opportunity to Lead Securities Class Action Lawsuit Before August 24, 2026 Deadline</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C981" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D981" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E981" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356662</v>
+        <v>https://www.newsfilecorp.com/release/308483/BTU-INVESTOR-DEADLINE-Peabody-Energy-Corporation-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-Securities-Class-Action-Lawsuit-Before-August-24-2026-Deadline</v>
       </c>
       <c r="F981" t="str">
-        <v>- - &amp;#8226; Electrifying brand logo: Dynamic combination of a handball player with the ball and the Opel Compass with its iconic Opel Blitz - &amp;#8226; From July 1, 2026: Opel becomes new title sponsor of the men&amp;#39;s Handball Bundesliga - &amp;#8226; Triple deal: Opel also new sponsor of the German women&amp;#39;s and men&amp;#39;s national teams as well as of 2027 IHF Men&amp;#39;s Handball World Championship in Germany - - - - - Combined values for Opel Mokka GSE according to WLTP 1 : energy consumption 18.5 kWh/100 km, CO 2 emi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356662</v>
+        <v>San Diego, California--(Newsfile Corp. - August 11, 2026) - Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Peabody Energy Corporation (NYSE: BTU) common stock between October 14, 2024 and May 4, 2026, all dates inclusive (the "Class Period"), have until Monday, August 24, 2026 to seek appointment as lead plaintiff of the Peabody Energy class action lawsuit.  Captioned McGeachy v. Peabody Energy Corporation, No. 26-cv-01020 (E.D. Mo.), the Peabody Energy class action...</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>New Era Energy &amp; Digital, Inc. (f/k/a New Era Helium Inc.) (NUAI) Investigation: ...</v>
+        <v>PEABODY DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Peabody ...</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C982" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D982" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E982" t="str">
-        <v>https://pr-inside.com/new-era-energy-digital-inc-fka-new-era-helium-inc-nuai-investigation-r5193886.htm</v>
+        <v>https://pr-inside.com/peabody-deadline-rosen-skilled-investor-counsel-encourages-peabody-r5211397.htm</v>
       </c>
       <c r="F982" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of New Era Energy &amp; Digital, Inc. (f/k/a New Era Helium Inc.) ("New Era" or "the Company") (NASDAQ:NUAI). Investors who purchased New Era securities prior to November 6, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/NUAI. New Era Investigation Details The investigation concerns whether New Era and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for New Era ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 11, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>In HelloNation, Oilfield Operations Expert Lydia Cogburn Explains How Oil Well Workovers Keep Wyoming Wells Productive</v>
+        <v>Optimal Transit Unveils Second Configuration of the Kraaken™ Data Center: A Ship That Can Power 32,000 Homes, Produce Clean Water for 150,000 People, and Host 60 MW of AI Compute – With No Fuel and No Emissions</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C983" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D983" t="str">
-        <v>Energy</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-oilfield-operations-expert-lydia-cogburn-explains-how-oil-well-workovers-keep-wyoming-wells-productive-302807897.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/optimal-transit-unveils-second-configuration-001800404.html</v>
       </c>
       <c r="F983" t="str">
-        <v>The article outlines how workovers, tubing replacement, and pump repair help maintain steady oil production in mature Wyoming oilfields. GILLETTE, Wyo., June 23, 2026 /PRNewswire/ -- What helps aging wells continue producing efficiently in Wyoming oilfields? The answer is explored in a...</v>
+        <v>BEAUFORT, S.C., August 12, 2026--Zero-emission ship powers 32,000 homes, waters 150,000 people, hosts 60MW of AI compute for disaster zones — no fuel, no grid needed.</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>CNTE onthult op Intersolar Europe 2026 het nieuwe vloeistofgekoelde STAR H-MAX ESS</v>
+        <v>Cavvy Energy Releases Q2 2026 Financial and Operating Results, Provides Operational Update, and Increases 2026 Guidance</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C984" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D984" t="str">
         <v>Energy</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.prnewswire.com/news-releases/cnte-onthult-op-intersolar-europe-2026-het-nieuwe-vloeistofgekoelde-star-h-max-ess-302805235.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343313/0/en/cavvy-energy-releases-q2-2026-financial-and-operating-results-provides-operational-update-and-increases-2026-guidance.html</v>
       </c>
       <c r="F984" t="str">
-        <v>MÜNCHEN, 23 juni 2026 /PRNewswire/ -- Bij The smarter E Europe / Intersolar Europe 2026 lanceerde Contemporary Nebula Technology Energy (CNTE) officieel zijn nieuwe generatie STAR H-MAX vloeistofgekoelde energieopslagsystemen voor commerciële en industriële doeleinden en breidde zijn...</v>
+        <v>Record Sulphur Revenues Contribute to a NOI Increase of 87% Year Over Year, $39 Million of Debt Repayment, and Improved Financial Guidance Record Sulphur Revenues Contribute to a NOI Increase of 87% Year Over Year, $39 Million of Debt Repayment, and Improved Financial Guidance</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>CNTE lanceert het STAR X vloeistofgekoelde DC/AC-geïntegreerde energieopslagsysteem op Intersolar Europe 2026</v>
+        <v>ComEd Restoring Power in Wake of Thunderstorms, Second Round of Severe Storms in Three Days</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C985" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D985" t="str">
         <v>Energy</v>
       </c>
       <c r="E985" t="str">
-        <v>https://www.prnewswire.com/news-releases/cnte-lanceert-het-star-x-vloeistofgekoelde-dcac-geintegreerde-energieopslagsysteem-op-intersolar-europe-2026-302805753.html</v>
+        <v>https://finance.yahoo.com/energy/articles/comed-restoring-power-wake-thunderstorms-230300175.html</v>
       </c>
       <c r="F985" t="str">
-        <v>MÜNCHEN, 23 juni 2026 /PRNewswire/ -- Contemporary Nebula Technology Energy (CNTE) lanceert zijn nieuwste innovatie voor energieopslag op schaal van nutsbedrijven — het STAR X vloeistofgekoelde DC/AC-geïntegreerde energieopslagsysteem — op The smarter E Europe / Intersolar Europe 2026 in...</v>
+        <v>CHICAGO, August 11, 2026--ComEd crews are working to restore power to more than 370,000 customers in the wake of a dangerous line of thunderstorms that swept through northern Illinois this morning -- just hours after ComEd had completed restoration of service to customers impacted by a severe storm on Sunday. Wind gusts of up to 96 MPH -- and potential tornadoes -- downed trees, power lines and utility poles throughout ComEd’s northern Illinois region. Currently, there are more than 257,000 cust</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>CNTE präsentiert auf der Intersolar Europe 2026 das flüssigkeitsgekühlte integrierte DC/AC-Energiespeichersystem STAR X</v>
+        <v>Greenland Energy Company Provides Update on Greenland Permitting Process and Project Planning</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C986" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D986" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.prnewswire.com/news-releases/cnte-prasentiert-auf-der-intersolar-europe-2026-das-flussigkeitsgekuhlte-integrierte-dcac-energiespeichersystem-star-x-302804750.html</v>
+        <v>https://www.prnewswire.com/news-releases/greenland-energy-company-provides-update-on-greenland-permitting-process-and-project-planning-302848955.html</v>
       </c>
       <c r="F986" t="str">
-        <v>MÜNCHEN, 23. Juni 2026 /PRNewswire/ -- Contemporary Nebula Technology Energy (CNTE) stellt auf der The smarter E Europe / Intersolar Europe 2026 in München (23.–25. Juni) seine neueste Innovation im Bereich der Energiespeicherung im Großmaßstab vor – das flüssigkeitsgekühlte integrierte...</v>
+        <v>DENVER, Aug. 11, 2026 /PRNewswire/ -- Greenland Energy Company (the "Company") (NASDAQ: GLND) today announced that it has received an update from its JV partner, 80 Mile plc (AIM: 80M), which is leading the permitting process for the Company's Greenland project. Based on information...</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>The U.S. Department of Energy Announces Conditional $17.5 billion Financing to Support Westinghouse Nuclear Reactor Deployment</v>
+        <v>FSLR DEADLINE: ROSEN, TRUSTED TRIAL ATTORNEYS, Encourages First Solar, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important August 24 Deadline in Securities Class Action - FSLR</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C987" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D987" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E987" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316191/0/en/The-U-S-Department-of-Energy-Announces-Conditional-17-5-billion-Financing-to-Support-Westinghouse-Nuclear-Reactor-Deployment.html</v>
+        <v>https://www.newsfilecorp.com/release/309261/FSLR-DEADLINE-ROSEN-TRUSTED-TRIAL-ATTORNEYS-Encourages-First-Solar-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-24-Deadline-in-Securities-Class-Action-FSLR</v>
       </c>
       <c r="F987" t="str">
-        <v>BROOKFIELD, News, June 23, 2026 (GLOBE NEWSWIRE) -- Brookfield Asset Management (NYSE: BAM) (“Brookfield”) is pleased to share that the U.S. Department of Energy’s (“DOE”) Office of Energy Dominance Financing (“EDF”) has conditionally committed funding for $17.5 billion in loan facilities (the “American Supply Chain Loans” or “the Loans”) to support investment in U.S. nuclear reactors. The Loans intend to finance the long-lead equipment necessary to construct up to 10 Westinghouse Electric Company (“Westinghouse”) AP1000 nuclear reactors in the United States. Westinghouse is a leading global nuclear services business jointly owned by Brookfield and its institutional partners (51%) and Cameco Corporation (49%).</v>
+        <v>New York, New York--(Newsfile Corp. - August 11, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline.SO WHAT: If you purchased First Solar securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>SMX: The Age of Parity Is Permanent - And Certified Recycled Plastic ...</v>
+        <v>AUG. 11 (8/11) REMINDS PENNSYLVANIA TO CONTACT 811 BEFORE DIGGING TO PROTECT YOURSELF AND YOUR COMMUNITY</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C988" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D988" t="str">
         <v>Energy</v>
       </c>
       <c r="E988" t="str">
-        <v>https://pr-inside.com/smx-the-age-of-parity-is-permanent-and-certified-recycled-plastic-r5193840.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aug-11-811-reminds-pennsylvania-to-contact-811-before-digging-to-protect-yourself-and-your-community-302848946.html</v>
       </c>
       <c r="F988" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 23, 2026 / The Age of Parity is permanent. As war, oil volatility, tariffs, trade fragmentation and supply-chain disruption reshape the global economy, certified recycled plastic has emerged as one of its most important economic outcomes. Manufacturing with certified recycled plastic is no longer simply an environmental preference; it is becoming a cost-efficient industrial strategy, an affordability tool and a response to a world where virgin oil-derived materials are increasingly exposed to price shocks, scarcity and geopolitical risk. A recent New York Times analysis captured the first layer of this new reality. In ..</v>
+        <v>Pennsylvania 811 encourages homeowners and professionals to contact 811 three (3) business days before digging to avoid damaging buried utilities WEST MIFFLIN, Pa., Aug. 11, 2026 /PRNewswire/ -- Pennsylvania 811 is using the 8-1-1 calendar date as a timely reminder to residents: Always...</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Releases Retail Investor Memo Highlighting Proven ...</v>
+        <v>Fermi and Hillcore Energy Capital Announce 2.6 Gigawatt Power Strategic ...</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C989" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D989" t="str">
-        <v>AI, Energy, Retail</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E989" t="str">
-        <v>https://pr-inside.com/gpoplus-otcqb-gpox-releases-retail-investor-memo-highlighting-proven-r5193828.htm</v>
+        <v>https://pr-inside.com/fermi-and-hillcore-energy-capital-announce-2-6-gigawatt-power-strategic-r5211343.htm</v>
       </c>
       <c r="F989" t="str">
-        <v>(PR-inside.com) New Retail Investor Edition provides a clear, plain-language overview of a model built for an underserved $50B+ segment and reflects a more direct approach to investor communication. LAS VEGAS, NV / ACCESS Newswire / June 23, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today published its new Retail Investor Memo (the "Memo"). The Memo is being furnished as an exhibit to the Company's Current Report on Form 8-K under Item 7.01 (Regulation FD Disclosure). It is being provided for public informational purposes only and is ..</v>
+        <v>(PR-inside.com) Doubles Fermi power to market to 4.8 gigawatts (GW) over the next ~30 months Build-Own-Operate-Transfer structure accelerates one of America's largest AI campus power programs - with no capital outlay by Fermi DALLAS, TX / ACCESS Newswire / August 11, 2026 / Fermi Inc. (NASDAQ:FRMI)(LSE:FRMI), operating as Fermi America™ ("Fermi" or the "Company"), announced the execution of a framework agreement with Hillcore Energy Capital Corporation ("Hillcore") under which Hillcore will finance, build, own and operate the Hillcore Power Center, an approximately 2.6 GW power complex at Fermi's Project Matador campus in Carson County, Texas, under a Build-Own-Operate-Transfer (BOOT) structure. The Hillcore Power ..</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>As Global Demand for Electric Vehicles Accelerates Amid Rising Fuel ...</v>
+        <v>Fermi and Hillcore Energy Capital Announce 2.6 Gigawatt Power Strategic Alliance for Project Matador</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C990" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D990" t="str">
-        <v>Energy, Automotive</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E990" t="str">
-        <v>https://pr-inside.com/as-global-demand-for-electric-vehicles-accelerates-amid-rising-fuel-r5193825.htm</v>
+        <v>https://www.newswire.com/news/fermi-and-hillcore-energy-capital-announce-2-6-gigawatt-power-strategic</v>
       </c>
       <c r="F990" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 23, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to its shareholders, supporters, and investors worldwide as global interest in electric vehicles, charging infrastructure, battery materials, and critical minerals continues to expand. As consumers seek efficient transportation alternatives and the electric vehicle market continues to evolve, industry attention remains focused on technologies designed to improve charging speed, convenience, and overall user experience. Management believes that innovation in charging infrastructure and critical minerals may play an important role in the future development of the EV ecosystem. "This ..</v>
+        <v>Doubles Fermi power to market to 4.8 gigawatts (GW) over the next ~30 months Build-Own-Operate-Transfer structure accelerates one of America's largest AI campus power programs - with no capital outlay by Fermi</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>ELEKTROS Inc. Highlights Growing Investor Awareness as Global Electrification ...</v>
+        <v>Brompton Energy Split Corp. Announces Extension of Term</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C991" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D991" t="str">
-        <v>Energy, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E991" t="str">
-        <v>https://pr-inside.com/elektros-inc-highlights-growing-investor-awareness-as-global-electrification-r5193820.htm</v>
+        <v>https://www.newsfilecorp.com/release/309247/Brompton-Energy-Split-Corp.-Announces-Extension-of-Term</v>
       </c>
       <c r="F991" t="str">
-        <v>(PR-inside.com) Company Advances Long-Term Vision Through Lithium Mining Initiatives, Critical Minerals Development, and Proprietary EV Multi-Plug Charging Patent Technology as Interest in the Electrification Economy Continues to Expand WEST PALM BEACH, FL / ACCESS Newswire / June 23, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to its shareholders, supporters, and investors worldwide as global interest in electric vehicles, charging infrastructure, battery materials, and critical minerals continues to expand. As consumers seek efficient transportation alternatives and the electric vehicle market continues to evolve, industry attention remains focused on technologies designed to improve charging speed, convenience, and ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 11, 2026) - Brompton Energy Split Corp. (TSX: ESP) (TSX: ESP.PR.A) (the "Fund") is pleased to announce that the board of directors of the Fund has approved an extension of the maturity date of the class A shares (the "Class A Shares") and preferred shares (the "Preferred Shares") of the Fund.  The current maturity date of March 30, 2027 will be extended for an additional period of 5 years to March 30, 2032. The Preferred Share dividend rate for the...</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>ELEKTROS Inc. Highlights Growing EV Momentum, Charging Innovation, ...</v>
+        <v>What Is the Nancy Grace Roman Space Telescope? (Grades 5-8)</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C992" t="str">
-        <v>PR-Inside</v>
+        <v>NASA</v>
       </c>
       <c r="D992" t="str">
-        <v>Energy, Automotive</v>
+        <v>Energy, Education</v>
       </c>
       <c r="E992" t="str">
-        <v>https://pr-inside.com/elektros-inc-highlights-growing-ev-momentum-charging-innovation-r5193806.htm</v>
+        <v>https://www.nasa.gov/learning-resources/for-kids-and-students/what-is-the-nancy-grace-roman-space-telescope-grades-5-8/</v>
       </c>
       <c r="F992" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 23, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to its shareholders, supporters, and investors worldwide as global interest in electric vehicles, charging infrastructure, battery materials, and critical minerals continues to expand. As consumers seek efficient transportation alternatives and the electric vehicle market continues to evolve, industry attention remains focused on technologies designed to improve charging speed, convenience, and overall user experience. Management believes that innovation in charging infrastructure and critical minerals may play an important role in the future development of the EV ecosystem. "This ..</v>
+        <v>This article is&amp;#160;for students grades 5-8. The Nancy Grace Roman Space Telescope is NASA’s newest astrophysics observatory. The telescope will scan large sections of space. Roman will help astronomers answer questions about dark energy, dark matter, exoplanets, and more. ______________________________________________________________________ Words to Know Astrophysics: a branch of space science that applies physics and mathematics to [&amp;#8230;]</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>ABVC BioPharma, Inc. Announces Planned Spin-Off of BioKey (Cayman), Inc. Through Dividend Distribution of BioKey Shares to ABVC Shareholders</v>
+        <v>In HelloNation, "K.D. the Insurance Queen" Sakraida of Centennial, CO, explains homeowners' insurance coverage for Colorado Storms.</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C993" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D993" t="str">
-        <v>Finance, Healthcare, Energy, Retail, Education</v>
+        <v>Energy</v>
       </c>
       <c r="E993" t="str">
-        <v>https://www.newmediawire.com/news/abvc-biopharma-inc-announces-planned-spin-off-of-biokey-cayman-inc-through-dividend-distribution-of-biokey-shares-to-abvc-shareholders-7087284</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-kd-the-insurance-queen-sakraida-of-centennial-co-explains-homeowners-insurance-coverage-for-colorado-storms-302847204.html</v>
       </c>
       <c r="F993" t="str">
-        <v>SILICON VALLEY, CA - June 23, 2026 ( NEWMEDIAWIRE ) - ABVC BioPharma, Inc. (NASDAQ: ABVC) (“ ABVC ” or the “ Company ”), a clinical-stage biopharmaceutical company focused on botanical-derived therapeutics and commercial ingredient platforms, today announced the planned spin-off of BioKey (Cayman), Inc. (“ BioKey ”) and a related dividend distribution of BioKey shares to ABVC shareholders. Subject to completion of the remaining administrative and regulatory steps, including the effectiveness of the Registration Statement on Form 10 by June 25, 2026, related to the shares to be issued in the distribution, ABVC intends to distribute approximately 15% of BioKey's outstanding Ordinary Shares, which the Company owns, as a pro rata dividend to ABVC shareholders of record as of the close of busin</v>
+        <v>CENTENNIAL, Colo., Aug. 11, 2026 /PRNewswire/ -- What should Colorado homeowners know about their insurance before the next big storm hits? A new HelloNation article provides a clear explanation of how homeowners' insurance coverage works when wind, hail, and snow cause damage across the...</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>The Elmet Group Co. Set to Join Russell 3000® and Russell Microcap® Indexes</v>
+        <v>TechnipFMC Awarded Flexible Pipe Contract for Azule’s West Hub Tails Project</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C994" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D994" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E994" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3315953/0/en/The-Elmet-Group-Co-Set-to-Join-Russell-3000-and-Russell-Microcap-Indexes.html</v>
+        <v>https://finance.yahoo.com/energy/articles/technipfmc-awarded-flexible-pipe-contract-201500487.html</v>
       </c>
       <c r="F994" t="str">
-        <v>PORTLAND, Maine, June 23, 2026 (GLOBE NEWSWIRE) -- The Elmet Group Co . (Nasdaq: ELMT) ("Elmet" or the "Company") , a U.S.-based provider of precision-engineered components and advanced high-energy systems, is set to join the broad-market Russell 3000 ® and Russell Microcap ® Indexes at the conclusion of the 2026 Russell indexes annual reconstitution, effective after the US market opens on June 26, 2026, according to a preliminary list of additions posted last month.</v>
+        <v>NEWCASTLE &amp; HOUSTON, August 11, 2026--TechnipFMC (NYSE: FTI) has been awarded a significant(1) contract to supply flexible flowlines and risers by Azule Energy for the West Hub Tails project, an extension of the Block 15/06 Agogo Integrated Development.</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Hillcrest Energy Technologies Receives Letter of Intent from Lenze ...</v>
+        <v>Lycos Energy Inc. Announces Q2 2026 Results and Operations Update</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C995" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D995" t="str">
-        <v>SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E995" t="str">
-        <v>https://pr-inside.com/hillcrest-energy-technologies-receives-letter-of-intent-from-lenze-r5193789.htm</v>
+        <v>https://www.newsfilecorp.com/release/309245/Lycos-Energy-Inc.-Announces-Q2-2026-Results-and-Operations-Update</v>
       </c>
       <c r="F995" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 23, 2026 / Hillcrest Energy Technologies Ltd. (CSE:HEAT)(OTCQB:HLRTF)(FRA:7HI) today announced that it has received a signed Letter of Intent ("LOI"), dated June 22, 2026, from Lenze SE, a major European manufacturer of industrial drive and automation solutions. The LOI confirms Lenze's intention to continue evaluating Hillcrest's proprietary Zero Voltage Switching ("ZVS") technology for integration into its high-power inverter product lines, with the goal of assessing commercial viability and defining potential terms for partnership. About Lenze and the Industrial Drive Market Lenze SE is a privately held, family-owned manufacturer headquartered in Aerzen, Germany, with a 70+ ..</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 11, 2026) - Lycos Energy Inc. (TSXV: LCX) ("Lycos" or the "Company") is pleased to announce its operating and financial results for the three and six months ended June 30, 2026. Selected financial and operating information is outlined below and should be read with Lycos' unaudited condensed interim consolidated financial statements and related management's discussion and analysis ("MD&amp;A") for the three and six months ended June 30, 2026 and 2025, copies...</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Hillcrest Energy Technologies Receives Letter of Intent from Lenze SE to Advance ZVS Technology Evaluation</v>
+        <v>Worksport (NASDAQ: WKSP) Q2 Operating Cash Use Falls 58%; Net Loss ...</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C996" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D996" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E996" t="str">
-        <v>https://www.newswire.com/news/hillcrest-energy-technologies-receives-letter-of-intent-from-lenze-se-to</v>
+        <v>https://pr-inside.com/worksport-nasdaq-wksp-q2-operating-cash-use-falls-58-net-loss-r5211319.htm</v>
       </c>
       <c r="F996" t="str">
-        <v/>
+        <v>(PR-inside.com) Gross profit increased 93% from Q1 as operating expenses declined 17%, demonstrating strong sequential operating performance Q2 net sales reached a record $5.23 million, up 27% year-over-year and 58% sequentially WEST SENECA, NY / ACCESS Newswire / August 11, 2026 / Worksport Ltd. (NASDAQ:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods markets, today announced financial results for the second quarter ended June 30, 2026, delivering record quarterly net sales of $5.23 million, an increase of 27.4% year-over-year and 57.9% from the first quarter of ..</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>Bristow Group to Acquire Berry Aviation, Expanding Government Services Platform</v>
+        <v>Sigma Lithium CEO Keynotes S&amp;P Global Energy Critical Minerals Forum; Joins Sustainable Industry Roundtable at World Climate Summit</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C997" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D997" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E997" t="str">
-        <v>https://www.prnewswire.com/news-releases/bristow-group-to-acquire-berry-aviation-expanding-government-services-platform-302807657.html</v>
+        <v>https://www.newsfilecorp.com/release/309239/Sigma-Lithium-CEO-Keynotes-SP-Global-Energy-Critical-Minerals-Forum-Joins-Sustainable-Industry-Roundtable-at-World-Climate-Summit</v>
       </c>
       <c r="F997" t="str">
-        <v>Adds Differentiated Capabilities and Long-Term Customer Relationships in Special Missions Aviation Delivers Revenue Diversification and Accretion to Earnings and Cash Flow; Strengthens Long-Term Investment Profile Bristow Group Announces Plans to Exit Norway Offshore Energy Services...</v>
+        <v>HIGHLIGHTS Sigma Lithium's CEO, Ana Cabral, and Vale CEO, Gustavo Pimenta, presented at the S&amp;P Global Energy Rio Market Briefing in a keynote conversation about critical minerals global supply chains. Highlighted their industrial-mineral operations as examples of capturing high margins within the critical minerals supply chain.Driving investments, jobs, economic development and social prosperity.Sigma Lithium's participation is a testament to the Company's leadership in the responsible...</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>Dragonfly Energy Appoints AI and Battery Technology Innovator Dr. Lukas Lutz to Board of Directors</v>
+        <v>Securities Lawsuit Alert: First Solar, Inc. (FSLR) Investors - Contact ...</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C998" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D998" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E998" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3315839/0/en/Dragonfly-Energy-Appoints-AI-and-Battery-Technology-Innovator-Dr-Lukas-Lutz-to-Board-of-Directors.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-first-solar-inc-fslr-investors-contact-r5211314.htm</v>
       </c>
       <c r="F998" t="str">
-        <v>Strengthens AI and data strategy with battery simulation and European market expertise Strengthens AI and data strategy with battery simulation and European market expertise</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>XCharge Enters the Energy Storage Market and launches GridOne at EES Europe</v>
+        <v>New Era Energy &amp; Digital Announces Second Quarter 2026 Reporting Schedule</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C999" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D999" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E999" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3315852/0/en/XCharge-Enters-the-Energy-Storage-Market-and-launches-GridOne-at-EES-Europe.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343108/0/en/new-era-energy-digital-announces-second-quarter-2026-reporting-schedule.html</v>
       </c>
       <c r="F999" t="str">
-        <v>With its new battery solution, XCharge is expanding its portfolio beyond charging infrastructure and addressing commercial and industrial applications in photovoltaics, charging infrastructure, peak load management and grid stabilization With its new battery solution, XCharge is expanding its portfolio beyond charging infrastructure and addressing commercial and industrial applications in photovoltaics, charging infrastructure, peak load management and grid stabilization</v>
+        <v>MIDLAND, Texas, Aug. 11, 2026 (GLOBE NEWSWIRE) -- New Era Energy &amp;amp; Digital, Inc. (Nasdaq: NUAI) (“New Era” or the “Company”), a developer of next-generation digital infrastructure and integrated power assets, today announced that it expects to file its Quarterly Report on Form 10-Q for the quarter ended June 30, 2026, after market close on Friday, August 14, 2026.</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>Applied Computing wins Excellence in Computational Intelligence award at Downstream India Excellence Awards 2026</v>
+        <v>Alpha Compute Signs Binding Term Sheet for Planned 200 MW Natural Gas-Powered Data Center Campus in Pennsylvania, with Potential Expansion to 1 GW</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C1000" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D1000" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.prnewswire.com/news-releases/applied-computing-wins-excellence-in-computational-intelligence-award-at-downstream-india-excellence-awards-2026-302807671.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343083/0/en/alpha-compute-signs-binding-term-sheet-for-planned-200-mw-natural-gas-powered-data-center-campus-in-pennsylvania-with-potential-expansion-to-1-gw.html</v>
       </c>
       <c r="F1000" t="str">
-        <v>NEW DELHI, June 23, 2026 /PRNewswire/ -- Applied Computing, the company pioneering foundational AI for energy operators, has been awarded the "Excellence in Computational Intelligence" recognition at the Downstream India Excellence Awards 2026. The award was presented as part of this...</v>
+        <v>Alpha Compute Signs Binding Term Sheet for Planned 200 MW Natural Gas-Powered Data Center Campus in Pennsylvania, with Potential Expansion to 1 GW</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>LONGi: Annual solar plant revenue boosted 67,000 EUR per 10 hectares with new high-efficiency solar panel designed for utility segment</v>
+        <v>SPOC Energy Earns Fifth Inc. 5000 Recognition, Reflecting More Than a Decade of Growth and Innovation</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C1001" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D1001" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.prnewswire.com/news-releases/longi-annual-solar-plant-revenue-boosted-67-000-eur-per-10-hectares-with-new-high-efficiency-solar-panel-designed-for-utility-segment-302807574.html</v>
+        <v>https://www.prnewswire.com/news-releases/spoc-energy-earns-fifth-inc-5000-recognition-reflecting-more-than-a-decade-of-growth-and-innovation-302848757.html</v>
       </c>
       <c r="F1001" t="str">
-        <v>MUNICH, June 23, 2026 /PRNewswire/ -- LONGi, a global leader in green energy technology, introduced its Hi-MO9 Prime solar module series at Intersolar Europe (Booth A2.170). As the latest in LONGi's premier Back Contact (BC) module platform, the Hi-MO9 Prime is engineered for...</v>
+        <v>Recognition reflects the company's evolution into a global power conversion systems provider serving mission-critical infrastructure BIRMINGHAM, Ala., Aug. 11, 2026 /PRNewswire/ -- SPOC Energy, a global provider of advanced power conversion systems and motor-control automation, has been...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>