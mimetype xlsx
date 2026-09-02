--- v0 (2026-07-15)
+++ v1 (2026-09-02)
@@ -437,20046 +437,20180 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Photronics, ...</v>
+        <v>Independent Pharmacy Cooperative Acquires USave Pharmacy Group</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C2" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D2" t="str">
         <v>Finance</v>
       </c>
       <c r="E2" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-photronics-r5201339.htm</v>
+        <v>https://pr-inside.com/independent-pharmacy-cooperative-acquires-usave-pharmacy-group-r5218462.htm</v>
       </c>
       <c r="F2" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>(PR-inside.com) The acquisition unites two organizations committed to preserving locally owned pharmacies while expanding the resources, purchasing opportunities and operational support available to USave members. SUN PRAIRIE, WI / ACCESS Newswire / September 2, 2026 / Independent Pharmacy Cooperative (IPC) today announced its acquisition of USave Pharmacy Group, effective September 1, 2026. The acquisition brings together two organizations with a shared commitment to preserving and strengthening independent community pharmacy. For more than 40 years, USave Pharmacy Group has brought independent pharmacy owners together through purchasing opportunities, peer collaboration, dedicated representation and a shared commitment to helping locally owned pharmacies succeed. The acquisition allows .</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Badger Meter, Inc. (BMI) ...</v>
+        <v>Nykredit Realkredit A/S: Ledende medarbejdere og disses nærtstående transaktioner</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C3" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D3" t="str">
         <v>Finance</v>
       </c>
       <c r="E3" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-badger-meter-inc-bmi-r5201338.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3354883/0/da/nykredit-realkredit-a-s-ledende-medarbejdere-og-disses-n%C3%A6rtst%C3%A5ende-transaktioner.html</v>
       </c>
       <c r="F3" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>Til Nasdaq Copenhagen A/S</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Veteran Business Appraiser Releases Definitive Guide to Valuation Risk in SBA 7(a) Acquisition Lending</v>
+        <v>Společnost Cornerstone Robotics oznamuje strategické partnerství se společností Medtronic s cílem rozšířit globální dostupnost roboticky asistované chirurgie</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C4" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D4" t="str">
         <v>Finance</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.prweb.com/releases/veteran-business-appraiser-releases-definitive-guide-to-valuation-risk-in-sba-7a-acquisition-lending-302826043.html</v>
+        <v>https://www.prnewswire.com/news-releases/spolenost-cornerstone-robotics-oznamuje-strategicke-partnerstvi-se-spolenosti-medtronic-s-cilem-roziit-globalni-dostupnost-roboticky-asistovane-chirurgie-302867515.html</v>
       </c>
       <c r="F4" t="str">
-        <v>The independent business appraisal is not a compliance formality — it is the one moment in a transaction where an independent professional is tasked with telling the lender what the business is actually worth, regardless of what the deal requires. In The 7 Deadly Sins of Business...</v>
+        <v>HONGKONG, 2. září 2026 /PRNewswire/ -- Společnost Cornerstone Robotics, inovativní firma zabývající se chirurgickou robotikou, která byla založena v Hongkongu a má tam také své sídlo, dnes oznámila strategické partnerství se společností Medtronic (NYSE: MDT), vedoucím globálním podnikem v...</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Solar Energy Initiatives, Inc. (OTC: SNRY) Launches Buyback Initiative Reflecting Strong Confidence in Progress With Clean, Non-Dilutive Structure</v>
+        <v>Levi &amp; Korsinsky Notifies Innventure, Inc. (INV) Investors - Lead Plaintiff ...</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C5" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D5" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.newmediawire.com/news/solar-energy-initiatives-inc-otc-snry-launches-buyback-initiative-reflecting-strong-confidence-in-progress-with-clean-non-dilutive-structure-7087730</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-innventure-inc-inv-investors-lead-plaintiff-r5218460.htm</v>
       </c>
       <c r="F5" t="str">
-        <v>DOVER, DE - July 15, 2026 ( NEWMEDIAWIRE ) - Solar Energy Initiatives, Inc. (OTC: SNRY) today announced that its Board of Directors has authorized an open-market share repurchase program. This initiative reflects the Company’s strong confidence in its current trajectory and commitment to enhancing shareholder value. As the Company advances strategic discussions with high quality merger candidates, management believes the stock remains significantly undervalued relative to SNRY’s clean capital structure and future potential. With zero convertible debt, zero warrants, and zero dilutive instruments on the books and no plans for a reverse split, the existing share structure is poised to directly benefit from any successful transaction. Bryan Wilkinson, President and Chief Executive Officer, co</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. that ..</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Fr8Tech Advances AI-Native Transformation, Reduces Workforce and Raises Additional Capital</v>
+        <v>TORM plc capital increase in connection with exercise of Restricted Share Units as part of TORM's incentive program</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C6" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D6" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327846/0/en/Fr8Tech-Advances-AI-Native-Transformation-Reduces-Workforce-and-Raises-Additional-Capital.html</v>
+        <v>https://www.prnewswire.com/news-releases/torm-plc-capital-increase-in-connection-with-exercise-of-restricted-share-units-as-part-of-torms-incentive-program-302867504.html</v>
       </c>
       <c r="F6" t="str">
-        <v>Fr8Tech furthers its transition to a pure-play, software-driven logistics technology company as it advances the build-out of an AI-native freight platform, completes additional workforce reduction, scales back brokerage operations, and raises $1.2 million to support its evolution Fr8Tech furthers its transition to a pure-play, software-driven logistics technology company as it advances the build-out of an AI-native freight platform, completes additional workforce reduction, scales back brokerage operations, and raises $1.2 million to support its evolution</v>
+        <v>HELLERUP, Denmark, Sept. 2, 2026 /PRNewswire/ -- TORM plc (NASDAQ: TRMD) (NASDAQ: TRMD A) has increased its share capital by 22,666 Class A shares, corresponding to a nominal increase of USD 226.66, as a result of the exercise of a corresponding number of Restricted Share Units ("RSUs")....</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Emergent Raises Series C at $1.5B Valuation to Help Entrepreneurs and SMBs Build the Software Their Businesses Run On</v>
+        <v>BIGO Ads Calls for a More Connected Approach to Mobile App Growth</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C7" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D7" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E7" t="str">
-        <v>https://pressat.co.uk/releases/emergent-raises-series-c-at-15b-valuation-to-help-entrepreneurs-and-smbs-build-the-software-their-businesses-run-on-c7fd821ff573716893fc874cad96ef03/</v>
+        <v>https://www.prnewswire.com/news-releases/bigo-ads-calls-for-a-more-connected-approach-to-mobile-app-growth-302867503.html</v>
       </c>
       <c r="F7" t="str">
-        <v>Wednesday 15 July, 2026 Emergent Raises Series C at $1.5B Valuation to Help Entrepreneurs and SMBs Build the Software Their Businesses Run On Creaegis led the round, with Claypond and Sentinel Global co-leading and participation from Khosla Ventures, SoftBank Vision Fund 2, Lightspeed, and Y Combinator as Emergent powers a new generation of AI-native businesses. San Francisco, CA — July 15, 2026 — Emergent, the fast-growing AI software creation platform that helps founders and business owners build full-stack, production-ready web and mobile applications, today announced a $130 million Series C financing. The round was led by Creaegis, with Claypond and Sentinel Global co-leading and participation from Khosla Ventures, SoftBank Vision Fund 2, Lightspeed, and Y Combinator. The round quintup</v>
+        <v>Developers are encouraged to focus on long-term user value across the full app journey SINGAPORE, Sept. 2, 2026 /PRNewswire/ -- Mobile app growth is often managed across separate teams, with user acquisition focused on bringing users in and monetisation focused on generating revenue. BIGO...</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Property sector sees highest lending figures, Funding Circle data reveals</v>
+        <v>INV Investor Notice: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Class Action Lawsuit Against Innventure, Inc.</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C8" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D8" t="str">
-        <v>Finance, Real Estate, Retail, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E8" t="str">
-        <v>https://pressat.co.uk/releases/property-sector-sees-highest-lending-figures-funding-circle-data-reveals-b2a5cef33befbcd00a4b6072742f1b2b/</v>
+        <v>https://www.prnewswire.com/news-releases/inv-investor-notice-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-class-action-lawsuit-against-innventure-inc-302867251.html</v>
       </c>
       <c r="F8" t="str">
-        <v>Wednesday 15 July, 2026 The UK property sector is a major economic driver in the country, employing over 12 million people and contributing £1.7 billion directly to GDP annually. This report looks at the challenges facing the property industry right now, from regulations to costs and what the future may hold for the industry. Property sector sees highest lending figures, Funding Circle data reveals Funding Circle’s data has shown that the Property and Construction sector has seen the highest amount of lending across industries, along with a 30% year-on-year increase. Although the property sector ranks fourth overall for percentage change, with stronger increases from Consumer, Wholesale and Agriculture, the amount makes the property sector the largest single industry category. The increase</v>
+        <v>SAN DIEGO, Sept. 2, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Innventure, Inc. (NASDAQ: INV) securities between November 17, 2025 and August 13,...</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Invest in Women Taskforce hits major milestone with over £100 million deployed to women-led and mixed fund managers and businesses</v>
+        <v>Cornerstone Robotics gibt strategische Partnerschaft mit Medtronic bekannt, um den weltweiten Zugang zu robotergestützter Chirurgie zu erweitern</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C9" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D9" t="str">
         <v>Finance</v>
       </c>
       <c r="E9" t="str">
-        <v>https://pressat.co.uk/releases/invest-in-women-taskforce-hits-major-milestone-with-over-100-million-deployed-to-women-led-and-mixed-fund-managers-and-businesses-c0dfc9166b8eefcdf6bf6936fc6d9beb/</v>
+        <v>https://www.prnewswire.com/news-releases/cornerstone-robotics-gibt-strategische-partnerschaft-mit-medtronic-bekannt-um-den-weltweiten-zugang-zu-robotergestutzter-chirurgie-zu-erweitern-302867471.html</v>
       </c>
       <c r="F9" t="str">
-        <v>Wednesday 15 July, 2026 The Invest in Women Taskforce has surpassed £100 million in capital deployment, with over £115 million now reaching women-led and mixed fund managers and businesses.Recent investments include BGF’s multi-million-pound investment in adventure travel specialist Wild Frontiers, alongside Bootstrap 4F’s commitments to Seedcamp VII LP, Seedcamp Nation II LP and Evertrue Capital I LP.Since launching in 2024, the Taskforce has convened £635 million in capital commitments, more than double its original £250 million ambition. 15 July 2026: Today, the Invest in Women Taskforce has announced that over £115 million of capital has now been deployed through its funding pool, marking a major step forward in its mission to increase the flow of funding to women investors and women-l</v>
+        <v>HONGKONG, 2. September 2026 /PRNewswire/ -- Cornerstone Robotics, ein innovatives Unternehmen für chirurgische Robotik mit Sitz in Hongkong, gab heute eine strategische Partnerschaft mit Medtronic (NYSE: MDT), einem weltweit führenden Unternehmen im Bereich der Gesundheitstechnologie,...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Viltrox Announces 26mm F2.8 Autofocus Pancake Prime EVO Lens; Now In Stock at B&amp;amp;H</v>
+        <v>Cornerstone Robotics annonce un partenariat stratégique avec Medtronic pour étendre l'accès mondial à la chirurgie assistée par robot</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C10" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
         <v>Finance</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.prnewswire.com/news-releases/viltrox-announces-26mm-f2-8-autofocus-pancake-prime-evo-lens-now-in-stock-at-bh-302826490.html</v>
+        <v>https://www.prnewswire.com/news-releases/cornerstone-robotics-annonce-un-partenariat-strategique-avec-medtronic-pour-etendre-lacces-mondial-a-la-chirurgie-assistee-par-robot-302867465.html</v>
       </c>
       <c r="F10" t="str">
-        <v>Photography News: Learn more about Viltrox's latest AF 26mm f/2.8, a pancake prime lens available for Sony E-mount and Nikon Z-mount full-frame cameras. NEW YORK, July 15, 2026 /PRNewswire/ -- B&amp;H is pleased to share Viltrox new lens in the EVO series, the AF 26mm f/2.8 EVO. Available for...</v>
+        <v>HONG KONG, 2 septembre 2026 /PRNewswire/ -- Cornerstone Robotics, une entreprise innovante spécialisée dans la robotique chirurgicale, fondée et dont le siège social est situé à Hong Kong, a annoncé aujourd'hui un partenariat stratégique avec Medtronic (NYSE : MDT), un leader mondial dans...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Qualcomm Schedules Third Quarter Fiscal 2026 Earnings Release and Conference Call</v>
+        <v>Hilbert Group Provides Update on Financial Position and Growth</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C11" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D11" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357707</v>
+        <v>https://pr-inside.com/hilbert-group-provides-update-on-financial-position-and-growth-r5218459.htm</v>
       </c>
       <c r="F11" t="str">
-        <v>Qualcomm Incorporated (NASDAQ: QCOM) today announced that it will publish the Company&amp;#39;s financial results for its third quarter of fiscal 2026 on Wednesday, July 29, 2026, after the close of the market on the Company&amp;#39;s Investor Relations website, at https://investor.qualcomm.com/financial-information. The earnings release will also be furnished to the Securities and Exchange Commission (SEC) on a Form 8-K, which will be available on the SEC website at http://www.sec.gov. - - Qualcomm will... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357707</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 2, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) invites shareholders to a live business presentation &amp; Q&amp;A next week (see details below). The Company wishes to provide additional clarity on cash runway, cost flexibility and the Group's transition from investment to revenue generation following its Q2 report. Over the past 12 months, Hilbert has invested significantly in building and integrating its broader platform. This included acquisitions and organisational build-outs. In total, approximately SEK 60 million has been invested during this integration phase. These investments have resulted in Enigma, Hilbert Finance and Syntetika being live today. The associated ..</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Aon Appoints Sean Deehan as CEO of Strategy and Technology Group for APAC</v>
+        <v>Broadridge Brings G7 Securities to Institutional Tokenized Repo</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C12" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D12" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357706</v>
+        <v>https://www.prnewswire.com/news-releases/broadridge-brings-g7-securities-to-institutional-tokenized-repo-302867070.html</v>
       </c>
       <c r="F12" t="str">
-        <v>Aon plc (NYSE: AON), a leading global professional services firm, today announced the appointment of Sean Deehan as CEO of Strategy and Technology Group for APAC, effective immediately. - - In his new role, Deehan will help expand access to Aon&amp;#39;s integrated advisory, analytics and technology-led solutions, enabling clients to make better risk and capital decisions and pursue profitable growth. A key focus will be expanding adoption of Aon&amp;#39;s Life Risk Modeling Suite in APAC, including Path... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357706</v>
+        <v>Broadridge's Distributed Ledger Repo solution expands cross-border atomic settlement and collateral mobility across G7 securities for global financing and collateral markets NEW YORK, Sept. 2, 2026 /PRNewswire/ -- Broadridge Financial Solutions, Inc., (NYSE: BR), a global Fintech leader,...</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Speakeasy Announces $8.8MM Raise to Power the Growing IRL Economy &amp;amp; Live Experience Industry</v>
+        <v>Lorenzo Grandi, Président et Directeur financier de STMicroelectronics interviendra lors de la conférence investisseurs de Citi</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C13" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D13" t="str">
-        <v>Finance, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.prnewswire.com/news-releases/speakeasy-announces-8-8mm-raise-to-power-the-growing-irl-economy--live-experience-industry-302825648.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3354832/0/fr/lorenzo-grandi-pr%C3%A9sident-et-directeur-financier-de-stmicroelectronics-interviendra-lors-de-la-conf%C3%A9rence-investisseurs-de-citi.html</v>
       </c>
       <c r="F13" t="str">
-        <v>Founded at the University of Chicago, the company has nearly bootstrapped to profitability, delivering 500% year-over-year growth and powering operations for leading live experience enterprises across Nightlife &amp; Bars, Sports &amp; Entertainment, Event Organizers, Experience Creators,...</v>
+        <v>STMicroelectronics interviendra lors de la conférence investisseurs de Citi</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Hotel dining, checked in: OpenTable reveals how hotel restaurants are shaping Canadian dining and travel plans</v>
+        <v>Lorenzo Grandi, STMicroelectronics’ President and CFO to speak at Citi investor conference</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C14" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D14" t="str">
         <v>Finance</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327841/0/en/Hotel-dining-checked-in-OpenTable-reveals-how-hotel-restaurants-are-shaping-Canadian-dining-and-travel-plans.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3354832/0/en/lorenzo-grandi-stmicroelectronics-president-and-cfo-to-speak-at-citi-investor-conference.html</v>
       </c>
       <c r="F14" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Hotel restaurants are playing an increasingly central role in how Canadians dine and travel. New OpenTable data shows hotel dining is on the rise across Canada, with dining at hotel restaurants in 2026 up seven per cent, year-over-year.² To help diners discover standout spots near and far, OpenTable launches its second annual Top 50 Hotel Restaurants in Canada for 2026 .³</v>
+        <v>Lorenzo Grandi, STMicroelectronics’ President and CFO to speak at Citi investor conference</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Performance Shipping Inc. Announces Completion of Sale and Delivery of M/T P. Sophia to New Owners</v>
+        <v>Civinity and Sail Invest acquire Admeo, which manages 160 buildings, for EUR 4.3 million</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C15" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D15" t="str">
         <v>Finance</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327835/14069/en/Performance-Shipping-Inc-Announces-Completion-of-Sale-and-Delivery-of-M-T-P-Sophia-to-New-Owners.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3354829/0/en/civinity-and-sail-invest-acquire-admeo-which-manages-160-buildings-for-eur-4-3-million.html</v>
       </c>
       <c r="F15" t="str">
-        <v>ATHENS, Greece, July 15, 2026 (GLOBE NEWSWIRE) -- Performance Shipping Inc. (NASDAQ: PSHG) (“Performance Shipping” or the “Company”), a global shipping company specializing in the ownership of tanker vessels, today announced that, through a separate wholly-owned subsidiary, it has completed the previously announced sale of the 2009-built, 105,071 dwt Aframax tanker vessel M/T P. Sophia, with the successful delivery of the vessel to her new owners. The M/T P. Sophia was debt-free at the time of her delivery to the new owners.</v>
+        <v>Civinity, a building maintenance, engineering and technology solutions group, together with Sail Invest, a company controlled by Domas Dargis, has completed the acquisition of the Vilnius-based building management company Admeo. Through their jointly controlled company SPV 31, the buyers acquired 100% of the shares in Admeo.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>MicroVision Appoints James Byun as Chief Commercial Officer</v>
+        <v>Jyske Bank enters into an agreement to acquire Formuepleje</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C16" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D16" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E16" t="str">
-        <v>https://pr-inside.com/microvision-appoints-james-byun-as-chief-commercial-officer-r5201336.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3354830/0/en/jyske-bank-enters-into-an-agreement-to-acquire-formuepleje.html</v>
       </c>
       <c r="F16" t="str">
-        <v xml:space="preserve">(PR-inside.com) Lidar executive brings more than two decades of experience scaling global commercial organizations, securing strategic partnerships, and driving revenue growth across advanced technology and automotive markets REDMOND, WA / ACCESS Newswire / July 15, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security, defense, and automotive applications, today announced the appointment of James Byun as Chief Commercial Officer, a newly created executive leadership position designed to accelerate the company's global commercial strategy and growth initiatives across its short-, medium-, and long-range lidar portfolio. In this role, Byun will lead MicroVision's worldwide commercial organization, including business development, strategic </v>
+        <v>Jyske Bank A/S (Jyske Bank) has entered into a binding agreement with the shareholders of FP Kapital A/S on the acquisition of 100% of the shares of FP Kapital A/S (Formuepleje).</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Segers Aero Corporation Completes Acquisition of Fairhope Aerospace</v>
+        <v>CFSI obtiene el Estándar Avanzado de Ciberseguridad del Departamento de Guerra de EE.UU.</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C17" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D17" t="str">
         <v>Finance</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.pr.com/press-release/973728</v>
+        <v>https://www.prnewswire.com/news-releases/cfsi-obtiene-el-estandar-avanzado-de-ciberseguridad-del-departamento-de-guerra-de-eeuu-302867241.html</v>
       </c>
       <c r="F17" t="str">
-        <v>Segers Aero Corporation Completes Acquisition of Fairhope Aerospace. Expanding Segers’ Service Offering with Additional Component Repair Capabilities. [PR.com]</v>
+        <v>- Cellebrite Federal Solutions, Inc. (CFSI) obtiene el Estándar Avanzado de Ciberseguridad del Departamento de Guerra de EE.UU., reforzando el compromiso con la seguridad de las operaciones federales TYSONS CORNER, Va., 2 de septiembre de 2026 /PRNewswire/ -- Cellebrite (Nasdaq: CLBT), un...</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Virtuix Selected for NASA’s Moon and Mars Exploration Analog Mission</v>
+        <v>Innate Pharma to Participate in the H.C. Wainwright 28th Annual Global Investment Conference</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C18" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D18" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327829/0/en/Virtuix-Selected-for-NASA-s-Moon-and-Mars-Exploration-Analog-Mission.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/innate-pharma-participate-h-c-050000038.html</v>
       </c>
       <c r="F18" t="str">
-        <v>Virtuix Selected for NASA’s Moon and Mars Exploration Analog Mission</v>
+        <v>MARSEILLE, France, September 02, 2026--Regulatory News: Innate Pharma SA (Euronext Paris: IPH; Nasdaq: IPHA) ("Innate" or the "Company"), a clinical-stage biotechnology company developing immunotherapies for cancer patients, today announced that members of its executive team will participate in a fireside chat and one-on-one investor meetings at the following conference:</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Premier Air Charter Holdings Inc. Appoints Former Phunware CFO Matt ...</v>
+        <v>Cellebrite Federal Solutions, Inc. (CFSI) erfüllt den fortschrittlichen Cybersicherheitsstandard des US-Kriegsministeriums und unterstreicht damit sein Bekenntnis zu sicheren Abläufen bei Bundesbehörden</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C19" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D19" t="str">
         <v>Finance</v>
       </c>
       <c r="E19" t="str">
-        <v>https://pr-inside.com/premier-air-charter-holdings-inc-appoints-former-phunware-cfo-matt-r5201335.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cellebrite-federal-solutions-inc-cfsi-erfullt-den-fortschrittlichen-cybersicherheitsstandard-des-us-kriegsministeriums-und-unterstreicht-damit-sein-bekenntnis-zu-sicheren-ablaufen-bei-bundesbehorden-302867195.html</v>
       </c>
       <c r="F19" t="str">
-        <v>(PR-inside.com) Veteran Finance Executive with a Proven Track Record of Scaling High-Growth Companies and Guiding a Successful Nasdaq Listing Joins Premier Air Charter as CFO, Effective June 22, 2026 CARLSBAD, CA / ACCESS Newswire / July 15, 2026 / Premier Air Charter Holdings Inc. (OTCID:PREM) ("Premier" or the "Company"), an emerging growth company in the private aviation sector, today announced the appointment of Matt Aune as Chief Financial Officer, bringing to the Company a proven track record of scaling high growth organizations, strengthening financial discipline, and guiding companies through complex capital markets milestones. Mr. Aune spent over 12 years at Phunware, Inc., serving ..</v>
+        <v>TYSONS CORNER, Virginia, 2. September 2026 /PRNewswire/ -- Cellebrite (Nasdaq: CLBT), ein weltweit führender Anbieter von KI-gestützten digitalen Ermittlungs- und Aufklärungslösungen für den öffentlichen und privaten Sektor, gab heute bekannt, dass seine Tochtergesellschaft Cellebrite...</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>iPower Announces Plan to Evaluate Expansion Into AI Infrastructure Hardware</v>
+        <v>Class Action Lawsuit Filed Against Aardvark Therapeutics, Inc. (AARD) ...</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C20" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D20" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327826/0/en/iPower-Announces-Plan-to-Evaluate-Expansion-Into-AI-Infrastructure-Hardware.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-aardvark-therapeutics-inc-aard-r5218457.htm</v>
       </c>
       <c r="F20" t="str">
-        <v>Company to evaluate potential acquisition or financing of AI compute hardware, data center relationships and equipment leasing opportunities Company to evaluate potential acquisition or financing of AI compute hardware, data center relationships and equipment leasing opportunities</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Aardvark Therapeutics, Inc. (NASDAQ:AARD) securities. If you suffered a loss on your Aardvark Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Aardvark Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class ..</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Premier Air Charter Holdings Inc. Appoints Former Phunware CFO Matt Aune as Chief Financial Officer</v>
+        <v>Lost Money on ARS Pharmaceuticals, Inc. (SPRY)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C21" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D21" t="str">
         <v>Finance</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.newswire.com/news/premier-air-charter-holdings-inc-appoints-former-phunware-cfo-matt-22826225</v>
+        <v>https://pr-inside.com/lost-money-on-ars-pharmaceuticals-inc-spry-contact-levi-korsinsky-r5218456.htm</v>
       </c>
       <c r="F21" t="str">
-        <v>Veteran Finance Executive with a Proven Track Record of Scaling High-Growth Companies and Guiding a Successful Nasdaq Listing Joins Premier Air Charter as CFO, Effective June 22, 2026</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS Pharmaceuticals, ..</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Orlando Dreamers Release Updated Economic Impact Data for Bringing Major League Baseball to Orlando</v>
+        <v>Lost Money on Aardvark Therapeutics, Inc. (AARD)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C22" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D22" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.newswire.com/news/orlando-dreamers-release-updated-economic-impact-data-for-bringing-major-league</v>
+        <v>https://pr-inside.com/lost-money-on-aardvark-therapeutics-inc-aard-contact-levi-korsinsky-r5218455.htm</v>
       </c>
       <c r="F22" t="str">
-        <v>Dreamers' MLB initiative will add more than 38,000 jobs during stadium construction phase and in excess of 52,000 permanent jobs with economic impact to Orange County projected to exceed $72 billion over 30 years Projected community benefits include plans to use team and stadium revenue to directly contribute to transportation and workforce housing initiatives in addition to building lighted youth baseball and softball fields throughout the county</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Aardvark Therapeutics, Inc. (NASDAQ:AARD) securities. If you suffered a loss on your Aardvark Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Aardvark Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class ..</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>PRF Technologies Expands DeepSolar Predict™ Platform with Battery-to-Revenue Intelligence, Extending AI-Driven Revenue Optimization Across Solar and Energy Storage Assets</v>
+        <v>Contact Levi &amp; Korsinsky by September 29, 2026 to Join Class Action ...</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C23" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D23" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327824/0/en/PRF-Technologies-Expands-DeepSolar-Predict-Platform-with-Battery-to-Revenue-Intelligence-Extending-AI-Driven-Revenue-Optimization-Across-Solar-and-Energy-Storage-Assets.html</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-september-29-2026-to-join-class-action-r5218453.htm</v>
       </c>
       <c r="F23" t="str">
-        <v>New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>QDM International Announces Strategic Acquisition of Additional Hong Kong Insurance Brokerage License</v>
+        <v>SPRY Investors Have Opportunity to Lead ARS Pharmaceuticals, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C24" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D24" t="str">
         <v>Finance</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327825/0/en/QDM-International-Announces-Strategic-Acquisition-of-Additional-Hong-Kong-Insurance-Brokerage-License.html</v>
+        <v>https://www.prnewswire.com/news-releases/spry-investors-have-opportunity-to-lead-ars-pharmaceuticals-inc-securities-fraud-lawsuit-302867021.html</v>
       </c>
       <c r="F24" t="str">
-        <v>HONG KONG, July 15, 2026 (GLOBE NEWSWIRE) -- QDM International Inc. (“QDM” or the “Company”)(OTCQB: QDMI), a Hong Kong-based insurance broker operating through its wholly-owned subsidiary, Hong Kong YeeTah Insurance Broker Limited (“YeeTah”), today announced the completion of the acquisition of 100% of the equity interests in MCM Wealth Management (Hong Kong) Limited (“MCM”), a licensed insurance brokerage firm in Hong Kong.</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of ARS Pharmaceuticals, Inc. (NASDAQ: SPRY) between March 9, 2026 and June 24, 2026, inclusive (the "Class Period"), of the important October 5, 2026 lead...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>MMA.INC Launches Expanded Revenue Opportunities with Zebra Athletics and New eCommerce Platform</v>
+        <v>AARD Investors Have Opportunity to Lead Aardvark Therapeutics, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C25" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D25" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327819/0/en/MMA-INC-Launches-Expanded-Revenue-Opportunities-with-Zebra-Athletics-and-New-eCommerce-Platform.html</v>
+        <v>https://www.prnewswire.com/news-releases/aard-investors-have-opportunity-to-lead-aardvark-therapeutics-inc-securities-fraud-lawsuit-302866997.html</v>
       </c>
       <c r="F25" t="str">
-        <v>New TrainAlta store adds standalone merchandise revenue, instalment payments and scalable commerce infrastructure across the MMA.INC ecosystem</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of Aardvark Therapeutics, Inc. (NASDAQ: AARD): (i) common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement")...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Tonix Pharmaceuticals Announces Publication in the Peer-Reviewed Journal of Virology Assessing Virulence of the 2022 Outbreak Strain of Mpox in New Animal Models</v>
+        <v>Subscription-Based Services Boom! Geek+ Reports 2026 Interim Results: Orders Up 35.5%, Breakthroughs Across the Business Spectrum</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C26" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D26" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327818/28908/en/Tonix-Pharmaceuticals-Announces-Publication-in-the-Peer-Reviewed-Journal-of-Virology-Assessing-Virulence-of-the-2022-Outbreak-Strain-of-Mpox-in-New-Animal-Models.html</v>
+        <v>https://www.prnewswire.com/news-releases/subscription-based-services-boom-geek-reports-2026-interim-results-orders-up-35-5-breakthroughs-across-the-business-spectrum-302867104.html</v>
       </c>
       <c r="F26" t="str">
-        <v>Data show clade IIb from 2022 outbreak is 100 to 100,000-fold less virulent than clade IIa from 2003 outbreak</v>
+        <v>HONG KONG, Sept. 1, 2026 /PRNewswire/ -- Geek+ (stock code: 2590.HK), a global leader in intelligent robotics, today announced its interim results for the six months ended 30 June 2026. Driven by the dual engines of AI and embodied intelligence breakthroughs alongside deepened global...</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Regentis Receives European Regulatory Approval for New GelrinC Manufacturing ...</v>
+        <v>WSE Investors Have Opportunity to Lead Wise Group plc Securities Fraud Lawsuit Filed by The Rosen Law Firm</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C27" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D27" t="str">
         <v>Finance</v>
       </c>
       <c r="E27" t="str">
-        <v>https://pr-inside.com/regentis-receives-european-regulatory-approval-for-new-gelrinc-manufacturing-r5201332.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wse-investors-have-opportunity-to-lead-wise-group-plc-securities-fraud-lawsuit-filed-by-the-rosen-law-firm-302867000.html</v>
       </c>
       <c r="F27" t="str">
-        <v>(PR-inside.com) European Notified Body approves next-generation manufacturing process that increases production 5-fold, lowers manufacturing costs, improves safety and enables scalable commercial production GelrinC®, which is approved for sale in the European Union, is pioneering knee cartilage repair with an off-the-shelf cell-free hydrogel implant HERZLIYA, IL / ACCESS Newswire / July 15, 2026 /Regentis Biomaterials Ltd. ("Regentis" or the "Company") (NYSE American:RGNT), a regenerative medicine company focused on innovative tissue repair solutions, announced today it has received approval from the European Notified Body to manufacture GelrinC® using its next-generation solvent-free manufacturing process. The approval comes as Regentis prepares for the commercial launch of GelrinC® in ..</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Wise Group plc (NASDAQ: WSE) between May 11, 2026 and July 23, 2026, both dates inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Tenable Expands Exposure Management Platform to Contextualize and Prioritize Application Security Risk</v>
+        <v>Visa Launches Enhanced A2A Protect Innovations to Help Financial Institutions Stop Fraud Before Money Leaves Accounts</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C28" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-visa</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327753/0/en/Tenable-Expands-Exposure-Management-Platform-to-Contextualize-and-Prioritize-Application-Security-Risk.html</v>
+        <v>https://www.prnewswire.com/apac/news-releases/visa-launches-enhanced-a2a-protect-innovations-to-help-financial-institutions-stop-fraud-before-money-leaves-accounts-302866292.html</v>
       </c>
       <c r="F28" t="str">
-        <v>Tenable One unifies application security risk with enterprise exposure data to eliminate blind spots and reduce risk across the entire attack surface Tenable One unifies application security risk with enterprise exposure data to eliminate blind spots and reduce risk across the entire attack surface</v>
+        <v>Visa (NYSE: V), a world leader in digital payments, today announced an enhanced version of A2A Protect, delivering real-time risk insights that help...</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Workhorse Group Sets Date for Second Quarter Earnings Release and Conference Call</v>
+        <v>Levi &amp; Korsinsky Notifies Datavault AI Inc. (DVLT) Investors – Lead ...</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C29" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D29" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327759/0/en/Workhorse-Group-Sets-Date-for-Second-Quarter-Earnings-Release-and-Conference-Call.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-datavault-ai-inc-dvlt-investors-lead-r5218452.htm</v>
       </c>
       <c r="F29" t="str">
-        <v>Conference call scheduled for Thursday, August 13, 2026, at 4:30 p.m. Eastern time Conference call scheduled for Thursday, August 13, 2026, at 4:30 p.m. Eastern time</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Amplix Strengthens Technology Advisory Capabilities with Acquisition of OneConnect</v>
+        <v>Cornerstone Robotics ogłasza strategiczne partnerstwo z Medtronic mające na celu zwiększenie dostępu do chirurgii robotycznej na świecie</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C30" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D30" t="str">
         <v>Finance</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.prnewswire.com/news-releases/amplix-strengthens-technology-advisory-capabilities-with-acquisition-of-oneconnect-302825826.html</v>
+        <v>https://www.prnewswire.com/news-releases/cornerstone-robotics-ogasza-strategiczne-partnerstwo-z-medtronic-majce-na-celu-zwikszenie-dostpu-do-chirurgii-robotycznej-na-wiecie-302867038.html</v>
       </c>
       <c r="F30" t="str">
-        <v>NORWOOD, Mass., July 15, 2026 /PRNewswire/ -- Amplix, a portfolio company of Gemspring Capital and a national provider of technology advisory services, including strategy, consulting, implementation, and managed services, announced today its acquisition of One Connect, Inc. ("OneConnect")....</v>
+        <v>HONGKONG, 2 września 2026 r. /PRNewswire/ -- Cornerstone Robotics, innowacyjna firma z branży robotyki chirurgicznej założona i mająca siedzibę w Hongkongu, ogłosiła dziś strategiczne partnerstwo z Medtronic (NYSE: MDT), światowym liderem technologii medycznych. W ramach współpracy...</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Securitize and Cantor Collaborate to Enable Onchain IPOs and Follow-On Offerings for Public Companies</v>
+        <v>ROSEN, TRUSTED INVESTOR RIGHTS COUNSEL, Encourages Datavault AI Inc. ...</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C31" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D31" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prnewswire.com/news-releases/securitize-and-cantor-collaborate-to-enable-onchain-ipos-and-follow-on-offerings-for-public-companies-302825881.html</v>
+        <v>https://pr-inside.com/rosen-trusted-investor-rights-counsel-encourages-datavault-ai-inc-r5218451.htm</v>
       </c>
       <c r="F31" t="str">
-        <v>Pairs Cantor's equity capital markets and trading expertise with Securitize's regulated tokenization infrastructure to create a pathway for public companies to raise capital onchain MIAMI and NEW YORK, July 15, 2026 /PRNewswire/ -- Securitize Corp. ("Securitize")(NYSE: SECZ), the leader...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ:DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline. SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Datavault AI class action, go to https://rosenlegal.com/cases/datavault-ai-inc/join or call Phillip ..</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>RoboStrategy, Inc. Raises Approximately $16.0 Million Through Private Share Issuances, Including $10.0 Million Investment by CEO Andrew Kang</v>
+        <v>BellRing Investor News: Rosen Law Firm Announces Investigation of Breaches ...</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C32" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D32" t="str">
         <v>Finance</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327748/0/en/RoboStrategy-Inc-Raises-Approximately-16-0-Million-Through-Private-Share-Issuances-Including-10-0-Million-Investment-by-CEO-Andrew-Kang.html</v>
+        <v>https://pr-inside.com/bellring-investor-news-rosen-law-firm-announces-investigation-of-breaches-r5218450.htm</v>
       </c>
       <c r="F32" t="str">
-        <v>Fund completes private placements with institutional investors and its Founder and CEO between July 7 and July 14, 2026 Fund completes private placements with institutional investors and its Founder and CEO between July 7 and July 14, 2026</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential breaches of fiduciary duties by the directors and officers of BellRing Brands, Inc. (NYSE:BRBR). If you currently own shares of BellRing stock, please visit the firm's website at https://rosenlegal.com/cases/bellring-brands-inc/joinfor more information. You may also contact Phillip Kim of Rosen Law Firm toll free at 866-767-3653 or via email at case@rosenlegal.com. WHY ROSEN LAW: We encourage investors to select qualified counsel with a track record of success in leadership roles. Often, firms issuing notices do not have ..</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Anand Systems Inc. Launches ASI RMS Powered by Duetto for Worldwide Intelligent Revenue Optimization</v>
+        <v>Join Class Action to Recover Losses from Hyliion Holdings Corp. (HYLN) ...</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C33" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D33" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.prnewswire.com/news-releases/anand-systems-inc-launches-asi-rms-powered-by-duetto-for-worldwide-intelligent-revenue-optimization-302826309.html</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-hyliion-holdings-corp-hyln-r5218449.htm</v>
       </c>
       <c r="F33" t="str">
-        <v>TRACY, Calif., July 15, 2026 /PRNewswire/ -- Anand Systems Inc. (ASI), a leading hospitality technology provider serving over 7,000 properties worldwide, has launched ASI RMS powered by Duetto. This next-generation Revenue Management Solution expands ASI's robust hospitality platform,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>LPL Financial Welcomes Buell Wealth Management</v>
+        <v>RXT LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Rackspace Technology, ...</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C34" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D34" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327747/29579/en/LPL-Financial-Welcomes-Buell-Wealth-Management.html</v>
+        <v>https://pr-inside.com/rxt-lawsuit-alert-levi-korsinsky-notifies-rackspace-technology-r5218448.htm</v>
       </c>
       <c r="F34" t="str">
-        <v>SAN DIEGO, July 15, 2026 (GLOBE NEWSWIRE) -- LPL Financial LLC announced today that the financial advisors of Buell Wealth Management have joined LPL Financial’s broker-dealer and Registered Investment Advisor (RIA) platform. The team reported serving approximately $370 million in advisory, brokerage and retirement plan assets* and joins from Buell Securities Corporation.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>NYSE Content Update: Women's Health Equity Funding Up 41% in 2025 Report</v>
+        <v>Class Action Lawsuit Filed: Innventure, Inc. (INV) - Join by October ...</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C35" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D35" t="str">
-        <v>Finance, Healthcare, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-womens-health-equity-funding-up-41-in-2025-report-302826431.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-innventure-inc-inv-join-by-october-r5218447.htm</v>
       </c>
       <c r="F35" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 15, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Dao by Dorsett AMTD Singapore Honoured with Tripadvisor Travellers' Choice 2026, Recognised Among the Top 10% of Properties Worldwide</v>
+        <v>BE DEADLINE: ROSEN, A LEADING LAW FIRM, Encourages Bloom Energy Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - BE</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C36" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D36" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.prnewswire.com/news-releases/dao-by-dorsett-amtd-singapore-honoured-with-tripadvisor-travellers-choice-2026-recognised-among-the-top-10-of-properties-worldwide-302826437.html</v>
+        <v>https://www.newsfilecorp.com/release/312500/BE-DEADLINE-ROSEN-A-LEADING-LAW-FIRM-Encourages-Bloom-Energy-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BE</v>
       </c>
       <c r="F36" t="str">
-        <v>PARIS and NEW YORK and LONDON, July 15, 2026 /PRNewswire/ -- AMTD Group Inc. ("AMTD Group"), AMTD IDEA Group ("AMTD IDEA") (NYSE: AMTD; SGX: HKB), AMTD Digital Inc. ("AMTD Digital") (NYSE: HKD) and The Generation Essentials Group ("TGE") (NYSE: TGE; LSE: TGE), a subsidiary of AMTD...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>VisualLogix renforce sa présence en Europe et son portefeuille de logiciels d'ingénierie grâce à l'acquisition du groupe refyne</v>
+        <v>ROSEN, NATIONAL INVESTOR RIGHTS COUNSEL, Encourages Alarum Technologies Ltd. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - ALAR</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C37" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D37" t="str">
         <v>Finance</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prnewswire.com/news-releases/visuallogix-renforce-sa-presence-en-europe-et-son-portefeuille-de-logiciels-dingenierie-grace-a-lacquisition-du-groupe-refyne-302826435.html</v>
+        <v>https://www.newsfilecorp.com/release/312504/ROSEN-NATIONAL-INVESTOR-RIGHTS-COUNSEL-Encourages-Alarum-Technologies-Ltd.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-ALAR</v>
       </c>
       <c r="F37" t="str">
-        <v>NEW YORK, 15 juillet 2026 /PRNewswire/ -- VisualLogix a annoncé aujourd'hui l'acquisition du groupe refyne, élargissant ainsi sa plateforme mondiale de logiciels d'ingénierie et renforçant son portefeuille de solutions essentielles utilisées par les ingénieurs et les fabricants qui...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alarum Technologies Ltd. (NASDAQ: ALAR) between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Alarum Technologies securities during the Class Period you may be entitled to...</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Electrovaya Announces Commercial Relationship with Amazon</v>
+        <v>Securities Class Action Lawsuit Filed Against Park Ha Biological Technology ...</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C38" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D38" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327745/0/en/Electrovaya-Announces-Commercial-Relationship-with-Amazon.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-park-ha-biological-technology-r5218446.htm</v>
       </c>
       <c r="F38" t="str">
-        <v>Relationship expected to support continued deployment of Infinity Battery Technology across material handling operations and potential for expanded engagement around Electrovaya’s battery platforms for robotics and energy storage Relationship expected to support continued deployment of Infinity Battery Technology across material handling operations and potential for expanded engagement around Electrovaya’s battery platforms for robotics and energy storage</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Park Ha Biological Technology Co., Ltd. (NASDAQ:BYAH) securities. If you suffered a loss on your Park Ha Biological Technology Co., Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Park Ha Biological Technology Co., Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Rubico Announces Acquisition of Additional Newbuilding MR Tanker and a 33% Increase of Potential Gross Revenue Backlog to About $305 Million</v>
+        <v>Class Action Lawsuit Filed Against Bloom Energy Corporation (BE) - ...</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C39" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D39" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327742/0/en/Rubico-Announces-Acquisition-of-Additional-Newbuilding-MR-Tanker-and-a-33-Increase-of-Potential-Gross-Revenue-Backlog-to-About-305-Million.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-bloom-energy-corporation-be-r5218445.htm</v>
       </c>
       <c r="F39" t="str">
-        <v>ATHENS, Greece, July 15, 2026 (GLOBE NEWSWIRE) -- Rubico Inc. (Nasdaq: RUBI) (the “Company” or “Rubico”), a global provider of shipping transportation services specializing in the ownership of vessels, announced today that it has entered into a share purchase agreement (the “SPA”) with Top Ships Inc. to purchase the shares of a company (the “SPV”) that is party to a shipbuilding contract with Guangzhou Shipyard International Company Limited and China Shipbuilding Trading Co., Ltd. for the construction of a 47,499 dwt chemical/product oil carrier (the “Newbuilding MR Tanker”). The Newbuilding MR Tanker is scheduled for delivery in the third quarter of 2029.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Glo Fiber Welcomes its 100,000th Customer</v>
+        <v>PRCT FINAL DEADLINE: ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages PROCEPT BioRobotics Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - PRCT</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C40" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D40" t="str">
         <v>Finance</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327740/0/en/Glo-Fiber-Welcomes-its-100-000th-Customer.html</v>
+        <v>https://www.newsfilecorp.com/release/312498/PRCT-FINAL-DEADLINE-ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-PROCEPT-BioRobotics-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-PRCT</v>
       </c>
       <c r="F40" t="str">
-        <v>Suffolk, Virginia family recognized as company achieves a major growth milestone Suffolk, Virginia family recognized as company achieves a major growth milestone</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of PROCEPT BioRobotics Corporation (NASDAQ: PRCT) between February 28, 2024 and February 25, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead plaintiff deadline.SO WHAT: If you purchased PROCEPT common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>As AI Rewrites Drug Discovery, This Bio-Native AI Company Just Joined the Russell 3000E, and Reports Earnings July 22</v>
+        <v>WIX FINAL DEADLINE: ROSEN, NATIONALLY REGARDED INVESTOR COUNSEL, Encourages Wix.com Ltd. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - WIX</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C41" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D41" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-ai-rewrites-drug-discovery-this-bio-native-ai-company-just-joined-the-russell-3000e-and-reports-earnings-july-22-302826193.html</v>
+        <v>https://www.newsfilecorp.com/release/312495/WIX-FINAL-DEADLINE-ROSEN-NATIONALLY-REGARDED-INVESTOR-COUNSEL-Encourages-Wix.com-Ltd.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-WIX</v>
       </c>
       <c r="F41" t="str">
-        <v>Issued on behalf of MindWalk Holdings Corp. MindWalk Holdings Corp. (NASDAQ: HYFT) heads into its fourth-quarter and full-year results with fresh index inclusion, an expanded patent estate, and AI-designed programs aimed at two of medicine's biggest frontiers: GLP-1 metabolic health and...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Wix.com Ltd. (NASDAQ: WIX) between February 19, 2025 and May 12, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead plaintiff deadline.SO WHAT: If you purchased Wix securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>SciSparc: NeuroThera Labs Announces Initiation of Phase IIb Clinical Trial at Hannover Medical School in Germany for Innovative Treatment of Tourette Syndrome</v>
+        <v>WSE DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Wise Group plc Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - WSE</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C42" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D42" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327736/0/en/SciSparc-NeuroThera-Labs-Announces-Initiation-of-Phase-IIb-Clinical-Trial-at-Hannover-Medical-School-in-Germany-for-Innovative-Treatment-of-Tourette-Syndrome.html</v>
+        <v>https://www.newsfilecorp.com/release/312508/WSE-DEADLINE-ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Wise-Group-plc-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-WSE</v>
       </c>
       <c r="F42" t="str">
-        <v>TEL AVIV, Israel, July 15, 2026 (GLOBE NEWSWIRE) -- SciSparc Ltd. (Nasdaq: SPRC) (“Company” or “SciSparc”), today announced that its subsidiary NeuroThera Labs Inc. (TSXV: NTLX) ("NeuroThera"), a clinical-stage pharmaceutical company focused on developing novel treatments for central nervous system disorders, announced the initiation of its Phase IIb clinical trial site at Hannover Medical School, Hanover, Germany (“MHH”), for SCI-110, its proprietary cannabinoid-based treatment candidate for Tourette Syndrome (TS) in adults.</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Wise Group plc (NASDAQ: WSE) between May 11, 2026 and July 23, 2026, both dates inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Wise Group plc securities during the Class Period you may be entitled to compensation without...</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds PROCEPT BioRobotics ...</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C43" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D43" t="str">
-        <v>Finance, Media, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.prunderground.com/chris-sain-jr-becomes-first-black-finance-creator-to-host-a-show-from-the-new-york-stock-exchange/00388621/</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-procept-biorobotics-r5218444.htm</v>
       </c>
       <c r="F43" t="str">
-        <v>Financial educator and digital creator Chris Sain Jr. is the first Black finance creator to host an interview show from the New York Stock Exchange (NYSE), marking a milestone in the evolution of financial media, creator-led journalism, and digital influence. The post Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange first appeared on</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>U.S National Science Foundation Selects Critical Materials Crossroads ...</v>
+        <v>October 20, 2026 Deadline: Join Class Action Lawsuit Against Taboola.com ...</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C44" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D44" t="str">
-        <v>Finance, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E44" t="str">
-        <v>https://pr-inside.com/u-s-national-science-foundation-selects-critical-materials-crossroads-r5201321.htm</v>
+        <v>https://pr-inside.com/october-20-2026-deadline-join-class-action-lawsuit-against-taboola-com-r5218443.htm</v>
       </c>
       <c r="F44" t="str">
-        <v>(PR-inside.com) ReElement Technologies serves as an industry partner in the Critical Minerals Crossroads consortium, led by University of Missouri-Kansas City FISHERS, IN / ACCESS Newswire / July 15, 2026 / American Resources Corporation (NASDAQ:AREC) ("American Resources") through its minority holding in ReElement Technologies Corporation ("ReElement"), a leading U.S. innovator in rare earth element (REE) and critical mineral refining, today announced that the National Science Foundation has selected the Critical Materials Crossroads consortium as one of its Regional Innovation Engines, making the consortium eligible for up to $160 million in funding over ten years. The consortium is led by the University of Missouri-Kansas ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Fermi Outlines Strategic Rationale for Upsized $431 Million Convertible ...</v>
+        <v>Levi &amp; Korsinsky Notifies HDFC Bank Limited (HDB) Investors - Lead ...</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C45" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D45" t="str">
         <v>Finance</v>
       </c>
       <c r="E45" t="str">
-        <v>https://pr-inside.com/fermi-outlines-strategic-rationale-for-upsized-431-million-convertible-r5201317.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-hdfc-bank-limited-hdb-investors-lead-r5218442.htm</v>
       </c>
       <c r="F45" t="str">
-        <v>(PR-inside.com) Flexible convertible structure with shareholder-friendly capped call minimizes dilution Proceeds strengthen liquidity in midst of customer and partner negotiations and preserve Fermi's speed-to-power advantage Attractive five-year cost of capital provides run room to advance multiple commercial tracks in parallel DALLAS, TX / ACCESS Newswire / July 15, 2026 / Fermi Inc. (Nasdaq:FRMI)(LSE:FRMI), operating as Fermi America™ ("Fermi" or the "Company"), outlined today the strategic rationale for its recently closed and upsized offering of $431.25 million aggregate principal amount of 5.00% Convertible Senior Notes due 2031 (the "Notes"), which included the exercise in full of the initial purchasers' 13-day option to purchase up to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Lelantos Holdings Highlights Airtopia San Antonio's Growth to $4.89 ...</v>
+        <v>Zepp Health Corporation Reports Second Quarter of 2026 Unaudited Financial Results</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C46" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D46" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E46" t="str">
-        <v>https://pr-inside.com/lelantos-holdings-highlights-airtopia-san-antonio-s-growth-to-r5201318.htm</v>
+        <v>https://www.prnewswire.com/news-releases/zepp-health-corporation-reports-second-quarter-of-2026-unaudited-financial-results-302866933.html</v>
       </c>
       <c r="F46" t="str">
-        <v>(PR-inside.com) Building Airtopia Series - Episode 2 The second installment of the Building Airtopia series highlights how leadership, culture, and operational execution transformed the company's first park into a profitable, growing destination for families - and produced revenue growth of approximately 45.7% over four years. MCALESTER, OK / ACCESS Newswire / July 15, 2026 / Lelantos Holdings, Inc. (OTCID:LNTO) today released the second chapter of its Building Airtopia series, turning its attention to the location where the Company's operating philosophy - and its financial results - were first put to the test: Airtopia San Antonio. Key Highlights for Investors Revenue grew approximately 45.7%, from $3.36 ..</v>
+        <v>MILPITAS, Calif., Sept. 1, 2026 /PRNewswire/ -- Zepp Health Corporation (NYSE: ZEPP) ("Zepp", the "Company" or "we") today announced its unaudited financial results for the second quarter of 2026. Second Quarter of 2026 Financial and Operating Highlights: Revenue reached US$63.5 million,...</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>GEN Restaurant Group Secures Retail Placement at Northgate Market and ...</v>
+        <v>Resources Connection to Participate in Upcoming September Conferences</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C47" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D47" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E47" t="str">
-        <v>https://pr-inside.com/gen-restaurant-group-secures-retail-placement-at-northgate-market-and-r5201315.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/resources-connection-participate-upcoming-september-010000040.html</v>
       </c>
       <c r="F47" t="str">
-        <v>(PR-inside.com) Initial Purchase Order Through Recently Announced UNFI Distribution Agreement Adds 68 New Doors with Incremental Customer Base Four Ready-to-Cook SKUs - Beef Bulgogi, Pork Bulgogi, Beef Short Rib and Chicken Bulgogi - to Be Carried at Both Retail Chains CERRITOS, CA / ACCESS Newswire / July 15, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), owner of GEN Korean BBQ, a fast-growing casual dining concept with an extensive menu and signature "grill at your table" experience as well as a rapidly growing retail business, today announced that four ready-to-cook marinated meat SKUs have been accepted for retail placement at ..</v>
+        <v>DALLAS, September 02, 2026--Resources Connection, Inc. (Nasdaq: RGP) (the "Company"), a global consulting firm, today announced that Chief Executive Officer Roger Carlile and Chief Artificial Intelligence Officer Jessica Block will participate in both the Northcoast Research Virtual Conference on Wednesday, September 9, 2026, and the William Blair Human Capital Services Conference on Tuesday, September 15 and Wednesday, September 16, 2026. Management will host virtual investor meetings each day</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>LASE Group's Fonon Technologies Advances to Next Phase of U.S. Air ...</v>
+        <v>CAPR DEADLINE: ROSEN, A TRUSTED AND LEADING LAW FIRM, Encourages Capricor Therapeutics, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - CAPR</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C48" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D48" t="str">
         <v>Finance</v>
       </c>
       <c r="E48" t="str">
-        <v>https://pr-inside.com/lase-group-s-fonon-technologies-advances-to-next-phase-of-u-s-air-r5201314.htm</v>
+        <v>https://www.newsfilecorp.com/release/312501/CAPR-DEADLINE-ROSEN-A-TRUSTED-AND-LEADING-LAW-FIRM-Encourages-Capricor-Therapeutics-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-CAPR</v>
       </c>
       <c r="F48" t="str">
-        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / July 15, 2026 /Laser Photonics Corporation (NASDAQ:LASE) ("Laser Photonics" or the "Company"), a global leader in laser systems for industrial and defense applications, together with Fonon Technologies, an affiliated company within the LASE Group of Companies, today announced that Fonon Technologies has been invited to advance to Step 2 of the U.S. Air Force Shaw Air Force Base (AFB) Battle Lab Commercial Solutions Opening (CSO) evaluation process for its Laser Shield Anti-Drone (LSAD) technology. Following the successful evaluation of the Company's solution brief, submitted under Areas of Interest 2.1 (Rapid Point Defense) and 2.3 (Multi-Threat ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Capricor Therapeutics, Inc. (NASDAQ: CAPR) between December 17, 2025 and July 26, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Capricor securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>enVVeno Medical Highlights Newly Issued U.S. Patent Strengthening Competitive ...</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Aardvark Therapeutics, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - AARD</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C49" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D49" t="str">
-        <v>Finance, Healthcare, Real Estate, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E49" t="str">
-        <v>https://pr-inside.com/envveno-medical-highlights-newly-issued-u-s-patent-strengthening-competitive-r5201313.htm</v>
+        <v>https://www.newsfilecorp.com/release/312509/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Aardvark-Therapeutics-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-AARD</v>
       </c>
       <c r="F49" t="str">
-        <v>(PR-inside.com) CEO Explains How Broad Patent Protection, Combined with First-Ever FDA IDE Approval, Positions enVVe® to Own a Multi-Billion-Dollar Venous Disease Market Watch the "What This Means" video here IRVINE, CA / ACCESS Newswire / July 15, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company"), today announced that Robert Berman, Chief Executive Officer of enVVeno Medical participated in a Virtual Investor "What This Means" segment. As part of the segment, Mr. Berman discussed the Company's recent news announcing the issuance of the first U.S. Patent covering the company's enVVe system, further expanding its intellectual property portfolio and laying the groundwork to ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Aardvark Therapeutics, Inc. (NASDAQ: AARD): (i) common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with Aardvark's February 13, 2025 initial public offering ("IPO"); and/or (ii) securities between February 13, 2025 and May 14, 2026, both dates inclusive (the...</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Innodata to Report Second Quarter 2026 Results</v>
+        <v>CAR DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Avis Budget Group, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C50" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D50" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E50" t="str">
-        <v>https://pr-inside.com/innodata-to-report-second-quarter-2026-results-r5201311.htm</v>
+        <v>https://www.newsfilecorp.com/release/312488/CAR-DEADLINE-ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Avis-Budget-Group-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F50" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 /INNODATA INC. (NASDAQ:INOD) today announced that it will report Second Quarter 2026 results after the market closes on Thursday, August 6, 2026. A news release will be available in both the News and Investor Relations sections of the Innodata website, www.innodata.com. Innodata has scheduled an investor conference call for 5:00 PM Eastern time on that same day. The call-in numbers for the conference call are: (+1) 800 715 9871 North America, Toll Free (+44) 800 358 0970 United Kingdom (+1) 646 307 1963 International Participant Access Code 3150581 For Replay: (+1) 800 770 2030 North America-Toll Free (+44) 203 433 3849(+1) 609 800 ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to...</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Alpha Tau Successfully Treats First Immunocompromised Patient with Recurrent Cutaneous Squamous Cell Carcinoma in its ADMIRE Study at Banner MD Anderson Cancer Center</v>
+        <v>Levi &amp; Korsinsky Notifies Cogent Communications Holdings, Inc. (CCOI) ...</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C51" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D51" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327707/0/en/Alpha-Tau-Successfully-Treats-First-Immunocompromised-Patient-with-Recurrent-Cutaneous-Squamous-Cell-Carcinoma-in-its-ADMIRE-Study-at-Banner-MD-Anderson-Cancer-Center.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-cogent-communications-holdings-inc-ccoi-r5218440.htm</v>
       </c>
       <c r="F51" t="str">
-        <v>Alpha Tau Successfully Treats First Immunocompromised Patient with Recurrent Cutaneous Squamous Cell Carcinoma in its ADMIRE Study at Banner MD Anderson</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Aware Sets Second Quarter 2026 Webcast for Wednesday, July 29, 2026, at 5:00 p.m. Eastern Time</v>
+        <v>Contact Levi &amp; Korsinsky by October 20, 2026 to Join Class Action Against ...</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C52" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D52" t="str">
         <v>Finance</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327704/0/en/Aware-Sets-Second-Quarter-2026-Webcast-for-Wednesday-July-29-2026-at-5-00-p-m-Eastern-Time.html</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-october-20-2026-to-join-class-action-against-r5218439.htm</v>
       </c>
       <c r="F52" t="str">
-        <v>BURLINGTON, Mass., July 15, 2026 (GLOBE NEWSWIRE) -- Aware, Inc. (NASDAQ: AWRE), a global leader in biometric orchestration and identity solutions, will hold a webcast on Wednesday, July 29, 2026, at 5:00 p.m. Eastern time to discuss its financial results for the second quarter ended June 30, 2026. Financial results will be issued in a press release before the call.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Constellium to Source Local Renewable Energy for its German Facilities</v>
+        <v>RXT DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Rackspace ...</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C53" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D53" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327705/0/en/Constellium-to-Source-Local-Renewable-Energy-for-its-German-Facilities.html</v>
+        <v>https://pr-inside.com/rxt-deadline-rosen-trusted-investor-counsel-encourages-rackspace-r5218438.htm</v>
       </c>
       <c r="F53" t="str">
-        <v>PARIS, July 15, 2026 (GLOBE NEWSWIRE) -- Constellium SE (NYSE: CSTM) today announced that its extrusion and automotive structures plants in Gottmadingen and Singen , Germany, will source locally produced solar electricity under a long-term Power Purchase Agreement (PPA) with the community of Gottmadingen.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Rackspace Technology, Inc. (NASDAQ:RXT) between May 7, 2026 and July 8, 2026 inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Rackspace securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Rackspace class action, go to https://rosenlegal.com/cases/rackspace-technology-inc/join or call Phillip Kim, Esq. ..</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Hawkins, Inc. to Release First Quarter Fiscal 2027 Financial Results on July 29, 2026</v>
+        <v>Faraday Future Announced that It has Entered Into Incremental Warrant Termination Agreements With Each March 2025 Financing Investor as It Continues to Make Progress in Reducing Its Debt and Improving Its Capital Structure</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C54" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D54" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327710/0/en/Hawkins-Inc-to-Release-First-Quarter-Fiscal-2027-Financial-Results-on-July-29-2026.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/faraday-future-announced-entered-incremental-004000668.html</v>
       </c>
       <c r="F54" t="str">
-        <v>ROSEVILLE, Minn., July 15, 2026 (GLOBE NEWSWIRE) -- Hawkins, Inc. (Nasdaq: HWKN) announced today that it expects to release its financial results for its first quarter fiscal 2027 ended June 28, 2026 after the market closes on July 29, 2026 at approximately 4:10 p.m. Eastern Time.</v>
+        <v>LOS ANGELES, September 02, 2026--Faraday Future Intelligent Electric Inc. (NASDAQ: FFAI) ("Faraday Future", "FF" or the "Company"), a California-based global Embodied AI (EAI) ecosystem company, today announced that it has entered into Incremental Warrant Termination Agreements with each investor from its March 2025 convertible note financing (the "March 2025 Financing" and each such investor, a "March Investor"). With the support of all participating investors, the Company continues to make pro</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Leonardo DRS Secures Contract for More Than 50,000 Tenum® Orbit™ Thermal Imaging Cameras</v>
+        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Alarum Technologies Ltd. ...</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C55" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D55" t="str">
         <v>Finance</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327708/0/en/Leonardo-DRS-Secures-Contract-for-More-Than-50-000-Tenum-Orbit-Thermal-Imaging-Cameras.html</v>
+        <v>https://pr-inside.com/rosen-global-investor-counsel-encourages-alarum-technologies-ltd-r5218437.htm</v>
       </c>
       <c r="F55" t="str">
-        <v>Press release announcing a blanket purchase agreement for Leonardo DRS Tenum Orbit thermal imaging cameras.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alarum Technologies Ltd. (NASDAQ:ALAR) between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alarum Technologies securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To ..</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>iTonic Holdings Ltd Issues an Update on its Effort to Develop AI-Powered Cloud Healthcare Platform Designed to Support Nuclear Medicine Treatment Planning and with Potential Future Expansion into Digital Care Delivery</v>
+        <v>Did You Lose Money on Avis Budget Group, Inc. (CAR)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C56" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D56" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327709/0/en/iTonic-Holdings-Ltd-Issues-an-Update-on-its-Effort-to-Develop-AI-Powered-Cloud-Healthcare-Platform-Designed-to-Support-Nuclear-Medicine-Treatment-Planning-and-with-Potential-Future.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-avis-budget-group-inc-car-levi-korsinsky-r5218436.htm</v>
       </c>
       <c r="F56" t="str">
-        <v>New cloud-based platform is being developed to integrate artificial intelligence, automated quality control and healthcare data connectivity to support next-generation precision medicine workflows.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>USBC Expands Team With Former Apple Pay and Cash App Partnerships Lead</v>
+        <v>Class Action Lawsuit Filed Against Planet Fitness, Inc. (PLNT) - Recover ...</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C57" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D57" t="str">
         <v>Finance</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327712/0/en/USBC-Expands-Team-With-Former-Apple-Pay-and-Cash-App-Partnerships-Lead.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-planet-fitness-inc-plnt-recover-r5218435.htm</v>
       </c>
       <c r="F57" t="str">
-        <v>Dave Baldwin, new Head of Partnerships, to lead USBC’s developer-first partnership strategy Dave Baldwin, new Head of Partnerships, to lead USBC’s developer-first partnership strategy</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Osisko Gold Completes Name Change from Osisko Development</v>
+        <v>October 20, 2026 Deadline Approaching: Join Class Action Against AEVEX ...</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C58" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D58" t="str">
         <v>Finance</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327713/0/en/Osisko-Gold-Completes-Name-Change-from-Osisko-Development.html</v>
+        <v>https://pr-inside.com/october-20-2026-deadline-approaching-join-class-action-against-aevex-r5218434.htm</v>
       </c>
       <c r="F58" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Osisko Gold Group Inc. (NYSE: ODV, TSXV: ODV) (" Osisko Gold " or the " Company ") is pleased to announce the completion of its previously announced name change to "Osisko Gold Group Inc." from "Osisko Development Corp." (and "Groupe Aurifère Osisko Inc." from "Osisko Développement Corp."), effective July 14, 2026 (the " Name Change "), following receipt of shareholder approval at its annual and special meeting of shareholders held on June 23, 2026, and receipt of other applicable regulatory approvals.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>KEO Capital Launches Workeo Canada</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Park Ha Biological Technology ...</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C59" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D59" t="str">
         <v>Finance</v>
       </c>
       <c r="E59" t="str">
-        <v>https://pr-inside.com/keo-capital-launches-workeo-canada-r5201310.htm</v>
+        <v>https://pr-inside.com/rosen-recognized-investor-counsel-encourages-park-ha-biological-technology-r5218433.htm</v>
       </c>
       <c r="F59" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 15, 2026 / Keo Capital (STO:MAHA-A) - KEO Capital AB ("KEO Capital" or the "Company") (Nasdaq Stockholm:KEOC), today announced the launch of Workeo Canada, marking the start of its operations in Canada. Workeo went live in Canada at the end of June 2026 and the launch towards media and prospective customers is now underway. The launch follows the signing in June 2026 of a revolving senior loan facility of up to CAD 50 million with a leading Canadian bank, providing funding capacity to support the expansion of KEO Capital's Supply Chain Financing activities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: New York, N.Y., September 1, 2026. Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Park Ha Biological Technology Co., Ltd. (NASDAQ:PHH, BYAH) between December 27, 2024 and July 8, 2025, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Park Ha securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the ..</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Pinnacle Food Group Limited Completes Key Development Milestone and ...</v>
+        <v>BE DEADLINE: ROSEN, NATIONAL TRIAL COUNSEL, Encourages Bloom Energy ...</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C60" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D60" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E60" t="str">
-        <v>https://pr-inside.com/pinnacle-food-group-limited-completes-key-development-milestone-and-r5201309.htm</v>
+        <v>https://pr-inside.com/be-deadline-rosen-national-trial-counsel-encourages-bloom-energy-r5218432.htm</v>
       </c>
       <c r="F60" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 15, 2026 / Pinnacle Food Group Limited (Nasdaq:PFAI) ("Pinnacle Food" or the "Company"), a technology-driven company operating at the intersection of smart farming and bioengineering, today announced the completion of a key project development milestone and the formal commencement of construction of a commercial-scale microalgae-based astaxanthin production facility for Bei Harvest Ltd. ("Bei Harvest") in British Columbia, Canada. In April 2026, Pinnacle Food entered into an agreement with Bei Harvest for the phased development and delivery of a turnkey facility designed to support the commercial cultivation of microalgae and the production of astaxanthin. Astaxanthin ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE:BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Bloom Energy class action, go to https://rosenlegal.com/cases/bloom-energy-corporation/join or call Phillip ..</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Pinnacle Food Group Limited Completes Key Development Milestone and Commences Construction of Commercial-Scale Microalgae-Based Astaxanthin Facility in Canada</v>
+        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Taboola.com Ltd. Investors ...</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C61" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D61" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.newswire.com/news/pinnacle-food-group-limited-completes-key-development-milestone-and-commences</v>
+        <v>https://pr-inside.com/rosen-global-investor-counsel-encourages-taboola-com-ltd-investors-r5218431.htm</v>
       </c>
       <c r="F61" t="str">
-        <v>Pinnacle Food (Nasdaq: PFAI) begins construction of a commercial microalgae-based astaxanthin facility in Canada, expanding its biomanufacturing platform.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Taboola.com Ltd. (NASDAQ:TBLA) between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"), of the important October 20, 2026 lead plaintiff deadline. SO WHAT: If you purchased Taboola.com securities you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Taboola.com class action, go to https://rosenlegal.com/cases/taboolacom-ltd/join or call Phillip Kim, Esq. toll-free at 866-767-3653 ..</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>ADMA LAWSUIT ALERT: Levi &amp; Korsinsky Notifies ADMA Biologics, Inc. ...</v>
+        <v>PRCT FINAL DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages PROCEPT ...</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C62" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D62" t="str">
         <v>Finance</v>
       </c>
       <c r="E62" t="str">
-        <v>https://pr-inside.com/adma-lawsuit-alert-levi-korsinsky-notifies-adma-biologics-inc-r5201306.htm</v>
+        <v>https://pr-inside.com/prct-final-deadline-rosen-skilled-investor-counsel-encourages-procept-r5218430.htm</v>
       </c>
       <c r="F62" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of PROCEPT BioRobotics Corporation (NASDAQ:PRCT) between February 28, 2024 and February 25, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead plaintiff deadline. SO WHAT: If you purchased PROCEPT common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the PROCEPT class action, go to https://rosenlegal.com/cases/procept-biorobotics-corporation/join or call Phillip ..</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Shareholders of Insulet Corporation (PODD): Protect Your Rights Before ...</v>
+        <v>Securities Fraud Class Action Filed Against The Simply Good Foods Company ...</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C63" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D63" t="str">
         <v>Finance</v>
       </c>
       <c r="E63" t="str">
-        <v>https://pr-inside.com/shareholders-of-insulet-corporation-podd-protect-your-rights-before-r5201305.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-the-simply-good-foods-company-r5218429.htm</v>
       </c>
       <c r="F63" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Megan (MGN) Investors ...</v>
+        <v>WIX FINAL DEADLINE: ROSEN, A LONGSTANDING FIRM, Encourages Wix.com ...</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C64" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D64" t="str">
         <v>Finance</v>
       </c>
       <c r="E64" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-megan-mgn-investors-r5201304.htm</v>
+        <v>https://pr-inside.com/wix-final-deadline-rosen-a-longstanding-firm-encourages-wix-com-r5218428.htm</v>
       </c>
       <c r="F64" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Wix.com Ltd. (NASDAQ:WIX) between February 19, 2025 and May 12, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead plaintiff deadline. SO WHAT: If you purchased Wix securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Wix class action, go to https://rosenlegal.com/cases/wixcom-ltd/join or call Phillip Kim, Esq. toll-free ..</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Lost Money on Veritone, Inc. (VERI)? Urged to Join Class Action Before ...</v>
+        <v>Equipmentshare.com Inc. (EQPT) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C65" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D65" t="str">
         <v>Finance</v>
       </c>
       <c r="E65" t="str">
-        <v>https://pr-inside.com/lost-money-on-veritone-inc-veri-urged-to-join-class-action-before-r5201303.htm</v>
+        <v>https://pr-inside.com/equipmentshare-com-inc-eqpt-class-action-lawsuit-levi-korsinsky-r5218427.htm</v>
       </c>
       <c r="F65" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that ..</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>United States Antimony Announces Utilization of AI Technology into ...</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds York Space Systems Inc ...</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C66" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D66" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E66" t="str">
-        <v>https://pr-inside.com/united-states-antimony-announces-utilization-of-ai-technology-into-r5201299.htm</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-york-space-systems-inc-r5218426.htm</v>
       </c>
       <c r="F66" t="str">
-        <v>(PR-inside.com) Los Juarez Silver Mine (Mexico) is First Company Project "The Critical Minerals and ZEO Company"~ Antimony, Cobalt, Gold, Tungsten, and Zeolite ~ DALLAS, TX / ACCESS Newswire / July 15, 2026 / United States Antimony Corporation ("USAC," "US Antimony," or the "Company") (NYSE:UAMY)(NYSE Texas:UAMY), a leading producer and processor of antimony, zeolite, and other critical minerals, and the only fully integrated antimony company in the world outside of China and Russia, announced today that after researching and reviewing the top AI companies who are specialists in the hard rock mining space this year, a specific firm has been contracted to work on ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired York Space Systems Inc (NYSE:YSS) securities. If you suffered a loss on your York Space Systems Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about York Space Systems Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on ..</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>GameSquare Provides Update to Capital Allocation Strategy</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages HDFC Bank Limited Investors ...</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C67" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D67" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Finance</v>
       </c>
       <c r="E67" t="str">
-        <v>https://pr-inside.com/gamesquare-provides-update-to-capital-allocation-strategy-r5201297.htm</v>
+        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-hdfc-bank-limited-investors-r5218425.htm</v>
       </c>
       <c r="F67" t="str">
-        <v>(PR-inside.com) GameSquare recently sold 1,209 ETH and holds approximately 14.3K ETH at July 14, 2026 Prioritizing share repurchases reflects management's belief that GameSquare common stock offers compelling return potential in light of positive momentum across the Company's platform FRISCO, TX / ACCESS Newswire / July 15, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, and technology company, today provided an update on its capital-allocation priorities. The Company is prioritizing the use of capital to support its share repurchase program as positive momentum continues to build across its operating platform. GameSquare recently liquidated 1,209 ETH. A portion of the ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of HDFC Bank Limited (NYSE:HDB) between July 17, 2023 to May 26, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline. SO WHAT: If you purchased HDFC Bank securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the HDFC Bank class action, go to https://rosenlegal.com/cases/hdfc-bank-limited/join or call Phillip ..</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Modular Medical Receives Research Demonstrating Positive Payor Reception ...</v>
+        <v>CCOI IMPORTANT DEADLINE: ROSEN, LEADING INVESTOR COUNSEL, Encourages ...</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C68" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D68" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E68" t="str">
-        <v>https://pr-inside.com/modular-medical-receives-research-demonstrating-positive-payor-reception-r5201295.htm</v>
+        <v>https://pr-inside.com/ccoi-important-deadline-rosen-leading-investor-counsel-encourages-r5218424.htm</v>
       </c>
       <c r="F68" t="str">
-        <v>(PR-inside.com) Completed Independent Study Strongly Supports Favorable Payor Receptivity to Pivot's Differentiated Design and Simplified User Experience, and provides further validation of significant progress towards goal of achieving broad market access for Pivot SAN DIEGO, CA / ACCESS Newswire / July 15, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a commercial-stage medical device company that is commercializing the next generation of insulin delivery technology, today released findings from an independent market research study demonstrating positive receptivity to its FDA-cleared Pivot™ tubeless patch pump due to its differentiated design, streamlined user experience, and potential for reimbursement through the pharmacy ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Cogent Communications Holdings, Inc. (NASDAQ:CCOI) between February 29, 2024 and May 1, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline. SO WHAT: If you purchased Cogent Communications common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Cogent Communications class action, go to https://rosenlegal.com/cases/cogent-communications-holdings-inc-2026/join ..</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>LataMed AI Corp. Announces Effectiveness of 5-for-1 Forward Stock Split</v>
+        <v>INTU FINAL DEADLINE: ROSEN, A GLOBAL AND LEADING LAW FIRM, Encourages Intuit Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important September 8 Deadline in Securities Class Action Filed by the Firm - INTU</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C69" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D69" t="str">
-        <v>Finance, AI, Retail, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-corp-announces-effectiveness-of-5-for-1-forward-stock-split-7087720</v>
+        <v>https://www.newsfilecorp.com/release/312421/INTU-FINAL-DEADLINE-ROSEN-A-GLOBAL-AND-LEADING-LAW-FIRM-Encourages-Intuit-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-September-8-Deadline-in-Securities-Class-Action-Filed-by-the-Firm-INTU</v>
       </c>
       <c r="F69" t="str">
-        <v>CARACAS, VENEZUELA - July 15, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMEDD) (the “Company”) today announced that its previously announced 5-for-1 forward stock split has become effective at the opening of trading following publication of the corporate action on the FINRA Daily List dated July 14, 2026. In connection with the forward stock split, the Company's common stock will begin trading today under the temporary trading symbol LMEDD . The temporary "D" designation is a standard FINRA identifier used in connection with certain corporate actions and is expected to remain in place for approximately twenty (20) business days, after which the trading symbol is expected to revert to LMED . The forward stock split has also been implemented in conjunction with the Company's mandatory s</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Intuit Inc. (NASDAQ: INTU) between February 25, 2025 and June 1, 2026, inclusive (the "Class Period"), of the important September 8, 2026 lead plaintiff deadline. The Class Period was expanded to include more investors. SO WHAT: If you purchased Intuit common stock during the Class Period you may be entitled to compensation without payment of...</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Shareholders of Roblox Corporation (RBLX): Protect Your Rights Before ...</v>
+        <v>CAR DEADLINE: ROSEN, TOP-RANKED INVESTOR COUNSEL, Encourages Avis Budget ...</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C70" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D70" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E70" t="str">
-        <v>https://pr-inside.com/shareholders-of-roblox-corporation-rblx-protect-your-rights-before-r5201293.htm</v>
+        <v>https://pr-inside.com/car-deadline-rosen-top-ranked-investor-counsel-encourages-avis-budget-r5218423.htm</v>
       </c>
       <c r="F70" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ:CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline. SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To ..</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Levi &amp; Korsinsky Notifies PicS N.V. (PICS) Investors - Lead Plaintiff ...</v>
+        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages Taboola.com Ltd. Investors to Secure Counsel Before Important Deadline in Securities Class Action - TBLA</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C71" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D71" t="str">
         <v>Finance</v>
       </c>
       <c r="E71" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-pics-n-v-pics-investors-lead-plaintiff-r5201292.htm</v>
+        <v>https://www.newsfilecorp.com/release/312492/ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-Taboola.com-Ltd.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-TBLA</v>
       </c>
       <c r="F71" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Taboola.com Ltd. (NASDAQ: TBLA) between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"), of the important October 20, 2026 lead plaintiff deadline.SO WHAT: If you purchased Taboola.com securities you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement....</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Levi &amp; Korsinsky Notifies Calix, Inc. (CALX) Shareholders of Class ...</v>
+        <v>AVEX INVESTOR NOTICE: AEVEX Corp. Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C72" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D72" t="str">
         <v>Finance</v>
       </c>
       <c r="E72" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-calix-inc-calx-shareholders-of-class-r5201291.htm</v>
+        <v>https://www.newsfilecorp.com/release/312272/AVEX-INVESTOR-NOTICE-AEVEX-Corp.-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-Class-Action-Lawsuit</v>
       </c>
       <c r="F72" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. ..</v>
+        <v>San Diego, California--(Newsfile Corp. - September 1, 2026) - Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of AEVEX Corp. (NYSE: AVEX): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus issued in connection with AEVEX' April 2026 initial public offering (the "IPO"); and/or (ii) publicly traded Class A common stock between April 17, 2026 and June 4, 2026, inclusive (the "Class Period"), have until October 20, 2026 to seek...</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Ernexa Therapeutics Receives Independent Validation of ERNA-101 with Complete Tumor Clearance and Durable Survival in Ovarian Cancer Models Ahead of Planned Clinical Entry</v>
+        <v>Skyworks Announces Extension of Expiration Date of Exchange Offers for Qorvo’s Senior Notes due 2029 and 2031</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C73" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D73" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327620/0/en/Ernexa-Therapeutics-Receives-Independent-Validation-of-ERNA-101-with-Complete-Tumor-Clearance-and-Durable-Survival-in-Ovarian-Cancer-Models-Ahead-of-Planned-Clinical-Entry.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3354771/0/en/skyworks-announces-extension-of-expiration-date-of-exchange-offers-for-qorvo-s-senior-notes-due-2029-and-2031.html</v>
       </c>
       <c r="F73" t="str">
-        <v>Independent CRO Successfully Reproduces ERNA-101 Combination Data in Larger Preclinical Study, Significantly Strengthening Confidence as Company Advances Toward IND</v>
+        <v>IRVINE, Calif., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Skyworks Solutions, Inc. (Nasdaq: SWKS) (“Skyworks”), a leading developer, manufacturer and provider of analog and mixed-signal semiconductors and solutions for numerous applications, today announced that it has extended the expiration date of its previously announced offers to holders of Qorvo Notes (as defined herein) to exchange (the “Exchange Offers”) any and all outstanding 4.375% Senior Notes due 2029 (the “2029 Qorvo Notes”) and any and all outstanding 3.375% Senior Notes due 2031 (the “2031 Qorvo Notes” and, together with the 2029 Qorvo Notes, the “Qorvo Notes”) issued by Qorvo, Inc. (“Qorvo”) as set forth in the table below for (1) with respect to the 2029 Qorvo Notes, up to $850,000,000 aggregate principal amount of new 4.375% Se</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Did You Lose Money on ZoomInfo Technologies Inc. (GTM)? Levi &amp; Korsinsky ...</v>
+        <v>GPGI INVESTOR ALERT: Contact Kirby McInerney LLP About Securities Class ...</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C74" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D74" t="str">
         <v>Finance</v>
       </c>
       <c r="E74" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-zoominfo-technologies-inc-gtm-levi-korsinsky-r5201290.htm</v>
+        <v>https://pr-inside.com/gpgi-investor-alert-contact-kirby-mcinerney-llp-about-securities-class-r5218422.htm</v>
       </c>
       <c r="F74" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. that ..</v>
+        <v>(PR-inside.com) GPGI INVESTOR ALERT: Contact Kirby McInerney LLP About Securities Class Action Lawsuit On Behalf of GPGI, Inc. Investors NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / The law firm of Kirby McInerney LLP reminds GPGI, Inc. ("GPGI" or the "Company") (NYSE:GPGI) investors of the September 14, 2026 lead plaintiff deadline to seek lead plaintiff appointment in the class action filed on behalf of investors who acquiredGPGI securities between November 3, 2025 and May 6, 2026, inclusive ("the Class Period"). Investors are encouraged to contact Lauren Molinaro of Kirby McInerney LLP by email at investigations@kmllp.com, or fill out the ..</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Gildan Activewear Announces Date for Second Quarter 2026 Financial Results</v>
+        <v>PLNT INVESTOR ALERT: Contact Kirby McInerney LLP About Securities Class ...</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C75" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D75" t="str">
         <v>Finance</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327618/0/en/Gildan-Activewear-Announces-Date-for-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://pr-inside.com/plnt-investor-alert-contact-kirby-mcinerney-llp-about-securities-class-r5218421.htm</v>
       </c>
       <c r="F75" t="str">
-        <v>MONTREAL, July 15, 2026 (GLOBE NEWSWIRE) -- Gildan Activewear Inc. (GIL; TSX and NYSE) will report its 2026 second quarter financial and operating results on Thursday, July 30, 2026. A press release will be issued before markets open, and a conference call is scheduled on that same day at 8:30 AM ET to discuss the Company’s results.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / (ACCESS NEWSWIRE)-The law firm of Kirby McInerney LLP reminds Planet Fitness, Inc. ("Planet Fitness" or the "Company") (NYSE:PLNT) investors of the September 14, 2026 lead plaintiff deadline to seek lead plaintiff appointment in the class action filed on behalf of investors who acquired Planet Fitness securities between November 6, 2025 and May 6, 2026, inclusive ("the Class Period"). Investors are encouraged to contact Lauren Molinaro of Kirby McInerney LLP by email at investigations@kmllp.com, or fill out the contact form below to discuss your rights or interests in the securities ..</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Intensity Therapeutics, Inc. Restarts Patient Treatment in the Randomized, Presurgical Triple Negative Breast Cancer Phase 2 Clinical Trial (INVINCIBLE-4 Study)</v>
+        <v>Blue Star Announces Non-Brokered Private Placement and Proposed Debt Settlement</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C76" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D76" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.prnewswire.com/news-releases/intensity-therapeutics-inc-restarts-patient-treatment-in-the-randomized-presurgical-triple-negative-breast-cancer-phase-2-clinical-trial-invincible-4-study-302825854.html</v>
+        <v>https://www.newsfilecorp.com/release/312459/Blue-Star-Announces-NonBrokered-Private-Placement-and-Proposed-Debt-Settlement</v>
       </c>
       <c r="F76" t="str">
-        <v>First patients dosed in Switzerland SHELTON, Conn., July 15, 2026 /PRNewswire/ -- Intensity Therapeutics, Inc. ("Intensity" or "the Company") (Nasdaq: INTS), a late-stage clinical biotechnology company focused on the discovery and development of novel intratumoral cancer therapies that...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Blue Star Gold Corp. (TSXV: BAU) (OTCQB: BAUFF) (FSE: 5WP0) ("Blue Star" or the "Company") announces that, subject to the approval of the TSX Venture Exchange (the "Exchange"), it intends to complete a non-brokered private placement to raise gross proceeds of up to $800,000 through the issuance of up to 4,000,000 common shares (each, a "Share") at $0.20 per Share (the "Private Placement"). The Company intends to use the proceeds...</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Peabody to Announce Results for the Quarter Ended June 30, 2026</v>
+        <v>Del Monte Corporation and Riverking Group Announce Joint Venture to Expand Fresh-Cut Fruit Business in China</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C77" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D77" t="str">
         <v>Finance</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.prnewswire.com/news-releases/peabody-to-announce-results-for-the-quarter-ended-june-30-2026-302825758.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/del-monte-corporation-riverking-group-000000862.html</v>
       </c>
       <c r="F77" t="str">
-        <v>ST. LOUIS, July 15, 2026 /PRNewswire/ -- Peabody (NYSE: BTU) will announce results for the quarter ended June 30, 2026. A conference call with management is scheduled for 10 a.m. CT on Wednesday, July 29, 2026. Interested participants may access the call using the following phone numbers:...</v>
-[...2 lines deleted...]
-    <row r="78">
+        <v>HONG KONG, September 02, 2026--Del Monte Corporation (NYSE: DMC), one of the world's leading vertically integrated producers, distributors and marketers of fresh and shelf-stable produce, today announced that its subsidiary, Del Monte Fresh Produce (HK) Ltd., has entered into a joint venture with Riverking (Shanghai) Agricultural Technology Development Co., Ltd., a leading integrated private fruit enterprise, to expand into the fresh-cut fruit segment in China.</v>
+      </c>
+    </row>
+    <row r="78" xml:space="preserve">
       <c r="A78" t="str">
-        <v>Les Vêtements de Sport Gildan annonce la date de publication de ses résultats financiers du deuxième trimestre de 2026</v>
+        <v>World No.1 with 56% Profit Surge: Saint Bella Redefines Family Care Economics</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C78" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D78" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327618/0/fr/Les-V%C3%AAtements-de-Sport-Gildan-annonce-la-date-de-publication-de-ses-r%C3%A9sultats-financiers-du-deuxi%C3%A8me-trimestre-de-2026.html</v>
-[...2 lines deleted...]
-        <v>MONTR&amp;#201;AL, 15 juill. 2026 (GLOBE NEWSWIRE) -- Les Vêtements de Sport Gildan Inc. (TSX et NYSE : GIL) annoncera ses résultats du premier trimestre de 2026, le jeudi 30 juillet, 2026. Un communiqué de presse sera émis avant l’ouverture des marchés et une conférence téléphonique aura lieu le jour même à 8 h 30 HE, pour discuter des résultats de la Société.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109696/</v>
+      </c>
+      <c r="F78" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 2, 2026 - (ACN Newswire) - Postpartum care has historically presented a challenging unit economic profile: low purchase frequency, high labor intensity, and significant execution friction across regions. Constrained by these structural headwinds, most industry operators operate near break-even levels.
+Saint Bella Group (2508.HK), the world’s largest postpartum care provider by market share, has delivered a set of interim financial results that defies these broader sector dynamics. During the first half, profit growth significantly outpaced top-line expansion—demonstrating strong operational leverage.
+Five core financial metrics outline the mechanics driving this margin expansion:
+Revenue and Adjusted Profit Growth: H1 revenue grew 36.0% year-on-year (YoY) to RMB 611 million. Adjusted net profit surged 56.2% YoY to RMB 60.58 million, driving adjusted net margin up to 9.9%. Profit growth outstripped top-line gains as fixed-cost absorption improved.
+Core Brand Expansion (ASP up 15.9% to RMB 171,000): Across its brand portfolio—Saint Bella, Bella Isla, and Baby Bella (spanning ultra-luxury to upper-mid tiers)—group-wide average selling price (ASP) rose 15.9% YoY to RMB 171,000. Pricing power across core brands expanded despite broader macroeconomic discounting pressures in consumer services.
+Lifecycle Diversification: Postpartum care revenue grew 31.4% YoY to RMB 508 million. Non-postpartum, full-lifecycle services and products increased their revenue share to 31.5%, led by a 59.1% YoY surge in family care services and a 44.4% YoY gain in women’s health nutrition.
+Customer Lifetime Value (LTV) &amp; Retention Metrics: The repeat-purchase conversion rate across non-postpartum offerings reached a record 96.3%. Conversion from core postpartum care to STB postpartum recovery services reached 94%. Average contract duration for family care extended to 169 days with a 57% renewal rate, indicating a transition from transactional engagements to multi-period recurring revenue.
+Global Footprint, Consolidation &amp; AI Monetization: Operating centers in New York, Bangkok, and Singapore expanded operations, driving overseas revenue up 244% YoY. The acquisition of Wuhan-based Freya closed during the period. Proprietary AI agents generated RMB 6.9 million in revenue, marking initial financial validation for the group's technology stack.
+These operational data points signal a fundamental strategic shift: Saint Bella is transitioning from single-event postpartum care delivery to managing long-term customer lifetime value (LTV) across multiple brands and environments. While traditional peers remain focused on local bed-capacity competition, the industry leader is restructuring its growth flywheel.
+Core Operations: ASP Expansion, Penetration, and M&amp;A
+Postpartum care remains Saint Bella’s foundational anchor and primary customer acquisition channel, generating RMB 508 million in H1 revenue (+31.4% YoY). Across its tiered multi-brand structure—Saint Bella, Bella Isla, and Baby Bella—group ASP increased 15.9% YoY to RMB 171,000. Delivering simultaneous volume and price growth sets the group apart in a consumer sector currently marked by price-cutting.
+Top-line performance is backed by deep service attach rates and high retention. During the reporting period, 94% of postpartum care clients cross-purchased STB postpartum recovery services. With overall repeat-purchase conversion reaching 96.3%, brand equity continues to reinforce customer retention.
+Saint Bella is executing a dual organic and inorganic growth strategy. The strategic acquisition of Freya—a premium maternal and infant care operator in Wuhan—added three standalone centers, 160 beds, and approximately 10,000 high-net-worth members, resolving a strategic coverage gap in central China. By integrating its standardized operational workflows and higher-margin recovery services into Freya’s network, Saint Bella expects near-term scale efficiencies. As of H1, Saint Bella’s global footprint stood at 148 operating centers.
+Strategic Pivot: Capturing Full-Lifecycle Customer Value
+While postpartum care acts as an efficient acquisition vector, full-lifecycle services drive long-term monetization.
+The Group's monetization sequence follows a structured funnel:
+Initial Acquisition &amp; Trust: High-net-worth clients enter the funnel through premium postpartum care, establishing foundational brand trust.
+Postpartum Recovery Cross-Sell: STB services extend engagement beyond the standard 28-day stay, capturing spend across the full physiological recovery cycle.
+Family Care Retainers: Yujia’s age-tiered early childhood development framework (ages 0–3) extends average contract duration to 169 days, achieving a 57% renewal rate.
+Health &amp; Nutrition Recurrence: Women’s health nutrition transitions the engagement model into high-frequency, mid-ticket daily wellness spending.
+This multi-stage model is driving tangible financial shift. Outpacing the core postpartum segment, family care revenue rose 59.1% YoY while health nutrition grew 44.4% YoY, driving non-postpartum revenue to 31.5% of total revenue. Furthermore, the addition of Freya’s ~10,000 member base provides an immediate addressable pool for cross-selling.
+Scalable Infrastructure: Global Network, Specialized Talent, and AI Execution
+Executing this expanded service coverage across geographies relies on three key operational pillars: skilled labor supply, international distribution, and standardized quality controls.
+Talent Development: The group’s certified family care specialist pool reached 11,495 headcount, adding 1,995 newly certified specialists in H1 (+42% vs. H2 of the prior year). In a labor-intensive sector, maintaining a deep talent bench is essential for cross-regional scaling and quality assurance.
+Global Footprint &amp; Strategic Partnerships: Operating 148 centers worldwide, international sites in New York, Bangkok, and Singapore are progressively scaling operations. Complementing center-based models, an overseas in-home care program drove a 244% YoY increase in international revenue.
+To accelerate global expansion, Saint Bella entered into a strategic partnership with L Catterton, the consumer-focused private equity firm backed by LVMH. The partnership drives co-developing international market opportunities, introducing global brands, acquiring cross-border talent, and sourcing target M&amp;A candidates.
+Proprietary AI Deployment: "Dr. Bella," the group's proprietary domain-specific large language model, is deployed across 60+ affiliated brands and 207 postpartum centers. The system automates clinical consultations, dynamic care plan generation, and customer management.
+AI-driven operations generated RMB 6.9 million in revenue during H1, validating initial technology commercialization. Over the longer term, codifying human service expertise into scalable software protocols enhances cross-center operational consistency and lowers asset-light expansion costs.
+Outlook
+Market leadership in the family care sector is shifting away from pure center footprint expansion. Future enterprise value will accrue to platforms capable of establishing early client trust, extending service lifecycles, and standardizing service delivery through digital technology and trained talent pools.
+According to Frost &amp; Sullivan, Saint Bella ranked first globally by revenue in 2025, capturing a 0.5% market share—leading the second-largest operator by over 47%.
+While legacy operators remain focused on single-center economics, Saint Bella is leveraging high-end postpartum care as a customer acquisition bridge—building a full-lifecycle, omni-channel family care platform with defensible competitive moats.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Profound Medical: Autonomous Robotics and Incisionless Surgery to Have Exceptional Presence at SRS2026</v>
+        <v>SHAREHOLDER ALERT: Levi &amp;amp; Korsinsky, LLP Notifies Shareholders of an Investigation Concerning Possible Breaches of Fiduciary Duties by Certain Officers and Directors of Arlo Technologies, Inc. (NYSE: ARLO)</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C79" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D79" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327615/33471/en/Profound-Medical-Autonomous-Robotics-and-Incisionless-Surgery-to-Have-Exceptional-Presence-at-SRS2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/shareholder-alert-levi--korsinsky-llp-notifies-shareholders-of-an-investigation-concerning-possible-breaches-of-fiduciary-duties-by-certain-officers-and-directors-of-arlo-technologies-inc-nyse-arlo-302866921.html</v>
       </c>
       <c r="F79" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Profound Medical Corp. (NASDAQ:PROF; TSX:PRN) (“Profound” or the “Company”) is pleased to announce that its MRI-guided, AI-powered, Robotically-Driven and Incisionless TULSA Procedure™ will be highlighted in several presentations by leading physicians at the upcoming Society of Robotic Surgery (“SRS”) Annual Meeting to be held in Fort Lauderdale, FL, July 23-26, 2026.*</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Levi &amp; Korsinsky announces that it has commenced an investigation of Arlo Technologies, Inc. (NYSE: ARLO) concerning possible breaches of fiduciary duties. If you are a current shareholder of ARLO, you can request additional information here:...</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Wellgistics Health Appoints Brett Thompson as Chief Technology Officer ...</v>
+        <v>SHAREHOLDER ALERT: Levi &amp;amp; Korsinsky, LLP Notifies Shareholders of an Investigation Concerning Possible Breaches of Fiduciary Duties by Certain Officers and Directors of Onto Innovation Inc. (NYSE: ONTO)</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C80" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D80" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E80" t="str">
-        <v>https://pr-inside.com/wellgistics-health-appoints-brett-thompson-as-chief-technology-officer-r5201288.htm</v>
+        <v>https://www.prnewswire.com/news-releases/shareholder-alert-levi--korsinsky-llp-notifies-shareholders-of-an-investigation-concerning-possible-breaches-of-fiduciary-duties-by-certain-officers-and-directors-of-onto-innovation-inc-nyse-onto-302866931.html</v>
       </c>
       <c r="F80" t="str">
-        <v>(PR-inside.com) Experienced Healthcare Information Technology Specialist Joins Leading Pharmaceutical IT Company TAMPA, FL / ACCESS Newswire / July 15, 2026 /Wellgistics Health, Inc. (the "Company" or "Wellgistics") (NASDAQ:WGRX), a Health IT leader, integrating pharmacy dispensing AI platform EinsteinRx™ into patented pharmacy smart contracts platform PharmacyChain™, today announced that it appointed healthcare information technology executive Brett Thompson as the Company's consulting Chief Technology Officer (CTO). Mr. Thompson has more than thirty years of experience designing, developing, and leading enterprise software solutions, including more than seventeen years focused on healthcare and pharmacy technology. Throughout his career, he has structured and delivered commercial softwar</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Levi &amp; Korsinsky announces that it has commenced an investigation of Onto Innovation Inc. (NYSE: ONTO) concerning possible breaches of fiduciary duties. If you are a current shareholder of ONTO, you can request additional information here:...</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Class Action Lawsuit Filed Against AeroVironment, Inc. (AVAV) - Recover ...</v>
+        <v>Quantumsphere Acquisition Corporation Announces Termination of the Agreement and Plan of Merger with SACH Pte. Ltd.</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C81" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D81" t="str">
         <v>Finance</v>
       </c>
       <c r="E81" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-aerovironment-inc-avav-recover-r5201287.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354759/0/en/quantumsphere-acquisition-corporation-announces-termination-of-the-agreement-and-plan-of-merger-with-sach-pte-ltd.html</v>
       </c>
       <c r="F81" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks to ..</v>
+        <v>NEW YORK, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Quantumsphere Acquisition Corporation (Nasdaq: QUMS) (the “Company”) announced today that the Company, QUMS Pubco Ltd. and SACH Merge Sub Ltd. (collectively, the “Purchaser Parties”) have terminated the Agreement and Plan of Merger, dated October 3, 2025 (the “Merger Agreement”), with Omnivate Global Ltd. and SACH Pte. Ltd. (“SACH”).</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Shareholders of GeneDx Holdings Corp. (WGS): Protect Your Rights Before ...</v>
+        <v>CCOI FINAL DEADLINE: ROSEN, A TOP RANKED LAW FIRM, Encourages Cogent Communications Holdings, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - CCOI</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C82" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D82" t="str">
         <v>Finance</v>
       </c>
       <c r="E82" t="str">
-        <v>https://pr-inside.com/shareholders-of-genedx-holdings-corp-wgs-protect-your-rights-before-r5201286.htm</v>
+        <v>https://www.newsfilecorp.com/release/312428/CCOI-FINAL-DEADLINE-ROSEN-A-TOP-RANKED-LAW-FIRM-Encourages-Cogent-Communications-Holdings-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-CCOI</v>
       </c>
       <c r="F82" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Cogent Communications Holdings, Inc. (NASDAQ: CCOI) between February 29, 2024 and May 1, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline.SO WHAT: If you purchased Cogent Communications common stock during the Class Period you may be entitled to compensation without payment of any out of pocket...</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Did You Lose Money on Nano-X Imaging Ltd. (NNOX)? Levi &amp; Korsinsky ...</v>
+        <v>Levi &amp; Korsinsky Notifies GoDaddy Inc. (GDDY) Investors - Lead Plaintiff ...</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C83" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D83" t="str">
         <v>Finance</v>
       </c>
       <c r="E83" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-nano-x-imaging-ltd-nnox-levi-korsinsky-r5201285.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-godaddy-inc-gddy-investors-lead-plaintiff-r5218420.htm</v>
       </c>
       <c r="F83" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Investors in Embecta Corp. (EMBC): Protect Your Rights - Contact Levi ...</v>
+        <v>Telephone and Data Systems Announces It Is No Longer Pursuing the Acquisition of Public Shares of Array Digital Infrastructure</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C84" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D84" t="str">
         <v>Finance</v>
       </c>
       <c r="E84" t="str">
-        <v>https://pr-inside.com/investors-in-embecta-corp-embc-protect-your-rights-contact-levi-r5201284.htm</v>
+        <v>https://www.prnewswire.com/news-releases/telephone-and-data-systems-announces-it-is-no-longer-pursuing-the-acquisition-of-public-shares-of-array-digital-infrastructure-302866945.html</v>
       </c>
       <c r="F84" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>TDS Expects to Recommence Repurchase Program CHICAGO, Sept. 1, 2026 /PRNewswire/ -- Telephone and Data Systems, Inc. (NYSE: TDS) (the "Company" or "TDS") today announced that it is no longer pursuing the acquisition of the Common Shares of Array Digital Infrastructure, Inc. (NYSE: AD)...</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>BRCB ALERT: Securities Fraud Class Action Launched Against Black Rock ...</v>
+        <v>Levi &amp; Korsinsky Urges UWM Holdings Corporation (UWMC) Shareholders ...</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C85" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D85" t="str">
         <v>Finance</v>
       </c>
       <c r="E85" t="str">
-        <v>https://pr-inside.com/brcb-alert-securities-fraud-class-action-launched-against-black-rock-r5201283.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-uwm-holdings-corporation-uwmc-shareholders-r5218419.htm</v>
       </c>
       <c r="F85" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>July 17, 2026 Deadline Approaching: Join Class Action Against Commvault ...</v>
+        <v>Did You Lose Money on Wise Group plc (WSE)? Levi &amp; Korsinsky Urges ...</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C86" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D86" t="str">
         <v>Finance</v>
       </c>
       <c r="E86" t="str">
-        <v>https://pr-inside.com/july-17-2026-deadline-approaching-join-class-action-against-commvault-r5201282.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-wise-group-plc-wse-levi-korsinsky-urges-r5218418.htm</v>
       </c>
       <c r="F86" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Class Action Filed Against Helen of Troy Limited (HELE) Over Securities ...</v>
+        <v>ROSEN, A NATIONAL AND LEADING LAW FIRM, Encourages Park Ha Biological Technology Co., Ltd. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - PHH, BYAH</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C87" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D87" t="str">
         <v>Finance</v>
       </c>
       <c r="E87" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-helen-of-troy-limited-hele-over-securities-r5201281.htm</v>
+        <v>https://www.newsfilecorp.com/release/312487/ROSEN-A-NATIONAL-AND-LEADING-LAW-FIRM-Encourages-Park-Ha-Biological-Technology-Co.-Ltd.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-PHH-BYAH</v>
       </c>
       <c r="F87" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Park Ha Biological Technology Co., Ltd. (NASDAQ: PHH) (NASDAQ: BYAH) between December 27, 2024 and July 8, 2025, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Park Ha securities during the Class Period you may be entitled to compensation without payment of any out of pocket...</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Levi &amp; Korsinsky Urges Erasca, Inc. (ERAS) Shareholders to Act Before ...</v>
+        <v>EQPT IMPORTANT DEADLINE: ROSEN, A LEADING LAW FIRM, Encourages EquipmentShare.com ...</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C88" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D88" t="str">
         <v>Finance</v>
       </c>
       <c r="E88" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-erasca-inc-eras-shareholders-to-act-before-r5201280.htm</v>
+        <v>https://pr-inside.com/eqpt-important-deadline-rosen-a-leading-law-firm-encourages-equipmentshare-com-r5218417.htm</v>
       </c>
       <c r="F88" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of EquipmentShare.com Inc (NASDAQ:EQPT): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with EquipmentShare's January 2026 initial public offering ("IPO"); and/or (ii) securities between January 23, 2026 and June 23, 2026, both dates inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline. SO WHAT: If you purchased EquipmentShare securities you may be entitled to compensation without payment of any out ..</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Lost Money on Via Transportation, Inc. (VIA)? Join Class Action Before ...</v>
+        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages GoDaddy Inc. Investors to ...</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C89" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D89" t="str">
         <v>Finance</v>
       </c>
       <c r="E89" t="str">
-        <v>https://pr-inside.com/lost-money-on-via-transportation-inc-via-join-class-action-before-r5201279.htm</v>
+        <v>https://pr-inside.com/rosen-leading-trial-attorneys-encourages-godaddy-inc-investors-to-r5218416.htm</v>
       </c>
       <c r="F89" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of GoDaddy Inc. (NYSE:GDDY) between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 20, 2026. SO WHAT: If you purchased GoDaddy common stock you may be entitled to compensation without payment of any out of pocket fees ..</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Lost Money on Lucid Group, Inc. (LCID)? Contact Levi &amp; Korsinsky Before ...</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Taboola.com ...</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C90" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D90" t="str">
         <v>Finance</v>
       </c>
       <c r="E90" t="str">
-        <v>https://pr-inside.com/lost-money-on-lucid-group-inc-lcid-contact-levi-korsinsky-before-r5201278.htm</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-taboola-com-r5218415.htm</v>
       </c>
       <c r="F90" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>August 25, 2026 Deadline: Join Class Action Lawsuit Against Futu Holdings ...</v>
+        <v>Wix.com Ltd. (WIX) Lawsuit - Investors Urged to Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C91" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D91" t="str">
         <v>Finance</v>
       </c>
       <c r="E91" t="str">
-        <v>https://pr-inside.com/august-25-2026-deadline-join-class-action-lawsuit-against-futu-holdings-r5201277.htm</v>
+        <v>https://pr-inside.com/wix-com-ltd-wix-lawsuit-investors-urged-to-contact-levi-korsinsky-r5218414.htm</v>
       </c>
       <c r="F91" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. ..</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Lost Money on Zoetis Inc. (ZTS)? Join Class Action Before July 27, ...</v>
+        <v>Alibaba Group Holding Limited (BABA) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C92" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D92" t="str">
         <v>Finance</v>
       </c>
       <c r="E92" t="str">
-        <v>https://pr-inside.com/lost-money-on-zoetis-inc-zts-join-class-action-before-july-r5201276.htm</v>
+        <v>https://pr-inside.com/alibaba-group-holding-limited-baba-lawsuit-investors-urged-to-contact-r5218413.htm</v>
       </c>
       <c r="F92" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Join Class Action to Recover Losses from GRAIL, Inc. (GRAL) - Contact ...</v>
+        <v>Enovix’s TAA-Compliant Battery Manufacturing Strengthens Position with U.S. Defense Supply Chain</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C93" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D93" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E93" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-grail-inc-gral-contact-r5201275.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354754/0/en/enovix-s-taa-compliant-battery-manufacturing-strengthens-position-with-u-s-defense-supply-chain.html</v>
       </c>
       <c r="F93" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks to ..</v>
+        <v>In-house Drone Battery Production Capacity to Double by Mid-2027 In-house Drone Battery Production Capacity to Double by Mid-2027</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Acumen Pharmaceuticals Highlights Enhanced Brain Delivery™ (EBD™) Program Data and Early Alzheimer’s Disease Insights at the Alzheimer’s Association International Conference (AAIC®) 2026</v>
+        <v>ROSEN, NATIONAL TRIAL LAWYERS, Encourages HDFC Bank Limited Investors to Secure Counsel Before Important Deadline in Securities Class Action - HDB</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C94" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D94" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E94" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327603/0/en/Acumen-Pharmaceuticals-Highlights-Enhanced-Brain-Delivery-EBD-Program-Data-and-Early-Alzheimer-s-Disease-Insights-at-the-Alzheimer-s-Association-International-Conference-AAIC-2026.html</v>
+        <v>https://www.newsfilecorp.com/release/312443/ROSEN-NATIONAL-TRIAL-LAWYERS-Encourages-HDFC-Bank-Limited-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-HDB</v>
       </c>
       <c r="F94" t="str">
-        <v>NEWTON, Mass., July 15, 2026 (GLOBE NEWSWIRE) -- Acumen Pharmaceuticals, Inc. (NASDAQ: ABOS) (Acumen), a clinical-stage biopharmaceutical company developing novel therapeutics that target soluble amyloid beta oligomers (AβOs) for the treatment of Alzheimer’s disease (AD), today announced new findings presented at the Alzheimer's Association International Conference (AAIC ® ) 2026 in London. Following collaboration with JCR Pharmaceuticals Co., Ltd. (JCR) on EBD candidate development, studies demonstrated improved brain penetration of anti-AβO antibodies through transferrin receptor-mediated delivery across both mouse and non-human primate models. Additionally, research from early symptomatic AD patients highlighted the lived experience among ALTITUDE-AD trial participants and their study p</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of HDFC Bank Limited (NYSE: HDB) between July 17, 2023 to May 26, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline.SO WHAT: If you purchased HDFC Bank securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Borr Drilling Limited - Invitation to Webcast and Conference Call for Q2 2026 Results</v>
+        <v>ZenaTech presentará el crecimiento de Drones como Servicio y las soluciones de defensa de ZenaDrone en una serie de eventos para inversionistas y de defensa en EE. UU. y en todo el mundo</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C95" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D95" t="str">
         <v>Finance</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.prnewswire.com/news-releases/borr-drilling-limited--invitation-to-webcast-and-conference-call-for-q2-2026-results-302826364.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354751/0/es/zenatech-presentar%C3%A1-el-crecimiento-de-drones-como-servicio-y-las-soluciones-de-defensa-de-zenadrone-en-una-serie-de-eventos-para-inversionistas-y-de-defensa-en-ee-uu-y-en-todo-el-m.html</v>
       </c>
       <c r="F95" t="str">
-        <v>HAMILTON, Bermuda, July 15, 2026 /PRNewswire/ -- Borr Drilling Limited (NYSE: BORR) (OSE: BORR) (the "Company") plans to release its financial results for the second quarter of 2026 (April 1 to June 30) after the close of trading on NYSE on Tuesday, August 11, 2026. A conference call and...</v>
+        <v>La empresa se reunirá con inversionistas institucionales, oficinas familiares y responsables de la toma de decisiones militares y de seguridad pública en ocho eventos durante los próximos dos meses La empresa se reunirá con inversionistas institucionales, oficinas familiares y responsables de la toma de decisiones militares y de seguridad pública en ocho eventos durante los próximos dos meses</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Cellectar Biosciences Announces Publication of Phase 1 Study of Iopofosine I 131 in Peer-Reviewed Journal Cancers</v>
+        <v>Investors in Pentair plc (PNR): Protect Your Rights - Contact Levi ...</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C96" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D96" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327602/29076/en/Cellectar-Biosciences-Announces-Publication-of-Phase-1-Study-of-Iopofosine-I-131-in-Peer-Reviewed-Journal-Cancers.html</v>
+        <v>https://pr-inside.com/investors-in-pentair-plc-pnr-protect-your-rights-contact-levi-r5218412.htm</v>
       </c>
       <c r="F96" t="str">
-        <v>Demonstrated Favorable Safety Profile and Preliminary Clinical Activity in Relapsed/Refractory Multiple Myeloma</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>BriaCell Arranges Scalable Manufacturing with FUJIFILM Biotechnologies for Bria-IMT™</v>
+        <v>Securities Fraud Class Action Filed Against Capricor Therapeutics, ...</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C97" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D97" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327609/0/en/BriaCell-Arranges-Scalable-Manufacturing-with-FUJIFILM-Biotechnologies-for-Bria-IMT.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-capricor-therapeutics-r5218411.htm</v>
       </c>
       <c r="F97" t="str">
-        <v>PHILADELPHIA and VANCOUVER, British Columbia, July 15, 2026 (GLOBE NEWSWIRE) -- BriaCell Therapeutics Corp. (Nasdaq: BCTX, BCTXL) (TSX: BCT) (“BriaCell” or the “Company”), a clinical-stage biotechnology company developing novel immunotherapies to transform cancer care, announces a manufacturing arrangement with FUJIFILM Biotechnologies California, a leading contract development and manufacturing organization (CDMO) specializing in cell therapies, to support the ongoing pivotal Phase 3 clinical development and potential future commercial supply of BriaCell’s lead clinical candidate, Bria-IMT, an off-the-shelf allogenic cell therapy.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Conagra Brands Announces Quarterly Dividend Payment of $0.175 Per Share</v>
+        <v>Recover Investment Losses: Class Action Initiated Against ARS Pharmaceuticals, ...</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C98" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D98" t="str">
         <v>Finance</v>
       </c>
       <c r="E98" t="str">
-        <v>https://www.prnewswire.com/news-releases/conagra-brands-announces-quarterly-dividend-payment-of-0-175-per-share-302826012.html</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-ars-pharmaceuticals-r5218410.htm</v>
       </c>
       <c r="F98" t="str">
-        <v>CHICAGO, July 15, 2026 /PRNewswire/ -- Conagra Brands, Inc. (NYSE: CAG) today announced that its Board of Directors approved a quarterly dividend payment of $0.175 per share of CAG common stock to be paid on September 2, 2026 to stockholders of record as of the close of business on July...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS ..</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>CONAGRA BRANDS REPORTS FOURTH QUARTER AND FULL YEAR RESULTS</v>
+        <v>Quantum BioPharma Announces Plans to Voluntarily Delist its Class B Shares from the Canadian Securities Exchange</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C99" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D99" t="str">
         <v>Finance</v>
       </c>
       <c r="E99" t="str">
-        <v>https://www.prnewswire.com/news-releases/conagra-brands-reports-fourth-quarter-and-full-year-results-302825646.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354750/0/en/quantum-biopharma-announces-plans-to-voluntarily-delist-its-class-b-shares-from-the-canadian-securities-exchange.html</v>
       </c>
       <c r="F99" t="str">
-        <v>CHICAGO, July 15, 2026 /PRNewswire/ -- Today Conagra Brands, Inc. (NYSE: CAG) reported results for the fourth quarter and full fiscal year 2026, which ended on May 31, 2026. All comparisons are against the prior year fiscal period, unless otherwise noted. Highlights Fourth quarter fiscal...</v>
+        <v>THIS NEWS RELEASE IS INTENDED FOR DISTRIBUTION IN CANADA ONLY AND IS NOT INTENDED FOR DISTRIBUTION TO UNITED STATES NEWSWIRE SERVICES OR DISSEMINATION IN THE UNITED STATES.</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Coveo Announces Renewal of Normal Course Issuer Bid and Automatic Securities Purchase Plan</v>
+        <v>PLNT FINAL DEADLINE: ROSEN, NATIONAL TRIAL COUNSEL, Encourages Planet Fitness, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important September 14 Deadline in Securities Class Action - PLNT</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C100" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D100" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.prnewswire.com/news-releases/coveo-announces-renewal-of-normal-course-issuer-bid-and-automatic-securities-purchase-plan-302825757.html</v>
+        <v>https://www.newsfilecorp.com/release/312422/PLNT-FINAL-DEADLINE-ROSEN-NATIONAL-TRIAL-COUNSEL-Encourages-Planet-Fitness-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-September-14-Deadline-in-Securities-Class-Action-PLNT</v>
       </c>
       <c r="F100" t="str">
-        <v>MONTREAL and SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Coveo Solutions Inc. ("Coveo" or the "Company") (TSX: CVO), the leader in AI-Relevance, delivering best-in-class search and generative experiences, announced today that its board of directors has authorized, and the Toronto Stock...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Planet Fitness, Inc. (NYSE: PLNT) between November 6, 2025 and May 6, 2026, inclusive (the "Class Period"), of the important September 14, 2026 lead plaintiff deadline.SO WHAT: If you purchased Planet Fitness common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Rekor Systems Expects Significant Improvement in Second Quarter 2026 Financial Performance</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Photronics, Inc. ...</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C101" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D101" t="str">
         <v>Finance</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327608/0/en/Rekor-Systems-Expects-Significant-Improvement-in-Second-Quarter-2026-Financial-Performance.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-photronics-inc-r5218409.htm</v>
       </c>
       <c r="F101" t="str">
-        <v>Company Expects Adjusted EBITDA Loss to Narrow 78% Year Over Year to Approximately $1.3 Million Company Expects Adjusted EBITDA Loss to Narrow 78% Year Over Year to Approximately $1.3 Million</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Repligen to Report Second Quarter 2026 Financial Results</v>
+        <v>September 22, 2026 Deadline Approaching: Join Class Action Against ...</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C102" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D102" t="str">
         <v>Finance</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327601/24603/en/Repligen-to-Report-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://pr-inside.com/september-22-2026-deadline-approaching-join-class-action-against-r5218408.htm</v>
       </c>
       <c r="F102" t="str">
-        <v>Webcast and Conference Call to Be Held Tuesday, July 28, 2026, at 8:00 a.m. ET Webcast and Conference Call to Be Held Tuesday, July 28, 2026, at 8:00 a.m. ET</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>TappAlpha Expands Growth + Income ETF Platform with TMGN, Bringing Tax-Efficient Income to the Cboe Magnificent 10 Index</v>
+        <v>September 21, 2026 Deadline: Join Class Action Lawsuit Against Microvast ...</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C103" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D103" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327607/0/en/TappAlpha-Expands-Growth-Income-ETF-Platform-with-TMGN-Bringing-Tax-Efficient-Income-to-the-Cboe-Magnificent-10-Index.html</v>
+        <v>https://pr-inside.com/september-21-2026-deadline-join-class-action-lawsuit-against-microvast-r5218407.htm</v>
       </c>
       <c r="F103" t="str">
-        <v>TappAlpha Expands Growth + Income ETF Platform with TMGN, Bringing Tax-Efficient Income to the Cboe Magnificent 10 Index</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microvast Holdings, Inc. (NASDAQ:MVST) securities. If you suffered a loss on your Microvast Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Microvast Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Senti Biosciences Holdings, Inc. Announces a Strategic Transaction to Unlock Value for its Gene-Circuit-Enabled Pipeline, Including SENTI-202, and to Sharpen its Focus on Next-Generation Controllable Genetic Medicines Powered by its Regulator Dial™ Technology Platform</v>
+        <v>Adecoagro Completes Acquisition of Caarapó Mill and Integrates It Into Its Cluster in Mato Grosso do Sul</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C104" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D104" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327605/0/en/Senti-Biosciences-Holdings-Inc-Announces-a-Strategic-Transaction-to-Unlock-Value-for-its-Gene-Circuit-Enabled-Pipeline-Including-SENTI-202-and-to-Sharpen-its-Focus-on-Next-Generati.html</v>
+        <v>https://www.prnewswire.com/news-releases/adecoagro-completes-acquisition-of-caarapo-mill-and-integrates-it-into-its-cluster-in-mato-grosso-do-sul-302866919.html</v>
       </c>
       <c r="F104" t="str">
-        <v>SOUTH SAN FRANCISCO, Calif., July 15, 2026 (GLOBE NEWSWIRE) -- Senti Biosciences Holdings, Inc. (NASDAQ: SNTI) (“SBH” or the “Company”) today announced a strategic transaction designed to sharpen its focus on next-generation controllable genetic medicines powered by its Regulator Dial™ technology platform (the “Retained Assets”) and unlock value for its Gene-Circuit-enabled pipeline, including SENTI-202, currently being advanced by its wholly owned subsidiary, Senti Biosciences, Inc.</v>
+        <v>LUXEMBOURG, Sept. 1, 2026 /PRNewswire/ -- Adecoagro S.A. (NYSE: AGRO) ("Adecoagro" or the "Company"), a leading sustainable production company in South America, announced today that it has completed the acquisition of the Caarapó Mill from Raízen Group, following the satisfaction of all...</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>TRISO-X Awarded Tennessee Grant to Support Expansion of Nuclear Fuel Campus</v>
+        <v>Levi &amp; Korsinsky Notifies York Space Systems Inc (YSS) Shareholders ...</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C105" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D105" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327610/0/en/TRISO-X-Awarded-Tennessee-Grant-to-Support-Expansion-of-Nuclear-Fuel-Campus.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-york-space-systems-inc-yss-shareholders-r5218406.htm</v>
       </c>
       <c r="F105" t="str">
-        <v>OAK RIDGE, Tenn., July 15, 2026 (GLOBE NEWSWIRE) -- TRISO-X, LLC (“TRISO-X” or the “Company”), a leading manufacturer of advanced nuclear fuels and wholly-owned subsidiary of X-Energy, Inc. (“X-energy”) (NASDAQ: XE), today announced it has received an $11 million economic development grant from the State of Tennessee. The funding will support the continued development of the Company’s fuel fabrication campus in Oak Ridge, Tennessee, including a potential second commercial fuel facility and a dedicated research and development center. The award marks an important milestone in TRISO-X’s efforts to advance U.S. energy security through America’s first commercial-scale advanced nuclear fuel campus.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired York Space Systems Inc (NYSE:YSS) securities. If you suffered a loss on your York Space Systems Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about York Space Systems Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on ..</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Sify reports Consolidated Financial Results for Q1 FY 2026-27</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Bloom Energy ...</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C106" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D106" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E106" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327600/29606/en/Sify-reports-Consolidated-Financial-Results-for-Q1-FY-2026-27.html</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-bloom-energy-r5218405.htm</v>
       </c>
       <c r="F106" t="str">
-        <v>Revenues of INR 12,352 Million. Adjusted EBITDA of INR 3,005 Million.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Did You Lose Money on Planet Fitness, Inc. (PLNT)? Levi &amp; Korsinsky ...</v>
+        <v>Lost Money on HDFC Bank Limited (HDB)? Contact Levi &amp; Korsinsky Before ...</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C107" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D107" t="str">
         <v>Finance</v>
       </c>
       <c r="E107" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-planet-fitness-inc-plnt-levi-korsinsky-r5201273.htm</v>
+        <v>https://pr-inside.com/lost-money-on-hdfc-bank-limited-hdb-contact-levi-korsinsky-before-r5218404.htm</v>
       </c>
       <c r="F107" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds ADMA Biologics, ...</v>
+        <v>Zentek Approved for Trading on the OTCQX Best Market</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C108" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D108" t="str">
         <v>Finance</v>
       </c>
       <c r="E108" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-adma-biologics-r5201272.htm</v>
+        <v>https://www.newsfilecorp.com/release/312472/Zentek-Approved-for-Trading-on-the-OTCQX-Best-Market</v>
       </c>
       <c r="F108" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Guelph, Ontario--(Newsfile Corp. - September 1, 2026) - Zentek Ltd. (TSXV: ZEN) (OTCQX: ZTEKF) ("Zentek" or the "Company") today announces, further to its news releases dated August 28, 2026, and August 31, 2026, that its common shares have been approved for trading on the OTCQX Best Market, the highest tier of the OTC Markets, and will begin trading under the symbol "ZTEKF" at the open of trading on Wednesday, September 2, 2026. Trading of the Company's common shares on The Nasdaq Capital...</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Nepra Foods Advances Planned Acquisition of Idaho Beverage Manufacturing ...</v>
+        <v>Grabar Law Office Investigates Claims on Behalf of Long-Term Hyliion Holdings Corp. (HYLN) Shareholders</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C109" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D109" t="str">
         <v>Finance</v>
       </c>
       <c r="E109" t="str">
-        <v>https://pr-inside.com/nepra-foods-advances-planned-acquisition-of-idaho-beverage-manufacturing-r5201270.htm</v>
+        <v>https://www.newsfilecorp.com/release/312481/Grabar-Law-Office-Investigates-Claims-on-Behalf-of-LongTerm-Hyliion-Holdings-Corp.-HYLN-Shareholders</v>
       </c>
       <c r="F109" t="str">
-        <v>(PR-inside.com) CENTENNIAL, CO / ACCESS Newswire / July 15, 2026 / Nepra Foods Inc. (CSE:NPRA)(OTCQB:NPRFF) ("Nepra" or the "Company") a vertically integrated food and beverage company focused on specialty ingredients, functional nutrition, and scalable wellness infrastructure, today announced that the Port of Lewiston Board of Commissioners approved the assignment of the lease associated with the Company's previously announced on April 30, 2026 planned acquisition of the Artesian Fusion beverage manufacturing operations in Lewiston, Idaho. Effective July 14, 2026, the Port of Lewiston, Millennium Trust, LLC, and Nepra Foods executed a Consent to Assignment of Lease, completing the final significant municipal approval required ..</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - September 1, 2026) - Grabar Law Office is investigating potential claims on behalf of shareholders of Hyliion Holdings Corp. (NYSE American: HYLN). What is This Investigation About? The investigation concerns whether certain Hyliion officers and directors breached the fiduciary duties they owed to the Company as it pertains to Hyliion's Disclosures Regarding Its VFG Holdings Partnership and Alleged Insider Stock Sales.If you purchased Hyliion...</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>INTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Everus Completes Acquisition of Epsilon Industries</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C110" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D110" t="str">
         <v>Finance</v>
       </c>
       <c r="E110" t="str">
-        <v>https://pr-inside.com/intu-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201269.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/everus-completes-acquisition-epsilon-industries-222000110.html</v>
       </c>
       <c r="F110" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Intuit Inc. (NASDAQ:INTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Intuit securities between August 22, 2025 and May 20, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/INTU. Intuit Case Details The complaint ..</v>
+        <v>BISMARCK, N.D., September 01, 2026--Everus Construction Group (NYSE: ECG) announced today that it has completed its acquisition of Epsilon Industries, a premier designer and manufacturer of complex, modular mechanical and electrical building infrastructure systems, for $295 million in cash, subject to customary closing adjustments. Everus previously announced details of the intended acquisition on July 31.</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Pomerantz LLP Announces Class Action Litigation Against Intuit Inc. ...</v>
+        <v>Telix Completes Enrollment in Phase 3 BiPASS Study, Aligns with FDA on NDA Pathway</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C111" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D111" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E111" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-class-action-litigation-against-intuit-inc-r5201268.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354739/0/en/telix-completes-enrollment-in-phase-3-bipass-study-aligns-with-fda-on-nda-pathway.html</v>
       </c>
       <c r="F111" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Intuit Inc. ("Intuit" or the "Company") (NASDAQ:INTU) and certain officers. The class action, filed in the United States District Court for the Northern District of California, and docketed under 26-cv-07086, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Intuit securities between August 22, 2025 and May 20, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
+        <v>MELBOURNE, Australia and INDIANAPOLIS, Sept. 02, 2026 (GLOBE NEWSWIRE) -- Telix Pharmaceuticals Limited (ASX: TLX, NASDAQ: TLX, “Telix”) today announced completion of patient enrollment in the Phase 3 BiPASS™ study of its commercial PSMA-PET 1 imaging agents, Illuccix® (kit for the preparation of gallium Ga68 gozetotide injection) and Gozellix® (kit for the preparation of gallium Ga68 gozetotide injection) for prostate cancer imaging in the pre-biopsy setting. Telix has also aligned with the United States (U.S.) Food and Drug Administration (FDA) on a New Drug Application (NDA) pathway for BiPASS that, if approved, would support reimbursement as a new product and broaden patient access.</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>MGN SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages DNOW Inc. Investors ...</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C112" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D112" t="str">
         <v>Finance</v>
       </c>
       <c r="E112" t="str">
-        <v>https://pr-inside.com/mgn-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201267.htm</v>
+        <v>https://pr-inside.com/rosen-recognized-investor-counsel-encourages-dnow-inc-investors-r5218403.htm</v>
       </c>
       <c r="F112" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Megan Holdings Limited (NASDAQ:MGN) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Megan securities: (1) pursuant to the registration statement and prospectus issued in connection with the Company's September 26, 2025 initial public offering ("IPO"); or (ii) between September 26, 2025, and March ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of DNOW Inc. (NYSE:DNOW) as of the August 5, 2025 record date and were thus entitled to vote at the September 9, 2025 special meeting, of the important October 2, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you held DNOW common stock as of August 5, 2025, you may be entitled to compensation without payment of any out of pocket fees or costs through ..</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Megan ...</v>
+        <v>HTZ DEADLINE ALERT: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Hertz ...</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C113" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D113" t="str">
         <v>Finance</v>
       </c>
       <c r="E113" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-megan-r5201266.htm</v>
+        <v>https://pr-inside.com/htz-deadline-alert-rosen-skilled-investor-counsel-encourages-hertz-r5218402.htm</v>
       </c>
       <c r="F113" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Megan Holdings Limited ("Megan" or the "Company") (NASDAQ:MGN). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Megan and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 8, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Hertz Global Holdings, Inc. (NASDAQ:HTZ) between May 7, 2026 and June 23, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead plaintiff deadline. SO WHAT: If you purchased Hertz common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Hertz class action, go to https://rosenlegal.com/cases/hertz-global-holdings-inc/join or call ..</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Involving ...</v>
+        <v>Investors Urged to Contact Levi &amp; Korsinsky For Information Before ...</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C114" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D114" t="str">
         <v>Finance</v>
       </c>
       <c r="E114" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-involving-r5201265.htm</v>
+        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5218401.htm</v>
       </c>
       <c r="F114" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Photronics, Inc. ("Photronics" or the "Company") (NASDAQ:PLAB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Photronics and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 4, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Futu ...</v>
+        <v>Class Action Lawsuit Filed: Rackspace Technology, Inc. (RXT) - Join ...</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C115" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D115" t="str">
         <v>Finance</v>
       </c>
       <c r="E115" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-futu-r5201264.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-rackspace-technology-inc-rxt-join-r5218400.htm</v>
       </c>
       <c r="F115" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Futu Holdings Ltd. ("Futu" or the "Company") (NASDAQ:FUTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Futu and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 25, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against Black ...</v>
+        <v>Shareholders of UWM Holdings Corporation (UWMC): Protect Your Rights ...</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C116" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D116" t="str">
         <v>Finance</v>
       </c>
       <c r="E116" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-black-r5201263.htm</v>
+        <v>https://pr-inside.com/shareholders-of-uwm-holdings-corporation-uwmc-protect-your-rights-r5218399.htm</v>
       </c>
       <c r="F116" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Black Rock Coffee Bar, Inc. ("Black Rock" or the "Company") (NASDAQ:BRCB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Black Rock and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 17, 2026, ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>PLAB INVESTOR ALERT:Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>PLAB FINAL DEADLINE: ROSEN, A GLOBALLY RESPECTED LAW FIRM, Encourages ...</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C117" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D117" t="str">
         <v>Finance</v>
       </c>
       <c r="E117" t="str">
-        <v>https://pr-inside.com/plab-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201262.htm</v>
+        <v>https://pr-inside.com/plab-final-deadline-rosen-a-globally-respected-law-firm-encourages-r5218398.htm</v>
       </c>
       <c r="F117" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Photronics, Inc. (NASDAQ:PLAB) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Photronics securities between December 10, 2025 and May 27, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/PLAB. Photronics Case Details The Complaint ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Photronics, Inc. (NASDAQ:PLAB) between December 10, 2025 and May 27, 2026, inclusive (the "Class Period"), of the important September 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Photronics securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Photronics class action, go to https://rosenlegal.com/cases/photronics-inc/join or call Phillip Kim, Esq. toll-free ..</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>PODD INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Manulife Financial Corporation Prices U.S. Public Offering of Subordinated Notes</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C118" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D118" t="str">
         <v>Finance</v>
       </c>
       <c r="E118" t="str">
-        <v>https://pr-inside.com/podd-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201261.htm</v>
+        <v>https://www.prnewswire.com/news-releases/manulife-financial-corporation-prices-us-public-offering-of-subordinated-notes-302866900.html</v>
       </c>
       <c r="F118" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ:PODD) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Insulet securities between May 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/PODD. Insulet Case Details The complaint ..</v>
+        <v>C$ unless otherwise stated TSX/NYSE/PSE: MFC SEHK:945 TORONTO, Sept. 1, 2026 /PRNewswire/ -- Manulife Financial Corporation (NYSE: MFC) (the "Company") today announced that it has priced a public offering in the United States of U.S.$750,000,000 aggregate principal amount of 6.146%...</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Pomerantz LLP Announces The Filing of a Class Action Lawsuit Against ...</v>
+        <v>MVST IMPORTANT DEADLINE: ROSEN, GLOBAL INVESTOR COUNSEL, Encourages ...</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C119" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D119" t="str">
         <v>Finance</v>
       </c>
       <c r="E119" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-lawsuit-against-r5201260.htm</v>
+        <v>https://pr-inside.com/mvst-important-deadline-rosen-global-investor-counsel-encourages-r5218397.htm</v>
       </c>
       <c r="F119" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Insulet Corporation ("Insulet" or the "Company") (NASDAQ:PODD) and certain officers. The class action, filed in the United States District Court for the District of Massachusetts, and docketed under 26-cv-13062, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Insulet securities between February 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the federal ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Microvast Holdings, Inc. (NASDAQ:MVST) between April 1, 2025 and March 16, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline. SO WHAT: If you purchased Microvast securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Microvast class action, go to https://rosenlegal.com/cases/microvast-holdings-inc/join or call Phillip Kim, Esq. ..</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Pomerantz LLP Highlights Class Action Against Hub Group, Inc.– HUBG</v>
+        <v>Cerebras ja Compute Nordic Finland rakentavat uuden 165 megawatin datakeskuksen Mikkeliin</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C120" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D120" t="str">
         <v>Finance</v>
       </c>
       <c r="E120" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-highlights-class-action-against-hub-group-inc-hubg-r5201258.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354737/0/fi/cerebras-ja-compute-nordic-finland-rakentavat-uuden-165-megawatin-datakeskuksen-mikkeliin.html</v>
       </c>
       <c r="F120" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Hub Group, Inc. ("Hub Group" or the "Company") (NASDAQ:HUBG). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Hub Group and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 28, 2026, to ask ..</v>
+        <v>Laitos toteutetaan seitsemän vuotta kattavalla kapasiteettisopimuksella, ja investointi tukee paikallista kehitystä ja työllisyyttä arviolta 1,0–1,7 miljardilla eurolla Laitos toteutetaan seitsemän vuotta kattavalla kapasiteettisopimuksella, ja investointi tukee paikallista kehitystä ja työllisyyttä arviolta 1,0–1,7 miljardilla eurolla</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>GNS INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>YSS INVESTOR ALERT: York Space Systems Inc. Investors with Substantial Losses Have Opportunity to Lead the York Space Class Action Lawsuit</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C121" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D121" t="str">
         <v>Finance</v>
       </c>
       <c r="E121" t="str">
-        <v>https://pr-inside.com/gns-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201257.htm</v>
+        <v>https://www.prnewswire.com/news-releases/yss-investor-alert-york-space-systems-inc-investors-with-substantial-losses-have-opportunity-to-lead-the-york-space-class-action-lawsuit-302866866.html</v>
       </c>
       <c r="F121" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Genius Group Limited (NYSE:GNS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Genius securities between April 12, 2022 and May 30, 2025, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/GNS. Genius Case Details The ..</v>
+        <v>SAN DIEGO, Sept. 1, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of York Space Systems Inc. (NYSE: YSS): (i) common stock pursuant and/or traceable to the registration statement and prospectus issued in connection with York Space's January...</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>HUBG INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Pennant Group to Participate in the 2026 Jefferies Healthcare Services Conference</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C122" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D122" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E122" t="str">
-        <v>https://pr-inside.com/hubg-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201256.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354734/0/en/pennant-group-to-participate-in-the-2026-jefferies-healthcare-services-conference.html</v>
       </c>
       <c r="F122" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Hub Group, Inc. (NASDAQ:HUBG) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Hub Group securities between April 28, 2023 and May 11, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/HUBG. Hub Group ..</v>
+        <v>EAGLE, Idaho, Sept. 01, 2026 (GLOBE NEWSWIRE) -- The Pennant Group, Inc. (NASDAQ: PNTG), the parent company of the Pennant group of affiliated home health, hospice and senior living companies, announced today that it will participate in the upcoming 2026 Jefferies Healthcare Services Conference on September 15, 2026.</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Pomerantz LLP Highlights Legal Filing Against ZoomInfo Technologies ...</v>
+        <v>Holly Paz, Former IRS Large Business &amp;amp; International Commissioner and Architect of Section 48 Implementation, Joins alliant</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C123" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D123" t="str">
         <v>Finance</v>
       </c>
       <c r="E123" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-highlights-legal-filing-against-zoominfo-technologies-r5201255.htm</v>
+        <v>https://www.prnewswire.com/news-releases/holly-paz-former-irs-large-business--international-commissioner-and-architect-of-section-48-implementation-joins-alliant-302866894.html</v>
       </c>
       <c r="F123" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. ("ZoomInfo" or the "Company") (NASDAQ:GTM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether ZoomInfo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>HOUSTON, Sept. 1, 2026 /PRNewswire/ -- alliant is pleased to announce the addition of Holly Paz to its stellar bench of tax luminaries. Paz most recently served as Commissioner of the Internal Revenue Service's Large Business &amp; International (LB&amp;I) Division. Paz arrives after more than...</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>FUTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Securities Lawsuit Alert: PROCEPT BioRobotics Corporation (PRCT) Investors ...</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C124" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D124" t="str">
         <v>Finance</v>
       </c>
       <c r="E124" t="str">
-        <v>https://pr-inside.com/futu-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201254.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-procept-biorobotics-corporation-prct-investors-r5218396.htm</v>
       </c>
       <c r="F124" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Futu Holdings Limited (NASDAQ:FUTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Futu securities between May 24, 2023 and May 27, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FUTU. Futu Case Details The ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Against Peabody Energy ...</v>
+        <v>Highland Opportunities and Income Fund Announces the Regular Monthly Distribution</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C125" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D125" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E125" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-against-peabody-energy-r5201253.htm</v>
+        <v>https://www.prnewswire.com/news-releases/highland-opportunities-and-income-fund-announces-the-regular-monthly-distribution-302866879.html</v>
       </c>
       <c r="F125" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>DALLAS, Sept. 1, 2026 /PRNewswire/ -- The Highland Opportunities and Income Fund (NYSE: HFRO) ("HFRO" or the "Fund") today announced its regular monthly distribution on its common stock of $0.0385 per share. The distribution will be payable on September 30, 2026, to shareholders of record...</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>BTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Mid Penn Bancorp, Inc. Announces Appointment of New Board Member</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C126" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D126" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E126" t="str">
-        <v>https://pr-inside.com/btu-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201252.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/mid-penn-bancorp-inc-announces-215000397.html</v>
       </c>
       <c r="F126" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
+        <v>HARRISBURG, Pa., September 01, 2026--Mid Penn Bancorp, Inc. (Mid Penn) (NASDAQ: MPB), headquartered in Harrisburg, Pennsylvania, is pleased to announce the appointment of Gregory B. Braca to its Board of Directors, effective September 16, 2026.</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>GTM SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages UWM Holdings Corporation ...</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C127" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D127" t="str">
         <v>Finance</v>
       </c>
       <c r="E127" t="str">
-        <v>https://pr-inside.com/gtm-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201251.htm</v>
+        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-uwm-holdings-corporation-r5218395.htm</v>
       </c>
       <c r="F127" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired ZoomInfo securities between November 3, 2025 and May 11, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/GTM. ZoomInfo Case Details The ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of UWM Holdings Corporation (NYSE:UWMC) between March 9, 2026 and August 5, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline. SO WHAT: If you purchased UWM Holdings securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the UWM Holdings class action, go to https://rosenlegal.com/cases/uwm-holdings-corporation/join or call Phillip ..</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>FSLR INVESTOR ALERT:Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Securities Class Action Lawsuit Filed Against Datavault AI Inc. (DVLT) ...</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C128" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D128" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E128" t="str">
-        <v>https://pr-inside.com/fslr-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201250.htm</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-datavault-ai-inc-dvlt-r5218394.htm</v>
       </c>
       <c r="F128" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Zillow, ...</v>
+        <v>Fly-E Group, Inc. Announces First Quarter of Fiscal Year 2027 Financial Results</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C129" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D129" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E129" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-zillow-r5201249.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fly-e-group-inc-announces-first-quarter-of-fiscal-year-2027-financial-results-302866881.html</v>
       </c>
       <c r="F129" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Zillow, Inc. ("Zillow" or the "Company") (NASDAQ:Z). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Zillow and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 10, 2026, to ask the Court to ..</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Fly-E Group, Inc. (Nasdaq: FLYE) ("Fly-E" or the "Company"), an electric vehicle company engaged in designing, installing, selling, and renting smart electric motorcycles, electric bikes, and electric scooters, today announced its financial results...</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Embecta Corp. of Class ...</v>
+        <v>Nauticus Robotics, Inc. Announces Substantially Stronger Q3 Offshore Activity with Both ROV Systems Deployed</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C130" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D130" t="str">
         <v>Finance</v>
       </c>
       <c r="E130" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-embecta-corp-of-class-r5201248.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nauticus-robotics-inc-announces-substantially-stronger-q3-offshore-activity-with-both-rov-systems-deployed-302866868.html</v>
       </c>
       <c r="F130" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Embecta Corp. ("Embecta" or the "Company") (NASDAQ:EMBC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Embecta and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 17, 2026, to ask the Court to ..</v>
+        <v>Comanche ROV systems are currently operating on commercial projects in the U.S. Northeast and Gulf Coast HOUSTON, Sept. 1, 2026 /PRNewswire/ -- Nauticus Robotics, Inc. (NASDAQ: KITT, "Nauticus" or the "Company"), a developer of autonomous subsea robots and autonomy software, today...</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Pomerantz LLP Issues Reminder to Microsoft CorporationShareholders ...</v>
+        <v>EQPT ALERT: Securities Fraud Class Action Launched Against Equipmentshare.com ...</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C131" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D131" t="str">
         <v>Finance</v>
       </c>
       <c r="E131" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-microsoft-corporationshareholders-r5201247.htm</v>
+        <v>https://pr-inside.com/eqpt-alert-securities-fraud-class-action-launched-against-equipmentshare-com-r5218392.htm</v>
       </c>
       <c r="F131" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Microsoft Corporation ("Microsoft" or the "Company") (NASDAQ:MSFT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Microsoft and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 11, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that ..</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Pomerantz LLP Pursues Shareholder Class Action Against First Solar, ...</v>
+        <v>HWH International Inc. Announces Executive Leadership Transition</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C132" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D132" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E132" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-pursues-shareholder-class-action-against-first-solar-r5201246.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354689/0/en/hwh-international-inc-announces-executive-leadership-transition.html</v>
       </c>
       <c r="F132" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>BETHESDA, MD, Sept. 01, 2026 (GLOBE NEWSWIRE) -- HWH International Inc. (Nasdaq: HWH) ("HWH" or the "Company") today announced a transition in its executive leadership. Chan Heng Fai (“ Mr. Chan ”), the Company's Chairman of the Board and Chief Executive Officer, will step down from both positions, to be succeeded by Mr. Liu Ming Hui as Executive Chairman and Dr. Liu Ming Xing as Chief Executive Officer, effective September 1, 2026.</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Nepra Foods Advances Planned Acquisition of Idaho Beverage Manufacturing Operations Following Port of Lewiston Approval</v>
+        <v>Charter to Participate in Citi Global TMT Conference</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C133" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D133" t="str">
         <v>Finance</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.newswire.com/news/nepra-foods-advances-planned-acquisition-of-idaho-beverage-manufacturing</v>
+        <v>https://www.prnewswire.com/news-releases/charter-to-participate-in-citi-global-tmt-conference-302866867.html</v>
       </c>
       <c r="F133" t="str">
-        <v/>
+        <v>STAMFORD, Conn., Sept. 1, 2026 /PRNewswire/ -- Charter Communications, Inc. (NASDAQ: CHTR) (along with its subsidiaries, "Charter") today announced that Jessica Fischer, Chief Financial Officer, will participate in the Citi Global TMT Conference in New York, New York on Thursday,...</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Intuit Inc. (INTU) Lawsuit - Investors Urged to Contact Levi &amp; Korsinsky ...</v>
+        <v>Avis Budget Group, Inc. (CAR) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C134" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D134" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E134" t="str">
-        <v>https://pr-inside.com/intuit-inc-intu-lawsuit-investors-urged-to-contact-levi-korsinsky-r5201201.htm</v>
+        <v>https://pr-inside.com/avis-budget-group-inc-car-lawsuit-investors-urged-to-contact-r5218391.htm</v>
       </c>
       <c r="F134" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Securities Lawsuit Alert: AeroVironment, Inc. (AVAV) Investors - Contact ...</v>
+        <v>Lost Money on Photronics, Inc. (PLAB)? Contact Levi &amp; Korsinsky Before ...</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C135" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D135" t="str">
         <v>Finance</v>
       </c>
       <c r="E135" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-aerovironment-inc-avav-investors-contact-r5201200.htm</v>
+        <v>https://pr-inside.com/lost-money-on-photronics-inc-plab-contact-levi-korsinsky-before-r5218390.htm</v>
       </c>
       <c r="F135" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Somnigroup to Report Second Quarter 2026 Financial Results</v>
+        <v>Class Action Filed Against Planet Fitness, Inc. (PLNT) Over Securities ...</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C136" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D136" t="str">
         <v>Finance</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.prnewswire.com/news-releases/somnigroup-to-report-second-quarter-2026-financial-results-302825115.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-planet-fitness-inc-plnt-over-securities-r5218389.htm</v>
       </c>
       <c r="F136" t="str">
-        <v>DALLAS, July 15, 2026 /PRNewswire/ -- Somnigroup International, Inc. (NYSE: SGI) ("Company" or "Somnigroup") will release its financial results for the second quarter ended June 30, 2026, before the NYSE opening of regular trading on Thursday, August 6, 2026. The Company will hold a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Securities Fraud Class Action Filed Against GRAIL, Inc. (GRAL) - Levi ...</v>
+        <v>Charter to Participate in Goldman Sachs Investor Conference</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C137" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D137" t="str">
         <v>Finance</v>
       </c>
       <c r="E137" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-grail-inc-gral-levi-r5201199.htm</v>
+        <v>https://www.prnewswire.com/news-releases/charter-to-participate-in-goldman-sachs-investor-conference-302866863.html</v>
       </c>
       <c r="F137" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>STAMFORD, Conn., Sept. 1, 2026 /PRNewswire/ -- Charter Communications, Inc. (NASDAQ: CHTR) (along with its subsidiaries, "Charter") today announced that Chris Winfrey, President and Chief Executive Officer, will participate in the Goldman Sachs Communacopia + Technology Conference in San...</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Join Class Action to Recover Losses from ZoomInfo Technologies Inc. ...</v>
+        <v>ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages UWM Holdings Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - UWMC</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C138" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D138" t="str">
         <v>Finance</v>
       </c>
       <c r="E138" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-zoominfo-technologies-inc-r5201198.htm</v>
+        <v>https://www.newsfilecorp.com/release/312432/ROSEN-A-HIGHLY-RECOGNIZED-LAW-FIRM-Encourages-UWM-Holdings-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-UWMC</v>
       </c>
       <c r="F138" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of UWM Holdings Corporation (NYSE: UWMC) between March 9, 2026 and August 5, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline.SO WHAT: If you purchased UWM Holdings securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Securities Lawsuit Alert: Embecta Corp. (EMBC) - Contact Levi &amp; Korsinsky ...</v>
+        <v>Zentalis Pharmaceuticals Announces Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C139" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D139" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E139" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-embecta-corp-embc-contact-levi-korsinsky-r5201197.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354678/0/en/zentalis-pharmaceuticals-announces-inducement-grants-under-nasdaq-listing-rule-5635-c-4.html</v>
       </c>
       <c r="F139" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>SAN DIEGO, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Zentalis ® Pharmaceuticals, Inc. (Nasdaq: ZNTL), a clinical oncology innovator advancing late-stage development of investigational first-in-class WEE1 inhibitor azenosertib as a biomarker-driven treatment approach for ovarian cancer, today announced that on September 1, 2026, the Compensation Committee of Zentalis’ Board of Directors granted non-qualified stock options to purchase an aggregate of 269,000 shares of the Company’s common stock to four (4) newly hired employees. The stock options were granted under the Zentalis Pharmaceuticals, Inc. 2022 Employment Inducement Incentive Award Plan (2022 Inducement Plan) as an inducement material to each such individual’s entering into employment with Zentalis in accordance with Nasdaq Listing Rule 5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Brightstar Lottery Spotlights Achievements in 2025 Sustainability Report</v>
+        <v>Veeva Falcon Safety arbeitet mit allen E2B-konformen Sicherheitssystemen über sämtliche Eingangskanäle hinweg zusammen</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C140" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D140" t="str">
         <v>Finance</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.prnewswire.com/news-releases/brightstar-lottery-spotlights-achievements-in-2025-sustainability-report-302825553.html</v>
+        <v>https://www.prnewswire.com/news-releases/veeva-falcon-safety-arbeitet-mit-allen-e2b-konformen-sicherheitssystemen-uber-samtliche-eingangskanale-hinweg-zusammen-302866860.html</v>
       </c>
       <c r="F140" t="str">
-        <v>LONDON, July 15, 2026 /PRNewswire/ -- Brightstar Lottery PLC (NYSE: BRSL) ("Brightstar") announced today the release of its 2025 Sustainability Report, detailing the Company's achievements and progress across key sustainability initiatives throughout the year. "Brightstar Lottery's 2025...</v>
+        <v>PLEASANTON, Kalifornien, 1. September 2026 /PRNewswire/ -- Veeva Systems (NYSE: VEEV) hat heute Veeva Falcon Safety angekündigt – eine auf autonomen Agenten basierende Lösung für das Sicherheitsmanagement, die die Erfassung unerwünschter Ereignisse, die Fallbearbeitung und die...</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Lost Money on Insulet Corporation (PODD)? Urged to Join Class Action ...</v>
+        <v>Veeva Falcon Safety sera compatible avec tous les systèmes de sécurité conformes à la norme E2B, quel que soit le canal de recueil</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C141" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D141" t="str">
         <v>Finance</v>
       </c>
       <c r="E141" t="str">
-        <v>https://pr-inside.com/lost-money-on-insulet-corporation-podd-urged-to-join-class-action-r5201196.htm</v>
+        <v>https://www.prnewswire.com/news-releases/veeva-falcon-safety-sera-compatible-avec-tous-les-systemes-de-securite-conformes-a-la-norme-e2b-quel-que-soit-le-canal-de-recueil-302866854.html</v>
       </c>
       <c r="F141" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>PLEASANTON, Californie, 1er septembre 2026 /PRNewswire/ -- Veeva Systems (NYSE : VEEV) a annoncé aujourd'hui le lancement de Veeva Falcon Safety, une solution d'opérations de sécurité basée sur l'agentique, destinée à rationaliser la saisie des événements indésirables, le traitement des...</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Lost Money on Microsoft Corporation (MSFT)? Contact Levi &amp; Korsinsky ...</v>
+        <v>ROSEN, A LEADING INVESTOR RIGHTS LAW FIRM, Encourages TruBridge, Inc. Investors to Inquire About Securities Class Action Investigation - TBRG</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C142" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D142" t="str">
         <v>Finance</v>
       </c>
       <c r="E142" t="str">
-        <v>https://pr-inside.com/lost-money-on-microsoft-corporation-msft-contact-levi-korsinsky-r5201195.htm</v>
+        <v>https://www.newsfilecorp.com/release/312450/ROSEN-A-LEADING-INVESTOR-RIGHTS-LAW-FIRM-Encourages-TruBridge-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-TBRG</v>
       </c>
       <c r="F142" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of TruBridge, Inc. (NASDAQ: TBRG) resulting from allegations that TruBridge may have issued materially misleading business information to the investing public.SO WHAT: If you purchased TruBridge securities you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>BNY Declares Dividends</v>
+        <v>El sistema de seguridad Veeva Falcon funciona con todos los sistemas de seguridad compatibles con E2B</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C143" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D143" t="str">
         <v>Finance</v>
       </c>
       <c r="E143" t="str">
-        <v>https://www.prnewswire.com/news-releases/bny-declares-dividends-302826325.html</v>
+        <v>https://www.prnewswire.com/news-releases/el-sistema-de-seguridad-veeva-falcon-funciona-con-todos-los-sistemas-de-seguridad-compatibles-con-e2b-302866852.html</v>
       </c>
       <c r="F143" t="str">
-        <v>NEW YORK, July 15, 2026 /PRNewswire/ -- The Bank of New York Mellon Corporation ("BNY") (NYSE: BNY), a global financial services company, today announced that its Board of Directors declared dividends on its common and preferred stock as follows: Common – a quarterly common stock dividend...</v>
+        <v>- El sistema de seguridad Veeva Falcon funciona con todos los sistemas de seguridad compatibles con E2B en cualquier canal de admisión PLEASANTON, California, 1 de septiembre de 2026 /PRNewswire/ -- Veeva Systems (NYSE: VEEV) anunció hoy Veeva Falcon Safety, un producto de operaciones de...</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>BNY Reports Second Quarter 2026 Results</v>
+        <v>Palantir to Deliver Eight TITAN Systems to the U.S. Army</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C144" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D144" t="str">
         <v>Finance</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.prnewswire.com/news-releases/bny-reports-second-quarter-2026-results-302826324.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/palantir-deliver-eight-titan-systems-210200015.html</v>
       </c>
       <c r="F144" t="str">
-        <v>NEW YORK, July 15, 2026 /PRNewswire/ -- The Bank of New York Mellon Corporation ("BNY") (NYSE: BNY), a global financial services company, has reported financial results for the second quarter 2026. The company's earnings release along with the quarterly update presentation and other...</v>
+        <v>MIAMI, September 01, 2026--Palantir Technologies Inc. (NASDAQ: PLTR) today announced that the Army Contracting Command has awarded Palantir USG, Inc. — a wholly-owned subsidiary of Palantir Technologies Inc.</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>VCI Global Reports FY2025 Results, Highlighting Strategic Restructuring and Positioning for Long-Term Growth</v>
+        <v>Methanex Provides Update on New Zealand Operations</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C145" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D145" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E145" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327562/0/en/VCI-Global-Reports-FY2025-Results-Highlighting-Strategic-Restructuring-and-Positioning-for-Long-Term-Growth.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354659/0/en/methanex-provides-update-on-new-zealand-operations.html</v>
       </c>
       <c r="F145" t="str">
-        <v>Transformation Year Marked by the Successful Spin-off of VCCG, Strategic Investment in AI Infrastructure and Next-Generation Technologies, and the Completion of a Comprehensive Corporate Restructuring to Position the Company for its Next Phase of Growth</v>
+        <v>VANCOUVER, British Columbia, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Methanex Corporation (the “Company” or “Methanex”) (TSX: MX) (Nasdaq: MEOH) announced today that it has entered into an agreement to sell substantially all of its New Zealand natural gas contractual entitlements commencing in the first quarter of 2027 and continuing through the end of the decade when such entitlements expire. Given the continued decline in domestic natural gas availability and the lack of a clear pathway to meaningful new supply, Methanex has determined that continued operations in New Zealand are not sustainable and as such has taken steps to optimize value from its remaining New Zealand gas position. As a result of this agreement, the Company expects to indefinitely idle its New Zealand production facilities</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>PNC Reports Second Quarter 2026 Net Income of $2.1 Billion, $4.81 Diluted EPS or $4.85 as Adjusted</v>
+        <v>NeuroPace to Participate in 2026 Cantor Global Healthcare Conference</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C146" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D146" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E146" t="str">
-        <v>https://www.prnewswire.com/news-releases/pnc-reports-second-quarter-2026-net-income-of-2-1-billion-4-81-diluted-eps-or-4-85-as-adjusted-302826322.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/neuropace-participate-2026-cantor-global-210100686.html</v>
       </c>
       <c r="F146" t="str">
-        <v>Generated record revenue, net interest income and fee income Increased quarterly common stock dividend 30 cents, or 18%, to $2.00 per share PITTSBURGH, July 15, 2026 /PRNewswire/ -- The PNC Financial Services Group, Inc. (NYSE: PNC) today reported: For the quarter In millions, except per...</v>
+        <v>MOUNTAIN VIEW, Calif., September 01, 2026--NeuroPace, Inc. (Nasdaq: NPCE), a medical device company focused on transforming the lives of people living with epilepsy, today announced that its management team will participate in the upcoming 2026 Cantor Global Healthcare Conference.</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Archrock Announces Timing for Second Quarter 2026 Results</v>
+        <v>Securities Fraud Class Action Filed Against York Space Systems Inc ...</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C147" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D147" t="str">
         <v>Finance</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327559/0/en/Archrock-Announces-Timing-for-Second-Quarter-2026-Results.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-york-space-systems-inc-r5218387.htm</v>
       </c>
       <c r="F147" t="str">
-        <v>HOUSTON, July 15, 2026 (GLOBE NEWSWIRE) -- Archrock, Inc. (NYSE:AROC) (“Archrock”) will host a conference call on Wednesday, August 5, 2026, to discuss its second quarter 2026 financial and operating results. The call will begin at 8:30 a.m. Eastern Time. Archrock will release its second quarter 2026 earnings report prior to the conference call.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired York Space Systems Inc (NYSE:YSS) securities. If you suffered a loss on your York Space Systems Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about York Space Systems Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on ..</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Kennametal to Host Earnings Conference Call &amp;amp; Webcast on Fourth Quarter Fiscal 2026 Results</v>
+        <v>Contact Levi &amp; Korsinsky by October 27, 2026 to Join Class Action Against ...</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C148" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D148" t="str">
         <v>Finance</v>
       </c>
       <c r="E148" t="str">
-        <v>https://www.prnewswire.com/news-releases/kennametal-to-host-earnings-conference-call--webcast-on-fourth-quarter-fiscal-2026-results-302825508.html</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-october-27-2026-to-join-class-action-against-r5218385.htm</v>
       </c>
       <c r="F148" t="str">
-        <v>PITTSBURGH, July 15, 2026 /PRNewswire/ -- Kennametal Inc. (NYSE: KMT) will host its fourth quarter fiscal year 2026 earnings call on Wednesday, August 5, 2026. The press release and presentation will be available on the Company's website before market on August 5. Details of the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>First Horizon Corporation Delivers Strong Second Quarter 2026 Results with Net Income Available to Common Shareholders of $260 Million, up 12% year-over-year and EPS of $0.54, up $0.09 from Second Quarter 2025</v>
+        <v>Levi &amp; Korsinsky Urges Innventure, Inc. (INV) Shareholders to Act Before ...</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C149" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D149" t="str">
         <v>Finance</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-horizon-corporation-delivers-strong-second-quarter-2026-results-with-net-income-available-to-common-shareholders-of-260-million-up-12-year-over-year-and-eps-of-0-54--up-0-09-from-second-quarter-2025--302825692.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-innventure-inc-inv-shareholders-to-act-before-r5218384.htm</v>
       </c>
       <c r="F149" t="str">
-        <v>MEMPHIS, Tenn., July 15, 2026 /PRNewswire/ -- First Horizon Corporation (NYSE: FHN or "First Horizon") today reported second quarter net income available to common shareholders ("NIAC") of $260 million or earnings per share of $0.54, compared with first quarter 2026 NIAC of $257 million...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Hyperscale Data Expects to Sign AI Data Center and Neocloud Services Agreement with California-Based AI Company at Michigan Data Center Campus</v>
+        <v>Alpha Cognition Reports Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C150" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D150" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-expects-to-sign-ai-data-center-and-neocloud-services-agreement-with-california-based-ai-company-at-michigan-data-center-campus-302825936.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/alpha-cognition-reports-inducement-grants-210000157.html</v>
       </c>
       <c r="F150" t="str">
-        <v>Prospective Engagement Expected to Further Expand Hyperscale Data's Strategy of Delivering Turnkey AI Compute Infrastructure and Managed Neocloud Services LAS VEGAS, July 15, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center...</v>
+        <v>VANCOUVER, British Columbia &amp; GRAPEVINE, Texas, September 01, 2026--Alpha Cognition Inc. (NASDAQ: ACOG) ("Alpha Cognition", "ACI", or the "Company"), a biopharmaceutical company developing novel therapeutics for debilitating neurodegenerative disorders, today announced that on August 31st, 2026, the Compensation Committee of the Company’s Board of Directors (the "Compensation Committee") granted inducement awards consisting of nonstatutory stock options to purchase 20,000 shares of common stock</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Taboola to Announce Second Quarter Financial Results on August 5, 2026</v>
+        <v>ASUR CLOSES ACQUISITION OF MOTIVA'S INTERESTS IN AIRPORTS IN BRAZIL, ECUADOR, COSTA RICA AND CURAÇAO</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C151" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D151" t="str">
         <v>Finance</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327560/31297/en/Taboola-to-Announce-Second-Quarter-Financial-Results-on-August-5-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/asur-closes-acquisition-of-motivas-interests-in-airports-in-brazil-ecuador-costa-rica-and-curacao-302866774.html</v>
       </c>
       <c r="F151" t="str">
-        <v>NEW YORK, July 15, 2026 (GLOBE NEWSWIRE) -- Taboola (Nasdaq: TBLA), a global leader in delivering performance at scale for advertisers, today announced that it will release second quarter 2026 financial results on Wednesday, August 5, 2026. Management will host a conference call and webcast to discuss financial results at 8:30 a.m. ET.</v>
+        <v>MEXICO CITY, Sept. 1, 2026 /PRNewswire/ -- Grupo Aeroportuario del Sureste, S.A.B. de C.V. (NYSE: ASR; BMV: ASUR) ("ASUR") and Motiva Infraestrutura de Mobilidade S.A. (B3: MOTV3) ("Motiva") announced today that, following the satisfaction of all conditions precedent under the agreement...</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>XPLR Infrastructure, LP announces date for release of second-quarter 2026 financial results</v>
+        <v>Ferroglobe Comments on European Commission's Initiation of Interim Review of Antidumping Measures on Chinese Silicon Metal Imports</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C152" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D152" t="str">
         <v>Finance</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.prnewswire.com/news-releases/xplr-infrastructure-lp-announces-date-for-release-of-second-quarter-2026-financial-results-302826291.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354655/11914/en/ferroglobe-comments-on-european-commission-s-initiation-of-interim-review-of-antidumping-measures-on-chinese-silicon-metal-imports.html</v>
       </c>
       <c r="F152" t="str">
-        <v>JUNO BEACH, Fla., July 15, 2026 /PRNewswire/ -- XPLR Infrastructure, LP (NYSE: XIFR) today announced that it plans to report second-quarter 2026 financial results before the opening of the New York Stock Exchange on Tuesday, July 28, 2026, in a news release to be posted on the company's...</v>
+        <v>European Commission Initiates Interim Review of Antidumping Measures on Chinese Silicon Metal Imports</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Akamai Research: Commerce Becomes the Epicenter for AI Bot Attacks and Agentic Fraud in 2026</v>
+        <v>DigitalBridge Announces Intention to Voluntarily Delist Preferred Stock from the NYSE</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C153" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D153" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327557/0/en/Akamai-Research-Commerce-Becomes-the-Epicenter-for-AI-Bot-Attacks-and-Agentic-Fraud-in-2026.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/digitalbridge-announces-intention-voluntarily-delist-210000204.html</v>
       </c>
       <c r="F153" t="str">
-        <v>Commerce faces rising AI bot activity, escalating DDoS attacks, and new fraud tactics Commerce faces rising AI bot activity, escalating DDoS attacks, and new fraud tactics</v>
+        <v>BOCA RATON, Fla., September 01, 2026--DigitalBridge Group, Inc. (NYSE: DBRG) (the "Company" or "DigitalBridge"), publicly announced today, in connection with its anticipated acquisition by an affiliate of SoftBank Group Corp. (TSE: 9984, "SoftBank Group"), that it intends to voluntarily withdraw from listing on the New York Stock Exchange (the "NYSE") and registration under Section 12(b) of the Securities Exchange Act of 1934, as amended (the "Exchange Act"), the Company’s (i) 7.125% Series H Cu</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Zomedica Announces "Fourth Friday at Four" Webinar on July 24, 2026: ...</v>
+        <v>Edison Lithium Provides Update on Proposed Acquisition of Joutel North-West and Gagne Gold Properties</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C154" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D154" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E154" t="str">
-        <v>https://pr-inside.com/zomedica-announces-fourth-friday-at-four-webinar-on-july-r5201190.htm</v>
+        <v>https://www.newsfilecorp.com/release/312464/Edison-Lithium-Provides-Update-on-Proposed-Acquisition-of-Joutel-NorthWest-and-Gagne-Gold-Properties</v>
       </c>
       <c r="F154" t="str">
-        <v>(PR-inside.com) July session to spotlight the specialized, coordinated commercial organization that turns product innovation into clinical adoption, sustained utilization, and long-term recurring revenue ANN ARBOR, MI / ACCESS Newswire / July 15, 2026 / Zomedica Corp. (OTCQB:ZOMDF) ("Zomedica" or the "Company"), an animal health company offering innovative point-of-care diagnostic and therapeutic products for equine and companion animals, today announced the next installment of its "Fourth Friday at Four" investor webinar series, scheduled for Friday, July 24 at 4:00 p.m. Eastern Time. The July program, titled " Fourth Friday at Four - Zomedica's Sales Organization: From Strategy to the Clinic ," will give current ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Edison Lithium Corp. (TSXV: EDDY) (OTC Pink: EDDYF) (FSE: VV0) ("Edison" or the "Company") is pleased to provide an update regarding its property option agreement (the "Agreement"), effective February 27, 2026, with Globex Mining Enterprises Inc. ("Globex"), pursuant to which the Company may earn a 100% interest in the Joutel North-West gold property and the Gagne gold-copper property (together, the "Properties"), subject to a...</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Fractyl Health Reports Positive Randomized Data from REMAIN-1 Midpoint Cohort Demonstrating Durable Weight Maintenance One Year After GLP-1 Discontinuation</v>
+        <v>StoneX to Offer Milk Price Risk Management Solutions to Retail Dairy Farmers in New Zealand</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C155" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D155" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E155" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327527/0/en/Fractyl-Health-Reports-Positive-Randomized-Data-from-REMAIN-1-Midpoint-Cohort-Demonstrating-Durable-Weight-Maintenance-One-Year-After-GLP-1-Discontinuation.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354654/11961/en/stonex-to-offer-milk-price-risk-management-solutions-to-retail-dairy-farmers-in-new-zealand.html</v>
       </c>
       <c r="F155" t="str">
-        <v>Up to 84% of GLP-1 induced weight loss retained with Revita® versus 46% with sham at one year in patients receiving complete duodenal ablations</v>
+        <v>StoneX Financial Pty Ltd (SFA), a subsidiary of StoneX Group Inc. (NASDAQ: SNEX), receives approval to offer milk price risk management solutions.</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Generac Announces Second Quarter 2026 Earnings Release Date and Conference Call</v>
+        <v>ROSEN, A TOP RANKED LAW FIRM, Encourages Barclays PLC Investors to Inquire About Securities Class Action Investigation - BCS</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C156" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D156" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E156" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327530/0/en/Generac-Announces-Second-Quarter-2026-Earnings-Release-Date-and-Conference-Call.html</v>
+        <v>https://www.newsfilecorp.com/release/312447/ROSEN-A-TOP-RANKED-LAW-FIRM-Encourages-Barclays-PLC-Investors-to-Inquire-About-Securities-Class-Action-Investigation-BCS</v>
       </c>
       <c r="F156" t="str">
-        <v>WAUKESHA, Wis., July 15, 2026 (GLOBE NEWSWIRE) -- Generac Holdings Inc. ("Generac") (NYSE: GNRC), a leading global designer, manufacturer, and provider of energy technology solutions and other power products, today announced plans to release its second quarter 2026 financial results before the market opens on Wednesday, July 29th, 2026. Generac management will hold a conference call at 10:00 a.m. EDT on that day to discuss highlights of this earnings release.</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Barclays PLC (NYSE: BCS) resulting from allegations that Barclays PLC may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Barclays PLC securities you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Radware Introduces Cloud-Augmented Protection for DefensePro X, Debuting with Web DDoS Defense</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Primoris ...</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C157" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D157" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327524/8980/en/Radware-Introduces-Cloud-Augmented-Protection-for-DefensePro-X-Debuting-with-Web-DDoS-Defense.html</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-primoris-r5218382.htm</v>
       </c>
       <c r="F157" t="str">
-        <v>Radware Introduces Cloud-Augmented Protection for DefensePro X, Debuting with Web DDoS Defense</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Titan Mining Validates Kilbourne Graphite Concentrator Flowsheet and Achieves Battery-Grade Purity</v>
+        <v>Investors in Capricor Therapeutics, Inc. (CAPR): Protect Your Rights ...</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C158" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D158" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E158" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327531/0/en/Titan-Mining-Validates-Kilbourne-Graphite-Concentrator-Flowsheet-and-Achieves-Battery-Grade-Purity.html</v>
+        <v>https://pr-inside.com/investors-in-capricor-therapeutics-inc-capr-protect-your-rights-r5218381.htm</v>
       </c>
       <c r="F158" t="str">
-        <v>GOUVERNEUR, N.Y., July 15, 2026 (GLOBE NEWSWIRE) -- Titan Mining Corporation ( NYSE-A:TII, TSX:TI ), (“Titan” or the “Company”), a U.S.-focused critical minerals producer and developer, today announced positive results across its full graphite processing chain for the Kilbourne Graphite Project, from ore concentration through to battery-grade spherical graphite. The results confirm the Company's Preliminary Economic Assessment (“PEA”) design assumptions at the concentrator and demonstrate battery-grade purity and above-average yields at the downstream pilot stage, supporting the ongoing Feasibility Study and Titan's plan to build the first fully integrated U.S. graphite supply chain in over 70 years.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>InsideDesk Secures $12.6 Million Growth Financing Led by Pender Ventures to Accelerate AI-Powered Dental Revenue Cycle Management</v>
+        <v>Golden Age Announces the Completion of the Acquisition of Mac Minerals, the Issuance of Acquisition Shares and Increases Its Private Placement</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C159" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D159" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E159" t="str">
-        <v>https://www.prnewswire.com/news-releases/insidedesk-secures-12-6-million-growth-financing-led-by-pender-ventures-to-accelerate-ai-powered-dental-revenue-cycle-management-302825258.html</v>
+        <v>https://www.newsfilecorp.com/release/312467/Golden-Age-Announces-the-Completion-of-the-Acquisition-of-Mac-Minerals-the-Issuance-of-Acquisition-Shares-and-Increases-Its-Private-Placement</v>
       </c>
       <c r="F159" t="str">
-        <v>Investment will accelerate InsideDesk's AI-powered platform, fuel key hires, and extend the company's leadership in revenue cycle management for dental service organizations. TORONTO, July 15, 2026 /PRNewswire/ -- InsideDesk, the dental industry's leading provider of AI-powered revenue...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Golden Age Exploration Ltd. (CSE: GDN) (the "Company") ("Golden Age") is pleased to announce that, further to its news releases dated April 15, 2026, July 7, 2026 and August 4, 2026 and in accordance with the terms of the definitive share purchase agreement dated July 31, 2026 (the "Agreement") entered into by the Company with MRG Resources Pty Ltd., Mac Minerals Pty Ltd., Sunbird Resources Pty Ltd., Ross Brown, Rob Heaslop...</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>M&amp;amp;T Bank Corporation (NYSE:MTB) announces second quarter 2026 results</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages PennyMac Financial Services, Inc. Investors to Inquire About Securities Class Action Investigation - PFSI</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C160" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D160" t="str">
         <v>Finance</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.prnewswire.com/news-releases/mt-bank-corporation-nysemtb-announces-second-quarter-2026-results-302825674.html</v>
+        <v>https://www.newsfilecorp.com/release/312449/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-PennyMac-Financial-Services-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-PFSI</v>
       </c>
       <c r="F160" t="str">
-        <v>BUFFALO, N.Y., July 15, 2026 /PRNewswire/ -- M&amp;T Bank Corporation ("M&amp;T" or "the Company") reports quarterly net income of $818 million or $5.32 of diluted earnings per common share. (Dollars in millions, except per share data) 2Q26 1Q26 2Q25 Earnings Highlights Net interest income $...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of PennyMac Financial Services, Inc. (NYSE: PFSI) resulting from allegations that PennyMac may have issued materially misleading business information to the investing public.SO WHAT: If you purchased PennyMac securities you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Class Action Lawsuit Filed: PicS N.V. (PICS) - Join by August 4, 2026 ...</v>
+        <v>Black Rock Coffee Bar Continues Expansion in California with New Lake Elsinore Location</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C161" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D161" t="str">
         <v>Finance</v>
       </c>
       <c r="E161" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-pics-n-v-pics-join-by-august-r5201186.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354651/0/en/black-rock-coffee-bar-continues-expansion-in-california-with-new-lake-elsinore-location.html</v>
       </c>
       <c r="F161" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>New Location Marks 6th Store in California New Location Marks 6th Store in California</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Levi &amp; Korsinsky Urges Insulet Corporation (PODD) Shareholders to Act ...</v>
+        <v>Capital Southwest Announces Shareholder Approval of Proposal to Increase Authorized Shares</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C162" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D162" t="str">
         <v>Finance</v>
       </c>
       <c r="E162" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-insulet-corporation-podd-shareholders-to-act-r5201184.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354650/8276/en/capital-southwest-announces-shareholder-approval-of-proposal-to-increase-authorized-shares.html</v>
       </c>
       <c r="F162" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>DALLAS, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Capital Southwest Corporation ("Capital Southwest" or the "Company") (Nasdaq: CSWC) today announced that, at its reconvened annual meeting of shareholders, shareholders voted to approve the Company's proposal to increase the number of authorized shares of common stock from 75.0 million to 135.0 million. The Company is grateful to its shareholders for their engagement and support throughout the process.</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Nxera Pharma Webinar for Financial Results Presentation - 2Q2026</v>
+        <v>cyan AG Confirms Its Annual Outlook Following a Strong First Half-year</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C163" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D163" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327513/0/en/Nxera-Pharma-Webinar-for-Financial-Results-Presentation-2Q2026.html</v>
+        <v>https://www.newmediawire.com/news/cyan-ag-confirms-its-annual-outlook-following-a-strong-first-half-year-7089132</v>
       </c>
       <c r="F163" t="str">
-        <v>Tokyo, Japan and Cambridge and London, UK, 15 July 2026 – Nxera Pharma Co. Ltd (“Nxera”; TSE 4565) will announce its earnings results and present operational highlights for 2Q 2026 on Friday, 7 August 2026. The Company will host a live webinar presentation with Chris Cargill (President, CEO), Hironoshin Nomura (CFO), Toshi Maeda (COO) and Patrik Foerch (CSO and President of Nxera Pharma UK), at 5:00 pm JST (9:00 am GMT) on Friday, 7 August 2026. The webinar is open to all existing and potential investors as well as sell-/buy-side analysts and will consist of a presentation followed by a Q&amp;amp;A session. Please click here to pre-register, which will provide a link to access the webinar. Presentation slides will be made available by 4:30 pm JST (8:30 am GMT) on 7 August 2026 through the inve</v>
+        <v>Preliminary consolidated revenue rose by 11% to EUR 4.9 million (H1 2025: EUR 4.4 million) Recurring revenue remains at a high level of 96% Positive EBITDA of EUR 0.2 million, alongside planned investments in growth Outlook for the 2026 financial year confirmed MUNICH, GERMANY - September 1, 2026 ( NEWMEDIAWIRE ) - cyan AG, a provider of intelligent cybersecurity solutions, continued its growth trajectory in the first half of 2026, according to preliminary, unaudited figures. Consolidated revenue increased by 11% compared to the same period last year, reaching EUR 4.9 million (H1 2025: EUR 4.4 million). The proportion of recurring revenue remained at a high level of 96%. This was primarily driven by a 30% increase in the end-customer base. EBITDA amounted to EUR 0.2 million in the first ha</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>IBM Investors Have Opportunity to Join International Business Machines Corporation Fraud Investigation with the Schall Law Firm</v>
+        <v>Virtus Dividend, Interest &amp; Premium Strategy Fund Announces Commencement of Tender Offer</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C164" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D164" t="str">
         <v>Finance</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.prnewswire.com/news-releases/ibm-investors-have-opportunity-to-join-international-business-machines-corporation-fraud-investigation-with-the-schall-law-firm-302825965.html</v>
+        <v>https://finance.yahoo.com/markets/options/articles/virtus-dividend-interest-premium-strategy-204700643.html</v>
       </c>
       <c r="F164" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The Schall Law Firm, a national shareholder rights litigation firm, announces that it is investigating claims on behalf of investors of International Business Machines Corporation ("IBM" or "the Company") (NYSE: IBM) for violations of the...</v>
+        <v>HARTFORD, Conn., September 01, 2026--Virtus Dividend, Interest &amp; Premium Strategy Fund (NYSE: NFJ) (the "Fund") today announced the commencement of a tender offer ("Tender Offer") beginning September 1, 2026, and expiring at 5:00 p.m. (Eastern) on October 5, 2026, unless the Tender Offer is extended (the "Expiration Date").</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>PicS N.V. Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - PICS</v>
+        <v>Relay Therapeutics to Participate in Two Upcoming Investor Conferences in September</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C165" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D165" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.prnewswire.com/news-releases/pics-nv-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights---pics-302825968.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354648/0/en/relay-therapeutics-to-participate-in-two-upcoming-investor-conferences-in-september.html</v>
       </c>
       <c r="F165" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against PicS N.V. ("PicS" or "the Company") (NASDAQ: PICS) for violations of the federal securities laws. Shareholders who purchased shares of PICS during the class period listed are...</v>
+        <v>CAMBRIDGE, Mass., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Relay Therapeutics, Inc. (Nasdaq: RLAY), a clinical-stage, small molecule precision medicine company developing potentially life-changing therapies for patients living with cancer and genetic disease, today announced that management will participate in two upcoming fireside chats in September:</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Genius Group Limited Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - GNS</v>
+        <v>Dexian Acquires Rox Partner, Expanding Data, AI, and Cybersecurity Capabilities Across the Americas</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C166" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D166" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.prnewswire.com/news-releases/genius-group-limited-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--gns-302825973.html</v>
+        <v>https://www.prweb.com/releases/dexian-acquires-rox-partner-expanding-data-ai-and-cybersecurity-capabilities-across-the-americas-302866780.html</v>
       </c>
       <c r="F166" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Genius Group Limited ("Genius" or "the Company") (NYSE American: GNS) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated...</v>
+        <v>Dexian's most recent acquisition strengthens its technology solutions portfolio, expands nearshore delivery capabilities, and accelerates growth in high-value, outcome-based services. MCLEAN, Va., Sept. 1, 2026 /PRNewswire-PRWeb/ -- Dexian, a leading provider of talent and technology...</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Kandi Technologies Announces Commencement of Production at its China Battery Exchange Manufacturing Base in Lin’an</v>
+        <v>KBRA Assigns Rating to MSC Income Fund, Inc.'s $150 Million Senior Unsecured Notes Due 2029</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C167" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D167" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327506/0/en/Kandi-Technologies-Announces-Commencement-of-Production-at-its-China-Battery-Exchange-Manufacturing-Base-in-Lin-an.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/kbra-assigns-rating-msc-income-204200151.html</v>
       </c>
       <c r="F167" t="str">
-        <v>Lin’an facility supports scaled production of battery swap equipment for heavy-duty trucks</v>
+        <v>NEW YORK, September 01, 2026--KBRA assigns a rating of BBB- to MSC Income Fund, Inc.'s (NYSE: MSIF or "the company") $150 million, 6.83% senior unsecured notes due September 2029. The rating Outlook is Stable. The proceeds will be used for repayment of existing secured indebtedness and for general corporate purposes.</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Rubico Announces Its Decision to Exit the Megayacht Sector and Redeploy Capital towards its Core Tanker Business</v>
+        <v>Grand Design RV launches "All Roads Lead to This" brand campaign, redefining what matters most in RVing</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C168" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D168" t="str">
         <v>Finance</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327508/0/en/Rubico-Announces-Its-Decision-to-Exit-the-Megayacht-Sector-and-Redeploy-Capital-towards-its-Core-Tanker-Business.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354641/0/en/grand-design-rv-launches-all-roads-lead-to-this-brand-campaign-redefining-what-matters-most-in-rving.html</v>
       </c>
       <c r="F168" t="str">
-        <v>ATHENS, Greece, July 15, 2026 (GLOBE NEWSWIRE) -- Rubico Inc. (Nasdaq: RUBI) (the “Company” or “Rubico”), a global provider of shipping transportation services specializing in the ownership of vessels, announced today that it has decided to divest its interest in its newbuilding megayacht currently under construction (the “Megayacht”) and to exit the megayacht sector. The Company intends to pursue a sale of the Megayacht, or of the entity that is party to the shipbuilding contract, with the objective of releasing capital for redeployment towards its core tanker business.</v>
+        <v>Campaign focuses on connection, celebrating the people, moments and memories at the heart of the RV lifestyle Campaign focuses on connection, celebrating the people, moments and memories at the heart of the RV lifestyle</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Insulet Corporation Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - PODD</v>
+        <v>aTyr Pharma Provides Update on Timing of Regulatory Response for Planned Phase 3 Study of Efzofitimod in Pulmonary Sarcoidosis</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C169" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D169" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E169" t="str">
-        <v>https://www.prnewswire.com/news-releases/insulet-corporation-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--podd-302825931.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354637/0/en/atyr-pharma-provides-update-on-timing-of-regulatory-response-for-planned-phase-3-study-of-efzofitimod-in-pulmonary-sarcoidosis.html</v>
       </c>
       <c r="F169" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Insulet Corporation ("Insulet" or "the Company") (NASDAQ: PODD) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated thereunder...</v>
+        <v>aTyr Pharma Provides Update on Timing of Regulatory Response for Planned Phase 3 Study of Efzofitimod in Pulmonary Sarcoidosis</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Triller Group Inc. Investigated on Behalf of Investors - Contact the DJS Law Group to Discuss Your Rights - ILLR</v>
+        <v>Meraki Capital Launches Tessero Across Six European Markets Following Landmark Hays Acquisition</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C170" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D170" t="str">
         <v>Finance</v>
       </c>
       <c r="E170" t="str">
-        <v>https://www.prnewswire.com/news-releases/triller-group-inc-investigated-on-behalf-of-investors---contact-the-djs-law-group-to-discuss-your-rights--illr-302825954.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/meraki-capital-launches-tessero-across-203600243.html</v>
       </c>
       <c r="F170" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The DJS Law Group announces that it is investigating claims on behalf of investors of Triller Group Inc. ("Triller" or "the Company") (NASDAQ: ILLR) violations of the securities laws. INVESTIGATION DETAILS: The investigation focuses on whether...</v>
+        <v>LONDON, September 01, 2026--Meraki Capital has launched Tessero, a new European recruitment group created from the six former Hays plc businesses it acquired earlier this summer.</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Hilbert Group Files MiCA and Payment Institution Licence Applications ...</v>
+        <v>Tencent Music Entertainment Group Announces Notes Offering</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C171" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D171" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E171" t="str">
-        <v>https://pr-inside.com/hilbert-group-files-mica-and-payment-institution-licence-applications-r5201181.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tencent-music-entertainment-group-announces-notes-offering-302866816.html</v>
       </c>
       <c r="F171" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 15, 2026 / Hilbert Group (STO:HILB-B) (FRA:999) - Hilbert Finance seeks dual authorisation as Crypto-Asset Service Provider and Payment Institution to serve institutional clients across the European Union. Hilbert Group AB (Nasdaq First North: HILB B), a leading investment firm focused on bridging traditional and digital assets, today announced that Hilbert Finance, its wholly owned subsidiary in Malta, has submitted a dual-licence application to the Malta Financial Services Authority (MFSA). The application seeks authorisation as a Crypto-Asset Service Provider under the EU Markets in Crypto-Assets Regulation (MiCA) and as a Payment Institution under the ..</v>
+        <v>SHENZHEN, China, Sept. 1, 2026 /PRNewswire/ -- Tencent Music Entertainment Group ("TME," or the "Company") (NYSE: TME and HKEX: 1698), the leading all-in-one music and audio entertainment platform in China, today announced its proposed public offering (the "Proposed Offering") of its...</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>FTI Consulting Strengthens Energy and Utilities Advisory Capabilities With Appointment of Emmanuel Fages</v>
+        <v>Premier Fence Announces the Acquisition of Fence Crafter</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C172" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D172" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E172" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327486/33891/en/FTI-Consulting-Strengthens-Energy-and-Utilities-Advisory-Capabilities-With-Appointment-of-Emmanuel-Fages.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/premier-fence-announces-acquisition-fence-203400062.html</v>
       </c>
       <c r="F172" t="str">
-        <v>Senior Economist Brings Expertise in Strategy, Investment and Value Creation to Help Clients Navigate Transformation Senior Economist Brings Expertise in Strategy, Investment and Value Creation to Help Clients Navigate Transformation</v>
+        <v>MIDDLEBOROUGH, Mass., September 01, 2026--On August 31, 2026, Premier Fence ("Premier"), a portfolio company of Harkness Capital Partners ("Harkness") and a leading provider of fencing, guardrails, gate automation, and access control services in New England, acquired Fence Crafter LLC ("Fence Crafter" or the "Company"). Fence Crafter is a leading perimeter security services provider headquartered in Middleborough, MA.</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>ILLR Investors Have Opportunity to Join Triller Group Inc. Fraud Investigation with the Schall Law Firm</v>
+        <v>3700 Midway, LLC Acquires Midway Station in Midland, TX for $32.5 Million</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C173" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D173" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.prnewswire.com/news-releases/illr-investors-have-opportunity-to-join-triller-group-inc-fraud-investigation-with-the-schall-law-firm-302825927.html</v>
+        <v>https://www.prnewswire.com/news-releases/3700-midway-llc-acquires-midway-station-in-midland-tx-for-32-5-million-302866820.html</v>
       </c>
       <c r="F173" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The Schall Law Firm, a national shareholder rights litigation firm, announces that it is investigating claims on behalf of investors ofTriller Group Inc. ("Triller" or "the Company") (NASDAQ: ILLR) for violations of the securities laws. The...</v>
+        <v>MIDLAND, Texas, Sept. 1, 2026 /PRNewswire/ -- 3700 Midway, LLC announced the acquisition of Midway Station in Midland, TX, for $32.5 million. This residential community, located at 3700 N. A Street, was acquired on September 1, 2026, with a total Real Property value of $32,500,000....</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Kroll Bolsters Global Economics Capabilities with Acquisition of ABC economics</v>
+        <v>Royale Energy Reports Current SEC Status and Resumed Trading</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C174" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D174" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.prnewswire.com/news-releases/kroll-bolsters-global-economics-capabilities-with-acquisition-of-abc-economics-302826177.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354634/17632/en/royale-energy-reports-current-sec-status-and-resumed-trading.html</v>
       </c>
       <c r="F174" t="str">
-        <v>Strengthens Kroll's competition, regulatory and disputes offering amid growing demand for economic expertise in complex transactions, litigation and investigations NEW YORK, July 15, 2026 /PRNewswire/ -- Kroll, the leading independent provider of global financial and risk advisory...</v>
+        <v>SAN DIEGO, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Royale Energy, Inc. (OTC: ROYL) (“Royale” or the “Company”) today announced that it is current with its SEC reporting obligations, trading of its common stock has resumed on the OTC Pink market, and the Company has initiated the application process for quotation on the OTCQB® Venture Market.</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Lost Money on GeneDx Holdings Corp. (WGS)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Albany International Announces Successful Completion of its Strategic Review and Schedules Investors Call</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C175" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D175" t="str">
         <v>Finance</v>
       </c>
       <c r="E175" t="str">
-        <v>https://pr-inside.com/lost-money-on-genedx-holdings-corp-wgs-contact-levi-korsinsky-r5201176.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/albany-international-announces-successful-completion-203000700.html</v>
       </c>
       <c r="F175" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>PORTSMOUTH, N.H., September 01, 2026--Albany International Corp. (NYSE:AIN) today announced the completion of the strategic review of its Amelia Earhart Drive facility in Salt Lake City, Utah. Following new business wins, a renegotiated Boeing 787 contract for one-piece composite fuselage frames, and new contract terms with Sikorsky, a Lockheed Martin Company, on the CH-53K® program, Albany will retain the facility and end the previously announced strategic review.</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>August 7, 2026 Deadline: Join Class Action Lawsuit Against Roblox Corporation ...</v>
+        <v>Caleres to Announce Second Quarter 2026 Results on September 9</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C176" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D176" t="str">
-        <v>Finance</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E176" t="str">
-        <v>https://pr-inside.com/august-7-2026-deadline-join-class-action-lawsuit-against-roblox-corporation-r5201175.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/caleres-announce-second-quarter-2026-203000237.html</v>
       </c>
       <c r="F176" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>ST. LOUIS, September 01, 2026--Caleres (NYSE: CAL), a market-leading portfolio of consumer-driven footwear brands, today announced that it will report its second quarter 2026 financial results one day earlier than previously scheduled. The company will release its results before market open on Wednesday, September 9, 2026, followed by a conference call at 10 a.m.</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>HBSS Alerts Roblox Corporation (RBLX) Investors to Expanded Class Period; Lead Plaintiff Deadline Remains August 7, 2026</v>
+        <v>California Resources Corporation Completes Acquisition of Crimson</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C177" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D177" t="str">
         <v>Finance</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.prnewswire.com/news-releases/hbss-alerts-roblox-corporation-rblx-investors-to-expanded-class-period-lead-plaintiff-deadline-remains-august-7-2026-302825799.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354631/0/en/california-resources-corporation-completes-acquisition-of-crimson.html</v>
       </c>
       <c r="F177" t="str">
-        <v>SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- National shareholder rights firm Hagens Berman alerts investors in Roblox Corporation (NYSE: RBLX) that the alleged class period in the ongoing securities class action litigation has been expanded. A new lawsuit now covers investors who...</v>
+        <v>California Resources Corporation Completes Acquisition of Crimson</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>WGS INVESTOR DEADLINE: GeneDx Holdings Investors with Substantial Losses Have Opportunity to Lead the GeneDx Class Action Lawsuit- Hagens Berman</v>
+        <v>Braveheart Bio to Participate in Cantor Global Healthcare Conference</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C178" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D178" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.prnewswire.com/news-releases/wgs-investor-deadline-genedx-holdings-investors-with-substantial-losses-have-opportunity-to-lead-the-genedx-class-action-lawsuit-hagens-berman-302825800.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354630/0/en/braveheart-bio-to-participate-in-cantor-global-healthcare-conference.html</v>
       </c>
       <c r="F178" t="str">
-        <v>SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Hagens Berman (HBSS), a national leader in securities litigation, is actively investigating claims in a securities class action lawsuit against GeneDx Holdings (NASDAQ: WGS) and its executives, alleging defendants misled investors about the...</v>
+        <v>SAN FRANCISCO, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Braveheart Bio, Inc. (Nasdaq: BRVE), a clinical-stage biopharmaceutical company developing next-generation therapeutics for hypertrophic cardiomyopathy (HCM) and other serious cardiovascular diseases, today announced that it will participate in the Cantor Global Healthcare Conference, being held September 9-11 in New York, NY. Management will participate in a fireside chat on Thursday, September 10, 2026 at 3:20 p.m. EDT.</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>45,611 Orion Corporation A shares converted into B shares</v>
+        <v>Cellectis annonce sa participation à plusieurs conférences investisseurs</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C179" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D179" t="str">
         <v>Finance</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327461/0/en/45-611-Orion-Corporation-A-shares-converted-into-B-shares.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354624/0/fr/cellectis-annonce-sa-participation-%C3%A0-plusieurs-conf%C3%A9rences-investisseurs.html</v>
       </c>
       <c r="F179" t="str">
-        <v>ORION CORPORATION STOCK EXCHANGE RELEASE – OTHER INFORMATION DISCLOSED ACCORDING TO THE RULES OF THE EXCHANGE 15 JULY 2026 at 9.00 EEST</v>
+        <v>NEW YORK, 01 sept. 2026 (GLOBE NEWSWIRE) -- Cellectis (Euronext Growth : ALCLS ; Nasdaq : CLLS), société de biotechnologie de stade clinique, qui utilise sa plateforme pionnière d'édition de génome pour développer des thérapies innovantes pour le traitement de maladies graves, annonce aujourd’hui sa participation aux conférences investisseurs suivantes :</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>GCM Grosvenor Expands European Business Development Team with Two Strategic Hires in Frankfurt</v>
+        <v>Cellectis Announces Participation in Upcoming Investor Conferences</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C180" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D180" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327463/0/en/GCM-Grosvenor-Expands-European-Business-Development-Team-with-Two-Strategic-Hires-in-Frankfurt.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354624/0/en/cellectis-announces-participation-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F180" t="str">
-        <v>FRANKFURT, Germany, July 15, 2026 (GLOBE NEWSWIRE) -- GCM Grosvenor continues to strengthen its European business development platform with the addition of Philip Rotering as an Executive Director and Lukas von Dreusche as an Associate in the firm's Frankfurt office. Both will join Markus Koch, Managing Director, Business Development and Head of the Frankfurt office, further enhancing the firm's ability to serve institutional investors across Europe.</v>
+        <v>NEW YORK, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Cellectis (the “Company”) (Euronext Growth: ALCLS - NASDAQ: CLLS), a clinical-stage biotechnology company using its pioneering gene editing platform to develop life-saving cell and gene therapies, today announced that it will participate in the upcoming investor conferences:</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>GCM Grosvenor renforce son équipe de développement commercial en Europe avec deux recrutements stratégiques à Francfort</v>
+        <v>FIS to Present at Upcoming Conference</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C181" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D181" t="str">
         <v>Finance</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327464/0/fr/GCM-Grosvenor-renforce-son-%C3%A9quipe-de-d%C3%A9veloppement-commercial-en-Europe-avec-deux-recrutements-strat%C3%A9giques-%C3%A0-Francfort.html</v>
+        <v>https://finance.yahoo.com/technology/articles/fis-present-upcoming-conference-203000160.html</v>
       </c>
       <c r="F181" t="str">
-        <v>FRANCFORT, Allemagne, 15 juill. 2026 (GLOBE NEWSWIRE) -- GCM Grosvenor poursuit le renforcement de sa plateforme de développement commercial en Europe en accueillant Philip Rotering, au poste de directeur exécutif, et Lukas von Dreusche, au poste d’Associate au sein de son bureau de Francfort. Tous deux rejoindront Markus Koch, directeur général en charge du développement commercial et responsable du bureau de Francfort, renforçant ainsi la capacité de la société à accompagner les investisseurs institutionnels à travers l’Europe.</v>
+        <v>JACKSONVILLE, Fla., September 01, 2026--FIS® (NYSE: FIS), a global leader in financial technology, will present on Tuesday, September 8th at the Goldman Sachs Communicopia + Technology conference in San Francisco at 3:45pm PT.</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>GCM Grosvenor stärkt Geschäftsentwicklung in Europa mit zwei strategischen Neuzugängen in Frankfurt</v>
+        <v>Guardian Pharmacy Services Acquires Assets of Tennessee-Based Nautilus Pharmacy</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C182" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D182" t="str">
         <v>Finance</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327464/0/de/GCM-Grosvenor-st%C3%A4rkt-Gesch%C3%A4ftsentwicklung-in-Europa-mit-zwei-strategischen-Neuzug%C3%A4ngen-in-Frankfurt.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/guardian-pharmacy-services-acquires-assets-203000308.html</v>
       </c>
       <c r="F182" t="str">
-        <v>FRANKFURT, Deutschland, July 15, 2026 (GLOBE NEWSWIRE) -- GCM Grosvenor baut seine Kapazitäten im Bereich Geschäftsentwicklung in Europa weiter aus und begrüßt Philip Rotering als Executive Director sowie Lukas von Dreusche als Associate am Standort Frankfurt. Beide verstärken das Team um Markus Koch, Managing Director für Geschäftsentwicklung und Geschäftsführer der Frankfurter Niederlassung. Gemeinsam werden sie dazu beitragen, die Fähigkeit des Unternehmens weiter auszubauen, institutionelle Investoren in ganz Europa zu unterstützen.</v>
+        <v>ATLANTA, September 01, 2026--Guardian Pharmacy Services, Inc. (NYSE: GRDN) has acquired assets from Tennessee-based Nautilus Pharmacy.</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Think closes MENA's largest AI infrastructure pre-seed round at over $8 million</v>
+        <v>Hormel Foods Corporation to Participate in the 2026 Barclays Global Consumer Staples Conference</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C183" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D183" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.prnewswire.com/news-releases/think-closes-menas-largest-ai-infrastructure-pre-seed-round-at-over-8-million-302825409.html</v>
+        <v>https://www.prnewswire.com/news-releases/hormel-foods-corporation-to-participate-in-the-2026-barclays-global-consumer-staples-conference-302866556.html</v>
       </c>
       <c r="F183" t="str">
-        <v>Co-Led by RAED Ventures and Wa'ed Ventures, with participation from Dhahran Techno Valley's Venture Capital arm and strategic angels Funding will accelerate the deployment of Think's integrated hardware and orchestration platform, designed to reduce the cost and complexity of AI RIYADH,...</v>
+        <v>AUSTIN, Minn., Sept. 1, 2026 /PRNewswire/ -- Hormel Foods Corporation (NYSE: HRL), a Fortune 500 global branded food company, announced today that Jeff Ettinger, interim chief executive officer, and John Ghingo, president and chief executive officer-elect, will participate in a fireside...</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>High NA EUV reaches new readiness milestone with first high-volume Logic product</v>
+        <v>Hycroft Strengthens Board for Its Next Phase of Growth</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C184" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D184" t="str">
         <v>Finance</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327453/0/en/High-NA-EUV-reaches-new-readiness-milestone-with-first-high-volume-Logic-product.html</v>
+        <v>https://www.prnewswire.com/news-releases/hycroft-strengthens-board-for-its-next-phase-of-growth-302865693.html</v>
       </c>
       <c r="F184" t="str">
-        <v>High NA EUV reaches new readiness milestone with first high-volume Logic product</v>
+        <v>Adding Four Extraordinary Leaders in the Global Mining Industry WINNEMUCCA, Nev., Sept. 1, 2026 /PRNewswire/ -- Hycroft Mining Holding Corporation (Nasdaq: HYMC) ("Hycroft" or "the Company") today welcomes four highly accomplished and respected leaders in the mining industry to our Board...</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>ASML reports €9.3 billion total net sales and €2.9 billion net income in Q2 2026</v>
+        <v>iBio to Participate in the 2026 Wells Fargo Annual Healthcare Conference</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C185" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D185" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327450/0/en/ASML-reports-9-3-billion-total-net-sales-and-2-9-billion-net-income-in-Q2-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354626/0/en/ibio-to-participate-in-the-2026-wells-fargo-annual-healthcare-conference.html</v>
       </c>
       <c r="F185" t="str">
-        <v>ASML reports €9.3 billion total net sales and €2.9 billion net income in Q2 2026 ASM L increases outlook, expects 2026 total net sales to be between €43 billion and €45 billion, with a gross margin between 54% and 56%</v>
+        <v>SAN DIEGO, Sept. 01, 2026 (GLOBE NEWSWIRE) -- iBio, Inc. (NASDAQ: IBIO), a clinical-stage biotechnology company developing long-acting antibody therapeutics for obesity, cardiometabolic and cardiopulmonary diseases, today announced that it will participate in the Wells Fargo 21st Annual Healthcare Conference, taking place September 8-10, 2026, in Boston.</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Molecular Partners Showcases Bispecific Radio-DARPins at Gordon Research Conference</v>
+        <v>Lincoln Electric Announces September 2026 Events With the Financial Community</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C186" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D186" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327452/0/en/Molecular-Partners-Showcases-Bispecific-Radio-DARPins-at-Gordon-Research-Conference.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/lincoln-electric-announces-september-2026-203000394.html</v>
       </c>
       <c r="F186" t="str">
-        <v>ZURICH-SCHLIEREN, Switzerland and CONCORD, Mass., July 15, 2026 (GLOBE NEWSWIRE) -- Molecular Partners AG (SIX: MOLN; NASDAQ: MOLN), a clinical-stage biotech company developing a novel class of custom-built protein drugs known as DARPin therapeutics (“Molecular Partners” or the “Company”), today highlights its approaches to overcoming target limitations in radioligand therapy (RLT) through Radio-DARPins, in a presentation at the Gordon Research Conference Radionuclide Theranostics for the Management of Cancer in Newry, Maine, US.</v>
+        <v>CLEVELAND, September 01, 2026--Lincoln Electric Holdings, Inc., (Nasdaq: LECO) today announced participation in the following upcoming events with the financial community in the month of September:</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Levi &amp; Korsinsky Urges Hub Group, Inc. (HUBG) Shareholders to Act Before ...</v>
+        <v>Fortive To Present at Morgan Stanley 14th Annual Laguna Conference</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C187" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D187" t="str">
         <v>Finance</v>
       </c>
       <c r="E187" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-hub-group-inc-hubg-shareholders-to-act-before-r5201171.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/fortive-present-morgan-stanley-14th-203000903.html</v>
       </c>
       <c r="F187" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>EVERETT, Wash., September 01, 2026--Fortive Corporation ("Fortive") (NYSE: FTV) today announced that Olumide Soroye, President and Chief Executive Officer, and Mark Okerstrom, Chief Financial Officer, will be presenting at the Morgan Stanley 14th Annual Laguna Conference on Tuesday, September 15th, 2026, at 1:05 p.m. PT. The audio will be simultaneously webcast and archived on the "Investors" section of Fortive’s website, www.fortive.com.</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>INVESTOR ALERT: Pomerantz Law Firm Investigates Claims On Behalf of ...</v>
+        <v>Royal Caribbean Group Declares Dividend</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C188" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D188" t="str">
         <v>Finance</v>
       </c>
       <c r="E188" t="str">
-        <v>https://pr-inside.com/investor-alert-pomerantz-law-firm-investigates-claims-on-behalf-of-r5201170.htm</v>
+        <v>https://www.prnewswire.com/news-releases/royal-caribbean-group-declares-dividend-302866600.html</v>
       </c>
       <c r="F188" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP is investigating claims on behalf of investors of Elastic N.V. ("Elastic" or the "Company") (NYSE:ESTC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, ext. 7980. The investigation concerns whether Elastic and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. [Click here for information about joining the class action] On June 24, 2026, Elastic disclosed in a filing with the U.S. Securities and Exchange Commission ("SEC") that, in connection with "a plan . . . intended to simplify ..</v>
+        <v>MIAMI, Sept. 1, 2026 /PRNewswire/ -- The Board of Directors of Royal Caribbean Group (NYSE: RCL) today declared a quarterly dividend of $1.50 per common share payable on October 8, 2026, to shareholders of record at the close of business on September 17, 2026. About Royal Caribbean Group...</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Closing of Previously Announced Restructuring Transaction in Connection with CCAA Proceedings</v>
+        <v>STERIS to Present at the Morgan Stanley Healthcare Conference</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C189" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D189" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327442/0/en/Closing-of-Previously-Announced-Restructuring-Transaction-in-Connection-with-CCAA-Proceedings.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354622/0/en/steris-to-present-at-the-morgan-stanley-healthcare-conference.html</v>
       </c>
       <c r="F189" t="str">
-        <v>MONTREAL, July 14, 2026 (GLOBE NEWSWIRE) -- PREMIER HEALTH OF AMERICA INC. (TSX-V: PHA) (“ Premier Health” or the “Company” ) announces that, in connection with the restructuring proceedings initiated on June 23, 2026 by the Royal Bank of Canada (the “ Applicant ”) in its capacity as a secured creditor (the “ CCAA Proceedings ”) and the Court-approved restructuring transaction announced on July 3, 2026, Polar Valley Investments Limited (“ Polar ”) has successfully closed the acquisition of all of the equity interests in three affiliates of the Company, namely Solutions Staffing Inc. (“ SSI ”), Canadian Health Care Agency Ltd. (“ CHCA ”) and Premier Soin Nordik Inc. / Premier Health Nordik Inc. (“ Nordik Québec ”) (the “ Transaction ”).</v>
+        <v>Dublin, Ireland, Sept. 01, 2026 (GLOBE NEWSWIRE) -- STERIS plc (NYSE: STE) (“STERIS” or the “Company”) announced today that it will participate in the Morgan Stanley Healthcare Conference in New York City on Tuesday, September 15, 2026. Dan Carestio, President and CEO of STERIS will present at 1:05 p.m. Eastern Time.</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against PicS N.V. ...</v>
+        <v>Tarsus to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C190" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D190" t="str">
         <v>Finance</v>
       </c>
       <c r="E190" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-pics-n-v-r5201167.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354629/0/en/tarsus-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F190" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>IRVINE, Calif., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Tarsus Pharmaceuticals, Inc. (NASDAQ: TARS), today announced that management plans to attend the following upcoming investor conferences:</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>AeroVironment, Inc. (AVAV) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>Teva to Present at Morgan Stanley, J.P. Morgan and BofA Investor Conferences in September</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C191" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D191" t="str">
         <v>Finance</v>
       </c>
       <c r="E191" t="str">
-        <v>https://pr-inside.com/aerovironment-inc-avav-lawsuit-investors-urged-to-contact-levi-r5201165.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354625/0/en/teva-to-present-at-morgan-stanley-j-p-morgan-and-bofa-investor-conferences-in-september.html</v>
       </c>
       <c r="F191" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>TEL AVIV, Israel, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Teva Pharmaceutical Industries Ltd. (NYSE and TASE: TEVA) today announced that Richard Francis, Teva's President and CEO, will present at three upcoming investor conferences in September as follows:</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>ADMA Biologics, Inc. (ADMA) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>Xos Hub Surpasses One Gigawatt-Hour of Energy Delivered in the Field</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C192" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D192" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E192" t="str">
-        <v>https://pr-inside.com/adma-biologics-inc-adma-lawsuit-investors-urged-to-contact-levi-r5201164.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354621/0/en/xos-hub-surpasses-one-gigawatt-hour-of-energy-delivered-in-the-field.html</v>
       </c>
       <c r="F192" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Xos Hub Surpasses One Gigawatt-Hour of Energy Delivered in the Field</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>ERAS ALERT: Securities Fraud Class Action Launched Against Erasca, ...</v>
+        <v>The LGL Group, Inc. Completes Redomestication from Delaware to Nevada</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C193" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D193" t="str">
         <v>Finance</v>
       </c>
       <c r="E193" t="str">
-        <v>https://pr-inside.com/eras-alert-securities-fraud-class-action-launched-against-erasca-r5201163.htm</v>
+        <v>https://www.newsfilecorp.com/release/312458/The-LGL-Group-Inc.-Completes-Redomestication-from-Delaware-to-Nevada</v>
       </c>
       <c r="F193" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>Arlington, Virginia--(Newsfile Corp. - September 1, 2026) - The LGL Group, Inc. (NYSE American: LGL) ("LGL Group" or the "Company") today announced the completion of its previously announced redomestication from the State of Delaware to the State of Nevada (the "Nevada Redomestication").Following approval by the Company's stockholders at the 2026 Annual Meeting of Stockholders held on May 12, 2026, the Company completed the Nevada Redomestication on September 1, 2026, by filing a Certificate of...</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Lost Money on Futu Holdings Limited (FUTU)? Contact Levi &amp; Korsinsky ...</v>
+        <v>United Community Banks, Inc. Announces Completion of Sale of Navitas Equipment Finance Business to Funds Managed by Wafra Inc.</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C194" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D194" t="str">
         <v>Finance</v>
       </c>
       <c r="E194" t="str">
-        <v>https://pr-inside.com/lost-money-on-futu-holdings-limited-futu-contact-levi-korsinsky-r5201162.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354627/34434/en/united-community-banks-inc-announces-completion-of-sale-of-navitas-equipment-finance-business-to-funds-managed-by-wafra-inc.html</v>
       </c>
       <c r="F194" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>GREENVILLE, S.C., Sept. 01, 2026 (GLOBE NEWSWIRE) -- United Community Banks, Inc. (NYSE: UCB) (“United”) today announced the completion of the previously announced sale of its equipment finance business, consisting of Navitas Credit Corp. and NLFC Reinsurance Corp. (collectively, “Navitas”), to funds managed by Wafra Inc., acting through Navitas TopCo LLC (“Wafra”) for approximately $2.0 billion in cash 1 (the “Transaction”).</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Q32 Bio Announces Pricing of $200 Million Public Offering of Common Stock and Pre-Funded Warrants</v>
+        <v>X4 Pharmaceuticals Announces Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C195" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D195" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.prnewswire.com/news-releases/q32-bio-announces-pricing-of-200-million-public-offering-of-common-stock-and-pre-funded-warrants-302825849.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354628/0/en/x4-pharmaceuticals-announces-inducement-grants-under-nasdaq-listing-rule-5635-c-4.html</v>
       </c>
       <c r="F195" t="str">
-        <v>WALTHAM, Mass., July 14, 2026 /PRNewswire/ -- Q32 Bio Inc. (Nasdaq: QTTB), ("Q32 Bio") a clinical stage biotechnology company focused on developing innovative therapies for alopecia areata and other autoimmune and inflammatory diseases, today announced the pricing of an underwritten...</v>
+        <v>BOSTON, Sept. 01, 2026 (GLOBE NEWSWIRE) -- X4 Pharmaceuticals (Nasdaq: XFOR), a company focused on improving the lives of people with rare hematology diseases, today announced that, effective on August 31, 2026, the company issued inducement awards to new employees under the X4 Pharmaceuticals, Inc. 2019 Inducement Equity Incentive Plan (the “2019 Inducement Plan”). The 2019 Inducement Plan is used exclusively for the grant of equity awards to individuals who were not previously an employee of X4. The inducement awards consist of options to purchase an aggregate of 50,000 shares of X4’s common stock. These stock awards were granted as an inducement material to the new employees entering into employment with X4 in accordance with Nasdaq Listing Rule 5635(c)(4) and were approved by X4’s Comp</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Veea Begins Generating Revenue from SecureConnect Sales Through Telcel’s Internet Gestionado Service</v>
+        <v>Aura Biosciences Announces Inducement Grants under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C196" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D196" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327433/0/en/Veea-Begins-Generating-Revenue-from-SecureConnect-Sales-Through-Telcel-s-Internet-Gestionado-Service.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354619/0/en/aura-biosciences-announces-inducement-grants-under-nasdaq-listing-rule-5635-c-4.html</v>
       </c>
       <c r="F196" t="str">
-        <v>Telcel has initiated invoicing for Internet Gestionado — the first “plug &amp; play” 5G-based fixed wireless broadband platform product, with AI-driven cybersecurity and network Insights, offered in Mexico today Telcel has initiated invoicing for Internet Gestionado — the first “plug &amp; play” 5G-based fixed wireless broadband platform product, with AI-driven cybersecurity and network Insights, offered in Mexico today</v>
+        <v>BOSTON, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Aura Biosciences, Inc. (NASDAQ: AURA) (“Aura” or the “Company”), a clinical-stage biotechnology company developing a potentially transformative first-in-class therapy for patients with ocular cancers, today announced that inducement equity awards (collectively, “Inducement Awards”) were granted to Erica Kratz, Ph.D., Aura’s new Chief Regulatory and Quality Officer, Susan Abu-Absi, Ph.D., Aura’s new Chief Operating Officer, and Julie Person, Aura’s new Chief People Officer, each on September 1, 2026 (the “Grant Date”). The Inducement Awards were approved by the Compensation Committee of the Board of Directors of the Company in accordance with Nasdaq Listing Rule 5635(c)(4).</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Photronics, Inc. (PLAB) ...</v>
+        <v>THE SISTER ACCORD® FOUNDATION CELEBRATES 13TH ANNUAL SISTER ACCORD® DAY WITH A WEEKEND OF SISTERHOOD, LEADERSHIP, MUSIC AND GIVING</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C197" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D197" t="str">
         <v>Finance</v>
       </c>
       <c r="E197" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-photronics-inc-plab-r5201161.htm</v>
+        <v>https://www.prnewswire.com/news-releases/the-sister-accord-foundation-celebrates-13th-annual-sister-accord-day-with-a-weekend-of-sisterhood-leadership-music-and-giving-302866813.html</v>
       </c>
       <c r="F197" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>Foundation honored five leaders, awarded $10,000 in scholarships, announced an additional $5,000 scholarship opportunity and secured new funding to support women entrepreneurs CINCINNATI, Sept. 1, 2026 /PRNewswire/ -- The Sister Accord® Foundation brought together leaders, changemakers,...</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Lost Money on Peabody Energy Corporation (BTU)? Join Class Action Before ...</v>
+        <v>MYR Group Inc. to Attend Jefferies Renewables, Clean Energy, &amp; Construction Conference in September</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C198" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D198" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E198" t="str">
-        <v>https://pr-inside.com/lost-money-on-peabody-energy-corporation-btu-join-class-action-before-r5201159.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354616/10748/en/myr-group-inc-to-attend-jefferies-renewables-clean-energy-construction-conference-in-september.html</v>
       </c>
       <c r="F198" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>THORNTON, Colo., Sept. 01, 2026 (GLOBE NEWSWIRE) -- MYR Group Inc. (“MYR Group”) (NASDAQ: MYRG) , a holding company of leading specialty contractors serving the electric utility infrastructure, commercial and industrial construction markets in the United States and Canada, announced it will attend the Jefferies Renewables, Clean Energy, &amp;amp; Construction investor conference. MYR Group’s Chief Executive Officer, Rick Swartz and Chief Financial Officer, Kelly Huntington will meet with institutional investors during the Jefferies Renewables, Clean Energy, &amp;amp; Construction Conference on September 11, 2026, virtually. This event is only available to Jefferies clients.</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Class Action Lawsuit Filed Against Hub Group, Inc. (HUBG) - Recover ...</v>
+        <v>NuRAN Wireless Announces Plans to Voluntarily Delist from the Canadian ...</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C199" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D199" t="str">
         <v>Finance</v>
       </c>
       <c r="E199" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-hub-group-inc-hubg-recover-r5201158.htm</v>
+        <v>https://pr-inside.com/nuran-wireless-announces-plans-to-voluntarily-delist-from-the-canadian-r5218379.htm</v>
       </c>
       <c r="F199" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) QUÉBEC, QC / ACCESS Newswire / September 1, 2026 / NuRAN Wireless Inc. (Nasdaq:NUR)(CSE:NUR)(FSE:1RN) ("NuRAN" or the "Company"), a leading provider of rural connectivity infrastructure in Africa, announces that it has applied for a voluntary delisting of its common shares ("Shares") from the Canadian Securities Exchange (the "CSE"). The delisting from the CSE will not affect the Company's listing on NASDAQ and its Shares will continue trading on the NASDAQ under the symbol "NUR". The decision to delist from the CSE was made after careful consideration of the Company's current operational needs, trading volumes, and the costs associated with maintaining a ..</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Erasca, Inc. (ERAS) ...</v>
+        <v>Global Self Storage Declares Third Quarter 2026 Dividend</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C200" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D200" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E200" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-erasca-inc-eras-r5201157.htm</v>
+        <v>https://pr-inside.com/global-self-storage-declares-third-quarter-2026-dividend-r5218378.htm</v>
       </c>
       <c r="F200" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. that ..</v>
+        <v>(PR-inside.com) MILLBROOK, NY / ACCESS Newswire / September 1, 2026 / Global Self Storage, Inc. (NASDAQ:SELF), a real estate investment trust that owns, operates, manages, acquires, and redevelops self-storage properties, has declared a cash dividend of $0.0725 per common share for the third quarter of 2026. The dividend is payable on September 30, 2026, to stockholders of record as of September 16, 2026. Company Objective The objective of the company is to increase value over time for the benefit of its stockholders. Toward this end, the company will continue to execute its strategic business plan, which includes funding acquisitions, either directly or through joint ..</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Levi &amp; Korsinsky Urges Calix, Inc. (CALX) Shareholders to Act Before ...</v>
+        <v>American Healthcare REIT Completes Initial Kensington Senior Living Acquisitions, Establishing Strategic Growth Partnership with Premier Senior Housing Owner, Developer and Operator</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C201" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D201" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E201" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-calix-inc-calx-shareholders-to-act-before-r5201156.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/american-healthcare-reit-completes-initial-201500861.html</v>
       </c>
       <c r="F201" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. that ..</v>
+        <v>IRVINE, Calif., September 01, 2026--American Healthcare REIT, Inc. (NYSE: AHR) (the "Company" or "AHR") today announced that it has acquired six communities from Kensington Senior Living ("Kensington") for a total investment of approximately $572 million. They comprise 464 units and are part of an eight-community, 745-unit portfolio with an aggregate contract purchase price of approximately $873 million, which is well below replacement cost.</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Join Class Action to Recover Losses from Roblox Corporation (RBLX) ...</v>
+        <v>Angel Oak Financial Strategies Income Term Trust Declares September 2026 Distribution</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C202" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D202" t="str">
         <v>Finance</v>
       </c>
       <c r="E202" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-roblox-corporation-rblx-r5201155.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/angel-oak-financial-strategies-income-201500244.html</v>
       </c>
       <c r="F202" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks to ..</v>
+        <v>ATLANTA, September 01, 2026--Angel Oak Financial Strategies Income Term Trust (the "Fund"), a closed-end fund traded on the New York Stock Exchange under the symbol FINS, today declared a distribution of $0.115 per share for the month of September 2026. The record date for the distribution is September 16, 2026, and the payable date is September 30, 2026. The Fund will trade ex-distribution on September 16, 2026.</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Verra Mobility Corporation (VRRM) Lawsuit – Investors Urged to Contact ...</v>
+        <v>EPR Properties Publishes 2025 Corporate Responsibility Report</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C203" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D203" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E203" t="str">
-        <v>https://pr-inside.com/verra-mobility-corporation-vrrm-lawsuit-investors-urged-to-contact-r5201154.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/epr-properties-publishes-2025-corporate-201500210.html</v>
       </c>
       <c r="F203" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>KANSAS CITY, Mo., September 01, 2026--EPR Properties (NYSE: EPR) today released its fifth annual Corporate Responsibility Report, marking five consecutive years of reporting on the Company's environmental, social, and governance (ESG) performance. The 2025 report details the Company's continued progress across its experiential real estate portfolio, with disclosures aligned to the Task Force on Climate-Related Financial Disclosures (TCFD), the Sustainability Accounting Standards Board (SASB) Rea</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Investor Alert: Deadline Approaching to Join GRAIL, Inc. (GRAL) Class ...</v>
+        <v>First American Title President Sally French Tyler Named a HousingWire Vanguard Award Winner for the Second Time</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C204" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D204" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E204" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-grail-inc-gral-class-r5201153.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/first-american-title-president-sally-201500699.html</v>
       </c>
       <c r="F204" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks to ..</v>
+        <v>SANTA ANA, Calif., September 01, 2026--First American Financial Corporation (NYSE: FAF), a premier provider of title, settlement, and risk solutions for real estate transactions and the leader in the digital transformation of its industry, today announced that Sally French Tyler, president of First American Title Insurance Company, was named a winner of HousingWire’s 2026 Vanguard Award. Tyler joins an exclusive group of two-time winners of the award, as she was previously recognized in 2024.</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Class Action Lawsuit Filed Against Intuit Inc. (INTU) – Recover Losses ...</v>
+        <v>Ooma to Host Investor Day on September 29, 2026</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C205" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D205" t="str">
         <v>Finance</v>
       </c>
       <c r="E205" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-intuit-inc-intu-recover-losses-r5201152.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/ooma-host-investor-day-september-201500183.html</v>
       </c>
       <c r="F205" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. that ..</v>
+        <v>SUNNYVALE, Calif., September 01, 2026--Ooma, Inc. (NYSE: OOMA), a provider of advanced communications services for businesses and consumers, today announced that the company will host its 2026 Investor Day on Tuesday, September 29, 2026 at the New York Stock Exchange.</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Insulet Corporation ...</v>
+        <v>PACS Group to Acquire Operations of 32 Facilities Across Florida and Closes on Additional Previously Announced Eduro Facilities</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C206" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D206" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E206" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-insulet-corporation-r5201151.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/pacs-group-acquire-operations-32-201500996.html</v>
       </c>
       <c r="F206" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation that ..</v>
+        <v>SALT LAKE CITY, September 01, 2026--PACS Group, Inc. (NYSE: PACS) announced today that subsidiaries of the Company have entered into definitive agreements to acquire the operations of 32 skilled nursing facilities across Florida. The facilities will be leased from subsidiaries of one of our existing REIT landlords, Omega Healthcare Investors, Inc.</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Class Action Lawsuit Filed: Black Rock Coffee Bar, Inc. (BRCB) – Join ...</v>
+        <v>Scorpio Gold Commences Trading of Its American Depositary Shares on the NASDAQ Capital Market Under Ticker Symbol "SGLD"</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C207" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D207" t="str">
         <v>Finance</v>
       </c>
       <c r="E207" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-black-rock-coffee-bar-inc-brcb-join-r5201150.htm</v>
+        <v>https://www.newsfilecorp.com/release/312313/Scorpio-Gold-Commences-Trading-of-Its-American-Depositary-Shares-on-the-NASDAQ-Capital-Market-Under-Ticker-Symbol-SGLD</v>
       </c>
       <c r="F207" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Scorpio Gold Corp. (NASDAQ: SGLD) (TSXV: SGLD) (OTCQB: SRCRF) (FSE: RY9) ("Scorpio Gold" or the "Company") is pleased to announce that its American Depositary Shares ("ADSs") commenced trading on the NASDAQ Capital Market ("NASDAQ") under the ticker symbol "SGLD" (CUSIP:80918M401) effective at the opening of trading on September 1, 2026. Each ADS represents twenty (20) common shares of the Company (the "Common Shares").The...</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Embecta Corp. ...</v>
+        <v>BlackLine breidt ondersteuning voor complexe financiële workflows uit met validatie van PCI DSS-naleving</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C208" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D208" t="str">
         <v>Finance</v>
       </c>
       <c r="E208" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-embecta-corp-r5201149.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354554/0/nl/blackline-breidt-ondersteuning-voor-complexe-financi%C3%ABle-workflows-uit-met-validatie-van-pci-dss-naleving.html</v>
       </c>
       <c r="F208" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks to ..</v>
+        <v>Dankzij onafhankelijke validatie kunnen organisaties op grote schaal veilig de afstemming van grote volumes betaalkaarttransacties automatiseren Dankzij onafhankelijke validatie kunnen organisaties op grote schaal veilig de afstemming van grote volumes betaalkaarttransacties automatiseren</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Lost Money on Commvault Systems, Inc. (CVLT)? Join Class Action Before ...</v>
+        <v>BlackLine erweitert Leistungsangebot für komplexe Finanz-Workflows mit PCI DSS-Compliance-Validierung</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C209" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D209" t="str">
         <v>Finance</v>
       </c>
       <c r="E209" t="str">
-        <v>https://pr-inside.com/lost-money-on-commvault-systems-inc-cvlt-join-class-action-before-r5201148.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354554/0/de/blackline-erweitert-leistungsangebot-f%C3%BCr-komplexe-finanz-workflows-mit-pci-dss-compliance-validierung.html</v>
       </c>
       <c r="F209" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. that ..</v>
+        <v>Die unabhängige Validierung gibt Unternehmen die Möglichkeit, eine sichere Automatisierung von umfangreichen Zahlungskartenabstimmungen im großen Maßstab einzurichten Die unabhängige Validierung gibt Unternehmen die Möglichkeit, eine sichere Automatisierung von umfangreichen Zahlungskartenabstimmungen im großen Maßstab einzurichten</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Securities Fraud Class Action Filed Against First Solar, Inc. (FSLR) ...</v>
+        <v>BlackLine renforce l’automatisation des processus financiers complexes en faisant valider sa conformité PCI DSS</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C210" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D210" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E210" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-first-solar-inc-fslr-r5201147.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354554/0/fr/blackline-renforce-l-automatisation-des-processus-financiers-complexes-en-faisant-valider-sa-conformit%C3%A9-pci-dss.html</v>
       </c>
       <c r="F210" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>Une validation par un tiers indépendant permet aux entreprises d’automatiser le rapprochement de transactions par carte à grande échelle et en toute sécurité Une validation par un tiers indépendant permet aux entreprises d’automatiser le rapprochement de transactions par carte à grande échelle et en toute sécurité</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Levi &amp; Korsinsky Urges Sportradar Group AG (SRAD) Shareholders to Act ...</v>
+        <v>BlackLine amplia il supporto per flussi di lavoro finanziari complessi utilizzando la convalida di conformità PCI DSS</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C211" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D211" t="str">
         <v>Finance</v>
       </c>
       <c r="E211" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-sportradar-group-ag-srad-shareholders-to-act-r5201145.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354554/0/it/blackline-amplia-il-supporto-per-flussi-di-lavoro-finanziari-complessi-utilizzando-la-convalida-di-conformit%C3%A0-pci-dss.html</v>
       </c>
       <c r="F211" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>Tramite la convalida indipendente, le organizzazioni sono in grado di automatizzare, in modo sicuro e su larga scala, la riconciliazione di elevati volumi di transazioni effettuate con carte di pagamento Tramite la convalida indipendente, le organizzazioni sono in grado di automatizzare, in modo sicuro e su larga scala, la riconciliazione di elevati volumi di transazioni effettuate con carte di pagamento</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Investors Urged to Contact Levi &amp; Korsinsky for Information Before ...</v>
+        <v>BlackLine amplía su soporte para flujos de trabajo complejos en el sector financiero con la validación del cumplimiento de PCI DSS (estándar de seguridad de datos en tarjetas de pago)</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C212" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D212" t="str">
         <v>Finance</v>
       </c>
       <c r="E212" t="str">
-        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5201144.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354554/0/es/blackline-ampl%C3%ADa-su-soporte-para-flujos-de-trabajo-complejos-en-el-sector-financiero-con-la-validaci%C3%B3n-del-cumplimiento-de-pci-dss-est%C3%A1ndar-de-seguridad-de-datos-en-tarjetas-de-pag.html</v>
       </c>
       <c r="F212" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks to ..</v>
+        <v>La validación independiente permite a las empresas automatizar de forma segura y a gran escala la conciliación de grandes volúmenes de transacciones con tarjetas de pago La validación independiente permite a las empresas automatizar de forma segura y a gran escala la conciliación de grandes volúmenes de transacciones con tarjetas de pago</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Investor Alert: Deadline Approaching to Join PicS N.V. (PICS) Class ...</v>
+        <v>ZIONS BANCORPORATION TO PRESENT AT THE BARCLAYS GLOBAL FINANCIAL SERVICES CONFERENCE</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C213" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D213" t="str">
         <v>Finance</v>
       </c>
       <c r="E213" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-pics-n-v-pics-class-r5201143.htm</v>
+        <v>https://www.prnewswire.com/news-releases/zions-bancorporation-to-present-at-the-barclays-global-financial-services-conference-302866762.html</v>
       </c>
       <c r="F213" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities who ..</v>
+        <v>SALT LAKE CITY, Sept. 1, 2026 /PRNewswire/ -- Harris Simmons, Chairman and CEO of Zions Bancorporation, N.A. (NASDAQ: ZION), will present at the Barclays Global Financial Services Conference, Tuesday, September 15 at 12:00 pm Eastern. An audio webcast of the session may be accessed on the...</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Levi &amp; Korsinsky Announces Investigation of Securities Claims Against ...</v>
+        <v>Ignyte Insurance Acquires InsureMyTrip</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C214" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D214" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E214" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-announces-investigation-of-securities-claims-against-r5201142.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ignyte-insurance-acquires-insuremytrip-302866758.html</v>
       </c>
       <c r="F214" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into FirstSun Capital Bancorp ("FirstSun Capital Bancorp") (NASDAQ:FSUN) concerning potential violations of the federal securities laws. FirstSun Capital Bancorp (NASDAQ: FSUN) shares declined on July 10, 2026 after the Company projected a $40-$41 million provision for credit losses and $42-$43 million in charge-offs for the second quarter of 2026, including a $22 million charge-off tied to a suspected-fraud loan.The projected charge-off and provision figures were disclosed in a Form 8-K filed after-market on July 9, 2026. In the release, ..</v>
+        <v>Acquisition adds trusted U.S. travel insurance marketplace to Ignyte's growing global portfolio of travel brands CONSHOHOCKEN, Pa., Sept. 1, 2026 /PRNewswire/ -- Ignyte Insurance, a specialty insurance platform focused on acquiring and scaling high-performing insurance businesses, today...</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>PLAB INVESTOR DEADLINE: Photronics, Inc. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>BOXABL (BXBL) Enters Multiyear Agreement for Up to 1,500 Homes</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C215" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D215" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E215" t="str">
-        <v>https://www.prnewswire.com/news-releases/plab-investor-deadline-photronics-inc-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825738.html</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-enters-multiyear-agreement-for-up-to-1-500-homes-7089124</v>
       </c>
       <c r="F215" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Photronics, Inc. (NASDAQ: PLAB) faces a securities class action lawsuit after its investors saw the price of their shares plunge $19.49 (-36%) on May 28, 2026. The move lower was triggered by the company's Q2 2026 results that brought into...</v>
+        <v>LOS ANGELES, CA - September 1, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) announced a multiyear purchase agreement with LC Vegas Acquisitions, LLC contemplating the purchase of up to 1,500 BOXABL homes over three years, representing the company largest announced residential purchase arrangement to date. Purchases are expected to occur in phases at approximately 500 homes annually, subject to project schedules, site readiness, regulatory approvals and other conditions. The agreement does not require any purchases to be made and contemplated units may be modified, delayed, reduced or terminated under its terms. To view the full press release, visit https://ibn.fm/KOlTq About BOXABL BOXABL Inc. is transforming the housing market with its modular building systems designed to deliver afforda</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>HUBG INVESTOR ALERT: Hub Group, Inc. Investors with Substantial Losses Have Opportunity to Lead the Hub Group Class Action Lawsuit - HBSS</v>
+        <v>Kaplan Fox Reminds GoDaddy Inc. (GDDY) Investors Seeking Recovery of the Lead Plaintiff Deadline on October 20, 2026</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C216" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D216" t="str">
         <v>Finance</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.prnewswire.com/news-releases/hubg-investor-alert-hub-group-inc-investors-with-substantial-losses-have-opportunity-to-lead-the-hub-group-class-action-lawsuit--hbss-302825736.html</v>
+        <v>https://www.newsfilecorp.com/release/312402/Kaplan-Fox-Reminds-GoDaddy-Inc.-GDDY-Investors-Seeking-Recovery-of-the-Lead-Plaintiff-Deadline-on-October-20-2026</v>
       </c>
       <c r="F216" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hub Group, Inc. (NASDAQ: HUBG) and certain of its current and former executives (together, "co-defendants") face a securities class action lawsuit, which seeks to represent investors who purchased or acquired Hub Group securities between April...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE: GDDY) on behalf of investors that purchased or otherwise acquired GoDaddy common stock between September 3, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in GoDaddy and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>BTU INVESTOR DEADLINE: Peabody Energy Corporation Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>Kaplan Fox Encourages Investors of Alignment Healthcare, Inc. (ALHC) Who Suffered Losses to Contact the Firm Regarding a Securities Investigation</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C217" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D217" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.prnewswire.com/news-releases/btu-investor-deadline-peabody-energy-corporation-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825732.html</v>
+        <v>https://www.newsfilecorp.com/release/312401/Kaplan-Fox-Encourages-Investors-of-Alignment-Healthcare-Inc.-ALHC-Who-Suffered-Losses-to-Contact-the-Firm-Regarding-a-Securities-Investigation</v>
       </c>
       <c r="F217" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Peabody Energy Corporation (NYSE: BTU) faces a securities class action lawsuit related to surprise disclosures the company made to investors on March 30 and May 5, 2026 about problems with its flagship metallurgical coal asset ("Centurion")....</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Alignment Healthcare, Inc. ("Alignment Healthcare" or the "Company") (NASDAQ: ALHC).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are an Alignment Healthcare investor and have suffered losses, or if you have information that could assist in the Alignment Healthcare investigation, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>BRCB INVESTOR DEADLINE: Black Rock Coffee Bar, Inc. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>Kaplan Fox Advises UWM Holdings Corporation (UWMC) Investors of a Securities Class Action Deadline on October 13, 2026</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C218" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D218" t="str">
         <v>Finance</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.prnewswire.com/news-releases/brcb-investor-deadline-black-rock-coffee-bar-inc-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825727.html</v>
+        <v>https://www.newsfilecorp.com/release/312400/Kaplan-Fox-Advises-UWM-Holdings-Corporation-UWMC-Investors-of-a-Securities-Class-Action-Deadline-on-October-13-2026</v>
       </c>
       <c r="F218" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Black Rock Coffee Bar, Inc. (NASDAQ: BRCB) faces a securities class action lawsuit related to disclosures the company made to investors within its initial public offering documents whereby it issued about 16.9 million shares to investors at $20...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against UWM Holdings Corporation ("UWM Holdings" or the "Company") (NYSE: UWMC) on behalf of investors that purchased or otherwise acquired UWM Holdings securities between March 9, 2026 and August 5, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in UWM Holdings and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>EMBC INVESTOR DEADLINE: Embecta Corp. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit-- HBSS</v>
+        <v>Levi &amp; Korsinsky Notifies Fractyl Health, Inc. (GUTS) Investors - Lead ...</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C219" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D219" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.prnewswire.com/news-releases/embc-investor-deadline-embecta-corp-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit---hbss-302825725.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-fractyl-health-inc-guts-investors-lead-r5218375.htm</v>
       </c>
       <c r="F219" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Embecta Corp. (NASDAQ: EMBC) faces a securities class action lawsuit, which seeks to represent investors who purchased or acquired Embecta common stock between November 25, 2025 and May 4, 2026. The lawsuit follows the company's disastrous Q2...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Crescent Biopharma Announces Pricing of Public Offering of Ordinary Shares and Pre-Funded Warrants</v>
+        <v>Kaplan Fox Notifies Taboola.com Ltd. (TBLA) Investors of a Securities Class Action Deadline on October 20, 2026</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C220" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D220" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327429/0/en/Crescent-Biopharma-Announces-Pricing-of-Public-Offering-of-Ordinary-Shares-and-Pre-Funded-Warrants.html</v>
+        <v>https://www.newsfilecorp.com/release/312399/Kaplan-Fox-Notifies-Taboola.com-Ltd.-TBLA-Investors-of-a-Securities-Class-Action-Deadline-on-October-20-2026</v>
       </c>
       <c r="F220" t="str">
-        <v>WALTHAM, Mass., July 14, 2026 (GLOBE NEWSWIRE) -- Crescent Biopharma, Inc. (“Crescent” or the “Company”) (Nasdaq: CBIO), a clinical-stage biotechnology company dedicated to rapidly advancing the next wave of therapies for cancer patients, today announced the pricing of its underwritten public offering of 8,094,793 ordinary shares and in lieu of ordinary shares to certain investors, pre-funded warrants to purchase up to 525,897 ordinary shares. The ordinary shares are being sold to the public at a price of $14.50 per share and the pre-funded warrants are being sold at a price to the public of $14.499 per pre-funded warrant, which represents the per ordinary share price less the $0.001 per share exercise price for each such pre-funded warrant. The gross proceeds to Crescent from the offering</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola.com" or the "Company") (NASDAQ: TBLA) on behalf of investors that purchased or otherwise acquired Taboola.com securities between May 6, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Taboola.com and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>ERAS INVESTOR DEADLINE: Erasca, Inc. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>Tiny Blue Dot Foundation Opens Fifth Round Seeking To Fund Rigorous, Empirical, Statistically Valid, And Sound Research on the Neural, Experiential, and Psychological Factors Related To The Perception Box</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C221" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D221" t="str">
         <v>Finance</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.prnewswire.com/news-releases/eras-investor-deadline-erasca-inc-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825729.html</v>
+        <v>https://www.prnewswire.com/news-releases/tiny-blue-dot-foundation-opens-fifth-round-seeking-to-fund-rigorous-empirical-statistically-valid-and-sound-research-on-the-neural-experiential-and-psychological-factors-related-to-the-perception-box-302866703.html</v>
       </c>
       <c r="F221" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Erasca, Inc. (NASDAQ: ERAS) faces a securities class action after the stock tanked $9.25 (-48%) on news that Revolution Medicines (RevMed) accused Erasca of patent infringement concerning Erasca's pan-RAS molecular glue targeting solid tumors...</v>
+        <v>New Funding Round Seeks Research Exploring Agency and Independence, Interoception and Emotional Regulation, Identity and Self-Narrative, Values, Meaning, and Belonging LOS ANGELES, Sept. 1, 2026 /PRNewswire/ -- Tiny Blue Dot Foundation has opened its fifth round of global research funding...</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>INVESTOR DEADLINE: Verra Mobility Corp. (VRRM) Investors with Substantial Losses Have Opportunity to Lead the Verra Mobility Class Action Lawsuit- HBSS</v>
+        <v>Tocvan Provides Corporate Update</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C222" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D222" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-deadline-verra-mobility-corp-vrrm-investors-with-substantial-losses-have-opportunity-to-lead-the-verra-mobility-class-action-lawsuit-hbss-302825724.html</v>
+        <v>https://pr-inside.com/tocvan-provides-corporate-update-r5218374.htm</v>
       </c>
       <c r="F222" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hagens Berman (HBSS), a securities litigation leader, is broadening its investigation into Verra Mobility Corp. (NASDAQ: VRRM) following the company's disclosure of an abrupt leadership transition. The news comes in the wake of a securities...</v>
+        <v>(PR-inside.com) HERMOSILLO, MX / ACCESS Newswire / September 1, 2026 / Tocvan Ventures Corp. (the "Company" or "Tocvan") (CSE:TOC)(OTCQB:TCVNF)(WKN:TV3/A2PE64) is pleased to announce the grant of 2,750,000 stock options (the "Stock Options") to directors, officers, and certain consultants pursuant to the terms and conditions of the Company's equity incentive plan (the "Equity Plan"). The Stock Options are exercisable at a price $0.79 per common share and expire five years from the date of grant. A total of 2,400,000 of these Stock Option issued to directors and officers vest 50% on the date of grant and 50% on the first anniversary of ..</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>INVESTOR NOTICE: PicS (PICS) Investors with Substantial Losses Have Opportunity to Lead Investor Class Action- HBSS</v>
+        <v>PRIM DEADLINE ALERT: ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages Primoris Services Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - PRIM</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C223" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D223" t="str">
         <v>Finance</v>
       </c>
       <c r="E223" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-notice-pics-pics-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-hbss-302825720.html</v>
+        <v>https://www.newsfilecorp.com/release/312427/PRIM-DEADLINE-ALERT-ROSEN-TOP-RANKED-GLOBAL-COUNSEL-Encourages-Primoris-Services-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-PRIM</v>
       </c>
       <c r="F223" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hagens Berman, a recognized leader in securities litigation, is actively investigating claims pled in an investor class action alleging that PicS N.V. (NASDAQ: PICS) January 30, 2026, Initial Public Offering (IPO) documents contained...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Primoris Services Corporation (NYSE: PRIM) between August 5, 2025 and June 22, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline.SO WHAT: If you purchased Primoris common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>INVESTOR NOTICE: GRAIL, Inc. (GRAL) Investors with Substantial Losses Have Opportunity to Lead Investor Class Action- Hagens Berman</v>
+        <v>Lost Money on Capricor Therapeutics, Inc. (CAPR)? Urged to Join Class ...</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C224" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D224" t="str">
         <v>Finance</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-notice-grail-inc-gral-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-hagens-berman-302825717.html</v>
+        <v>https://pr-inside.com/lost-money-on-capricor-therapeutics-inc-capr-urged-to-join-class-r5218373.htm</v>
       </c>
       <c r="F224" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- On February 20, 2026, GRAIL, Inc. (NASDAQ: GRAL) shed over $2.2 billion of market capitalization after surprising investors with its NHS-Galleri Trial readout. The news caused huge investor losses and triggered a securities class action lawsuit...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>VERI INVESTOR NOTICE: Veritone, Inc. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>Join Class Action to Recover Losses From Primoris Services Corporation ...</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C225" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D225" t="str">
         <v>Finance</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.prnewswire.com/news-releases/veri-investor-notice-veritone-inc-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825719.html</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-primoris-services-corporation-r5218372.htm</v>
       </c>
       <c r="F225" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- National shareholder rights firm Hagens Berman (HBSS) is actively investigating claims alleged against Veritone, Inc. (NASDAQ: VERI) and certain of its executives in a pending securities class action filed after the company admitted its...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>SRAD 3-DAY DEADLINE ALERT: HBSS Investigates Sportradar Group AG (SRAD) Securities Class Action Claims After Short Seller Reports Expose Alleged Illegal Gambling Ties</v>
+        <v>Kaplan Fox Reminds Investors of a Deadline for a Securities Fraud Class Action Lawsuit Against Pentair plc (PNR) on October 2, 2026</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C226" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D226" t="str">
         <v>Finance</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.prnewswire.com/news-releases/srad-3-day-deadline-alert-hbss-investigates-sportradar-group-ag-srad-securities-class-action-claims-after-short-seller-reports-expose-alleged-illegal-gambling-ties-302825712.html</v>
+        <v>https://www.newsfilecorp.com/release/312398/Kaplan-Fox-Reminds-Investors-of-a-Deadline-for-a-Securities-Fraud-Class-Action-Lawsuit-Against-Pentair-plc-PNR-on-October-2-2026</v>
       </c>
       <c r="F226" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP (HBSS), a leading national securities litigation firm, is investigating claims in a securities class action lawsuit against Sportradar Group (NASDAQ: SRAD) and its executives. The lawsuit is brought on behalf of...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Pentair plc ("Pentair" or the "Company") (NYSE: PNR) on behalf of investors that purchased or otherwise acquired Pentair securities between April 28, 2026 and July 14, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Pentair and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>CVLT 3-DAY DEADLINE ALERT: Commvault (CVLT) Investors Alerted to Securities Class Action, Encouraged to Contact HBSS</v>
+        <v>HERTZ DEADLINE NOTICE: ROSEN, NATIONAL TRIAL LAWYERS, Encourages Hertz Global Holdings, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - HTZ</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C227" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D227" t="str">
         <v>Finance</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.prnewswire.com/news-releases/cvlt-3-day-deadline-alert-commvault-cvlt-investors-alerted-to-securities-class-action-encouraged-to-contact-hbss-302825714.html</v>
+        <v>https://www.newsfilecorp.com/release/312430/HERTZ-DEADLINE-NOTICE-ROSEN-NATIONAL-TRIAL-LAWYERS-Encourages-Hertz-Global-Holdings-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-HTZ</v>
       </c>
       <c r="F227" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hagens Berman (HBSS), a national shareholder rights firm, alerts investors in Commvault Systems, Inc. (NASDAQ: CVLT) that a newly filed securities class action lawsuit has expanded the alleged class period. The lawsuit now covers investors who...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Hertz Global Holdings, Inc. (NASDAQ: HTZ) between May 7, 2026 and June 23, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead plaintiff deadline.SO WHAT: If you purchased Hertz common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>CALX IMPORTANT DEADLINE: ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages ...</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages America's Car-Mart, Inc. Investors to Inquire About Securities Class Action Investigation - CRMT</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C228" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D228" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E228" t="str">
-        <v>https://pr-inside.com/calx-important-deadline-rosen-top-ranked-global-counsel-encourages-r5201141.htm</v>
+        <v>https://www.newsfilecorp.com/release/312446/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Americas-CarMart-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-CRMT</v>
       </c>
       <c r="F228" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Calix, Inc. (NYSE:CALX) between January 28, 2026 and April 21, 2026, inclusive (the "Class Period"), of the important July 27, 2026 lead plaintiff deadline. SO WHAT: If you purchased Calix securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Calix class action, go to https://rosenlegal.com/cases/calix-inc/join or call Phillip Kim, Esq. toll-free at ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of America's Car-Mart, Inc. (NASDAQ: CRMT) resulting from allegations that America's Car-Mart may have issued materially misleading business information to the investing public.SO WHAT: If you purchased America's Car-Mart securities you may be entitled to compensation without payment of any out of pocket...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Roblox Corporation Investors ...</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Rackspace ...</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C229" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D229" t="str">
         <v>Finance</v>
       </c>
       <c r="E229" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-roblox-corporation-investors-r5201140.htm</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-rackspace-r5218370.htm</v>
       </c>
       <c r="F229" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Roblox Corporation (NYSE:RBLX) between October 30, 2025 and April 30, 2026, inclusive (the "Class Period"), of the important August 7, 2026 lead plaintiff deadline. SO WHAT: If you purchased Roblox common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Roblox class action, go to https://rosenlegal.com/cases/roblox-corporation-2026/join or call Phillip Kim, Esq. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Lost Money on Erasca, Inc. (ERAS)? Urged to Join Class Action Before ...</v>
+        <v>EQPT FINAL DEADLINE: ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages EquipmentShare.com Inc Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - EQPT</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C230" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D230" t="str">
         <v>Finance</v>
       </c>
       <c r="E230" t="str">
-        <v>https://pr-inside.com/lost-money-on-erasca-inc-eras-urged-to-join-class-action-before-r5201139.htm</v>
+        <v>https://www.newsfilecorp.com/release/312431/EQPT-FINAL-DEADLINE-ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-EquipmentShare.com-Inc-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-EQPT</v>
       </c>
       <c r="F230" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of EquipmentShare.com Inc (NASDAQ: EQPT): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with EquipmentShare's January 2026 initial public offering ("IPO"); and/or (ii) securities between January 23, 2026 and June 23, 2026, both dates inclusive (the...</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Shareholders of Embecta Corp. (EMBC): Protect Your Rights Before August ...</v>
+        <v>Levi &amp; Korsinsky Urges Equipmentshare.com Inc. (EQPT) Shareholders ...</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C231" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D231" t="str">
         <v>Finance</v>
       </c>
       <c r="E231" t="str">
-        <v>https://pr-inside.com/shareholders-of-embecta-corp-embc-protect-your-rights-before-august-r5201138.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-equipmentshare-com-inc-eqpt-shareholders-r5218369.htm</v>
       </c>
       <c r="F231" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that ..</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Intuit Inc. Investors to ...</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds GoDaddy Inc. (GDDY) ...</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C232" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D232" t="str">
         <v>Finance</v>
       </c>
       <c r="E232" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-intuit-inc-investors-to-r5201137.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-godaddy-inc-gddy-r5218368.htm</v>
       </c>
       <c r="F232" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Intuit Inc. (NASDAQ:INTU) between August 22, 2025 and May 20, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than September 8, 2026. SO WHAT: If you purchased Intuit securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Tenaya Therapeutics Reports Inducement Grants under NASDAQ Listing Rule 5635(c)(4)</v>
+        <v>ROSEN, A TOP RANKED LAW FIRM, Encourages GoDaddy Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - GDDY</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C233" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D233" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327426/0/en/Tenaya-Therapeutics-Reports-Inducement-Grants-under-NASDAQ-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.newsfilecorp.com/release/312441/ROSEN-A-TOP-RANKED-LAW-FIRM-Encourages-GoDaddy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-GDDY</v>
       </c>
       <c r="F233" t="str">
-        <v>SOUTH SAN FRANCISCO, Calif., July 14, 2026 (GLOBE NEWSWIRE) -- Tenaya Therapeutics Inc. (NASDAQ: TNYA), a clinical-stage biotechnology company with a mission to discover, develop and deliver potentially curative therapies that address the underlying causes of heart disease, today announced that it granted stock options to purchase 1,650,000 shares of Tenaya common stock to Eric Hyllengren, its newly appointed Chief Financial Officer, and an aggregate of 187,200 shares of Tenaya common stock to two new non-executive employees in connection with the commencement of their employment.</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of GoDaddy Inc. (NYSE: GDDY) between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 20, 2026.SO WHAT: If you purchased GoDaddy common stock...</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Insulet Corporation Investors ...</v>
+        <v>Hertz Global Holding, Inc. (HTZ) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C234" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D234" t="str">
         <v>Finance</v>
       </c>
       <c r="E234" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-insulet-corporation-investors-r5201136.htm</v>
+        <v>https://pr-inside.com/hertz-global-holding-inc-htz-lawsuit-investors-urged-to-contact-r5218367.htm</v>
       </c>
       <c r="F234" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Insulet Corporation (NASDAQ:PODD) between February 21, 2025 and May 26, 2026, inclusive (the "Class Period"), of the important August 31, 2026 lead plaintiff deadline. SO WHAT: If you purchased Insulet securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Insulet class action, go to https://rosenlegal.com/cases/insulet-corporation/join or call Phillip Kim, Esq. toll-free at ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Levi &amp; Korsinsky Notifies Commvault Systems, Inc. (CVLT) Shareholders ...</v>
+        <v>Action Behavior Centers' Family Advocacy Team Meets with Congressional ...</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C235" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D235" t="str">
         <v>Finance</v>
       </c>
       <c r="E235" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-commvault-systems-inc-cvlt-shareholders-r5201135.htm</v>
+        <v>https://pr-inside.com/action-behavior-centers-family-advocacy-team-meets-with-congressional-r5218365.htm</v>
       </c>
       <c r="F235" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. ..</v>
+        <v>(PR-inside.com) During the visit, Action Behavior Centers' Family Advocacy team helped legislative offices understand the realities families face when accessing ABA therapy. WASHINGTON, D.C. AND AUSTIN, TX / ACCESS Newswire / September 1, 2026 / Action Behavior Centers (ABC), a leading provider of evidence-based applied behavior analysis (ABA) therapy for children diagnosed with autism spectrum disorder (ASD), is taking an active role in state and federal advocacy efforts to protect and expand access to autism services nationwide. In June, ABC's Family Advocacy team traveled to Washington, D.C., to meet with congressional offices, working alongside local policymakers to support equitable funding and keep ABA ..</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>HUBG ALERT: Securities Fraud Class Action Launched Against Hub Group, ...</v>
+        <v>GPGI, CMPO DEADLINE NOTICE: ROSEN, A GLOBALLY RECOGNIZED LAW FIRM, Encourages GPGI, Inc. f/k/a CompoSecure, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important September 14 Deadline in Securities Class Action - GPGI, CMPO</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C236" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D236" t="str">
         <v>Finance</v>
       </c>
       <c r="E236" t="str">
-        <v>https://pr-inside.com/hubg-alert-securities-fraud-class-action-launched-against-hub-group-r5201134.htm</v>
+        <v>https://www.newsfilecorp.com/release/312423/GPGI-CMPO-DEADLINE-NOTICE-ROSEN-A-GLOBALLY-RECOGNIZED-LAW-FIRM-Encourages-GPGI-Inc.-fka-CompoSecure-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-September-14-Deadline-in-Securities-Class-Action-GPGI-CMPO</v>
       </c>
       <c r="F236" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Class A common stock of GPGI, Inc. f/k/a CompoSecure, Inc. (NYSE: GPGI) (NYSE: CMPO) between November 3, 2025 and May 6, 2026, inclusive (the "Class Period"), of the important September 14, 2026 lead plaintiff deadline.SO WHAT: If you purchased GPGI Class A common stock during the Class Period you may be entitled to compensation without payment of any out of...</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>August 10, 2026 Deadline: Join Class Action Lawsuit Against ADMA Biologics, ...</v>
+        <v>Kaplan Fox Alerts Rackspace Technology, Inc. (RXT) Investors to the Lead Plaintiff Deadline on September 28, 2026</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C237" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D237" t="str">
         <v>Finance</v>
       </c>
       <c r="E237" t="str">
-        <v>https://pr-inside.com/august-10-2026-deadline-join-class-action-lawsuit-against-adma-biologics-r5201133.htm</v>
+        <v>https://www.newsfilecorp.com/release/312395/Kaplan-Fox-Alerts-Rackspace-Technology-Inc.-RXT-Investors-to-the-Lead-Plaintiff-Deadline-on-September-28-2026</v>
       </c>
       <c r="F237" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Rackspace Technology, Inc. ("Rackspace" or the "Company") (NASDAQ: RXT) on behalf of investors that purchased or otherwise acquired Rackspace securities between May 7, 2026 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Rackspace and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>July 27, 2026 Deadline: Join Class Action Lawsuit Against AeroVironment, ...</v>
+        <v>ROSEN, A GLOBALLY RESPECTED LAW FIRM, Encourages Flotek Industries, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FTK</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C238" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D238" t="str">
         <v>Finance</v>
       </c>
       <c r="E238" t="str">
-        <v>https://pr-inside.com/july-27-2026-deadline-join-class-action-lawsuit-against-aerovironment-r5201132.htm</v>
+        <v>https://www.newsfilecorp.com/release/312438/ROSEN-A-GLOBALLY-RESPECTED-LAW-FIRM-Encourages-Flotek-Industries-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FTK</v>
       </c>
       <c r="F238" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Flotek Industries, Inc. (NYSE: FTK) between August 3, 2026 and August 17, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 26, 2026.SO WHAT: If you purchased Flotek securities...</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>SRAD DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Sportradar ...</v>
+        <v>Class Action Lawsuit Filed Against Avis Budget Group, Inc. (CAR) - ...</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C239" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D239" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E239" t="str">
-        <v>https://pr-inside.com/srad-deadline-rosen-skilled-investor-counsel-encourages-sportradar-r5201131.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-avis-budget-group-inc-car-r5218363.htm</v>
       </c>
       <c r="F239" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Class A ordinary shares of Sportradar Group AG (NASDAQ:SRAD) between November 7, 2024 and April 21, 2026, inclusive (the "Class Period"), of the important July 17, 2026 lead plaintiff deadline. SO WHAT: If you purchased Sportradar Class A ordinary shares during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Sportradar class action, go to https://rosenlegal.com/cases/sportradar-group-ag/join ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Peabody Energy Corporation ...</v>
+        <v>Kaplan Fox Advises Investors of PROCEPT BioRobotics Corporation (PRCT) to Contact the Firm Before the Deadline on September 22, 2026</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C240" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D240" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E240" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-peabody-energy-corporation-r5201130.htm</v>
+        <v>https://www.newsfilecorp.com/release/312394/Kaplan-Fox-Advises-Investors-of-PROCEPT-BioRobotics-Corporation-PRCT-to-Contact-the-Firm-Before-the-Deadline-on-September-22-2026</v>
       </c>
       <c r="F240" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against PROCEPT BioRobotics Corporation ("PROCEPT" or the "Company") (NASDAQ: PRCT) on behalf of all purchasers of PROCEPT common stock between February 28, 2024 and February 25, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in PROCEPT and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>ZOETIS DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Zoetis ...</v>
+        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages Innventure, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - INV</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C241" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D241" t="str">
         <v>Finance</v>
       </c>
       <c r="E241" t="str">
-        <v>https://pr-inside.com/zoetis-deadline-rosen-trusted-investor-counsel-encourages-zoetis-r5201129.htm</v>
+        <v>https://www.newsfilecorp.com/release/312436/ROSEN-A-LONGSTANDING-LAW-FIRM-Encourages-Innventure-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-INV</v>
       </c>
       <c r="F241" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Zoetis Inc. (NYSE:ZTS) between January 14, 2025 and May 6, 2026, inclusive (the "Class Period"), of the important July 27, 2026 lead plaintiff deadline. SO WHAT: If you purchased Zoetis securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Zoetis class action, go to https://rosenlegal.com/cases/zoetis-inc/join or call Phillip Kim, Esq. toll-free at ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Innventure, Inc. (NASDAQ: INV) between November 17, 2025 and August 13, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 27, 2026.SO WHAT: If you purchased Innventure securities...</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>ROSEN, A RANKED AND LEADING LAW FIRM, Encourages PicS N.V. Investors ...</v>
+        <v>BILI Social Reports Q2 2026 Revenue Growth of More than 220% Year-Over-Year Continued Profitability</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C242" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D242" t="str">
         <v>Finance</v>
       </c>
       <c r="E242" t="str">
-        <v>https://pr-inside.com/rosen-a-ranked-and-leading-law-firm-encourages-pics-n-v-investors-r5201128.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354513/0/en/bili-social-reports-q2-2026-revenue-growth-of-more-than-220-year-over-year-continued-profitability.html</v>
       </c>
       <c r="F242" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Class A common stock of PicS N.V. (NASDAQ:PICS) pursuant and/or traceable to PicS N.V.'s January 30, 2026 initial public offering (the "IPO"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased PicS Class A common stock pursuant and/or traceable to the IPO you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the PicS class action, ..</v>
+        <v>BILI Social reports Q2 revenue growth of more than 220% year-over-year, continued profitability and expanded client and creator activity.</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>August 4, 2026 Deadline: Join Class Action Lawsuit Against Verra Mobility ...</v>
+        <v>Lost Money on Bloom Energy Corporation (BE)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C243" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D243" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E243" t="str">
-        <v>https://pr-inside.com/august-4-2026-deadline-join-class-action-lawsuit-against-verra-mobility-r5201127.htm</v>
+        <v>https://pr-inside.com/lost-money-on-bloom-energy-corporation-be-contact-levi-korsinsky-r5218362.htm</v>
       </c>
       <c r="F243" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>PicS N.V. (PICS) Class Action Lawsuit: Levi &amp; Korsinsky Reminds Investors ...</v>
+        <v>Shareholders of Alibaba Group Holding Limited (BABA): Protect Your ...</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C244" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D244" t="str">
         <v>Finance</v>
       </c>
       <c r="E244" t="str">
-        <v>https://pr-inside.com/pics-n-v-pics-class-action-lawsuit-levi-korsinsky-reminds-investors-r5201126.htm</v>
+        <v>https://pr-inside.com/shareholders-of-alibaba-group-holding-limited-baba-protect-your-r5218361.htm</v>
       </c>
       <c r="F244" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Contact Levi &amp; Korsinsky by August 3, 2026 to Join Class Action Against ...</v>
+        <v>Wise Group plc (WSE) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C245" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D245" t="str">
         <v>Finance</v>
       </c>
       <c r="E245" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-3-2026-to-join-class-action-against-r5201125.htm</v>
+        <v>https://pr-inside.com/wise-group-plc-wse-class-action-lawsuit-levi-korsinsky-reminds-r5218360.htm</v>
       </c>
       <c r="F245" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Embecta Corp. Investors ...</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Microvast Holdings, Inc. ...</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C246" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D246" t="str">
         <v>Finance</v>
       </c>
       <c r="E246" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-embecta-corp-investors-r5201124.htm</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-microvast-holdings-inc-r5218359.htm</v>
       </c>
       <c r="F246" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Embecta Corp. (NASDAQ:EMBC) between November 25, 2025 and May 4, 2026, inclusive (the "Class Period"), of the important August 17, 2026 lead plaintiff deadline. SO WHAT: If you purchased Embecta common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Embecta class action, go to https://rosenlegal.com/cases/embecta-corp/join or call Phillip Kim, Esq. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microvast Holdings, Inc. (NASDAQ:MVST) securities. If you suffered a loss on your Microvast Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Microvast Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Lost Money on ZoomInfo Technologies Inc. (GTM)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Shell to more than double US company-owned convenience retail sites with acquisition of Tri Star Energy</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C247" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D247" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E247" t="str">
-        <v>https://pr-inside.com/lost-money-on-zoominfo-technologies-inc-gtm-contact-levi-korsinsky-r5201123.htm</v>
+        <v>https://www.prnewswire.com/news-releases/shell-to-more-than-double-us-company-owned-convenience-retail-sites-with-acquisition-of-tri-star-energy-302866202.html</v>
       </c>
       <c r="F247" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>HOUSTON, Sept. 1, 2026 /PRNewswire/ -- Equilon Enterprises LLC, doing business as Shell Oil Products US (Shell), has signed an agreement to increase its equity from 33% to 100% in Tri Star Energy, LLC, a convenience store operator and fuel distributor operating across the southeastern...</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Securities Lawsuit Alert: Intuit Inc. (INTU) Investors - Contact Levi ...</v>
+        <v>ROSEN, A LEADING LAW FIRM, Encourages XTI Aerospace, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - XTIA</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C248" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D248" t="str">
         <v>Finance</v>
       </c>
       <c r="E248" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-intuit-inc-intu-investors-contact-levi-r5201122.htm</v>
+        <v>https://www.newsfilecorp.com/release/312434/ROSEN-A-LEADING-LAW-FIRM-Encourages-XTI-Aerospace-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-XTIA</v>
       </c>
       <c r="F248" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of XTI Aerospace, Inc. (NASDAQ: XTIA) between April 15, 2026 and August 17, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 27, 2026.SO WHAT: If you purchased XTI Aerospace...</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Rosen Law Firm Encourages Blaize Holdings, Inc. Investors to Inquire About Securities Class Action Investigation - BZAI</v>
+        <v>Did You Lose Money on Flotek Industries, Inc. (FTK)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C249" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D249" t="str">
         <v>Finance</v>
       </c>
       <c r="E249" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-blaize-holdings-inc-investors-to-inquire-about-securities-class-action-investigation--bzai-302825629.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-flotek-industries-inc-ftk-levi-korsinsky-r5218357.htm</v>
       </c>
       <c r="F249" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Blaize Holdings, Inc. (NASDAQ: BZAI) resulting from allegations that Blaize may have issued materially misleading...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Badger Meter, Inc. (BMI) ...</v>
+        <v>Investors in The Simply Good Foods Company (SMPL): Protect Your Rights ...</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C250" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D250" t="str">
         <v>Finance</v>
       </c>
       <c r="E250" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-badger-meter-inc-bmi-r5201121.htm</v>
+        <v>https://pr-inside.com/investors-in-the-simply-good-foods-company-smpl-protect-your-rights-r5218354.htm</v>
       </c>
       <c r="F250" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Sportradar ...</v>
+        <v>Securities Lawsuit Alert: Datavault AI Inc. (DVLT) - Contact Levi &amp; ...</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C251" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D251" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E251" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-sportradar-r5201120.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-datavault-ai-inc-dvlt-contact-levi-r5218353.htm</v>
       </c>
       <c r="F251" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Lucid Group, Inc. (LCID) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>Pentair plc (PNR) Class Action Lawsuit: Levi &amp; Korsinsky Reminds Investors ...</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C252" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D252" t="str">
         <v>Finance</v>
       </c>
       <c r="E252" t="str">
-        <v>https://pr-inside.com/lucid-group-inc-lcid-lawsuit-investors-urged-to-contact-levi-r5201119.htm</v>
+        <v>https://pr-inside.com/pentair-plc-pnr-class-action-lawsuit-levi-korsinsky-reminds-investors-r5218351.htm</v>
       </c>
       <c r="F252" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Ur-Energy Appoints US Energy and Mining Veteran as Chair of the Board</v>
+        <v>Class Action Lawsuit Filed Against HDFC Bank Limited (HDB) - Recover ...</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C253" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D253" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E253" t="str">
-        <v>https://pr-inside.com/ur-energy-appoints-us-energy-and-mining-veteran-as-chair-of-the-board-r5201118.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-hdfc-bank-limited-hdb-recover-r5218350.htm</v>
       </c>
       <c r="F253" t="str">
-        <v>(PR-inside.com) Kathy Walker Appointed Chair; John Cash to Continue as Director and Strategic &amp; Technical Adviser CASPER, WY / ACCESS Newswire / July 14, 2026 /Ur-Energy Inc. (NYSE American:URG)(TSX:URE) (the "Company" or "Ur-Energy"), one of the largest domestic producers of uranium in the United States, today announced that, as part of the Board of Directors' regular review of its leadership structure and Board responsibilities, independent director Kathy Walker has been appointed Chair of the Board. Ms. Walker, who brings more than 40 years of leadership experience across the energy, mining and financial industries, succeeds John Cash, who has provided distinguished leadership as ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>707 Cayman Holdings Effects a Share Consolidation on July 14, 2026</v>
+        <v>Investor Alert: Deadline Approaching to Join Wix.com Ltd. (WIX) Class ...</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C254" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D254" t="str">
         <v>Finance</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327421/0/en/707-Cayman-Holdings-Effects-a-Share-Consolidation-on-July-14-2026.html</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-wix-com-ltd-wix-class-r5218349.htm</v>
       </c>
       <c r="F254" t="str">
-        <v>HONG KONG, July 14, 2026 (GLOBE NEWSWIRE) -- 707 Cayman Holdings Limited (“707” or the “Company”) (Nasdaq: JEM), a Hong Kong-based company that sells quality apparel products and provides supply chain management total solutions, today announced that the outstanding shares of the Company have been consolidated on a 12 for 1 ratio with the marketplace effective date of July 14, 2026.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. ..</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>INVESTOR DEADLINE ALERT: PicS N.V. (PICS) Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit</v>
+        <v>Bombardier fera l’acquisition des actifs de MHICA à Mississauga, en Ontario, renforçant ses capacités de fabrication et sa chaîne d'approvisionnement</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C255" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D255" t="str">
         <v>Finance</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-deadline-alert-pics-nv-pics-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-302823131.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354502/0/fr/bombardier-fera-l-acquisition-des-actifs-de-mhica-%C3%A0-mississauga-en-ontario-renfor%C3%A7ant-ses-capacit%C3%A9s-de-fabrication-et-sa-cha%C3%AEne-d-approvisionnement.html</v>
       </c>
       <c r="F255" t="str">
-        <v>Did you buy PICS Class A common stock on or around January 30, 2026? Affected PICS Investor Summary Who: PicS N.V. (NASDAQ: PICS) What: Securities fraud class action lawsuit filed Class Period: pursuant and/or traceable to PicS's initial public offering (IPO) on or about January 30, 2026...</v>
+        <v>MONTR&amp;#201;AL, 01 sept. 2026 (GLOBE NEWSWIRE) -- Bombardier Inc. (Bombardier) et Mitsubishi Heavy Industries, Ltd. (MHI) sont heureux d’annoncer avoir conclu une entente en vertu de laquelle Bombardier acquerra les actifs de MHI Canada Aerospace, Inc. (MHICA), située à Mississauga, en Ontario. Sous réserve de l'obtention des autorisations réglementaires et du respect des conditions de clôture habituelles, la transaction devrait être finalisée plus tard cette année.</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Join Class Action to Recover Losses From Embecta Corp. (EMBC) - Contact ...</v>
+        <v>Newmark Closes Acquisition of Altus Group's Development Advisory Business</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C256" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D256" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E256" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-embecta-corp-embc-contact-r5201116.htm</v>
+        <v>https://www.prnewswire.com/news-releases/newmark-closes-acquisition-of-altus-groups-development-advisory-business-302866629.html</v>
       </c>
       <c r="F256" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq: NMRK) ("Newmark" or the "Company"), a leading commercial real estate advisor and service provider to large institutional investors, global corporations and other owners and occupiers, today announced it has acquired the...</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Class Action Lawsuit Filed Against Megan Holdings Limited (MGN) - Recover ...</v>
+        <v>Securities Lawsuit Alert: ARS Pharmaceuticals, Inc. (SPRY) Investors ...</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C257" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D257" t="str">
         <v>Finance</v>
       </c>
       <c r="E257" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-megan-holdings-limited-mgn-recover-r5201115.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-ars-pharmaceuticals-inc-spry-investors-r5218348.htm</v>
       </c>
       <c r="F257" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS ..</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Class Action Lawsuit Filed: Photronics, Inc. (PLAB) - Join by September ...</v>
+        <v>REPL LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Replimune Group, Inc. ...</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C258" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D258" t="str">
         <v>Finance</v>
       </c>
       <c r="E258" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-photronics-inc-plab-join-by-september-r5201114.htm</v>
+        <v>https://pr-inside.com/repl-lawsuit-alert-levi-korsinsky-notifies-replimune-group-inc-r5218347.htm</v>
       </c>
       <c r="F258" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Replimune Group, Inc. (NASDAQ:REPL) securities. If you suffered a loss on your Replimune Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Replimune Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Rosen Law Firm Encourages Alibaba Group Holding Limited Investors to Inquire About Securities Class Action Investigation - BABA</v>
+        <v>Lost Money on Park Ha Biological Technology Co., Ltd. (BYAH)? Join ...</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C259" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D259" t="str">
         <v>Finance</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-alibaba-group-holding-limited-investors-to-inquire-about-securities-class-action-investigation--baba-302825602.html</v>
+        <v>https://pr-inside.com/lost-money-on-park-ha-biological-technology-co-ltd-byah-join-r5218344.htm</v>
       </c>
       <c r="F259" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Alibaba Group Holding Limited (NYSE: BABA) resulting from allegations that Alibaba may have issued materially...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Park Ha Biological Technology Co., Ltd. (NASDAQ:BYAH) securities. If you suffered a loss on your Park Ha Biological Technology Co., Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Park Ha Biological Technology Co., Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Hub Group, Inc. (HUBG) ...</v>
+        <v>CETCO, a Minerals Technologies Company, Announces That Its FLUORO-SORB® Adsorbent Wins Water Environment Federation (WEF) Innovative Technology Award</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C260" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D260" t="str">
         <v>Finance</v>
       </c>
       <c r="E260" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-hub-group-inc-hubg-r5201113.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354501/0/en/cetco-a-minerals-technologies-company-announces-that-its-fluoro-sorb-adsorbent-wins-water-environment-federation-wef-innovative-technology-award.html</v>
       </c>
       <c r="F260" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>--- Award recognizes outstanding new technologies changing the water industry --- --- FLUORO-SORB® is CETCO’s proprietary, industry-leading adsorptive media for the removal of PFAS from drinking water, landfill leachate, wastewater, and contaminated soil and groundwater ---</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Investors in Nano-X Imaging Ltd. (NNOX): Protect Your Rights - Contact ...</v>
+        <v>Agilent Introduces the Cary 635 FTIR Spectrometer</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C261" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D261" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E261" t="str">
-        <v>https://pr-inside.com/investors-in-nano-x-imaging-ltd-nnox-protect-your-rights-contact-r5201112.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/agilent-introduces-cary-635-ftir-120000043.html</v>
       </c>
       <c r="F261" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SANTA CLARA, Calif., September 01, 2026--Agilent Technologies, Inc. (NYSE: A) today announced the launch of the Agilent Cary 635 FTIR spectrometer, setting a new standard for compact, high-performance Fourier transform infrared (FTIR) analysis. Combining robust engineering, superior performance, and intuitive usability, the Cary 635 FTIR provides laboratories with a powerful solution that enhances reliability, boosts productivity, and delivers the versatility required for today’s analytical chal</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Investors in Microsoft Corporation (MSFT): Protect Your Rights - Contact ...</v>
+        <v>CrowdStrike Extends Falcon Platform Capabilities Across Google Cloud’s Enterprise AI Ecosystem</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C262" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D262" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E262" t="str">
-        <v>https://pr-inside.com/investors-in-microsoft-corporation-msft-protect-your-rights-contact-r5201111.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-extends-falcon-platform-capabilities-171800160.html</v>
       </c>
       <c r="F262" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation ..</v>
+        <v>AUSTIN, Texas &amp; LAS VEGAS, September 01, 2026--Fal.Con 2026 - CrowdStrike (NASDAQ: CRWD) today announced new Falcon® platform capabilities across Google Cloud’s enterprise AI ecosystem to help support organizations building, deploying, and operating enterprise AI on Google Cloud.</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Peabody Energy (BTU) Investors ...</v>
+        <v>Levi &amp; Korsinsky Urges AEVEX Corp. (AVEX) Shareholders to Act Before ...</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C263" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D263" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E263" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-peabody-energy-btu-investors-r5201110.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-aevex-corp-avex-shareholders-to-act-before-r5218343.htm</v>
       </c>
       <c r="F263" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Lost Money on Planet Fitness, Inc. (PLNT)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Cogent Communications ...</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C264" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D264" t="str">
         <v>Finance</v>
       </c>
       <c r="E264" t="str">
-        <v>https://pr-inside.com/lost-money-on-planet-fitness-inc-plnt-contact-levi-korsinsky-r5201109.htm</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-cogent-communications-r5218342.htm</v>
       </c>
       <c r="F264" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Securities Fraud Class Action Filed Against Verra Mobility Corporation ...</v>
+        <v>Kaplan Fox Encourages Cogent Communications Holdings, Inc. (CCOI) Investors Who Suffered Losses to Seek a Leadership Role Before September 21, 2026</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C265" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D265" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E265" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-verra-mobility-corporation-r5201108.htm</v>
+        <v>https://www.newsfilecorp.com/release/312393/Kaplan-Fox-Encourages-Cogent-Communications-Holdings-Inc.-CCOI-Investors-Who-Suffered-Losses-to-Seek-a-Leadership-Role-Before-September-21-2026</v>
       </c>
       <c r="F265" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Cogent Communications Holdings, Inc. ("Cogent" or the "Company") (NASDAQ: CCOI) on behalf of investors that purchased or otherwise acquired Cogent securities between February 29, 2024 and May 1, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Cogent and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Rosen Law Firm Encourages Putnam Investment Management, LLC Mutual Fund Investors to Inquire About Securities Class Action Investigation</v>
+        <v>Shareholders of PROCEPT BioRobotics Corporation (PRCT): Protect Your ...</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C266" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D266" t="str">
         <v>Finance</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-putnam-investment-management-llc-mutual-fund-investors-to-inquire-about-securities-class-action-investigation-302825594.html</v>
+        <v>https://pr-inside.com/shareholders-of-procept-biorobotics-corporation-prct-protect-your-r5218341.htm</v>
       </c>
       <c r="F266" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of investors in Putnam Investment Management, LLC (Putnam Investments) stock-based mutual funds, resulting from allegations that Putnam...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Securities Class Action Lawsuit Filed Against ADMA Biologics, Inc. ...</v>
+        <v>Energy Vault’s 100 MW AI Infrastructure Project in Sardinia Receives Italian Government Designation as Project of Pre-Eminent National Strategic Interest</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C267" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D267" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E267" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-adma-biologics-inc-r5201106.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/energy-vault-100-mw-ai-170700417.html</v>
       </c>
       <c r="F267" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>WESTLAKE VILLAGE, Calif., September 01, 2026--Energy Vault Holdings, Inc. (NYSE: NRGV) ("Energy Vault" or the "Company"), a global energy infrastructure company supporting grid reliability and next-generation AI and high-performance computing infrastructure, today announced that the Italian Council of Ministers has designated the Digital Vault Sulcis investment program as being of pre-eminent national strategic interest, on the proposal of Minister of Enterprises and Made in Italy Adolfo Urso, a</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Lost Money on PicS N.V. (PICS)? Join Class Action Before August 4, ...</v>
+        <v>UWM Holdings Corporation (UWMC) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C268" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D268" t="str">
         <v>Finance</v>
       </c>
       <c r="E268" t="str">
-        <v>https://pr-inside.com/lost-money-on-pics-n-v-pics-join-class-action-before-august-r5201105.htm</v>
+        <v>https://pr-inside.com/uwm-holdings-corporation-uwmc-class-action-lawsuit-levi-korsinsky-r5218340.htm</v>
       </c>
       <c r="F268" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Lost Money on Via Transportation, Inc. (VIA)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Securities Class Action Lawsuit Filed Against Alibaba Group Holding ...</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C269" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D269" t="str">
         <v>Finance</v>
       </c>
       <c r="E269" t="str">
-        <v>https://pr-inside.com/lost-money-on-via-transportation-inc-via-contact-levi-korsinsky-r5201104.htm</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-alibaba-group-holding-r5218339.htm</v>
       </c>
       <c r="F269" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>RICHARD BECOMES EMPLOYEE-OWNED THROUGH NEW ESOP</v>
+        <v>INV INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C270" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D270" t="str">
         <v>Finance</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.prnewswire.com/news-releases/richard-becomes-employee-owned-through-new-esop-302825701.html</v>
+        <v>https://pr-inside.com/inv-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218338.htm</v>
       </c>
       <c r="F270" t="str">
-        <v>CHICAGO, July 14, 2026 /PRNewswire/ -- Richard, a veteran-founded national general contracting and construction management firm, today announced it is now an employee-owned company through an Employee Stock Ownership Plan (ESOP). The transition establishes a structure that allows eligible...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Innventure, Inc. (NASDAQ:INV) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Innventure securities between November 17, 2025 and August 13, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/innventure-inc-inv-class_action_lawsuit. Innventure Case Details The ..</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>ZenaTech firma múltiples ofertas para adquirir empresas de topografía y servicios geoespaciales en EE. UU., Canadá y Australia, que se espera que contribuyan C$ 40 millones en ingresos durante los primeros 12 meses posteriores al cierre</v>
+        <v>XTIA INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C271" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D271" t="str">
         <v>Finance</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327404/0/es/ZenaTech-firma-m%C3%BAltiples-ofertas-para-adquirir-empresas-de-topograf%C3%ADa-y-servicios-geoespaciales-en-EE-UU-Canad%C3%A1-y-Australia-que-se-espera-que-contribuyan-C-40-millones-en-ingresos-.html</v>
+        <v>https://pr-inside.com/xtia-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218337.htm</v>
       </c>
       <c r="F271" t="str">
-        <v>Las posibles adquisiciones amplían la presencia global de una de las principales empresas del mundo de Drones como Servicio (DaaS) en un mercado de servicios de drones que crece a una tasa superior al 25 % anual Las posibles adquisiciones amplían la presencia global de una de las principales empresas del mundo de Drones como Servicio (DaaS) en un mercado de servicios de drones que crece a una tasa superior al 25 % anual</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against XTI Aerospace, Inc. (NASDAQ:XTIA) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired XTI Aerospace securities between April 15, 2026 and August 17, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/xti-aerospace-inc-xtia-class_action_lawsuit. XTI ..</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Class Action Lawsuit Filed Against Helen of Troy Limited (HELE) - Recover ...</v>
+        <v>HYLN INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C272" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D272" t="str">
         <v>Finance</v>
       </c>
       <c r="E272" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-helen-of-troy-limited-hele-recover-r5201103.htm</v>
+        <v>https://pr-inside.com/hyln-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218336.htm</v>
       </c>
       <c r="F272" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Hyliion Holdings Corp. (NYSE:HYLN) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Hyliion securities between May 12, 2026 and June 23, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/hyliion-holdings-corp-hyln-class_action_lawsuit. Hyliion Case ..</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Lost Money on GRAIL, Inc. (GRAL)? Contact Levi &amp; Korsinsky to Join ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages SLM Corporation a/k/a ...</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C273" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D273" t="str">
         <v>Finance</v>
       </c>
       <c r="E273" t="str">
-        <v>https://pr-inside.com/lost-money-on-grail-inc-gral-contact-levi-korsinsky-to-join-r5201102.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-slm-corporation-aka-r5218335.htm</v>
       </c>
       <c r="F273" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of SLM Corporation a/k/a Sallie Mae ("SLM" or "the Company") (NASDAQ:SLM). Investors who purchased SLM securities prior to July 25, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/SLM. SLM Investigation Details The investigation concerns whether SLM and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for SLM Investors? If you are aware of any facts relating to this ..</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>FUTU ALERT: Securities Fraud Class Action Launched Against Futu Holdings ...</v>
+        <v>FTK SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C274" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D274" t="str">
         <v>Finance</v>
       </c>
       <c r="E274" t="str">
-        <v>https://pr-inside.com/futu-alert-securities-fraud-class-action-launched-against-futu-holdings-r5201100.htm</v>
+        <v>https://pr-inside.com/ftk-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218334.htm</v>
       </c>
       <c r="F274" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Flotek Industries, Inc. (NYSE:FTK) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Flotek securities between August 3, 2026 and August 17, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/flotek-industries-inc-ftk-class_action_lawsuit. Flotek Case ..</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>AZN Investor Alert: Levi &amp; Korsinsky Investigates AstraZeneca PLC (AZN) ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Integer Holdings Corporation ...</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C275" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D275" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E275" t="str">
-        <v>https://pr-inside.com/azn-investor-alert-levi-korsinsky-investigates-astrazeneca-plc-azn-r5201099.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-integer-holdings-corporation-r5218333.htm</v>
       </c>
       <c r="F275" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into AstraZeneca PLC ("AstraZeneca PLC") (NYSE:AZN) concerning potential violations of the federal securities laws. AstraZeneca PLC faces a securities investigation after shares fell more than 8.3% in early trading on July 9, 2026. Wainua, a gene-silencing drug for transthyretin-mediated amyloid cardiomyopathy, had been positioned as a key value driver toward AstraZeneca's stated "$80 billion 2030 ambition." The Company referred to the trial as the "largest trial in this population" with the "potential to address key questions" unanswered in the ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Integer Holdings Corporation ("Integer" or "the Company") (NYSE:ITGR). Investors who purchased Integer securities prior to July 25, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/ITGR. Integer Investigation Details The investigation concerns whether Integer and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Integer Investors? If you are aware of any facts relating to this investigation or ..</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Contact Levi &amp; Korsinsky by July 28, 2026 to Join Class Action Against ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Digimarc Corporation ...</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C276" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D276" t="str">
         <v>Finance</v>
       </c>
       <c r="E276" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-july-28-2026-to-join-class-action-against-r5201098.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-digimarc-corporation-r5218332.htm</v>
       </c>
       <c r="F276" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Digimarc Corporation ("Digimarc" or "the Company") (NASDAQ:DMRC). Investors who purchased Digimarc securities prior to May 3, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/DMRC. Digimarc Investigation Details The investigation concerns whether Digimarc and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Digimarc Investors? If you are aware of any facts relating to this investigation or purchased ..</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>LCID FINAL DEADLINE: ROSEN, A TOP-RANKED LAW FIRM, Encourages Lucid ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Primo Brands Corporation ...</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C277" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D277" t="str">
         <v>Finance</v>
       </c>
       <c r="E277" t="str">
-        <v>https://pr-inside.com/lcid-final-deadline-rosen-a-top-ranked-law-firm-encourages-lucid-r5201097.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-primo-brands-corporation-r5218331.htm</v>
       </c>
       <c r="F277" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Lucid Group, Inc. (NASDAQ:LCID) between February 25, 2026 and April 13, 2026, inclusive (the "Class Period"), of the important July 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Lucid securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Lucid class action, go to https://www.rosenlegal.com/cases/lucid-group-inc-2026/join or call Phillip Kim, Esq. toll-free ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Primo Brands Corporation ("Primo Brands" or "the Company") (NYSE:PRMB). Investors who purchased Primo Brands securities prior to November 11, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/PRMB. Primo Brands Investigation Details The investigation concerns whether Primo Brands and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Primo Brands Investors? If you are aware of any facts ..</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>ROSEN, TRUSTED TRIAL ATTORNEYS, Encourages Verra Mobility Corporation ...</v>
+        <v>EY Selects CrowdStrike to Power the Trust Layer of EY.ai Value Blueprints</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C278" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D278" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E278" t="str">
-        <v>https://pr-inside.com/rosen-trusted-trial-attorneys-encourages-verra-mobility-corporation-r5201096.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ey-selects-crowdstrike-power-trust-170500896.html</v>
       </c>
       <c r="F278" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>AUSTIN, Texas &amp; NEW YORK &amp; LAS VEGAS, September 01, 2026--Fal.Con 2026 – CrowdStrike (NASDAQ: CRWD) today announced that Ernst &amp; Young LLP (EY US) has selected CrowdStrike as an accelerator to the Trust Layer of EY.ai Value Blueprints, integrating the Falcon® platform into EY's AI transformation framework to help organizations build, scale, and secure enterprise AI.</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Lost Money on BitGo Holdings, Inc. (BTGO)? Join Class Action Before ...</v>
+        <v>DICK's Sporting Goods, Inc. (DKS) Investigation: Bronstein, Gewirtz ...</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C279" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D279" t="str">
         <v>Finance</v>
       </c>
       <c r="E279" t="str">
-        <v>https://pr-inside.com/lost-money-on-bitgo-holdings-inc-btgo-join-class-action-before-r5201095.htm</v>
+        <v>https://pr-inside.com/dick-s-sporting-goods-inc-dks-investigation-bronstein-gewirtz-r5218330.htm</v>
       </c>
       <c r="F279" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of DICK's Sporting Goods, Inc. ("DICK's" or "the Company") (NYSE:DKS). Investors who purchased DICK's securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/dicks-sporting-goods-inc-dks-class_action_lawsuit. DICK's Investigation Details On August 25, 2026, Dick's announced second quarter 2026 results, including earnings per share of $3.50, compared to earnings per share of $4.71 in the prior year quarter. The Company also reported "Proforma comps for the Foot Locker Business declined 3.6%," and stated, ..</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Shareholders of Black Rock Coffee Bar, Inc. (BRCB): Protect Your Rights ...</v>
+        <v>TBLA SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C280" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D280" t="str">
         <v>Finance</v>
       </c>
       <c r="E280" t="str">
-        <v>https://pr-inside.com/shareholders-of-black-rock-coffee-bar-inc-brcb-protect-your-rights-r5201094.htm</v>
+        <v>https://pr-inside.com/tbla-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218329.htm</v>
       </c>
       <c r="F280" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Taboola.com Ltd. (NASDAQ:TBLA) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Taboola.com securities between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/taboolacom-ltd-tbla-class_action_lawsuit. Taboola.com Case Details The ..</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Badger Meter, Inc. (BMI) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>BW INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces that ...</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C281" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D281" t="str">
         <v>Finance</v>
       </c>
       <c r="E281" t="str">
-        <v>https://pr-inside.com/badger-meter-inc-bmi-lawsuit-investors-urged-to-contact-levi-r5201093.htm</v>
+        <v>https://pr-inside.com/bw-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-that-r5218328.htm</v>
       </c>
       <c r="F281" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, reminds investors that a class action lawsuit has been filed against Babcock &amp; Wilcox Enterprises, Inc. (NYSE:BW) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired B&amp;W securities between November 5, 2025 and March 11, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's ..</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Northrop Grumman Breaks Ground on New Facility to Support Strategic Deterrence and Advanced Aerospace Missions in Utah</v>
+        <v>AVEX SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C282" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D282" t="str">
         <v>Finance</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327378/189/en/Northrop-Grumman-Breaks-Ground-on-New-Facility-to-Support-Strategic-Deterrence-and-Advanced-Aerospace-Missions-in-Utah.html</v>
+        <v>https://pr-inside.com/avex-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218327.htm</v>
       </c>
       <c r="F282" t="str">
-        <v>As the largest defense contractor in Utah, the company marks a pivotal moment for growth, aerospace innovation and national defense investment As the largest defense contractor in Utah, the company marks a pivotal moment for growth, aerospace innovation and national defense investment</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against AEVEX Corp. (NYSE:AVEX) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired AEVEX Class A common stock: (1) pursuant to the registration statement and prospectus issued in connection with the Company's April 17, 2026 initial public offering ("IPO"); or (ii) between April 17, 2026, ..</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>BrightSpring Health Services Set to Join S&amp;amp;P MidCap 400 and Karman Holdings to Join S&amp;amp;P SmallCap 600</v>
+        <v>GDDY INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C283" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D283" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.prnewswire.com/news-releases/brightspring-health-services-set-to-join-sp-midcap-400-and-karman-holdings-to-join-sp-smallcap-600-302825665.html</v>
+        <v>https://pr-inside.com/gddy-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218326.htm</v>
       </c>
       <c r="F283" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- S&amp;P SmallCap 600 constituent BrightSpring Health Services Inc. (NASD: BTSG) will replace Chart Industries Inc. (NYSE: GTLS) in the S&amp;P MidCap 400, and Karman Holdings Inc. (NYSE: KRMN) will replace BrightSpring Health Services in the S&amp;P SmallCap...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against GoDaddy Inc. (NYSE:GDDY) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired GoDaddy securities between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/godaddy-inc-gddy-class_action_lawsuit. GoDaddy Case Details The ..</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Kartoon Studios (NYSE: TOON) Enters Catalyst-Rich Growth Phase</v>
+        <v>GUTS INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C284" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D284" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/kartoon-studios-nyse-toon-enters-catalystrich-growth-phase/?source=barchart</v>
+        <v>https://pr-inside.com/guts-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218325.htm</v>
       </c>
       <c r="F284" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ:GUTS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fractyl-health-inc-guts-class_action_lawsuit. Fractyl Case ..</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Microsoft Investors to ...</v>
+        <v>Barclays PLC (BCS) Investigation: Bronstein, Gewirtz &amp; Grossman, LLC ...</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C285" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D285" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E285" t="str">
-        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-microsoft-investors-to-r5201091.htm</v>
+        <v>https://pr-inside.com/barclays-plc-bcs-investigation-bronstein-gewirtz-grossman-llc-r5218324.htm</v>
       </c>
       <c r="F285" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Microsoft Corporation (NASDAQ:MSFT) between May 1, 2025 and January 28, 2026, inclusive (the "Class Period"), of the important August 11, 2026 lead plaintiff deadline. SO WHAT: If you purchased Microsoft common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Microsoft class action, go to https://rosenlegal.com/cases/microsoft-corporation/join or call Phillip Kim, Esq. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Barclays PLC ("Barclays" or "the Company") (NYSE:BCS). Investors who purchased Barclays securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/barclays-plc-bcs-class_action_lawsuit. Barclays Investigation Details On February 27, 2026, Reuters published an article entitled "Wall Street hit by UK mortgage lender collapse, raising fears of more credit 'cockroaches.'" The article stated that lenders were "rocked by the implosion of little-known UK mortgage provider Market Financial Solutions Ltd ["MFS"], fuelling concerns ..</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Nano-X Imaging Ltd. Investors ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Criteo S.A. (CRTO) ...</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C286" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D286" t="str">
         <v>Finance</v>
       </c>
       <c r="E286" t="str">
-        <v>https://pr-inside.com/rosen-global-investor-counsel-encourages-nano-x-imaging-ltd-investors-r5201090.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-criteo-s-a-crto-r5218323.htm</v>
       </c>
       <c r="F286" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Nano-X Imaging Ltd. (NASDAQ:NNOX) between March 31, 2025 and April 17, 2026, inclusive (the "Class Period"), of the important August 11, 2026 lead plaintiff deadline. SO WHAT: If you purchased Nano-X securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Nano-X class action, go to https://rosenlegal.com/cases/nano-x-imaging-ltd/join or call Phillip Kim, Esq. toll-free ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Criteo S.A. ("Criteo" or "the Company") (NASDAQ:CRTO). Investors who purchased Criteo securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/criteo-sa-crto-class_action_lawsuit. Criteo Investigation Details On August 5, 2026, Criteo reported its financial results for the second quarter of 2026. Criteo reported an 11% year-over-year decline in revenue and net income down 49% against the same period. The Company also announced a change in its Chief Financial Officer. Following this ..</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Join Class Action to Recover Losses From Veritone, Inc. (VERI) - Contact ...</v>
+        <v>LKQ Corporation (LKQ) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C287" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D287" t="str">
         <v>Finance</v>
       </c>
       <c r="E287" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-veritone-inc-veri-contact-r5201089.htm</v>
+        <v>https://pr-inside.com/lkq-corporation-lkq-investigation-bronstein-gewirtz-grossman-r5218322.htm</v>
       </c>
       <c r="F287" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of LKQ Corporation ("LKQ" or "the Company") (NASDAQ:LKQ). Investors who purchased LKQ securities prior to February 27, 2023, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/LKQ. LKQ Investigation Details The investigation concerns whether LKQ and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for LKQ Investors? If you are aware of any facts relating to this investigation or purchased ..</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Lost Money on First Solar, Inc. (FSLR)? Join Class Action Before August ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Embecta Corp. (EMBC) ...</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C288" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D288" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E288" t="str">
-        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-join-class-action-before-august-r5201088.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-embecta-corp-embc-r5218320.htm</v>
       </c>
       <c r="F288" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Embecta Corp. ("Embecta" or "the Company") (NASDAQ:EMBC). Investors who purchased Embecta securities prior to November 25, 2026, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/embecta-corp-embc-derivative_lawsuit. Embecta Investigation Details The investigation concerns whether Embecta and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Embecta Investors? If you are aware of any facts relating to this investigation or purchased ..</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Beeline to Host Stakeholder Update Call on Q2 2026 Financial Results</v>
+        <v>Alpha Compute Corp. Receives Additional 180-Day Period from Nasdaq to Regain Compliance with Minimum Bid Price Requirement</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C289" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D289" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327367/0/en/Beeline-to-Host-Stakeholder-Update-Call-on-Q2-2026-Financial-Results.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354492/0/en/alpha-compute-corp-receives-additional-180-day-period-from-nasdaq-to-regain-compliance-with-minimum-bid-price-requirement.html</v>
       </c>
       <c r="F289" t="str">
-        <v>PROVIDENCE, R.I., July 14, 2026 (GLOBE NEWSWIRE) -- via IBN – Beeline Holdings, Inc. (NASDAQ: BLNE), the fast-growing digital mortgage platform redefining the path to homeownership, today announced it will host a stakeholder update call on the results of the second quarter of 2026 on Thursday, Aug. 13, 2026, at 5 p.m. ET.</v>
+        <v>Alpha Compute Corp. Receives Additional 180-Day Period from Nasdaq to Regain Compliance with Minimum Bid Price Requirement</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Churchill Capital Corp IX Announces its Intention to Liquidate</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Lincoln Educational Services ...</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C290" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D290" t="str">
-        <v>Finance</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327368/0/en/Churchill-Capital-Corp-IX-Announces-its-Intention-to-Liquidate.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-lincoln-educational-services-r5218319.htm</v>
       </c>
       <c r="F290" t="str">
-        <v>New York, New York, July 14, 2026 (GLOBE NEWSWIRE) -- Churchill Capital Corp IX (NASDAQ: CCIX) (the “Company”), a publicly traded special purpose acquisition company, today announced that its board of directors (the “Board”) has determined to redeem all of its outstanding Class A ordinary shares, par value $0.0001 per share (“Class A Ordinary Shares”), sold in its initial public offering (the “public shares”) because the Company is unable to complete an initial business combination by the deadline under its Amended and Restated Memorandum and Articles of Association.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Lincoln Educational Services Corp. ("Lincoln Educational" or "the Company") (NASDAQ:LINC). Investors who purchased Lincoln Educational securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/lincoln-educational-services-corp-linc-class_action_lawsuit. Lincoln Educational Investigation Details On August 10, 2026, Lincoln Educational reported earnings for the second quarter of 2026, revealing student starts increased only approximately 1%. During the Company's accompanying earnings call, management stated "the lower start volume contributed to a hi</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>LeMaitre Will Announce Second Quarter 2026 Earnings Results on August 4, 2026</v>
+        <v>AARD INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C291" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D291" t="str">
         <v>Finance</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327365/10507/en/LeMaitre-Will-Announce-Second-Quarter-2026-Earnings-Results-on-August-4-2026.html</v>
+        <v>https://pr-inside.com/aard-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218318.htm</v>
       </c>
       <c r="F291" t="str">
-        <v>BURLINGTON, Mass., July 14, 2026 (GLOBE NEWSWIRE) -- LeMaitre Vascular, Inc. (Nasdaq:LMAT) announced today that it will release its second quarter 2026 financial results on Tuesday, August 4, 2026, after the market close. The company has scheduled a conference call for 5:00 PM EDT the same day to discuss the results, business highlights, and company outlook.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. (NASDAQ:AARD) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Aardvark securities: (1) pursuant to the registration statement and prospectus issued in connection with the Company's February 13, 2025 initial public offering ("IPO"); or (ii) between February 13, 2025, and May ..</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Glucotrack and Lōkahi Therapeutics Complete Strategic Business Combination, Establishing Lōkahi-Controlled Public Platform</v>
+        <v>UWMC INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C292" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D292" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327361/0/en/Glucotrack-and-L%C5%8Dkahi-Therapeutics-Complete-Strategic-Business-Combination-Establishing-L%C5%8Dkahi-Controlled-Public-Platform.html</v>
+        <v>https://pr-inside.com/uwmc-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218317.htm</v>
       </c>
       <c r="F292" t="str">
-        <v>Transaction positions the combined company to execute a capital-efficient, repeatable strategy leveraging public market access and Lōkahi Therapeutics ai²-driven asset sourcing, development, and advancement platform Transaction positions the combined company to execute a capital-efficient, repeatable strategy leveraging public market access and Lōkahi Therapeutics ai²-driven asset sourcing, development, and advancement platform</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against UWM Holdings Corporation (NYSE:UWMC) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired UWM securities between March 9, 2026 and August 5, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/uwm-holdings-corporation-uwmc-class_action_lawsuit. UWM Case ..</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Shareholders of Erasca, Inc. (ERAS): Protect Your Rights Before August ...</v>
+        <v>SMPL INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C293" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D293" t="str">
         <v>Finance</v>
       </c>
       <c r="E293" t="str">
-        <v>https://pr-inside.com/shareholders-of-erasca-inc-eras-protect-your-rights-before-august-r5201086.htm</v>
+        <v>https://pr-inside.com/smpl-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218316.htm</v>
       </c>
       <c r="F293" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against The Simply Good Foods Company (NASDAQ:SMPL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Simply Good Foods securities between October 24, 2024 and August 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the ..</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Embecta Corp. (EMBC) Class ...</v>
+        <v>HousingWire names Friday Harbor’s Theo Ellis a 2026 Vanguard</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C294" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D294" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS, Finance</v>
       </c>
       <c r="E294" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-embecta-corp-embc-class-r5201083.htm</v>
+        <v>https://www.send2press.com/wire/housingwire-names-friday-harbors-theo-ellis-a-2026-vanguard/</v>
       </c>
       <c r="F294" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>SEATTLE, Wash., Sept. 1, 2026 (SEND2PRESS NEWSWIRE) -- Friday Harbor, an AI pre-underwriting platform that helps loan officers assemble complete and compliant loan files in real time, today announced that its Founder and CEO Theo Ellis has been honored with HousingWire's 2026 Vanguard Award.</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Levi &amp; Korsinsky Urges ZoomInfo (GTM) Shareholders to Act Before Lead ...</v>
+        <v>Dark Matter CEO Vikas Rao named a 2026 HousingWire Vanguard</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C295" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D295" t="str">
-        <v>Finance</v>
+        <v>AI, Real Estate, Finance</v>
       </c>
       <c r="E295" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-zoominfo-gtm-shareholders-to-act-before-lead-r5201082.htm</v>
+        <v>https://www.send2press.com/wire/dark-matter-ceo-vikas-rao-named-a-2026-housingwire-vanguard/</v>
       </c>
       <c r="F295" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>JACKSONVILLE, Fla., Sept. 1, 2026 (SEND2PRESS NEWSWIRE) -- Dark Matter Technologies (Dark Matter), an innovative leader in mortgage technology, today announced that Vikas Rao, chief executive officer, has been named a 2026 HousingWire Vanguard. Rao recognized for transforming Dark Matter and opening new ways for lenders to build, integrate and deploy AI.</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Class Action Filed Against Roblox Corporation (RBLX) Over Securities ...</v>
+        <v>DocMagic’s Lori Johnson named a 2026 HousingWire Vanguard</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C296" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D296" t="str">
-        <v>Finance</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E296" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-roblox-corporation-rblx-over-securities-r5201081.htm</v>
+        <v>https://www.send2press.com/wire/docmagics-lori-johnson-named-a-2026-housingwire-vanguard/</v>
       </c>
       <c r="F296" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>TORRANCE, Calif., Sept. 1, 2026 (SEND2PRESS NEWSWIRE) -- DocMagic&amp;#xae; announced today that Chief Operating Officer Lori Johnson has been named a 2026 HousingWire Vanguard. COO recognized for advancing DocMagic's latest innovations in a digital mortgage career spanning more than 30 years.</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Join Class Action to Recover Losses from Microsoft Corporation (MSFT) ...</v>
+        <v>Eastern Bankshares, Inc, to Participate in the Barclays Global Financial Services Conference</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C297" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D297" t="str">
         <v>Finance</v>
       </c>
       <c r="E297" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-microsoft-corporation-msft-r5201080.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/eastern-bankshares-inc-participate-barclays-170000224.html</v>
       </c>
       <c r="F297" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation ..</v>
+        <v>BOSTON, September 01, 2026--Eastern Bankshares, Inc. (the "Company") (Nasdaq: EBC), the holding company for Eastern Bank, today announced Denis Sheahan, Chief Executive Officer, and David Rosato, Chief Financial Officer, will participate in a fireside chat at the Barclays 24th Annual Global Financial Services Conference on Tuesday, September 15, 2026 at 10:30 am ET.</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Lost Money on Sportradar Group AG (SRAD)? Join Class Action Before ...</v>
+        <v>Inszone Insurance Services Acquires Corporate Insurance Group, Expanding Its Commercial Lines Presence Across the Mid-South</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C298" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D298" t="str">
         <v>Finance</v>
       </c>
       <c r="E298" t="str">
-        <v>https://pr-inside.com/lost-money-on-sportradar-group-ag-srad-join-class-action-before-r5201079.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/inszone-insurance-services-acquires-corporate-170000369.html</v>
       </c>
       <c r="F298" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SACRAMENTO, Calif., September 01, 2026--Inszone Insurance Services, a rapidly growing national provider of commercial, personal, and benefits insurance, is pleased to announce the acquisition of Corporate Insurance Group. This strategic acquisition expands Inszone's commercial lines presence across the Mid-South, welcoming an agency with specialized expertise in workers' compensation, commercial auto, and general liability.</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Talen Energy Reports PJM Auction Results for the 2028/2029 Planning Year</v>
+        <v>Kaplan Fox Alerts EquipmentShare.Com Inc (EQPT) Investors Seeking Recovery to a Securities Class Action Deadline on September 21, 2026</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C299" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D299" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327350/0/en/Talen-Energy-Reports-PJM-Auction-Results-for-the-2028-2029-Planning-Year.html</v>
+        <v>https://www.newsfilecorp.com/release/312300/Kaplan-Fox-Alerts-EquipmentShare.Com-Inc-EQPT-Investors-Seeking-Recovery-to-a-Securities-Class-Action-Deadline-on-September-21-2026</v>
       </c>
       <c r="F299" t="str">
-        <v>HOUSTON, July 14, 2026 (GLOBE NEWSWIRE) -- Talen Energy Corporation (“Talen,” “we,” or “our”) ( NASDAQ: TLN ), a leading independent power producer, today reported its results from the PJM Base Residual Auction for the 2028/2029 planning year. Talen cleared a total of 10,180 megawatts at a clearing price of $325 per megawatt-day across the PJM Interconnection Regional Transmission Organization, equating to approximately $1,208 million in capacity revenues for the 2028/2029 planning year. The planning year runs from June 1, 2028 through May 31, 2029.</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against EquipmentShare.Com Inc ("EquipmentShare" or the "Company") (NASDAQ: EQPT) on behalf of investors who purchased or otherwise acquired EquipmentShare common stock pursuant and/or traceable to the Company's initial public offering on or around January 23, 2026 (the "IPO"), or between January 23, 2026 and June 23, 2026 (the "Class Period").CLICK HERE TO...</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Viking Acquisition Corp. II Announces the Separate Trading of its Class A Ordinary Shares and Warrants Commencing July 20, 2026</v>
+        <v>Meet BlueFirst™: JetBlue Puts a Modern Twist on First Class</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C300" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D300" t="str">
         <v>Finance</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327347/0/en/Viking-Acquisition-Corp-II-Announces-the-Separate-Trading-of-its-Class-A-Ordinary-Shares-and-Warrants-Commencing-July-20-2026.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/meet-bluefirst-jetblue-puts-modern-170000046.html</v>
       </c>
       <c r="F300" t="str">
-        <v>Viking Acquisition Corp. II Announces the Separate Trading of its Class A Ordinary Shares and Warrants Commencing July 20, 2026</v>
+        <v>NEW YORK, September 01, 2026--JetBlue (NASDAQ: JBLU) today unveiled details of BlueFirst™, the airline's new domestic first-class experience. Available for booking this fall, BlueFirst builds on the airline’s JetForward strategy by introducing specially designed seating for customers seeking added comfort, advanced seatback technology with seatback ordering, and premium amenities with the caring service and great value that customers have come to love from JetBlue.</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Lost Money on Zoetis Inc. (ZTS)? Contact Levi &amp; Korsinsky to Join Class ...</v>
+        <v>Kaplan Fox Encourages Investors of GPGI, Inc. (GPGI) to Act Ahead of the Lead Plaintiff Deadline on September 14, 2026</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C301" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D301" t="str">
         <v>Finance</v>
       </c>
       <c r="E301" t="str">
-        <v>https://pr-inside.com/lost-money-on-zoetis-inc-zts-contact-levi-korsinsky-to-join-class-r5201078.htm</v>
+        <v>https://www.newsfilecorp.com/release/312298/Kaplan-Fox-Encourages-Investors-of-GPGI-Inc.-GPGI-to-Act-Ahead-of-the-Lead-Plaintiff-Deadline-on-September-14-2026</v>
       </c>
       <c r="F301" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against GPGI, Inc. f/k/a CompoSecure, Inc. (NYSE: GPGI) (NYSE: CMPO) on behalf of investors that purchased or otherwise acquired GPGI Class A common stock between November 3, 2025 and May 6, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in GPGI and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Lost Money on Hub Group, Inc. (HUBG)? Join Class Action Before August ...</v>
+        <v>INVESTOR DEADLINE: Wix.com Ltd. (WIX) Investors with Substantial Losses Have Opportunity to Lead the Wix Class Action Lawsuit</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C302" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D302" t="str">
         <v>Finance</v>
       </c>
       <c r="E302" t="str">
-        <v>https://pr-inside.com/lost-money-on-hub-group-inc-hubg-join-class-action-before-august-r5201077.htm</v>
+        <v>https://www.prnewswire.com/news-releases/investor-deadline-wixcom-ltd-wix-investors-with-substantial-losses-have-opportunity-to-lead-the-wix-class-action-lawsuit-302866551.html</v>
       </c>
       <c r="F302" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SAN FRANCISCO, Sept. 1, 2026 /PRNewswire/ -- Wix.com Ltd. (NASDAQ: WIX) faces a securities class action in the wake of mid-May's massive 27% drop in the price of the company's shares after Wix announced its Q1 2026 financial results. Among the disappointments, operating expenses...</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Securities Class Action Lawsuit Filed Against AeroVironment, Inc. (AVAV) ...</v>
+        <v>Toll Brothers at Kresston Now Open in Montgomery, Texas</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C303" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D303" t="str">
         <v>Finance</v>
       </c>
       <c r="E303" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-aerovironment-inc-avav-r5201076.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354483/1924/en/toll-brothers-at-kresston-now-open-in-montgomery-texas.html</v>
       </c>
       <c r="F303" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>Exclusive luxury home community offers expansive homes and resort-style amenities in a sought-after location Exclusive luxury home community offers expansive homes and resort-style amenities in a sought-after location</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Willis Lease Finance Corporation Signs Definitive Agreement to Acquire Commercial Aircraft and Aircraft Engine Portfolio</v>
+        <v>INVESTOR DEADLINE: PROCEPT BioRobotics Corporation (PRCT) Investors with Substantial Losses Have Opportunity to Lead the PROCEPT Class Action Lawsuit Before September 22, 2026</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C304" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D304" t="str">
         <v>Finance</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327342/9504/en/Willis-Lease-Finance-Corporation-Signs-Definitive-Agreement-to-Acquire-Commercial-Aircraft-and-Aircraft-Engine-Portfolio.html</v>
+        <v>https://www.prnewswire.com/news-releases/investor-deadline-procept-biorobotics-corporation-prct-investors-with-substantial-losses-have-opportunity-to-lead-the-procept-class-action-lawsuit-before-september-22-2026-302866539.html</v>
       </c>
       <c r="F304" t="str">
-        <v>Transaction expands WLFC’s lease portfolio by an additional 12 aircraft and 13 engines Transaction expands WLFC’s lease portfolio by an additional 12 aircraft and 13 engines</v>
+        <v>SAN FRANCISCO, Sept. 1, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP alerts investors in PROCEPT BioRobotics Corporation (NASDAQ: PRCT) that a securities class action has been filed after repeated surprise unit handpiece sales underperformance and gradual revelations of excess...</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>IONS Investor Alert: Levi &amp; Korsinsky Investigates Ionis Pharmaceuticals, ...</v>
+        <v>FERRARI N.V.: COMPLETION OF THE SECOND TRANCHE AND ANNOUNCEMENT OF THE THIRD TRANCHE OF THE MULTI-YEAR SHARE REPURCHASE PROGRAM</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C305" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D305" t="str">
         <v>Finance</v>
       </c>
       <c r="E305" t="str">
-        <v>https://pr-inside.com/ions-investor-alert-levi-korsinsky-investigates-ionis-pharmaceuticals-r5201075.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354482/0/en/ferrari-n-v-completion-of-the-second-tranche-and-announcement-of-the-third-tranche-of-the-multi-year-share-repurchase-program.html</v>
       </c>
       <c r="F305" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into Ionis Pharmaceuticals, Inc. ("Ionis Pharmaceuticals, Inc.") (NASDAQ:IONS) concerning potential violations of the federal securities laws. Ionis Pharmaceuticals shares were falling more than 20% on July 9, 2026, after the Company disclosed that its Phase-3 CARDIO-TTRansform trial failed to meet its primary endpoint. The investigation concerns whether the Company's prior public statements regarding the CARDIO-TTRansform program aligned with the trial's ultimate outcome. On November 6, 2024, CEO Brett Monia stated on the Company's Q3 2024 earnings call that the ..</v>
+        <v>Maranello (Italy), September 1 2026 – Ferrari N.V. (NYSE/EXM: RACE) (“ Ferrari ” or the “ Company ”) informs that the Company has purchased, under the Euro 250 million share buyback program announced on April 10, 2026, as the second tranche of the multi-year share buyback program of approximately Euro 3.5 billion expected to be executed by 2030 in line with the disclosure made during the 2025 Capital Markets Day (the “ Second Tranche ”), the additional common shares - reported in aggregate form, on a daily basis - on the Euronext Milan (EXM) and on the New York Stock Exchange (NYSE) as follows:</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Lost Money on Peabody Energy Corporation (BTU)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Cogent Communications Holdings (CCOI) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before September 21, 2026 Lead Plaintiff Deadline</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C306" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D306" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E306" t="str">
-        <v>https://pr-inside.com/lost-money-on-peabody-energy-corporation-btu-contact-levi-korsinsky-r5201074.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cogent-communications-holdings-ccoi-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-september-21-2026-lead-plaintiff-deadline-302866526.html</v>
       </c>
       <c r="F306" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>SAN FRANCISCO, Sept. 1, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP — a national plaintiffs' rights law firm with a premier securities practice group—notifies investors in Cogent Communications Holdings, Inc. (NASDAQ: CCOI) of the upcoming September 21, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Shareholders of Photronics, Inc. (PLAB): Protect Your Rights Before ...</v>
+        <v>Contact Levi &amp; Korsinsky by September 14, 2026 to Join Class Action ...</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C307" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D307" t="str">
         <v>Finance</v>
       </c>
       <c r="E307" t="str">
-        <v>https://pr-inside.com/shareholders-of-photronics-inc-plab-protect-your-rights-before-r5201073.htm</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-september-14-2026-to-join-class-action-r5218285.htm</v>
       </c>
       <c r="F307" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) securities. If you suffered a loss on your Regeneron investment and would like to explore a potential recovery under the federal securities laws, Learn about Regeneron Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Regeneron Pharmaceuticals, Inc. ..</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Levi &amp; Korsinsky Notifies Planet Fitness, Inc. (PLNT) Shareholders ...</v>
+        <v>Aardvark Therapeutics, Inc. (AARD) Investors with Substantial Losses Have Opportunity to Lead Aardvark Class Action Lawsuit Before October 13 Deadline</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C308" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D308" t="str">
         <v>Finance</v>
       </c>
       <c r="E308" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-planet-fitness-inc-plnt-shareholders-r5201071.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aardvark-therapeutics-inc-aard-investors-with-substantial-losses-have-opportunity-to-lead-aardvark-class-action-lawsuit-before-october-13-deadline-302866532.html</v>
       </c>
       <c r="F308" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
+        <v>SAN FRANCISCO, Sept. 1, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP, a national shareholder rights firm, notifies investors in Aardvark Therapeutics, Inc. (NASDAQ: AARD) of a pending securities class action lawsuit. Investors who purchased or acquired Aardvark common stock...</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Lost Money on Lucid Group, Inc. (LCID)? Contact Levi &amp; Korsinsky to ...</v>
+        <v>NASB Financial, Inc. Declares Cash Dividends on Common Stock</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C309" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D309" t="str">
         <v>Finance</v>
       </c>
       <c r="E309" t="str">
-        <v>https://pr-inside.com/lost-money-on-lucid-group-inc-lcid-contact-levi-korsinsky-to-r5201070.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nasb-financial-inc-declares-cash-dividends-on-common-stock-302866581.html</v>
       </c>
       <c r="F309" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>KANSAS CITY, Mo., Sept. 1, 2026 /PRNewswire/ -- NASB Financial, Inc. (OTCQX: NASB) announced today that its Board of Directors declared a quarterly cash dividend of $0.35 per share, which will be paid on September 25, 2026, to stockholders of record on September 11, 2026. NASB Financial,...</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Lost Money on Verra Mobility Corporation (VRRM)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Toll Brothers Announces New Luxury Home Community Coming Soon to Horsham, Pennsylvania</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C310" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D310" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E310" t="str">
-        <v>https://pr-inside.com/lost-money-on-verra-mobility-corporation-vrrm-contact-levi-korsinsky-r5201069.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354481/1924/en/toll-brothers-announces-new-luxury-home-community-coming-soon-to-horsham-pennsylvania.html</v>
       </c>
       <c r="F310" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Woodford Glen will feature estate homes on one-acre home sites in a serene cul-de-sac setting Woodford Glen will feature estate homes on one-acre home sites in a serene cul-de-sac setting</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Lost Money on Insulet Corporation (PODD)? Contact Levi &amp; Korsinsky ...</v>
+        <v>CrowdStrike Establishes Cyber Superintelligence Lab, Bringing Frontier AI Research to Cyber Defense for the First Time</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C311" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D311" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E311" t="str">
-        <v>https://pr-inside.com/lost-money-on-insulet-corporation-podd-contact-levi-korsinsky-r5201068.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-establishes-cyber-superintelligence-lab-163600842.html</v>
       </c>
       <c r="F311" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>AUSTIN, Texas &amp; LAS VEGAS, September 01, 2026--Fal.Con 2026--CrowdStrike (NASDAQ: CRWD) today announced its Cyber Superintelligence Lab, the first frontier AI research organization built for cyberdefense and AI safety.</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>RBLX Investors Have Opportunity to Lead Roblox Corporation Securities Fraud Lawsuit</v>
+        <v>CrowdStrike Launches Frontier Models for Cybersecurity, Created with NVIDIA</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C312" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D312" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prnewswire.com/news-releases/rblx-investors-have-opportunity-to-lead-roblox-corporation-securities-fraud-lawsuit-302825577.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-launches-frontier-models-cybersecurity-163600357.html</v>
       </c>
       <c r="F312" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Roblox Corporation (NYSE: RBLX) between October 30, 2025 and April 30, 2026, inclusive (the "Class Period"), of the important August 7, 2026 lead plaintiff...</v>
+        <v>AUSTIN, Texas &amp; LAS VEGAS, September 01, 2026--Fal.Con 2026 – CrowdStrike (NASDAQ: CRWD) today introduced CrowdStrike SafeMind, a family of purpose-built security models and harnesses from the CrowdStrike Cyber Superintelligence Lab. The SafeMind agentic system will operate natively in the CrowdStrike Falcon® platform. Trusted access for standalone models and harnesses will be part of the Project QuiltWorks program.</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Lost Money on GRAIL, Inc. (GRAL)? Urged to Join Class Action Before ...</v>
+        <v>Salute announces agreement to acquire T5 Operations</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C313" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D313" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E313" t="str">
-        <v>https://pr-inside.com/lost-money-on-grail-inc-gral-urged-to-join-class-action-before-r5201067.htm</v>
+        <v>https://www.prnewswire.com/news-releases/salute-announces-agreement-to-acquire-t5-operations-302866580.html</v>
       </c>
       <c r="F313" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>Strategic acquisition further expands Salute's world-class FM&amp;O leadership for AI/HPC and cloud data centers AUSTIN, Texas, Sept. 1, 2026 /PRNewswire/ -- Salute, the global leader in end-to-end data center lifecycle services, today announced it has entered into a definitive agreement to...</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Levi &amp; Korsinsky Urges Nano-X Imaging Ltd. (NNOX) Shareholders to Act ...</v>
+        <v>UWM Holdings Corporation (UWMC) Alert: October 13, 2026 Lead Plaintiff Deadline in Class Action Lawsuit, Investors with Losses Encouraged to Contact Hagens Berman</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C314" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D314" t="str">
         <v>Finance</v>
       </c>
       <c r="E314" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-nano-x-imaging-ltd-nnox-shareholders-to-act-r5201066.htm</v>
+        <v>https://www.prnewswire.com/news-releases/uwm-holdings-corporation-uwmc-alert-october-13-2026-lead-plaintiff-deadline-in-class-action-lawsuit-investors-with-losses-encouraged-to-contact-hagens-berman-302866528.html</v>
       </c>
       <c r="F314" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SAN FRANCISCO, Sept. 1, 2026 /PRNewswire/ -- UWM Holdings Corporation (NYSE: UWMC) faces a securities class action lawsuit after the price of their shares cratered 34% on August 6, 2026 in response to revelations that the company suffered over a $603 million hedge loss associated with its...</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Ashland sets date for third-quarter fiscal 2026 earnings release and conference call webcast</v>
+        <v>Ribbon renforce son portefeuille d'infrastructures critiques à la pointe du marché</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C315" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D315" t="str">
         <v>Finance</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327333/0/en/Ashland-sets-date-for-third-quarter-fiscal-2026-earnings-release-and-conference-call-webcast.html</v>
+        <v>https://www.prnewswire.com/news-releases/ribbon-renforce-son-portefeuille-dinfrastructures-critiques-a-la-pointe-du-marche-302866577.html</v>
       </c>
       <c r="F315" t="str">
-        <v>Ashland sets date for third-quarter fiscal 2026 earnings release and conference call webcast</v>
+        <v>La nouvelle génération de routeurs offre de meilleures fonctionnalités en matière de routage, d'automatisation, de sécurité et de synchronisation PLANO, Texas, 1er septembre 2026 /PRNewswire/ -- Ribbon Communications Inc. (Nasdaq : RBBN), leader mondial dans le domaine des technologies de...</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>ROSEN, A TOP RANKED LAW FIRM, Encourages Futu Holdings Limited Investors ...</v>
+        <v>Securities Lawsuit Alert: Fractyl Health, Inc. (GUTS) - Contact Levi ...</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C316" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D316" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E316" t="str">
-        <v>https://pr-inside.com/rosen-a-top-ranked-law-firm-encourages-futu-holdings-limited-investors-r5201065.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-fractyl-health-inc-guts-contact-levi-r5218284.htm</v>
       </c>
       <c r="F316" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Futu Holdings Limited (NASDAQ:FUTU) between May 24, 2023 and May 27, 2026, inclusive (the "Class Period"), of the important August 25, 2026 lead plaintiff deadline. SO WHAT: If you purchased Futu securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Futu class action, go to https://rosenlegal.com/cases/futu-holdings-limited/join or call Phillip Kim, Esq. toll-free ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>ROSEN, A LEADING INVESTOR RIGHTS LAW FIRM, Encourages Genius Group ...</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Pentair plc ...</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C317" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D317" t="str">
         <v>Finance</v>
       </c>
       <c r="E317" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-investor-rights-law-firm-encourages-genius-group-r5201064.htm</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-pentair-plc-r5218283.htm</v>
       </c>
       <c r="F317" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers or sellers of securities of Genius Group Limited (NYSE American:GNS) between April 12, 2022 and May 30, 2025, inclusive (the "Class Period"), of the important August 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased or sold Genius securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Genius class action, go to https://rosenlegal.com/cases/genius-group-limited/join or ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Levi &amp; Korsinsky Notifies Verra Mobility Corporation (VRRM) Shareholders ...</v>
+        <v>Kaplan Fox Reminds Investors of a Deadline for a Securities Fraud Class Action Lawsuit Against Planet Fitness, Inc. (PLNT) on September 14, 2026</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C318" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D318" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E318" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-verra-mobility-corporation-vrrm-shareholders-r5201062.htm</v>
+        <v>https://www.newsfilecorp.com/release/312297/Kaplan-Fox-Reminds-Investors-of-a-Deadline-for-a-Securities-Fraud-Class-Action-Lawsuit-Against-Planet-Fitness-Inc.-PLNT-on-September-14-2026</v>
       </c>
       <c r="F318" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Planet Fitness, Inc. ("Planet Fitness" or the "Company") (NYSE: PLNT) on behalf of investors that purchased or otherwise acquired Planet Fitness securities between November 6, 2025 and May 6, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Planet Fitness and have suffered losses, you may CLICK HERE to contact us. You...</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>AWWA celebrates introduction of legislation to reauthorize SRFs, WIFIA</v>
+        <v>CrowdStrike Unveils Falcon Guardian to Secure AI Agents Where They Execute: On the Endpoint at Runtime</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C319" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D319" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E319" t="str">
-        <v>https://www.prnewswire.com/news-releases/awwa-celebrates-introduction-of-legislation-to-reauthorize-srfs-wifia-302825519.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-unveils-falcon-guardian-secure-162900209.html</v>
       </c>
       <c r="F319" t="str">
-        <v>DENVER, July 14, 2026 /PRNewswire/ -- Yesterday, the U.S. Senate Environment and Public Works Committee introduced legislation that authorizes more than $35 billion in funding for water infrastructure programs over the next four years, including $16.5 billion for the Drinking Water State...</v>
+        <v>AUSTIN, Texas &amp; LAS VEGAS, September 01, 2026--Fal.Con 2026, Las Vegas-- CrowdStrike (NASDAQ: CRWD) today introduced Falcon® Guardian, the new AI Detection and Response (AIDR) solution delivering complete visibility and runtime enforcement from the endpoint, where AI agents execute and across the enterprise.</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>ArrowMark Financial Corp. Announces Monthly Cash Distribution of $0.15 per Share for July 2026</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds HDFC Bank Limited (HDB) ...</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C320" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D320" t="str">
         <v>Finance</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327327/0/en/ArrowMark-Financial-Corp-Announces-Monthly-Cash-Distribution-of-0-15-per-Share-for-July-2026.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-hdfc-bank-limited-hdb-r5218279.htm</v>
       </c>
       <c r="F320" t="str">
-        <v>DENVER, July 14, 2026 (GLOBE NEWSWIRE) -- ArrowMark Financial Corp. (Nasdaq: BANX) ("ArrowMark Financial" or the "Company"), an SEC registered closed-end management investment company, today announced that its Board of Directors has declared a monthly cash distribution of $0.15 per share for July 2026. The total distribution of $0.15 per share will be payable on July 31, 2026, to shareholders of record on July 24, 2026.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Busey, Dukeman Agree to Contract Extension</v>
+        <v>Shareholders of Flotek Industries, Inc. (FTK): Protect Your Rights ...</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C321" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D321" t="str">
         <v>Finance</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327328/10701/en/Busey-Dukeman-Agree-to-Contract-Extension.html</v>
+        <v>https://pr-inside.com/shareholders-of-flotek-industries-inc-ftk-protect-your-rights-r5218278.htm</v>
       </c>
       <c r="F321" t="str">
-        <v>Longtime Busey Chairman &amp; CEO to Remain Through July 2029 Longtime Busey Chairman &amp; CEO to Remain Through July 2029</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Copa Holdings Announces Monthly Traffic Statistics for June 2026</v>
+        <v>Kaplan Fox Notifies Photronics, Inc. (PLAB) Investors of a Securities Class Action Lawsuit - Deadline is September 4, 2026</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C322" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D322" t="str">
         <v>Finance</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327331/0/en/Copa-Holdings-Announces-Monthly-Traffic-Statistics-for-June-2026.html</v>
+        <v>https://www.newsfilecorp.com/release/312296/Kaplan-Fox-Notifies-Photronics-Inc.-PLAB-Investors-of-a-Securities-Class-Action-Lawsuit-Deadline-is-September-4-2026</v>
       </c>
       <c r="F322" t="str">
-        <v>PANAMA CITY, July 14, 2026 (GLOBE NEWSWIRE) -- Copa Holdings, S.A. (NYSE: CPA) today released preliminary passenger traffic statistics for June 2026:</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Photronics, Inc. ("Photronics" or the "Company") (NASDAQ: PLAB) on behalf of investors that purchased or otherwise acquired Photronics securities between December 10, 2025 and May 27, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Photronics and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>First Commonwealth to Host Second Quarter 2026 Earnings Release Conference Call and Webcast on Wednesday, July 29, 2026</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Flotek Industries, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C323" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D323" t="str">
         <v>Finance</v>
       </c>
       <c r="E323" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327329/0/en/First-Commonwealth-to-Host-Second-Quarter-2026-Earnings-Release-Conference-Call-and-Webcast-on-Wednesday-July-29-2026.html</v>
+        <v>https://www.newsfilecorp.com/release/311898/Bronstein-Gewirtz-Grossman-LLC-Urges-Flotek-Industries-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F323" t="str">
-        <v>INDIANA, Pa., July 14, 2026 (GLOBE NEWSWIRE) -- First Commonwealth Financial Corporation (NYSE: FCF) announced today that it will host a conference call and webcast on Wednesday, July 29, 2026 at 2:00 p.m. Eastern Time to discuss financial results for the quarter ended June 30, 2026. The call will be hosted by T. Michael Price, President and Chief Executive Officer. He will be joined by James R. Reske, Executive Vice President and Chief Financial Officer, Mike McCuen, Executive Vice President and Chief Banking Officer and Brian J. Sohocki, Executive Vice President and Chief Credit Officer. First Commonwealth will issue a press release reporting its second quarter 2026 financial results after the market closes on Tuesday, July 28, 2026.</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Flotek Industries, Inc. (NYSE: FTK) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Flotek securities between August 3, 2026 and...</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Northland Power Announces its Second Quarter 2026 Financial Results Release Date and Provides Earnings Call and Webcast Details</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Fractyl Health, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C324" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D324" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E324" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327332/0/en/Northland-Power-Announces-its-Second-Quarter-2026-Financial-Results-Release-Date-and-Provides-Earnings-Call-and-Webcast-Details.html</v>
+        <v>https://www.newsfilecorp.com/release/311067/Bronstein-Gewirtz-Grossman-LLC-Urges-Fractyl-Health-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F324" t="str">
-        <v>TORONTO, July 14, 2026 (GLOBE NEWSWIRE) -- Northland Power Inc. (“ Northland ”) (TSX: NPI) announces it will release its 2026 second quarter operating and financial results after markets close on Wednesday, August 12, 2026. Northland's management will hold an earnings conference call and webcast at 10:00 a.m. Eastern Time (ET) on Thursday, August 13, 2026, followed by a question and answer period with analysts.</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ: GUTS) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025...</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Large-Cap Equity Exposure With An Income Twist: How The Infrastructure Capital Equity Income ETF (ICAP) Gives Investors That And More</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges HDFC Bank Limited Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C325" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D325" t="str">
         <v>Finance</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.newmediawire.com/news/large-cap-equity-exposure-with-an-income-twist-how-the-infrastructure-capital-equity-income-etf-icap-gives-investors-that-and-more-7087711</v>
+        <v>https://www.newsfilecorp.com/release/310052/Bronstein-Gewirtz-Grossman-LLC-Urges-HDFC-Bank-Limited-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F325" t="str">
-        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - July 14, 2026 ( NEWMEDIAWIRE ) - Will it or won’t it? Wall Street is split on whether the Federal Reserve will cut, raise or leave interest rates alone at its next meeting in September. After all, under new chair Kevin Warsh, the Fed’s policy approach is taking a turn, focusing on price stability instead of the labor market. Warsh is making other changes, including wanting the Fed to talk less about monetary policy so the market can react to real-time economic data. That’s not to say much changed at the June meeting, Warsh’s first as the new leader of the Fed. He left rates unchanged, holding the federal funds rate steady at 3.5% to 3.75%, much to the chagrin of President Donald Trump, who had expected a rate cut from Warsh. As the Fed changes u</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against HDFC Bank Limited (NYSE: HDB) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired HDFC Bank securities between July 17, 2023 and May...</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Celcuity Announces FDA Approval of REVTORPYK™ (gedatolisib) for the Treatment of HR+/HER2-, PIK3CA Wild-Type Locally Advanced or Metastatic Breast Cancer</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Innventure, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C326" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D326" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327323/0/en/Celcuity-Announces-FDA-Approval-of-REVTORPYK-gedatolisib-for-the-Treatment-of-HR-HER2-PIK3CA-Wild-Type-Locally-Advanced-or-Metastatic-Breast-Cancer.html</v>
+        <v>https://www.newsfilecorp.com/release/312205/Bronstein-Gewirtz-Grossman-LLC-Urges-Innventure-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F326" t="str">
-        <v>MINNEAPOLIS, July 14, 2026 (GLOBE NEWSWIRE) -- Celcuity Inc. (Nasdaq: CELC), a biotechnology company focused on developing and commercializing targeted therapies for multiple solid tumor indications, today announced that the U.S. Food and Drug Administration (“FDA”) approved REVTORPYK™ (gedatolisib) for the treatment of patients with hormone receptor positive (“HR+”), human epidermal growth factor receptor 2 negative (“HER2-”), locally advanced or metastatic breast cancer without a PIK3CA mutation detected following progression on or after treatment with at least one line of endocrine therapy in the metastatic setting. REVTORPYK is the only inhibitor of class I PI3K isoforms (α, β, δ, γ) and mTOR complexes mTORC1 and mTORC2 to receive FDA approval.</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Innventure, Inc. (NASDAQ: INV) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Innventure securities between November 17, 2025...</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Hepsiburada Announces Extraordinary General Assembly Meeting</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges XTI Aerospace, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C327" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D327" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327315/0/en/Hepsiburada-Announces-Extraordinary-General-Assembly-Meeting.html</v>
+        <v>https://www.newsfilecorp.com/release/312170/Bronstein-Gewirtz-Grossman-LLC-Urges-XTI-Aerospace-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F327" t="str">
-        <v>ISTANBUL, July 14, 2026 (GLOBE NEWSWIRE) -- D-MARKET Electronic Services &amp;amp; Trading (d/b/a “ Hepsiburada ”) (NASDAQ: HEPS), a leading Turkish e-commerce platform (referred to herein as “ Hepsiburada ” or the “ Company ”), announces that the Board of Directors has decided to call for an Extraordinary General Assembly Meeting of Shareholders (the “ Extraordinary General Assembly ”) to convene at its headquarters located at the address of “Kuştepe Mahallesi Mecidiyeköy Yolu Caddesi No:12 Trump Towers, Tower No:2 Floor:2 Şişli/İstanbul” on August 14, 2026, at 11:00 (local time) to authorize a share capital increase in an aggregate amount of TRY 9,321,419,250.00, of which TRY 14,285,700.00 shall be allocated to the nominal value of the newly issued shares and the remaining TRY 9,307,133,550.</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against XTI Aerospace, Inc. (NASDAQ: XTIA) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired XTI Aerospace securities between April 15,...</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>PLNT LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Planet Fitness, Inc. ...</v>
+        <v>OroCarbo reserves 12 SYNOCA® C-iC units from Haffner Energy, generating up to €30M in potential revenue</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C328" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D328" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E328" t="str">
-        <v>https://pr-inside.com/plnt-lawsuit-alert-levi-korsinsky-notifies-planet-fitness-inc-r5201060.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354467/0/en/orocarbo-reserves-12-synoca-c-ic-units-from-haffner-energy-generating-up-to-30m-in-potential-revenue.html</v>
       </c>
       <c r="F328" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
+        <v/>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>SCHMID Group N.V. Provides Second Quarter 2026 Business Update and Full Year 2026 Order Guidance Update</v>
+        <v>Cygnus Metals Limited : Mise à jour sur le plan d'arrangement – Confirmation de l'expert indépendant</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C329" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D329" t="str">
         <v>Finance</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327303/0/en/SCHMID-Group-N-V-Provides-Second-Quarter-2026-Business-Update-and-Full-Year-2026-Order-Guidance-Update.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354441/0/fr/cygnus-metals-limited-mise-%C3%A0-jour-sur-le-plan-d-arrangement-confirmation-de-l-expert-ind%C3%A9pendant.html</v>
       </c>
       <c r="F329" t="str">
-        <v>SCHMID Group N.V. Provides Second Quarter 2026 Business Update and Full Year 2026 Order Guidance Update</v>
+        <v>TORONTO et PERTH, Australie-Occidentale, 01 sept. 2026 (GLOBE NEWSWIRE) -- Cygnus Metals Limited (ASX:CY5, TSXV:CYG, OTCQB:CYGGF) (« Cygnus » ou la « Société ») fait référence à la transaction proposée en vertu de laquelle Central Asia Metals PLC (AIM:CAML) (« CAML ») fera l'acquisition de 100 % des actions de Cygnus aux termes d'un plan d'arrangement conformément à la partie 5.1 de la Loi sur les sociétés de 2001 (Cth) (« Loi sur les sociétés »), (« plan d'arrangement »).</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Successful Annual General Meeting of STS Group AG</v>
+        <v>Royce Small-Cap Trust, Inc. (NYSE: RVT) declares Third Quarter Common Stock Distribution of $0.33 Per Share</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C330" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D330" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.newmediawire.com/news/successful-annual-general-meeting-of-sts-group-ag-7087709</v>
+        <v>https://www.prnewswire.com/news-releases/royce-small-cap-trust-inc-nyse-rvt-declares-third-quarter-common-stock-distribution-of-0-33-per-share-302866512.html</v>
       </c>
       <c r="F330" t="str">
-        <v>HAGEN, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - Last Friday, the Annual General Meeting of STS Group AG (ISIN: DE000A1TNU68 ), a global systems supplier for the automotive industry listed in the General Standard of the Frankfurt Stock Exchange, took place. As in the previous year, the Annual Shareholders’ Meeting was held at the headquarters of STS Group AG in Hagen, Westphalia. A total of 79.12% of the company’s share capital was represented at the meeting. The voting results for the individual items on the agenda of the Annual General Meeting are available at www.sts.group in the Investor Relations section. In addition to the votes, the Annual Shareholders’ Meeting focused in particular on the Executive Board’s report on business performance for the 2025 financial year and on the strat</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Royce Small-Cap Trust, Inc. (NYSE: RVT) has declared a quarterly distribution of $0.33 per share on its Common Stock. The distribution, optionally payable in additional shares of Common Stock, or in cash by specific stockholder election, is to be...</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Astrana Health, Inc. Schedules 2026 Second Quarter Financial Results Release and Conference Call</v>
+        <v>Royce Micro-Cap Trust, Inc. (NYSE-RMT) declares Third Quarter Common Stock Distribution of $0.23 Per Share</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C331" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D331" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.prnewswire.com/news-releases/astrana-health-inc-schedules-2026-second-quarter-financial-results-release-and-conference-call-302825414.html</v>
+        <v>https://www.prnewswire.com/news-releases/royce-micro-cap-trust-inc-nyse-rmt-declares-third-quarter-common-stock-distribution-of-0-23-per-share-302866506.html</v>
       </c>
       <c r="F331" t="str">
-        <v>ALHAMBRA, Calif., July 14, 2026 /PRNewswire/ -- Astrana Health, Inc. ("Astrana," and together with its subsidiaries and affiliated entities, the "Company") (NASDAQ: ASTH), a physician-centric, technology-enabled healthcare company empowering providers to deliver accessible, high-quality,...</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Royce Micro-Cap Trust, Inc. (NYSE-RMT) has declared a quarterly distribution of $0.23 per share on its Common Stock. The distribution, optionally payable in additional shares of Common Stock, or in cash by specific stockholder election, is to be...</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Castle Biosciences Announces New York State Department of Health Approval of its AdvanceAD-Tx™ Test</v>
+        <v>Moomoo Launches Massive OOH Campaign in NYC to Highlight New "Moomoo Engine"</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C332" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D332" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.prnewswire.com/news-releases/castle-biosciences-announces-new-york-state-department-of-health-approval-of-its-advancead-tx-test-302825462.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354428/0/en/moomoo-launches-massive-ooh-campaign-in-nyc-to-highlight-new-moomoo-engine.html</v>
       </c>
       <c r="F332" t="str">
-        <v>Approval expands access to Castle's precision medicine test designed to guide systemic treatment decision making in patients with moderate-to-severe atopic dermatitis FRIENDSWOOD, Texas, July 14, 2026 /PRNewswire/ -- Castle Biosciences, Inc. (Nasdaq: CSTL), a company improving health...</v>
+        <v>Moomoo, a leading global investment and trading platform has launched its most expansive out-of-home (OOH) advertising campaign.</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>DBV Technologies présente ses résultats financiers du premier semestre 2026 et fait le point sur ses activités le 16 julliet 2026</v>
+        <v>HYLN ALERT: Securities Fraud Class Action Launched Against Hyliion ...</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C333" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D333" t="str">
         <v>Finance</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327300/0/fr/DBV-Technologies-pr%C3%A9sente-ses-r%C3%A9sultats-financiers-du-premier-semestre-2026-et-fait-le-point-sur-ses-activit%C3%A9s-le-16-julliet-2026.html</v>
+        <v>https://pr-inside.com/hyln-alert-securities-fraud-class-action-launched-against-hyliion-r5218274.htm</v>
       </c>
       <c r="F333" t="str">
-        <v>Châtillon, France, le 14 juillet (22:30 CEST) 2026</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>DBV Technologies to Report Second Quarter 2026 Financial Results and Business Update on July 16, 2026</v>
+        <v>Xerox Enters Strategic Partnership with Flint Group Digital Xeikon to Expand Production Print Portfolio</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C334" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D334" t="str">
         <v>Finance</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327300/0/en/DBV-Technologies-to-Report-Second-Quarter-2026-Financial-Results-and-Business-Update-on-July-16-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359812</v>
       </c>
       <c r="F334" t="str">
-        <v>Châtillon, France, July 14, 2026</v>
+        <v>Xerox Holdings Corporation (NASDAQ: XRX) today announced a strategic partnership with Flint Group Digital Xeikon to broaden its production print portfolio, strengthen its position in high-growth segments, and create new opportunities in digital packaging, labels, and commercial print applications. - - As part of the agreement, Xerox will integrate Flint Group Digital Xeikon technology into its production print portfolio, combining fast, cost-effective, high-quality color presses with the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359812</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Dime Commercial Bancshares to Release Earnings on July 23, 2026</v>
+        <v>Unisys Enhances Managed Detection and Response Capabilities with Microsoft Security Copilot and Agentic AI</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C335" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D335" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327294/8094/en/Dime-Commercial-Bancshares-to-Release-Earnings-on-July-23-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359811</v>
       </c>
       <c r="F335" t="str">
-        <v>Dime Commercial Bancshares to Release Earnings on July 23, 2026</v>
+        <v>Unisys (NYSE: UIS) has integrated Microsoft Security Copilot capabilities into its Managed Detection and Response (MDR) solution to strengthen AI-powered threat detection, investigation and response. This enhanced offering enables security teams to streamline workflows, improve threat visibility and automate routine security tasks to accelerate incident response across hybrid environments. - - As cyber threats increase in volume and sophistication, organizations are looking to apply AI... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359811</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>HCI Group Sets Second Quarter 2026 Earnings Call for Thursday, August 6, 2026, at 4:45 p.m. ET</v>
+        <v>GE Vernova CEO Scott Strazik to speak at 14th annual Morgan Stanley Laguna conference</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C336" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D336" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E336" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327299/12000/en/HCI-Group-Sets-Second-Quarter-2026-Earnings-Call-for-Thursday-August-6-2026-at-4-45-p-m-ET.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359810</v>
       </c>
       <c r="F336" t="str">
-        <v>TAMPA, Fla., July 14, 2026 (GLOBE NEWSWIRE) -- HCI Group, Inc. (NYSE: HCI) will hold a conference call on Thursday, August 6, 2026, at 4:45 p.m. Eastern Time to discuss results for the second quarter ended June 30, 2026. Financial results will be issued in a press release the same day after the close of the market.</v>
+        <v>GE Vernova Inc. (NYSE: GEV) Chief Executive Officer and President Scott Strazik will present at the 14th Annual Morgan Stanley Laguna Conference on Wednesday, September 16, 2026, at 7:45 AM PDT. Strazik will speak to investors in a fireside chat, highlighting how GE Vernova&amp;#39;s platform of solutions is well-positioned to serve the growing, long-cycle electric power market. - - The conference webcast and replay will be available through GE Vernova&amp;#39;s Investor Relations website at https://www.g... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359810</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Liftoff Appoints Jenn Kettnich as Vice President of Investor Relations</v>
+        <v>Dave McKay of RBC to speak at Scotiabank Annual Financials Summit 2026</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C337" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D337" t="str">
-        <v>Finance, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327298/0/en/Liftoff-Appoints-Jenn-Kettnich-as-Vice-President-of-Investor-Relations.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359807</v>
       </c>
       <c r="F337" t="str">
-        <v>Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO</v>
+        <v>Dave McKay, President and Chief Executive Officer, Royal Bank of Canada (TSX: RY) (NYSE: RY), is scheduled to speak on a live webcast at the Scotiabank Annual Financials Summit on September 9, 2026. The webcast will begin at 9:30 a.m. (ET). - - A link to the live webcast will be available on RBC&amp;#39;s website at https://www.rbc.com/investor-relations/events-and-presentations.html on September 9, 2026. The webcast will be archived for three months. - - About RBC - Royal Bank of Canada is a globa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359807</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Fiserv to Release Second Quarter Earnings Results on August 6, 2026</v>
+        <v>Class Action Lawsuit Filed: Photronics, Inc. (PLAB) - Join by September ...</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C338" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D338" t="str">
         <v>Finance</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327293/0/en/Fiserv-to-Release-Second-Quarter-Earnings-Results-on-August-6-2026.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-photronics-inc-plab-join-by-september-r5218272.htm</v>
       </c>
       <c r="F338" t="str">
-        <v>MILWAUKEE, July 14, 2026 (GLOBE NEWSWIRE) -- Fiserv, Inc. (NASDAQ: FISV), a leading global provider of payments and financial services technology solutions, will announce its second quarter financial results before the market opens on Thursday, August 6, 2026. The company will discuss its results in a live webcast at 7 a.m. CT (8 a.m. ET) on August 6, 2026. The webcast, along with supplemental financial information, can be accessed on the investor relations section of the Fiserv website at investors.fiserv.com . A replay will be available approximately one hour after the conclusion of the live webcast.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Kefir-Leader Lifeway Foods CEO Julie Smolyansky Honored in Progressive Grocer's Top Women in Grocery for Second Consecutive Year</v>
+        <v>AIR Emerges from Stealth With $50M to Build a Firewall for Agents</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C339" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D339" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E339" t="str">
-        <v>https://www.prnewswire.com/news-releases/kefir-leader-lifeway-foods-ceo-julie-smolyansky-honored-in-progressive-grocers-top-women-in-grocery-for-second-consecutive-year-302825601.html</v>
+        <v>https://pr-inside.com/air-emerges-from-stealth-with-50m-to-build-a-firewall-for-agents-r5218270.htm</v>
       </c>
       <c r="F339" t="str">
-        <v>Industry award honoring extraordinary female leadership in the food retail and grocery industry. MORTON GROVE, Ill., July 14, 2026 /PRNewswire/ -- Lifeway Foods, Inc. (Nasdaq: LWAY) ("Lifeway" or the "Company"), the leading U.S. supplier of kefir and fermented probiotic products to...</v>
+        <v>(PR-inside.com) After research exposing vulnerabilities across millions of AI add-on installations, AIR launches an inline firewall for AI agents, protecting their context from external threats NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / AIR, the company building an inline firewall for agents , today emerged from stealth and announced $50 million in funding. The funding was led by Sequoia Capital and Greenoaks. Other participating investors included Swish Ventures and Netz Capital. As enterprises deploy AI agents, they're connecting to more tools, data, and third-party services. They're also browsing websites, accessing files and emails, and taking actions on employees' behalf. ..</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Vertex to Announce Second Quarter 2026 Financial Results on Monday, August 3, 2026</v>
+        <v>AirDNA Launches Adapt, the AI-Native Revenue Management System for Short-Term Rental Operators</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C340" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D340" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, Real Estate</v>
       </c>
       <c r="E340" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327296/0/en/Vertex-to-Announce-Second-Quarter-2026-Financial-Results-on-Monday-August-3-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/airdna-launches-adapt-the-ai-native-revenue-management-system-for-short-term-rental-operators-302866288.html</v>
       </c>
       <c r="F340" t="str">
-        <v>KING OF PRUSSIA, Pa., July 14, 2026 (GLOBE NEWSWIRE) -- Vertex, Inc. (NASDAQ:VERX), a leading provider of enterprise compliance technology for global commerce, today announced that it will release second quarter 2026 financial results after the market close on Monday, August 3, 2026. A conference call to discuss the results will be held at 5:00 p.m. Eastern Time that same day.</v>
+        <v>DENVER, Sept. 1, 2026 /PRNewswire/ -- AirDNA, the leading provider of short-term rental (STR) data and analytics, today launched AirDNA Adapt, adding revenue management to its product stack for STR hosts and property managers. Built with AI at its core rather than layered onto a...</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Vivakor Announces 1-for-20 Reverse Stock Split</v>
+        <v>ALKU Acquires rockITdata to Expand AI Capabilities and Healthcare IT Solutions</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C341" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D341" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327297/0/en/Vivakor-Announces-1-for-20-Reverse-Stock-Split.html</v>
+        <v>https://www.prnewswire.com/news-releases/alku-acquires-rockitdata-to-expand-ai-capabilities-and-healthcare-it-solutions-302866278.html</v>
       </c>
       <c r="F341" t="str">
-        <v>Reverse Stock Split Expected to Become Effective July 17, 2026</v>
+        <v>ALKU Pairs Staffing Model with rockITdata's Solutions Expertise to Deliver Complete Project Ownership and Fuel Rapid Growth Across AI, Healthcare IT and Federal Health ANDOVER, Mass., Sept. 1, 2026 /PRNewswire/ -- ALKU, a leading specialized staffing firm, today announced the acquisition...</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Shareholder Alert: Ademi LLP Investigates Claims of Securities Fraud against IBM</v>
+        <v>Rain Enhancement Technologies Announces Agreement with California Highway ...</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C342" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D342" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.prnewswire.com/news-releases/shareholder-alert-ademi-llp-investigates-claims-of-securities-fraud-against-ibm-302825554.html</v>
+        <v>https://pr-inside.com/rain-enhancement-technologies-announces-agreement-with-california-highway-r5218269.htm</v>
       </c>
       <c r="F342" t="str">
-        <v>MILWAUKEE, July 14, 2026 /PRNewswire/ -- Ademi LLP is investigating possible securities fraud claims against IBM (NYSE: IBM). The investigation results from inaccurate statements IBM may have made regarding its financial statements, business operations and prospects. On July 14, 2026, IBM...</v>
+        <v>(PR-inside.com) Letter of Agreement Provides Real-World Testing Environment for RET's FREA Platform at the Caltrans Dynamic Test Facility NAPLES, FL / ACCESS Newswire / September 1, 2026 / Rain Enhancement Technologies Holdco, Inc. (NASDAQ:RAIN) ("RET" or the "Company"), a leading provider of ionization weather modification technology, today announced it has entered into a Letter of Agreement with the California Highway Patrol (CHP) and the California Department of Transportation (Caltrans). The agreement involves testing RET's fog mitigation technology, known as FREA (Fog Removal by Electrical Activity), at the Caltrans Dynamic Test Facility (CDTF) located at the CHP Academy in West Sacramento, California. Under the ..</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Geron Corporation Reports Inducement Grant Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>Javelin Joint Venture and Tata Advanced Systems Signs Agreement for Missile Co-Production in India</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C343" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D343" t="str">
         <v>Finance</v>
       </c>
       <c r="E343" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327290/35501/en/Geron-Corporation-Reports-Inducement-Grant-Under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359804</v>
       </c>
       <c r="F343" t="str">
-        <v>FOSTER CITY, Calif., July 14, 2026 (GLOBE NEWSWIRE) -- Geron Corporation (Nasdaq: GERN), a commercial stage biopharmaceutical company, today reported that it granted an equity award in the form of a stock option to purchase 1,700,000 shares of Geron common stock to Chinmaya Rath, Geron’s new Chief Business Officer, as an inducement material to his acceptance of employment with Geron.</v>
+        <v>Tata Advanced Systems Limited and the Javelin Joint Venture (JJV), a partnership between Raytheon, an RTX business, and Lockheed Martin (NYSE: LMT), have entered into a memorandum of understanding (MOU) for the co-production of the Javelin All Up Round (AUR) in India. - - THE BIG PICTURE - - Tata Advanced Systems has been selected by JJV as the prime partner for future in-country co-production efforts following an evaluation of multiple companies based on capability and expertise. Under th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359804</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>CHX FINAL DEADLINE: ROSEN, A LONGSTANDING AND TRUSTED FIRM, Encourages ...</v>
+        <v>Dynagas LNG Partners LP Announces Date for the Release of the Second Quarter and Six Months 2026 Results</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C344" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D344" t="str">
         <v>Finance</v>
       </c>
       <c r="E344" t="str">
-        <v>https://pr-inside.com/chx-final-deadline-rosen-a-longstanding-and-trusted-firm-encourages-r5201058.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354405/0/en/dynagas-lng-partners-lp-announces-date-for-the-release-of-the-second-quarter-and-six-months-2026-results.html</v>
       </c>
       <c r="F344" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds sellers of common stock of ChampionX Corporation (NASDAQ:CHX) between February 29, 2024 and April 1, 2024, inclusive (the "Class Period"), of the important July 14, 2026 lead plaintiff deadline. SO WHAT: If you sold ChampionX common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the ChampionX class action, go to https://rosenlegal.com/cases/championx-corporation/join or call Phillip Kim, Esq. ..</v>
+        <v>ATHENS, Greece, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Dynagas LNG Partners LP (NYSE: “DLNG”) (“Dynagas Partners” or the “Partnership”), an owner of LNG carriers, today announced that it will release its financial results for the second quarter and six months ended June 30, 2026, after market closes in New York on Monday, September 7, 2026.</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Mobia Medical Announces Publication of Two-Year Data from VNS-REHAB Trial Demonstrating Durable and Continued Stroke Recovery with Vivistim® Paired VNS™ Therapy</v>
+        <v>Ribbon baut sein marktführendes Portfolio im Bereich kritischer Infrastruktur weiter aus</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C345" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D345" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E345" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327284/0/en/Mobia-Medical-Announces-Publication-of-Two-Year-Data-from-VNS-REHAB-Trial-Demonstrating-Durable-and-Continued-Stroke-Recovery-with-Vivistim-Paired-VNS-Therapy.html</v>
+        <v>https://www.prnewswire.com/news-releases/ribbon-baut-sein-marktfuhrendes-portfolio-im-bereich-kritischer-infrastruktur-weiter-aus-302866423.html</v>
       </c>
       <c r="F345" t="str">
-        <v>Findings published in Neurology® show improvements in upper-limb motor function, activities of daily living, and quality of life were sustained for at least two years Findings published in Neurology® show improvements in upper-limb motor function, activities of daily living, and quality of life were sustained for at least two years</v>
+        <v>Die neue Router-Generation bietet erweiterte Funktionen in den Bereichen Routing, Automatisierung, Sicherheit und Synchronisation PLANO, Texas, 1. September 2026 /PRNewswire/ -- Ribbon Communications Inc. (Nasdaq: RBBN), ein weltweit führender Anbieter von...</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Artisan Partners Asset Management Inc. to Announce 2Q26 Results on July 28, 2026</v>
+        <v>Invesco S&amp;amp;P 500 Equal Weight ETF (RSP) Reaches $100 Billion AUM Milestone</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C346" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D346" t="str">
         <v>Finance</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327281/0/en/Artisan-Partners-Asset-Management-Inc-to-Announce-2Q26-Results-on-July-28-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/invesco-sp-500-equal-weight-etf-rsp-reaches-100-billion-aum-milestone-302866413.html</v>
       </c>
       <c r="F346" t="str">
-        <v>MILWAUKEE, July 14, 2026 (GLOBE NEWSWIRE) -- Artisan Partners Asset Management Inc. (NYSE: APAM) will report its second quarter 2026 financial results and information relating to its quarterly dividend on July 28, 2026 at approximately 4:30 p.m. (Eastern Time). Artisan Partners Asset Management’s earnings release and supplemental materials will be available on the investor relations section of artisanpartners.com at that time. Chief Executive Officer and President Jason Gottlieb and Chief Financial Officer C.J. Daley will host a conference call on July 29, 2026 at 11:00 a.m. (Eastern Time) to discuss the results.</v>
+        <v>Record demand for Invesco equal weight ETF highlights investor interest in diversified U.S. equities exposure ATLANTA, Sept. 1, 2026 /PRNewswire/ -- Invesco Ltd. (NYSE: IVZ), a leading global asset management firm, announced today that the Invesco S&amp;P 500® Equal Weight ETF (RSP) has...</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Group 1 Automotive Schedules Release of Second Quarter 2026 Financial Results</v>
+        <v>Citizens Financial Group Announces Redemption of All Outstanding Shares of its Series G Preferred Stock</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C347" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D347" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-schedules-release-of-second-quarter-2026-financial-results-302825567.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/citizens-financial-group-announces-redemption-143800071.html</v>
       </c>
       <c r="F347" t="str">
-        <v>HOUSTON, July 14, 2026 /PRNewswire/ -- Group 1 Automotive, Inc. (NYSE: GPI) ("Group 1" or the "Company"), a Fortune 250 automotive retailer with 252 dealerships located in the U.S. and U.K., today announced that it will release financial results for the second quarter ended June 30, 2026...</v>
+        <v>PROVIDENCE, R.I., September 01, 2026--Citizens Financial Group, Inc. (NYSE: CFG) today announced that it will redeem on October 6, 2026 (the "Redemption Date") all outstanding shares of its 4.000% Fixed-Rate Reset Non-Cumulative Perpetual Preferred Stock, Series G (CUSIP: 174610BD6; ISIN: US174610BD66) (the "Series G Preferred Stock"). All 300,000 shares of the Series G Preferred Stock currently outstanding will be redeemed on the Redemption Date.</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Gladstone Investment Announces Monthly Cash Distributions for July, ...</v>
+        <v>Copart, Inc. to Release Fourth Quarter Fiscal 2026 Results</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C348" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D348" t="str">
         <v>Finance</v>
       </c>
       <c r="E348" t="str">
-        <v>https://pr-inside.com/gladstone-investment-announces-monthly-cash-distributions-for-july-r5201057.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/copart-inc-release-fourth-quarter-143400856.html</v>
       </c>
       <c r="F348" t="str">
-        <v>(PR-inside.com) MCLEAN, VA / ACCESS Newswire / July 14, 2026 /Gladstone Investment Corporation (Nasdaq:GAIN) (the "Company") announced today that its board of directors declared the following monthly cash distributions to common stockholders. The Company also announced its plan to report earnings for its first fiscal quarter ended June 30, 2026. Common Stock:$0.08 per share of common stock for each of July, August and September 2026 payable per the table below. Record Date Payment Date Cash Distribution July 24 July 31 $0.08 August 18 August 31 $0.08 September 21 September 30 $0.08 Total for the Quarter: $0.24 The Company offers a dividend reinvestment plan (the "DRIP") to its common stockholders. For more information regarding the DRIP, please visit ..</v>
+        <v>DALLAS, September 01, 2026--Copart, Inc. (NASDAQ: CPRT) announced today that it will release earnings for the fourth quarter of fiscal 2026 after 4:00 p.m. Eastern Time (3:00 p.m.</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>COMPX ANNOUNCES EXPECTED SECOND QUARTER 2026 EARNINGS RELEASE DATE</v>
+        <v>Aspo Plc established a Performance Matching Share Plan for key employees</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C349" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D349" t="str">
         <v>Finance</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327273/0/en/COMPX-ANNOUNCES-EXPECTED-SECOND-QUARTER-2026-EARNINGS-RELEASE-DATE.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354387/0/en/aspo-plc-established-a-performance-matching-share-plan-for-key-employees.html</v>
       </c>
       <c r="F349" t="str">
-        <v>DALLAS, TEXAS, July 14, 2026 (GLOBE NEWSWIRE) -- CompX International Inc. (NYSE American: CIX) announced today that, subject to the completion of quarter-end closing procedures, it expects to report second quarter 2026 earnings in a press release after market close on Tuesday, August 4, 2026.</v>
+        <v>Aspo Plc Stock Exchange Release 1 September 2026 at 17.30</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Emerson Schedules Third Quarter 2026 Earnings Release and Conference Call</v>
+        <v>AECOM appointed as design partner on New Zealand's Northland Corridor, Section One</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C350" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D350" t="str">
         <v>Finance</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.prnewswire.com/news-releases/emerson-schedules-third-quarter-2026-earnings-release-and-conference-call-302825144.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359796</v>
       </c>
       <c r="F350" t="str">
-        <v>ST. LOUIS, July 14, 2026 /PRNewswire/ -- Emerson (NYSE: EMR) will report its third quarter results after market close on Tuesday, August 4, 2026. Emerson senior management will discuss the results during an investor conference call that same day, beginning at 4:30 p.m. Eastern Time, 3:30...</v>
+        <v>AECOM (NYSE:ACM), the trusted global infrastructure leader, announced its appointment as design partner for the Warkworth to Te Hana project in New Zealand, partnering with ACCIONA as the lead contractor. ACCIONA, alongside its partner Aberdeen Investments, comprises the Northway Consortium. The project forms Section One of three nationally significant roads along the broader Northland Corridor Program, a new 100-kilometer motorway connecting Auckland to Whang&amp;amp;#257;rei. Once complete, the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359796</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>KRONOS WORLDWIDE, INC. ANNOUNCES EXPECTED SECOND QUARTER 2026 EARNINGS RELEASE DATE</v>
+        <v>Mattel to Participate in Upcoming Investor Events</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C351" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D351" t="str">
-        <v>Finance</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327274/0/en/KRONOS-WORLDWIDE-INC-ANNOUNCES-EXPECTED-SECOND-QUARTER-2026-EARNINGS-RELEASE-DATE.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359794</v>
       </c>
       <c r="F351" t="str">
-        <v>DALLAS, TEXAS, July 14, 2026 (GLOBE NEWSWIRE) -- Kronos Worldwide, Inc. (NYSE: KRO) announced today that, subject to the completion of quarter-end closing procedures, it expects to report second quarter 2026 earnings in a press release after market close on Wednesday, August 5, 2026.</v>
+        <v>Mattel, Inc. (NASDAQ: MAT) announced it will participate in the following investor conferences and events: - - - &amp;#8226; Goldman Sachs Global Consumer and Retail Conference on Tuesday, September 15, 2026 in New York City. Ynon Kreiz, Mattel&amp;#39;s Chairman and Chief Executive Officer, and Paul Ruh, Mattel&amp;#39;s Chief Financial Officer, will participate in a fireside chat at 8:30 a.m. ET followed by one-on-one meetings with management and Investor Relations. The fireside chat will be webcast live on Ma... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359794</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Disciplined Growth Acquisition Corporation Announces the Separate Trading of its Class A Ordinary Shares and Rights, Commencing July 17, 2026</v>
+        <v>D. Boral Capital to Sponsor Japan Go IPO Summit 2026 in Tokyo</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C352" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D352" t="str">
         <v>Finance</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327276/0/en/Disciplined-Growth-Acquisition-Corporation-Announces-the-Separate-Trading-of-its-Class-A-Ordinary-Shares-and-Rights-Commencing-July-17-2026.html</v>
+        <v>https://pr-inside.com/d-boral-capital-to-sponsor-japan-go-ipo-summit-2026-in-tokyo-r5218266.htm</v>
       </c>
       <c r="F352" t="str">
-        <v>Garden City, New York, July 14, 2026 (GLOBE NEWSWIRE) -- Disciplined Growth Acquisition Corporation (NYSE: DGACU) (the “ Company ”) announced today that, commencing July 17, 2026, holders of the units sold in the Company’s initial public offering may elect to separately trade the Company’s Class A ordinary shares and rights included in the units. No fractional rights will be issued upon separation of the units and only whole rights will trade. The Class A ordinary shares and rights that are separated will trade on the New York Stock Exchange under the symbols “DGAC” and “DGACR,” respectively. Those units not separated will continue to trade on the New York Stock Exchange under the symbol “DGACU.”</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / D. Boral Capital, a relationship-driven investment bank focused on growth issuers and their investors, announces it is a Platinum Sponsor of the upcoming Japan Go IPO Summit 2026. The Company's Co-head of Investment Banking, Stephanie (Mengjie) Hu, will also participate on a panel during the event. The Japan Go IPO Summit 2026 will take place on September 16th at the Grand Hyatt Hotel, Tokyo, Japan. "The Japan Go IPO Summit will allow our team to engage with founders and companies exploring opportunities in the U.S. capital markets," said David ..</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Genco Shipping &amp; Trading Limited Announces Second Quarter 2026 Conference Call and Webcast</v>
+        <v>Securities Lawsuit Alert: UWM Holdings Corporation (UWMC) - Contact ...</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C353" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D353" t="str">
         <v>Finance</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327275/37397/en/Genco-Shipping-Trading-Limited-Announces-Second-Quarter-2026-Conference-Call-and-Webcast.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-uwm-holdings-corporation-uwmc-contact-r5218265.htm</v>
       </c>
       <c r="F353" t="str">
-        <v>NEW YORK, July 14, 2026 (GLOBE NEWSWIRE) -- Genco Shipping &amp;amp; Trading Limited (NYSE: GNK) announced today that it will hold a conference call to discuss the Company’s results for the second quarter of 2026 on Thursday, August 6, 2026 at 8:30 a.m. Eastern Time. The conference call will also be broadcast live over the Internet and include a slide presentation. The Company will issue financial results for the second quarter ended June 30, 2026 on Wednesday, August 5, 2026 after the close of market trading.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>ROSEN, A GLOBAL AND LEADING LAW FIRM, Encourages GeneDx Holdings Corp. ...</v>
+        <v>Contact Levi &amp; Korsinsky by September 28, 2026 to Join Class Action ...</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C354" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D354" t="str">
         <v>Finance</v>
       </c>
       <c r="E354" t="str">
-        <v>https://pr-inside.com/rosen-a-global-and-leading-law-firm-encourages-genedx-holdings-corp-r5201056.htm</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-september-28-2026-to-join-class-action-r5218264.htm</v>
       </c>
       <c r="F354" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of GeneDx Holdings Corp. (NASDAQ:WGS) between April 16, 2025 and May 4, 2026, inclusive (the "Class Period"), of the important August 3, 2026 lead plaintiff deadline. SO WHAT: If you purchased GeneDx common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the GeneDx class action, go to https://www.rosenlegal.com/cases/genedx-holdings-corp/join or call Phillip Kim, ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Aehr Test Systems Reports Fiscal 2026 Fourth Quarter and Full Year ...</v>
+        <v>September 8, 2026 Deadline: Join Class Action Lawsuit Against Intuit ...</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C355" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D355" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E355" t="str">
-        <v>https://pr-inside.com/aehr-test-systems-reports-fiscal-2026-fourth-quarter-and-full-year-r5201055.htm</v>
+        <v>https://pr-inside.com/september-8-2026-deadline-join-class-action-lawsuit-against-intuit-r5218263.htm</v>
       </c>
       <c r="F355" t="str">
-        <v>(PR-inside.com) Record quarterly bookings and effective backlog provide substantial visibility into projected fiscal 2027 revenue of $130 million to $150 million, representing 2.6x to 3.0x fiscal 2026 revenue FREMONT, CA / ACCESS Newswire / July 14, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced financial results for its fiscal 2026 fourth quarter and full year ended May 29, 2026. Fiscal Fourth Quarter Financial Results: Net revenue was $18.8 million, compared to $14.1 million in the fourth quarter of fiscal 2025. GAAP ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Aehr Receives More Than $8 Million in New Silicon Carbide Wafer-Level ...</v>
+        <v>Enlight Research raises target share price for INVL Technology to EUR 5.11</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C356" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D356" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E356" t="str">
-        <v>https://pr-inside.com/aehr-receives-more-than-8-million-in-new-silicon-carbide-wafer-level-r5201054.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354361/0/en/enlight-research-raises-target-share-price-for-invl-technology-to-eur-5-11.html</v>
       </c>
       <c r="F356" t="str">
-        <v>(PR-inside.com) Expanded Production Orders from Lead Silicon Carbide Customer, and Growing Engagement with Leading Automotive Suppliers Highlight Strengthening Silicon Carbide Market FREMONT, CA / ACCESS Newswire / July 14, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced it has received more than $8 million in new silicon carbide wafer-level burn-in (WLBI) orders. The orders include a significant follow-on order for additional FOX WaferPak™ full wafer Contactors from its lead silicon carbide production customer to support expanded manufacturing capacity for ..</v>
+        <v>The independent investment research firm Enlight Research has updated its valuation of INVL Technology, a company that invests in information technology businesses, following the announcement of the company's H1 2026 results.</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Investor Group Led by ATRyan Investments LLC Announces Offer to Purchase Shares in Cuisine Solutions, Inc.</v>
+        <v>Investor Alert: Deadline Approaching to Join AEVEX Corp. (AVEX) Class ...</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C357" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D357" t="str">
         <v>Finance</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.pr.com/press-release/973736</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-aevex-corp-avex-class-r5218262.htm</v>
       </c>
       <c r="F357" t="str">
-        <v>An investor group led by ATRyan Investments LLC (the "Purchaser") has commenced an offer to purchase (the "Offer") up to 75,000 shares of the common stock of Cuisine Solutions, Inc. ("CUSI") (the "Shares"), representing approximately 0.315% of the Company's outstanding common stock, at a purchase price of $25.00 per Share in cash, subject to the terms and conditions set forth in the [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>$Z, $ZG Stock Notification: Zillow Stock Plummets 17% After Anticompetitive ...</v>
+        <v>Capricor Therapeutics, Inc. (CAPR) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C358" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D358" t="str">
         <v>Finance</v>
       </c>
       <c r="E358" t="str">
-        <v>https://pr-inside.com/z-zg-stock-notification-zillow-stock-plummets-17-after-anticompetitive-r5201053.htm</v>
+        <v>https://pr-inside.com/capricor-therapeutics-inc-capr-class-action-lawsuit-levi-korsinsky-r5218261.htm</v>
       </c>
       <c r="F358" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Zillow Group, Inc. (NASDAQ:Z, ZG) and certain of the Company's senior executives for securities fraud after significant stock drops resulting from potential violations of the federal securities laws. If you invested in Zillow, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zillow-class-action-lawsuit. Key Details of the Zillow ($Z, $ZG) Class Action: Lead Plaintiff Deadline: August 10, 2026 Alleged Misconduct: Securities fraud relating to Zillow's allegedly anticompetitive agreement with Redfin Corporation Largest Alleged Stock Drop: February 11, ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>$PODD Stock Notification: Insulet Stock Plummets 6% After Safety Issues ...</v>
+        <v>Class Action Filed Against Cogent Communications Holdings, Inc. (CCOI) ...</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C359" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D359" t="str">
         <v>Finance</v>
       </c>
       <c r="E359" t="str">
-        <v>https://pr-inside.com/podd-stock-notification-insulet-stock-plummets-6-after-safety-issues-r5201052.htm</v>
+        <v>https://pr-inside.com/class-action-filed-against-cogent-communications-holdings-inc-ccoi-r5218260.htm</v>
       </c>
       <c r="F359" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ:PODD) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Insulet, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/insulet-class-action-lawsuit. Key Details of the Insulet ($PODD) Class Action: Lead Plaintiff Deadline: August 31, 2026 Alleged Misconduct: Securities fraud relating to the safety of Insulet's Omnipod products Largest Alleged Stock Drop: March 12, 2026 - 6.88% ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>$MSFT Stock Notification: Microsoft Stock Plummets 10% after Copilot ...</v>
+        <v>Class Action Lawsuit Filed: Hyliion Holdings Corp. (HYLN) - Join by ...</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C360" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D360" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E360" t="str">
-        <v>https://pr-inside.com/msft-stock-notification-microsoft-stock-plummets-10-after-copilot-r5201051.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-hyliion-holdings-corp-hyln-join-by-r5218259.htm</v>
       </c>
       <c r="F360" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>$MGM Stock Notification: MGM Resorts Receives $48.30 per share Offer ...</v>
+        <v>Levi &amp; Korsinsky Urges Taboola.com Ltd. (TBLA) Shareholders to Act ...</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C361" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D361" t="str">
         <v>Finance</v>
       </c>
       <c r="E361" t="str">
-        <v>https://pr-inside.com/mgm-stock-notification-mgm-resorts-receives-48-30-per-share-offer-r5201050.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-taboola-com-ltd-tbla-shareholders-to-act-r5218258.htm</v>
       </c>
       <c r="F361" t="str">
-        <v>(PR-inside.com) BFA Law is investigating Barry Diller's $48.30 per share offer to acquire MGM Resorts International; current shareholders are notified to contact the firm. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that it is investigating Barry Diller's bid to buy MGM Resorts International (NYSE:MGM). MGM is incorporated in Delaware. Barry Diller is a member of MGM's board of directors. People, Inc. ("People," f/k/a/ IAC, Inc.), a company that Diller founded and controls, is MGM's largest single stockholder. On June 1, 2026, People made an unsolicited bid to buy the remaining ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>$INTU Stock Notification: Intuit Stock Plummets 20% After Pricing Issues ...</v>
+        <v>Lost Money on Flotek Industries, Inc. (FTK)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C362" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D362" t="str">
         <v>Finance</v>
       </c>
       <c r="E362" t="str">
-        <v>https://pr-inside.com/intu-stock-notification-intuit-stock-plummets-20-after-pricing-issues-r5201049.htm</v>
+        <v>https://pr-inside.com/lost-money-on-flotek-industries-inc-ftk-contact-levi-korsinsky-r5218257.htm</v>
       </c>
       <c r="F362" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Intuit Inc. (NASDAQ:INTU) and certain of the company's senior executives for securities fraud after significant stock drops resulting from potential violations of the federal securities laws. If you invested in Intuit, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/intuit-class-action-lawsuit . Key Details of the Intuit ($INTU) Class Action: Lead Plaintiff Deadline: September 8, 2026 Class Action Allegations: Securities fraud alleging that Intuit misled investors regarding TurboTax's purported competitive advantages and growth prospects Largest Alleged Stock ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>$HUBG Stock Notification: Hub Group Stock Plummets 18% after Financial ...</v>
+        <v>Levi &amp; Korsinsky Notifies Pentair plc (PNR) Investors - Lead Plaintiff ...</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C363" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D363" t="str">
         <v>Finance</v>
       </c>
       <c r="E363" t="str">
-        <v>https://pr-inside.com/hubg-stock-notification-hub-group-stock-plummets-18-after-financial-r5201048.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-pentair-plc-pnr-investors-lead-plaintiff-r5218255.htm</v>
       </c>
       <c r="F363" t="str">
-        <v>(PR-inside.com) BFA Law has filed a securities fraud class action lawsuit on behalf of Hub Group investors after its stock plummeted 18% after it announced its financial statements were materially misstated and should no longer be relied upon. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Hub Group Inc. (NASDAQ:HUBG) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Hub Group, you are ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>$GTM Stock Notification: ZoomInfo Stock Plummets 33% after AI Integration ...</v>
+        <v>Did You Lose Money on Fractyl Health, Inc. (GUTS)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C364" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D364" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E364" t="str">
-        <v>https://pr-inside.com/gtm-stock-notification-zoominfo-stock-plummets-33-after-ai-integration-r5201047.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-fractyl-health-inc-guts-levi-korsinsky-r5218254.htm</v>
       </c>
       <c r="F364" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of ZoomInfo investors after its stock plummeted nearly 33% because ZoomInfo allegedly misled investors regarding its customer retention. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>$GRAL Stock Notification: GRAIL, Inc. Stock Plummets 50% After Trial ...</v>
+        <v>Securities Fraud Class Action Filed Against Bloom Energy Corporation ...</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C365" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D365" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E365" t="str">
-        <v>https://pr-inside.com/gral-stock-notification-grail-inc-stock-plummets-50-after-trial-r5201046.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-bloom-energy-corporation-r5218253.htm</v>
       </c>
       <c r="F365" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against GRAIL, Inc. (NASDAQ:GRAL) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in GRAIL, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/grail-class-action-lawsuit. Key Details of the GRAIL ($GRAL) Class Action: Lead Plaintiff Deadline: August 4, 2026 Alleged Misconduct: Securities fraud relating to GRAIL's NHS-Galleri cancer trial Stock Drop: February 20, 2026 - 50.55% Stock Drop Court: U.S. District ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>$EMBC Stock Notification: Embecta Stock Plummets 57% after Insulin ...</v>
+        <v>CrowdStrike and Optiv Surpass $2 Billion in Total Contract Value</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C366" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D366" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E366" t="str">
-        <v>https://pr-inside.com/embc-stock-notification-embecta-stock-plummets-57-after-insulin-r5201045.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-optiv-surpass-2-billion-140100169.html</v>
       </c>
       <c r="F366" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Embecta investors after its stock plummeted over 57% because Embecta allegedly misled investors regarding the strength of its insulin pen needle product category. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Embecta Corp. (NASDAQ:EMBC) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Embecta, you are encouraged to obtain additional ..</v>
+        <v>AUSTIN, Texas and LAS VEGAS, September 01, 2026--Fal.Con 2026--CrowdStrike (NASDAQ: CRWD) and Optiv today announced they have surpassed $2 billion in lifetime total contract value (TCV) as organizations standardize on the CrowdStrike Falcon® platform.</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>$BTU Stock Notification: Peabody Stock Plummets 10% After Production ...</v>
+        <v>Valence Surface Technologies Acquires Cametoid Technologies</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C367" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D367" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E367" t="str">
-        <v>https://pr-inside.com/btu-stock-notification-peabody-stock-plummets-10-after-production-r5201044.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/valence-surface-technologies-acquires-cametoid-140000157.html</v>
       </c>
       <c r="F367" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>EL SEGUNDO, Calif., September 01, 2026--Valence Surface Technologies LLC ("Valence"), the largest independent aerospace surface finishing platform in North America, today announced the acquisition of Cametoid Technologies Inc. ("Cametoid"), the largest provider of Ion Vapor Deposition ("IVD") surface treatment to the North American aerospace and defense markets. Holding difficult-to-obtain industry approvals and operating six IVD chambers, Cametoid provides IVD coatings to leading manufacturers</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>$AVAV Stock Notification: AeroVironment Stock Plummets 17% after SCAR ...</v>
+        <v>myStockOptions.com IPO Summit For Advisors Offers Financial-Planning Expertise Amid Record IPO Year</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C368" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D368" t="str">
         <v>Finance</v>
       </c>
       <c r="E368" t="str">
-        <v>https://pr-inside.com/avav-stock-notification-aerovironment-stock-plummets-17-after-scar-r5201043.htm</v>
+        <v>https://prunderground.com/mystockoptions-com-ipo-summit-for-advisors-offers-financial-planning-expertise-a/cmthrdkif000904kzbw6e7twk</v>
       </c>
       <c r="F368" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of AeroVironment investors after its stock plummeted over 17% because AeroVironment allegedly misled investors regarding its SCAR contract to provide the U.S. Space Force with its BADGER systems. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against AeroVironment, Inc. (NASDAQ:AVAV) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in AeroVironment, you are ..</v>
+        <v>On September 24, myStockOptions.com is holding a virtual summit on IPO equity compensation planning for financial advisors that features an all-star lineup of panelists. The post myStockOptions.com IPO Summit For Advisors Offers Financial-Planning Expertise Amid Record IPO Year first appeared on</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>$ADMA Stock Notification: ADMA Biologics Stock Plummets 29% After Channel ...</v>
+        <v>NYSE:MMA - MMA.INC Releases New Corporate Presentation Highlighting 260% Growth in Paying Academies</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C369" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D369" t="str">
         <v>Finance</v>
       </c>
       <c r="E369" t="str">
-        <v>https://pr-inside.com/adma-stock-notification-adma-biologics-stock-plummets-29-after-channel-r5201042.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354309/0/en/nyse-mma-mma-inc-releases-new-corporate-presentation-highlighting-260-growth-in-paying-academies.html</v>
       </c>
       <c r="F369" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ADMA Biologics, Inc. (NASDAQ:ADMA) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ADMA Biologics, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/adma-biologics-class-action-lawsuit . Key Details of the ADMA ($ADMA) Class Action: Lead Plaintiff Deadline: August 10, 2026 Alleged Misconduct: Securities fraud relating to allegations that ADMA's reported 20% growth for 2025 was driven by ..</v>
+        <v>New Presentation Highlights Scale of Existing Network and Shift Toward Monetization</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>BRCB Investors Have Opportunity to Lead Black Rock Coffee Bar, Inc. Securities Lawsuit</v>
+        <v>From sketchbook to speedway: One child's dream drives hope for kids with blood cancer</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C370" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D370" t="str">
         <v>Finance</v>
       </c>
       <c r="E370" t="str">
-        <v>https://www.prnewswire.com/news-releases/brcb-investors-have-opportunity-to-lead-black-rock-coffee-bar-inc-securities-lawsuit-302825491.html</v>
+        <v>https://www.prnewswire.com/news-releases/from-sketchbook-to-speedway-one-childs-dream-drives-hope-for-kids-with-blood-cancer-302866345.html</v>
       </c>
       <c r="F370" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Black Rock Coffee Bar, Inc. (NASDAQ: BRCB): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the...</v>
+        <v>Valvoline™ Global Operations, Blood Cancer United and Hendrick Motorsports unite to transform treatment and care for children with blood cancer. Twelve-year-old cancer survivor's custom design for William Byron's No. 24 Valvoline™ Chevrolet aims to inspire joy, raise awareness and drive...</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Peabody Energy Corporation ...</v>
+        <v>CAPRICOR THERAPEUTICS, INC. (CAPR) CLASS ACTION DEADLINE APPROACHING: Berger Montague Advises Investors to Inquire About a Class Action by September 28, 2026</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C371" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D371" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E371" t="str">
-        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-peabody-energy-corporation-r5201041.htm</v>
+        <v>https://www.newsfilecorp.com/release/312068/CAPRICOR-THERAPEUTICS-INC.-CAPR-CLASS-ACTION-DEADLINE-APPROACHING-Berger-Montague-Advises-Investors-to-Inquire-About-a-Class-Action-by-September-28-2026</v>
       </c>
       <c r="F371" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - September 1, 2026) - National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against Capricor Therapeutics, Inc. (NASDAQ: CAPR) ("Capricor" or the "Company") on behalf of investors who purchased or acquired Capricor securities during the period from December 17, 2025 through July 26, 2026 (the "Class Period").Investor Deadline: Investors who purchased or acquired Capricor securities during the Class Period may, no later than...</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Datavault AI (DVLT) Appoints CBIZ as Independent Registered Public Accounting Firm</v>
+        <v>Zeo Energy Corp. To Present at The Moody Capital Disruptive Growth &amp; Life Sciences Conference on September 10, 2026</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C372" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D372" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-appoints-cbiz-as-independent-registered-public-accounting-firm-7087707</v>
+        <v>https://www.newsfilecorp.com/release/312386/Zeo-Energy-Corp.-To-Present-at-The-Moody-Capital-Disruptive-Growth-Life-Sciences-Conference-on-September-10-2026</v>
       </c>
       <c r="F372" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) , a technology company focused on data valuation, monetization, governance, credentialing, digital asset infrastructure and enterprise information management solutions, has appointed CBIZ CPAs P.C. as its independent registered public accounting firm. The appointment underscores the company’s commitment to maintaining high standards of financial reporting, compliance and corporate governance as it continues supporting customers and stakeholders. Additional details regarding the appointment are available in the company’s Current Report on Form 8-K filed with the U.S. Securities and Exchange Commission. To view the full press release, visit https://ibn.fm/mBt1p About Datavault AI Inc. Datavault AI(TM) is leading t</v>
+        <v>New Port Richey, Florida--(Newsfile Corp. - September 1, 2026) - Zeo Energy Corp. (NASDAQ: ZEO) ("Zeo," "Zeo Energy," or the "Company"), a provider of residential solar and commercial long-duration energy-storage solutions, is confirmed to present at the Moody Capital Disruptive Growth &amp; Life Sciences Conference, which is being held September 9-10 at The Westin New York Grand Central in New York, NY.Zeo's CEO, Tim Bridgewater is scheduled to present on Thursday, September 10th at 11:55 a.m....</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>OVBC ANNOUNCES CASH DIVIDEND</v>
+        <v>CLASS ACTION NOTICE: Berger Montague Advises Taboola.com Ltd. (TBLA) Investors to Inquire About a Securities Fraud Class Action</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C373" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D373" t="str">
         <v>Finance</v>
       </c>
       <c r="E373" t="str">
-        <v>https://www.prnewswire.com/news-releases/ovbc-announces-cash-dividend-302825562.html</v>
+        <v>https://www.newsfilecorp.com/release/312066/CLASS-ACTION-NOTICE-Berger-Montague-Advises-Taboola.com-Ltd.-TBLA-Investors-to-Inquire-About-a-Securities-Fraud-Class-Action</v>
       </c>
       <c r="F373" t="str">
-        <v>GALLIPOLIS, Ohio, July 14, 2026 /PRNewswire/ -- Ohio Valley Banc Corp. [Nasdaq: OVBC] Board of Directors declared a cash dividend of $0.25 per common share payable on Aug. 10, 2026, to shareholders of record as of the close of business on July 24, 2026. "As America marks 250 years of...</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - September 1, 2026) - Berger Montague, a leading national plaintiff law firm, announces a class action lawsuit against Taboola.com Ltd. (NASDAQ: TBLA) ("Taboola" or the "Company") on behalf of investors who purchased or acquired Taboola securities during the period from May 6, 2026 through August 4, 2026 (the "Class Period"). The deadline to apply for lead plaintiff is October 20, 2026.Q&amp;AWhat is this investigation about? This investigation concerns...</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Sportradar Group AG (SRAD) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Admission to Trading</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C374" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D374" t="str">
         <v>Finance</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.prnewswire.com/news-releases/sportradar-group-ag-srad-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302825496.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354295/0/en/admission-to-trading.html</v>
       </c>
       <c r="F374" t="str">
-        <v>BENSALEM, Pa., July 14, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Sportradar Group AG ("Sportradar" or the "Company") (NASDAQ: SRAD). IF YOU ARE AN...</v>
+        <v>APPLICATION FOR ADMISSION OF NEW SHELL SHARES</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Badger Meter, Inc. (BMI) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Ålandsbanken Abp issues SEK 250,000,000 Tier 2 Notes</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C375" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D375" t="str">
         <v>Finance</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.prnewswire.com/news-releases/badger-meter-inc-bmi-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302825467.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354287/0/en/%C3%A5landsbanken-abp-issues-sek-250-000-000-tier-2-notes.html</v>
       </c>
       <c r="F375" t="str">
-        <v>BENSALEM, Pa., July 14, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Badger Meter, Inc. ("Badger Meter" or the "Company") (NYSE:BMI). IF YOU ARE AN...</v>
+        <v>Ålandsbanken Abp Stock Exchange Release 1 September 2026 AT 16.30 EEST</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Veritone, Inc. (VERI) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>NASTD Names Uniti ‘2026 Corporate Champion’</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C376" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D376" t="str">
         <v>Finance</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.prnewswire.com/news-releases/veritone-inc-veri-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302825452.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354288/35697/en/nastd-names-uniti-2026-corporate-champion.html</v>
       </c>
       <c r="F376" t="str">
-        <v>BENSALEM, Pa., July 14, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Veritone, Inc. ("Veritone" or the "Company") (NASDAQ:VERI). IF YOU ARE AN INVESTOR...</v>
+        <v>Uniti was recognized for delivering reliable, high-performance connectivity and infrastructure solutions to state government organizations nationwide.</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Lelantos Holdings Launches "Building Airtopia," Chronicling the Story ...</v>
+        <v>Lelantos Holdings' Airtopia Group Executes Definitive Agreement to Acquire Tulsa Millwork and Commercial Signage Fabricator</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C377" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D377" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E377" t="str">
-        <v>https://pr-inside.com/lelantos-holdings-launches-building-airtopia-chronicling-the-story-r5201040.htm</v>
+        <v>https://www.newsfilecorp.com/release/312385/Lelantos-Holdings-Airtopia-Group-Executes-Definitive-Agreement-to-Acquire-Tulsa-Millwork-and-Commercial-Signage-Fabricator</v>
       </c>
       <c r="F377" t="str">
-        <v>(PR-inside.com) Revenue guidance implies approximately 17% year-over-year growth as the Company builds a scalable, multi-state family entertainment platform following its recent uplisting to the public markets. Seven-part series will provide shareholders, guests, and communities with an inside look at the vision, leadership, operating philosophy, and locations that have shaped Airtopia's growth. MCALESTER, OK / ACCESS Newswire / July 14, 2026 / Lelantos Holdings, Inc. (OTCID:LNTO), parent company of Airtopia Adventure Parks, today announced the launch of Building Airtopia, a new corporate storytelling series designed to give shareholders, guests, partners, and local communities an inside look at the journey behind a platform that generated ..</v>
+        <v>McAlester, Oklahoma--(Newsfile Corp. - September 1, 2026) - Lelantos Holdings, Inc. (OTCID: LNTO) ("Lelantos" or the "Company") announced today that its portfolio company, Airtopia Group, has completed its acquisition of Local Cabinet Company, an Oklahoma-based millwork and commercial fabrication business, from owner Clinton Engles. The definitive agreement was executed on Friday, August 28, 2026, and the transaction has since closed.TRANSACTION HIGHLIGHTSEnterprise value: $1.9 million for 100%...</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>SS Innovations International (SSII) CEO Outlines Strategy to Expand Affordable Robotic Surgery</v>
+        <v>AGENCIA COMERCIAL SPIRITS LTD ISSUES LETTERS OF AWARD FOR MEP EQUIPMENT SUPPLY AND INSTALLATION FOR PHASE 1A OF INDONESIA DATA CENTER</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C378" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D378" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-ceo-outlines-strategy-to-expand-affordable-robotic-surgery-7087705</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354284/0/en/agencia-comercial-spirits-ltd-issues-letters-of-award-for-mep-equipment-supply-and-installation-for-phase-1a-of-indonesia-data-center.html</v>
       </c>
       <c r="F378" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - For investors evaluating emerging medical technology companies, the competitive advantages behind a product can be as important as financial results. That was the focus of a recent Medsider interview with Dr. Sudhir Srivastava, founder, chairman and CEO of SS Innovations International (NASDAQ: SSII) , a developer of innovative surgical robotic technologies, who discussed the company’s strategy to broaden access to robotic surgery through lower-cost technology, physician training and remote surgical capabilities. Affordability and accessibility remain the company’s core priorities as it expands its surgical robotics platform globally, with artificial intelligence, automation, and new robotic platforms, remaining central to the company’s lon</v>
+        <v>TAICHUNG CITY, Taiwan, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Agencia Comercial Spirits Ltd (NASDAQ: AGCC) ("Agencia" or the "Company"), a company whose principal business operations comprise both its established premium whisky business and the development of AI computing infrastructure and cloud-based computing services, today announced that its Indonesian operating subsidiary, PT. AGCC AITECH INDONESIA, has issued two Letters of Award, each dated August 28, 2026, to separate contractors for the supply of mechanical, electrical and plumbing ("MEP") equipment and related installation works for Phase 1A of the Company's planned AGCC-JKT01 data center in West Java, Indonesia.</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Intuit Inc. ...</v>
+        <v>BiomX Inc. to Become Tessera Defense and Homeland Security Inc.</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C379" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D379" t="str">
         <v>Finance</v>
       </c>
       <c r="E379" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-intuit-inc-r5201037.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354285/0/en/biomx-inc-to-become-tessera-defense-and-homeland-security-inc.html</v>
       </c>
       <c r="F379" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>Name change effective September 11, 2026; common stock to trade on the NYSE American under the new symbol “HLSQ” Name change effective September 11, 2026; common stock to trade on the NYSE American under the new symbol “HLSQ”</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Futu Holdings ...</v>
+        <v>The LGL Group, Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C380" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D380" t="str">
         <v>Finance</v>
       </c>
       <c r="E380" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-futu-holdings-r5201036.htm</v>
+        <v>https://www.newsfilecorp.com/release/312384/The-LGL-Group-Inc.-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F380" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Arlington, Virginia--(Newsfile Corp. - September 1, 2026) -  The LGL Group, Inc. (NYSE American: LGL) ("LGL Group" or the "Company"), a holding company focused on business operations and merchant investment, is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9-10, 2026, in New York City. Jason Lamb, Chief Executive Officer, will be attending the conference, delivering an investor...</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Amaze Announces Trading Halt and 1-for-8 Reverse Stock Split</v>
+        <v>Viridien : Informations relatives au nombre total de droits de vote et d'actions</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C381" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D381" t="str">
         <v>Finance</v>
       </c>
       <c r="E381" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327213/0/en/Amaze-Announces-Trading-Halt-and-1-for-8-Reverse-Stock-Split.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354276/0/fr/viridien-informations-relatives-au-nombre-total-de-droits-de-vote-et-d-actions.html</v>
       </c>
       <c r="F381" t="str">
-        <v>COSTA MESA, Calif., July 14, 2026 (GLOBE NEWSWIRE) -- Amaze Holdings, Inc. (NYSE American: AMZE) (“Amaze” or the “Company”), a global leader in creator-powered commerce, today announced that it will effect a 1-for-8 reverse stock split of its issued and outstanding shares of common stock, par value $0.001 per share (the “Common Stock”).</v>
+        <v>Viridien</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Rosen Law Firm Encourages Disc Medicine, Inc. Investors to Inquire About Securities Class Action Investigation - IRON</v>
+        <v>Viridien: Information on the total number of voting rights and shares</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C382" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D382" t="str">
         <v>Finance</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-disc-medicine-inc-investors-to-inquire-about-securities-class-action-investigation--iron-302825445.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354276/0/en/viridien-information-on-the-total-number-of-voting-rights-and-shares.html</v>
       </c>
       <c r="F382" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Disc Medicine, Inc. (NASDAQ: IRON) resulting from allegations that Disc Medicine may have issued materially...</v>
+        <v>Viridien</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Cosmos Health Share Buyback Expands to 4.49 Million Shares; Continues Open Market Repurchases</v>
+        <v>Arqit, Es’hailSat and AIEE Demonstrate Quantum-Safe Satellite Security</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C383" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D383" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327211/0/en/Cosmos-Health-Share-Buyback-Expands-to-4-49-Million-Shares-Continues-Open-Market-Repurchases.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354274/0/en/arqit-es-hailsat-and-aiee-demonstrate-quantum-safe-satellite-security.html</v>
       </c>
       <c r="F383" t="str">
-        <v>Cosmos Health has now repurchased a total of approximately 4,488,000 shares for approximately $941,000.</v>
+        <v>Arqit, Es’hailSat and AIEE Demonstrate Quantum-Safe Satellite Security</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Ink Films Expands Growing Distribution Catalog with Acquisitions of American Job and Office Killer</v>
+        <v>Lexaria Receives USD$2.6 Million Tax Rebate Payment</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C384" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D384" t="str">
         <v>Finance</v>
       </c>
       <c r="E384" t="str">
-        <v>https://www.prnewswire.com/news-releases/ink-films-expands-growing-distribution-catalog-with-acquisitions-of-american-job-and-office-killer-302825516.html</v>
+        <v>https://pr-inside.com/lexaria-receives-usd-2-6-million-tax-rebate-payment-r5218243.htm</v>
       </c>
       <c r="F384" t="str">
-        <v>Acclaimed Independent Films Return to Theaters as 30th Anniversary Releases, Expanding Ink's Curated Distribution Slate LAS VEGAS, July 14, 2026 /PRNewswire/ -- Ink Films continues to grow its library of acclaimed independent, international, and repertory cinema with the acquisition of...</v>
+        <v>(PR-inside.com) Lexaria's 2025 Australian human study results in a USD$2.6 million cash rebate KELOWNA, BC / ACCESS Newswire / September 1, 2026 / Lexaria Bioscience Corp. (NASDAQ:LEXX) ("Lexaria" or the "Company"), a global innovator in oral drug delivery platforms, is pleased to announce that it has received a cash rebate of AUD$3,666,611.98 from the Australian Tax Office. The funds were deposited into the bank account of Lexaria's wholly-owned Australian subsidiary company, Lexaria (AU) Pty Ltd. Lexaria strategically performed its previous 12-week chronic GLP-1-H24-4 Study in Australia, fully aware of certain potential tax advantages in doing so. Lexaria's 2025 application for the cash rebate ..</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>VRRM Investors Have Opportunity to Lead Verra Mobility Corporation Securities Fraud Lawsuit</v>
+        <v>Dave &amp; Buster’s Entertainment, Inc. to Report Second Quarter 2026 Financial Results on September 14, 2026</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C385" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D385" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E385" t="str">
-        <v>https://www.prnewswire.com/news-releases/vrrm-investors-have-opportunity-to-lead-verra-mobility-corporation-securities-fraud-lawsuit-302825385.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354272/22805/en/dave-buster-s-entertainment-inc-to-report-second-quarter-2026-financial-results-on-september-14-2026.html</v>
       </c>
       <c r="F385" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ: VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead...</v>
+        <v>DALLAS, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Dave &amp;amp; Buster's Entertainment, Inc., (NASDAQ:PLAY), ("Dave &amp;amp; Buster's" or "the Company"), an owner, operator, and franchisor of entertainment and dining venues, today announced that it will report financial results for its second quarter ended August 4, 2026 after the market closes on Monday, September 14, 2026.</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Investors in Zoetis Inc. (ZTS): Protect Your Rights - Contact Levi ...</v>
+        <v>MGN SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Megan Holdings Limited Investors of Securities Class Action Lawsuit Deadline on September 8, 2026</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C386" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D386" t="str">
         <v>Finance</v>
       </c>
       <c r="E386" t="str">
-        <v>https://pr-inside.com/investors-in-zoetis-inc-zts-protect-your-rights-contact-levi-r5201033.htm</v>
+        <v>https://www.newsfilecorp.com/release/312214/MGN-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Megan-Holdings-Limited-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-8-2026</v>
       </c>
       <c r="F386" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks ..</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Megan To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Megan between September 26, 2025 and March 25, 2026, or acquired shares in connection with its initial public offering ("IPO") on September 26, 2025 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext....</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Lost Money on PicS N.V. (PICS)? Contact Levi &amp; Korsinsky Before August ...</v>
+        <v>Virtune AB (Publ) (“Virtune”) has completed the rebalancing for September 2026 of its Virtune Coinbase 50 Index ETP</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C387" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D387" t="str">
         <v>Finance</v>
       </c>
       <c r="E387" t="str">
-        <v>https://pr-inside.com/lost-money-on-pics-n-v-pics-contact-levi-korsinsky-before-august-r5201031.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354267/0/en/virtune-ab-publ-virtune-has-completed-the-rebalancing-for-september-2026-of-its-virtune-coinbase-50-index-etp.html</v>
       </c>
       <c r="F387" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>Stockholm, September 1st, 2026 – Virtune today announces the completion of the rebalancing for the Virtune Coinbase 50 Index ETP (SE0024738389), listed on Nasdaq Stockholm and Helsinki, Euronext Amsterdam and Paris, Xetra, and Warsaw Stock Exchange.</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Duke Energy announces dividend payments to shareholders</v>
+        <v>Virtune AB (Publ) (”Virtune”) har genomfört rebalanseringen för september 2026 av Virtune Coinbase 50 Index ETP</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C388" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D388" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.prnewswire.com/news-releases/duke-energy-announces-dividend-payments-to-shareholders-302825463.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354267/0/sv/virtune-ab-publ-virtune-har-genomf%C3%B6rt-rebalanseringen-f%C3%B6r-september-2026-av-virtune-coinbase-50-index-etp.html</v>
       </c>
       <c r="F388" t="str">
-        <v>CHARLOTTE, N.C., July 14, 2026 /PRNewswire/ -- Duke Energy (NYSE: DUK) today declared a quarterly cash dividend on its common stock of $1.085 per share, an increase of $0.02. This dividend is payable on September 16, 2026, to shareholders of record at the close of business on August 14,...</v>
+        <v>Stockholm, 1 september 2026 – Virtune meddelar idag att rebalanseringen av Virtune Coinbase 50 Index ETP (ISIN: SE0024738389) har genomförts. Produkten är noterad på Nasdaq Stockholm, Nasdaq Helsinki, Euronext Amsterdam och Paris, Xetra samt Warsaw Stock Exchange.</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Nordic American Tankers Ltd (NYSE: NAT) – Excellent business conditions for NAT</v>
+        <v>Virtune AB (Publ) („Virtune“) hat die Neugewichtung für September 2026 des Virtune Coinbase 50 Index ETP durchgeführt</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C389" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D389" t="str">
         <v>Finance</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327204/0/en/Nordic-American-Tankers-Ltd-NYSE-NAT-Excellent-business-conditions-for-NAT.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354267/0/de/virtune-ab-publ-virtune-hat-die-neugewichtung-f%C3%BCr-september-2026-des-virtune-coinbase-50-index-etp-durchgef%C3%BChrt.html</v>
       </c>
       <c r="F389" t="str">
-        <v/>
+        <v>Stockholm, 1. September 2026 – Virtune gibt heute bekannt, dass die Neugewichtung des Virtune Coinbase 50 Index ETP (ISIN: SE0024738389) erfolgreich durchgeführt wurde. Das Produkt ist an der Deutschen Börse Xetra, Nasdaq Stockholm und Nasdaq Helsinki, Euronext Amsterdam und Paris, sowie an der Warschauer Börse gelistet.</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Securities Lawsuit Alert: BitGo Holdings, Inc. (BTGO) Investors - Contact ...</v>
+        <v>Virtune AB (Publ) („Virtune”) przeprowadziła rebalansowanie za wrzesień 2026 r. produktu Virtune Coinbase 50 Index ETP</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C390" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D390" t="str">
         <v>Finance</v>
       </c>
       <c r="E390" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-bitgo-holdings-inc-btgo-investors-contact-r5201028.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354267/0/pl/virtune-ab-publ-virtune-przeprowadzi%C5%82a-rebalansowanie-za-wrzesie%C5%84-2026-r-produktu-virtune-coinbase-50-index-etp.html</v>
       </c>
       <c r="F390" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>Sztokholm, 1 wrzesień 2026 r. – Virtune informuje dziś o zakończeniu rebalansowania produktu Virtune Coinbase 50 Index ETP (SE0024738389), notowanego na Nasdaq Stockholm i Nasdaq Helsinki, Euronext Amsterdam i Euronext Paris, Xetra oraz Giełdzie Papierów Wartościowych w Warszawie.</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>IONS SHAREHOLDER INVESTIGATION: Levi &amp; Korsinsky Investigates Ionis ...</v>
+        <v>INVESTOR REMINDER: Berger Montague Notifies Datavault AI Inc. (DVLT) Investors of a Class Action Lawsuit and Deadline</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C391" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D391" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E391" t="str">
-        <v>https://pr-inside.com/ions-shareholder-investigation-levi-korsinsky-investigates-ionis-r5201027.htm</v>
+        <v>https://www.newsfilecorp.com/release/312065/INVESTOR-REMINDER-Berger-Montague-Notifies-Datavault-AI-Inc.-DVLT-Investors-of-a-Class-Action-Lawsuit-and-Deadline</v>
       </c>
       <c r="F391" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into Ionis Pharmaceuticals, Inc. ("Ionis Pharmaceuticals, Inc.") (NASDAQ:IONS) concerning potential violations of the federal securities laws. Ionis Pharmaceuticals shares were falling more than 20% on July 9, 2026, after the Company disclosed that its Phase-3 CARDIO-TTRansform trial failed to meet its primary endpoint. The investigation concerns whether the Company's prior public statements regarding the CARDIO-TTRansform program aligned with the trial's ultimate outcome. On November 6, 2024, CEO Brett Monia stated on the Company's Q3 2024 earnings call that the ..</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - September 1, 2026) - National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against Datavault AI Inc. (NASDAQ: DVLT) ("Datavault" or the "Company") on behalf of investors who purchased or acquired Datavault securities during the period from September 4, 2024 through October 30, 2025 (the "Class Period").Investor Deadline: Investors who purchased or acquired Datavault securities during the Class Period may, no later than...</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Securities Fraud Class Action Filed Against Insulet Corporation (PODD) ...</v>
+        <v>CNS Pharmaceuticals Details Business Development Strategy Driving Its ...</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C392" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D392" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E392" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-insulet-corporation-podd-r5201025.htm</v>
+        <v>https://pr-inside.com/cns-pharmaceuticals-details-business-development-strategy-driving-its-r5218237.htm</v>
       </c>
       <c r="F392" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>(PR-inside.com) Chief Business Officer, Dylan Wenke, Participates in Virtual Investor "What This Means" Segment Access the segment here HOUSTON, TX / ACCESS Newswire / September 1, 2026 / CNS Pharmaceuticals, Inc. (NASDAQ:CNSP) ("CNS" or the "Company"), a biotechnology company focused on building a pipeline of innovative therapies addressing significant unmet medical needs, today announced that it participated in a Virtual Investor "What This Means" Segment. Dylan Wenke, Chief Business Officer of CNS Pharmaceuticals, provided an update on its business development strategy as part of its broader transformation as the Company works to establish a pipeline focused on oncology or neurology with best in class ..</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Levi &amp; Korsinsky Urges Photronics, Inc. (PLAB) Shareholders to Act ...</v>
+        <v>Optex Systems Announces $0.4 Million Order for Infrared Windows</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C393" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D393" t="str">
         <v>Finance</v>
       </c>
       <c r="E393" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-photronics-inc-plab-shareholders-to-act-r5201024.htm</v>
+        <v>https://pr-inside.com/optex-systems-announces-0-4-million-order-for-infrared-windows-r5218236.htm</v>
       </c>
       <c r="F393" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>(PR-inside.com) RICHARDSON, TX / ACCESS Newswire / September 1, 2026 / Optex Systems Holdings, Inc. (NASDAQ:OPXS), a leading manufacturer of precision optical sighting systems for domestic and worldwide military and commercial applications, announced today it has been awarded a new contract for infrared windows, bringing Optex's Applied Optics Center back into the infrared coatings market. Of note, this is the Company's first award from a prime contractor that has previously not been a customer of Optex. In addition, upon successful completion of this initial contract, the Company anticipates that follow-on orders for this program could be as much as $14.0 million annually ..</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Calix, Inc. (CALX) ...</v>
+        <v>The People Platform Unveils New Identity as Numetrix</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C394" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D394" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E394" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-calix-inc-calx-r5201023.htm</v>
+        <v>https://pr-inside.com/the-people-platform-unveils-new-identity-as-numetrix-r5218235.htm</v>
       </c>
       <c r="F394" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. ..</v>
+        <v>(PR-inside.com) The Stagwell company helps organizations turn behavioral and location intelligence into real-world consumer insight NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / The People Platform, part of Stagwell's The Marketing Cloud (NASDAQ:STGW), today announced its rebrand as Numetrix, a new identity that reflects the company's expanded capabilities as a consumer behavioral data and location intelligence leader. Alongside a new name, brand identity and digital experience, Numetrix represents the next chapter for The People Platform - bringing together consumer research and location intelligence to surface real-world behavioral data to help organizations better understand audiences, optimize media investments and ..</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Via Transportation, Inc. ...</v>
+        <v>Blue Sea Capital Partners with CompletePet to Accelerate its Next Chapter ...</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C395" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D395" t="str">
         <v>Finance</v>
       </c>
       <c r="E395" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-via-transportation-inc-r5201022.htm</v>
+        <v>https://pr-inside.com/blue-sea-capital-partners-with-completepet-to-accelerate-its-next-chapter-r5218234.htm</v>
       </c>
       <c r="F395" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / September 1, 2026 / Blue Sea Capital ("Blue Sea") today announced the closing of its acquisition of CompletePet (the "Company"). Blue Sea will become the majority partner to CompletePet, with Company management re-investing meaningfully alongside Blue Sea. CEO Worth Turner and the CompletePet management team will continue to lead the business in its next phase of growth and industry leadership. Headquartered in Miami, Florida, with an additional facility in Milton, Vermont, CompletePet is the industry-leading outsourced developer, formulator and manufacturer of pet wellness products. With a strong reputation for quality, customer service, R&amp;D ..</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Prenetics’ IM8 Secures $1 Billion Growth Financing from General Catalyst’s Customer Value Fund (CVF)</v>
+        <v>SkySwitch Launches Native AI Agent, Bringing Enterprise AI Communications ...</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C396" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D396" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327198/0/en/Prenetics-IM8-Secures-1-Billion-Growth-Financing-from-General-Catalyst-s-Customer-Value-Fund-CVF.html</v>
+        <v>https://pr-inside.com/skyswitch-launches-native-ai-agent-bringing-enterprise-ai-communications-r5218228.htm</v>
       </c>
       <c r="F396" t="str">
-        <v>Prenetics’ IM8 Secures $1 Billion Growth Financing from General Catalyst’s Customer Value Fund (CVF)</v>
+        <v>(PR-inside.com) No development, no third-party tools; partners can now deliver an AI voice agent under their own brand. NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / SkySwitch, a BCM One Company and the leading next-generation white-label UCaaS provider, today announced the launch of SkySwitch's AI Agent, a white-label conversational AI solution fully integrated into the SkySwitch UCaaS platform. It enables partners to add a high-value AI service to their portfolio, to create new recurring revenue opportunities, and help their SMB customers prevent missed customer calls. Businesses lose revenue every day because calls go unanswered after hours, during peak periods, ..</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>$HAREHOLDER ALERT: The M&amp;amp;A Class Action Firm Announces An Investigation of NextCure, Inc. (NASDAQ: NXTC)</v>
+        <v>Nichols Cauley Acquires The LaRocco Companies, Strengthening Employee Benefits Expertise for Small and Midsized Businesses</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C397" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D397" t="str">
         <v>Finance</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.prnewswire.com/news-releases/hareholder-alert-the-ma-class-action-firm-announces-an-investigation-of-nextcure-inc-nasdaq-nxtc-302825382.html</v>
+        <v>https://www.prweb.com/releases/nichols-cauley-acquires-the-larocco-companies-strengthening-employee-benefits-expertise-for-small-and-midsized-businesses-302863160.html</v>
       </c>
       <c r="F397" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Class Action Attorney Juan Monteverde with Monteverde &amp; Associates PC (the "M&amp;A Class Action Firm"), has recovered millions of dollars for shareholders and is recognized as a Top 50 Firm in the 2025 ISS Securities Class Action Services Report. The...</v>
+        <v>Acquisition of the Norcross, Georgia employee benefits firm expands Nichols Cauley's ability to help clients manage risk across their business and workforce ATLANTA, Sept. 1, 2026 /PRNewswire-PRWeb/ -- Nichols Cauley, a financial services company dedicated to small and midsized...</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Aguirre Medical Group Returns with a New Focus on Revenue Forecasting for Med Spas</v>
+        <v>RNAV8 Bio Joins Team Selected for ARPA-H Funding to Develop Programmable RNA Medicines</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C398" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D398" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E398" t="str">
-        <v>https://www.pr.com/press-release/973356</v>
+        <v>https://www.prweb.com/releases/rnav8-bio-joins-team-selected-for-arpa-h-funding-to-develop-programmable-rna-medicines-302865146.html</v>
       </c>
       <c r="F398" t="str">
-        <v>Dallas-based Aguirre Medical Group returns with a new business model hyper-focused on revenue forecasting for medspas. Following the closure of its previous management services organization, founder AJ Aguirre is relaunching the company with a single service designed to make medical spa revenue more predictable. Cancer survivor and sobriety advocate, Aguirre will have a strong focus on not only company culture, but also [PR.com]</v>
+        <v>Under an ARPA-H pilot award of up to $4.4 million over one year, the PROPEL program aims to control gene expression through RNA structure, building logic-gated RNA therapies that switch on only where and when intended, without altering the genome CAMBRIDGE, Mass., Sept. 1, 2026...</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>August 17, 2026 Deadline: Join Class Action Lawsuit Against Black Rock ...</v>
+        <v>Zoom Study Reveals Inbox Anxiety Is the Hidden Cost of Vacation</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C399" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D399" t="str">
         <v>Finance</v>
       </c>
       <c r="E399" t="str">
-        <v>https://pr-inside.com/august-17-2026-deadline-join-class-action-lawsuit-against-black-rock-r5201017.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354186/0/en/zoom-study-reveals-inbox-anxiety-is-the-hidden-cost-of-vacation.html</v>
       </c>
       <c r="F399" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This ..</v>
+        <v>New research from Zoom shows that workers dread returning from vacation, and that dread is changing how, or whether, they take time off at all</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>SEGG Media Highlights Strategic Growth While Partially Satisfying Nasdaq Reporting Deficiency</v>
+        <v>Midland Industries Acquires Pegasus Supply Group</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C400" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D400" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327188/0/en/SEGG-Media-Highlights-Strategic-Growth-While-Partially-Satisfying-Nasdaq-Reporting-Deficiency.html</v>
+        <v>https://www.prnewswire.com/news-releases/midland-industries-acquires-pegasus-supply-group-302865554.html</v>
       </c>
       <c r="F400" t="str">
-        <v>Company Continues Diversified Growth Strategy Across Global Sports, Entertainment and Digital Media Platform Company Continues Diversified Growth Strategy Across Global Sports, Entertainment and Digital Media Platform</v>
+        <v>KANSAS CITY, Mo., Sept. 1, 2026 /PRNewswire/ -- Midland Industries ("Midland"), a portfolio company of Gemspring Capital and a leading provider of fittings, valves, flow control, hose, and related connection products, announced today its acquisition of Pegasus Supply Group, LLC...</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Lost Money on Commvault Systems, Inc. (CVLT)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Getty Images and Penske Media Corporation Expand Partnership, Bringing Dick Clark Productions' Iconic Entertainment Archive to Global Audiences</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C401" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D401" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E401" t="str">
-        <v>https://pr-inside.com/lost-money-on-commvault-systems-inc-cvlt-contact-levi-korsinsky-r5201016.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354185/0/en/getty-images-and-penske-media-corporation-expand-partnership-bringing-dick-clark-productions-iconic-entertainment-archive-to-global-audiences.html</v>
       </c>
       <c r="F401" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. ..</v>
+        <v>One of the most iconic visual records of post-war American popular culture is now available on gettyimages.com to license for multi-platform storytelling One of the most iconic visual records of post-war American popular culture is now available on gettyimages.com to license for multi-platform storytelling</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>GRAL LAWSUIT ALERT: Levi &amp; Korsinsky Notifies GRAIL, Inc. Investors ...</v>
+        <v>Youlife Signs Strategic Cooperation Agreement to Develop Industry-Education Integration Vocational Education Park in Ji'an</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C402" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D402" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E402" t="str">
-        <v>https://pr-inside.com/gral-lawsuit-alert-levi-korsinsky-notifies-grail-inc-investors-r5201015.htm</v>
+        <v>https://www.prnewswire.com/news-releases/youlife-signs-strategic-cooperation-agreement-to-develop-industry-education-integration-vocational-education-park-in-jian-302866269.html</v>
       </c>
       <c r="F402" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>SHANGHAI, Sept. 1, 2026 /PRNewswire/ -- Youlife Group Inc. ("Youlife" or the "Company") (NASDAQ: YOUL), a leading blue-collar lifetime service provider in China, today announced that its subsidiary, Jiangxi Youlan Sci-Tech Industry Development Co., Ltd., has entered into a strategic...</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>CTS Corporation Announces Date for Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>Panoplai Named No. 320 on the 2026 Inc. 5000 List, the Most Prestigious Ranking of America's Fastest-Growing Private Companies</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C403" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D403" t="str">
         <v>Finance</v>
       </c>
       <c r="E403" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327180/0/en/CTS-Corporation-Announces-Date-for-Second-Quarter-2026-Earnings-Release-and-Conference-Call.html</v>
+        <v>https://www.prnewswire.com/news-releases/panoplai-named-no-320-on-the-2026-inc-5000-list-the-most-prestigious-ranking-of-americas-fastest-growing-private-companies-302866243.html</v>
       </c>
       <c r="F403" t="str">
-        <v>CTS Corporation Announces Date for Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>Company Recognized for 1,034% Three-Year Revenue Growth, Earning a Place Among the Nation's Most Successful Independent Businesses NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Panoplai (Glmps Co.) today announced it has been ranked No. 320 on the 2026 Inc. 5000, the annual ranking of the...</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Securities Lawsuit Alert: ADMA Biologics, Inc. (ADMA) Investors - Contact ...</v>
+        <v>Intercontinental Exchange Adds to Weather Tracking Features: NYSE Content Update</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C404" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D404" t="str">
-        <v>Finance</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E404" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-adma-biologics-inc-adma-investors-contact-r5201013.htm</v>
+        <v>https://www.prnewswire.com/news-releases/intercontinental-exchange-adds-to-weather-tracking-features-nyse-content-update-302866242.html</v>
       </c>
       <c r="F404" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 1, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>INNIO to announce second quarter 2026 financial results on 28 July</v>
+        <v>LPL Welcomes ClearHaven Wealth Management to Linsco</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C405" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D405" t="str">
         <v>Finance</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327175/0/en/INNIO-to-announce-second-quarter-2026-financial-results-on-28-July.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354183/29579/en/lpl-welcomes-clearhaven-wealth-management-to-linsco.html</v>
       </c>
       <c r="F405" t="str">
-        <v>INNIO Second Quarter 2026 Financial Results Date and Timing</v>
+        <v>SAN DIEGO, Sept. 01, 2026 (GLOBE NEWSWIRE) -- LPL Financial LLC announced today that financial advisors Ryan Lewis, Dan Hocking and Steve Braatz have joined Linsco by LPL Financial to launch ClearHaven Wealth Management . The team reported serving approximately $395 million in advisory, brokerage and retirement plan assets.* Lewis joins LPL from Morgan Stanley and Hocking and Braatz from RBC Wealth Management.</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Levi &amp; Korsinsky Urges Microsoft Corporation (MSFT) Shareholders to ...</v>
+        <v>Reitar Logtech Eliminates All Outstanding Convertible Notes, Removing Legacy Financing Overhang</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C406" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D406" t="str">
         <v>Finance</v>
       </c>
       <c r="E406" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-microsoft-corporation-msft-shareholders-to-r5201012.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354181/0/en/reitar-logtech-eliminates-all-outstanding-convertible-notes-removing-legacy-financing-overhang.html</v>
       </c>
       <c r="F406" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation ..</v>
+        <v>HONG KONG, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Reitar Logtech Holdings Limited (NASDAQ: RITR) (“Reitar” or the “Company”), a market leader in Hong Kong’s smart logistics and automated warehousing sector, today announced that the two senior promissory notes issued by the Company in December 2025, in the aggregate original principal amount of US$2,200,000, have been fully converted by the respective noteholders into the Company’s Class A ordinary shares, par value US$0.00000005 per share (“Ordinary Shares”), and, as a result, have been fully satisfied, cancelled and extinguished in their entirety.</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Levi &amp; Korsinsky Notifies Lucid Group, Inc. (LCID) Investors - Lead ...</v>
+        <v>Kustom Entertainment, Inc. Enters Into an Agreement to Acquire TFL, LLC (dba Tickets For Less)</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C407" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D407" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E407" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-lucid-group-inc-lcid-investors-lead-r5201011.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354178/10618/en/kustom-entertainment-inc-enters-into-an-agreement-to-acquire-tfl-llc-dba-tickets-for-less.html</v>
       </c>
       <c r="F407" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Transformational Acquisition is Expected to Combine Kustom’s Music Festival Platform with Ticketing &amp;amp; Distribution Engine; Expected to be Immediately Accretive to Revenue, Earnings and Adjusted EBITDA</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Levi &amp; Korsinsky Urges Badger Meter, Inc. (BMI) Shareholders to Act ...</v>
+        <v>China Risun (HKG: 01907) Interim 2026 Profit Surges 376%</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C408" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D408" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E408" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-badger-meter-inc-bmi-shareholders-to-act-r5201010.htm</v>
+        <v>https://www.pr-inside.com/china-risun-hkg-01907-interim-2026-profit-surges-r5218227.htm</v>
       </c>
       <c r="F408" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>(PR-inside.com) HONG KONG, Sep 1, 2026 - (ACN Newswire) - China Risun Group Limited (China Risun or the Company, together with its subsidiaries, the Group; HKG: 1907), a leading global integrated producer and supplier of coke, coking chemicals, refined chemicals and new energy (including hydrogen energy) products, as well as a relevant operation management services provider, recently announced its unaudited interim results for the six months ended June 30, 2026. During the reporting period, the Group recorded revenue of approximately RMB21,856 million, representing a year-on-year increase of 5.2%; profit for the period reached RMB244.4 million, a substantial surge of 376.0% year-on-year; ..</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Erasca, Inc. (ERAS) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
+        <v>Easy Environmental Solutions Reports Fiscal 2026 Results and Continued Revenue Growth</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C409" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D409" t="str">
         <v>Finance</v>
       </c>
       <c r="E409" t="str">
-        <v>https://pr-inside.com/erasca-inc-eras-class-action-lawsuit-levi-korsinsky-reminds-r5201009.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354175/0/en/easy-environmental-solutions-reports-fiscal-2026-results-and-continued-revenue-growth.html</v>
       </c>
       <c r="F409" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>Easy Environmental Solutions Reports Fiscal 2026 Results and Continued Revenue Growth</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Veritone, Inc. ...</v>
+        <v>H&amp;R Block launches third annual 'Fund Her Future' grant with a new program offering year-round support for women-owned small businesses</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C410" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D410" t="str">
         <v>Finance</v>
       </c>
       <c r="E410" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-veritone-inc-r5201008.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354176/0/en/h-r-block-launches-third-annual-fund-her-future-grant-with-a-new-program-offering-year-round-support-for-women-owned-small-businesses.html</v>
       </c>
       <c r="F410" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. ..</v>
-[...2 lines deleted...]
-    <row r="411">
+        <v>H&amp;R Block (NYSE: HRB), a global leader in tax preparation, today announced applications are open for its third annual Fund Her Future grant program.</v>
+      </c>
+    </row>
+    <row r="411" xml:space="preserve">
       <c r="A411" t="str">
-        <v>Levi &amp; Korsinsky Notifies Photronics, Inc. (PLAB) Shareholders of Class ...</v>
+        <v>Cornerstone Robotics Announces Strategic Partnership with Medtronic to Expand Global Access to Robotic-assisted Surgery</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C411" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D411" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Healthcare, Energy</v>
       </c>
       <c r="E411" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-photronics-inc-plab-shareholders-of-class-r5201007.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109692/</v>
+      </c>
+      <c r="F411" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - Cornerstone Robotics, an innovative surgical robotics company founded and headquartered in Hong Kong, today announced a strategic partnership with Medtronic (NYSE: MDT), a global leader in healthcare technology. As part of the partnership, Medtronic will make an approximately US$700 million strategic investment in Cornerstone Robotics and have rights to distribute Cornerstone Robotics’ SentireTM surgical system in select markets outside the U.S. where the system is market approved.
+A Shared Vision: Bridging the Global Access Gap in Minimally Invasive Care
+With robotic-assisted surgery adoption still in single digits globally, the opportunity to make advanced surgical care accessible to more patients, physicians, and health systems around the world is significant.
+Addressing this market requires both continuous technical innovation and strong market scaling capabilities. By aligning Cornerstone Robotics’ technology with Medtronic’s comprehensive global presence, the two companies aim to make high-quality robotic-assisted surgery accessible to more patients worldwide.
+A Strategic Alignment: Scaling Technology Solutions to Reach More Patients
+Cornerstone Robotics has established a strong strategic foundation through its full-stack in-house R&amp;D and vertically integrated paradigm. By independently developing its core hardware, control software, advanced algorithms, and proprietary imaging and energy platforms, Cornerstone Robotics maintains substantial control over product integration, quality, and supply chain resilience. This underpins the exceptional stability and high-fidelity performance of the Sentire surgical system in demanding clinical environments.
+In 2024, Cornerstone Robotics’ Sentire surgical system received National Medical Products Administration approval in China. In May 2026, Sentire surgical system received CE Mark in the European Union and approval from Singapore Health Sciences Authority, both covering minimally invasive general, gynecologic, thoracic, and urologic surgical procedures.
+“This partnership marks an important step in advancing access to robotic-assisted surgery around the world,” said Professor Kwok Wai Samuel AU, Founder and CEO of Cornerstone Robotics. “There remains a significant gap between the growing demand for minimally invasive surgery and the availability of robotic-assisted surgical technologies. At Cornerstone Robotics, we have built a strong foundation through full-stack in-house R&amp;D and vertical integration, enabling us to continuously advance the core technologies of surgical robotics. Our partnership with Medtronic positions us to further accelerate and scale our work to bring the benefits of robotic-assisted surgery to more surgeons and patients around the world.”
+“This investment and distribution agreement strengthens Medtronic’s ability to further expand access to minimally invasive surgery to more patients around the world. We’re excited to bring more choice in robotics, and Sentire is a strong complement to our Hugo platform," said Matt Anderson, Senior Vice President and President, Surgical at Medtronic.
+The partnership marks a significant milestone for both companies to collaboratively advance their shared mission of making robotic-assisted surgery more accessible worldwide.
+Advisors
+Kirkland &amp; Ellis and Global Law Office are acting as legal counsel to Cornerstone Robotics. Morgan Stanley &amp; Co. LLC is serving as exclusive financial advisor to Medtronic, and Cleary Gottlieb Steen &amp; Hamilton LLP is serving as lead legal counsel.
+About Cornerstone Robotics
+Founded and headquartered in Hong Kong, Cornerstone Robotics is an innovative surgical robotics company driven by the vision of leading medical innovations for a healthier world. We advance surgical care with cutting-edge robotic systems that make high-quality healthcare more accessible and efficient globally. With three global R&amp;D hubs and six business centres worldwide, Cornerstone Robotics has established a 30,000-square-meter manufacturing facility in China. Developed entirely in-house, our SentireTM surgical system has completed multi-specialty clinical trials and received market approval across China, the European Union and Singapore, advancing high-quality surgical care worldwide.
+To find out more information, please visit https://en.csrbtx.com/ and follow us on LinkedIn.
+About Medtronic
+Bold thinking. Bolder actions. We are Medtronic. Medtronic plc, headquartered in Galway, Ireland, is the leading global healthcare technology company that boldly attacks the most challenging health problems facing humanity by searching out and finding solutions. Our Mission — to alleviate pain, restore health, and extend life — unites a global team of 95,000+ passionate people across more than 150 countries. Our technologies and therapies treat 70 health conditions and include cardiac devices, surgical robotics, insulin pumps, surgical tools, patient monitoring systems, and more. Powered by our diverse knowledge, insatiable curiosity, and desire to help all those who need it, we deliver innovative technologies that transform the lives of two people every second, every hour, every day. Expect more from us as we empower insight-driven care, experiences that put people first, and better outcomes for our world. In everything we do, we are engineering the extraordinary. For more information on Medtronic, visit www.Medtronic.com and follow on LinkedIn.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>VisualLogix Strengthens European Presence and Engineering Software Portfolio Through Acquisition of refyne Group</v>
+        <v>Weatherford Completes Acquisition of NCS Multistage</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C412" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D412" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/visuallogix-strengthens-european-presence-and-engineering-software-portfolio-through-acquisition-of-refyne-group-302825400.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354171/0/en/weatherford-completes-acquisition-of-ncs-multistage.html</v>
       </c>
       <c r="F412" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- VisualLogix today announced the acquisition of refyne Group, expanding its global engineering software platform and strengthening its portfolio of mission-critical solutions used by engineers and fabricators who design, analyze and manufacture real...</v>
+        <v>HOUSTON, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Weatherford International plc (NASDAQ: WFRD) (“Weatherford” or the “Company”) today announced the completion of its previously announced acquisition of NCS Multistage Holdings, Inc. (“NCS Multistage”), strengthening Weatherford’s completions portfolio and expanding capabilities in reservoir diagnostics and well performance solutions.</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Verra Mobility Corporation ...</v>
+        <v>First Breach Expands Ammunition Manufacturing Capacity with Installation ...</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C413" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D413" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E413" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-verra-mobility-corporation-r5201006.htm</v>
+        <v>https://pr-inside.com/first-breach-expands-ammunition-manufacturing-capacity-with-installation-r5218226.htm</v>
       </c>
       <c r="F413" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>(PR-inside.com) New equipment provides capacity to produce up to 20 million rounds per month, helping meet marketplace demand HAGERSTOWN, MD / ACCESS Newswire / September 1, 2026 / First Breach Inc. (NASDAQ:FBDT) ("First Breach" or the "Company"), a U.S. based developer and manufacturer of defense technologies, today announced that new ammunition-loading and inspection equipment has been installed and is operational at the Company's manufacturing facility in Hagerstown, Maryland. The newly installed equipment significantly increases First Breach's ammunition production capacity by approximately 175%, enabling the Company to manufacture up to 20 million rounds per month as it transitions to a 24-hour production schedule. "The addition ..</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Embecta Corp. (EMBC) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
+        <v>Idaho Copper Provides Second Quarter 2026 Corporate Update</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C414" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D414" t="str">
         <v>Finance</v>
       </c>
       <c r="E414" t="str">
-        <v>https://pr-inside.com/embecta-corp-embc-class-action-lawsuit-levi-korsinsky-reminds-r5201005.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354169/0/en/idaho-copper-provides-second-quarter-2026-corporate-update.html</v>
       </c>
       <c r="F414" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>Uplisted to the NYSE American and Completed ~$18.0 Million Underwritten Offering; Management Advancing Updated PEA for CuMo Project</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Securities Lawsuit Alert: Zoetis Inc. (ZTS) - Contact Levi &amp; Korsinsky ...</v>
+        <v>Intelligent Bio Solutions Achieves Above 98% Accuracy in Method Comparison Study, Supporting Planned 2026 FDA 510(k) Submission</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C415" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D415" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E415" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-zoetis-inc-zts-contact-levi-korsinsky-r5201004.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354170/0/en/intelligent-bio-solutions-achieves-above-98-accuracy-in-method-comparison-study-supporting-planned-2026-fda-510-k-submission.html</v>
       </c>
       <c r="F415" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks ..</v>
+        <v>Multi-site clinical study delivers strong performance data for Intelligent Fingerprinting Drug Screening System Multi-site clinical study delivers strong performance data for Intelligent Fingerprinting Drug Screening System</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>September 8, 2026 Deadline Approaching: Join Class Action Against Intuit ...</v>
+        <v>Lakeland Fire + Safety to Attend Upcoming Investor Conferences in September</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C416" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D416" t="str">
         <v>Finance</v>
       </c>
       <c r="E416" t="str">
-        <v>https://pr-inside.com/september-8-2026-deadline-approaching-join-class-action-against-intuit-r5201003.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354167/0/en/lakeland-fire-safety-to-attend-upcoming-investor-conferences-in-september.html</v>
       </c>
       <c r="F416" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>Lakeland Fire + Safety to Attend Upcoming Investor Conferences in September</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Levi &amp; Korsinsky Notifies Sportradar Group AG (SRAD) Investors - Lead ...</v>
+        <v>Global Water Resources Secures $20 Million of Additional Liquidity Through Private Placement and Expanded Revolving Credit Facility</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C417" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D417" t="str">
         <v>Finance</v>
       </c>
       <c r="E417" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-sportradar-group-ag-srad-investors-lead-r5201002.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354168/0/en/global-water-resources-secures-20-million-of-additional-liquidity-through-private-placement-and-expanded-revolving-credit-facility.html</v>
       </c>
       <c r="F417" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>PHOENIX, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Global Water Resources, Inc. (NASDAQ: GWRS), a pure-play water resource management company, has recently completed a $10.0 million private placement of common stock and amended its revolving credit facility, increasing the facility by $10.0 million. Together, these financings enhance the company’s financial flexibility and support continued investment across its utility portfolio.</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>Lost Money on First Solar, Inc. (FSLR)? Urged to Join Class Action ...</v>
+        <v>Olenox Begins Natural Gas-Powered Digital Infrastructure Field Execution ...</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C418" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D418" t="str">
         <v>Finance, Energy</v>
       </c>
       <c r="E418" t="str">
-        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-urged-to-join-class-action-r5201001.htm</v>
+        <v>https://pr-inside.com/olenox-begins-natural-gas-powered-digital-infrastructure-field-execution-r5218224.htm</v>
       </c>
       <c r="F418" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) Seismic Initiative Marks Key Step Toward Future Drilling and the Development of Natural Gas-Powered Digital Infrastructure CONROE, TX / ACCESS Newswire / September 1, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), an integrated energy and infrastructure company, today announced that it is moving its previously announced multi-well oil and natural gas development program into the field-execution phase through the engagement of a seismic services firm and the addition of geological and engineering expertise to oversee the initiative. Seismic fieldwork across the Company's North Texas acreage is expected to begin the week of September 7, 2026, and take approximately two ..</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>August 4, 2026 Deadline: Join Class Action Lawsuit Against PicS N.V. ...</v>
+        <v>RenX Takes Delivery of its Microtec Mill, a Step Toward Growing Media ...</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C419" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D419" t="str">
         <v>Finance</v>
       </c>
       <c r="E419" t="str">
-        <v>https://pr-inside.com/august-4-2026-deadline-join-class-action-lawsuit-against-pics-n-v-r5201000.htm</v>
+        <v>https://pr-inside.com/renx-takes-delivery-of-its-microtec-mill-a-step-toward-growing-media-r5218223.htm</v>
       </c>
       <c r="F419" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>(PR-inside.com) Commissioning is expected in the coming weeks, moving the Company toward milling growing media from Florida material at its permitted Myakka City site MIAMI, FL / ACCESS Newswire / September 1, 2026 / RenX Enterprises Corp. (NASDAQ:RENX) ("RenX" or the "Company") today announced that its licensed Microtec UTM 1200 Turbo Mill has arrived at the Company's 80+ acre FDEP-permitted organics processing facility in Myakka City, Florida. Site work supporting installation is underway, and commissioning is expected in the coming weeks. Photographs of the mill in its shipping container at Myakka City, taken by the Company's team, are posted on the RenX media ..</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Calix, Inc. ...</v>
+        <v>Industrial Supplier Selects HawkSearch to Modernize Product Discovery ...</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C420" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D420" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E420" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-calix-inc-r5200999.htm</v>
+        <v>https://pr-inside.com/industrial-supplier-selects-hawksearch-to-modernize-product-discovery-r5218221.htm</v>
       </c>
       <c r="F420" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. ..</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / September 1, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that an industrial filtration supplier has selected HawkSearch to enhance product discovery across its eCommerce platform. The deployment is designed to improve search relevance by leveraging customer-specific purchasing behavior, historical order data, and AI-powered product discovery capabilities. The win highlights growing demand among industrial distributors for search experiences that move beyond keyword matching to deliver personalized buying journeys, helping customers identify the right products based on purchasing history, locate compatible replacement parts, and discover relevant alternatives .</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Intrusion, Inc. &amp; VigilAigent Announce Registration for Technology ...</v>
+        <v>Celcuity To Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C421" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D421" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E421" t="str">
-        <v>https://pr-inside.com/intrusion-inc-vigilaigent-announce-registration-for-technology-r5200998.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354143/0/en/celcuity-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F421" t="str">
-        <v>(PR-inside.com) PLANO, TX / ACCESS Newswire / July 14, 2026 / Intrusion, Inc. (NASDAQ:INTZ) ("Intrusion" or the "Company"), a leader in cyberattack prevention solutions, today announced the public registration for the Company's previously announced Technology &amp; Innovation Day, which will take place on July 22, 2026, at 1:00 p.m. ET. The event will highlight the combined power of Intrusion Shield Technology and VigilAigent's AI platform and will be hosted by Intrusion's CEO, Tony Scott, VigilAigent's President, Mark Porter, and members of the combined engineering and product teams. Investors, analysts, channel partners, prospective customers, and industry leaders who are interested in learning more ..</v>
+        <v>MINNEAPOLIS, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Celcuity Inc. (Nasdaq: CELC), a biotechnology company focused on developing and commercializing targeted therapies for the treatment of multiple solid tumor indications, today announced that Brian Sullivan, Chief Executive Officer and Co-founder of Celcuity, will present and be available for one-on-one investor meetings at the following investor conferences:</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>PODD LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Insulet Corporation Investors ...</v>
+        <v>CorMedix Therapeutics to Participate in the Wells Fargo Healthcare Conference</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C422" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D422" t="str">
         <v>Finance</v>
       </c>
       <c r="E422" t="str">
-        <v>https://pr-inside.com/podd-lawsuit-alert-levi-korsinsky-notifies-insulet-corporation-investors-r5200997.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354139/0/en/cormedix-therapeutics-to-participate-in-the-wells-fargo-healthcare-conference.html</v>
       </c>
       <c r="F422" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>PARSIPPANY, N.J., Sept. 01, 2026 (GLOBE NEWSWIRE) -- CorMedix Therapeutics (Nasdaq: CRMD), a biopharmaceutical company focused on developing and commercializing therapeutic products for life-threatening diseases and conditions, today announced that senior management will be participating in a fireside chat and investor meetings at the upcoming Wells Fargo 21st Annual Healthcare Conference being held in Boston on September 8 – 10, 2026.</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>BTGO LAWSUIT ALERT: Levi &amp; Korsinsky Notifies BitGo Holdings, Inc. ...</v>
+        <v>Intelligent Bio Solutions Announces Private Placement of up to $15 Million to a Single Existing Institutional Investor Priced At-the-Market Under Nasdaq Rules</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C423" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D423" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E423" t="str">
-        <v>https://pr-inside.com/btgo-lawsuit-alert-levi-korsinsky-notifies-bitgo-holdings-inc-r5200996.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354145/0/en/intelligent-bio-solutions-announces-private-placement-of-up-to-15-million-to-a-single-existing-institutional-investor-priced-at-the-market-under-nasdaq-rules.html</v>
       </c>
       <c r="F423" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>$5 Million Upfront at Closing and $5 Million Tranche Warrant Callable by the Company Following FDA 510(k) Clearance of Intelligent Fingerprinting Drug Screening System $5 Million Upfront at Closing and $5 Million Tranche Warrant Callable by the Company Following FDA 510(k) Clearance of Intelligent Fingerprinting Drug Screening System</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>West Texas Resources Announces Acquisition of Nine Producing Texas ...</v>
+        <v>SCYNEXIS to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C424" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D424" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E424" t="str">
-        <v>https://pr-inside.com/west-texas-resources-announces-acquisition-of-nine-producing-texas-r5200995.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354140/0/en/scynexis-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F424" t="str">
-        <v>(PR-inside.com) BRENHAM, TX / ACCESS Newswire / July 14, 2026 / West Texas Resources, Inc. (OTCID:WTXR) ("WTXR" or the "Company") today announced the acquisition of a package of producing oil and gas assets consisting of eight producing wells in Jackson County, Texas, and one producing gas well in Fort Bend County, Texas. The acquired properties are expected to significantly expand the Company's production profile and strengthen its long-term cash flow generation as WTXR continues executing its strategy of building a diversified portfolio of producing energy assets. According to current engineering and operational estimates, the eight Jackson County wells are expected to produce a ..</v>
+        <v>JERSEY CITY, N.J., Sept. 01, 2026 (GLOBE NEWSWIRE) -- SCYNEXIS, Inc. (Nasdaq: SCYX), a clinical-stage biotechnology company focused on developing innovative therapies for severe and difficult-to-treat diseases with significant unmet medical need, today announced that the company will participate in the following investor conferences:</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>West Texas Resources Announces Acquisition of Nine Producing Texas Oil and Gas Wells Expected to Generate Approximately $775,000 in Monthly Gross Revenue</v>
+        <v>TON Strategy Company Highlights TON Upgrade Establishing Network-Level Infrastructure for Telegram’s Native Gram Wallet</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C425" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D425" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Crypto, Retail</v>
       </c>
       <c r="E425" t="str">
-        <v>https://www.newswire.com/news/west-texas-resources-announces-acquisition-of-nine-producing-texas-oil-and-gas</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354144/0/en/ton-strategy-company-highlights-ton-upgrade-establishing-network-level-infrastructure-for-telegram-s-native-gram-wallet.html</v>
       </c>
       <c r="F425" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="426">
+        <v>LAS VEGAS, Sept. 01, 2026 (GLOBE NEWSWIRE) -- TON Strategy Company (“ TON Strategy” or the “Company”) (Nasdaq: TONX) , a digital asset treasury company dedicated to supporting The Open Network ("TON") ecosystem, voted in favor of two TON network upgrades, Config -123 and Config 30, supporting continued development of the network’s consumer infrastructure and performance.</v>
+      </c>
+    </row>
+    <row r="426" xml:space="preserve">
       <c r="A426" t="str">
-        <v>Roblox Corporation (RBLX) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
+        <v>Radisson Closes C$57 Million Strategic Investment</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C426" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D426" t="str">
         <v>Finance</v>
       </c>
       <c r="E426" t="str">
-        <v>https://pr-inside.com/roblox-corporation-rblx-class-action-lawsuit-levi-korsinsky-reminds-r5200994.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109691/</v>
+      </c>
+      <c r="F426" t="str" xml:space="preserve">
+        <v xml:space="preserve">Rouyn-Noranda, Quebec--(ACN Newswire - September 1, 2026) - Radisson Mining Resources Inc. (TSXV: RDS) (OTCQX: RMRDF) ("Radisson" or the "Company") is pleased to announce that it has closed its previously announced private placement of units with Agnico Eagle Mines Limited ("Agnico Eagle"). Under the terms of the private placement, Agnico Eagle purchased 53,420,000 units of the Company at a price of C$1.07 per unit for aggregate gross proceeds of C$57,159,400, each unit consisting of one Class A common share and one-half of one common share purchase warrant exercisable at C$1.39 per share for a period of 60 months. As of closing, Agnico Eagle has an ownership position of approximately 10.45% of the issued and outstanding common shares of the Company on a non-diluted basis and approximately 14.90% on a partially-diluted basis.
+The proceeds of the private placement will fund the commencement of an advanced underground exploration program at Radisson's 100%-owned O'Brien Gold Project in the Abitibi region of Québec, including the development of an access ramp and related underground and surface mine infrastructure. The Company's ongoing 140,000-metre step-out drill program continues as planned, funded from existing cash resources.
+The investor rights agreement between the Company and Agnico Eagle described in the Company's news release dated August 24, 2026 was executed concurrently with the closing of the private placement.
+The private placement was completed on a non-brokered basis and no commissions or finder's fees were paid in connection with it. The securities issued under the private placement are subject to a hold period expiring on January 2, 2027. The private placement remains subject to the final acceptance of the TSX Venture Exchange.
+About Radisson Mining
+Radisson is a gold exploration company focused on its 100% owned O'Brien Gold Project, located in the Bousquet-Cadillac mining camp along the world-renowned Larder-Lake-Cadillac Break in Abitibi, Québec. A July 2025 PEA described a low cost and high value project with an 11-year mine life and significant upside potential based on the use of existing regional infrastructure. Indicated Mineral Resources are estimated at 0.63 Moz (3.49 Mt at 5.59 g/t Au), with additional Inferred Mineral Resources estimated at 1.69 Moz (10.37 Mt at 5.08 g/t Au). Please see the NI 43-101 "O'Brien Gold Project Technical Report and Preliminary Economic Assessment, Québec, Canada" effective June 27, 2025, Radisson's news release dated March 2, 2026 "With Step-Out Drilling Continuing, Radisson Demonstrates Meaningful Resource Growth at O'Brien with an Updated Mineral Resource Estimate" and other filings made with Canadian securities regulatory authorities available at www.sedarplus.ca for further details and assumptions relating to the O'Brien Gold Project. For more information on Radisson, visit our website at www.radissonmining.com or contact:
+Matt Manson
+President and CEO
+416.618.5885
+mmanson@radissonmining.com
+Kristina Pillon
+Manager, Investor Relations 
+604.908.1695
+kpillon@radissonmining.com
+NEITHER THE TSX VENTURE EXCHANGE NOR ITS REGULATION SERVICES PROVIDER (AS THAT TERM IS DEFINED IN THE POLICIES OF THE TSX VENTURE EXCHANGE) ACCEPTS RESPONSIBILITY FOR THE ADEQUACY OR ACCURACY OF THIS PRESS RELEASE.
+Forward-Looking Statements
+This news release contains "forward-looking information" within the meaning of applicable Canadian securities legislation. Forward-looking information in this news release includes, but is not limited to, statements regarding: the receipt of final acceptance of the TSX Venture Exchange in respect of the private placement; the operation of the investor rights agreement, including the participation, top-up, and board nomination rights, and the restrictions applicable to specified transactions involving the Company's mineral properties; the commencement, scope, timing and advancement of the advanced underground exploration program at O'Brien, including engineering, permitting, ramp development, related surface infrastructure and water management facilities; the allocation and use of the proceeds of the private placement; the continuation and results of the Company's ongoing drill program; the potential growth of O'Brien's mineral resources; and the evaluation and potential development of O'Brien, including potential development scenarios involving existing regional infrastructure.
+Forward-looking information is based on assumptions and estimates that management considers reasonable as of the date of this news release, including assumptions regarding the receipt of final acceptance of the TSX Venture Exchange, the availability of permits and other authorizations, project schedules and costs, geological and technical results, commodity prices, access to labour, equipment and services, and the Company's ability to execute its planned exploration and development activities. Forward-looking information is subject to known and unknown risks, uncertainties and other factors that may cause actual results to differ materially from those expressed or implied, including the risk that final acceptance of the TSX Venture Exchange is delayed or not obtained; that required approvals or permits are delayed or not obtained; that the exploration program or use of proceeds changes; that actual costs, schedules, geological, geotechnical, metallurgical or other technical results differ from expectations; risks inherent in mineral exploration and development; commodity price and capital market volatility; changes in laws and regulations; and other risks described in the Company's public disclosure. Although the Company believes the assumptions underlying such forward-looking information are reasonable, no assurance can be given that they will prove correct. Readers should not place undue reliance on forward-looking information. The Company does not undertake to update or revise any forward-looking information except as required by applicable law.
+Please refer to the "Risks and Uncertainties Related to Exploration" and the "Risks Related to Financing and Development" sections of the Company's Management's Discussion and Analysis dated April 23, 2026 for the year ended December 31, 2025 available electronically on SEDAR+ at www.sedarplus.ca. All forward-looking statements contained in this press release are expressly qualified by this cautionary statement.
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accepts responsibility for the adequacy or accuracy of this news release. No stock exchange, securities commission or other regulatory authority has approved or disapproved the information contained herein.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/312356
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>American Water Named One of America's Best Companies to Work For by U.S. News &amp;amp; World Report</v>
+        <v>Securities Fraud Class Action Filed Against Equipmentshare.com Inc. ...</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C427" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D427" t="str">
         <v>Finance</v>
       </c>
       <c r="E427" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-water-named-one-of-americas-best-companies-to-work-for-by-us-news--world-report-302825378.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-equipmentshare-com-inc-r5218217.htm</v>
       </c>
       <c r="F427" t="str">
-        <v>CAMDEN, N.J., July 14, 2026 /PRNewswire/ -- American Water (NYSE: AWK), the largest regulated water and wastewater utility company in the U.S., announced today that it has been named one of the Best Companies to Work For in the U.S. News &amp; World Report 2026-2027 rankings. "American Water...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Contact Levi &amp; Korsinsky by August 24, 2026 to Join Class Action Against ...</v>
+        <v>NextTrip Chairman Converts Approximately $3.5 Million of Company Debt ...</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C428" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D428" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E428" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-24-2026-to-join-class-action-against-r5200993.htm</v>
+        <v>https://pr-inside.com/nexttrip-chairman-converts-approximately-3-5-million-of-company-debt-r5218215.htm</v>
       </c>
       <c r="F428" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>(PR-inside.com) Co-Founder and Chairman Don Monaco converts Company indebtedness into preferred equity convertible at $3.88 per common share Investment reflects continued support from NextTrip insiders and core founding investors as Company transitions from its buy-and-build phase to execution, monetization and scale SUNRISE, FL / ACCESS Newswire / September 1, 2026 / NextTrip, Inc. (NASDAQ:NTRP) ("NextTrip," the "Company," "we," "our," or "us"), a technology-forward travel and media company operating at the intersection of media and travel, today announced that Co-Founder and Chairman Don Monaco has converted approximately $3.5 million of indebtedness outstanding under a revolving credit facility he previously provided to the Company into ..</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Avidbank Announces Launch of SBA Lending Division</v>
+        <v>Valion Bio Announces Changes to Management and Board of Directors</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C429" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D429" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E429" t="str">
-        <v>https://pr-inside.com/avidbank-announces-launch-of-sba-lending-division-r5200990.htm</v>
+        <v>https://pr-inside.com/valion-bio-announces-changes-to-management-and-board-of-directors-r5218211.htm</v>
       </c>
       <c r="F429" t="str">
-        <v>(PR-inside.com) SAN JOSE, CA / ACCESS Newswire / July 14, 2026 / Avidbank Holdings, Inc. (NASDAQ:AVBH), the holding company for Avidbank, a California state-chartered bank, is pleased to announce the launch of its new Small Business Administration (SBA) Lending division, to continue enhancing its commercial banking suite of products, services, and its commitment to serving small and mid-sized businesses with customized financing solutions. The SBA Lending division is an experienced team of SBA professionals with deep expertise across business development, credit, operations, closing, and portfolio management. Brian Harper will lead the new division. Brian Harper, Senior Vice President, Managing Director of SBA Lending, ..</v>
+        <v>(PR-inside.com) Current CFO, Lisa Wolf named President and COO, assuming expanded executive and operational leadership. Jared Malbin and Thomas Jensen appointed as directors. Lead Asset Positioned for Significant Markets: Entolimod targets the projected $7.8 billion Acute Radiation Syndrome ("ARS") market by 2032 and a multi-billion-dollar oncology supportive-care opportunity through its differentiated dual-tissue cytoprotection platform¹˒² Focused on Value Creation: Streamlined leadership and additional Board expertise are designed to accelerate execution, strengthen commercial opportunities and better align Valion's market valuation with the underlying value of its assets, capabilities, and future prospects SAN ANTONIO, TX / ACCESS Newswire / September 1, 2026 / Valion Bio, Inc. (NASDAQ:</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>S&amp;P Global Ratings places Oma Savings Bank Plc's long-term rating on CreditWatch Positive</v>
+        <v>374Water Returns to WEFTEC in New Orleans Ushering in New Category ...</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C430" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D430" t="str">
         <v>Finance</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327139/0/en/S-P-Global-Ratings-places-Oma-Savings-Bank-Plc-s-long-term-rating-on-CreditWatch-Positive.html</v>
+        <v>https://pr-inside.com/water-returns-to-weftec-in-new-orleans-ushering-in-new-category-r5218209.htm</v>
       </c>
       <c r="F430" t="str">
-        <v>OMA SAVINGS BANK PLC STOCK EXCHANGE RELEASE, 14 JULY 2026 AT 19.00 EEST, OTHER INFORMATION DISCLOSED ACCORDING TO THE RULES OF THE EXCHANGE</v>
+        <v>(PR-inside.com) Innovative Technology Award, 374Water is establishing a premier Waste Destruction Services hub powered by AirSCWO, and invites attendees to Booth 2254 to see how supercritical water oxidation is building a new category of critical destruction infrastructure for PFAS, biosolids, and organic waste. MORRISVILLE, NC / ACCESS Newswire / September 1, 2026 / 374Water Inc. (NASDAQ:SCWO) ("374Water" or the "Company"), a leading cleantech and environmental services company deploying supercritical water oxidation technology for the permanent destruction of PFAS and other organic waste streams, today announced that it will exhibit at WEFTEC 2026, the Water Environment Federation's ("WEF") annual technical exhibition and conference ..</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Class Action Lawsuit Filed Against Lucid Group, Inc. (LCID) - Recover ...</v>
+        <v>Brett Wright Named President of Tortoise Capital</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C431" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D431" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E431" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-lucid-group-inc-lcid-recover-r5200988.htm</v>
+        <v>https://pr-inside.com/brett-wright-named-president-of-tortoise-capital-r5218207.htm</v>
       </c>
       <c r="F431" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) Asset Management Industry Veteran Has Helped Oversee Comprehensive Transformation of Firm's Sales and Marketing Efforts, Expanding Tortoise Capital's Footprint and Reach Across the Institutional and Intermediary Channels OVERLAND PARK, KS / ACCESS Newswire / September 1, 2026 / Tortoise Capital Advisors, L.L.C. (Tortoise Capital), a fund manager focused on energy and infrastructure investing, is today announcing that Brett Wright has been named President of the firm, effective September 1. Wright joined Tortoise Capital in September 2024 as the firm's first Chief Revenue Officer, a role in which he was tasked with leading the modernization of the firm's distribution platform. Under Brett's leadership, ..</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>MWG Holdings Group Reports Continued Year-Over-Year Growth Across California Retail Portfolio Following July 10 "Oil Day" Sales Event</v>
+        <v>Datametrex Announces Name Change and Management Changes</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C432" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D432" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.prnewswire.com/news-releases/mwg-holdings-group-reports-continued-year-over-year-growth-across-california-retail-portfolio-following-july-10-oil-day-sales-event-302825337.html</v>
+        <v>https://pr-inside.com/datametrex-announces-name-change-and-management-changes-r5218206.htm</v>
       </c>
       <c r="F432" t="str">
-        <v>Company-owned Perfect Union and Wild Seed Wellness locations post double-digit percentage gains in net revenue, guest traffic and units sold, extending a four-year streak of consistent seasonal growth as MWG refines a community-driven marketing model built to navigate a shifting...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / September 1, 2026 / Datametrex AI Limited (the "Company" or "Datametrex'') (TSXV:DM)(FSE:D4G)(OTC PINK:DTMXF) is pleased to announce that the Company will change its name to "Quanta AI Inc." The Company's new stock symbol on the TSX Venture will be "QNTA", and the Company expects its shares will commence trading under the new name and ticker symbol at market opening on or about September 14, 2026. A new CUSIP number has been obtained, 74768Q109, to replace the previous CUSIP number. No action will be required by existing shareholders with respect to the name change. Certificates representing ..</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Shareholder Alert: Ademi LLP investigates whether NextCure, Inc. is obtaining a Fair Price for Public Shareholders</v>
+        <v>Horizon Aircraft Advances All-Weather Certification Path with the Start ...</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C433" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D433" t="str">
-        <v>Finance</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E433" t="str">
-        <v>https://www.prnewswire.com/news-releases/shareholder-alert-ademi-llp-investigates-whether-nextcure-inc-is-obtaining-a-fair-price-for-public-shareholders-302825110.html</v>
+        <v>https://pr-inside.com/horizon-aircraft-advances-all-weather-certification-path-with-the-start-r5218205.htm</v>
       </c>
       <c r="F433" t="str">
-        <v>MILWAUKEE, July 14, 2026 /PRNewswire/ -- Ademi LLP is investigating NextCure (NASDAQ: NXTC) for possible breaches of fiduciary duty and other violations of law in its recently announced transaction with Avere Therapeutics. Click here to learn how to join our investigation and obtain...</v>
+        <v>(PR-inside.com) Through its partnership with Cert Center Canada and anti-icing technologies developed by the University of Toronto, the Company progresses toward bringing an all-weather VTOL to market TORONTO, ON / ACCESS Newswire / September 1, 2026 / New Horizon Aircraft Ltd. ("Horizon Aircraft" or the "Company") (NASDAQ:HOVR), an advanced aerospace company developing one of the first hybrid-electric Vertical Takeoff and Landing (VTOL) aircraft, continues to advance the all-weather certification pathway of its Cavorite X7 through the Company's ongoing partnership with Flight Centre of Excellence (dba Cert Center Canada,"3C") and anti-icing technologies being developed by the University of Toronto ("UofT"). Progress has been steady ..</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>More than 75% of Leqembi®-treated patients remained stable and nearly 7% improved over an average of 17 months of treatment in real-world LEADER study data presented at AAIC® 2026</v>
+        <v>Orchestra Launches Agentic Control Plane for Enterprise Data and AI</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C434" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D434" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.prnewswire.com/news-releases/more-than-75-of-leqembi-treated-patients-remained-stable-and-nearly-7-improved-over-an-average-of-17-months-of-treatment-in-real-world-leader-study-data-presented-at-aaic-2026-302825331.html</v>
+        <v>https://pr-inside.com/orchestra-launches-agentic-control-plane-for-enterprise-data-and-ai-r5218203.htm</v>
       </c>
       <c r="F434" t="str">
-        <v>STOCKHOLM, July 14, 2026 /PRNewswire/ -- BioArctic AB's (publ) (Nasdaq Stockholm: BIOA B) partner Eisai today presented results from the real-world Lecanemab in Early Alzheimer's Disease (LEADER) Study showing that nearly 83% of patients with early Alzheimer's disease (AD) enrolled in the...</v>
+        <v>(PR-inside.com) Platform usage has grown more than 10x in the past year as data teams adopt the AI-native platform to build and govern pipelines and AI agents in one environment. LONDON, UK / ACCESS Newswire / September 1, 2026 / Orchestra , the Agentic Control Plane for enterprise data and AI workflows, today announced its formal launch following a year in which platform usage grew more than 10x. Backed by $4.6 million in funding to date, the AI-native platform brings pipelines and governed AI agents into one environment, giving data teams greater control over how they build and operate across their existing ..</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Barclays appoints Peter Luck Chairman of UK Investment Banking</v>
+        <v>Axcelis Announces Participation in Upcoming Investor Conferences</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C435" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D435" t="str">
         <v>Finance</v>
       </c>
       <c r="E435" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357640</v>
+        <v>https://www.prnewswire.com/news-releases/axcelis-announces-participation-in-upcoming-investor-conferences-302865748.html</v>
       </c>
       <c r="F435" t="str">
-        <v>Barclays today announced the appointment of Peter Luck as Chairman of UK Investment Banking. - - He joins Barclays from Bank of America, where he was Head of UK Investment Banking and Head of EMEA Corporate Broking. Prior to Bank of America, he spent 13 years at UBS. - - Peter&amp;#39;s track record includes landmark M&amp;amp;A transactions such as Comcast&amp;#39;s &amp;#163;30bn acquisition of Sky, Just Eat&amp;#39;s &amp;#163;9bn combination with Takeaway.com, GSK&amp;#39;s $25bn Haleon share sale and HSBC&amp;#39;s $15bn privatisation of Hang Seng, a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357640</v>
+        <v>BEVERLY, Mass., Sept. 1, 2026 /PRNewswire/ -- Axcelis Technologies, Inc. (NASDAQ: ACLS), a leading supplier of enabling ion implantation solutions for the semiconductor industry, announced the company's plans to participate in the following upcoming investor conferences: The Citi 2026...</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>BMI LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Badger Meter, Inc. Investors ...</v>
+        <v>Good Purpose Investments Reports Strong Second Quarter and First Half 2026 Results</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C436" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D436" t="str">
         <v>Finance</v>
       </c>
       <c r="E436" t="str">
-        <v>https://pr-inside.com/bmi-lawsuit-alert-levi-korsinsky-notifies-badger-meter-inc-investors-r5200986.htm</v>
+        <v>https://www.newsfilecorp.com/release/312368/Good-Purpose-Investments-Reports-Strong-Second-Quarter-and-First-Half-2026-Results</v>
       </c>
       <c r="F436" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Good Purpose Investments Inc. (CSE: GPIN) (FSE: 8BS) ("GPI", "Good Purpose" or the "Company") announces that it has filed its interim financial statements and related management's discussion and analysis ("MD&amp;A") for the three and six months ended June 30, 2026.Financial and Operating HighlightsAll financial figures are stated in Canadian dollars unless otherwise noted.Revenue of $8.5 million for the six months ended June 30,...</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>AIB Data Centers Rings the NYSE Opening Bell to Celebrate Corporate Rebranding and Public Listing</v>
+        <v>Green Canada Uranium Announces Closing of Reverse Takeover, Concurrent Financing and Acquisition of the Marshall Project</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C437" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D437" t="str">
         <v>Finance</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327122/0/en/AIB-Data-Centers-Rings-the-NYSE-Opening-Bell-to-Celebrate-Corporate-Rebranding-and-Public-Listing.html</v>
+        <v>https://www.newsfilecorp.com/release/312303/Green-Canada-Uranium-Announces-Closing-of-Reverse-Takeover-Concurrent-Financing-and-Acquisition-of-the-Marshall-Project</v>
       </c>
       <c r="F437" t="str">
-        <v>AIB Data Centers Rings the NYSE Opening Bell to Celebrate Corporate Rebranding and Public Listing</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - September 1, 2026) - Green Canada Uranium Corp. (formerly known as MAACKK Capital Corp.) (the "Company") is pleased to announce the closing of its previously announced reverse takeover transaction with Green Canada Corporation ("Green Canada") pursuant to a business combination agreement dated March 3, 2026, resulting in the reverse takeover of the Company by the shareholders of Green Canada (the "RTO"). Concurrently with the closing of the RTO, Green Canada:...</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Lost Money on Photronics, Inc. (PLAB)? Contact Levi &amp; Korsinsky to ...</v>
+        <v>Ribbon Bolsters Its Market-Leading Critical Infrastructure Portfolio</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C438" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D438" t="str">
         <v>Finance</v>
       </c>
       <c r="E438" t="str">
-        <v>https://pr-inside.com/lost-money-on-photronics-inc-plab-contact-levi-korsinsky-to-r5200983.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ribbon-bolsters-its-market-leading-critical-infrastructure-portfolio-302865252.html</v>
       </c>
       <c r="F438" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>New generation of routers delivers expanded routing, automation, security and synchronization capabilities PLANO, Texas, Sept. 1, 2026 /PRNewswire/ -- Ribbon Communications Inc. (Nasdaq: RBBN), a global leader in real-time communications technology, IP routing, and optical networking...</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>LEQEMBI® Real-World LEADER Study Presented at AAIC® 2026 Finds Over 75% of Early Alzheimer’s Patients Enrolled in the Study Remained Stable and Nearly 7% Improved Over an Average of 17 Months of Treatment</v>
+        <v>RTX Chairman and CEO to present at the Morgan Stanley 14th Annual Laguna Conference</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C439" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D439" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327109/0/en/LEQEMBI-Real-World-LEADER-Study-Presented-at-AAIC-2026-Finds-Over-75-of-Early-Alzheimer-s-Patients-Enrolled-in-the-Study-Remained-Stable-and-Nearly-7-Improved-Over-an-Average-of-17.html</v>
+        <v>https://www.prnewswire.com/news-releases/rtx-chairman-and-ceo-to-present-at-the-morgan-stanley-14th-annual-laguna-conference-302862379.html</v>
       </c>
       <c r="F439" t="str">
-        <v>Real-World Findings Support Long-Term Benefits of Continuous Treatment with LEQEMBI and Provide Important Insights into Treatment Experience Outside of a Clinical Trial Setting Real-World Findings Support Long-Term Benefits of Continuous Treatment with LEQEMBI and Provide Important Insights into Treatment Experience Outside of a Clinical Trial Setting</v>
+        <v>ARLINGTON, Va., Sept. 1, 2026 /PRNewswire/ -- RTX (NYSE: RTX) Chairman and CEO Chris Calio will speak at the Morgan Stanley 14th Annual Laguna Conference on Tuesday, Sept. 15 at 11:30 a.m. Eastern Time. The presentation will be broadcast live at www.rtx.com and will be archived on the...</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Class Action Lawsuit Filed Against Zoetis Inc. (ZTS) - Recover Losses ...</v>
+        <v>Vivos Therapeutics to Present at the 2026 Moody Capital Solutions Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C440" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D440" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E440" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-zoetis-inc-zts-recover-losses-r5200980.htm</v>
+        <v>https://www.newsfilecorp.com/release/312338/Vivos-Therapeutics-to-Present-at-the-2026-Moody-Capital-Solutions-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F440" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks ..</v>
+        <v>Littleton, Colorado--(Newsfile Corp. - September 1, 2026) - Vivos Therapeutics, Inc. (NASDAQ: VVOS) ("Vivos" or the "Company"), a leading medical technology and healthcare services company focused on the diagnosis and treatment of obstructive sleep apnea (OSA) and related breathing and sleep disorders, today announced that Founder and Chief Executive Officer R. Kirk Huntsman will present at the 2026 Moody Capital Solutions Disruptive Growth &amp; Life Sciences Conference, taking place September 9...</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Securities Lawsuit Alert: Black Rock Coffee Bar, Inc. (BRCB) Investors ...</v>
+        <v>Wealth Enhancement Announces Acquisition of Dickerson Jackson &amp;amp; Associates, a Hybrid RIA with over $376 Million in Client Assets</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C441" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D441" t="str">
         <v>Finance</v>
       </c>
       <c r="E441" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-black-rock-coffee-bar-inc-brcb-investors-r5200979.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wealth-enhancement-announces-acquisition-of-dickerson-jackson--associates-a-hybrid-ria-with-over-376-million-in-client-assets-302865356.html</v>
       </c>
       <c r="F441" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This ..</v>
+        <v>This partnership brings the firm's total client assets to more than $161.4 billion. MINNEAPOLIS, Sept. 1, 2026 /PRNewswire/ -- Wealth Enhancement, a national independent wealth management firm dedicated to enriching clients' lives, announced it has acquired the investment advisory...</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Production of Europe's First Sikorsky FIREHAWK® Helicopters Begins in Poland</v>
+        <v>Biometric Identity Security Provider BIO-key Participates at H.C. Wainwright Global Investment Conference Sept. 15th and 17th</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C442" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D442" t="str">
         <v>Finance</v>
       </c>
       <c r="E442" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357634</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354042/0/en/biometric-identity-security-provider-bio-key-participates-at-h-c-wainwright-global-investment-conference-sept-15th-and-17th.html</v>
       </c>
       <c r="F442" t="str">
-        <v>In a milestone for European aerial firefighting and emergency response, PZL Mielec, a Lockheed Martin company (NYSE: LMT), has commenced production of Europe&amp;#39;s first Sikorsky S-70 FIREHAWK &amp;#174; helicopters. The aircraft are being manufactured for the Czech Republic Ministry of the Interior through a partnership with &amp;amp;#268;esk� leteck� servisn� (&amp;amp;#268;LS), a Helicopter Alliance (HA) company and United Rotorcraft. - - The FIREHAWK, a purpose&amp;amp;#8209;built variant of the BLACK HAWK &amp;#174; helicopt... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357634</v>
+        <v>Biometric Identity Security Provider BIO-key Participates at H.C. Wainwright Global Investment Conference Sept. 15th and 17th</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Lost Money on GeneDx Holdings Corp. (WGS)? Urged to Join Class Action ...</v>
+        <v>Hornbeck and Helix Complete Merger, Creating a Premier Integrated Offshore Services Company</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C443" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D443" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E443" t="str">
-        <v>https://pr-inside.com/lost-money-on-genedx-holdings-corp-wgs-urged-to-join-class-action-r5200977.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hornbeck-and-helix-complete-merger-creating-a-premier-integrated-offshore-services-company-302866187.html</v>
       </c>
       <c r="F443" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Hornbeck Offshore Services, Inc. To Begin trading on NYSE Under "HOS" on September 2, 2026 HOUSTON and COVINGTON, La., Sept. 1, 2026 /PRNewswire/ -- Helix Energy Solutions Group, Inc. ("Helix") (NYSE: HLX) and Hornbeck Offshore Services, Inc. ("Hornbeck") today announced they have...</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Solstice Advanced Materials, Inc. (SOLS) Investigation: Bronstein, ...</v>
+        <v>Emergent BioSolutions Awarded Contract Modification Valued at Approximately $24 Million for CYFENDUS® (Anthrax Vaccine Adsorbed, Adjuvanted)</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C444" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D444" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E444" t="str">
-        <v>https://pr-inside.com/solstice-advanced-materials-inc-sols-investigation-bronstein-r5200976.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354039/33240/en/emergent-biosolutions-awarded-contract-modification-valued-at-approximately-24-million-for-cyfendus-anthrax-vaccine-adsorbed-adjuvanted.html</v>
       </c>
       <c r="F444" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Solstice Advanced Materials, Inc. ("Solstice" or "the Company") (NASDAQ:SOLS). Investors who purchased Solstice securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/SOLS. Solstice Investigation Details On July 6, 2026, Solstice issued a press release announcing an agreement to acquire Element Solutions ("Element") "in a cash-and-stock transaction valued at approximately $14.5 billion, including the assumption of net debt." Although Solstice's Chief Executive Officer described the "combined company [as] very well-positioned ..</v>
+        <v>GAITHERSBURG, Md., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Emergent BioSolutions Inc. (NYSE: EBS) today announced a contract modification valued at approximately $24 million from the Biomedical Advanced Research and Development Authority (BARDA), part of the Administration for Strategic Preparedness and Response (ASPR) within the U.S. Department of Health and Human Services (HHS), to supply CYFENDUS ® (Anthrax Vaccine Adsorbed, Adjuvanted) for anthrax preparedness efforts. Anthrax remains a significant global biological threat due to its potential use in a bioterrorism event and its implications for public health and national security.</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Graphic Packaging ...</v>
+        <v>Transaction in Own Shares</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C445" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D445" t="str">
         <v>Finance</v>
       </c>
       <c r="E445" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-graphic-packaging-r5200975.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354037/0/en/transaction-in-own-shares.html</v>
       </c>
       <c r="F445" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Graphic Packaging Holding Company ("Graphic Packaging" or "the Company") (NYSE:GPK). Investors who purchased Graphic Packaging securities prior to February 4, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/GPK. Graphic Packaging Investigation Details The investigation concerns whether Graphic Packaging and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Graphic Packaging Investors? If you are aware of any ..</v>
+        <v>Transaction in Own Shares</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>Aldeyra Therapeutics, Inc. (ALDX) Investigation: Bronstein, Gewirtz ...</v>
+        <v>3 E Network Secures $1.2 Million Enterprise DDR4 Memory Sales Order</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C446" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D446" t="str">
         <v>Finance</v>
       </c>
       <c r="E446" t="str">
-        <v>https://pr-inside.com/aldeyra-therapeutics-inc-aldx-investigation-bronstein-gewirtz-r5200974.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354034/0/en/3-e-network-secures-1-2-million-enterprise-ddr4-memory-sales-order.html</v>
       </c>
       <c r="F446" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Aldeyra Therapeutics, Inc. ("Aldeyra" or "the Company") (NASDAQ:ALDX). Investors who purchased Aldeyra securities prior to November 3, 2023, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/ALDX. Aldeyra Investigation Details The investigation concerns whether Aldeyra and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Aldeyra Investors? If you are aware of any facts relating to this investigation or purchased ..</v>
+        <v>3E Network Secures $1.2 Million Enterprise DDR4 Memory Sales Order</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Concentrix Corporation ...</v>
+        <v>Gymshark, Debenhams Group, and Follett Higher Education Now Offer Sezzle at Checkout</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C447" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D447" t="str">
-        <v>Finance</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E447" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-concentrix-corporation-r5200973.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354036/0/en/gymshark-debenhams-group-and-follett-higher-education-now-offer-sezzle-at-checkout.html</v>
       </c>
       <c r="F447" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Concentrix Corporation ("Concentrix" or "the Company") (NASDAQ:CNXC). Investors who purchased Concentrix securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/CNXC. Concentrix Investigation Details On June 29, 2026, Concentrix reported its Q2 2026 financial results. The Company's results missed analyst consensus estimates, and it also slashed its full-year outlook. Following this news, Concentrix's stock price dropped the next day. What's Next for Concentrix Investors? If you are aware of any facts relating ..</v>
+        <v>Fitness, fashion, and fall semester: Sezzle’s merchant network reaches into the carts that refill every season Fitness, fashion, and fall semester: Sezzle’s merchant network reaches into the carts that refill every season</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Alarum Technologies ...</v>
+        <v>Kayne Anderson Energy Infrastructure Fund Announces Distribution of $0.09 Per Share for September 2026</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C448" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D448" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E448" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-alarum-technologies-r5200972.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354035/0/en/kayne-anderson-energy-infrastructure-fund-announces-distribution-of-0-09-per-share-for-september-2026.html</v>
       </c>
       <c r="F448" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alarum Technologies Ltd. ("Alarum" or "the Company") (NASDAQ:ALAR). Investors who purchased Alarum securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/ALAR. Alarum Investigation Details On July 2, 2026, Reuters reported Google had "disabled accounts and services used in NetNut," Alarum's subsidiary, alleging NetNut was connected to the dangerous botnet Popa, and was being "used to conceal and route malicious online traffic." Google reportedly had "shared technical intelligence on the ..</v>
+        <v>HOUSTON, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Kayne Anderson Energy Infrastructure Fund, Inc. (the “Company”) announced today a monthly distribution of $0.09 per share for September 2026. This distribution is payable to common stockholders on September 30, 2026 (as outlined in the table below).</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating ON Semiconductor ...</v>
+        <v>Black Book Identifies Three Underreported Healthcare IT Capital Signals ...</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C449" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D449" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E449" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-on-semiconductor-r5200971.htm</v>
+        <v>https://pr-inside.com/black-book-identifies-three-underreported-healthcare-it-capital-signals-r5218202.htm</v>
       </c>
       <c r="F449" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of ON Semiconductor Corporation ("Onsemi" or "the Company") (NASDAQ:ON). Investors who purchased Onsemi securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/ON. Onsemi Investigation Details On June 25, 2026, Onsemi announced an agreement to buy the internet-of-things company Synaptics Incorporated ("Synaptics") in an all-stock transaction. Pursuant to the terms of the agreement, Synaptics shareholders will receive 1.35 shares of Onsemi stock for each Synaptics share, representing an enterprise value of ..</v>
+        <v>(PR-inside.com) Q3 2026 study finds human infrastructure, transaction authority and embedded capital are emerging as new sources of healthcare technology value beyond the AI model NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Black Book Research has identified three underreported healthcare IT investment signals that may increasingly influence valuation, deal structure and competitive defensibility through 2029. The new Healthcare IT Capital Signals Q3 2026 report examines what may be changing beneath the more visible narratives around AI funding, consolidation, recurring revenue and margin expansion. The study was designed to identify capabilities quietly influencing underwriting and strategic positioning before they ..</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating LKQ Corporation ...</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Intuit Inc. (INTU) Investors ...</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C450" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D450" t="str">
         <v>Finance</v>
       </c>
       <c r="E450" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-lkq-corporation-r5200970.htm</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-intuit-inc-intu-investors-r5218201.htm</v>
       </c>
       <c r="F450" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of LKQ Corporation ("LKQ" or "the Company") (NASDAQ:LKQ). Investors who purchased LKQ securities prior to February 27, 2023, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/LKQ. LKQ Investigation Details The investigation concerns whether LKQ and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for LKQ Investors? If you are aware of any facts relating to this investigation or purchased LKQ ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. that ..</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Alibaba Group Holding ...</v>
+        <v>XCF Global (NASDAQ:SAFX) Advances Commercial Execution: Produces 886,000+ ...</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C451" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D451" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E451" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-alibaba-group-holding-r5200969.htm</v>
+        <v>https://pr-inside.com/xcf-global-nasdaq-safx-advances-commercial-execution-produces-r5218200.htm</v>
       </c>
       <c r="F451" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alibaba Group Holding Limited ("Alibaba" or "the Company") (NYSE:BABA). Investors who purchased Alibaba securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BABA. Alibaba Investigation Details On June 24, 2026, Alibaba was the subject of a report published by Reuters, titled: "Anthropic says Alibaba illicitly extracted Claude AI model capabilities." According to the report, "U.S. AI company Anthropic accused Alibaba, the Chinese technology and e-commerce giant, of illicitly extracting its ..</v>
+        <v>(PR-inside.com) Commercial Deliveries Underway: New Rise Reno is actively shipping orders to paying customers, currently at approximately 55,000 gallons per day. Dual Revenue Model Activated: More than 886,400 gallons produced to date, generating over 1.5 million D4 Renewable Identification Numbers (RINs), with XCF executing its first RIN monetization transaction at $2.27 per RIN. Pathway Toward Nameplate Capacity: Current operations demonstrate progress toward the facility's permitted nameplate production capacity of up to 38 million gallons per year. Major Q4 Catalyst: Sustainable aviation fuel (SAF) blending component production is currently targeted to begin in Q4 2026. HOUSTON, TX / ACCESS Newswire / September 1, 2026 / XCF ..</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Alamos Gold Inc. (AGI) ...</v>
+        <v>Heidmar Maritime Holdings Corp. Reports Results for the Second Quarter Ended June 30, 2026</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C452" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D452" t="str">
         <v>Finance</v>
       </c>
       <c r="E452" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-alamos-gold-inc-agi-r5200967.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354032/0/en/heidmar-maritime-holdings-corp-reports-results-for-the-second-quarter-ended-june-30-2026.html</v>
       </c>
       <c r="F452" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alamos Gold Inc. ("Alamos" or "the Company") (NYSE:AGI). Investors who purchased Alamos securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/AGI. Alamos Investigation Details On June 18, 2026, Alamos issued a press release "providing operational updates at its Young-Davidson and Island Gold District operations, as well as revised its second quarter production and cost guidance." Specifically, Alamos advised that the Young-Davidson operation "experienced two seismic events, with one occurring ..</v>
+        <v>ATHENS, Greece and NEW YORK, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Heidmar Maritime Holdings Corp. (the "Company" or "Heidmar") (NASDAQ: HMR) today reported its results for the quarter and six month period ended June 30, 2026.</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Initiates an Investigation into ...</v>
+        <v>NorthStrive Biosciences Expands AI-Driven Drug Discovery Program with Yuva Biosciences, Advancing Four Novel AI-Discovered Compounds Toward Lead Nomination for Potential Cardiac Disease and Obesity Therapeutic Applications</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C453" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D453" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E453" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-initiates-an-investigation-into-r5200966.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354029/0/en/northstrive-biosciences-expands-ai-driven-drug-discovery-program-with-yuva-biosciences-advancing-four-novel-ai-discovered-compounds-toward-lead-nomination-for-potential-cardiac-dis.html</v>
       </c>
       <c r="F453" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of DXC Technology Company ("DXC" or "the Company") (NYSE:DXC). Investors who purchased DXC securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/DXC. DXC Investigation Details On May 7, 2026, after the market closed, DXC reported its fourth quarter and full fiscal year 2026 financial results. The Company reported total revenue of approximately $3.13 billion for the fourth quarter, representing a 1.2% year-over-year decline and a 6.6% decline on an organic ..</v>
+        <v>NorthStrive Biosciences Expands AI-Driven Drug Discovery Program with Yuva Biosciences, Advancing Four Novel AI-Discovered Compounds Toward Lead Nomination</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Elastic N.V. (ESTC) Investigation: Bronstein, Gewirtz &amp; Grossman, LLC ...</v>
+        <v>Kala Bio and Virotek Announce Letter of Intent to Establish an Exclusive U.S. Distribution Partnership for Ophthalmology Genetic Testing Program</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C454" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D454" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E454" t="str">
-        <v>https://pr-inside.com/elastic-n-v-estc-investigation-bronstein-gewirtz-grossman-llc-r5200965.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354030/0/en/kala-bio-and-virotek-announce-letter-of-intent-to-establish-an-exclusive-u-s-distribution-partnership-for-ophthalmology-genetic-testing-program.html</v>
       </c>
       <c r="F454" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Elastic N.V. ("Elastic" or "the Company") (NYSE:ESTC). Investors who purchased Elastic securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/ESTC. Elastic Investigation Details On June 24, 2026, Elastic disclosed in a filing with the U.S. Securities and Exchange Commission ("SEC") that, in connection with "a plan . . . intended to simplify team structures, reduce organizational complexity, improve decision-making speed, reallocate resources towards key growth areas, and invest in ..</v>
+        <v>ARLINGTON, Mass., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Kala Bio, Inc. (Nasdaq: KALA) ("Kala") and Virotek Inc. ("Virotek"), a CLIA-registered precision health and clinical genomics company, today announced that they have entered into a letter of intent (the "LOI") outlining the principal terms under which the companies intend to negotiate a definitive agreement appointing Kala as the exclusive distributor and reseller in the United States of Virotek's genetic testing and screening program for ophthalmological indications.</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating GDS Holdings Limited ...</v>
+        <v>ZenaTech to Showcase Drone as a Service Growth and ZenaDrone Defense Solutions at Series of U.S. and Global Investor and Defense Events</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C455" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D455" t="str">
         <v>Finance</v>
       </c>
       <c r="E455" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-gds-holdings-limited-r5200964.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354031/0/en/zenatech-to-showcase-drone-as-a-service-growth-and-zenadrone-defense-solutions-at-series-of-u-s-and-global-investor-and-defense-events.html</v>
       </c>
       <c r="F455" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of GDS Holdings Limited ("GDS" or "the Company") (NASDAQ:GDS). Investors who purchased GDS securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/GDS. GDS Investigation Details On May 20, 2026, GDS issued a press release "announc[ing] that Mr. Lim Ah Doo has resigned as an independent director of the Board of Directors (the "Board") and as Chairman of the Audit Committee for personal reasons[.]" Following this news, GDS's American Depositary Share ("ADS") ..</v>
+        <v>ZenaTech to Showcase Drone as a Service Growth and ZenaDrone Defense Solutions at Series of U.S. and Global Investor and Defense Events</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Datavault AI Inc. ...</v>
+        <v>Stewart Strengthens Title Capabilities Through Acquisition of ProTitleUSA and DocSolutionUSA</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C456" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D456" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E456" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-datavault-ai-inc-r5200963.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/stewart-strengthens-title-capabilities-acquisition-114500910.html</v>
       </c>
       <c r="F456" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Datavault AI Inc. ("Datavault" or "the Company") (NASDAQ:DVLT). Investors who purchased Datavault securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/DVLT. Datavault Investigation Details On October 31, 2025, Wolfpack Research published a short report on Datavault. The report alleged, among other things, that Datavault was a "stock promotion" that relied on misleading press releases and "empty claims" concerning artificial intelligence, quantum computing, Web 3.0, and data monetization. Wolfpack further ..</v>
+        <v>HOUSTON, September 01, 2026--Stewart Information Services Corporation (NYSE: STC) today announced it has acquired ProTitleUSA (ProTitle) and DocSolutionUSA (DocSolution), two companies that together provide a comprehensive suite of title, mortgage related documents and due diligence services that support servicers, investors and capital markets clients throughout the real estate and mortgage lifecycle.</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Chipotle Mexican Grill Inc (CMG) Investigation: Bronstein, Gewirtz ...</v>
+        <v>XCF Global (NASDAQ:SAFX) Advances Commercial Execution: Produces 886,000+ Gallons of Renewable Diesel and Monetizes Initial 550,000 D4 RINs for $1.25 Million</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C457" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D457" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E457" t="str">
-        <v>https://pr-inside.com/chipotle-mexican-grill-inc-cmg-investigation-bronstein-gewirtz-r5200962.htm</v>
+        <v>https://www.newswire.com/news/xcf-global-nasdaq-safx-advances-commercial-execution-produces-886-000-gallons</v>
       </c>
       <c r="F457" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Chipotle Mexican Grill Inc ("Chipotle" or "the Company") (NYSE:CMG). Investors who purchased Chipotle securities prior to February 8, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/CMG. Chipotle Investigation Details The investigation concerns whether Chipotle and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Chipotle Investors? If you are aware of any facts relating to this investigation or ..</v>
+        <v>Commercial Deliveries Underway: New Rise Reno is actively shipping orders to paying customers, currently at approximately 55,000 gallons per day. Dual Revenue Model Activated: More than 886,400 gallons produced to date, generating over 1.5 million D4 Renewable Identification Numbers (RINs), with XCF executing its first RIN monetization transaction at $2.27 per RIN. Pathway Toward Nameplate Capacity: Current operations demonstrate progress toward the facility's permitted nameplate production capacity of up to 38 million gallons per year. Major Q4 Catalyst: Sustainable aviation fuel (SAF) blending component production is currently targeted to begin in Q4 2026.</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Super Micro Computer, Inc. (SMCI) Investigation: Bronstein, Gewirtz ...</v>
+        <v>Clearmind Reaches Key Milestone: CMND-100 Phase IIa now Underway for Alcohol Use Disorder Trial, One-Third of Part C Enrolled</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C458" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D458" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E458" t="str">
-        <v>https://pr-inside.com/super-micro-computer-inc-smci-investigation-bronstein-gewirtz-r5200961.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354028/0/en/clearmind-reaches-key-milestone-cmnd-100-phase-iia-now-underway-for-alcohol-use-disorder-trial-one-third-of-part-c-enrolled.html</v>
       </c>
       <c r="F458" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Super Micro Computer, Inc. ("Super Micro" or "the Company") (NASDAQ:SMCI). Investors who purchased Super Micro securities prior to February 2, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/SMCI. Super Micro Investigation Details The investigation concerns whether Super Micro and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Super Micro Investors? If you are aware of any facts ..</v>
+        <v>Vancouver, Canada, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Clearmind Medicine Inc. (Nasdaq: CMND) (the “Company”), a clinical-stage biopharmaceutical company advancing non-hallucinogenic psychedelic-derived neuroplastogen for scalable treatment of neuropsychiatric, metabolic, and addiction disorders including Alcohol Use Disorder (“AUD”), announced today the initiation of Phase lla, the next stage of its double-blind, placebo-controlled Phase I/IIa clinical trial evaluating CMND-100 for the treatment of AUD, with six patients enrolled to date. Three participants have been enrolled at Tel Aviv Sourasky Medical Center (TASMC) and three at Hadassah Medical Center in Jerusalem, initiating the first multiple-dose treatment phase of Part C (“phase IIa”) following the successful completion of the tria</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Power Solutions ...</v>
+        <v>PLNT ALERT: Securities Fraud Class Action Launched Against Planet Fitness, ...</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C459" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D459" t="str">
         <v>Finance</v>
       </c>
       <c r="E459" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-power-solutions-r5200960.htm</v>
+        <v>https://pr-inside.com/plnt-alert-securities-fraud-class-action-launched-against-planet-fitness-r5218199.htm</v>
       </c>
       <c r="F459" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Power Solutions International, Inc. ("Power Solutions" or "the Company") (NASDAQ:PSIX). Investors who purchased Power Solutions securities prior to May 8, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/PSIX. Power Solutions Investigation Details The investigation concerns whether Power Solutions and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Power Solutions Investors? If you are aware of any facts ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet Fitness, ..</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Nektar Therapeutics ...</v>
+        <v>DocGo Announces Upcoming Participation at Morgan Stanley 24th Annual Global Healthcare Conference</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C460" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D460" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E460" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-nektar-therapeutics-r5200959.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/docgo-announces-upcoming-participation-morgan-113500846.html</v>
       </c>
       <c r="F460" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Nektar Therapeutics ("Nektar" or "the Company") (NASDAQ:NKTR). Investors who purchased Nektar securities prior to February 26, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/NKTR. Nektar Investigation Details The investigation concerns whether Nektar and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Nektar Investors? If you are aware of any facts relating to this investigation or purchased Nektar ..</v>
+        <v>NEW YORK, September 01, 2026--DocGo Inc. (Nasdaq: DCGO) ("DocGo"), a leading provider of technology-enabled mobile health and medical transportation services, announced today that Lee Bienstock, Chief Executive Officer, will participate in 1x1 meetings at the Morgan Stanley 24th Annual Global Healthcare Conference on Wednesday September 16th, and will deliver a fireside presentation at 12:20 PM ET on that day. A webcast of the event will be available on the investor relations section of DocGo’s</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Apollo Global Management, Inc. (APO) Investigation: Bronstein, Gewirtz ...</v>
+        <v>Shareholders of Photronics, Inc. (PLAB): Protect Your Rights Before ...</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C461" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D461" t="str">
         <v>Finance</v>
       </c>
       <c r="E461" t="str">
-        <v>https://pr-inside.com/apollo-global-management-inc-apo-investigation-bronstein-gewirtz-r5200958.htm</v>
+        <v>https://pr-inside.com/shareholders-of-photronics-inc-plab-protect-your-rights-before-r5218198.htm</v>
       </c>
       <c r="F461" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Apollo Global Management, Inc. ("Apollo" or "the Company") (NYSE:APO). Investors who purchased Apollo securities prior to May 10, 2021, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/APO. Apollo Investigation Details The investigation concerns whether Apollo and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Apollo Investors? If you are aware of any facts relating to this investigation or ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. that ..</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Integer Holdings Corporation (ITGR) Investigation: Bronstein, Gewirtz ...</v>
+        <v>Abeona Therapeutics® Announces New Employee Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C462" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D462" t="str">
         <v>Finance</v>
       </c>
       <c r="E462" t="str">
-        <v>https://pr-inside.com/integer-holdings-corporation-itgr-investigation-bronstein-gewirtz-r5200957.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354016/0/en/abeona-therapeutics-announces-new-employee-inducement-grants-under-nasdaq-listing-rule-5635-c-4.html</v>
       </c>
       <c r="F462" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Integer Holdings Corporation ("Integer" or "the Company") (NYSE:ITGR). Investors who purchased Integer securities prior to July 25, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/ITGR. Integer Investigation Details The investigation concerns whether Integer and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Integer Investors? If you are aware of any facts relating to this investigation or purchased ..</v>
+        <v>CLEVELAND, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Abeona Therapeutics Inc. (Nasdaq: ABEO) today announced it has granted equity awards to new non-executive employees who joined the Company. The equity awards were approved in accordance with Nasdaq Listing Rule 5635(c)(4).</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Announces an Investigation Against ...</v>
+        <v>Alumis Announces Topline Results from Envudeucitinib Phase 2b Trial in Systemic Lupus Erythematosus (SLE)</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C463" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D463" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E463" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-announces-an-investigation-against-r5200955.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354011/0/en/alumis-announces-topline-results-from-envudeucitinib-phase-2b-trial-in-systemic-lupus-erythematosus-sle.html</v>
       </c>
       <c r="F463" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Hims &amp; Hers Health, Inc. ("Hims &amp; Hers" or "the Company") (NYSE:HIMS). Investors who purchased Hims &amp; Hers securities prior to April 1, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/HIMS. Hims &amp; Hers Investigation Details The investigation concerns whether Hims &amp; Hers and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Hims &amp; Hers Investors? If ..</v>
+        <v>Alumis Announces Topline Results from Envudeucitinib Phase 2b Trial in Systemic Lupus Erythematosus (SLE)</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Digimarc Corporation (DMRC) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
+        <v>Appia Announces Grant of Stock Options</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C464" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D464" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E464" t="str">
-        <v>https://pr-inside.com/digimarc-corporation-dmrc-investigation-bronstein-gewirtz-grossman-r5200954.htm</v>
+        <v>https://www.newsfilecorp.com/release/312355/Appia-Announces-Grant-of-Stock-Options</v>
       </c>
       <c r="F464" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Digimarc Corporation ("Digimarc" or "the Company") (NASDAQ:DMRC). Investors who purchased Digimarc securities prior to May 3, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/DMRC. Digimarc Investigation Details The investigation concerns whether Digimarc and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Digimarc Investors? If you are aware of any facts relating to this investigation or purchased Digimarc ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - September 1, 2026) - Appia Rare Earths &amp; Uranium Corp. (CSE: API) (OTCQB: APAAF) (FSE: A0I0) (MUN: A0I0) (BER: A0I0) (the "Company" or "Appia") announces that it has granted incentive stock options to purchase an aggregate of 5,250,000 common shares of the Company exercisable at $0.19 for five years to its new president, Kurt Radtke, as well as to directors, officers and consultants of the Company.In conjunction with his appointment as President, Mr. Radtke...</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Primo Brands Corporation ...</v>
+        <v>Aramark to Participate in Upcoming Goldman Sachs Conference</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C465" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D465" t="str">
         <v>Finance</v>
       </c>
       <c r="E465" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-primo-brands-corporation-r5200953.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/aramark-participate-upcoming-goldman-sachs-113000245.html</v>
       </c>
       <c r="F465" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Primo Brands Corporation ("Primo Brands" or "the Company") (NYSE:PRMB). Investors who purchased Primo Brands securities prior to November 11, 2024, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/PRMB . Primo Brands Investigation Details The investigation concerns whether Primo Brands and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Primo Brands Investors? If you are aware of any facts relating ..</v>
+        <v>PHILADELPHIA, September 01, 2026--Aramark (NYSE: ARMK), a global leader in food and facilities management, announced that the Company’s Chief Financial Officer, James Tarangelo, and President of Aramark Nexus, Pat Liebler, will participate in the Goldman Sachs Conference on Monday, September 14, 2026, with a featured Fireside Chat session beginning at 10:45 a.m. ET.</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>United Homes Group, Inc. (UHG) Investigation: Bronstein, Gewirtz &amp; ...</v>
+        <v>Ardelyx to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C466" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D466" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E466" t="str">
-        <v>https://pr-inside.com/united-homes-group-inc-uhg-investigation-bronstein-gewirtz-r5200950.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354015/0/en/ardelyx-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F466" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of United Homes Group, Inc. ("United Homes" or "the Company") (NASDAQ:UHG). Investors who purchased United Homes securities prior to May 19, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/UHG. United Homes Investigation Details The investigation concerns whether United Homes and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for United Homes Investors? If you are aware of any facts ..</v>
+        <v>WALTHAM, Mass., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Ardelyx Inc. (Nasdaq: ARDX), (“Ardelyx” or the “Company”) a commercial-stage biopharmaceutical company focused on the development and commercialization of innovative medicines that meet significant unmet medical needs, today announced its participation in the following investor conferences:</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Levi &amp; Korsinsky Notifies Embecta Corp. (EMBC) Shareholders of Class ...</v>
+        <v>BridgeBio to Participate in September Investor Conferences</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C467" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D467" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E467" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-embecta-corp-embc-shareholders-of-class-r5200949.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354014/0/en/bridgebio-to-participate-in-september-investor-conferences.html</v>
       </c>
       <c r="F467" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>PALO ALTO, Calif., Sept. 01, 2026 (GLOBE NEWSWIRE) -- BridgeBio Pharma, Inc. (Nasdaq: BBIO) (“BridgeBio” or the “Company”), a commercial-stage, multi-product biopharmaceutical company focused on developing medicines for genetic conditions, today announced that members of its management team will participate in fireside chats at the following healthcare investor conferences:</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Securities Lawsuit Alert: Lucid Group, Inc. (LCID) Investors - Contact ...</v>
+        <v>Faeth Therapeutics to Participate in Upcoming September Investor Conferences</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C468" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D468" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E468" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-lucid-group-inc-lcid-investors-contact-r5200948.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/faeth-therapeutics-participate-upcoming-september-113000001.html</v>
       </c>
       <c r="F468" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>AUSTIN, Texas, September 01, 2026--Faeth Therapeutics (Nasdaq: FTH), a clinical-stage oncology company developing multi-node therapies for cancer patients, including its lead program PIKTOR, today announced that management will participate in the following upcoming investor conferences:</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Lost Money on Commvault Systems, Inc. (CVLT)? Urged to Join Class Action ...</v>
+        <v>COMSTOCK ANNOUNCES $1.65 BILLION STRATEGIC PARTNERSHIP WITH SOCAR AND $450 MILLION DRILLING JOINT VENTURE WITH JERRY JONES</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C469" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D469" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E469" t="str">
-        <v>https://pr-inside.com/lost-money-on-commvault-systems-inc-cvlt-urged-to-join-class-action-r5200947.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354019/0/en/comstock-announces-1-65-billion-strategic-partnership-with-socar-and-450-million-drilling-joint-venture-with-jerry-jones.html</v>
       </c>
       <c r="F469" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. ..</v>
+        <v>FRISCO, TX, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Comstock Resources, Inc. (NYSE and NYSE Texas: CRK) ("Comstock" or the "Company") announced today that it has entered into a letter of intent with the State Oil Company of the Azerbaijan Republic ("SOCAR") under which SOCAR or a wholly owned subsidiary of SOCAR would acquire, subject to the terms of the letter of intent and a definitive purchase and sale agreement, (i) a non-operated working interest representing 20% of Comstock's interest in its Legacy Haynesville upstream assets, (ii) a non-operated working interest equal to 15% of Comstock's interest in its Western Haynesville upstream assets, reducing to 7.5% after five years and once SOCAR has achieved a 15% return on investment in those assets, and (iii) 15% of Comstock’s 73% ownership i</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>August 10, 2026 Deadline Approaching: Join Class Action Against Erasca, ...</v>
+        <v>Orion Digital to Participate in H.C. Wainwright’s 28th Annual Global Investment Conference</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C470" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D470" t="str">
         <v>Finance</v>
       </c>
       <c r="E470" t="str">
-        <v>https://pr-inside.com/august-10-2026-deadline-approaching-join-class-action-against-erasca-r5200946.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/orion-digital-participate-h-c-113000986.html</v>
       </c>
       <c r="F470" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>VANCOUVER, British Columbia, September 01, 2026--Orion Digital Corp. (NASDAQ: ORIO; TSX: ORIO) ("Orion Digital" or the "Company") today announced that Greg Feller, President &amp; Co-founder, will be participating in the H.C. Wainwright 28th Annual Global Investment Conference on September 14 –16, 2026 in New York.</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>Securities Lawsuit Alert: ZoomInfo Technologies Inc. (GTM) - Contact ...</v>
+        <v>Stoke Therapeutics and Biogen Announce Presentations of Clinical Data from Studies of Zorevunersen, an Investigational Medicine for the Treatment of Dravet Syndrome, at the 16th European Epilepsy Congress (EEC)</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C471" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D471" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E471" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-zoominfo-technologies-inc-gtm-contact-r5200945.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/stoke-therapeutics-biogen-announce-presentations-113000584.html</v>
       </c>
       <c r="F471" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>BEDFORD, Mass. &amp; CAMBRIDGE, Mass., September 01, 2026--Stoke Therapeutics, Inc. (Nasdaq: STOK), a biotechnology company dedicated to restoring protein expression by harnessing the body’s potential with RNA medicine, and Biogen Inc.</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Class Action Lawsuit Filed: Hub Group, Inc. (HUBG) - Join by August ...</v>
+        <v>Streamex Corp. Appoints Laura Kiernan as Head of Investor Relations</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C472" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D472" t="str">
         <v>Finance</v>
       </c>
       <c r="E472" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-hub-group-inc-hubg-join-by-august-r5200944.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354018/22558/en/streamex-corp-appoints-laura-kiernan-as-head-of-investor-relations.html</v>
       </c>
       <c r="F472" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Award-winning Capital Markets Executive to Lead Investor Strategy and Shareholder Engagement Award-winning Capital Markets Executive to Lead Investor Strategy and Shareholder Engagement</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Securities Lawsuit Alert: ADMA Biologics, Inc. (ADMA) - Contact Levi ...</v>
+        <v>KANZHUN LIMITED Announces Change of Directors’ Executive Positions</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C473" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D473" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E473" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-adma-biologics-inc-adma-contact-levi-r5200943.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354013/0/en/kanzhun-limited-announces-change-of-directors-executive-positions.html</v>
       </c>
       <c r="F473" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>BEIJING, Sept. 01, 2026 (GLOBE NEWSWIRE) -- KANZHUN LIMITED (“BOSS Zhipin” or the “Company”) (Nasdaq: BZ; HKEX: 2076), a leading online recruitment platform in China, today announced that Mr. Xu Chen (“Mr. Chen”) has ceased to act as the president of the Company (the “President”) by rotation with effect from September 1, 2026. Mr. Chen will remain as an executive director and has resumed the role of Chief Marketing Officer of the Company.</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Did You Lose Money on Insulet Corporation (PODD)? Levi &amp; Korsinsky ...</v>
+        <v>USA TODAY Co. to Present at Citi’s Global TMT Conference</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C474" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D474" t="str">
         <v>Finance</v>
       </c>
       <c r="E474" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-insulet-corporation-podd-levi-korsinsky-r5200942.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/usa-today-co-present-citi-113000489.html</v>
       </c>
       <c r="F474" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>NEW YORK, NY, September 01, 2026--USA TODAY Co., Inc. ("USA TODAY Co.", "we", "us", "our", or the "Company") (NYSE: TDAY) today announced that its Chairman and Chief Executive Officer, Michael Reed, and its Chief Financial Officer, Trisha Gosser, will present at the following conference:</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Watch the Kaspi Event: Mikheil Lomtadze Unveils Kasper</v>
+        <v>USBC Expands Leadership Team with Former JPMorgan Chase and Coinbase Product Executive</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C475" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D475" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E475" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327084/0/en/Watch-the-Kaspi-Event-Mikheil-Lomtadze-Unveils-Kasper.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354012/0/en/usbc-expands-leadership-team-with-former-jpmorgan-chase-and-coinbase-product-executive.html</v>
       </c>
       <c r="F475" t="str">
-        <v>Kaspi.kz presents its vision to bring a personal AI assistant to every customer Kaspi.kz presents its vision to bring a personal AI assistant to every customer</v>
+        <v>Richa Pareek, new Chief Product Officer, to Lead USBC’s Next Phase of Platform Development Richa Pareek, new Chief Product Officer, to Lead USBC’s Next Phase of Platform Development</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Investor Alert: Deadline Approaching to Join First Solar, Inc. (FSLR) ...</v>
+        <v>Vera Therapeutics to Participate at Upcoming Investor Conferences</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C476" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D476" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E476" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-first-solar-inc-fslr-r5200941.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354009/0/en/vera-therapeutics-to-participate-at-upcoming-investor-conferences.html</v>
       </c>
       <c r="F476" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Vera Therapeutics to Participate at Upcoming Investor Conferences</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>AIAI Holdings' MediGuide Enters the State-of-the-Art Medicine Market ...</v>
+        <v>PAR Technology Launches Guest360, Bringing Unified Guest Understanding to Every Restaurant Transaction</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C477" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D477" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E477" t="str">
-        <v>https://pr-inside.com/aiai-holdings-mediguide-enters-the-state-of-the-art-medicine-market-r5200940.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/par-technology-launches-guest360-bringing-113000900.html</v>
       </c>
       <c r="F477" t="str">
-        <v>(PR-inside.com) Leveraging Advanced Diagnostics and Screenings to Provide Personalized Proactive Care DALLAS, TX / ACCESS Newswire / July 14, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, MediGuide, has launched a state of the art (SOTA) precision healthcare solution that combines advanced medical intelligence, expert clinical review, and AI-enabled diagnostic support to enable more personalized, data-driven medical decision-making. The launch represents another milestone in MediGuide's innovation roadmap and reflects AIAI Holdings' strategy of supporting portfolio companies that responsibly integrate advanced</v>
+        <v>NEW HARTFORD, N.Y., September 01, 2026--PAR Technology Corporation (NYSE: PAR) today announced the launch of Guest360, a new product designed to help restaurant brands understand and grow their entire guest base, not just the guests enrolled in loyalty. Built to work alongside PAR® Punchh®, Guest360 recognizes guests from the first transaction, connects their activity across channels, and creates unified profiles that enable more powerful guest engagement and experiences for brands. Guest360 is</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Verra Mobility Corporation (VRRM) Lawsuit - Investors Urged to Contact ...</v>
+        <v>PHINIA to Participate in Morgan Stanley’s 14th Annual Laguna Conference</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C478" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D478" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E478" t="str">
-        <v>https://pr-inside.com/verra-mobility-corporation-vrrm-lawsuit-investors-urged-to-contact-r5200939.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/phinia-participate-morgan-stanley-14th-113000767.html</v>
       </c>
       <c r="F478" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>AUBURN HILLS, Mich., September 01, 2026--PHINIA Inc. (NYSE: PHIN), a diversified, industrial supplier and global leader in the development of fuel systems, electrical systems, and aftermarket solutions, announced today that it will participate in Morgan Stanley’s 14th Annual Laguna Conference on Wednesday, September 16, 2026. Conference participation will be in-person and will include one-on-one meetings with institutional investors to discuss dynamics across the various markets PHINIA serves ar</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Class Action Filed Against BitGo Holdings, Inc. (BTGO) Over Securities ...</v>
+        <v>Korn Ferry Completes Acquisition of AMS</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C479" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D479" t="str">
         <v>Finance</v>
       </c>
       <c r="E479" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-bitgo-holdings-inc-btgo-over-securities-r5200938.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/korn-ferry-completes-acquisition-ams-112700980.html</v>
       </c>
       <c r="F479" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>LOS ANGELES, September 01, 2026--Korn Ferry (NYSE: KFY) today announced the completion of its acquisition of UK-headquartered AMS from OMERS Private Equity.</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>BTU ALERT: Securities Fraud Class Action Launched Against Peabody Energy ...</v>
+        <v>Did You Lose Money on Megan Holdings Limited (MGN)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C480" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D480" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E480" t="str">
-        <v>https://pr-inside.com/btu-alert-securities-fraud-class-action-launched-against-peabody-energy-r5200937.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-megan-holdings-limited-mgn-levi-korsinsky-r5218194.htm</v>
       </c>
       <c r="F480" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased or ..</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds PicS N.V. (PICS) ...</v>
+        <v>Securities Class Action Lawsuit Filed Against Regeneron Pharmaceuticals, ...</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C481" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D481" t="str">
         <v>Finance</v>
       </c>
       <c r="E481" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-pics-n-v-pics-r5200936.htm</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-regeneron-pharmaceuticals-r5218193.htm</v>
       </c>
       <c r="F481" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) securities. If you suffered a loss on your Regeneron investment and would like to explore a potential recovery under the federal securities laws, Learn about Regeneron Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Regeneron Pharmaceuticals, Inc. that ..</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Lost Money on Nano-X Imaging Ltd. (NNOX)? Contact Levi &amp; Korsinsky ...</v>
+        <v>NX3 Commercial Group Closes MB2 Dental Net Lease Sale in Yuba City, ...</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C482" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D482" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E482" t="str">
-        <v>https://pr-inside.com/lost-money-on-nano-x-imaging-ltd-nnox-contact-levi-korsinsky-r5200935.htm</v>
+        <v>https://pr-inside.com/nx3-commercial-group-closes-mb2-dental-net-lease-sale-in-yuba-city-r5218179.htm</v>
       </c>
       <c r="F482" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) Firm represented an all-cash 1031 exchange buyer on the $1,650,000 acquisition at a 6.30% cap rate FORT LAUDERDALE, FL / ACCESS Newswire / September 1, 2026 / NX3 Commercial Group, a national net lease investment sales brokerage, today announced the closing of a single-tenant MB2 Dental net leased property at 1215 Plumas Street in Yuba City, California. The asset traded at $1,650,000, representing a 6.30% cap rate. NX3 represented the buyer - a 1031 exchange investor purchasing all cash, with no financing contingency. The transaction went from executed letter of intent to close in 14 days, inside a live exchange window. Josh Ferrito, ..</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Levi &amp; Korsinsky Notifies Helen of Troy Limited (HELE) Shareholders ...</v>
+        <v>REGN Investors Have Opportunity to Lead Regeneron Pharmaceuticals, ...</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C483" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D483" t="str">
         <v>Finance</v>
       </c>
       <c r="E483" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-helen-of-troy-limited-hele-shareholders-r5200934.htm</v>
+        <v>https://pr-inside.com/regn-investors-have-opportunity-to-lead-regeneron-pharmaceuticals-r5218177.htm</v>
       </c>
       <c r="F483" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Regeneron securities between August 1, 2025 and May 15, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/REGN. Regeneron Case ..</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>WGS ALERT: Securities Fraud Class Action Launched Against GeneDx Holdings ...</v>
+        <v>PLNT STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C484" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D484" t="str">
         <v>Finance</v>
       </c>
       <c r="E484" t="str">
-        <v>https://pr-inside.com/wgs-alert-securities-fraud-class-action-launched-against-genedx-holdings-r5200933.htm</v>
+        <v>https://pr-inside.com/plnt-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218176.htm</v>
       </c>
       <c r="F484" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Planet Fitness, Inc. (NYSE:PLNT) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Planet Fitness, Inc. securities between November 6, 2025 and May 6, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: ..</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Cineplex Inc. Announces Details of Second Quarter 2026 Earnings Release and Webcast</v>
+        <v>GPGI;CMPO INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Reminds ...</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C485" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D485" t="str">
         <v>Finance</v>
       </c>
       <c r="E485" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327072/0/en/Cineplex-Inc-Announces-Details-of-Second-Quarter-2026-Earnings-Release-and-Webcast.html</v>
+        <v>https://pr-inside.com/gpgi-cmpo-investor-alert-bronstein-gewirtz-and-grossman-llc-reminds-r5218175.htm</v>
       </c>
       <c r="F485" t="str">
-        <v>TORONTO, July 14, 2026 (GLOBE NEWSWIRE) -- Cineplex Inc. today announced that it will release its second quarter 2026 results on Tuesday August 11, 2026, and host an earnings webcast that morning at 10:00am EDT to discuss the Company’s results. Ellis Jacob, President and Chief Executive Officer, together with Gord Nelson, Chief Financial Officer, will host the webcast, which can be accessed as outlined below:</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against GPGI, Inc. f/k/a CompoSecure, Inc. (NYSE:GPGI; CMPO) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired GPGI Class A common between November 3, 2025 and May 6, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting ..</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Lost Money on Badger Meter, Inc. (BMI)? Contact Levi &amp; Korsinsky Before ...</v>
+        <v>INTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C486" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D486" t="str">
         <v>Finance</v>
       </c>
       <c r="E486" t="str">
-        <v>https://pr-inside.com/lost-money-on-badger-meter-inc-bmi-contact-levi-korsinsky-before-r5200930.htm</v>
+        <v>https://pr-inside.com/intu-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218174.htm</v>
       </c>
       <c r="F486" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Intuit Inc. (NASDAQ:INTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Intuit securities between August 22, 2025 and May 20, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/INTU. Intuit Case Details The ..</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>July 28, 2026 Deadline Approaching: Join Class Action Against Lucid ...</v>
+        <v>MGN Investors Have Opportunity to Lead Megan Holdings Limited Class ...</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C487" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D487" t="str">
         <v>Finance</v>
       </c>
       <c r="E487" t="str">
-        <v>https://pr-inside.com/july-28-2026-deadline-approaching-join-class-action-against-lucid-r5200929.htm</v>
+        <v>https://pr-inside.com/mgn-investors-have-opportunity-to-lead-megan-holdings-limited-class-r5218173.htm</v>
       </c>
       <c r="F487" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Megan Holdings Limited (NASDAQ:MGN) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Megan securities: (1) pursuant to the registration statement and prospectus issued in connection with the Company's September 26, 2025 initial public offering ("IPO"); or (ii) between September 26, 2025, and March ..</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Zoetis Inc. (ZTS) Class Action Lawsuit: Levi &amp; Korsinsky Reminds Investors ...</v>
+        <v>PLAB STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C488" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D488" t="str">
         <v>Finance</v>
       </c>
       <c r="E488" t="str">
-        <v>https://pr-inside.com/zoetis-inc-zts-class-action-lawsuit-levi-korsinsky-reminds-investors-r5200928.htm</v>
+        <v>https://pr-inside.com/plab-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218172.htm</v>
       </c>
       <c r="F488" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Photronics, Inc. (NASDAQ:PLAB) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Photronics securities between December 10, 2025 and May 27, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/PLAB. Photronics Case Details The ..</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Via Transportation, Inc. ...</v>
+        <v>Adicet Bio Announces Completion of Last Patient Visit for Planned Analysis of prula-cel (formerly ADI-001) Study in Patients with Systemic Lupus Erythematosus With or Without Lupus Nephritis and Provides Corporate Update</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C489" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D489" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E489" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-via-transportation-inc-r5200927.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/adicet-bio-announces-completion-last-110000302.html</v>
       </c>
       <c r="F489" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>REDWOOD CITY, Calif., September 01, 2026--Adicet Bio, Inc. (Nasdaq: ACET), a clinical stage biotechnology company discovering and developing allogeneic gamma delta CAR-T cell and in vivo CAR-T therapies for autoimmune diseases, hematologic malignancies and solid tumors, today announced completion of the last patient visit for the planned Phase 1 safety and efficacy analysis of prulacabtagene leucel (prula-cel) in patients with systemic lupus erythematosus (SLE) with or without lupus nephritis (L</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Securities Lawsuit Alert: Roblox Corporation (RBLX) - Contact Levi ...</v>
+        <v>AEye’s Apollo™ Lidar Selected by Lunar Outpost for Pegasus Lunar Terrain Vehicle, Opening a New Market Category in Space Mobility</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C490" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D490" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E490" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-roblox-corporation-rblx-contact-levi-r5200926.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/aeye-apollo-lidar-selected-lunar-110000658.html</v>
       </c>
       <c r="F490" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>PLEASANTON, Calif., September 01, 2026--AEye, Inc. (Nasdaq: LIDR), a global leader in software-defined, high-performance lidar solutions, today announced that its Apollo™ long-range lidar has been selected by Lunar Outpost, the leader in space mobility and infrastructure, for integration onto the Pegasus Lunar Terrain Vehicle (LTV), which will transport Artemis astronauts across the lunar surface. The contract award further diversifies AEye’s commercial footprint beyond its core automotive, defe</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Microsoft Corporation ...</v>
+        <v>Enanta Pharmaceuticals to Participate in September Investor Conferences</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C491" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D491" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E491" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-microsoft-corporation-r5200925.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/enanta-pharmaceuticals-participate-september-investor-110000580.html</v>
       </c>
       <c r="F491" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation ..</v>
+        <v>WATERTOWN, Mass., September 01, 2026--Enanta Pharmaceuticals, Inc. (NASDAQ:ENTA), a clinical-stage biotechnology company dedicated to creating small molecule drugs for viral infections and immunological diseases, today announced that members of management will participate in two investor conferences in September:</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Lost Money on Hub Group, Inc. (HUBG)? Contact Levi &amp; Korsinsky to Join ...</v>
+        <v>Harvia Plc: Managers' transactions - Wörmanseder</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C492" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D492" t="str">
         <v>Finance</v>
       </c>
       <c r="E492" t="str">
-        <v>https://pr-inside.com/lost-money-on-hub-group-inc-hubg-contact-levi-korsinsky-to-join-r5200923.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353929/0/en/harvia-plc-managers-transactions-w%C3%B6rmanseder.html</v>
       </c>
       <c r="F492" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>HARVIA PLC STOCK EXCHANGE RELEASE 1 SEPTEMBER 2026 AT 2.00 P.M. EEST</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Securities Fraud Class Action Filed Against Commvault Systems, Inc. ...</v>
+        <v>Immunocore to present at upcoming investor conferences</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C493" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D493" t="str">
         <v>Finance</v>
       </c>
       <c r="E493" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-commvault-systems-inc-r5200922.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353932/0/en/immunocore-to-present-at-upcoming-investor-conferences.html</v>
       </c>
       <c r="F493" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. ..</v>
+        <v>Immunocore to present at upcoming investor conferences</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Levi &amp; Korsinsky Notifies AeroVironment, Inc. (AVAV) Investors - Lead ...</v>
+        <v>NX3 Commercial Group Closes MB2 Dental Net Lease Sale in Yuba City, CA - 14 Days from LOI to Close</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C494" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D494" t="str">
         <v>Finance</v>
       </c>
       <c r="E494" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-aerovironment-inc-avav-investors-lead-r5200921.htm</v>
+        <v>https://www.newswire.com/news/nx3-commercial-group-closes-mb2-dental-net-lease-sale-in-yuba-city-ca-14-days</v>
       </c>
       <c r="F494" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>Firm represented an all-cash 1031 exchange buyer on the $1,650,000 acquisition at a 6.30% cap rate</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Lost Money on Calix, Inc. (CALX)? Contact Levi &amp; Korsinsky to Join ...</v>
+        <v>United Therapeutics Corporation Announces Participation at Upcoming Investor Conferences</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C495" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D495" t="str">
         <v>Finance</v>
       </c>
       <c r="E495" t="str">
-        <v>https://pr-inside.com/lost-money-on-calix-inc-calx-contact-levi-korsinsky-to-join-r5200919.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/united-therapeutics-corporation-announces-participation-110000521.html</v>
       </c>
       <c r="F495" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. ..</v>
+        <v>SILVER SPRING, Md. &amp; RESEARCH TRIANGLE PARK, N.C., September 01, 2026--United Therapeutics Corporation (Nasdaq: UTHR) announced today that company executives will provide overviews and updates during fireside chat sessions at four upcoming investor conferences.</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Securities Lawsuit Alert: Megan Holdings Limited (MGN) Investors - ...</v>
+        <v>When Suppliers Fall Short: LegalMatch Remarks on Why Small Businesses are Facing Legal Battles Over Defective Goods and Missed Deadlines</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C496" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D496" t="str">
         <v>Finance</v>
       </c>
       <c r="E496" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-megan-holdings-limited-mgn-investors-r5200918.htm</v>
+        <v>https://www.newswire.com/news/when-suppliers-fall-short-legalmatch-remarks-on-why-small-businesses-are-facing</v>
       </c>
       <c r="F496" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
+        <v>When vendor delays cascade into canceled client accounts, companies are heading to civil court to recover lost revenue and enforce purchase orders.</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Class Action Lawsuit Filed: Veritone, Inc. (VERI) - Join by July 20, ...</v>
+        <v>Boost the audio experience with JL Audio M200 marine speakers and subwoofers from Garmin</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C497" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D497" t="str">
         <v>Finance</v>
       </c>
       <c r="E497" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-veritone-inc-veri-join-by-july-r5200917.htm</v>
+        <v>https://www.prnewswire.com/news-releases/boost-the-audio-experience-with-jl-audio-m200-marine-speakers-and-subwoofers-from-garmin-302861522.html</v>
       </c>
       <c r="F497" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. ..</v>
+        <v>Versatile marine audio solution expands JL Audio M-series, providing remarkable sound and value OLATHE, Kan., Sept. 1, 2026 /PRNewswire/ -- Garmin (NYSE: GRMN), the world's largest1 and most innovative marine electronics manufacturer, today announced JL Audio® M200 marine speakers and...</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Class Action Lawsuit Filed: First Solar, Inc. (FSLR) - Join by August ...</v>
+        <v>Q32 Bio to Participate in Upcoming September Investor Conferences</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C498" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D498" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E498" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-first-solar-inc-fslr-join-by-august-r5200916.htm</v>
+        <v>https://www.prnewswire.com/news-releases/q32-bio-to-participate-in-upcoming-september-investor-conferences-302865342.html</v>
       </c>
       <c r="F498" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>WALTHAM, Mass., Sept. 1, 2026 /PRNewswire/ -- Q32 Bio Inc. (Nasdaq: QTTB) ("Q32 Bio"), a clinical stage biotechnology company focused on developing innovative therapies for alopecia areata ("AA") and other autoimmune and inflammatory diseases, today announced that management will...</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Contact Levi &amp; Korsinsky by July 17, 2026 to Join Class Action Against ...</v>
+        <v>Garmin unveils JL Audio A60 advanced marine head units</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C499" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D499" t="str">
         <v>Finance</v>
       </c>
       <c r="E499" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-july-17-2026-to-join-class-action-against-r5200915.htm</v>
+        <v>https://www.prnewswire.com/news-releases/garmin-unveils-jl-audio-a60-advanced-marine-head-units-302863010.html</v>
       </c>
       <c r="F499" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Next-gen sound systems bring together Garmin's innovative features, including built-in DSP and Easy Tune, with a modern look and feel to keep the party going on the water OLATHE, Kan., Sept. 1, 2026 /PRNewswire/ -- Garmin (NYSE: GRMN), the world's largest1 and most innovative marine...</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>FatPipe (NASDAQ:FATN) Named SD-WAN Data Quadrant Champion and #1 Top-Rated ...</v>
+        <v>Trust AI's $2 Million RCM Hub Gives Solo Practices a DSO Back Office for $299 a Month</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C500" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D500" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E500" t="str">
-        <v>https://pr-inside.com/fatpipe-nasdaq-fatn-named-sd-wan-data-quadrant-champion-and-1-top-rated-r5200911.htm</v>
+        <v>https://www.prnewswire.com/news-releases/trust-ais-2-million-rcm-hub-gives-solo-practices-a-dso-back-office-for-299-a-month-302864594.html</v>
       </c>
       <c r="F500" t="str">
-        <v>(PR-inside.com) FatPipe Earns the Highest Score in the SD-WAN Midmarket Category SALT LAKE CITY, UT / ACCESS Newswire / July 14, 2026 / FatPipe, Inc. (NASDAQ:FATN), a pioneer in enterprise-class, application-aware, secure Software-Defined Wide Area Network ("SD-WAN") solutions that provide high levels of reliability, security, and optimization for Wide Area Networks ("WANs"), today announced that global research and advisory firm Info-Tech Research Group has named FatPipe SD-WAN the Data Quadrant Champion and #1 top-rated product in its 2026 SD-WAN Midmarket Data Quadrant Report. The Data Quadrant Composite Score ranks vendors by combining product feature satisfaction, vendor capability, customer relationship, and overall satisfaction scores, ..</v>
+        <v>Partnership with the Wehrle Implant Immersion Center adds implant faculty review and live carrier calls to every claim. SAN FRANCISCO, Sept. 1, 2026 /PRNewswire/ -- Trust AI today announced the RCM Hub, a fully staffed revenue cycle operation built into Isaac PracticeOS, backed by a $2...</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>FatPipe (NASDAQ:FATN) Named SD-WAN Data Quadrant Champion and #1 Top-Rated SD-WAN Product in Info-Tech Research Group’s 2026 SD-WAN Midmarket Report</v>
+        <v>UniFirst Launches Always U™ Workwear Collection Designed for the Active Workforce</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C501" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D501" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.newswire.com/news/fatpipe-nasdaq-fatn-named-sd-wan-data-quadrant-champion-and-1-top-rated-sd-wan</v>
+        <v>https://www.prnewswire.com/news-releases/unifirst-launches-always-u-workwear-collection-designed-for-the-active-workforce-302865725.html</v>
       </c>
       <c r="F501" t="str">
-        <v>FatPipe Earns the Highest Score in the SD-WAN Midmarket Category</v>
+        <v>New collection combines comfort, mobility, modern design, and a women's line in a budget-friendly solution built for uniform rental programs WILMINGTON, Mass., Sept. 1, 2026 /PRNewswire/ -- UniFirst Corporation (NYSE: UNF), a North American leader in customized business uniform programs,...</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Xcel Brands Announces Licensing Agreement and Launch of a Home Decor Collection with J.Queen and Tower Hill by Christie Brinkley</v>
+        <v>JF SmartInvest Holdings Ltd Announces 2026 Interim Results</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C502" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D502" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327044/17602/en/Xcel-Brands-Announces-Licensing-Agreement-and-Launch-of-a-Home-Decor-Collection-with-J-Queen-and-Tower-Hill-by-Christie-Brinkley.html</v>
+        <v>https://www.pr-inside.com/jf-smartinvest-holdings-ltd-announces-2026-interim-results-r5218171.htm</v>
       </c>
       <c r="F502" t="str">
-        <v>NEW YORK, July 14, 2026 (GLOBE NEWSWIRE) -- Xcel Brands, Inc. today announced a collaboration between its Tower Hill by Christie Brinkley brand and J.Queen New York , creating a new luxury bedding and home decor collection inspired by timeless elegance, comfort, and sophisticated living.</v>
+        <v>(PR-inside.com) - AI Capabilities Enter the Application Stage HIGHLIGHTS: - Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of 1.5% from approximately RMB1,705.4 million in the Corresponding Period, with business fundamentals remaining robust. - Total revenue was approximately RMB1,290.0 million, and profit attributable to Shareholders was approximately RMB32.3 million. - As of the end of the Reporting Period, the balance of contract liabilities was approximately RMB1,889.4 million, which will primarily be recognized as revenue for 2026 and 2027. HONG KONG, Sep 1, 2026 - (ACN Newswire) - 31 August, JF SmartInvest Holdings Ltd (the Company; together with its subsidiaries, the Group or We) ..</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Contact Levi &amp; Korsinsky by September 8, 2026 to Join Class Action ...</v>
+        <v>October 13, 2026 Deadline Approaching: Join Class Action Against UWM ...</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C503" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D503" t="str">
         <v>Finance</v>
       </c>
       <c r="E503" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-september-8-2026-to-join-class-action-r5200910.htm</v>
+        <v>https://pr-inside.com/october-13-2026-deadline-approaching-join-class-action-against-uwm-r5218170.htm</v>
       </c>
       <c r="F503" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Futu Holdings ...</v>
+        <v>Lost Money on GoDaddy Inc. (GDDY)? Contact Levi &amp; Korsinsky Before ...</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C504" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D504" t="str">
         <v>Finance</v>
       </c>
       <c r="E504" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-futu-holdings-r5200909.htm</v>
+        <v>https://pr-inside.com/lost-money-on-godaddy-inc-gddy-contact-levi-korsinsky-before-r5218169.htm</v>
       </c>
       <c r="F504" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. that ..</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>/C O R R E C T I O N -- ePointZero/</v>
+        <v>eCential Robotics Announces Binding Offer from Enovis</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C505" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D505" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E505" t="str">
-        <v>https://www.prnewswire.com/news-releases/epointzero-enters-us-market-completes-acquisition-of-traverse-midstream-partners-for-usd-2-25-billion-302825155.html</v>
+        <v>https://www.prnewswire.com/news-releases/ecential-robotics-announces-binding-offer-from-enovis-302865407.html</v>
       </c>
       <c r="F505" t="str">
-        <v>In the news release, ePointZero Enters U.S. Market, Completes Acquisition of Traverse Midstream Partners for USD 2.25 Billion, issued 14-Jul-2026 by ePointZero over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with...</v>
+        <v>eCential Robotics platform to join Enovis' enabling technology portfolio. GRENOBLE, France and FRANKLIN, Tenn., Sept. 1, 2026 /PRNewswire/ -- eCential Robotics, a leading developer of enabling technologies and surgical robotics, today announced that Enovis™ Corporation (NYSE: ENOV) has...</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Rackspace Technology in zwei Kategorien des „2026 ISG Provider Lens®, Private/Hybrid Cloud – Data Center Services Report“ als führender Anbieter ausgezeichnet</v>
+        <v>Medtronic reports first quarter fiscal 2027 results; delivers broad-based portfolio performance and raises fiscal 2027 guidance</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C506" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D506" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327014/0/de/Rackspace-Technology-in-zwei-Kategorien-des-2026-ISG-Provider-Lens-Private-Hybrid-Cloud-Data-Center-Services-Report-als-f%C3%BChrender-Anbieter-ausgezeichnet.html</v>
+        <v>https://www.prnewswire.com/news-releases/medtronic-reports-first-quarter-fiscal-2027-results-delivers-broad-based-portfolio-performance-and-raises-fiscal-2027-guidance-302865648.html</v>
       </c>
       <c r="F506" t="str">
-        <v>Bericht bestätigt die Führungsrolle von Rackspace im Bereich KI-fähiger Infrastruktur, souveräner Cloud-Dienste und dem produktiven Einsatz von KI im Unternehmensumfeld Bericht bestätigt die Führungsrolle von Rackspace im Bereich KI-fähiger Infrastruktur, souveräner Cloud-Dienste und dem produktiven Einsatz von KI im Unternehmensumfeld</v>
+        <v>Strength across the company's largest franchises, new growth platforms, and recent portfolio investments support the long-term growth trajectory GALWAY, Ireland, Sept. 1, 2026 /PRNewswire/ -- Medtronic plc (NYSE: MDT), a global leader in healthcare technology, today announced financial...</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>DEADLINE NEXT WEEK: Berger Montague Advises Veritone, Inc. (NASDAQ: VERI) Investors to Contact the Firm Before July 20, 2026</v>
+        <v>Securities Lawsuit Alert: Rackspace Technology, Inc. (RXT) Investors ...</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C507" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D507" t="str">
         <v>Finance</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.prnewswire.com/news-releases/deadline-next-week-berger-montague-advises-veritone-inc-nasdaq-veri-investors-to-contact-the-firm-before-july-20-2026-302824356.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-rackspace-technology-inc-rxt-investors-r5218168.htm</v>
       </c>
       <c r="F507" t="str">
-        <v>PHILADELPHIA, July 14, 2026 /PRNewswire/ -- National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against Veritone, Inc. (NASDAQ: VERI) ("Veritone" or the "Company") on behalf of investors who purchased or acquired Veritone common stock during the period from...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Banzai International, Inc. Announces Closing of $0.9 Million Underwritten Public Offering</v>
+        <v>SB Energy Announces Public Filing of Registration Statement for Proposed Initial Public Offering</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C508" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D508" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326988/0/en/Banzai-International-Inc-Announces-Closing-of-0-9-Million-Underwritten-Public-Offering.html</v>
+        <v>https://www.prnewswire.com/news-releases/sb-energy-announces-public-filing-of-registration-statement-for-proposed-initial-public-offering-302866135.html</v>
       </c>
       <c r="F508" t="str">
-        <v>Banzai (Nasdaq: BNZI) announces closing of underwritten public offering of Class A common stock; Aegis Capital Corp. as sole book-running manager</v>
+        <v>REDWOOD CITY, Calif., Sept. 1, 2026 /PRNewswire/ -- SB Energy, Inc. ("SB Energy") today announced that it has publicly filed a registration statement on Form S-1 with the U.S. Securities and Exchange Commission ("SEC") relating to the proposed initial public offering of its common stock....</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Director/PDMR Shareholding</v>
+        <v>Levi &amp; Korsinsky Notifies Capricor Therapeutics, Inc. (CAPR) Investors ...</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C509" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D509" t="str">
         <v>Finance</v>
       </c>
       <c r="E509" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326985/0/en/Director-PDMR-Shareholding.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-capricor-therapeutics-inc-capr-investors-r5218167.htm</v>
       </c>
       <c r="F509" t="str">
-        <v>Notification of Transactions by Persons Discharging Managerial Responsibilities and Persons Closely Associated with them</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>InstaLILY Raises $60 Million Series B and Launches Lily, the World's ...</v>
+        <v>Bimergen Energy to Present Their $400 Million Growth Strategy at the Moody Capital Solutions 2026 Conference</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C510" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D510" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E510" t="str">
-        <v>https://pr-inside.com/instalily-raises-60-million-series-b-and-launches-lily-the-world-s-r5200907.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353904/0/en/bimergen-energy-to-present-their-400-million-growth-strategy-at-the-moody-capital-solutions-2026-conference.html</v>
       </c>
       <c r="F510" t="str">
-        <v>(PR-inside.com) Backed by Energize Capital, Lily drives 5x revenue growth across construction, industrial distribution, logistics, and healthcare with plans to expand. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / InstaLILY AI , creator of the world's first AI Forward Deployed Engineer, today announced a $60 million Series B round led by Energize Capital, with participation from Insight Partners who has increased its investment, and new strategic investors including Home Depot Ventures and United Rentals. The round brings the company's total raised to nearly $100 million, and revenue grew 5x over the past year. Lily™goes into a business, learns how ..</v>
+        <v>Newport Beach CA, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Bimergen Energy (NYSE American: BESS), a U.S. energy infrastructure developer, owner and operator, is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp;amp; Life Sciences Conference, taking place September 9-10, 2026, in New York City. Bob Brilon Co-CEO will be delivering an investor presentation and participating in scheduled 1-on-1 meetings with investors.</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>WeTouch Enters Global Supply Chain of One of Japan’s Top Three Office Equipment Manufacturers</v>
+        <v>Enovis Invests in Innovation with Binding Offer to Acquire eCential Robotics, a Leading Developer of Enabling Technologies and Surgical Robotics</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C511" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D511" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326979/0/en/WeTouch-Enters-Global-Supply-Chain-of-One-of-Japan-s-Top-Three-Office-Equipment-Manufacturers.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353906/0/en/enovis-invests-in-innovation-with-binding-offer-to-acquire-ecential-robotics-a-leading-developer-of-enabling-technologies-and-surgical-robotics.html</v>
       </c>
       <c r="F511" t="str">
-        <v>First Full Year of Cooperation Expected to Generate Approximately $10 Million in Additional Sales Revenue, with Future Purchase Volume Expected to Grow at an Annual Rate of Approximately 30% First Full Year of Cooperation Expected to Generate Approximately $10 Million in Additional Sales Revenue, with Future Purchase Volume Expected to Grow at an Annual Rate of Approximately 30%</v>
+        <v>Dallas, TX, Sept. 01, 2026 (GLOBE NEWSWIRE) -- – Enovis™ Corporation (NYSE: ENOV), an innovation-driven medical technology company, announced today that it has entered into a binding offer to acquire eCential Robotics, a leading developer of enabling technologies and surgical robotics. The acquisition expands the ASTRA™ enabling technology platform with robotic automation capabilities, creating a more comprehensive ecosystem designed to improve surgical precision, streamline workflows, and enhance patient outcomes.</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Performance Shipping Inc. Extends Time Charter for Aframax Tanker M/T Blue Moon for Two Years at the Average Rate of US$40,500 per Day</v>
+        <v>West Susitna Access Road Advances with Geotechnical Drilling and $25 Million Additional Funding Approved</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C512" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D512" t="str">
         <v>Finance</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326973/14069/en/Performance-Shipping-Inc-Extends-Time-Charter-for-Aframax-Tanker-M-T-Blue-Moon-for-Two-Years-at-the-Average-Rate-of-US-40-500-per-Day.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353908/0/en/west-susitna-access-road-advances-with-geotechnical-drilling-and-25-million-additional-funding-approved.html</v>
       </c>
       <c r="F512" t="str">
-        <v>ATHENS, Greece, July 14, 2026 (GLOBE NEWSWIRE) -- Performance Shipping Inc. (NASDAQ: PSHG) (“we” or the “Company”), a global shipping company specializing in the ownership of tanker vessels, today announced that, through a wholly-owned subsidiary, it has extended the existing time charter contract with American Eagle Tankers (“AET” or the “Charterer”), a member of MISC Group, for the 2011-built, 104,623 dwt Aframax tanker vessel, M/T Blue Moon.</v>
+        <v>Anchorage, Alaska, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Nova Minerals Corp (“Nova Minerals” or the “Company”) (NYSE American: NVA | ASX: NVA) is pleased to report that geotechnical drilling is underway and that the Alaska Industrial Development and Export Authority (“AIDEA”) has authorized up to $25 million in additional funding to advance the West Susitna Access Road. The proposed year-round road will provide a critical transportation link between the Company’s Estelle Gold and Critical Minerals Project and its planned Port MacKenzie antimony refinery.</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Fortun Holdings Receives Additional $750,000 Under Previously Announced ...</v>
+        <v>RedPlanet Berhad Enters Underwriting Agreement Ahead of ACE Market ...</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C513" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D513" t="str">
         <v>Finance</v>
       </c>
       <c r="E513" t="str">
-        <v>https://pr-inside.com/fortun-holdings-receives-additional-750-000-under-previously-announced-r5200906.htm</v>
+        <v>https://pr-inside.com/redplanet-berhad-enters-underwriting-agreement-ahead-of-ace-market-r5218164.htm</v>
       </c>
       <c r="F513" t="str">
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 14, 2026 / Fortun Holdings, Corp. (OTCID:FRTU) ("Fortun" or the "Company"), through its Fortun family of companies, today announced that it has received an additional $750,000 in additional capital under its previously announced friends and family financing commitments. The additional capital is expected to support Fortun's operating and funding capacity as the Company continues to evaluate increased application volume, marketing performance, and potential funding opportunities generated through its recently enhanced growth infrastructure. The receipt of the additional capital follows the Company's recent launch ofFortunFunding.com , licensing of the 1-833-FUNDING vanity number, preliminary marketing rollout, and ..</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / September 1, 2026 / RedPlanet Berhad ("RedPlanet" or the "Company"), an enterprise ICT solutions provider specialising in geospatial solutions and intelligent rail solutions, has entered into an underwriting agreement with UOB Kay Hian (M) Sdn Bhd ("UOBKH") in conjunction with its proposed Initial Public Offering ("IPO") and transfer of listing from the LEAP Market to the ACE Market of Bursa Malaysia Securities Berhad ("Bursa Securities"). (From Left): Mr. Panjetty Kumaradevan Senthil Kumar, Non-Independent Executive Director and Chief Executive Officer of GIS Group, RedPlanet BerhadMr. Lian Wah Seng, Non-Independent Executive Director and Managing Director of ..</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Marquis Who's Who Interviews and Honors Theresa Porcaro for Leadership ...</v>
+        <v>Schouw &amp; Co. closes the acquisition of Spectre and adjust revenue guidance accordingly</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C514" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D514" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E514" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-theresa-porcaro-for-leadership-r5200903.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353902/0/en/schouw-co-closes-the-acquisition-of-spectre-and-adjust-revenue-guidance-accordingly.html</v>
       </c>
       <c r="F514" t="str">
-        <v>(PR-inside.com) NORTH KINGSTOWN, RI / ACCESS Newswire / July 14, 2026 / Marquis Who's Who is proud to interview and honor Theresa Porcaro for her distinguished contributions to strategic healthcare marketing, growth leadership, patient acquisition and women's health advocacy. Ms. Porcaro's recognition reflects a career defined by adaptability, continuous learning, empathy and a powerful commitment to helping patients feel seen, heard and supported. Ms. Porcaro currently serves as vice president of growth and marketing at Pelvic Rehabilitation Medicine (PRM), where she leads national growth, patient acquisition and digital transformation for one of the nation's leading specialty healthcare organizations focused exclusively on pelvic ..</v>
+        <v>On 2 July 2026, Schouw &amp;amp; Co. announced an agreement to acquire a majority stake in Spectre, a long-standing family-owned company and specialised B2B manufacturer of premium functional outdoor and sportswear apparel.</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>MicroVision Launches MicroVision Semiconductor to Expand Advanced ASIC ...</v>
+        <v>NuRAN Wireless Advances Edge AI Infrastructure Strategy for Rural Connectivity ...</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C515" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D515" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E515" t="str">
-        <v>https://pr-inside.com/microvision-launches-microvision-semiconductor-to-expand-advanced-asic-r5200901.htm</v>
+        <v>https://pr-inside.com/nuran-wireless-advances-edge-ai-infrastructure-strategy-for-rural-connectivity-r5218162.htm</v>
       </c>
       <c r="F515" t="str">
-        <v>(PR-inside.com) New semiconductor organization combines more than three decades of custom IC expertise with MicroVision's perception portfolio to accelerate next-generation lidar, photonics, and intelligent sensing solutions REDMOND, WA / ACCESS Newswire / July 14, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced the launch of MicroVision Semiconductor, Inc., a dedicated semiconductor organization that significantly expands the company's capabilities in custom ASIC development, mixed-signal integrated circuits, photonic sensing technologies, and advanced imaging systems. Headquartered in Colorado Springs, Colorado, MicroVision Semiconductor, formerly Black Forest Engineering a</v>
+        <v>(PR-inside.com) NuRAN Plans to Turn Thousands of Powered, Connected Rural Sites It Already Owns Into the Next Layer of Africa's Digital Infrastructure: Edge AI and Local Compute QUEBEC, QC / ACCESS Newswire / September 1, 2026 / NuRAN Wireless Inc. (NASDAQ:NUR)(CSE:NUR)(FSE:1RN) ("NuRAN" or the "Company"), a leading provider of rural connectivity infrastructure in Africa, today announced plans to expand its Network-as-a-Service platform into edge AI and local compute infrastructure. The initiative marks an important step in NuRAN's planned evolution from a pure Network-as-a-Service provider toward a broader Infrastructure-as-a-Service platform, designed to maximize the monetization and long-term value of the Company's owned rural ..</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>SRX Global Reports Paper-Traded EMJX Return of ~25% Since February 11, 2026</v>
+        <v>BioLargo, Inc. to Present at the Inaugural Nasdaq / LD Micro Summit ...</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C516" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D516" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326965/0/en/SRX-Global-Reports-Paper-Traded-EMJX-Return-of-25-Since-February-11-2026.html</v>
+        <v>https://pr-inside.com/biolargo-inc-to-present-at-the-inaugural-nasdaq-ld-micro-summit-r5218161.htm</v>
       </c>
       <c r="F516" t="str">
-        <v>EMJX Shifted from “Stress” to “Mixed” for Bitcoin</v>
+        <v>(PR-inside.com) WESTMINSTER, CA / ACCESS Newswire / September 1, 2026 / BioLargo, Inc. (OTCQX:BLGO), a cleantech and life sciences innovator and engineering services solution provider, today announced that Dennis P. Calvert, President and Chief Executive Officer, will participate in the inaugural Nasdaq / LD Micro Summit on Wednesday, September 9, 2026. LD Micro is partnering with Nasdaq to host approximately 25 public companies at Nasdaq's San Francisco headquarters that will each deliver a 15-minute presentation to a room of institutional investors and a dedicated 15-minute breakout sessions immediately following their presentations, allowing interested investors to ask questions and engage directly with management. If ..</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>ONAR Holding Corporation Returns to Current SEC Reporting Status and Reports Fiscal Year 2025 and First Quarter 2026 Results</v>
+        <v>BioLargo, Inc. to Present at the Inaugural Nasdaq / LD Micro Summit on September 9, 2026</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C517" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D517" t="str">
         <v>Finance</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326968/0/en/ONAR-Holding-Corporation-Returns-to-Current-SEC-Reporting-Status-and-Reports-Fiscal-Year-2025-and-First-Quarter-2026-Results.html</v>
+        <v>https://www.newswire.com/news/biolargo-inc-to-present-at-nasdaq-x-ld-micro-inaugural-sf-summit</v>
       </c>
       <c r="F517" t="str">
-        <v>First quarter 2026 revenue increased 39% year-over-year, loss from operations improved 68% and net cash used in operations improved 40%; fiscal year 2025 revenue grew 63% and gross profit returned to positive First quarter 2026 revenue increased 39% year-over-year, loss from operations improved 68% and net cash used in operations improved 40%; fiscal year 2025 revenue grew 63% and gross profit returned to positive</v>
+        <v/>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>CBAK Energy Reports Progress in Customer Testing of Full-Tab 26650 LFP Cells for AI Data Center Backup Power</v>
+        <v>Green Security Expands VendorOps Platform with Acquisition of VenSero</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C518" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D518" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326963/0/en/CBAK-Energy-Reports-Progress-in-Customer-Testing-of-Full-Tab-26650-LFP-Cells-for-AI-Data-Center-Backup-Power.html</v>
+        <v>https://www.prweb.com/releases/green-security-expands-vendorops-platform-with-acquisition-of-vensero-302865943.html</v>
       </c>
       <c r="F518" t="str">
-        <v>CBAK Energy reports strong customer validation of its full-tab 26650 LFP cells for AI data center backup, targeting high-rate BBU and UPS applications.</v>
+        <v>Green Security acquired VenSero, expanding its VendorOps platform to connect vendor credentialing with surgical scheduling, loaner equipment coordination and case readiness, giving hospitals greater visibility ahead of procedures. CLEARWATER, Fla., Sept. 1, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Upwork's Future Workforce Index 2026: How AI is Redefining the Value of Work as Skilled Freelancing Accelerates</v>
+        <v>KBR’s Mission Technology Solutions Wins Expanded Contract to Help Predict Extreme Weather, Improve Severe Storm Preparedness</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C519" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D519" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E519" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326964/0/en/Upwork-s-Future-Workforce-Index-2026-How-AI-is-Redefining-the-Value-of-Work-as-Skilled-Freelancing-Accelerates.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353899/0/en/kbr-s-mission-technology-solutions-wins-expanded-contract-to-help-predict-extreme-weather-improve-severe-storm-preparedness.html</v>
       </c>
       <c r="F519" t="str">
-        <v>New research from Upwork shows share of independent professionals jumped from 28% to 38% in one year, as AI raises premium on judgment-driven work.</v>
+        <v>KBR's Mission Technology Solutions will help keep the U.S. prepared for extreme weather amid growing demand for weather data.</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>中比新能源 26650 V2.0 全極耳磷酸鐵鋰電芯客戶驗證進展良好，加速布局 AI 資料中心 BBU / UPS 備援電源市場</v>
+        <v>NIO Inc. Reports Unaudited Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C520" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D520" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E520" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326961/0/zh-hant/%E4%B8%AD%E6%AF%94%E6%96%B0%E8%83%BD%E6%BA%90-26650-V2-0-%E5%85%A8%E6%A5%B5%E8%80%B3%E7%A3%B7%E9%85%B8%E9%90%B5%E9%8B%B0%E9%9B%BB%E8%8A%AF%E5%AE%A2%E6%88%B6%E9%A9%97%E8%AD%89%E9%80%B2%E5%B1%95%E8%89%AF%E5%A5%BD-%E5%8A%A0%E9%80%9F%E5%B8%83%E5%B1%80-AI-%E8%B3%87%E6%96%99%E4%B8%AD%E5%BF%83-BBU-UPS-%E5%82%99%E6%8F%B4%E9%9B%BB%E6%BA%90%E5%B8%82%E5%A0%B4.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353894/0/en/nio-inc-reports-unaudited-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F520" t="str">
-        <v>2026年，7月14日，中國大連訊一一近期產業媒體專訪中比新能源全資子公司大連中比動力電池有限公司（以下簡稱大連中比）常務副總經理戴華斌。戴華斌表示，近日中比新能愿旗下兩款全極耳圓柱磷酸鐵鋰電芯 26650 HP V2.0 與 26650 PFS2 V2.0 已進入客戶驗證階段，並公布後續產品技術發展與商業化</v>
+        <v>Quarterly Total Revenues Reached RMB32,136.9 Million (US$4,736.4 Million) i Quarterly Vehicle Deliveries Were 107,658 Units</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>起点专访丨中比新能源戴华斌：三大核心性能领跑算力备电全极耳26650铁锂电池重构AIDC备电格局</v>
+        <v>OwlTing Group (NASDAQ: OWLS) Reports OwlPay Harbor August Payment Volume Nearly Tripled Month Over Month</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C521" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D521" t="str">
         <v>Finance</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326962/0/zh-hans/%E8%B5%B7%E7%82%B9%E4%B8%93%E8%AE%BF%E4%B8%A8%E4%B8%AD%E6%AF%94%E6%96%B0%E8%83%BD%E6%BA%90%E6%88%B4%E5%8D%8E%E6%96%8C-%E4%B8%89%E5%A4%A7%E6%A0%B8%E5%BF%83%E6%80%A7%E8%83%BD%E9%A2%86%E8%B7%91%E7%AE%97%E5%8A%9B%E5%A4%87%E7%94%B5%E5%85%A8%E6%9E%81%E8%80%B326650%E9%93%81%E9%94%82%E7%94%B5%E6%B1%A0%E9%87%8D%E6%9E%84AIDC%E5%A4%87%E7%94%B5%E6%A0%BC%E5%B1%80.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353891/0/en/owlting-group-nasdaq-owls-reports-owlpay-harbor-august-payment-volume-nearly-tripled-month-over-month.html</v>
       </c>
       <c r="F521" t="str">
-        <v>新一代超高倍率圆柱电芯26650HPV2.0、26650 PFS2V2.0 已进入头部客户样品测试阶段，前期实测反馈各项核心性能指标表现优异，多家合作客户同步加快模组验证进度。</v>
+        <v>OwlPay Harbor payment volume rose 174.6% in August, a seventh straight monthly gain, lifting annualized volume to approximately US$255 million.</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Insider Buying: Bonk, Inc. President Mitchell Rudy Executes Fourth ...</v>
+        <v>Recent Release, "He Calls Me Angel," from Covenant Books Author Cathy Adamski, Explores How Faith Transforms a Couple After a Harrowing Encounter with Violence</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C522" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D522" t="str">
         <v>Finance</v>
       </c>
       <c r="E522" t="str">
-        <v>https://pr-inside.com/insider-buying-bonk-inc-president-mitchell-rudy-executes-fourth-r5200898.htm</v>
+        <v>https://www.pr.com/press-release/977505</v>
       </c>
       <c r="F522" t="str">
-        <v>(PR-inside.com) Recent Acquisitions Total Over 43,000 Shares as Executive Leadership Reinforces Confidence in Long-Term Strategic Vision TEMPE, AZ / ACCESS Newswire / July 14, 2026 / Bonk, Inc. (Nasdaq:BNKK) today announced that Mitchell Rudy (a.k.a. Nom), President of the Company and a core contributor to the BONK ecosystem, has executed a fourth consecutive open-market purchase of Bonk, Inc. common stock, acquiring an additional 10,000 shares between July 11th and July 13th at an average price of $1.21 per share. This transaction follows his recently announced purchases of 12,000, 10,000, and 11,659 shares, bringing his total recent open-market acquisitions to 43,659 shares. This sustained ..</v>
+        <v>Cathy Adamski has completed a new book, titled, "He Calls Me Angel," which tells the riveting true account of a young couple whose world is shattered by an armed confrontation. In a single terrifying moment—when criminals demand they freeze and raise their hands—everything changes. Yet this is not merely a story of trauma; it is a testament to divine providence and the remarkable ways God works in [PR.com]</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>SHOP. SAVE. INVEST.: Price.com and Grifin Partner to Turn Everyday ...</v>
+        <v>Global-Leading Robobrain Firm Mech-Mind Robotics Lists on Hong Kong Stock Exchange</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C523" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D523" t="str">
         <v>Finance</v>
       </c>
       <c r="E523" t="str">
-        <v>https://pr-inside.com/shop-save-invest-price-com-and-grifin-partner-to-turn-everyday-r5200896.htm</v>
+        <v>https://www.prnewswire.com/news-releases/global-leading-robobrain-firm-mech-mind-robotics-lists-on-hong-kong-stock-exchange-302866076.html</v>
       </c>
       <c r="F523" t="str">
-        <v>(PR-inside.com) In a first-of-its-kind partnership, everyday shoppers become shareholders: the cashback they already earn now buys stock in the brands they already buy from As households get squeezed on nearly every line item, the partnership offers a way to start investing using cashback members already earn on everyday spending LOS ANGELES, CA AND TAMPA, FL / ACCESS Newswire / July 14, 2026 / Rent, groceries, the basics- all of it costs more, and paychecks have not kept up. Meanwhile, the market keeps setting records that most people have no stake in. Among younger Americans, the mood even has a name now: financial nihilism. ..</v>
+        <v>SHANGHAI, Sept. 1, 2026 /PRNewswire/ -- Mech-Mind Robotics, a portfolio company of Qiming Venture Partners and a global-leading robobrain company, successfully listed on the Hong Kong Stock Exchange on September 1, 2026 Beijing time and became the first listed embodied intelligence...</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>VSee Health Vision for AI-Enabled Enterprise Infrastructure as the ...</v>
+        <v>Lithia &amp; Driveway Invests in More than 200 Youth Nonprofits Nationwide through Lithia4Kids Community Giving Grants</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C524" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D524" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E524" t="str">
-        <v>https://pr-inside.com/vsee-health-vision-for-ai-enabled-enterprise-infrastructure-as-the-r5200895.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353881/0/en/lithia-driveway-invests-in-more-than-200-youth-nonprofits-nationwide-through-lithia4kids-community-giving-grants.html</v>
       </c>
       <c r="F524" t="str">
-        <v>(PR-inside.com) VSEE's Telehealth Platform is Positioned at the Center of Healthcare's AI Transformation HOUSTON, TX / ACCESS Newswire / July 14, 2026 / VSee Health, Inc. (Nasdaq:VSEE) ("VSee" or the "Company"), a leading provider of enterprise telehealth solutions for hospitals and health systems, today shared its strategic initiatives and perspective on the role of artificial intelligence in healthcare and why enterprise telehealth platforms are well positioned to serve as the infrastructure layer for that transformation. "We believe healthcare is entering a new technology cycle in which artificial intelligence becomes an operating layer, rather than simply another application," said Dr. Imoigele Aisiku, Chairman and ..</v>
+        <v>MEDFORD, Ore., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Lithia &amp;amp; Driveway (NYSE: LAD) today announced the company is investing $500,000 in more than 200 nonprofit youth and community organizations nationwide through its Lithia4Kids Community Giving Grants, a program that partners with organizations dedicated to educating and strengthening the communities Lithia &amp;amp; Driveway serves. The grants will support a range of local initiatives including schools, children’s hospitals, and youth enrichment.</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Carter Bank Named Best Bank in Virginia by Forbes</v>
+        <v>CRI Merges In Morrison &amp; Smith, Expanding Alabama Footprint</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C525" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D525" t="str">
         <v>Finance</v>
       </c>
       <c r="E525" t="str">
-        <v>https://pr-inside.com/carter-bank-named-best-bank-in-virginia-by-forbes-r5200888.htm</v>
+        <v>https://pr-inside.com/cri-merges-in-morrison-smith-expanding-alabama-footprint-r5218157.htm</v>
       </c>
       <c r="F525" t="str">
-        <v>(PR-inside.com) The Martinsville-based community bank topped the magazine's 2026 Best In State Banks list. MARTINSVILLE, VA / ACCESS Newswire / July 14, 2026 / Leading business magazine Forbes recently named Carter Bank (Nasdaq:CARE) the Best Bank in Virginia in the magazine's 2026 America's Best-In-State Banks ranking. The recognition, which comes after Carter Bank finished third in the rankings in both 2024 and 2025, is based on survey responses from more than 26,000 US residents about U.S.-based banks they've held accounts with in the last three years, on their satisfaction and likelihood they would recommend their bank to friends and family, serves as a ..</v>
+        <v>(PR-inside.com) Merger Establishes CRI's Presence in Tuscaloosa, Extending Reach in Western Alabama TUSCALOOSA, AL / ACCESS Newswire / September 1, 2026 / Top 25** nationally ranked accounting and advisory firm Carr, Riggs &amp; Ingram (CRI) announced today the addition of Tuscaloosa-based public accounting firm Morrison &amp; Smith, LLP. This merger gives CRI a foothold in Tuscaloosa and broadens its client reach in western Alabama. The Morrison &amp; Smith team will continue to serve clients from their existing office, now operating under the CRI name. Founded in 1951, Morrison &amp; Smith is among Tuscaloosa's longest-standing accounting firms. The firm provides audit, review, and compilation ..</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>TRG Expands Endpoint Lifecycle Capabilities with Acquisition of Barcode Supply</v>
+        <v>At IBC, InterDigital to Showcase VVC Multilayer Coding Powering High-Quality Video Streaming</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C526" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D526" t="str">
-        <v>Finance</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.prnewswire.com/news-releases/trg-expands-endpoint-lifecycle-capabilities-with-acquisition-of-barcode-supply-302824225.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353847/24691/en/at-ibc-interdigital-to-showcase-vvc-multilayer-coding-powering-high-quality-video-streaming.html</v>
       </c>
       <c r="F526" t="str">
-        <v>CLEVELAND, July 14, 2026 /PRNewswire/ -- TRG, a portfolio company of Gemspring Capital and a global managed services provider focused on the full lifecycle of enterprise endpoints, announced today that it has acquired Barcode Supply, LLC ("Barcode Supply"), a value-added provider of...</v>
+        <v>InterDigital and NHK, MC-IF to demonstrate streaming excellence with VVC enhancements at IBC 2026</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>LPL Financial Welcomes HighWater Wealth to Quotient Advisor Partners</v>
+        <v>Amber Premium Transforms into AMBR, Dedicated to Building Specialized AI Agents for Finance, Enterprise, and Growth</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C527" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D527" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326872/29579/en/LPL-Financial-Welcomes-HighWater-Wealth-to-Quotient-Advisor-Partners.html</v>
+        <v>https://www.prnewswire.com/news-releases/amber-premium-transforms-into-ambr-dedicated-to-building-specialized-ai-agents-for-finance-enterprise-and-growth-302865056.html</v>
       </c>
       <c r="F527" t="str">
-        <v>SAN DIEGO, July 14, 2026 (GLOBE NEWSWIRE) -- LPL Financial LLC announced today that the advisors of HighWater Wealth have joined LPL Financial’s broker-dealer and Registered Investment Advisor (RIA) platform, aligned with Quotient Advisor Partners , an existing firm supporting LPL-affiliated advisors. The team reported serving approximately $2.4 billion in advisory assets* and joins LPL from U.S. Bank.</v>
+        <v>The Nasdaq-listed company marks a fundamental transformation of its business, drawing on nearly a decade of expertise from the team that founded Amber AI in 2017 to build specialized AI agents for high-stakes domains — launching with its flagship personal finance agent, Ambre SINGAPORE,...</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>NYSE Content Update: Madrona Highlights Private Companies Building AI Apps</v>
+        <v>Europe's Insured Losses Are Climbing as Catastrophes, Inflation and Construction Costs Combine, Verisk Finds</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C528" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D528" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-madrona-highlights-private-companies-building-ai-apps-302825085.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353839/0/en/europe-s-insured-losses-are-climbing-as-catastrophes-inflation-and-construction-costs-combine-verisk-finds.html</v>
       </c>
       <c r="F528" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 14, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>LONDON, Sept. 01, 2026 (GLOBE NEWSWIRE) -- The catastrophe modelling business unit of Verisk (Nasdaq: VRSK), a leading data analytics and technology provider to the global insurance industry, today released Verisk's 2026 Global Modelled Catastrophe Losses Report . The annual report calculates that the insurance industry should be prepared to withstand $171 billion in insured catastrophe losses on average in a given year, up $19 billion from a year ago, and the highest estimate Verisk has reported to date. The industry’s loss benchmark increased even after a year with no U.S. hurricane landfalls for the first time in a decade, and it reflects continued growth in property values and insured values worldwide.</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Silo Pharma's QwikAgents Joins AMD AI Developer Program to Advance Enterprise AI Agent Platform</v>
+        <v>Global Insured Catastrophe Losses Now Expected to Average $171 Billion Annually, Verisk Finds</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C529" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D529" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326873/0/en/Silo-Pharma-s-QwikAgents-Joins-AMD-AI-Developer-Program-to-Advance-Enterprise-AI-Agent-Platform.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353840/0/en/global-insured-catastrophe-losses-now-expected-to-average-171-billion-annually-verisk-finds.html</v>
       </c>
       <c r="F529" t="str">
-        <v>Access to AMD Developer Cloud credits, AI development tools and technical resources to support next-generation enterprise AI agents Access to AMD Developer Cloud credits, AI development tools and technical resources to support next-generation enterprise AI agents</v>
+        <v>Jersey City, N.J., Sept. 01, 2026 (GLOBE NEWSWIRE) -- The catastrophe modeling business unit of Verisk (Nasdaq: VRSK), a leading data analytics and technology provider to the global insurance industry, today released Verisk's 2026 Global Modeled Catastrophe Losses Report . The annual report calculates that the insurance industry should be prepared to withstand $171 billion in insured catastrophe losses on average in a given year, up $19 billion from a year ago, and the highest estimate Verisk has reported to date. The industry’s loss benchmark increased even after a year with no U.S. hurricane landfalls for the first time in a decade, and it reflects continued growth in property values and insured values worldwide.</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Artelo Biosciences Issues Reminder to Shareholders to Vote in Advance of Annual Meeting on July 17, 2026</v>
+        <v>Global Tech Sales Forecast to Reach $1.4 Trillion in 2026, Even as 56% of Consumers Delay Purchases, NIQ Finds</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C530" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D530" t="str">
-        <v>Finance</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326870/0/en/Artelo-Biosciences-Issues-Reminder-to-Shareholders-to-Vote-in-Advance-of-Annual-Meeting-on-July-17-2026.html</v>
+        <v>https://finance.yahoo.com/technology/articles/global-tech-sales-forecast-reach-070000102.html</v>
       </c>
       <c r="F530" t="str">
-        <v>Every proxy submitted helps establish the quorum needed to conduct the Company's Annual Meeting, regardless of how shareholders choose to vote Every proxy submitted helps establish the quorum needed to conduct the Company's Annual Meeting, regardless of how shareholders choose to vote</v>
+        <v>CHICAGO, September 01, 2026--Global sales of consumer technology and durable goods are forecast to reach $1.4 trillion in 2026, up 5.1% year over year, even as 56% of consumers say they have delayed a technology purchase because of price or while waiting for a discount, according to new research from NIQ (NYSE: NIQ), the Official Global Insights Partner of IFA.</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Edible Garden Announces Successful Completion of Clean-Label RTD Prototype Production at Tetra Pak's New Product Development Center</v>
+        <v>OXG secures new shareholder and funding</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C531" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D531" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E531" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326871/0/en/Edible-Garden-Announces-Successful-Completion-of-Clean-Label-RTD-Prototype-Production-at-Tetra-Pak-s-New-Product-Development-Center.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359781</v>
       </c>
       <c r="F531" t="str">
-        <v>Milestone Advances Farm-to-Formula® Platform and Accelerates Commercialization of Innovative Clean-Label RTD Nutrition Products Milestone Advances Farm-to-Formula® Platform and Accelerates Commercialization of Innovative Clean-Label RTD Nutrition Products</v>
+        <v>Vodafone Group Plc (&amp;#8220;Vodafone&amp;#8221;) announces that OXG, its fibre joint venture in Germany, will have a new shareholder with Societe Generale S.A. agreeing to acquire a 50% shareholding in OXG Glasfaser Beteiligungs-GmbH (&amp;#8220;OXG&amp;#8221;) from Geodesia Holding S.� r.l. - - The transaction secures a committed funding partner in OXG, enabling the continued expansion of its fibre network in Germany, while maintaining strategic flexibility for Vodafone. - - The transaction remains subject to customary regulat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359781</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Splash Beverage Group Announces Significant Balance Sheet Improvement and Board Approval of Reverse Stock Split as Company Continues Strategic Transformation</v>
+        <v>HAFNIA LIMITED: Completion of CEO Transition and Notice of Extraordinary General Meeting</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C532" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D532" t="str">
         <v>Finance</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326868/0/en/Splash-Beverage-Group-Announces-Significant-Balance-Sheet-Improvement-and-Board-Approval-of-Reverse-Stock-Split-as-Company-Continues-Strategic-Transformation.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/hafnia-limited-completion-ceo-transition-064700328.html</v>
       </c>
       <c r="F532" t="str">
-        <v>SPLASH announces significant actions designed to strengthen the Company's financial position and advance its previously announced NYSE compliance plan.</v>
+        <v>SINGAPORE, September 01, 2026--Reference is made to the announcement made by Hafnia Limited ("Hafnia" or the "Company", OSE ticker code: "HAFNI", NYSE ticker code: "HAFN") on 30 June 2026, announcing the Company's planned CEO succession.</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>Alpha Modus Launches Alpha Cash App and Alpha Cash Prepaid Mastercard to Advance Financial Access</v>
+        <v>Cygnus Metals Limited: Conditional Approval of TSX Listing for CAML</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C533" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D533" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326866/0/en/Alpha-Modus-Launches-Alpha-Cash-App-and-Alpha-Cash-Prepaid-Mastercard-to-Advance-Financial-Access.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353821/0/en/cygnus-metals-limited-conditional-approval-of-tsx-listing-for-caml.html</v>
       </c>
       <c r="F533" t="str">
-        <v>Alpha Modus launches Alpha Cash App and prepaid Mastercard, expanding financial access through mobile banking and retail kiosks nationwide.</v>
+        <v>TORONTO and PERTH, Western Australia, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Cygnus Metals Limited (ASX: CY5; TSXV: CYG; OTCQB: CYGGF) (“Cygnus” or the “Company”) notes the announcement by Central Asia Metals plc (“CAML”) on 1 September 2026 that that the Toronto Stock Exchange (“TSX”) has conditionally approved the listing on the TSX of the shares in CAML, including the new shares (“New CAML Shares”) that will be issued to the shareholders in Cygnus in exchange for their fully paid ordinary shares in Cygnus pursuant to the terms of the previously announced Scheme of Arrangement (“Scheme”) between Cygnus and CAML.</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>Hawaii Department of Transportation Again Selects Telos Aviation Channeling Services for Aviation Worker Vetting Across Five Airports</v>
+        <v>Elbit Systems Signed Contracts with an International Customer Valued at Approximately $270 Million for Advanced ISR &amp;amp; Targeting Payloads</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C534" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D534" t="str">
         <v>Finance</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326865/0/en/Hawaii-Department-of-Transportation-Again-Selects-Telos-Aviation-Channeling-Services-for-Aviation-Worker-Vetting-Across-Five-Airports.html</v>
+        <v>https://www.prnewswire.com/news-releases/elbit-systems-signed-contracts-with-an-international-customer-valued-at-approximately-270-million-for-advanced-isr--targeting-payloads-302865883.html</v>
       </c>
       <c r="F534" t="str">
-        <v>Longstanding relationship underscores Telos' leadership in aviation worker vetting and airport security solutions Longstanding relationship underscores Telos' leadership in aviation worker vetting and airport security solutions</v>
+        <v>HAIFA, Israel, Sept. 1, 2026 /PRNewswire/ -- Elbit Systems Ltd. (NASDAQ: ESLT) (TASE: ESLT) ("Elbit Systems" or the "Company") announced today that it has signed contracts with an international customer, in an aggregate value of approximately $270 million, in the field of advanced ISR &amp;...</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Duos Edge AI Announces Abilene Edge Facility Grand Opening</v>
+        <v>Nordea Bank Abp's financial reporting in 2027</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C535" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D535" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326861/12618/en/Duos-Edge-AI-Announces-Abilene-Edge-Facility-Grand-Opening.html</v>
+        <v>https://www.prnewswire.com/news-releases/nordea-bank-abps-financial-reporting-in-2027-302865868.html</v>
       </c>
       <c r="F535" t="str">
-        <v>The grand opening highlights Duos Edge AI’s continued expansion of AI-ready edge infrastructure across rural school districts and underserved markets. The grand opening highlights Duos Edge AI’s continued expansion of AI-ready edge infrastructure across rural school districts and underserved markets.</v>
+        <v>Nordea Bank Abp Stock exchange release – Financial calendar 1 September 2026 at 9.00 EEST HELSINKI, Sept. 1, 2026 /PRNewswire/ -- Nordea Bank Abp will publish the following financial reports in 2027: Fourth-quarter and full-year results 2026 on 28 January 2027 First-quarter results 2027...</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Holley Accelerates Deleveraging With Another Proactive Prepayment of Debt, Totaling $115 Million Since 2023</v>
+        <v>Director/PDMR Shareholding</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C536" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D536" t="str">
         <v>Finance</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326863/0/en/Holley-Accelerates-Deleveraging-With-Another-Proactive-Prepayment-of-Debt-Totaling-115-Million-Since-2023.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353816/0/en/director-pdmr-shareholding.html</v>
       </c>
       <c r="F536" t="str">
-        <v>Holley Performance Brands continues balance sheet transformation with additional debt reduction, reinforcing financial flexibility and long-term value creation Holley Performance Brands continues balance sheet transformation with additional debt reduction, reinforcing financial flexibility and long-term value creation</v>
+        <v>NOTIFICATION AND PUBLIC DISCLOSURE OF TRANSACTIONS BY PERSONS DISCHARGING MANAGERIAL RESPONSIBILITIES IN ACCORDANCE WITH THE REQUIREMENTS OF THE EU AND UK MARKET ABUSE REGIMES</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>SeaStar Medical Supports Advances in Critical Care of Pediatric Patients with Acute Kidney Injury (AKI)</v>
+        <v>Connecting Excellence Group PLC Announces First Acquisition Heads of ...</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C537" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D537" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326859/0/en/SeaStar-Medical-Supports-Advances-in-Critical-Care-of-Pediatric-Patients-with-Acute-Kidney-Injury-AKI.html</v>
+        <v>https://pr-inside.com/connecting-excellence-group-plc-announces-first-acquisition-heads-of-r5218153.htm</v>
       </c>
       <c r="F537" t="str">
-        <v>Sponsors educational summit of leading pediatric AKI health care experts</v>
+        <v>(PR-inside.com) Heads of Terms signed for first recruitment company acquisition and Trading Update Proposed recruitment acquisition with revenue of c.£1.79m and EBITDA of £431,000 in the twelve months to 30 June 2026 - for a net cash outflow of approximately £150,000 on completion Trading update - the Group's flagship operating company, Spencer Riley, grew revenue by 20.6% to c.£1.84m in the twelve months to 30 June 2026 LONDON, UK / ACCESS Newswire / September 1, 2026 / Connecting Excellence Group Plc (AQSE:XCE)(OTCQB:XCELF), the international executive recruitment group with a long-term, ambitious and disciplined Bitcoin (BTC) treasury strategy, announces that it has entered into binding ..</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Bridgeline Wins Competitive AI Search Deal with Leading Distribution ...</v>
+        <v>Admission of Shares and Total Voting Rights</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C538" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D538" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E538" t="str">
-        <v>https://pr-inside.com/bridgeline-wins-competitive-ai-search-deal-with-leading-distribution-r5200879.htm</v>
+        <v>https://www.newsfilecorp.com/release/312138/Admission-of-Shares-and-Total-Voting-Rights</v>
       </c>
       <c r="F538" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 14, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced it has won a competitive AI search deal with a leading global distribution company that has selected HawkSearch to power its B2B eCommerce experience. The distributor is a multinational supplier of essential business products, providing cleaning, safety, processing, and packaging materials to organizations across a wide range of industries. This win reinforces Bridgeline's momentum in the distribution sector, as enterprises continue shifting from legacy search platforms to AI-powered product discovery. The agreement represents a multi-year SaaS engagement ..</v>
+        <v>London, United Kingdom--(Newsfile Corp. - September 1, 2026) - Meridian Mining plc (LSE: MNO) (TSX: MNO) (FSE: N2E0) (Tradegate: N2E0) (OTCQX: MRRDF) ("Meridian" or the "Company") notifies that admission to trading on the Main Market of the London Stock Exchange became effective at 8.00 a.m., 26 August 2026, in respect of 195,520 new ordinary shares of €0.01 each in the capital of the Company (the "New Ordinary Shares"), the allotment and issue of which was announced on 21 August 2026.The...</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Xactly Appoints Adriana Carpenter As Chief Financial Officer</v>
+        <v>EQPT LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Equipmentshare.com Inc. ...</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C539" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D539" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E539" t="str">
-        <v>https://pr-inside.com/xactly-appoints-adriana-carpenter-as-chief-financial-officer-r5200877.htm</v>
+        <v>https://pr-inside.com/eqpt-lawsuit-alert-levi-korsinsky-notifies-equipmentshare-com-inc-r5218149.htm</v>
       </c>
       <c r="F539" t="str">
-        <v>(PR-inside.com) Leadership appointment strengthens Xactly's executive bench as the company advances its AI-powered Sales Performance Orchestration vision LOS GATOS, CA / ACCESS Newswire / July 14, 2026 / Xactly , the global leader in AI-driven sales performance orchestration, today announced the appointment of Adriana Carpenter as Chief Financial Officer (CFO). Bringing more than 20 years of experience leading finance organizations, Carpenter joins Xactly as the company continues to transform how enterprises build, scale, and future-proof revenue through AI-driven sales performance orchestration to motivate teams, improve performance, and drive growth with confidence. Her appointment follows a series of strategic executive leadership additions across ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Cycurion CEO Kevin Kelly Details Expansion Strategy, New Revenue Streams and Aggressive Response to Market Abuse in Candid Shareholder Video</v>
+        <v>September 21, 2026 Deadline Approaching: Join Class Action Against ...</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C540" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D540" t="str">
-        <v>Finance, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326842/0/en/Cycurion-CEO-Kevin-Kelly-Details-Expansion-Strategy-New-Revenue-Streams-and-Aggressive-Response-to-Market-Abuse-in-Candid-Shareholder-Video.html</v>
+        <v>https://pr-inside.com/september-21-2026-deadline-approaching-join-class-action-against-r5218148.htm</v>
       </c>
       <c r="F540" t="str">
-        <v>Cycurion made significant progress over the past year, including expanding operations, strengthening its balance sheet, and growing its contract backlog.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Inside information, negative profit warning: Lassila &amp; Tikanoja revises its outlook for 2026. Net sales are estimated to be EUR 420–450 million and adjusted EBITA EUR 33–38 million.</v>
+        <v>Levi &amp; Korsinsky Urges Capricor Therapeutics, Inc. (CAPR) Shareholders ...</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C541" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D541" t="str">
         <v>Finance</v>
       </c>
       <c r="E541" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326832/0/en/Inside-information-negative-profit-warning-Lassila-Tikanoja-revises-its-outlook-for-2026-Net-sales-are-estimated-to-be-EUR-420-450-million-and-adjusted-EBITA-EUR-33-38-million.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-capricor-therapeutics-inc-capr-shareholders-r5218146.htm</v>
       </c>
       <c r="F541" t="str">
-        <v>Lassila &amp;amp; Tikanoja Plc Stock exchange release 14 July 2026 at 3.30 PM EEST</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>InterDigital Announces Date for Second Quarter 2026 Financial Results</v>
+        <v>Lost Money on Avis Budget Group, Inc. (CAR)? Urged to Join Class Action ...</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C542" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D542" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326833/24691/en/InterDigital-Announces-Date-for-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://pr-inside.com/lost-money-on-avis-budget-group-inc-car-urged-to-join-class-action-r5218144.htm</v>
       </c>
       <c r="F542" t="str">
-        <v>WILMINGTON, Del., July 14, 2026 (GLOBE NEWSWIRE) -- InterDigital, Inc. (Nasdaq: IDCC), a wireless, video and AI technology research and development company, today announced that the company will release its second quarter 2026 financial results before the market open on Thursday, July 30, 2026.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Jet.AI Announces Letter of Intent for New Merger and related Spin-Off of Data Center Business</v>
+        <v>Pepperstone Appoints Andrew Turnbull to Lead Africa Strategy as Trading Markets Mature</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C543" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D543" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326831/0/en/Jet-AI-Announces-Letter-of-Intent-for-New-Merger-and-related-Spin-Off-of-Data-Center-Business.html</v>
+        <v>https://www.prnewswire.com/news-releases/pepperstone-appoints-andrew-turnbull-to-lead-africa-strategy-as-trading-markets-mature-302865758.html</v>
       </c>
       <c r="F543" t="str">
-        <v>Proposed business combination and spin-off designed to provide stockholders with equity in two public companies</v>
+        <v>Nairobi-based appointment strengthens Pepperstone's investment in Africa as mobile trading grows and regulators across the continent raise standards. MELBOURNE, Australia, Sept. 1, 2026 /PRNewswire/ -- Pepperstone, a global online trading provider serving clients in more than 160...</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>SS Innovations Appoints Sarah M. Romano as Chief Financial Officer</v>
+        <v>HDFC Bank Limited Securities Fraud Class Action Result of Deceptive ...</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C544" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D544" t="str">
         <v>Finance</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326834/0/en/SS-Innovations-Appoints-Sarah-M-Romano-as-Chief-Financial-Officer.html</v>
+        <v>https://pr-inside.com/hdfc-bank-limited-securities-fraud-class-action-result-of-deceptive-r5218143.htm</v>
       </c>
       <c r="F544" t="str">
-        <v>Veteran medtech finance executive brings extensive public company and capital markets experience to support the Company's next phase of global growth Veteran medtech finance executive brings extensive public company and capital markets experience to support the Company's next phase of global growth</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY AND NEW ORLEANS, LA / ACCESS Newswire / September 1, 2026 / Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until October 13, 2026 to file lead plaintiff applications in a securities class action lawsuit against HDFC Bank Limited ("HDFC" or the "Company") (NYSE:HDB), if they purchased or otherwise acquired the Company's securities between July 17, 2023 and May 26, 2026, inclusive (the "Class Period"). This action is pending in the United States District Court for the Southern ..</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Reliance Global Group Launches AI Agent for Secure Browser Automation in Regulated Insurance Back Offices</v>
+        <v>WeRide נכללת ב-HKEX Tech 100 Index לאחר הסקירה הרבעונית של ספטמבר 2026</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C545" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D545" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326838/0/en/Reliance-Global-Group-Launches-AI-Agent-for-Secure-Browser-Automation-in-Regulated-Insurance-Back-Offices.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353786/0/he/weride-%D7%A0%D7%9B%D7%9C%D7%9C%D7%AA-%D7%91-hkex-tech-100-index-%D7%9C%D7%90%D7%97%D7%A8-%D7%94%D7%A1%D7%A7%D7%99%D7%A8%D7%94-%D7%94%D7%A8%D7%91%D7%A2%D7%95%D7%A0%D7%99%D7%AA-%D7%A9%D7%9C-%D7%A1%D7%A4%D7%98%D7%9E%D7%91%D7%A8-2026.html</v>
       </c>
       <c r="F545" t="str">
-        <v>Reliance's proprietary AI agent brings secure environments, policy-enforced action controls, human-in-the-loop review, and audit-grade records to regulated industries, beginning with insurance back offices Reliance's proprietary AI agent brings secure environments, policy-enforced action controls, human-in-the-loop review, and audit-grade records to regulated industries, beginning with insurance back offices</v>
+        <v>הונג קונג, Sept. 01, 2026 (GLOBE NEWSWIRE) -- WeRide (נאסד"ק: WRD , HKEX : 0800 ), מובילה עולמית בתחום טכנולוגיית הנהיגה האוטונומית, הודיעה על הכללתה כחברה מרכיבה ב- HKEX Tech 100 Index בעקבות הסקירה הרבעונית האחרונה שפורסמה בידי Hong Kong Exchanges and Clearing Limited (HKEX) . שינויי המדד ייושמו לאחר סגירת השוק ב-11 בספטמבר, וייכנסו לתוקף ב-14 בספטמבר 2026.</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Securities Lawsuit Alert: Photronics, Inc. (PLAB) - Contact Levi &amp; ...</v>
+        <v>EquipmentShare.com Inc. Notice of September 21, 2026 Application Deadline ...</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C546" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D546" t="str">
         <v>Finance</v>
       </c>
       <c r="E546" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-photronics-inc-plab-contact-levi-r5200875.htm</v>
+        <v>https://pr-inside.com/equipmentshare-com-inc-notice-of-september-21-2026-application-deadline-r5218142.htm</v>
       </c>
       <c r="F546" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY AND NEW ORLEANS, LA / ACCESS Newswire / September 1, 2026 / Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in EquipmentShare.com Inc. ("EquipmentShare" or the "Company") (NASDAQ:EQPT) of a class action securities lawsuit. CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired EquipmentShare.com, Inc.: (a) Class A common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with the Company's January, 2026, initial public offering ("IPO" or the ..</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>August 17, 2026 Deadline Approaching: Join Class Action Against Black ...</v>
+        <v>Cogent Communications Holdings Securities Fraud Class Action Result ...</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C547" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D547" t="str">
         <v>Finance</v>
       </c>
       <c r="E547" t="str">
-        <v>https://pr-inside.com/august-17-2026-deadline-approaching-join-class-action-against-black-r5200873.htm</v>
+        <v>https://pr-inside.com/cogent-communications-holdings-securities-fraud-class-action-result-r5218141.htm</v>
       </c>
       <c r="F547" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY AND NEW ORLEANS, LA / ACCESS Newswire / September 1, 2026 / Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until September 21, 2026 to file lead plaintiff applications in a securities class action lawsuit against Cogent Communications Holdings, Inc. ("Cogent" or the "Company") (NASDAQ:CCOI), if they purchased the Company's shares between February 29, 2024 and May 1, 2026, inclusive (the "Class Period"). This action is pending in the United States District Court for the District of Columbia. What ..</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Ensysce Biosciences Awarded $5.3 Million Installment in NIDA Funding ...</v>
+        <v>Levi &amp; Korsinsky Notifies Aardvark Therapeutics, Inc. (AARD) Shareholders ...</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C548" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D548" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E548" t="str">
-        <v>https://pr-inside.com/ensysce-biosciences-awarded-5-3-million-installment-in-nida-funding-r5200872.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-aardvark-therapeutics-inc-aard-shareholders-r5218140.htm</v>
       </c>
       <c r="F548" t="str">
-        <v>(PR-inside.com) Funds Advance FDA-Designated Breakthrough Therapy First-in-Class Opioid with Oral Overdose-Protection SAN DIEGO, CA / ACCESS Newswire / July 14, 2026 /Ensysce Biosciences, Inc. (NASDAQ:ENSC) ("Ensysce" or the "Company"), a clinical-stage pharmaceutical company pioneering next-generation pain and central nervous system therapeutics engineered to minimize abuse and overdose risk, today announced receipt of a Notice of Award for $5.3 million from the National Institutes on Drug Abuse (NIDA)1 to support the development of its novel MPAR® (Multi-Pill Abuse Resistance) overdose-protection technology, and the lead agent, PF614-MPAR. This marks the third consecutive year of NIDA funding under this award, reflecting sustained institutional confidence in ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Aardvark Therapeutics, Inc. (NASDAQ:AARD) securities. If you suffered a loss on your Aardvark Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Aardvark Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class ..</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Modular Medical Announces Completion of Research Initiative Indicating ...</v>
+        <v>Capricor Therapeutics, Inc. Notice of September 28, 2026 Application ...</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C549" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D549" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E549" t="str">
-        <v>https://pr-inside.com/modular-medical-announces-completion-of-research-initiative-indicating-r5200870.htm</v>
+        <v>https://pr-inside.com/capricor-therapeutics-inc-notice-of-september-28-2026-application-r5218139.htm</v>
       </c>
       <c r="F549" t="str">
-        <v>(PR-inside.com) 97% of Surveyed Injection Users Would Consider Pump Therapy - if Easier to Learn and Improved Outcomes Conducting Additional Research Initiative in Conjunction with Commercialization of the Pivot Tubeless Insulin Patch Pump Company to Showcase Pivot at Association of Diabetes Care &amp; Education Specialists (ADCES) Annual Conference, August 7-10, 2026 SAN DIEGO, CA / ACCESS Newswire / July 14, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a commercial-stage medical device company that is commercializing the next generation of insulin delivery technology, today announced positive findings from a new comprehensive diabetes patient research initiative further supporting its commercialization strategy. The ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY AND NEW ORLEANS, LA / ACCESS Newswire / September 1, 2026 / Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Capricor Therapeutics, Inc. ("Capricor" or the "Company") (NASDAQ:CAPR) of a class action securities lawsuit. CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Capricor securities between December 17, 2025 and July 26, 2026, inclusive (the "Class Period"). This action is pending in the United States District Court for the Southern District of California. Follow the link below ..</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Cooper Machinery Services Announces Acquisition of Wesco Valve &amp; Manufacturing and Safety Seal Piston Ring Company</v>
+        <v>AEVEX Corp. Notice of October 20, 2026 Application Deadline for Class ...</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C550" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D550" t="str">
         <v>Finance</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.pr.com/press-release/973638</v>
+        <v>https://pr-inside.com/aevex-corp-notice-of-october-20-2026-application-deadline-for-class-r5218138.htm</v>
       </c>
       <c r="F550" t="str">
-        <v>Cooper Machinery Services has acquired substantially all assets of Wesco Valve &amp; Manufacturing Co. (“Wesco”), a trusted manufacturer of precision engine valves and components, along with the product lines of Safety Seal, Inc. (“Safety Seal”), known for engineered piston rings and proven craftsmanship. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY AND NEW ORLEANS, LA / ACCESS Newswire / September 1, 2026 / Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in AEVEX Corp. ("Aevex" or the "Company") (NYSE:AVEX) of a class action securities lawsuit. CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Aevex's publicly traded Class A common stock between April 17, 2026 and June 4, 2026, inclusive (the "Class Period") and/or pursuant or traceable to the registration statement and prospectus (the "IPO Offering Documents") issued ..</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Ensysce Biosciences Awarded $5.3 Million Installment in NIDA Funding Completing Multi-Year $15 Million Federal Grant</v>
+        <v>Furuno Unveils New SOLION-100 Terminal for Iridium GMDSS</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C551" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D551" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.newswire.com/news/ensysce-biosciences-awarded-5-3-million-installment-in-nida-funding-completing</v>
+        <v>https://www.prnewswire.com/news-releases/furuno-unveils-new-solion-100-terminal-for-iridium-gmdss-302865430.html</v>
       </c>
       <c r="F551" t="str">
-        <v>Funds Advance FDA-Designated Breakthrough Therapy First-in-Class Opioid with Oral Overdose-Protection</v>
+        <v>The SOLION-100 combines GMDSS, Ship Security Alert System and Long-Range Identification and Tracking capabilities in a single Iridium Certus 100 terminal for newbuild and retrofit vessels. HAMBURG, Germany, Sept. 1, 2026 /PRNewswire/ -- Iridium Communications Inc. (Nasdaq: IRDM), a...</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>Lost Money on Intuit Inc. (INTU)? Contact Levi &amp; Korsinsky to Join ...</v>
+        <v>Wix.com Ltd. (WIX) Class Action Lawsuit: Levi &amp; Korsinsky Reminds Investors ...</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C552" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D552" t="str">
         <v>Finance</v>
       </c>
       <c r="E552" t="str">
-        <v>https://pr-inside.com/lost-money-on-intuit-inc-intu-contact-levi-korsinsky-to-join-r5200868.htm</v>
+        <v>https://pr-inside.com/wix-com-ltd-wix-class-action-lawsuit-levi-korsinsky-reminds-investors-r5218137.htm</v>
       </c>
       <c r="F552" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. that ..</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Class Action Lawsuit Filed Against Commvault Systems, Inc. (CVLT) - ...</v>
+        <v>Securities Class Action Lawsuit Filed Against The Simply Good Foods ...</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C553" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D553" t="str">
         <v>Finance</v>
       </c>
       <c r="E553" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-commvault-systems-inc-cvlt-r5200867.htm</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-the-simply-good-foods-r5218136.htm</v>
       </c>
       <c r="F553" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class ..</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Securities Fraud Class Action Filed Against Erasca, Inc. (ERAS) - Levi ...</v>
+        <v>Avis Budget Group, Inc. Notice of September 29, 2026 Application Deadline ...</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C554" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D554" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E554" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-erasca-inc-eras-levi-r5200866.htm</v>
+        <v>https://pr-inside.com/avis-budget-group-inc-notice-of-september-29-2026-application-deadline-r5218135.htm</v>
       </c>
       <c r="F554" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY AND NEW ORLEANS, LA / ACCESS Newswire / September 1, 2026 / Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ:CAR) of a class action securities lawsuit. CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Avis securities (including those who bought Avis common stock to cover a short position) between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"). This action is pending in the ..</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>Class Action Filed Against Lucid Group, Inc. (LCID) Over Securities ...</v>
+        <v>Allegiant Announces Two New Nonstop Routes Connecting Flint-Area to Premier Florida Destinations</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C555" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D555" t="str">
         <v>Finance</v>
       </c>
       <c r="E555" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-lucid-group-inc-lcid-over-securities-r5200864.htm</v>
+        <v>https://www.prnewswire.com/news-releases/allegiant-announces-two-new-nonstop-routes-connecting-flint-area-to-premier-florida-destinations-302865532.html</v>
       </c>
       <c r="F555" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>For a limited time, travelers can receive one-way fares as low as $69* LAS VEGAS, Sept. 1, 2026 /PRNewswire/ -- Allegiant Travel Company (NASDAQ: ALGT) today added two new year-round nonstop routes from Flint Bishop International Airport (FNT) to Orlando International Airport (MCO) and...</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Levi &amp; Korsinsky Urges Helen of Troy Limited (HELE) Shareholders to ...</v>
+        <v>argenx to Present at Upcoming Investor Conferences</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C556" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D556" t="str">
         <v>Finance</v>
       </c>
       <c r="E556" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-helen-of-troy-limited-hele-shareholders-to-r5200863.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353782/0/en/argenx-to-present-at-upcoming-investor-conferences.html</v>
       </c>
       <c r="F556" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>September 1, 2026 Amsterdam, the Netherlands – argenx (Euronext &amp;amp; Nasdaq: ARGX), a global immunology innovation company, today announced that members of the management team will participate in the following investor conferences in September:</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>JULY 17, 2026 DEADLINE: Sportradar Group AG (SRAD) Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit</v>
+        <v>Class Action Filed Against PROCEPT BioRobotics Corporation (PRCT) Over ...</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C557" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D557" t="str">
         <v>Finance</v>
       </c>
       <c r="E557" t="str">
-        <v>https://www.prnewswire.com/news-releases/july-17-2026-deadline-sportradar-group-ag-srad-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit-302823702.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-procept-biorobotics-corporation-prct-over-r5218134.htm</v>
       </c>
       <c r="F557" t="str">
-        <v>SAN DIEGO, July 14, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Sportradar Group AG (NASDAQ: SRAD) Class A ordinary shares between November 7, 2024 and April 21, 2026, both dates inclusive (the "Class Period"), have until this Friday,...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>Landstar to Release Second Quarter Results on Tuesday, July 28, 2026</v>
+        <v>Cerebras and Compute Nordic Finland Announce New 165 MW AI Data Centre in Mikkeli, Finland</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C558" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D558" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E558" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326749/0/en/Landstar-to-Release-Second-Quarter-Results-on-Tuesday-July-28-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353779/0/en/cerebras-and-compute-nordic-finland-announce-new-165-mw-ai-data-centre-in-mikkeli-finland.html</v>
       </c>
       <c r="F558" t="str">
-        <v>JACKSONVILLE, Fla., July 14, 2026 (GLOBE NEWSWIRE) -- Landstar System, Inc. (NASDAQ:LSTR), announced today it will release its 2026 second quarter results after the market closes on Tuesday, July 28, 2026, and will then hold its quarterly conference call with analysts and investors at 4:30 p.m. ET that afternoon to discuss the second quarter results. To access the webcast, visit investor.landstar.com; click on "Webcasts"; and then "Landstar's Second Quarter 2026 Earnings Release Conference Call."</v>
+        <v>Facility backed by seven-year contracted capacity agreement and estimated €1.0–1.7 billion in regional investment for local development and employment Facility backed by seven-year contracted capacity agreement and estimated €1.0–1.7 billion in regional investment for local development and employment</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>Class Action Lawsuit Filed Against Badger Meter, Inc. (BMI) - Recover ...</v>
+        <v>Primoris Services Corporation (PRIM) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C559" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D559" t="str">
         <v>Finance</v>
       </c>
       <c r="E559" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-badger-meter-inc-bmi-recover-r5200862.htm</v>
+        <v>https://pr-inside.com/primoris-services-corporation-prim-class-action-lawsuit-levi-korsinsky-r5218133.htm</v>
       </c>
       <c r="F559" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Photronics, Inc. (PLAB) ...</v>
+        <v>Shareholders of Aardvark Therapeutics, Inc. (AARD): Protect Your Rights ...</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C560" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D560" t="str">
         <v>Finance</v>
       </c>
       <c r="E560" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-photronics-inc-plab-r5200861.htm</v>
+        <v>https://pr-inside.com/shareholders-of-aardvark-therapeutics-inc-aard-protect-your-rights-r5218131.htm</v>
       </c>
       <c r="F560" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Aardvark Therapeutics, Inc. (NASDAQ:AARD) securities. If you suffered a loss on your Aardvark Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Aardvark Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class ..</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Hemab Therapeutics Presents Clinical and Preclinical Data from Sutacimig in Glanzmann Thrombasthenia and Factor VII Deficiency at the ISTH 2026 Congress</v>
+        <v>Class Action Filed Against Wise Group plc (WSE) Over Securities Violations ...</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C561" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D561" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326747/0/en/Hemab-Therapeutics-Presents-Clinical-and-Preclinical-Data-from-Sutacimig-in-Glanzmann-Thrombasthenia-and-Factor-VII-Deficiency-at-the-ISTH-2026-Congress.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-wise-group-plc-wse-over-securities-violations-r5218130.htm</v>
       </c>
       <c r="F561" t="str">
-        <v>Sutacimig Phase 2 long-term extension (LTE) data show sustained bleed reduction and manageable safety and tolerability; Phase 3 initiation planned 2H 2026</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>ZenaTech Signs Multiple Offers to Acquire Land Surveying and Geospatial Services Companies Across the U.S., Canada and Australia, Expected to Contribute C$40 Million in Revenue During the First 12 Months Following Closing</v>
+        <v>Securities Lawsuit Alert: Pentair plc (PNR) - Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C562" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D562" t="str">
         <v>Finance</v>
       </c>
       <c r="E562" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326746/0/en/ZenaTech-Signs-Multiple-Offers-to-Acquire-Land-Surveying-and-Geospatial-Services-Companies-Across-the-U-S-Canada-and-Australia-Expected-to-Contribute-C-40-Million-in-Revenue-During.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-pentair-plc-pnr-contact-levi-korsinsky-r5218128.htm</v>
       </c>
       <c r="F562" t="str">
-        <v>ZenaTech Signs Multiple Offers to Acquire Land Surveying and Geospatial Services Companies Across the U.S., Canada and Australia, Expected to Contribute C$</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc that ..</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Valion Bio Advances Integrated Biodefense and Immunology Platform Through Continued Government Engagement, Domestic Manufacturing and Oncology Expansion</v>
+        <v>XPENG Announces Vehicle Delivery Results for August 2026</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C563" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D563" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.prnewswire.com/news-releases/valion-bio-advances-integrated-biodefense-and-immunology-platform-through-continued-government-engagement-domestic-manufacturing-and-oncology-expansion-302824523.html</v>
+        <v>https://www.prnewswire.com/news-releases/xpeng-announces-vehicle-delivery-results-for-august-2026-302865698.html</v>
       </c>
       <c r="F563" t="str">
-        <v>Strategic execution across multiple initiatives positions the Entolimod platform to pursue opportunities in government preparedness, domestic biomanufacturing and oncology supportive care SAN ANTONIO, July 14, 2026 /PRNewswire/ -- Valion Bio, Inc. (Nasdaq: VBIO) ("Valion Bio" or the...</v>
+        <v>GUANGZHOU, China, Sept. 1, 2026 /PRNewswire/ -- XPeng Inc. ("XPENG" or the "Company," NYSE: XPEV and HKEX: 9868), a leading global Physical AI company, today announced its vehicle delivery results for August 2026. XPENG delivered 39,107 vehicles in August 2026, up 4% year-over-year. On...</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Investor Alert: Deadline Approaching to Join BitGo Holdings, Inc. (BTGO) ...</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Wix.com Ltd. ...</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C564" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D564" t="str">
         <v>Finance</v>
       </c>
       <c r="E564" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-bitgo-holdings-inc-btgo-r5200860.htm</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-wix-com-ltd-r5218127.htm</v>
       </c>
       <c r="F564" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. that ..</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>GRAIL, Inc. (GRAL) Lawsuit - Investors Urged to Contact Levi &amp; Korsinsky ...</v>
+        <v>Lost Money on Alibaba Group Holding Limited (BABA)? Urged to Join Class ...</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C565" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D565" t="str">
         <v>Finance</v>
       </c>
       <c r="E565" t="str">
-        <v>https://pr-inside.com/grail-inc-gral-lawsuit-investors-urged-to-contact-levi-korsinsky-r5200859.htm</v>
+        <v>https://pr-inside.com/lost-money-on-alibaba-group-holding-limited-baba-urged-to-join-class-r5218126.htm</v>
       </c>
       <c r="F565" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>Class Action Lawsuit Filed: AeroVironment, Inc. (AVAV) - Join by July ...</v>
+        <v>Lost Money on Hyliion Holdings Corp. (HYLN)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C566" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D566" t="str">
         <v>Finance</v>
       </c>
       <c r="E566" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-aerovironment-inc-avav-join-by-july-r5200858.htm</v>
+        <v>https://pr-inside.com/lost-money-on-hyliion-holdings-corp-hyln-contact-levi-korsinsky-r5218125.htm</v>
       </c>
       <c r="F566" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. that ..</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>BioAge Labs, Partner von HitGen, verabreicht erste Dosis an Teilnehmer der Phase-2-Studie zu BGE-102, einem neuartigen oralen NLRP3-Inhibitor zur Senkung des kardiovaskulären Risikos</v>
+        <v>Contact Levi &amp; Korsinsky by October 13, 2026 to Join Class Action Against ...</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C567" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D567" t="str">
         <v>Finance</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.prnewswire.com/news-releases/bioage-labs-partner-von-hitgen-verabreicht-erste-dosis-an-teilnehmer-der-phase-2-studie-zu-bge-102-einem-neuartigen-oralen-nlrp3-inhibitor-zur-senkung-des-kardiovaskularen-risikos-302824988.html</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-october-13-2026-to-join-class-action-against-r5218123.htm</v>
       </c>
       <c r="F567" t="str">
-        <v>CHENGDU, China, 14. Juli 2026 /PRNewswire/ -- Das an der Shanghai Stock Exchange notierte Unternehmen HitGen Inc. („HitGen", SSE: 688222.SH) gratuliert seinem Partner BioAge Labs, Inc. („BioAge", NASDAQ: BIOA), einem biopharmazeutischen Unternehmen im klinischen Stadium, das...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>America’s Car-Mart Reports Fourth Quarter and Fiscal Year 2026 Results</v>
+        <v>CAPR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Capricor Therapeutics, ...</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C568" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D568" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326738/9718/en/America-s-Car-Mart-Reports-Fourth-Quarter-and-Fiscal-Year-2026-Results.html</v>
+        <v>https://pr-inside.com/capr-lawsuit-alert-levi-korsinsky-notifies-capricor-therapeutics-r5218122.htm</v>
       </c>
       <c r="F568" t="str">
-        <v>ROGERS, Ark., July 14, 2026 (GLOBE NEWSWIRE) -- America’s Car-Mart, Inc. (NASDAQ: CRMT) (“we,” “Car-Mart” or the “Company”), today reported financial results for the fourth quarter and full year ended April 30, 2026.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Bread Financial Announces Executive Leadership Changes</v>
+        <v>Recover Investment Losses: Class Action Initiated Against GoDaddy Inc. ...</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C569" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D569" t="str">
         <v>Finance</v>
       </c>
       <c r="E569" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326735/0/en/Bread-Financial-Announces-Executive-Leadership-Changes.html</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-godaddy-inc-r5218121.htm</v>
       </c>
       <c r="F569" t="str">
-        <v>COLUMBUS, Ohio, July 14, 2026 (GLOBE NEWSWIRE) -- Bread Financial ® (NYSE: BFH), a tech-forward financial services company that provides simple, flexible payment, lending and saving solutions, today announced executive leadership changes in its commercial organization.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. that ..</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>CervoMed Announces New Clinical, Plasma Biomarker and Imaging Data at AAIC 2026 for Neflamapimod in the Treatment of Dementia with Lewy Bodies (DLB)</v>
+        <v>Primoris Services Corporation Notice of September 21, 2026 Application ...</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C570" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D570" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326737/0/en/CervoMed-Announces-New-Clinical-Plasma-Biomarker-and-Imaging-Data-at-AAIC-2026-for-Neflamapimod-in-the-Treatment-of-Dementia-with-Lewy-Bodies-DLB.html</v>
+        <v>https://pr-inside.com/primoris-services-corporation-notice-of-september-21-2026-application-r5218117.htm</v>
       </c>
       <c r="F570" t="str">
-        <v>BOSTON, July 14, 2026 (GLOBE NEWSWIRE) -- CervoMed Announces New Clinical, Plasma Biomarker and Imaging Data at AAIC 2026 for Neflamapimod in the Treatment of Dementia with Lewy Bodies (DLB)</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY AND NEW ORLEANS, LA / ACCESS Newswire / September 1, 2026 / Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Primoris Services Corporation ("Primoris" or the "Company") (NYSE:PRIM) of a class action securities lawsuit. CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors of Primoris Services who were adversely affected if they purchased the Company's shares between August 5, 2025 and June 22, 2026, both dates inclusive (the "Class Period"). This action is pending in the United States District Court for ..</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>ConnectOne Bank is Building the Future of Commercial Lending on nCino’s Agentic Operating System</v>
+        <v>NIO Inc. Provides August 2026 Delivery Update</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C571" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D571" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E571" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326739/0/en/ConnectOne-Bank-is-Building-the-Future-of-Commercial-Lending-on-nCino-s-Agentic-Operating-System.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353775/0/en/nio-inc-provides-august-2026-delivery-update.html</v>
       </c>
       <c r="F571" t="str">
-        <v>Already ranked in the nation's top 1% in efficiency, the Bank is building a suite of AI agents on nCino with a goal to make every frontline commercial banker 50% more productive Already ranked in the nation's top 1% in efficiency, the Bank is building a suite of AI agents on nCino with a goal to make every frontline commercial banker 50% more productive</v>
+        <v>SHANGHAI, Sept. 01, 2026 (GLOBE NEWSWIRE) -- NIO Inc. (NYSE: NIO; HKEX: 9866; SGX: NIO) (“NIO” or the “Company”), a pioneer and a leading company in the global smart electric vehicle market, today announced its August 2026 delivery results.</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Frontier Nuclear Launches Major 2026 Drill Program at the Pine Ridge Uranium Project</v>
+        <v>ZonPrep Acquires FNSKU Studio and Wizard-Industries, Deepening Its Investment in Amazon Inbound Logistics</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C572" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D572" t="str">
-        <v>Finance</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E572" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326732/0/en/Frontier-Nuclear-Launches-Major-2026-Drill-Program-at-the-Pine-Ridge-Uranium-Project.html</v>
+        <v>https://www.prnewswire.com/news-releases/zonprep-acquires-fnsku-studio-and-wizard-industries-deepening-its-investment-in-amazon-inbound-logistics-302865675.html</v>
       </c>
       <c r="F572" t="str">
-        <v>WINNIPEG, Manitoba, July 14, 2026 (GLOBE NEWSWIRE) -- Frontier Nuclear and Minerals Inc. (Nasdaq:FNUC) ("Frontier") , a nuclear fuel cycle company, announces the launch of its 2026 drill program at its 100% owned Pine Ridge uranium project ( “Pine Ridge ”) in Wyoming’s Powder River Basin.</v>
+        <v>The Amazon-focused supply chain operator now owns the inbound software it has run on for years, and that Amazon sellers, prep centers and 3PLs across the industry run on too. The acquisition will improve the processes and growth of both platforms without affecting current user operations....</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>Plus Therapeutics Highlights NCCN CNS Cancers Guidelines Update and Reinforces Clinical Role of CNSide® in Leptomeningeal Metastases Monitoring</v>
+        <v>Li Auto Inc. August 2026 Delivery Update</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C573" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D573" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326729/0/en/Plus-Therapeutics-Highlights-NCCN-CNS-Cancers-Guidelines-Update-and-Reinforces-Clinical-Role-of-CNSide-in-Leptomeningeal-Metastases-Monitoring.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353774/0/en/li-auto-inc-august-2026-delivery-update.html</v>
       </c>
       <c r="F573" t="str">
-        <v>Updated NCCN language continues to support CSF analysis in the diagnosis and management of leptomeningeal metastases, including CSF cytology follow-up every 4 to 8 weeks for patients receiving intrathecal therapy, to enable longitudinal patient monitoring Updated NCCN language continues to support CSF analysis in the diagnosis and management of leptomeningeal metastases, including CSF cytology follow-up every 4 to 8 weeks for patients receiving intrathecal therapy, to enable longitudinal patient monitoring</v>
+        <v>BEIJING, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Li Auto Inc. (“Li Auto” or the “Company”) (Nasdaq: LI; HKEX: 2015), a leader in China’s new energy vehicle market, today announced that it delivered 37,679 vehicles in August 2026. As of August 31, 2026, Li Auto’s cumulative deliveries reached 1,801,834.</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>Lost Money on Intuit Inc. (INTU)? Join Class Action Before September ...</v>
+        <v>Levi &amp; Korsinsky Urges Wise Group plc (WSE) Shareholders to Act Before ...</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C574" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D574" t="str">
         <v>Finance</v>
       </c>
       <c r="E574" t="str">
-        <v>https://pr-inside.com/lost-money-on-intuit-inc-intu-join-class-action-before-september-r5200856.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-wise-group-plc-wse-shareholders-to-act-before-r5218114.htm</v>
       </c>
       <c r="F574" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>August 10, 2026 Deadline: Join Class Action Lawsuit Against Via Transportation, ...</v>
+        <v>Investor Alert: Deadline Approaching to Join HDFC Bank Limited (HDB) ...</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C575" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D575" t="str">
         <v>Finance</v>
       </c>
       <c r="E575" t="str">
-        <v>https://pr-inside.com/august-10-2026-deadline-join-class-action-lawsuit-against-via-transportation-r5200854.htm</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-hdfc-bank-limited-hdb-r5218113.htm</v>
       </c>
       <c r="F575" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>Black Rock Coffee Bar, Inc. (BRCB) Lawsuit - Investors Urged to Contact ...</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Pentair plc Investors to ...</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C576" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D576" t="str">
         <v>Finance</v>
       </c>
       <c r="E576" t="str">
-        <v>https://pr-inside.com/black-rock-coffee-bar-inc-brcb-lawsuit-investors-urged-to-contact-r5200853.htm</v>
+        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-pentair-plc-investors-to-r5218112.htm</v>
       </c>
       <c r="F576" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Pentair plc (NYSE:PNR) between April 28, 2026 and July 14, 2026, inclusive (the "Class Period"), of the important October 2, 2026 lead plaintiff deadline. SO WHAT: If you purchased Pentair securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Pentair class action, go to https://rosenlegal.com/cases/pentair-plc/join or call Phillip Kim, Esq. toll-free ..</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>Lost Money on First Solar, Inc. (FSLR)? Contact Levi &amp; Korsinsky Before ...</v>
+        <v>Lost Money on Hyliion Holdings Corp. (HYLN)? Join Class Action Before ...</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C577" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D577" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E577" t="str">
-        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-contact-levi-korsinsky-before-r5200852.htm</v>
+        <v>https://pr-inside.com/lost-money-on-hyliion-holdings-corp-hyln-join-class-action-before-r5218111.htm</v>
       </c>
       <c r="F577" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Embecta Corp. (EMBC) Lawsuit - Investors Urged to Contact Levi &amp; Korsinsky ...</v>
+        <v>WIX FINAL DEADLINE: ROSEN, LEADING TRIAL LAWYERS, Encourages Wix.com ...</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C578" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D578" t="str">
         <v>Finance</v>
       </c>
       <c r="E578" t="str">
-        <v>https://pr-inside.com/embecta-corp-embc-lawsuit-investors-urged-to-contact-levi-korsinsky-r5200851.htm</v>
+        <v>https://pr-inside.com/wix-final-deadline-rosen-leading-trial-lawyers-encourages-wix-com-r5218110.htm</v>
       </c>
       <c r="F578" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Wix.com Ltd. (NASDAQ:WIX) between February 19, 2025 and May 12, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead plaintiff deadline. SO WHAT: If you purchased Wix securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Wix class action, go to https://rosenlegal.com/cases/wixcom-ltd/join or call Phillip Kim, Esq. toll-free ..</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>VERI ALERT: Securities Fraud Class Action Launched Against Veritone, ...</v>
+        <v>ROSEN, A LEADING LAW FIRM, Encourages Alibaba Group Holding Limited ...</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C579" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D579" t="str">
         <v>Finance</v>
       </c>
       <c r="E579" t="str">
-        <v>https://pr-inside.com/veri-alert-securities-fraud-class-action-launched-against-veritone-r5200850.htm</v>
+        <v>https://pr-inside.com/rosen-a-leading-law-firm-encourages-alibaba-group-holding-limited-r5218109.htm</v>
       </c>
       <c r="F579" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alibaba Group Holding Limited (NYSE:BABA) between June 26, 2025 and June 24, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alibaba securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To ..</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Contact Levi &amp; Korsinsky by August 7, 2026 to Join Class Action Against ...</v>
+        <v>PMV Pharma Announces Pricing of Oversubscribed $50 Million Public Offering of Securities</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C580" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D580" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E580" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-7-2026-to-join-class-action-against-r5200849.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353773/0/en/pmv-pharma-announces-pricing-of-oversubscribed-50-million-public-offering-of-securities.html</v>
       </c>
       <c r="F580" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class ..</v>
+        <v>PRINCETON, N.J., Aug. 31, 2026 (GLOBE NEWSWIRE) -- PMV Pharmaceuticals, Inc. (“PMV Pharma” or the “Company”; Nasdaq: PMVP), a precision oncology company pioneering the discovery and development of small molecule therapies targeting p53, announced today the pricing of an underwritten public offering consisting of (i) 22,055,000 shares of its common stock and, in lieu of common stock to certain investors, pre-funded warrants to purchase an aggregate of up to 19,900,000 shares of its common stock, and (ii) accompanying warrants to purchase an aggregate of 41,955,000 shares of common stock. The common stock and pre-funded warrants are being sold in combination with an accompanying warrant to purchase one share of common stock for each share of common stock or pre-funded warrant sold. The accom</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>Megan Holdings Limited (MGN) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>SMAR Investors Have Opportunity to Lead Smartsheet Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C581" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D581" t="str">
         <v>Finance</v>
       </c>
       <c r="E581" t="str">
-        <v>https://pr-inside.com/megan-holdings-limited-mgn-lawsuit-investors-urged-to-contact-levi-r5200848.htm</v>
+        <v>https://www.prnewswire.com/news-releases/smar-investors-have-opportunity-to-lead-smartsheet-inc-securities-fraud-lawsuit-302865489.html</v>
       </c>
       <c r="F581" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased or ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds sellers of common stock of Smartsheet Inc. (NYSE: SMAR) between June 1, 2024 and September 23, 2024, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead...</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>Class Action Filed Against Sportradar Group AG (SRAD) Over Securities ...</v>
+        <v>BellRing Investor News: Rosen Law Firm Announces Investigation of Breaches of Fiduciary Duties by the Directors and Officers of BellRing Brands, Inc. - BRBR</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C582" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D582" t="str">
         <v>Finance</v>
       </c>
       <c r="E582" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-sportradar-group-ag-srad-over-securities-r5200846.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bellring-investor-news-rosen-law-firm-announces-investigation-of-breaches-of-fiduciary-duties-by-the-directors-and-officers-of-bellring-brands-inc--brbr-302865496.html</v>
       </c>
       <c r="F582" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential breaches of fiduciary duties by the directors and officers of BellRing Brands, Inc. (NYSE: BRBR). If you currently own shares of BellRing stock, please visit the...</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>Levi &amp; Korsinsky Notifies Roblox Corporation (RBLX) Investors - Lead ...</v>
+        <v>Rosen Law Firm Announces Investigation of Breaches of Fiduciary Duties by the Directors and Officers of TransMedics Group, Inc. - TMDX</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C583" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D583" t="str">
         <v>Finance</v>
       </c>
       <c r="E583" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-roblox-corporation-rblx-investors-lead-r5200845.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-announces-investigation-of-breaches-of-fiduciary-duties-by-the-directors-and-officers-of-transmedics-group-inc--tmdx-302865499.html</v>
       </c>
       <c r="F583" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks to ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential breaches of fiduciary duties by the directors and officers of TransMedics Group, Inc. (NASDAQ: TMDX). If you currently own shares of TransMedics Group stock,...</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Levi &amp; Korsinsky Notifies Nano-X Imaging Ltd. (NNOX) Shareholders of ...</v>
+        <v>Rosen Law Firm Encourages Build-A-Bear Workshop, Inc. Investors to Inquire About Securities Class Action Investigation</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C584" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D584" t="str">
         <v>Finance</v>
       </c>
       <c r="E584" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-nano-x-imaging-ltd-nnox-shareholders-of-r5200844.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-build-a-bear-workshop-inc-investors-to-inquire-about-securities-class-action-investigation-302865487.html</v>
       </c>
       <c r="F584" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Build-A-Bear Workshop, Inc. (NYSE: BBW) resulting from allegations that Build-A-Bear may have issued materially...</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Securities Lawsuit Alert: Calix, Inc. (CALX) Investors - Contact Levi ...</v>
+        <v>ROSEN, TRUSTED INVESTOR RIGHTS COUNSEL, Encourages Datavault AI Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - DVLT</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C585" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D585" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E585" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-calix-inc-calx-investors-contact-levi-r5200842.htm</v>
+        <v>https://www.newsfilecorp.com/release/312351/ROSEN-TRUSTED-INVESTOR-RIGHTS-COUNSEL-Encourages-Datavault-AI-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-DVLT</v>
       </c>
       <c r="F585" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ: DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>Class Action Lawsuit Filed Against Futu Holdings Limited (FUTU) - Recover ...</v>
+        <v>Hydreight Reports Record Q2 2026 Revenue of $28.0 Million, Net Income of $2.5 Million and Adjusted EBITDA of $3.2 Million</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C586" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D586" t="str">
         <v>Finance</v>
       </c>
       <c r="E586" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-futu-holdings-limited-futu-recover-r5200841.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hydreight-reports-record-q2-2026-revenue-of-28-0-million-net-income-of-2-5-million-and-adjusted-ebitda-of-3-2-million-302865560.html</v>
       </c>
       <c r="F586" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
-[...2 lines deleted...]
-    <row r="587">
+        <v>Revenue increased 421% year-over-year as Hydreight delivered its strongest revenue quarter to date, with continued sequential growth in revenue and gross profit while maintaining strong profitability Q2 2026 Highlights Revenue of $28.0 million, an increase of 421% from $5.4 million in Q2...</v>
+      </c>
+    </row>
+    <row r="587" xml:space="preserve">
       <c r="A587" t="str">
-        <v>ADMA ALERT: Securities Fraud Class Action Launched Against ADMA Biologics, ...</v>
+        <v>Yuanda China Advancing Steady and Long-Term Growth from Within and Beyond, 2026 Interim Revenue Surged by 23.2% Year on Year to RMB 1.56 Billion</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C587" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D587" t="str">
         <v>Finance</v>
       </c>
       <c r="E587" t="str">
-        <v>https://pr-inside.com/adma-alert-securities-fraud-class-action-launched-against-adma-biologics-r5200840.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109672/</v>
+      </c>
+      <c r="F587" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - On 31 August, Yuanda China Holdings Limited (“Yuanda China” or “the Group”; Stock Code: 02789.HK), a global leader in the curtain wall industry, hereby announced its unaudited interim results of the Company for the six months ended 30 June 2026 (the "Reporting Period").
+For the first half of 2026, in the building curtain wall industry, the trend towards market concentration among industry leaders has become increasingly pronounced, with intensifying competition in the bidding and tendering environment. Against this backdrop, companies were increasingly required to demonstrate comprehensive coordination capabilities across technological barriers, financial resilience, cross-border project execution and full-life cycle operation and maintenance. In response to the complex and ever-changing operating environment, the Group focused on assessing potential operational risks including geopolitical factors, exchange rate fluctuations, project performance, and payment collections. It also established a full-process, routine risk control mechanism to maintain effective risk control throughout every stage of operations. Meanwhile, the Group rigorously curtailed non-essential administrative expenses and streamlined its cost structure. These measures helped mitigate downward market pressure, safeguard the Group’s overall profitability and deliver stable earnings for the period. As a result of the above measures, for the six months ended 30 June 2026, the revenue of the Group increased by approximately 23.2% year on year to RMB 1.56 billion. Adjusted gross profit margin increased by approximately 4 percentage points, compared with the corresponding period of 2025 to 27.3%. Nevertheless, mainly due to foreign exchange losses arising from exchange rate fluctuations, profit attributable to equity shareholders of the Company decreased by approximately 23.9% year on year to RMB 140 million. Basic and diluted earnings per share amounted to RMB 0.0226.
+Concentrated Delivery of Domestic Projects Drove Performance, While Overseas Markets Achieved Broad-based Growth
+As for the Group’s domestic projects, benefiting from the concentrated delivery of projects on hand and the Group’s continued focus on projects with customers of higher creditworthiness, the Group’s revenue from domestic market increased by 61.0% year on year to approximately RMB 651 million, contributing 41.7% of the total revenue of the Group. Meanwhile, under the Group’s prudent overseas expansion strategy, in the first half of the year, revenue from overseas market increased by 5.4% year on year to RMB 909 million, contributing 58.3% of the total revenue of the Group. Particularly, revenue from Australia surged by 313.57% year on year to RMB 176 million, while markets including United Kingdom, Saudi Arabia and Mongolia each recorded double-digit revenue growth.
+Strengthened Risk Control and Selective Project Acquisition Lay a Solid Foundation for Sustainable Development
+In the first half of 2026, the Group continued to adopt a prudent overseas expansion strategy, prioritising high-quality projects with higher returns and controllable risks. The aggregate contract value of the Group’s newly-awarded projects amounted to approximately RMB 1,732 million. Based on this strategy, as of 30 June 2026, the contract value of backlog of the Group increased by 8.2% from 30 June 2025 to approximately RMB 13,373 million, which could support sustainable development of the Group for the next 2-3 years. At the same time, the Group has continuously strengthened a full-process management of receivables and net contract assets, while implementing various measures to accelerate cash collection. The turnover days of the receivables of the Group decreased by roughly 63 days to approximately 159 days year on year.
+Looking ahead to the second half of 2026, the Group will adhere to the business strategy of “stabilising operations, enhancing quality, and expanding across segments”. In terms of capital management and control, the Group will continue to strengthen cash management throughout its business processes, strictly control key links such as project receivables, cost outflows, and cash turnover, and mitigate project-related operational risks, with a view to fully safeguarding a healthy and stable cash flow while supporting the sustainable development of its business with a solid financial foundation. In terms of market footprint, the Group will deepen research across domestic and international markets, selectively cultivate additional customers, build differentiated advantages through product and technology innovation, process upgrades, quality enhancement, and tailored services, with a view to meeting the high-end and green requirements of new customers and new markets. Going forward, the Group will continue to optimise its global market footprint, consolidate its competitive strengths and leadership in the industry, fully reinforce operational quality and efficiency to deliver tangible business results, thereby creating long-term, stable value-added returns for various stakeholders and achieving sustainable, healthy development.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Microchip Advances Neural Network Implementation with VectorBlox™ 3.0 Accelerator SDK</v>
+        <v>StrategX Elements Corp. Announces Extension of Non-Brokered Private Placement</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C588" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D588" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E588" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326721/0/en/Microchip-Advances-Neural-Network-Implementation-with-VectorBlox-3-0-Accelerator-SDK.html</v>
+        <v>https://www.newsfilecorp.com/release/312354/StrategX-Elements-Corp.-Announces-Extension-of-NonBrokered-Private-Placement</v>
       </c>
       <c r="F588" t="str">
-        <v>As AI models grow in complexity, compression is essential. VectorBlox 3.0 leverages sparsity-based model compression to accurately reduce compute demands.</v>
-[...2 lines deleted...]
-    <row r="589">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 31, 2026) - StrategX Elements Corp. (CSE: STGX) ("StrategX" or the "Company") announces that it is extending the deadline of its previously announced non-brokered private placement (the "Offering") of units ("Units") of the Company to raise up to $900,000, as described in its news releases dated June 18, 2026 and July 16, 2026, to September 30, 2026.  The Company closed a first tranche of the Offering, raising an aggregate $333,856.35 through...</v>
+      </c>
+    </row>
+    <row r="589" xml:space="preserve">
       <c r="A589" t="str">
-        <v>Levi &amp; Korsinsky Notifies Peabody Energy Corporation (BTU) Shareholders ...</v>
+        <v>China Risun (01907.HK) Interim 2026 Profit Surges 376%, New Energy Business Footprint Further Expanded, Interim Dividend Significantly Increased to RMB1.44 Cents per Share</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C589" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D589" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E589" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-peabody-energy-corporation-btu-shareholders-r5200839.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109669/</v>
+      </c>
+      <c r="F589" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - China Risun Group Limited ("China Risun" or the "Company", together with its subsidiaries, the "Group"; Stock Code: 1907.HK), a leading global integrated producer and supplier of coke, coking chemicals, refined chemicals and new energy (including hydrogen energy) products, as well as a relevant operation management services provider, recently announced its unaudited interim results for the six months ended June 30, 2026. During the reporting period, the Group recorded revenue of approximately RMB21,856 million, representing a year-on-year increase of 5.2%; profit for the period reached RMB244.4 million, a substantial surge of 376.0% year-on-year; basic earnings per share was RMB4.77 cents, a sharp increase of 736.8% year-on-year. The board of directors declared an interim dividend of RMB1.44 cents per share, a significant increase of 620% compared to RMB0.20 cents per share in the same period last year, with a dividend payout ratio of not less than 30% of the profit attributable to owners of the Company for the period.
+Financial Performance: Overall Improvement in Profit Quality, with Gross Margin and Cash Flow Both Enhanced
+In terms of profit quality, the Group's gross profit margin increased from 8.1% in the same period last year to 10.6%, with gross profit reaching RMB2,311 million, up 37.7% year-on-year. Profit from operations was RMB1,057 million, representing a year-on-year increase of 34.0%. Net cash generated from operating activities amounted to RMB2,527 million, up 35.8% year-on-year, indicating continuous improvement in cash flow. EBITDA margin increased from 8.9% to 9.8%, and return on equity surged from 0.4% to 3.4%. All core financial indicators improved across the board, reflecting the Group's significant enhancement in operational resilience and profit recovery capability amid industry cyclical fluctuations. In terms of cost control, the Group's selling and distribution expenses as a percentage of revenue remained stable at around 3.5%, while administrative expenses decreased by 8.9% year-on-year to RMB511 million, demonstrating the effectiveness of the Group's continuous efforts in cost reduction and efficiency enhancement.
+All Business Segments Jointly Driven, Coke Overseas Dual Engines, Refined Chemicals Blossoming in Multiple Areas
+Revenue from the coke and coking chemicals production business increased by 9.6% year-on-year to RMB6,966 million, mainly benefiting from the average selling price of coke rising by 11.3% year-on-year to RMB1,515 per ton. Leveraging its 31 years of accumulated coal blending technology advantages, the Group effectively maintained the coal-coke price spread at above RMB300 per ton, driving the segment's gross profit margin to a healthy level of 13.7%. During the period, coking coal prices rose in nine rounds and fell in two rounds, with a cumulative increase of RMB385/ton. Relying on its core competitive advantages in "sales-transportation-production-supply-R&amp;D" accumulated over 31 years, the coking coal segment's operating revenue increased by 9.6% year-on-year, and gross profit increased by 10.5% year-on-year. Overseas business became an important growth engine. Risun Wei Shan (Indonesia) Limited recorded year-on-year increases in revenue, net profit attributable to the parent company owners, and sales volume of 976%, 1,854%, and 61%, respectively, benefiting from favorable factors such as global capacity growth from newly added and restarted blast furnaces, as well as India's cancellation of quota policies. With both sales volume and price rising, profitability significantly improved.
+Revenue from the refined chemicals production business increased by 4.2% year-on-year to RMB9,475 million, gross profit increased by 41.4% year-on-year to RMB926 million, and gross profit margin rose from 7.2% to 9.8%. The average selling price of caprolactam increased by 13.3% year-on-year to RMB9,701 per ton. The industry's self-discipline in reducing production to maintain prices led to a recovery in both prices and profitability. The feedstock for methanol is coke oven gas, and its annual production capacity of 600,000 tons ranks first in the country. During the period, driven by reduced supply and increased demand, methanol prices rose, and the methanol-ammonia production line generated considerable profits. It is worth noting that the Group's self-developed innovative process route for 50,000 tons/year of hexamethylenediamine officially commenced production during the period and achieved full production and sales, with its quality widely recognized by downstream customers. The amino alcohol new material not only achieved year-on-year growth in sales volume and customer numbers, but also expanded its export markets to South America and Southeast Asia, further broadening its downstream application markets. It now supplies to the battery, carbon capture, electronic cleaning, high-end pharmaceutical, and cosmetics fields, continuously expanding its industry influence.
+Revenue from the operation management services business increased by 46.2% year-on-year to RMB1,863 million, mainly due to the addition of the Wulong Magnesium Industry management and operation project during the period. As of the end of the reporting period, the Group provided operation management services to three coke producers and four refined chemicals producers, continuously consolidating its industry influence. The gross profit margin of the operation management business increased from 4.8% in the same period last year to 8.1%, mainly benefiting from the widened price spread of the Kangnaier aniline production line. Revenue from the trading business decreased by 20.2% year-on-year to RMB2,977 million, but gross profit increased by 116.8% year-on-year to RMB193 million, and gross profit margin rose from 2.4% to 6.5%, reflecting the remarkable results of the Group's strategy of proactively optimizing the trading business structure and reducing low-margin items, achieving the business goal of "reducing volume while increasing profit".
+Energy New Business via Binhai Energy Acquisition,Anode Materials Grow 63.9%, Becoming the Biggest Highlight
+During the period, the Group completed the acquisition of a 14.5% equity interest in Tianjin Binhai Energy &amp; Development Co., Ltd. ("Binhai Energy"), strategically entering the new energy battery materials industry. Through an acting-in-concert arrangement, China Risun in aggregate controls approximately 23.82% of the voting rights of Binhai Energy, and consolidates its financial statements. Binhai Energy added production lines for green electricity, artificial graphite anodes, and anode materials, expanding the product value chain to six major categories and 63 products, including 58 chemical production lines, 14 coking production lines, 6 graphitization production lines, and 5 high-purity hydrogen production lines. The first phase of the nation's only 580MW power generation, grid, load, and storage project, with a capacity of 150MW, officially commenced grid-connection trial operation, further reducing costs and increasing efficiency, and enhancing the profitability of the new energy business segment.Relying on its Ulanqab industrial base, Binhai Energy has now built an artificial graphite anode production capacity exceeding 100,000 tons. The performance of the new energy products production business became the biggest highlight of the first half of 2026. Revenue from this segment increased by 122.9% year-on-year to RMB523million, and achieved a significant turnaround from a loss of RMB12.95 million in the same period last year to a profit of RMB58.26 million, with the gross profit margin turning from negative to positive at 11.1%. The production/processing volume of lithium battery anode materials was 42,000 tons, a year-on-year increase of 63.9%. Graphitization and anode material products not only achieved year-on-year growth in production capacity and sales volume, but revenue also increased by 78% year-on-year.
+Meanwhile, the 200,000-tonne integrated project is expected to be fully completed and operational by the end of 2026, with full-year shipments projected to reach 130,000 tonnes. Concurrently, the supporting 580,000 kW (580 MW) "source-grid-load-storage" green power project is set to commence operation in phases within the year. With green power coverage exceeding 50%, this rare industry model not only significantly reduces production costs but also meets the carbon accounting requirements for exports. Additionally, the company is expanding into new anode materials, such as silicon-carbon and porous carbon, to perfect its full-category lithium battery materials portfolio.
+Active Capital Operations, Ample Liquidity, Significant Increase in Shareholder Returns
+In terms of capital operations, the Group completed the acquisition of Binhai Energy in April 2026, with a total consideration of RMB571.2 million;. This transaction constitutes an optimization of the equity structure within the same actual controller system, with the actual controller remaining unchanged. The parties have signed a concerted action agreement to exercise voting rights in a unified manner. Upon completion of the acquisition, the Group's synergistic strategy of 'overall development via the Hong Kong-listed platform and focus on new energy via the A-share platform' with its dual listing platforms has been officially implemented. This marks a key milestone in the Group's industrial layout of three growth poles: coke, chemicals, and new energy.
+Meanwhile, in June, the Group introduced a strategic investor, Zhangzhou Gulei Port Economic Development Zone Guozhi Qixu Equity Investment Partnership (Limited Partnership), which injected RMB495 million into Hebei Risun Energy Co., Ltd. During the period, the Group repurchased 22,646,000 shares, involving a total consideration of approximately RMB41.94 million, and granted share awards for the second time to 600 eligible participants. As of the end of the period, the Group held 198,217,000 treasury shares. In terms of liquidity, as of June 30, 2026, the Group held cash and cash equivalents of RMB4,455 million, a significant increase from RMB1,589 million at the beginning of the year. Unutilized banking facilities amounted to RMB9,852 million, of which RMB7,626 million were unconditional credit, indicating ample liquidity reserves. The capital gearing ratio was 2.6 times, and the debt-to-asset ratio was 78.5%, with the overall financial structure being sound and controllable. In terms of shareholder returns, the board of directors declared an interim dividend of RMB1.44 cents per share, a substantial increase of 620% compared to RMB0.20 cents per share in the same period last year. The total dividend amount is approximately RMB61.23 million, with a dividend payout ratio of not less than 30% of the profit attributable to owners of the Company for the period, fully demonstrating the Group's determination to share development achievements with shareholders.
+Outlook for the Second Half: Accelerating the Advancement of Silicon-Carbon Anode, Porous Carbon Materials, and Energy Storage Projects
+Looking forward to the second half of 2026 and the seventh "Five-Year Plan" period, the Group stated that it will continue to advance the construction of the 2,000-ton/year silicon-carbon material production line, 1,000-ton/year porous carbon material production line, 20-ton/year integrated anode material production line, and the supporting second phase 430MW power generation, grid load, and energy storage project, further improving the product variety in the new energy battery materials field and strengthening the cost and supply chain advantages of "green electricity + materials". The new production capacity will provide strong support for the rapid ramp-up of the Group's third growth curve. Relying on the strategic framework of the seventh "Five-Year Plan", the Group will continuously increase its market share in the fields of coke, refined chemicals, and new energy products through various means such as operation management arrangements, mergers and acquisitions, and establishing joint ventures with regional leading enterprises, promote the green transformation and high-end upgrading of the industry, and strive to achieve a higher level of sustainable development and shareholder value creation.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>Fixing of coupon rates - Nykredit Realkredit A/S</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds GoDaddy Inc. (GDDY) Investors ...</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C590" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D590" t="str">
         <v>Finance</v>
       </c>
       <c r="E590" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326719/0/en/Fixing-of-coupon-rates-Nykredit-Realkredit-A-S.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-godaddy-inc-gddy-investors-r5218107.htm</v>
       </c>
       <c r="F590" t="str">
-        <v>To Nasdaq Copenhagen</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>ZoomInfo Technologies Inc. (GTM) Lawsuit - Investors Urged to Contact ...</v>
+        <v>PNR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Pentair plc Investors ...</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C591" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D591" t="str">
         <v>Finance</v>
       </c>
       <c r="E591" t="str">
-        <v>https://pr-inside.com/zoominfo-technologies-inc-gtm-lawsuit-investors-urged-to-contact-r5200838.htm</v>
+        <v>https://pr-inside.com/pnr-lawsuit-alert-levi-korsinsky-notifies-pentair-plc-investors-r5218106.htm</v>
       </c>
       <c r="F591" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Microsoft ...</v>
+        <v>SEPTEMBER 22, 2026 WIX INVESTOR DEADLINE: Wix.com Ltd. Investors with Substantial Losses Have Opportunity to Lead the Wix Class Action Lawsuit</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C592" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D592" t="str">
         <v>Finance</v>
       </c>
       <c r="E592" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-microsoft-r5200837.htm</v>
+        <v>https://www.newsfilecorp.com/release/311970/SEPTEMBER-22-2026-WIX-INVESTOR-DEADLINE-Wix.com-Ltd.-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-the-Wix-Class-Action-Lawsuit</v>
       </c>
       <c r="F592" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation ..</v>
+        <v>San Diego, California--(Newsfile Corp. - August 31, 2026) - Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Wix.com Ltd. (NASDAQ: WIX) securities between February 19, 2025 and May 12, 2026, both dates inclusive (the "Class Period"), have until Tuesday, September 22, 2026 to seek appointment as lead plaintiff of the Wix class action lawsuit.  Captioned Yappi v. Wix.com Ltd., No. 26-cv-08852 (N.D. Ill.), the Wix class action lawsuit charges Wix as well as certain of Wix'...</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>Lost Money on AeroVironment, Inc. (AVAV)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Securities Fraud Class Action Filed Against Rackspace Technology, Inc. ...</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C593" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D593" t="str">
         <v>Finance</v>
       </c>
       <c r="E593" t="str">
-        <v>https://pr-inside.com/lost-money-on-aerovironment-inc-avav-contact-levi-korsinsky-r5200835.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-rackspace-technology-inc-r5218104.htm</v>
       </c>
       <c r="F593" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>Stratus Global's IPO Oversubscribed By 128.82 Times</v>
+        <v>August 31, 2026 Deadline Approaching: Join Class Action Against Insulet ...</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C594" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D594" t="str">
         <v>Finance</v>
       </c>
       <c r="E594" t="str">
-        <v>https://pr-inside.com/stratus-global-s-ipo-oversubscribed-by-128-82-times-r5200834.htm</v>
+        <v>https://pr-inside.com/august-31-2026-deadline-approaching-join-class-action-against-insulet-r5218103.htm</v>
       </c>
       <c r="F594" t="str">
-        <v>(PR-inside.com) PENANG, MY / ACCESS Newswire / July 14, 2026 / Stratus Global Holdings Berhad("Stratus Global" or the "Company"), a cleanroom automated material handling system ("AMHS") specialist serving the semiconductor industry, which is set to debut on the Main Market of Bursa Malaysia Securities Berhad ("Bursa Securities") on 21 July 2026, is pleased to announce that the Company's Malaysian public portion of its Initial Public Offering ("IPO") was oversubscribed by 128.82 times, demonstrating strong investor interest ahead of its listing and strong confidence in the Company's business and long-term growth prospects. Stratus Global Holdings Berhad Stratus Global's IPO comprises a public issue of ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>INEO Provides Preliminary Q4 Revenue and Order Backlog Update</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Alibaba Group Holding Limited Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - BABA</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C595" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D595" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E595" t="str">
-        <v>https://pr-inside.com/ineo-provides-preliminary-q4-revenue-and-order-backlog-update-r5200832.htm</v>
+        <v>https://www.newsfilecorp.com/release/312345/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Alibaba-Group-Holding-Limited-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-BABA</v>
       </c>
       <c r="F595" t="str">
-        <v>(PR-inside.com) Preliminary Unaudited Q4 Revenue Expected to Exceed $1.0 Million, With More Than $750,000 in Unshipped Customer Orders at Quarter-End SURREY, BC / ACCESS Newswire / July 14, 2026 /INEO Tech Corp. (TSXV:INEO)(OTCQB:INEOF)(FSE:0OQ) (the "Company" or "INEO"), a retail technology company building connected entrance infrastructure for modern retailers, today provided a preliminary update on its fourth quarter ended June 30, 2026. INEO has completed its fiscal fourth quarter and, based on a review of the Company's preliminary unaudited revenue, expects to report revenue of over $1.0 million for the quarter. This would represent the strongest revenue quarter in the Company's history. The Company ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alibaba Group Holding Limited (NYSE: BABA) between June 26, 2025 and June 24, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alibaba securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>INTU INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>ROSEN, A LONGSTANDING FIRM, Encourages ARS Pharmaceuticals, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - SPRY</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C596" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D596" t="str">
         <v>Finance</v>
       </c>
       <c r="E596" t="str">
-        <v>https://pr-inside.com/intu-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200828.htm</v>
+        <v>https://www.newsfilecorp.com/release/312348/ROSEN-A-LONGSTANDING-FIRM-Encourages-ARS-Pharmaceuticals-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-SPRY</v>
       </c>
       <c r="F596" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Intuit Inc. (NASDAQ:INTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Intuit securities between August 22, 2025 and May 20, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/INTU. Intuit Case Details The complaint ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of ARS Pharmaceuticals, Inc. (NASDAQ: SPRY) between March 9, 2026 and June 24, 2026, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased ARS Pharmaceuticals securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>PODD STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Did You Lose Money on Photronics, Inc. (PLAB)? Levi &amp; Korsinsky Urges ...</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C597" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D597" t="str">
         <v>Finance</v>
       </c>
       <c r="E597" t="str">
-        <v>https://pr-inside.com/podd-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200826.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-photronics-inc-plab-levi-korsinsky-urges-r5218101.htm</v>
       </c>
       <c r="F597" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ:PODD) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Insulet securities between May 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/PODD. Insulet Case Details The complaint ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>MSFT INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Lost Money on Hertz Global Holding, Inc. (HTZ)? Join Class Action Before ...</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C598" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D598" t="str">
         <v>Finance</v>
       </c>
       <c r="E598" t="str">
-        <v>https://pr-inside.com/msft-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200825.htm</v>
+        <v>https://pr-inside.com/lost-money-on-hertz-global-holding-inc-htz-join-class-action-before-r5218100.htm</v>
       </c>
       <c r="F598" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Microsoft securities between May 1, 2025 and January 28, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/MSFT. Microsoft Case Details The Complaint ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>ERAS SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Lost Money on PROCEPT BioRobotics Corporation (PRCT)? Urged to Join ...</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C599" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D599" t="str">
         <v>Finance</v>
       </c>
       <c r="E599" t="str">
-        <v>https://pr-inside.com/eras-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200824.htm</v>
+        <v>https://pr-inside.com/lost-money-on-procept-biorobotics-corporation-prct-urged-to-join-r5218099.htm</v>
       </c>
       <c r="F599" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Erasca, Inc. (NASDAQ:ERAS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Erasca securities between January 14, 2025 and April 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/ERAS. Erasca Case Details The Complaint ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>ADMA INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages HDFC Bank Limited Investors ...</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C600" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D600" t="str">
         <v>Finance</v>
       </c>
       <c r="E600" t="str">
-        <v>https://pr-inside.com/adma-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200823.htm</v>
+        <v>https://pr-inside.com/rosen-top-ranked-global-counsel-encourages-hdfc-bank-limited-investors-r5218098.htm</v>
       </c>
       <c r="F600" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against ADMA Biologics, Inc. (NASDAQ:ADMA) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired ADMA securities between August 9, 2024 and March 25, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/ADMA. ADMA Case Details The ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of HDFC Bank Limited (NYSE:HDB) between July 17, 2023 to May 26, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline. SO WHAT: If you purchased HDFC Bank securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the HDFC Bank class action, go to https://rosenlegal.com/cases/hdfc-bank-limited/join or call Phillip ..</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>Z INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces that ...</v>
+        <v>ROSEN, A LEADING NATIONAL FIRM, Encourages DNOW Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - DNOW</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C601" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D601" t="str">
         <v>Finance</v>
       </c>
       <c r="E601" t="str">
-        <v>https://pr-inside.com/z-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-that-r5200822.htm</v>
+        <v>https://www.newsfilecorp.com/release/312251/ROSEN-A-LEADING-NATIONAL-FIRM-Encourages-DNOW-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-DNOW</v>
       </c>
       <c r="F601" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Zillow Group, Inc. (NASDAQ:Z) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Zillow securities between February 11, 2025 and May 7, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/Z. Zillow Case Details The ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of DNOW Inc. (NYSE: DNOW) as of the August 5, 2025 record date and were thus entitled to vote at the September 9, 2025 special meeting, of the important October 2, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you held DNOW common stock as of August 5, 2025, you may be entitled to compensation without...</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>BTGO INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>RXT Investors Have Opportunity to Lead Rackspace Technology, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C602" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D602" t="str">
         <v>Finance</v>
       </c>
       <c r="E602" t="str">
-        <v>https://pr-inside.com/btgo-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200821.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rxt-investors-have-opportunity-to-lead-rackspace-technology-inc-securities-fraud-lawsuit-302864778.html</v>
       </c>
       <c r="F602" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against BitGo Holdings, Inc. (NYSE:BTGO) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired BitGo securities between January 22, 2025 and May 13, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTGO. BitGo Case Details The ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Rackspace Technology, Inc. (NASDAQ: RXT) between May 7, 2026 and July 8, 2026 inclusive (the "Class Period"), of the important September 28, 2026 lead...</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>VIA SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>WSE DEADLINE: ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Wise Group ...</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C603" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D603" t="str">
         <v>Finance</v>
       </c>
       <c r="E603" t="str">
-        <v>https://pr-inside.com/via-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200820.htm</v>
+        <v>https://pr-inside.com/wse-deadline-rosen-global-investor-counsel-encourages-wise-group-r5218097.htm</v>
       </c>
       <c r="F603" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Via Transportation, Inc. (NYSE:VIA) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Via Transportation securities pursuant to the registration statement and prospectus issued in connection with the Company's September 12, 2025 initial public offering ("IPO"). Such investors are encouraged to join this case ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Wise Group plc (NASDAQ:WSE) between May 11, 2026 and July 23, 2026, both dates inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Wise Group plc securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: ..</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>RBLX SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Levi &amp; Korsinsky Urges Avis Budget Group, Inc. (CAR) Shareholders to ...</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C604" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D604" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E604" t="str">
-        <v>https://pr-inside.com/rblx-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200819.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-avis-budget-group-inc-car-shareholders-to-r5218096.htm</v>
       </c>
       <c r="F604" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Roblox Corporation (NYSE:RBLX) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Roblox securities between October 30, 2025 and April 30, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/RBLX. Roblox Case Details The Complaint ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>LodeStar Integrates with Dark Matter Technologies’ Empower® LOS Platform</v>
+        <v>Did You Lose Money on iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. ...</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C605" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D605" t="str">
-        <v>SaaS, Real Estate, Finance</v>
+        <v>Finance</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.send2press.com/wire/lodestar-integrates-with-dark-matter-technologies-empower-los-platform/</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-itonic-holdings-ltd-fka-pheton-holdings-ltd-r5218094.htm</v>
       </c>
       <c r="F605" t="str">
-        <v>CONSHOHOCKEN, Pa., July 14, 2026 (SEND2PRESS NEWSWIRE) -- LodeStar Software Solutions (LodeStar), the leading provider of mortgage closing cost and fee data, today announced that it is integrated with Dark Matter Technologies (Dark Matter&amp;#xae;). LodeStar's Closing Cost Calculator is now available in Empower&amp;#xae; loan origination system (Empower), developed in conjunction with the Dark Matter Developer Platform.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. (NASDAQ:ITOC) securities. If you suffered a loss on your iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team ..</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>Vice Capital Markets names Terry Aikin, CMB as executive vice president, strategic growth</v>
+        <v>BE DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Bloom Energy Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - BE</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C606" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D606" t="str">
-        <v>Real Estate, Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.send2press.com/wire/vice-capital-markets-names-terry-aikin-cmb-as-executive-vice-president-strategic-growth/</v>
+        <v>https://www.newsfilecorp.com/release/312325/BE-DEADLINE-ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Bloom-Energy-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BE</v>
       </c>
       <c r="F606" t="str">
-        <v>NOVI, Mich., July 14, 2026 (SEND2PRESS NEWSWIRE) -- Vice Capital Markets, a leading mortgage hedge advisory firm for independent lenders, banks and credit unions, today announced the appointment of Terry Aikin as executive vice president, strategic growth. Aikin will focus on expanding Vice Capital’s customer base, strengthening existing client relationships and identifying new market opportunities.</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Bloom Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>Lost Money on Embecta Corp. (EMBC)? Urged to Join Class Action Before ...</v>
+        <v>HDB Investors Have Opportunity to Lead HDFC Bank Limited Securities Fraud Lawsuit</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C607" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D607" t="str">
         <v>Finance</v>
       </c>
       <c r="E607" t="str">
-        <v>https://pr-inside.com/lost-money-on-embecta-corp-embc-urged-to-join-class-action-before-r5200804.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hdb-investors-have-opportunity-to-lead-hdfc-bank-limited-securities-fraud-lawsuit-302864773.html</v>
       </c>
       <c r="F607" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of HDFC Bank Limited (NYSE: HDB) between July 17, 2023 to May 26, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>Securities Class Action Lawsuit Filed Against GRAIL, Inc. (GRAL) - ...</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages GoDaddy Inc. Investors ...</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C608" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D608" t="str">
         <v>Finance</v>
       </c>
       <c r="E608" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-grail-inc-gral-r5200803.htm</v>
+        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-godaddy-inc-investors-r5218093.htm</v>
       </c>
       <c r="F608" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of GoDaddy Inc. (NYSE:GDDY) between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 20, 2026. SO WHAT: If you purchased GoDaddy common stock you may be entitled to compensation without payment of any out of pocket fees ..</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Bowman Announces Dates for Second Quarter 2026 Earnings Release and Webcast</v>
+        <v>Goldgroup Files Second Quarter 2026 Financial Results and Provides Update on Combined Company</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C609" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D609" t="str">
         <v>Finance</v>
       </c>
       <c r="E609" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326689/0/en/Bowman-Announces-Dates-for-Second-Quarter-2026-Earnings-Release-and-Webcast.html</v>
+        <v>https://www.newsfilecorp.com/release/312343/Goldgroup-Files-Second-Quarter-2026-Financial-Results-and-Provides-Update-on-Combined-Company</v>
       </c>
       <c r="F609" t="str">
-        <v>RESTON, Va., July 14, 2026 (GLOBE NEWSWIRE) -- Bowman Consulting Group Ltd. (NASDAQ: BWMN), a national engineering services and project management firm, today announced that it will release financial results for the second quarter 2026 after the U.S. financial markets close on Monday, August 10, 2026. The company will host a webcast to discuss its second quarter results at 9:00 a.m. EDT on Tuesday, August 11, 2026.</v>
+        <v>Javier Reyes Appointed Chief Executive Officer by Unanimous Decision of the Board of DirectorsCash Balance US $59 Million and Zero DebtVancouver, British Columbia--(Newsfile Corp. - August 31, 2026) - Goldgroup Mining Inc. (TSXV: GORO) (NYSE American: GORO) (FSE: 55G) ("Goldgroup" or the "Company") is pleased to announce that it has filed its financial statements and management's discussion and analysis ("MD&amp;A") for the second quarter ended June 30, 2026.The Company is also pleased to announce...</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>August 31, 2026 Deadline Approaching: Join Class Action Against Insulet ...</v>
+        <v>PRCT FINAL DEADLINE: ROSEN, NATIONALLY REGARDED INVESTOR COUNSEL, Encourages PROCEPT BioRobotics Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - PRCT</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C610" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D610" t="str">
         <v>Finance</v>
       </c>
       <c r="E610" t="str">
-        <v>https://pr-inside.com/august-31-2026-deadline-approaching-join-class-action-against-insulet-r5200802.htm</v>
+        <v>https://www.newsfilecorp.com/release/312346/PRCT-FINAL-DEADLINE-ROSEN-NATIONALLY-REGARDED-INVESTOR-COUNSEL-Encourages-PROCEPT-BioRobotics-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-PRCT</v>
       </c>
       <c r="F610" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of PROCEPT BioRobotics Corporation (NASDAQ: PRCT) between February 28, 2024 and February 25, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead plaintiff deadline.SO WHAT: If you purchased PROCEPT common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Class Action Lawsuit Filed: Intuit Inc. (INTU) - Join by September ...</v>
+        <v>ROSEN, HIGHLY RECOGNIZED INVESTOR RIGHTS COUNSEL, Encourages Alarum Technologies Ltd. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - ALAR</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C611" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D611" t="str">
         <v>Finance</v>
       </c>
       <c r="E611" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-intuit-inc-intu-join-by-september-r5200801.htm</v>
+        <v>https://www.newsfilecorp.com/release/312332/ROSEN-HIGHLY-RECOGNIZED-INVESTOR-RIGHTS-COUNSEL-Encourages-Alarum-Technologies-Ltd.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-ALAR</v>
       </c>
       <c r="F611" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alarum Technologies Ltd. (NASDAQ: ALAR) between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Alarum Technologies securities during the Class Period you may be entitled to...</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Brightstar Lottery PLC to Host Second Quarter 2026 Results Conference Call on Tuesday, August 4, 2026</v>
+        <v>Rosen Law Firm Encourages Barclays PLC Investors to Inquire About Securities Class Action Investigation - BCS</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C612" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D612" t="str">
         <v>Finance</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.prnewswire.com/news-releases/brightstar-lottery-plc-to-host-second-quarter-2026-results-conference-call-on-tuesday-august-4-2026-302823929.html</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-barclays-plc-investors-to-inquire-about-securities-class-action-investigation--bcs-302864769.html</v>
       </c>
       <c r="F612" t="str">
-        <v>LONDON, July 14, 2026 /PRNewswire/ -- Brightstar Lottery PLC (NYSE: BRSL) ("Brightstar") will host a conference call and live webcast on Tuesday, August 4, to discuss second quarter 2026 results for the period ended June 30, 2026. Conference call details: Tuesday, August 4, 2026 8:00 a.m....</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Barclays PLC (NYSE: BCS) resulting from allegations that Barclays may have issued materially misleading...</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>IMB Partners Completes a Growth Investment in Strategic Land Services</v>
+        <v>CAPR Investors Have Opportunity to Lead Capricor Therapeutics, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C613" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D613" t="str">
         <v>Finance</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.prnewswire.com/news-releases/imb-partners-completes-a-growth-investment-in-strategic-land-services-302824589.html</v>
+        <v>https://www.prnewswire.com/news-releases/capr-investors-have-opportunity-to-lead-capricor-therapeutics-inc-securities-fraud-lawsuit-302864765.html</v>
       </c>
       <c r="F613" t="str">
-        <v>BETHESDA, Md., July 14, 2026 /PRNewswire/ -- IMB Partners ("IMB"), a leading private equity firm focused on partnering with management teams to build middle-market companies in the utility and infrastructure services sectors, today announced its acquisition of Strategic Land Services...</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Capricor Therapeutics, Inc. (NASDAQ: CAPR) between December 17, 2025 and July 26, 2026, inclusive (the "Class Period"), of the important September 28, 2026...</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>Haoxi Health Technology Limited Announces Strategic Cooperation Framework with NOVA MEDIA to Develop An AI Digital Marketing System</v>
+        <v>Rosen Law Firm Encourages Putnam Investment Management, LLC Mutual Fund Investors to Inquire About Securities Class Action Investigation</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C614" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D614" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E614" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326680/0/en/Haoxi-Health-Technology-Limited-Announces-Strategic-Cooperation-Framework-with-NOVA-MEDIA-to-Develop-An-AI-Digital-Marketing-System.html</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-putnam-investment-management-llc-mutual-fund-investors-to-inquire-about-securities-class-action-investigation-302864761.html</v>
       </c>
       <c r="F614" t="str">
-        <v>BEIJING, July 14, 2026 (GLOBE NEWSWIRE) -- Haoxi Health Technology Limited (the “Company” or “HAO”), a Beijing-headquartered online marketing solutions provider specializing in one-stop digital marketing services for the health and wellness industry, today announced the signing of a strategic cooperation framework agreement with NOVA MEDIA, a technology company with expertise in AI digital humans and generative AI.</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of investors in Putnam Investment Management, LLC (Putnam Investments) stock-based mutual funds, resulting from allegations that...</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>Hyperscale Data Bitcoin Treasury Reaches 1,032 Bitcoin Worth Approximately $65.8 Million and Acquired 130 Bitcoin During the Week Ended July 12, 2026</v>
+        <v>ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages Hyliion Holdings Corp. ...</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C615" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D615" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-reaches-1-032-bitcoin-worth-approximately-65-8-million-and-acquired-130-bitcoin-during-the-week-ended-july-12--2026--302824548.html</v>
+        <v>https://pr-inside.com/rosen-top-ranked-global-counsel-encourages-hyliion-holdings-corp-r5218092.htm</v>
       </c>
       <c r="F615" t="str">
-        <v>LAS VEGAS, July 14, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of July 12, 2026, it held 1,032.4959 Bitcoin representing an...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of Hyliion Holdings Corp. (NYSE American:HYLN) between May 12, 2026 and June 23, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 27, 2026 in the securities class action first filed by the Firm. SO WHAT: If you purchased Hyliion securities during ..</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>Parsons Awarded $245 Million Naval Research Laboratory Satellite Ground Systems Contract</v>
+        <v>INV LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Innventure, Inc. Investors ...</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C616" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D616" t="str">
         <v>Finance</v>
       </c>
       <c r="E616" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326677/0/en/Parsons-Awarded-245-Million-Naval-Research-Laboratory-Satellite-Ground-Systems-Contract.html</v>
+        <v>https://pr-inside.com/inv-lawsuit-alert-levi-korsinsky-notifies-innventure-inc-investors-r5218091.htm</v>
       </c>
       <c r="F616" t="str">
-        <v>Parsons awarded $245 million Naval Research Laboratory contract to advance mission-critical satellite ground systems software and operations.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>VIAVI Joins EU-Funded SHIELD-6G Consortium to Advance AI-Driven Security Testing for Future 6G Networks</v>
+        <v>Investor Alert: Deadline Approaching to Join Taboola.com Ltd. (TBLA) ...</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C617" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D617" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.prnewswire.com/news-releases/viavi-joins-eu-funded-shield-6g-consortium-to-advance-ai-driven-security-testing-for-future-6g-networks-302823775.html</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-taboola-com-ltd-tbla-r5218090.htm</v>
       </c>
       <c r="F617" t="str">
-        <v>Contribution to flagship 6G projects underscores VIAVI's pivotal role in the next generation of connectivity CHANDLER, Ariz., July 14, 2026 /PRNewswire/ -- VIAVI Solutions Inc. (VIAVI) (NASDAQ: VIAV) today announced that it has been awarded $1.1 million in funding from the European Smart...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>ADMA Court News: ADMA Biologics Class Action Lawsuit Alleges Securities Fraud on behalf of Investors with Losses</v>
+        <v>Class Action Lawsuit Filed: Bloom Energy Corporation (BE) - Join by ...</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C618" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D618" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E618" t="str">
-        <v>https://www.prnewswire.com/news-releases/adma-court-news-adma-biologics-class-action-lawsuit-alleges-securities-fraud-on-behalf-of-investors-with-losses-302824618.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-bloom-energy-corporation-be-join-by-r5218089.htm</v>
       </c>
       <c r="F618" t="str">
-        <v>A securities fraud class action lawsuit has been filed on behalf of ADMA Biologics investors after its stock plummeted 29% due to Culper Research channel stuffing claims, potentially violating federal securities laws. NEW YORK, July 14, 2026 /PRNewswire/ -- Leading securities law firm...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>Southgobi Announces Issue Of Payment-In-Kind Interest Shares Under ...</v>
+        <v>SEPTEMBER 21, 2026 PRIM INVESTOR DEADLINE: Primoris Services Corporation Investors with Substantial Losses Have Opportunity to Lead Shareholder Class Action Lawsuit</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C619" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D619" t="str">
         <v>Finance</v>
       </c>
       <c r="E619" t="str">
-        <v>https://pr-inside.com/southgobi-announces-issue-of-payment-in-kind-interest-shares-under-r5200799.htm</v>
+        <v>https://www.newsfilecorp.com/release/311971/SEPTEMBER-21-2026-PRIM-INVESTOR-DEADLINE-Primoris-Services-Corporation-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-Shareholder-Class-Action-Lawsuit</v>
       </c>
       <c r="F619" t="str">
-        <v>(PR-inside.com) HONG KONG, HK / ACCESS Newswire / July 14, 2026 / SouthGobi Resources Ltd. (TSX-V:SGQ)(HK:1878) ("SouthGobi" or the "Company") This announcement is made by SouthGobi Resources Ltd. (the "Company") pursuant to Rule 13.09(2)(a) of the Rules Governing the Listing of Securities on the Hong Kong Stock Exchange and the Inside Information Provisions under Part XIVA of the Securities and Futures Ordinance (Chapter 571 of the Laws of Hong Kong). Reference is made to the announcement of the Company dated July 13, 2026 (the "Announcement"). Unless otherwise specified, terms used in this announcement shall have the same meanings as defined in the ..</v>
+        <v>San Diego, California--(Newsfile Corp. - August 31, 2026) - Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers Primoris Services Corporation (NYSE: PRIM) common stock between August 5, 2025 and June 22, 2026, both dates inclusive (the "Class Period"), have until Monday, September 21, 2026 to seek appointment as lead plaintiff of the Primoris class action lawsuit.  Captioned Boston Retirement System v. Primoris Services Corporation, No. 26-cv-02416 (N.D. Tex.), the Primoris...</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>Spero Therapeutics Announces $105 Million Non-Recourse Non-Dilutive Financing Backed by a Portion of Utebzi Milestones &amp; Royalties</v>
+        <v>SEPTEMBER 28, 2026 BE INVESTOR DEADLINE: Bloom Energy Corporation Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C620" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D620" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E620" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326666/0/en/Spero-Therapeutics-Announces-105-Million-Non-Recourse-Non-Dilutive-Financing-Backed-by-a-Portion-of-Utebzi-Milestones-Royalties.html</v>
+        <v>https://www.prnewswire.com/news-releases/september-28-2026-be-investor-deadline-bloom-energy-corporation-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-302864587.html</v>
       </c>
       <c r="F620" t="str">
-        <v>CAMBRIDGE, Mass., July 14, 2026 (GLOBE NEWSWIRE) -- Spero Therapeutics, Inc. (Nasdaq: SPRO), a clinical-stage biopharmaceutical company focused on advancing next-generation medicines in immunology and inflammation, today announced a $105 million non-recourse non-dilutive royalty financing transaction with affiliates of Healthcare Royalty, a business of KKR (HCRx). Under the agreement, HCRx will receive a portion of future milestone and royalty payments associated with sales of Utebzi™ (tebipenem pivoxil). The proceeds will primarily be used to support advancement of Spero’s lead immunology drug candidate, SP001, a Phase 2-ready, Fc-silent, third-generation anti-CD40L monoclonal antibody with potential for development across a range of immune-mediated diseases.</v>
+        <v>SAN DIEGO, Aug. 31, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Bloom Energy Corporation (NYSE: BE) securities between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), have until Monday, September 28, 2026 to seek...</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>Beam Global Announces Preliminary Second Quarter 2026 Revenue Up More Than 170% From Q1 And More Than 20% Year-Over-Year</v>
+        <v>Lost Money on Wise Group plc (WSE)? Urged to Join Class Action Before ...</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C621" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D621" t="str">
         <v>Finance</v>
       </c>
       <c r="E621" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326654/0/en/Beam-Global-Announces-Preliminary-Second-Quarter-2026-Revenue-Up-More-Than-170-From-Q1-And-More-Than-20-Year-Over-Year.html</v>
+        <v>https://pr-inside.com/lost-money-on-wise-group-plc-wse-urged-to-join-class-action-before-r5218088.htm</v>
       </c>
       <c r="F621" t="str">
-        <v>Beam Global reports preliminary Q2 2026 revenue exceeding $8.5M, up more than 170% sequentially and over 20% year-over-year.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>First Atlantic Nickel &amp; Cobalt Added to NASDAQ Sprott Nickel Miners™ Index, Tracked by the Sprott Nickel Miners ETF (NASDAQ: NIKL)</v>
+        <v>Securities Class Action Lawsuit Filed Against Capricor Therapeutics, ...</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C622" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D622" t="str">
         <v>Finance</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326659/0/en/First-Atlantic-Nickel-Cobalt-Added-to-NASDAQ-Sprott-Nickel-Miners-Index-Tracked-by-the-Sprott-Nickel-Miners-ETF-NASDAQ-NIKL.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-capricor-therapeutics-r5218087.htm</v>
       </c>
       <c r="F622" t="str">
-        <v>First Atlantic added to Nasdaq Sprott Nickel Miners Index, tracked by Sprott Nickel Miners ETF, following June 2026 rebalance.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>KBR’s Mission Technology Solutions Selected for Multiple-Award Advisory Contract for National Air and Space Intelligence Center</v>
+        <v>Lost Money on iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. (ITOC)? ...</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C623" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D623" t="str">
         <v>Finance</v>
       </c>
       <c r="E623" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326664/0/en/KBR-s-Mission-Technology-Solutions-Selected-for-Multiple-Award-Advisory-Contract-for-National-Air-and-Space-Intelligence-Center.html</v>
+        <v>https://pr-inside.com/lost-money-on-itonic-holdings-ltd-fka-pheton-holdings-ltd-itoc-r5218086.htm</v>
       </c>
       <c r="F623" t="str">
-        <v>KBR announced its Mission Technology Solutions business has been selected for a new contract by NASIC to advance intelligence missions.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. (NASDAQ:ITOC) securities. If you suffered a loss on your iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team ..</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>NextCure and Avere Therapeutics Announce Merger to Advance Once-Weekly Oral IL-23 Therapy</v>
+        <v>CAR DEADLINE: ROSEN, A LONGSTANDING FIRM, Encourages Avis Budget Group, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C624" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D624" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326655/0/en/NextCure-and-Avere-Therapeutics-Announce-Merger-to-Advance-Once-Weekly-Oral-IL-23-Therapy.html</v>
+        <v>https://www.newsfilecorp.com/release/312328/CAR-DEADLINE-ROSEN-A-LONGSTANDING-FIRM-Encourages-Avis-Budget-Group-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F624" t="str">
-        <v>Avere Therapeutics’ lead program, AVR-001, is a differentiated oral peptide interleukin-23 (IL-23) receptor antagonist, with Phase 1b psoriasis data supporting its potential to be rapidly developed as a convenient, once-weekly oral therapy</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>Unity Bancorp Reports Quarterly Earnings of $14.5 Million</v>
+        <v>DNOW Investors Have Opportunity to Lead DNOW Inc. Securities Lawsuit Filed by The Rosen Law Firm</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C625" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D625" t="str">
         <v>Finance</v>
       </c>
       <c r="E625" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326661/34252/en/Unity-Bancorp-Reports-Quarterly-Earnings-of-14-5-Million.html</v>
+        <v>https://www.prnewswire.com/news-releases/dnow-investors-have-opportunity-to-lead-dnow-inc-securities-lawsuit-filed-by-the-rosen-law-firm-302864751.html</v>
       </c>
       <c r="F625" t="str">
-        <v>Q2 2026 UNTY Earnings Release</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of DNOW Inc. (NYSE: DNOW) as of the August 5, 2025 record date and were thus entitled to vote at the September 9, 2025 special meeting, of the important...</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>Spero Therapeutics and Innovent Biologics Announce Exclusive License for SP001 (IBI355), a Phase 2-Ready Third-Generation Anti-CD40L Antibody</v>
+        <v>RXT DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Rackspace ...</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C626" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D626" t="str">
         <v>Finance</v>
       </c>
       <c r="E626" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326657/0/en/Spero-Therapeutics-and-Innovent-Biologics-Announce-Exclusive-License-for-SP001-IBI355-a-Phase-2-Ready-Third-Generation-Anti-CD40L-Antibody.html</v>
+        <v>https://pr-inside.com/rxt-deadline-rosen-skilled-investor-counsel-encourages-rackspace-r5218085.htm</v>
       </c>
       <c r="F626" t="str">
-        <v>CAMBRIDGE, Mass. and SAN FRANCISCO and SUZHOU, China, July 14, 2026 (GLOBE NEWSWIRE) -- Spero Therapeutics, Inc. (Nasdaq: SPRO) and Innovent Biologics, Inc. (01801.HK) today announced an exclusive license agreement for SP001 (Innovent R&amp;amp;D code: IBI355), a third-generation Fc-silent anti-CD40L antibody. Spero will receive exclusive rights to develop, research, manufacture, and commercialize SP001 worldwide, excluding Greater China, where Innovent retains rights. Spero currently expects to advance SP001 into a Phase 2 study in IgG4-RD patients in Q2 2027; Innovent expects to initiate a Phase 2 trial in China for SjD by early 2027.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Rackspace Technology, Inc. (NASDAQ:RXT) between May 7, 2026 and July 8, 2026 inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Rackspace securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Rackspace class action, go to https://rosenlegal.com/cases/rackspace-technology-inc/join or call Phillip Kim, Esq. ..</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>Lithia &amp; Driveway (LAD) Schedules Release of Second Quarter 2026 Results</v>
+        <v>GPGI, CMPO Deadline: GPGI, CMPO Investors Have Opportunity to Lead GPGI, Inc. f/k/a CompoSecure, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C627" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D627" t="str">
         <v>Finance</v>
       </c>
       <c r="E627" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326644/0/en/Lithia-Driveway-LAD-Schedules-Release-of-Second-Quarter-2026-Results.html</v>
+        <v>https://www.prnewswire.com/news-releases/gpgi-cmpo-deadline-gpgi-cmpo-investors-have-opportunity-to-lead-gpgi-inc-fka-composecure-inc-securities-fraud-lawsuit-302864749.html</v>
       </c>
       <c r="F627" t="str">
-        <v>MEDFORD, Ore., July 14, 2026 (GLOBE NEWSWIRE) -- Lithia &amp;amp; Driveway (NYSE: LAD) today announced its second quarter 2026 results will be released before the market opens on Wednesday, July 29, 2026. A conference call to discuss the earnings results is scheduled for the same day at 10:00 a.m. Eastern Time.</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Class A common stock of GPGI, Inc. f/k/a CompoSecure, Inc. (NYSE: GPGI, CMPO) between November 3, 2025 and May 6, 2026, inclusive (the "Class Period"), of the important...</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Brand Engagement Network and Accelevate Solutions Launch AI-Powered Transportation Media Network</v>
+        <v>ROSEN, NATIONAL INVESTOR COUNSEL, Encourages Smartsheet Inc. Investors ...</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C628" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D628" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.prnewswire.com/news-releases/brand-engagement-network-and-accelevate-solutions-launch-ai-powered-transportation-media-network-302824859.html</v>
+        <v>https://pr-inside.com/rosen-national-investor-counsel-encourages-smartsheet-inc-investors-r5218084.htm</v>
       </c>
       <c r="F628" t="str">
-        <v>AI-powered transportation platform transforms connected fleets into intelligent media networks that generate recurring advertising revenue through real-time audience intelligence and autonomous content delivery. WILMINGTON, Del., and SCOTTSDALE, Ariz., July 14, 2026 /PRNewswire/ -- For...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds sellers of common stock of Smartsheet Inc. (NYSE:SMAR) between June 1, 2024 and September 23, 2024, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline. SO WHAT: If you purchased Smartsheet common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Smartsheet class action, go to https://rosenlegal.com/cases/smartsheet-inc-2026/join or call ..</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>IQM Quantum Computers Oyj – Johtohenkilöiden liiketoimet – Barbara Venneman</v>
+        <v>PNR INVESTORS: Robbins Geller Rudman &amp; Dowd LLP Files Class Action Lawsuit Against Pentair plc and Announces Opportunity for Investors with Substantial Losses to Lead Class Action Lawsuit Before October 2, 2026 Deadline</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C629" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D629" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E629" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326638/0/fi/IQM-Quantum-Computers-Oyj-Johtohenkil%C3%B6iden-liiketoimet-Barbara-Venneman.html</v>
+        <v>https://www.newsfilecorp.com/release/311963/PNR-INVESTORS-Robbins-Geller-Rudman-Dowd-LLP-Files-Class-Action-Lawsuit-Against-Pentair-plc-and-Announces-Opportunity-for-Investors-with-Substantial-Losses-to-Lead-Class-Action-Lawsuit-Before-October-2-2026-Deadline</v>
       </c>
       <c r="F629" t="str">
-        <v>IQM Quantum Computers Oyj, Johtohenkilöiden liiketoimet, 14.7.2026 klo 12:15</v>
+        <v>San Diego, California--(Newsfile Corp. - August 31, 2026) - The law firm of Robbins Geller Rudman &amp; Dowd LLP announces that purchasers of Pentair plc (NYSE: PNR) ordinary shares between March 11, 2025 and July 14, 2026, both dates inclusive (the "Class Period"), have until October 2, 2026 to seek appointment as lead plaintiff of the Pentair class action lawsuit.  Captioned City of Warren General Retirement Health, Life and Disability Benefits Plan and Trust v. Pentair plc, No. 26-cv-03597 (D....</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>IQM Quantum Computers Oyj – Johtohenkilöiden liiketoimet – Hannu Martola</v>
+        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages The Simply Good Foods Company ...</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C630" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D630" t="str">
         <v>Finance</v>
       </c>
       <c r="E630" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326636/0/fi/IQM-Quantum-Computers-Oyj-Johtohenkil%C3%B6iden-liiketoimet-Hannu-Martola.html</v>
+        <v>https://pr-inside.com/rosen-global-investor-counsel-encourages-the-simply-good-foods-company-r5218083.htm</v>
       </c>
       <c r="F630" t="str">
-        <v>IQM Quantum Computers Oyj, Johtohenkilöiden liiketoimet, 14.7.2026 klo 12:15.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of The Simply Good Foods Company (NASDAQ:SMPL) between October 24, 2024 and April 8, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline. SO WHAT: If you purchased Simply Good Foods common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Simply Good Foods class action, ..</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>IQM Quantum Computers Oyj – Johtohenkilöiden liiketoimet – Sierk Pötting</v>
+        <v>Securities Fraud Class Action Filed Against PROCEPT BioRobotics Corporation ...</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C631" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D631" t="str">
         <v>Finance</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326637/0/fi/IQM-Quantum-Computers-Oyj-Johtohenkil%C3%B6iden-liiketoimet-Sierk-P%C3%B6tting.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-procept-biorobotics-corporation-r5218081.htm</v>
       </c>
       <c r="F631" t="str">
-        <v>IQM Quantum Computers Oyj, Johtohenkilöiden liiketoimet, 14.7.2026 klo 12:15.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>IQM Quantum Computers Plc – Managers’ Transactions – Barbara Venneman</v>
+        <v>Did You Lose Money on Insulet Corporation (PODD)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C632" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D632" t="str">
         <v>Finance</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326638/0/en/IQM-Quantum-Computers-Plc-Managers-Transactions-Barbara-Venneman.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-insulet-corporation-podd-levi-korsinsky-r5218080.htm</v>
       </c>
       <c r="F632" t="str">
-        <v>IQM Quantum Computers Plc, managers’ transactions, July 14, 2026 at 12:15 (EEST)</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>IQM Quantum Computers Plc – Managers’ Transactions – Hannu Martola</v>
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages UWM Holdings Corporation ...</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C633" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D633" t="str">
         <v>Finance</v>
       </c>
       <c r="E633" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326636/0/en/IQM-Quantum-Computers-Plc-Managers-Transactions-Hannu-Martola.html</v>
+        <v>https://pr-inside.com/rosen-trusted-investor-counsel-encourages-uwm-holdings-corporation-r5218079.htm</v>
       </c>
       <c r="F633" t="str">
-        <v>IQM Quantum Computers Plc, managers’ transactions, July 14, 2026 at 12:15 (EEST)</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of UWM Holdings Corporation (NYSE:UWMC) between March 9, 2026 and August 5, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline. SO WHAT: If you purchased UWM Holdings securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the UWM Holdings class action, go to https://rosenlegal.com/cases/uwm-holdings-corporation/join or call Phillip ..</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>IQM Quantum Computers Plc – Managers’ Transactions – Sierk Pötting</v>
+        <v>TXNM Energy Announces Pricing of Public Offering of Common Stock</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C634" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D634" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326637/0/en/IQM-Quantum-Computers-Plc-Managers-Transactions-Sierk-P%C3%B6tting.html</v>
+        <v>https://www.prnewswire.com/news-releases/txnm-energy-announces-pricing-of-public-offering-of-common-stock-302865477.html</v>
       </c>
       <c r="F634" t="str">
-        <v>IQM Quantum Computers Plc, managers’ transactions, July 14, 2026 at 12:15 (EEST)</v>
+        <v>ALBUQUERQUE, N.M., Aug. 31, 2026 /PRNewswire/ -- TXNM Energy, Inc. ("TXNM Energy") (NYSE: TXNM) announced today that it has priced an underwritten public offering of 7,079,646 shares of its common stock, no par value, at a public offering price of $56.50 per share for approximate gross...</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>Nayax: information security incident update</v>
+        <v>INVESTOR DEADLINE: PROCEPT BioRobotics Corporation (PRCT) Investors with Substantial Losses Have Opportunity to Lead the PROCEPT Class Action Lawsuit Before September 22, 2026 Deadline</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C635" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D635" t="str">
         <v>Finance</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326635/0/en/Nayax-information-security-incident-update.html</v>
+        <v>https://www.prnewswire.com/news-releases/investor-deadline-procept-biorobotics-corporation-prct-investors-with-substantial-losses-have-opportunity-to-lead-the-procept-class-action-lawsuit-before-september-22-2026-deadline-302864576.html</v>
       </c>
       <c r="F635" t="str">
-        <v>HERZLIYA, Israel, July 14, 2026 (GLOBE NEWSWIRE) -- Further to Nayax’s announcement dated July 8, 2026, regarding a suspected information security incident, the Company provides the following update.</v>
+        <v>SAN DIEGO, Aug. 31, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers of PROCEPT BioRobotics Corporation (NASDAQ: PRCT) common stock between February 28, 2024 and February 25, 2026, inclusive (the "Class Period"), have until September 22, 2026 to seek...</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>HitGen Partner BioAge Labs Doses First Participant in Phase 2 Trial of BGE-102, a Novel Oral NLRP3 Inhibitor for Cardiovascular Risk Reduction</v>
+        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages The Simply Good Foods Company Investors to Secure Counsel Before Important Deadline in Securities Class Action - SMPL</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C636" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D636" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E636" t="str">
-        <v>https://www.prnewswire.com/news-releases/hitgen-partner-bioage-labs-doses-first-participant-in-phase-2-trial-of-bge-102-a-novel-oral-nlrp3-inhibitor-for-cardiovascular-risk-reduction-302824804.html</v>
+        <v>https://www.newsfilecorp.com/release/312306/ROSEN-GLOBAL-INVESTOR-COUNSEL-Encourages-The-Simply-Good-Foods-Company-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-SMPL</v>
       </c>
       <c r="F636" t="str">
-        <v>CHENGDU, China, July 14, 2026 /PRNewswire/ -- Shanghai Stock Exchange listed company HitGen Inc. ("HitGen", SSE: 688222.SH), congratulates its partner BioAge Labs, Inc. ("BioAge", NASDAQ: BIOA), a clinical-stage biopharmaceutical company developing therapeutic product candidates for...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of The Simply Good Foods Company (NASDAQ: SMPL) between October 24, 2024 and April 8, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline.SO WHAT: If you purchased Simply Good Foods common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Syntetika Appoints Jorge Cuartero as Chief Executive Officer</v>
+        <v>Join Class Action to Recover Losses From Hertz Global Holding, Inc. ...</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C637" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D637" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E637" t="str">
-        <v>https://pr-inside.com/syntetika-appoints-jorge-cuartero-as-chief-executive-officer-r5200795.htm</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-hertz-global-holding-inc-r5218077.htm</v>
       </c>
       <c r="F637" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 14, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - Syntetika, the platform for tokenised yield products, appoints Jorge Cuartero as Chief Executive Officer and welcomes DeFi curator Tulipa Capital as a strategic partner. Syntetika, the platform for tokenised yield products supported by Hilbert Group AB (Nasdaq First North Growth Market: HILB B), today announced the appointment of Jorge Cuartero as Chief Executive Officer, effective 8 July 2026. The appointment was made by the Syntetika Foundation, which governs the platform. He succeeds John Lilic, who led Syntetika over the past year and will transition to other responsibilities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>De Tomaso Advances Next-Generation V12 Programme with Italtecnica</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Photronics, Inc. (PLAB) ...</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C638" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D638" t="str">
         <v>Finance</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326596/0/en/De-Tomaso-Advances-Next-Generation-V12-Programme-with-Italtecnica.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-photronics-inc-plab-r5218076.htm</v>
       </c>
       <c r="F638" t="str">
-        <v>OIO Group advances De Tomaso’s bespoke V12 programme with Italtecnica as prototype bench testing begins, marking a key engineering milestone</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Clarivate Selected by Abes to Modernize French National Academic Library System</v>
+        <v>ROSEN, A RANKED AND LEADING LAW FIRM, Encourages Alarum Technologies ...</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C639" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D639" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E639" t="str">
-        <v>https://www.prnewswire.com/news-releases/clarivate-selected-by-abes-to-modernize-french-national-academic-library-system-302823996.html</v>
+        <v>https://pr-inside.com/rosen-a-ranked-and-leading-law-firm-encourages-alarum-technologies-r5218075.htm</v>
       </c>
       <c r="F639" t="str">
-        <v>New cloud-based, shared and scalable platform based on Alma, Primo and Rapido creates a unified library experience Library services, resource sharing and AI-powered discovery in one platform LONDON, July 14, 2026 /PRNewswire/ -- Clarivate Plc (NYSE:CLVT), a leading global provider of...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alarum Technologies Ltd. (NASDAQ:ALAR) between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alarum Technologies securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To ..</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>ProMIS Neurosciences Reports First Human Evidence of Amyloid-Beta Oligomer Target Engagement by PMN310 at AAIC 2026</v>
+        <v>INTU DEADLINE NOTICE: ROSEN, A TOP RANKED LAW FIRM, Encourages Intuit Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important September 8 Deadline in Securities Class Action Filed by the Firm - INTU</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C640" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D640" t="str">
         <v>Finance</v>
       </c>
       <c r="E640" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326583/0/en/ProMIS-Neurosciences-Reports-First-Human-Evidence-of-Amyloid-Beta-Oligomer-Target-Engagement-by-PMN310-at-AAIC-2026.html</v>
+        <v>https://www.newsfilecorp.com/release/312242/INTU-DEADLINE-NOTICE-ROSEN-A-TOP-RANKED-LAW-FIRM-Encourages-Intuit-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-September-8-Deadline-in-Securities-Class-Action-Filed-by-the-Firm-INTU</v>
       </c>
       <c r="F640" t="str">
-        <v>PMN310 demonstrated dose-dependent reduction of amyloid-beta oligomers in human cerebrospinal fluid following a single dose in healthy volunteers</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Intuit Inc. (NASDAQ: INTU) between February 25, 2025 and June 1, 2026, inclusive (the "Class Period"), of the important September 8, 2026 lead plaintiff deadline. The Class Period was expanded to include more investors. SO WHAT: If you purchased Intuit common stock during the Class Period you may be entitled to compensation without payment of any...</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>People in the UK fear cancer and heart disease – but overlook one of the biggest killers of working-age adults</v>
+        <v>ROSEN, NATIONAL INVESTOR COUNSEL, Encourages Putnam Investment Management, LLC Mutual Fund Investors to Inquire About Securities Class Action Investigation</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C641" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D641" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E641" t="str">
-        <v>https://pressat.co.uk/releases/people-in-the-uk-fear-cancer-and-heart-disease-but-overlook-one-of-the-biggest-killers-of-working-age-adults-20627a86397f052890eaae27e1b1a97a/</v>
+        <v>https://www.newsfilecorp.com/release/312301/ROSEN-NATIONAL-INVESTOR-COUNSEL-Encourages-Putnam-Investment-Management-LLC-Mutual-Fund-Investors-to-Inquire-About-Securities-Class-Action-Investigation</v>
       </c>
       <c r="F641" t="str">
-        <v>Tuesday 14 July, 2026 **EMBARGOED UNTIL 00:01 14th July 2026** New data released today has revealed that just 9% of people actively think about or monitor their liver health despite liver disease being one of the leading causes of premature death among working-age adults. Liver disease is largely absent from the UK's biggest health concerns according to a major new survey published today and commissioned by Liver UK, the new charity formed by the merger of the British Liver Trust and Children's Liver Disease Foundation. When asked to name the three health conditions they worry about most, respondents overwhelmingly identified cancer, heart disease, stroke and mental health. Liver disease barely featured, even though it caused more than 12,300 deaths across the UK in 2023 and remains one of</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of investors in Putnam Investment Management, LLC (Putnam Investments) stock-based mutual funds, resulting from allegations that Putnam may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Putnam mutual funds you may be entitled to compensation without payment of any...</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Guardian Metal Resources PLC Announces Non-Core Portfolio Exploration ...</v>
+        <v>ROSEN, A LEADING LAW FIRM, Encourages Hyliion Holdings Corp. Investors to Secure Counsel Before Important Deadline in Securities Class Action - HYLN</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C642" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D642" t="str">
         <v>Finance</v>
       </c>
       <c r="E642" t="str">
-        <v>https://pr-inside.com/guardian-metal-resources-plc-announces-non-core-portfolio-exploration-r5200791.htm</v>
+        <v>https://www.newsfilecorp.com/release/312276/ROSEN-A-LEADING-LAW-FIRM-Encourages-Hyliion-Holdings-Corp.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-HYLN</v>
       </c>
       <c r="F642" t="str">
-        <v>(PR-inside.com) Guardian Metal Resources plc ('Guardian Metal' or the 'Company') Non-Core Portfolio Tungsten-Focused Exploration Results LONDON, GB / ACCESS Newswire / July 14, 2026 / Guardian Metal Resources plc (NYSE AMERICAN:GMTL)(LSE:GMET)(OTCQB:GMTLF), a strategic mineral exploration company focused on tungsten in Nevada, USA, is pleased to announce updates across its non-core Nevada-based project portfolio. Whilst the Company remains focused on advancing its co-flagship past-producing Pilot Mountain and Tempiute tungsten projects, exploration and claim staking has also continued across its wider, predominantly tungsten- and base-metal focused portfolio. The Company's non-core project portfolio (the "Non-Core Assets") now comprises seven exploration-stage projects highly prospective f</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of Hyliion Holdings Corp. (NYSE American: HYLN) between May 12, 2026 and June 23, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 27, 2026 in the securities class action...</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>Equinor ASA: Share buy-back – second tranche for 2026</v>
+        <v>Investor Alert: Deadline Approaching to Join Avis Budget Group, Inc. ...</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C643" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D643" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E643" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326576/0/en/Equinor-ASA-Share-buy-back-second-tranche-for-2026.html</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-avis-budget-group-inc-r5218072.htm</v>
       </c>
       <c r="F643" t="str">
-        <v>Please see below information about transactions made under the second tranche of the 2026 share buy-back programme for Equinor ASA (OSE:EQNR, NYSE:EQNR, CEUX:EQNRO, TQEX:EQNRO).</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>Equinor ASA: Tilbakekjøp av egne aksjer – andre transje for 2026</v>
+        <v>Baidu Announces Dual-Primary Listing on the Main Board of The Stock Exchange of Hong Kong Limited</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C644" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D644" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326576/0/no/Equinor-ASA-Tilbakekj%C3%B8p-av-egne-aksjer-andre-transje-for-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/baidu-announces-dual-primary-listing-on-the-main-board-of-the-stock-exchange-of-hong-kong-limited-302865038.html</v>
       </c>
       <c r="F644" t="str">
-        <v>Nedenfor følger informasjon om transaksjoner foretatt under andre transje av Equinor ASAs (OSE:EQNR, NYSE:EQNR, CEUX:EQNRO, TQEX:EQNRO) tilbakekjøpsprogram for 2026.</v>
+        <v>BEIJING, Aug. 31, 2026 /PRNewswire/ -- Baidu, Inc. ("Baidu" or the "Company") (Nasdaq: BIDU; HKEX: 9888 (HKD Counter) and 89888 (RMB Counter)), a leading AI company with strong Internet foundation, today announced that the Company's voluntary conversion of its secondary listing status to...</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Tower Semiconductor with METI Support Announces Strategic Capacity Expansion in Japan</v>
+        <v>Rosen Law Firm Encourages Disc Medicine, Inc. Investors to Inquire About Securities Class Action Investigation - IRON</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C645" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D645" t="str">
         <v>Finance</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326573/0/en/Tower-Semiconductor-with-METI-Support-Announces-Strategic-Capacity-Expansion-in-Japan.html</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-disc-medicine-inc-investors-to-inquire-about-securities-class-action-investigation--iron-302865433.html</v>
       </c>
       <c r="F645" t="str">
-        <v>Tower announced a parallel dual-track strategic expansion of its 300mm SiPho, SiGe, and advanced packaging capabilities in Japan, with support from METI.</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Disc Medicine, Inc. (NASDAQ: IRON) resulting from allegations that Disc Medicine may have issued materially...</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Robo.ai Announces Core Executive Appointments, Forming a Local UAE Leadership Team at Neurovia AI</v>
+        <v>RXT DEADLINE: ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Rackspace Technology, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - RXT</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C646" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D646" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E646" t="str">
-        <v>https://www.prnewswire.com/news-releases/roboai-announces-core-executive-appointments-forming-a-local-uae-leadership-team-at-neurovia-ai-302824695.html</v>
+        <v>https://www.newsfilecorp.com/release/312327/RXT-DEADLINE-ROSEN-GLOBAL-INVESTOR-COUNSEL-Encourages-Rackspace-Technology-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-RXT</v>
       </c>
       <c r="F646" t="str">
-        <v>ABU DHABI, UAE, July 14, 2026 /PRNewswire/ -- Robo.ai Inc. (NASDAQ: AIIO) ("Robo.ai" or the "Company") today announced a series of senior executive appointments in its subsidiary Neurovia AI, an AI visual data processing and compression technology company. Mr. Khalifa Mohammed Alshehhi...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Rackspace Technology, Inc. (NASDAQ: RXT) between May 7, 2026 and July 8, 2026 inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Rackspace securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>Waton Financial to Bring MoTA's Multi-Agent Investment Platform to Individual Investors</v>
+        <v>ROSEN, TOP-RANKED INVESTOR COUNSEL, Encourages Capricor Therapeutics, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - CAPR</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C647" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D647" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.prnewswire.com/news-releases/waton-financial-to-bring-motas-multi-agent-investment-platform-to-individual-investors-302824691.html</v>
+        <v>https://www.newsfilecorp.com/release/312321/ROSEN-TOPRANKED-INVESTOR-COUNSEL-Encourages-Capricor-Therapeutics-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-CAPR</v>
       </c>
       <c r="F647" t="str">
-        <v>HONG KONG, July 14, 2026 /PRNewswire/ -- With MoTA's public beta scheduled for Q3 2026, the Nasdaq-listed AI company is betting that institutional-grade portfolio intelligence should be available to a much broader group of investors - not only the wealthiest. One figure highlights a...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Capricor Therapeutics, Inc. (NASDAQ: CAPR) between December 17, 2025 and July 26, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Capricor securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>Interim Report January - June 2026</v>
+        <v>XTI Aerospace Announces Receipt of Nasdaq Deficiency Notice</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C648" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D648" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E648" t="str">
-        <v>https://pr-inside.com/interim-report-january-june-r5200790.htm</v>
+        <v>https://www.prnewswire.com/news-releases/xti-aerospace-announces-receipt-of-nasdaq-deficiency-notice-302865444.html</v>
       </c>
       <c r="F648" t="str">
-        <v>(PR-inside.com) GOTHENBURG, SE / ACCESS Newswire / July 14, 2026 / XVIVO Perfusion AB (STO:XVIVO)(LSE:0RKL)(FRA:3XV) Second quarter 2026 (Apr-Jun) Net sales amounted to SEK 239.0 million (178.3), corresponding to a growth of 34 percent in SEK. Organic growth was 36 percent in local currencies. Excluding revenue from heart trials the organic growth was still 36 percent. Thoracic sales increased by 53 percent in local currencies and by 52 percent excluding revenue from heart trials. Abdominal sales increased by 26 percent in local currencies. Services sales decreased by -25 percent in local currencies. Total gross margin was 71 percent (74). Operating income (EBIT) amounted to SEK 25.0 million (7.1). Operating income ..</v>
+        <v>DALLAS, Aug. 31, 2026 /PRNewswire/ -- XTI Aerospace, Inc. (Nasdaq: XTIA) ("XTI Aerospace," "XTI" or the "Company"), an aerospace and advanced technology platform and parent company of Drone Nerds, LLC, ("Drone Nerds"), a leading drone solutions platform serving commercial, enterprise and...</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>Announcement of the approved Prospectus</v>
+        <v>Rosen Law Firm Encourages Elauwit Connection, Inc. Investors to Inquire About Securities Class Action Investigation - ELWT</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C649" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D649" t="str">
         <v>Finance</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326567/0/en/Announcement-of-the-approved-Prospectus.html</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-elauwit-connection-inc-investors-to-inquire-about-securities-class-action-investigation--elwt-302865419.html</v>
       </c>
       <c r="F649" t="str">
-        <v>Vilnius, Lithuania, July 14, 2026 (GLOBE NEWSWIRE) -- SUTNTIB AB “Tewox”, legal entity code 305733600, with its registered office at Jogailos g. 4, Vilnius, Republic of Lithuania (the Company ), hereby announces that on 13 July 2026, the Bank of Lithuania approved the Company's base prospectus, pursuant to which the Company intends to publicly offer and issue bonds with a total nominal value of up to EUR 50 million, ISIN LT0000138281, and to admit the bonds to trading on the Baltic Bond List of Nasdaq Vilnius AB. The prospectus is attached to this notice and is published on the Company’s website at www.lordslb.lt/tewox_bonds/ .</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Elauwit Connection, Inc. (NASDAQ: ELWT) resulting from allegations that Elauwit may have issued materially...</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Pranešimas apie patvirtintą Prospektą</v>
+        <v>Innventure Securities Class Action: Investors Who Suffered Losses May ...</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C650" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D650" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E650" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326567/0/lt/Prane%C5%A1imas-apie-patvirtint%C4%85-Prospekt%C4%85.html</v>
+        <v>https://pr-inside.com/innventure-securities-class-action-investors-who-suffered-losses-may-r5218070.htm</v>
       </c>
       <c r="F650" t="str">
-        <v>Vilnius, Lietuva, July 14, 2026 (GLOBE NEWSWIRE) -- SUTNTIB AB „Tewox“, juridinio asmens kodas 305733600, registruotos buveinės adresas Jogailos g. 4, Vilnius, Lietuvos Respublika (toliau – Bendrovė), informuoja, kad 2026 m. liepos 13 d. Lietuvos bankas patvirtino Bendrovės bazinį prospektą, kurio pagrindu Bendrovė viešai siūlys ir išleis iki 50 mln. EUR vertės obligacijas, kurioms suteiktas ISIN LT0000138281, bei įtrauks jas į Nasdaq Vilnius AB Skolos vertybinių popierių sąrašą. Prospektas pridedamas prie šio pranešimo ir yra paskelbtas Bendrovės interneto svetainėje adresu www.lordslb.lt/tewox_bonds/ .</v>
+        <v>(PR-inside.com) PHILADELPHIA, PA / ACCESS Newswire / August 31, 2026 / A securities class action has been filed against Innventure, Inc. ("Innventure") (NASDAQ:INV) on behalf of investors who purchased or otherwise acquired Innventure securities between November 17, 2025 and August 13, 2026, inclusive (the "Class Period"). The action, Labed v. Innventure, Inc. et al., Case No. 1:26-cv-07377, was filed in the U.S. District Court for the Southern District of New York and alleges violations of Sections 10(b) and 20(a) of the Securities Exchange Act of 1934 and SEC Rule 10b-5. What Does the Innventure Securities Class Action Allege? The complaint alleges that defendants made ..</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>Aker Solutions ASA: Second-quarter and half-year results 2026</v>
+        <v>Lost Money on UWM Holdings Corporation (UWMC)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C651" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D651" t="str">
         <v>Finance</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.prnewswire.com/news-releases/aker-solutions-asa-second-quarter-and-half-year-results-2026-302824664.html</v>
+        <v>https://pr-inside.com/lost-money-on-uwm-holdings-corporation-uwmc-contact-levi-korsinsky-r5218069.htm</v>
       </c>
       <c r="F651" t="str">
-        <v>OSLO, Norway, July 14, 2026 /PRNewswire/ -- Aker Solutions delivered solid financial performance in the second quarter and the first half of 2026. Several key project milestones were met during the quarter. Aker Solutions now expects 2026 revenue to be between NOK 50 and 55 billion with...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>Grupo Aeroportuario Del Pacifico Announces Results for the Second Quarter of 2026</v>
+        <v>Levi &amp; Korsinsky Urges ARS Pharmaceuticals, Inc. (SPRY) Shareholders ...</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C652" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D652" t="str">
         <v>Finance</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326564/0/en/Grupo-Aeroportuario-Del-Pacifico-Announces-Results-for-the-Second-Quarter-of-2026.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-ars-pharmaceuticals-inc-spry-shareholders-r5218068.htm</v>
       </c>
       <c r="F652" t="str">
-        <v>GUADALAJARA, Mexico, July 14, 2026 (GLOBE NEWSWIRE) -- Grupo Aeroportuario del Pacífico, S.A.B. de C.V. (NYSE: PAC; BMV: GAP) (“the Company” or “GAP”) reports its consolidated results for the second quarter ended June 30, 2026 (2Q26). The results presented in this report include the effects of the business combination effective May 1, 2026. The figures are unaudited and have been prepared following International Financial Reporting Standards (“IFRS”) as issued by the International Accounting Standards Board (“IASB”).</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS ..</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>WISeKey Reports Unaudited Preliminary H1 2026 Key Metrics; Revenue Up 115%, FY 2026 Guidance Reaffirmed</v>
+        <v>Lost Money on The Simply Good Foods Company (SMPL)? Contact Levi &amp; ...</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C653" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D653" t="str">
         <v>Finance</v>
       </c>
       <c r="E653" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326560/0/en/WISeKey-Reports-Unaudited-Preliminary-H1-2026-Key-Metrics-Revenue-Up-115-FY-2026-Guidance-Reaffirmed.html</v>
+        <v>https://pr-inside.com/lost-money-on-the-simply-good-foods-company-smpl-contact-levi-r5218067.htm</v>
       </c>
       <c r="F653" t="str">
-        <v>WISeKey Reports Unaudited Preliminary H1 2026 Key Metrics; Revenue Up 115%, FY 2026 Guidance Reaffirmed</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>IGC Pharma (NYSE: IGC) Showcasing 7 AI Breakthroughs Advancing Alzheimer’s Drug Discovery at AAIC 2026</v>
+        <v>Ecopetrol Announces Changes in Senior Management</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C654" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D654" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/igc-pharma-nyse-igc-showcasing-7-ai-breakthroughs-advancing-alzheimers-drug-discovery-at-aaic-2026/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/ecopetrol-announces-changes-in-senior-management-302865440.html</v>
       </c>
       <c r="F654" t="str">
-        <v/>
+        <v>BOGOTÁ, Colombia, Aug. 31, 2026 /PRNewswire/ -- Ecopetrol S.A. (BVC: ECOPETROL; NYSE: EC) (the "Company" or "Ecopetrol") hereby announces that its Board of Directors, at a meeting held on August 31, 2026, adopted the following resolutions: Mr. Sergio Andrés Moreno Acevedo will cease to...</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>VEON and JazzWorld Acquire TPL Insurance to Expand Digital Insurance Access Across Pakistan</v>
+        <v>SEPTEMBER 28, 2026 CAPR INVESTOR DEADLINE: Capricor Therapeutics, Inc. Investors with Substantial Losses Have Opportunity to Lead Shareholder Class Action Lawsuit</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C655" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D655" t="str">
         <v>Finance</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326556/0/en/VEON-and-JazzWorld-Acquire-TPL-Insurance-to-Expand-Digital-Insurance-Access-Across-Pakistan.html</v>
+        <v>https://www.newsfilecorp.com/release/311968/SEPTEMBER-28-2026-CAPR-INVESTOR-DEADLINE-Capricor-Therapeutics-Inc.-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-Shareholder-Class-Action-Lawsuit</v>
       </c>
       <c r="F655" t="str">
-        <v>Completion integrates insurance into a digital ecosystem serving over 100 million customers</v>
+        <v>San Diego, California--(Newsfile Corp. - August 31, 2026) - The law firm of Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Capricor Therapeutics, Inc. (NASDAQ: CAPR) securities between December 17, 2025 and July 26, 2026, both dates inclusive (the "Class Period"), have until Monday, September 28, 2026 to seek appointment as lead plaintiff of the Capicor class action lawsuit.  Captioned Nkamga v. Capricor Therapeutics, Inc., No. 26-cv-04385 (S.D. Cal.), the Capricor...</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>Class Action Lawsuit Filed Against GRAIL, Inc. (GRAL) - Recover Losses ...</v>
+        <v>ROSEN, LEADING TRIAL LAWYERS, Encourages Taboola.com Ltd. Investors ...</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C656" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D656" t="str">
         <v>Finance</v>
       </c>
       <c r="E656" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-grail-inc-gral-recover-losses-r5200785.htm</v>
+        <v>https://pr-inside.com/rosen-leading-trial-lawyers-encourages-taboola-com-ltd-investors-r5218066.htm</v>
       </c>
       <c r="F656" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Taboola.com Ltd. (NASDAQ:TBLA) between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 20, 2026. SO WHAT: If you purchased Taboola.com securities you may be entitled to compensation without payment of any out of pocket fees or costs ..</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>PointsKash Completes Strategic Acquisition of ChainBytes Software Assets and Adds Founder Eric Grill to Accelerate AI-Powered Fintech Platform</v>
+        <v>CCOI DEADLINE NOTICE: ROSEN, A GLOBALLY RESPECTED LAW FIRM, Encourages Cogent Communications Holdings, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - CCOI</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C657" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D657" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.prnewswire.com/news-releases/pointskash-completes-strategic-acquisition-of-chainbytes-software-assets-and-adds-founder-eric-grill-to-accelerate-ai-powered-fintech-platform-302824507.html</v>
+        <v>https://www.newsfilecorp.com/release/312249/CCOI-DEADLINE-NOTICE-ROSEN-A-GLOBALLY-RESPECTED-LAW-FIRM-Encourages-Cogent-Communications-Holdings-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-CCOI</v>
       </c>
       <c r="F657" t="str">
-        <v>SCOTTSDALE, Ariz., July 14, 2026 /PRNewswire/ -- PointsKash, Inc. ("PointsKash" or the "Company"), an emerging financial technology company developing next-generation financial kiosks, digital payments, cryptocurrency, digital banking, and loyalty rewards solutions, today announced it has...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Cogent Communications Holdings, Inc. (NASDAQ: CCOI) between February 29, 2024 and May 1, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline.SO WHAT: If you purchased Cogent Communications common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees...</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) kondigt aan dat het bezit aan ETH 5,77 miljoen tokens heeft bereikt en dat het totale bezit aan cryptovaluta en geldmiddelen 11,3 miljard dollar bedraagt</v>
+        <v>ROSEN, REGARDED INVESTOR COUNSEL, Encourages Blaize Holdings, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - BZAI</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C658" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D658" t="str">
         <v>Finance</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-kondigt-aan-dat-het-bezit-aan-eth-5-77-miljoen-tokens-heeft-bereikt-en-dat-het-totale-bezit-aan-cryptovaluta-en-geldmiddelen-11-3-miljard-dollar-bedraagt-302824537.html</v>
+        <v>https://www.newsfilecorp.com/release/312311/ROSEN-REGARDED-INVESTOR-COUNSEL-Encourages-Blaize-Holdings-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-BZAI</v>
       </c>
       <c r="F658" t="str">
-        <v>Bitmine bezit 4,8% van het totale ETH-aanbod van 120,7 miljoen ETH Bitmine heeft in slechts 12 maanden 96% van de weg naar de 'Alchemy of 5%' afgelegd Bitmine werd op 26 juni 2026 opgenomen in de Russell 1000 Large-cap Index De Series A Preferred Stock van Bitmine wordt op de New York...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Blaize Holdings, Inc. (NASDAQ: BZAI) between July 18, 2025 and April 28, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Blaize securities during the Class Period you may be entitled to compensation without...</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Class Action Lawsuit Filed Against Roblox Corporation (RBLX) – Recover ...</v>
+        <v>ROSEN, NATIONAL INVESTOR COUNSEL, Encourages Aardvark Therapeutics, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - AARD</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C659" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D659" t="str">
         <v>Finance</v>
       </c>
       <c r="E659" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-roblox-corporation-rblx-recover-r5200784.htm</v>
+        <v>https://www.newsfilecorp.com/release/312319/ROSEN-NATIONAL-INVESTOR-COUNSEL-Encourages-Aardvark-Therapeutics-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-AARD</v>
       </c>
       <c r="F659" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks to ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Aardvark Therapeutics, Inc. (NASDAQ: AARD): (i) common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with Aardvark's February 13, 2025 initial public offering ("IPO"); and/or (ii) securities between February 13, 2025 and May 14, 2026, both dates inclusive (the "Class...</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>Class Action Filed Against Verra Mobility Corporation (VRRM) Over Securities ...</v>
+        <v>Supremo Announces Availability of Shopify Inventory Management App Following June 2026 Launch</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C660" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D660" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E660" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-verra-mobility-corporation-vrrm-over-securities-r5200783.htm</v>
+        <v>https://www.newsfilecorp.com/release/312131/Supremo-Announces-Availability-of-Shopify-Inventory-Management-App-Following-June-2026-Launch</v>
       </c>
       <c r="F660" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>Supremo, a Shopify inventory management app founded by Abhishek Pandey and headquartered in Toronto, Ontario, Canada, is formally announcing its availability to Shopify merchants following its launch in June 2026. Available through the Shopify App Store, Supremo is designed to connect inventory planning with the operational steps required to replenish and manage stock.Toronto, Ontario--(Newsfile Corp. - August 31, 2026) - Supremo, a Shopify inventory management app founded by Abhishek Pandey,...</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>Erasca Announces Pricing of Upsized Public Offering of Common Stock</v>
+        <v>Levi &amp; Korsinsky Urges Planet Fitness, Inc. (PLNT) Shareholders to ...</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C661" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D661" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326554/0/en/Erasca-Announces-Pricing-of-Upsized-Public-Offering-of-Common-Stock.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-planet-fitness-inc-plnt-shareholders-to-r5218064.htm</v>
       </c>
       <c r="F661" t="str">
-        <v xml:space="preserve">SAN DIEGO, July 13, 2026 (GLOBE NEWSWIRE) -- Erasca, Inc. (Nasdaq: ERAS), a clinical-stage precision oncology company singularly focused on discovering, developing, and commercializing therapies for patients with RAS/MAPK pathway-driven cancers, today announced the pricing of an upsized public offering of 31,428,572 shares of its common stock. The shares of common stock are being sold to the public at a price of $17.50 per share. All of the shares of common stock to be sold in the public offering are to be sold by Erasca. The gross proceeds to Erasca from the offering, before deducting the underwriting discounts and commissions and other offering expenses, are expected to be approximately $550.0 million. In addition, Erasca has granted the underwriters a 30-day option to purchase up to an </v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>Investors in Photronics, Inc. (PLAB): Protect Your Rights – Contact ...</v>
+        <v>Levi &amp; Korsinsky Notifies HDFC Bank Limited (HDB) Shareholders of Class ...</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C662" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D662" t="str">
         <v>Finance</v>
       </c>
       <c r="E662" t="str">
-        <v>https://pr-inside.com/investors-in-photronics-inc-plab-protect-your-rights-contact-r5200782.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-hdfc-bank-limited-hdb-shareholders-of-class-r5218063.htm</v>
       </c>
       <c r="F662" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>FDA approves Leqembi Iqlik® (lecanemab-irmb) subcutaneous injection as a starting dose for early Alzheimer's disease</v>
+        <v>Did You Lose Money on Intuit Inc. (INTU)? Levi &amp; Korsinsky Urges Investors ...</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C663" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D663" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.prnewswire.com/news-releases/fda-approves-leqembi-iqlik-lecanemab-irmb-subcutaneous-injection-as-a-starting-dose-for-early-alzheimers-disease-302824479.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-intuit-inc-intu-levi-korsinsky-urges-investors-r5218062.htm</v>
       </c>
       <c r="F663" t="str">
-        <v>STOCKHOLM, July 14, 2026 /PRNewswire/ -- BioArctic AB's (publ) (Nasdaq Stockholm: BIOA B) partner Eisai today announced that the US Food and Drug Administration (FDA) has approved a supplemental Biologics License Application (sBLA) for a once weekly lecanemab irmb subcutaneous injection...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Securities Lawsuit Alert: Via Transportation, Inc. (VIA) - Contact ...</v>
+        <v>Canada’s Drug Agency Issues Final Positive Recommendation Supporting Public Reimbursement of LEQEMBI® (lecanemab) for Early Alzheimer’s Disease</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C664" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D664" t="str">
         <v>Finance</v>
       </c>
       <c r="E664" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-via-transportation-inc-via-contact-r5200781.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353756/0/en/canada-s-drug-agency-issues-final-positive-recommendation-supporting-public-reimbursement-of-leqembi-lecanemab-for-early-alzheimer-s-disease.html</v>
       </c>
       <c r="F664" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>An Important Step Forward for Access to LEQEMBI® for Eligible Patients in Canada An Important Step Forward for Access to LEQEMBI® for Eligible Patients in Canada</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>FUTU LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Futu Holdings Limited ...</v>
+        <v>Verizon prepares network for potential Tropical Storm Edouard</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C665" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D665" t="str">
         <v>Finance</v>
       </c>
       <c r="E665" t="str">
-        <v>https://pr-inside.com/futu-lawsuit-alert-levi-korsinsky-notifies-futu-holdings-limited-r5200778.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353755/0/en/verizon-prepares-network-for-potential-tropical-storm-edouard.html</v>
       </c>
       <c r="F665" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>At a glance</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Tevogen Bio Announces 2026 Annual Meeting of Stockholders</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Taboola.com Ltd. Investors to Secure Counsel Before Important Deadline in Securities Class Action - TBLA</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C666" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D666" t="str">
         <v>Finance</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326551/0/en/Tevogen-Bio-Announces-2026-Annual-Meeting-of-Stockholders.html</v>
+        <v>https://www.newsfilecorp.com/release/312308/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Taboola.com-Ltd.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-TBLA</v>
       </c>
       <c r="F666" t="str">
-        <v>WARREN, N.J., July 13, 2026 (GLOBE NEWSWIRE) -- Tevogen (“Tevogen Bio Holdings Inc.” or “Company”) (Nasdaq: TVGN ) announced that its 2026 Annual Meeting of Stockholders (the “Annual Meeting)” is scheduled for Monday, August 24, 2026.</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Taboola.com Ltd. (NASDAQ: TBLA) between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 20, 2026.SO WHAT: If you purchased Taboola.com securities you may...</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>The Trade Desk Unlocks Activation of Convenience Store Retail Data for Digital Advertising in Japan</v>
+        <v>BE Investors Have Opportunity to Lead Bloom Energy Corporation Securities Fraud Lawsuit</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C667" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D667" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-trade-desk-unlocks-activation-of-convenience-store-retail-data-for-digital-advertising-in-japan-302824355.html</v>
+        <v>https://www.prnewswire.com/news-releases/be-investors-have-opportunity-to-lead-bloom-energy-corporation-securities-fraud-lawsuit-302864580.html</v>
       </c>
       <c r="F667" t="str">
-        <v>Enabling integration of purchase data from approximately 28 million 7-Eleven App members on the DSP TOKYO, July 13, 2026 /PRNewswire/ -- The Trade Desk (Nasdaq: TTD), a global leader in advertising technology, today announced the integration of retail purchase data from SEVEN-ELEVEN JAPAN...</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Bloom Energy Corporation (NYSE: BE) between February 27, 2025 and July 8, 2026, inclusive (the "Class Period"), of the important September 28, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Zillow Group Securities Fraud Class Action Arising from Alleged Anticompetitive ...</v>
+        <v>Clipto Raises $15M to Build the Memory Layer for the AI Era</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C668" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D668" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E668" t="str">
-        <v>https://pr-inside.com/zillow-group-securities-fraud-class-action-arising-from-alleged-anticompetitive-r5200775.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359768</v>
       </c>
       <c r="F668" t="str">
-        <v>(PR-inside.com) NEW YORK, NY AND NEW ORLEANS, LA / ACCESS Newswire / July 13, 2026 / Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have untilAugust 10, 2026to file lead plaintiff applications in a securities class action lawsuit againstZillow Group , Inc. (NasdaqGS:ZG, Z) ("Zillow" or the "Company"), if they purchased or otherwise acquired Zillow Class A or Class C common stock between February 11, 2025 and May 7, 2026, inclusive (the "Class Period"). This action is pending in the United States District Court ..</v>
+        <v>Clipto, a startup building the AI video memory layer, today announced $15 million in funding at a $250 million post money valuation from leading global investors including HSG (fmr. Sequoia China), GL Ventures, EnvisionX Capital, Palm Drive Capital, Hans Tung, Lu Zhang and 522 Ventures. The company also announced the launch of its native Windows and Android apps, along with a new Model Context Protocol (MCP) that allows AI agents to securely search users&amp;#39; private media libraries. - - The... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359768</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Via Transportation, Inc. Securities Class Action Result of Undisclosed ...</v>
+        <v>XTEND and JFB Construction Holdings Business Combination Expected to Close This Week</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C669" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D669" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E669" t="str">
-        <v>https://pr-inside.com/via-transportation-inc-securities-class-action-result-of-undisclosed-r5200774.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353753/0/en/xtend-and-jfb-construction-holdings-business-combination-expected-to-close-this-week.html</v>
       </c>
       <c r="F669" t="str">
-        <v>(PR-inside.com) NEW YORK, NY AND NEW ORLEANS, LA / ACCESS Newswire / July 13, 2026 /Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until August 10, 2026to file lead plaintiff applications in a securities class action lawsuit against Via Transportation, Inc. ("Via" or the "Company") (NYSE:VIA), if they purchased or otherwise acquired the Company's shares pursuant to and/or traceable to the Company's September 2025 initial public offering (the "IPO" or the "Offering"). This action is pending in the United States District Court for ..</v>
+        <v>Shares of Combined Company, to Be Renamed XTEND AI Robotics, Expected to Begin Trading on the NYSE Under the Ticker Symbol “XTND” on September 4, 2026</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>PicS N.V. Notice of August 4, 2026 Application Deadline for Class Action ...</v>
+        <v>AVEX LAWSUIT ALERT: Levi &amp; Korsinsky Notifies AEVEX Corp. Investors ...</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C670" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D670" t="str">
         <v>Finance</v>
       </c>
       <c r="E670" t="str">
-        <v>https://pr-inside.com/pics-n-v-notice-of-august-4-2026-application-deadline-for-class-action-r5200773.htm</v>
+        <v>https://pr-inside.com/avex-lawsuit-alert-levi-korsinsky-notifies-aevex-corp-investors-r5218061.htm</v>
       </c>
       <c r="F670" t="str">
-        <v>(PR-inside.com) NEW YORK, NY AND NEW ORLEANS, LA / ACCESS Newswire / July 13, 2026 /Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in PicS N.V. ("PicS" or the "Company") (NasdaqGS:PICS) of a class action securities lawsuit. CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors of PicS who were adversely affected if they purchased the Company's Class A common stock in and/or traceable to its January 30, 2026 initial public offering (the "IPO"). This action is pending in the United States District Court for the Southern ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>VRRM ALERT: Securities Fraud Class Action Launched Against Verra Mobility ...</v>
+        <v>Securities Fraud Class Action Filed Against Microvast Holdings, Inc. ...</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C671" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D671" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E671" t="str">
-        <v>https://pr-inside.com/vrrm-alert-securities-fraud-class-action-launched-against-verra-mobility-r5200771.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-microvast-holdings-inc-r5218060.htm</v>
       </c>
       <c r="F671" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microvast Holdings, Inc. (NASDAQ:MVST) securities. If you suffered a loss on your Microvast Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Microvast Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>July 13, 2026 Deadline: Join Class Action Lawsuit Against Phreesia, ...</v>
+        <v>Lost Money on Datavault AI Inc. (DVLT)? Contact Levi &amp; Korsinsky to ...</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C672" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D672" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E672" t="str">
-        <v>https://pr-inside.com/july-13-2026-deadline-join-class-action-lawsuit-against-phreesia-r5200770.htm</v>
+        <v>https://pr-inside.com/lost-money-on-datavault-ai-inc-dvlt-contact-levi-korsinsky-to-r5218059.htm</v>
       </c>
       <c r="F672" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Phreesia, Inc. (NYSE:PHR) securities. If you suffered a loss on your Phreesia, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Phreesia, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Phreesia, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Levi &amp; Korsinsky Urges Badger Meter (BMI) Shareholders to Act Before ...</v>
+        <v>Argo Reports Q2 2026 Results: 680% Revenue Growth</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C673" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D673" t="str">
         <v>Finance</v>
       </c>
       <c r="E673" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-badger-meter-bmi-shareholders-to-act-before-r5200769.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353752/0/en/argo-reports-q2-2026-results-680-revenue-growth.html</v>
       </c>
       <c r="F673" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>Revenue increases 680% to $2.9 million; operating loss declines 79% year-over-year Revenue increases 680% to $2.9 million; operating loss declines 79% year-over-year</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>GeneDx Holdings Securities Fraud Class Action Result of Acquisition ...</v>
+        <v>CAR Investors Have Opportunity to Lead Avis Budget Group, Inc. Securities Fraud Lawsuit Against Pentwater Capital Management LP</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C674" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D674" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E674" t="str">
-        <v>https://pr-inside.com/genedx-holdings-securities-fraud-class-action-result-of-acquisition-r5200764.htm</v>
+        <v>https://www.prnewswire.com/news-releases/car-investors-have-opportunity-to-lead-avis-budget-group-inc-securities-fraud-lawsuit-against-pentwater-capital-management-lp-302864573.html</v>
       </c>
       <c r="F674" t="str">
-        <v>(PR-inside.com) NEW YORK, NY AND NEW ORLEANS, LA / ACCESS Newswire / July 13, 2026 /Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until August 3, 2026to file lead plaintiff applications in a securities class action lawsuit against GeneDx Holdings Corp. (NasdaqGS:WGS) ("GeneDx" or the "Company"), if they purchased or otherwise acquired the Company's shares between April 16, 2025 and May 4, 2026, inclusive (the "Class Period"). This action is pending in the United States District Court for the District of Connecticut. What You ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026,...</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>PICS LAWSUIT ALERT: Levi &amp; Korsinsky Notifies PicS N.V. Investors - ...</v>
+        <v>ROSEN, A LEADING INVESTOR RIGHTS LAW FIRM, Encourages HDFC Bank Limited Investors to Secure Counsel Before Important Deadline in Securities Class Action - HDB</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C675" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D675" t="str">
         <v>Finance</v>
       </c>
       <c r="E675" t="str">
-        <v>https://pr-inside.com/pics-lawsuit-alert-levi-korsinsky-notifies-pics-n-v-investors-r5200761.htm</v>
+        <v>https://www.newsfilecorp.com/release/312273/ROSEN-A-LEADING-INVESTOR-RIGHTS-LAW-FIRM-Encourages-HDFC-Bank-Limited-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-HDB</v>
       </c>
       <c r="F675" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of HDFC Bank Limited (NYSE: HDB) between July 17, 2023 to May 26, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline.SO WHAT: If you purchased HDFC Bank securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Peabody Energy Corporation ...</v>
+        <v>Securities Fraud Class Action Filed Against Replimune Group, Inc. (REPL) ...</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C676" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D676" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E676" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-peabody-energy-corporation-r5200760.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-replimune-group-inc-repl-r5218058.htm</v>
       </c>
       <c r="F676" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Replimune Group, Inc. (NASDAQ:REPL) securities. If you suffered a loss on your Replimune Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Replimune Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>ROSEN, A RANKED AND LEADING LAW FIRM, Encourages GeneDx Holdings Corp. ...</v>
+        <v>Securities Fraud Class Action Filed Against Taboola.com Ltd. (TBLA) ...</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C677" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D677" t="str">
         <v>Finance</v>
       </c>
       <c r="E677" t="str">
-        <v>https://pr-inside.com/rosen-a-ranked-and-leading-law-firm-encourages-genedx-holdings-corp-r5200759.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-taboola-com-ltd-tbla-r5218057.htm</v>
       </c>
       <c r="F677" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of GeneDx Holdings Corp. (NASDAQ:WGS) between April 16, 2025 and May 4, 2026, inclusive (the "Class Period"), of the important August 3, 2026 lead plaintiff deadline. SO WHAT: If you purchased GeneDx common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the GeneDx class action, go to https://www.rosenlegal.com/cases/genedx-holdings-corp/join or call Phillip Kim, ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Autonomix Medical Enters into $2.6 Million Warrant Inducement Priced At-the-Market Under Nasdaq Rules</v>
+        <v>Cogent Communications Holdings, Inc. (CCOI) Class Action Lawsuit: Levi ...</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C678" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D678" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326547/0/en/Autonomix-Medical-Enters-into-2-6-Million-Warrant-Inducement-Priced-At-the-Market-Under-Nasdaq-Rules.html</v>
+        <v>https://pr-inside.com/cogent-communications-holdings-inc-ccoi-class-action-lawsuit-levi-r5218056.htm</v>
       </c>
       <c r="F678" t="str">
-        <v xml:space="preserve">THE WOODLANDS, TX, July 13, 2026 (GLOBE NEWSWIRE) -- Autonomix Medical, Inc. (NASDAQ: AMIX) (“Autonomix” or the “Company”), a medical device company dedicated to advancing precision nerve-targeted treatments, today announced it has entered into a warrant inducement agreement with an investor (“Investor”) for the immediate exercise of certain outstanding warrants that the Company issued on November 19, 2025 (the “November 2025 Warrants”). Pursuant to a warrant inducement agreement, the Investor has agreed to exercise the outstanding November 2025 Warrants to purchase an aggregate of 428,731 shares of the Company’s common stock at the amended and reduced exercise price of $6.00. The resale of the shares of common stock issuable upon exercise of the November 2025 Warrants has been registered </v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>ROSEN, A LEADING INVESTOR RIGHTS LAW FIRM, Encourages Verra Mobility ...</v>
+        <v>Three Lions Acquisition Corp. Announces Pricing of $100 Million Initial Public Offering</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C679" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D679" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E679" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-investor-rights-law-firm-encourages-verra-mobility-r5200758.htm</v>
+        <v>https://www.prnewswire.com/news-releases/three-lions-acquisition-corp-announces-pricing-of-100-million-initial-public-offering-302865426.html</v>
       </c>
       <c r="F679" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Three Lions Acquisition Corp. (the "Company") announced today the pricing of its initial public offering of 10,000,000 units, at a price of $10.00 per unit. The units are expected to commence trading on September 1, 2026 on the Nasdaq Global Market...</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>JCB Signs Memorandum of Understanding with Circle to Explore Collaboration Utilizing Stablecoins</v>
+        <v>Delek Welcomes Trump Administration Decisions on 2025 Small Refinery Exemptions</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C680" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D680" t="str">
         <v>Finance</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.pr-inside.com/jcb-signs-memorandum-of-understanding-with-circle-to-explore-collaboration-utilizing-stablecoins-r5200757.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/delek-welcomes-trump-administration-decisions-225900462.html</v>
       </c>
       <c r="F680" t="str">
-        <v>(PR-inside.com) TOKYO, July 14, 2026 - (JCN Newswire) - JCB Co., Ltd. (Head Office: Minato-ku, Tokyo; Takayoshi Futae, Chairman and CEO; hereinafter "JCB") hereby announces that it has signed a memorandum of understanding (MOU) with an affiliate of Circle Internet Group, Inc. (“Circle”) (NYSE:CRCL), to explore collaboration utilizing stablecoins. Under this MOU, JCB and Circle will explore collaboration opportunities that combine Circle’s stablecoin payment infrastructure with JCB's global merchant network to advance cross-border payments and develop new payment experiences for merchants and customers. Background of the MOU Stablecoins are gaining attention around the world as a foundation for creating a new ecosystem in cashless ..</v>
+        <v>BRENTWOOD, Tenn., August 31, 2026--Delek US Holdings, Inc. (NYSE: DK) welcomes President Trump and the U.S. Environmental Protection Agency's decision granting Small Refinery Exemptions ("SREs") for the 2025 compliance year.</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Nano-X Imaging ...</v>
+        <v>Solidion Technology, Inc. Appoints Three New Independent Directors to Its Board of Directors And Updates Its Board Committees</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C681" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D681" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E681" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-nano-x-imaging-r5200756.htm</v>
+        <v>https://www.prnewswire.com/news-releases/solidion-technology-inc-appoints-three-new-independent-directors-to-its-board-of-directors-and-updates-its-board-committees-302865422.html</v>
       </c>
       <c r="F681" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>DALLAS, Aug. 31, 2026 /PRNewswire/ -- Solidion Technology Inc. ("Solidion" or the "Company") (Nasdaq: STI), an advanced battery technology solutions provider, today announced the appointment of Kimi L. Ellen, Mark N. Schwartz, and Dante W. Robinson as independent directors to its Board of...</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>Via Transportation, Inc. (VIA) Lawsuit - Investors Urged to Contact ...</v>
+        <v>Class Action Filed Against Primoris Services Corporation (PRIM) Over ...</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C682" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D682" t="str">
         <v>Finance</v>
       </c>
       <c r="E682" t="str">
-        <v>https://pr-inside.com/via-transportation-inc-via-lawsuit-investors-urged-to-contact-r5200754.htm</v>
+        <v>https://pr-inside.com/class-action-filed-against-primoris-services-corporation-prim-over-r5218054.htm</v>
       </c>
       <c r="F682" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Alibaba Group Holding Limited ...</v>
+        <v>Securities Lawsuit Alert: Flotek Industries, Inc. (FTK) - Contact Levi ...</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C683" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D683" t="str">
         <v>Finance</v>
       </c>
       <c r="E683" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-alibaba-group-holding-limited-r5200753.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-flotek-industries-inc-ftk-contact-levi-r5218053.htm</v>
       </c>
       <c r="F683" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Alibaba Group Holding Limited (NYSE:BABA) resulting from allegations that Alibaba may have issued materially misleading business information to the investing public. SO WHAT: If you purchased Alibaba securities you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. The Rosen Law Firm is preparing a class action seeking recovery of investor losses. WHAT TO DO NEXT: To join ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Securities Lawsuit Alert: BitGo Holdings, Inc. (BTGO) - Contact Levi ...</v>
+        <v>Class Action Filed Against Wix.com Ltd. (WIX) Over Securities Violations ...</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C684" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D684" t="str">
         <v>Finance</v>
       </c>
       <c r="E684" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-bitgo-holdings-inc-btgo-contact-levi-r5200752.htm</v>
+        <v>https://pr-inside.com/class-action-filed-against-wix-com-ltd-wix-over-securities-violations-r5218052.htm</v>
       </c>
       <c r="F684" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. ..</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>Class Action Lawsuit Filed: Commvault Systems, Inc. (CVLT) - Join by ...</v>
+        <v>PLNT DEADLINE ALERT: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Planet ...</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C685" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D685" t="str">
         <v>Finance</v>
       </c>
       <c r="E685" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-commvault-systems-inc-cvlt-join-by-r5200751.htm</v>
+        <v>https://pr-inside.com/plnt-deadline-alert-rosen-skilled-investor-counsel-encourages-planet-r5218050.htm</v>
       </c>
       <c r="F685" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Planet Fitness, Inc. (NYSE:PLNT) between November 6, 2025 and May 6, 2026, inclusive (the "Class Period"), of the important September 14, 2026 lead plaintiff deadline. SO WHAT: If you purchased Planet Fitness common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Planet Fitness class action, go to https://rosenlegal.com/cases/planet-fitness-inc/join or ..</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>Securities Lawsuit Alert: Sportradar Group AG (SRAD) Investors - Contact ...</v>
+        <v>PLNT DEADLINE NOTICE: ROSEN, A LONGSTANDING LAW FIRM, Encourages Planet Fitness, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important September 14 Deadline in Securities Class Action - PLNT</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C686" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D686" t="str">
         <v>Finance</v>
       </c>
       <c r="E686" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-sportradar-group-ag-srad-investors-contact-r5200750.htm</v>
+        <v>https://www.newsfilecorp.com/release/312244/PLNT-DEADLINE-NOTICE-ROSEN-A-LONGSTANDING-LAW-FIRM-Encourages-Planet-Fitness-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-September-14-Deadline-in-Securities-Class-Action-PLNT</v>
       </c>
       <c r="F686" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Planet Fitness, Inc. (NYSE: PLNT) between November 6, 2025 and May 6, 2026, inclusive (the "Class Period"), of the important September 14, 2026 lead plaintiff deadline.SO WHAT: If you purchased Planet Fitness common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Alarum Technologies Ltd. ...</v>
+        <v>Rosen Law Firm Encourages UP Fintech Holding Limited Investors to Inquire About Securities Class Action Investigation - TIGR</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C687" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D687" t="str">
         <v>Finance</v>
       </c>
       <c r="E687" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-alarum-technologies-ltd-r5200749.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-up-fintech-holding-limited-investors-to-inquire-about-securities-class-action-investigation--tigr-302864736.html</v>
       </c>
       <c r="F687" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Alarum Technologies Ltd. (NASDAQ:ALAR) resulting from allegations that Alarum may have issued materially misleading business information to the investing public. SO WHAT: If you purchased Alarum securities you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. The Rosen Law Firm is preparing a class action seeking recovery of investor losses. WHAT TO DO NEXT: To join the ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of UP Fintech Holding Limited. (NASDAQ: TIGR) resulting from allegations that UP Fintech may have issued...</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Hub Group, Inc. (HUBG) ...</v>
+        <v>Class Action Lawsuit Filed Against Fractyl Health, Inc. (GUTS) - Recover ...</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C688" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D688" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E688" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-hub-group-inc-hubg-r5200748.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-fractyl-health-inc-guts-recover-r5218049.htm</v>
       </c>
       <c r="F688" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds AeroVironment, ...</v>
+        <v>Levi &amp; Korsinsky Urges Regeneron Pharmaceuticals, Inc. (REGN) Shareholders ...</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C689" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D689" t="str">
         <v>Finance</v>
       </c>
       <c r="E689" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-aerovironment-r5200747.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-regeneron-pharmaceuticals-inc-regn-shareholders-r5218048.htm</v>
       </c>
       <c r="F689" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) securities. If you suffered a loss on your Regeneron investment and would like to explore a potential recovery under the federal securities laws, Learn about Regeneron Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Regeneron Pharmaceuticals, Inc. ..</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>EMBC LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Embecta Corp. Investors ...</v>
+        <v>Shareholders of Megan Holdings Limited (MGN): Protect Your Rights Before ...</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C690" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D690" t="str">
         <v>Finance</v>
       </c>
       <c r="E690" t="str">
-        <v>https://pr-inside.com/embc-lawsuit-alert-levi-korsinsky-notifies-embecta-corp-investors-r5200746.htm</v>
+        <v>https://pr-inside.com/shareholders-of-megan-holdings-limited-mgn-protect-your-rights-before-r5218047.htm</v>
       </c>
       <c r="F690" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Mesoblast Achieves Target of 300 Treated Patients in Pivotal Phase 3 Trial for Chronic Low Back Pain</v>
+        <v>Ashland to host Innovation Day for analysts and investors</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C691" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D691" t="str">
         <v>Finance</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326541/0/en/Mesoblast-Achieves-Target-of-300-Treated-Patients-in-Pivotal-Phase-3-Trial-for-Chronic-Low-Back-Pain.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353745/0/en/ashland-to-host-innovation-day-for-analysts-and-investors.html</v>
       </c>
       <c r="F691" t="str">
-        <v>NEW YORK, July 13, 2026 (GLOBE NEWSWIRE) -- Mesoblast Limited (Nasdaq:MESO; ASX:MSB), global leader in allogeneic cellular medicines for inflammatory diseases, today announced that it has achieved its target of at least 300 patients treated in the MSB-DR004 pivotal Phase 3 randomized controlled trial of rexlemestrocel-L for chronic low back pain (CLBP) associated with degenerative disc disease. The trial aims to confirm the durable pain reduction from a single intra-discal injection of rexlemestrocel-L seen in the earlier MSB-DR003 trial.</v>
+        <v>Wilmington, Del., Aug. 31, 2026 (GLOBE NEWSWIRE) -- Ashland Inc. (NYSE: ASH) will host a live Innovation Day webcast for analysts and investors from Wilmington, Delaware on September 17, 2026. The event will provide an updated view of Ashland’s Technology Platforms, including their commercial progress and scalability. Registration is required and can be accessed from the following link: innovationday26.ashland.com</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds GeneDx Holdings ...</v>
+        <v>BRW Announces Notification of Sources of Distributions</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C692" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D692" t="str">
         <v>Finance</v>
       </c>
       <c r="E692" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-genedx-holdings-r5200745.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/brw-announces-notification-sources-distributions-223000472.html</v>
       </c>
       <c r="F692" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>NEW YORK, August 31, 2026--Saba Capital Income &amp; Opportunities Fund (NYSE: BRW) (the "Fund"), a registered closed-end management investment company listed on the New York Stock Exchange, is notifying shareholders, prospective shareholders, and third parties of the sources of distributions pursuant to Section 19(a) of the Investment Company Act of 1940 (the "Investment Company Act").</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>Lost Money on Nano-X Imaging Ltd. (NNOX)? Urged to Join Class Action ...</v>
+        <v>SABA Announces Notification of Sources of Distributions</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C693" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D693" t="str">
         <v>Finance</v>
       </c>
       <c r="E693" t="str">
-        <v>https://pr-inside.com/lost-money-on-nano-x-imaging-ltd-nnox-urged-to-join-class-action-r5200743.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/saba-announces-notification-sources-distributions-223000691.html</v>
       </c>
       <c r="F693" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>NEW YORK, August 31, 2026--Saba Capital Income &amp; Opportunities Fund II (NYSE: SABA) (the "Fund"), a registered closed-end management investment company listed on the New York Stock Exchange, is notifying shareholders, prospective shareholders, and third parties of the sources of distributions pursuant to Section 19(a) of the Investment Company Act of 1940 (the "Investment Company Act").</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>Class Action Lawsuit Filed Against Roblox Corporation (RBLX) - Recover ...</v>
+        <v>Kaplan Fox Alerts Innventure, Inc. (INV) Investors to a Securities Class Action Deadline on October 27, 2026</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C694" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D694" t="str">
         <v>Finance</v>
       </c>
       <c r="E694" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-roblox-corporation-rblx-recover-r5200742.htm</v>
+        <v>https://www.newsfilecorp.com/release/312291/Kaplan-Fox-Alerts-Innventure-Inc.-INV-Investors-to-a-Securities-Class-Action-Deadline-on-October-27-2026</v>
       </c>
       <c r="F694" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Innventure, Inc. ("Innventure" or the "Company") (NASDAQ: INV) on behalf of investors that purchased or otherwise acquired Innventure securities between November 17, 2025 and August 13, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Innventure and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>Shareholders of Peabody Energy Corporation (BTU): Protect Your Rights ...</v>
+        <v>UWMC INVESTOR DEADLINE: Robbins Geller Rudman &amp;amp; Dowd LLP Announces that UWM Holdings Corporation (UWMC) Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit Before October 13, 2026 Deadline</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C695" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D695" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E695" t="str">
-        <v>https://pr-inside.com/shareholders-of-peabody-energy-corporation-btu-protect-your-rights-r5200741.htm</v>
+        <v>https://www.prnewswire.com/news-releases/uwmc-investor-deadline-robbins-geller-rudman--dowd-llp-announces-that-uwm-holdings-corporation-uwmc-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-before-october-13-2026-deadline-302864577.html</v>
       </c>
       <c r="F695" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>SAN DIEGO, Aug. 31, 2026 /PRNewswire/ -- The law firm of Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of UWM Holdings Corporation (NYSE: UWMC) securities between March 9, 2026 and August 5, 2026, inclusive (the "Class Period"), have until October 13, 2026 to...</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>Shareholders of Verra Mobility Corporation (VRRM): Protect Your Rights ...</v>
+        <v>Telix Appoints David Gill as Chair</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C696" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D696" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E696" t="str">
-        <v>https://pr-inside.com/shareholders-of-verra-mobility-corporation-vrrm-protect-your-rights-r5200740.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353743/0/en/telix-appoints-david-gill-as-chair.html</v>
       </c>
       <c r="F696" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>MELBOURNE, Australia and INDIANAPOLIS, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Telix Pharmaceuticals Limited (ASX: TLX, NASDAQ: TLX, “Telix” or the “Company”) today announces that David Gill has been appointed Chair of the Board, effective immediately.</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>TOTE Services Awarded VCM Contract to Oversee Medium Landing Ship Construction Program</v>
+        <v>Elevate Service Group Reports Record Q2-2026 Revenue of $20.5 Million as Operating Platform Continues to Scale</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C697" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D697" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E697" t="str">
-        <v>https://www.prnewswire.com/news-releases/tote-services-awarded-vcm-contract-to-oversee-medium-landing-ship-construction-program-302824372.html</v>
+        <v>https://www.newsfilecorp.com/release/312299/Elevate-Service-Group-Reports-Record-Q22026-Revenue-of-20.5-Million-as-Operating-Platform-Continues-to-Scale</v>
       </c>
       <c r="F697" t="str">
-        <v>Award brings TOTE Services' proven Vessel Construction Manager experience to a mission-critical U.S. Navy and Marine Corps shipbuilding program JACKSONVILLE, Fla., July 13, 2026 /PRNewswire/ -- TOTE Services, LLC, has been awarded a contract by the Portfolio Acquisition Executive for...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 31, 2026) - Elevate Service Group Inc. (TSXV: SERV) (FSE: Y19) ("Elevate" or the "Company") is pleased to announce its financial results for the fiscal quarter ended June 30, 2026. Elevate delivered a significant step-change in scale during the second quarter, generating revenue of $20.5 million, compared with $7.6 million in Q1-2026, as the Company continued to execute its acquisition and integration strategy. Q2-2026 included partial-period...</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>Securities Lawsuit Alert: Phreesia, Inc. (PHR) Investors - Contact ...</v>
+        <v>CCOI DEADLINE ALERT: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Cogent ...</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C698" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D698" t="str">
         <v>Finance</v>
       </c>
       <c r="E698" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-phreesia-inc-phr-investors-contact-r5200738.htm</v>
+        <v>https://pr-inside.com/ccoi-deadline-alert-rosen-skilled-investor-counsel-encourages-cogent-r5218045.htm</v>
       </c>
       <c r="F698" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Phreesia, Inc. (NYSE:PHR) securities. If you suffered a loss on your Phreesia, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Phreesia, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Phreesia, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Cogent Communications Holdings, Inc. (NASDAQ:CCOI) between February 29, 2024 and May 1, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline. SO WHAT: If you purchased Cogent Communications common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Cogent Communications class action, go to https://rosenlegal.com/cases/cogent-communications-holdings-inc-2026/join ..</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>Lost Money on Badger Meter, Inc. (BMI)? Contact Levi &amp; Korsinsky to ...</v>
+        <v>Enliven Therapeutics Announces Oral and Poster Presentations at the Society of Hematologic Oncology (SOHO) 2026 Annual Meeting</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C699" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D699" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E699" t="str">
-        <v>https://pr-inside.com/lost-money-on-badger-meter-inc-bmi-contact-levi-korsinsky-to-r5200737.htm</v>
+        <v>https://www.prnewswire.com/news-releases/enliven-therapeutics-announces-oral-and-poster-presentations-at-the-society-of-hematologic-oncology-soho-2026-annual-meeting-302865282.html</v>
       </c>
       <c r="F699" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>BURLINGAME, Calif., Aug. 31, 2026 /PRNewswire/ -- Enliven Therapeutics, Inc. (Enliven or the Company) (Nasdaq: ELVN), a clinical-stage biopharmaceutical company focused on the discovery and development of small molecule therapeutics, today announced that the Company will present data from...</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>Contact Levi &amp; Korsinsky by July 27, 2026 to Join Class Action Against ...</v>
+        <v>Levi &amp; Korsinsky Notifies Intuit Inc. (INTU) Shareholders of Class ...</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C700" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D700" t="str">
         <v>Finance</v>
       </c>
       <c r="E700" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-july-27-2026-to-join-class-action-against-r5200733.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-intuit-inc-intu-shareholders-of-class-r5218044.htm</v>
       </c>
       <c r="F700" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Lost Money on ADMA Biologics, Inc. (ADMA)? Join Class Action Before ...</v>
+        <v>Lost Money on Rackspace Technology, Inc. (RXT)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C701" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D701" t="str">
         <v>Finance</v>
       </c>
       <c r="E701" t="str">
-        <v>https://pr-inside.com/lost-money-on-adma-biologics-inc-adma-join-class-action-before-r5200732.htm</v>
+        <v>https://pr-inside.com/lost-money-on-rackspace-technology-inc-rxt-contact-levi-korsinsky-r5218043.htm</v>
       </c>
       <c r="F701" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>CVLT DEADLINE FRIDAY: ROSEN, A LEADING NATIONAL FIRM, Encourages Commvault ...</v>
+        <v>Pomerantz Law Firm Announces the Filing of a Class Action on Behalf ...</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C702" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D702" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E702" t="str">
-        <v>https://pr-inside.com/cvlt-deadline-friday-rosen-a-leading-national-firm-encourages-commvault-r5200728.htm</v>
+        <v>https://pr-inside.com/pomerantz-law-firm-announces-the-filing-of-a-class-action-on-behalf-r5218042.htm</v>
       </c>
       <c r="F702" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Commvault Systems, Inc. (NASDAQ:CVLT) between January 28, 2025 and January 26, 2026, inclusive (the "Class Period"), of the important July 17, 2026 lead plaintiff deadline. SO WHAT: If you purchased Commvault securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Commvault class action, go to https://rosenlegal.com/cases/commvault-systems-inc/join or call Phillip Kim, Esq. toll-free ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed on behalf of investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ:CAR). The class action, filed in the United States District Court for the Middle District of Florida, and docketed under 26-cv-02275, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Avis securities (including those who bought Avis common stock to cover a short position) between February 20, 2025 and April 21, 2026, both ..</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>EMBC Investors Have Opportunity to Lead Embecta Corp. Securities Fraud Lawsuit</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Involving ...</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C703" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D703" t="str">
         <v>Finance</v>
       </c>
       <c r="E703" t="str">
-        <v>https://www.prnewswire.com/news-releases/embc-investors-have-opportunity-to-lead-embecta-corp-securities-fraud-lawsuit-302824327.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-involving-r5218041.htm</v>
       </c>
       <c r="F703" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Embecta Corp. (NASDAQ: EMBC) between November 25, 2025 and May 4, 2026, inclusive (the "Class Period"), of the important August 17, 2026 lead plaintiff deadline....</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Flotek Industries, Inc. ("Flotek" or the "Company") (NYSE:FTK). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Flotek and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 26, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>SRAD DEADLINE FRIDAY: ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages ...</v>
+        <v>Pomerantz LLP Calls Attention to Class Action Against AEVEX Corp. – ...</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C704" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D704" t="str">
         <v>Finance</v>
       </c>
       <c r="E704" t="str">
-        <v>https://pr-inside.com/srad-deadline-friday-rosen-a-highly-recognized-law-firm-encourages-r5200727.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-against-aevex-corp-r5218040.htm</v>
       </c>
       <c r="F704" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Class A ordinary shares of Sportradar Group AG (NASDAQ:SRAD) between November 7, 2024 and April 21, 2026, inclusive (the "Class Period"), of the important July 17, 2026 lead plaintiff deadline. SO WHAT: If you purchased Sportradar Class A ordinary shares during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Sportradar class action, go to https://rosenlegal.com/cases/sportradar-group-ag/join ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AEVEX Corp. ("Aevex" or the "Company") (NYSE:AVEX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Aevex and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>FSLR Investors Have Opportunity to Lead First Solar, Inc. Securities Fraud Lawsuit</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving Taboola.com ...</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C705" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D705" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.prnewswire.com/news-releases/fslr-investors-have-opportunity-to-lead-first-solar-inc-securities-fraud-lawsuit-302824317.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-taboola-com-r5218039.htm</v>
       </c>
       <c r="F705" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of First Solar, Inc. (NASDAQ: FSLR) between February 26, 2025 and February 24, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>Did You Lose Money on Zoetis Inc. (ZTS)? Levi &amp; Korsinsky Urges Investors ...</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving GoDaddy ...</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C706" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D706" t="str">
         <v>Finance</v>
       </c>
       <c r="E706" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-zoetis-inc-zts-levi-korsinsky-urges-investors-r5200726.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-godaddy-r5218038.htm</v>
       </c>
       <c r="F706" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Sportradar Group AG (SRAD) ...</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Involving UWM Holdings ...</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C707" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D707" t="str">
         <v>Finance</v>
       </c>
       <c r="E707" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-sportradar-group-ag-srad-r5200725.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-uwm-holdings-r5218037.htm</v>
       </c>
       <c r="F707" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against UWM Holdings Corporation ("UWM" or the "Company") (NYSE:UWMC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether UWM and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>Join Class Action to Recover Losses From Commvault Systems, Inc. (CVLT) ...</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against The ...</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C708" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D708" t="str">
         <v>Finance</v>
       </c>
       <c r="E708" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-commvault-systems-inc-cvlt-r5200724.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-the-r5218036.htm</v>
       </c>
       <c r="F708" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against The Simply Good Foods Company ("Simply Good Foods" or the "Company") (NASDAQ:SMPL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Simply Good Foods and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October ..</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>AVAV Deadline: AVAV Investors with Losses in Excess of $100K Have Opportunity to Lead AeroVironment, Inc. Securities Fraud Lawsuit</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Against HDFC Bank ...</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C709" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D709" t="str">
         <v>Finance</v>
       </c>
       <c r="E709" t="str">
-        <v>https://www.prnewswire.com/news-releases/avav-deadline-avav-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-aerovironment-inc-securities-fraud-lawsuit-302824312.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-hdfc-bank-r5218035.htm</v>
       </c>
       <c r="F709" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of AeroVironment, Inc. (NASDAQ: AVAV) between June 25, 2025 and March 10, 2026, inclusive (the "Class Period"), of the important July 27, 2026 lead plaintiff...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against HDFC Bank Limited ("HDFC" or the "Company") (NYSE:HDB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether HDFC and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>Rosen Law Firm Encourages UP Fintech Holding Limited Investors to Inquire About Securities Class Action Investigation - TIGR</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Involving Taboola.com ...</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C710" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D710" t="str">
         <v>Finance</v>
       </c>
       <c r="E710" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-up-fintech-holding-limited-investors-to-inquire-about-securities-class-action-investigation--tigr-302824321.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-taboola-com-r5218034.htm</v>
       </c>
       <c r="F710" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of UP Fintech Holding Limited. (NASDAQ: TIGR) resulting from allegations that UP Fintech may have issued...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>Veritone Deadline: VERI Investors Have Opportunity to Lead Veritone, Inc. Securities Fraud Lawsuit</v>
+        <v>Pomerantz LLP Calls Attention to Class Action Filed Against GoDaddy ...</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C711" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D711" t="str">
         <v>Finance</v>
       </c>
       <c r="E711" t="str">
-        <v>https://www.prnewswire.com/news-releases/veritone-deadline-veri-investors-have-opportunity-to-lead-veritone-inc-securities-fraud-lawsuit-302824310.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-filed-against-godaddy-r5218033.htm</v>
       </c>
       <c r="F711" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Veritone, Inc. (NASDAQ: VERI) between October 14, 2025 and April 14, 2026, inclusive (the "Class Period"), of the important July 20, 2026 lead plaintiff deadline....</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>Did You Lose Money on Photronics, Inc. (PLAB)? Levi &amp; Korsinsky Urges ...</v>
+        <v>PODD Investors Have Opportunity to Lead Insulet Corporation Class Action ...</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C712" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D712" t="str">
         <v>Finance</v>
       </c>
       <c r="E712" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-photronics-inc-plab-levi-korsinsky-urges-r5200723.htm</v>
+        <v>https://pr-inside.com/podd-investors-have-opportunity-to-lead-insulet-corporation-class-action-r5218032.htm</v>
       </c>
       <c r="F712" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ:PODD) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Insulet securities between May 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/PODD. Insulet Case Details The ..</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>Class Action Filed Against Hub Group, Inc. (HUBG) Over Securities Violations ...</v>
+        <v>Pomerantz LLP Brings Class Action Lawsuit Against Fractyl Health, Inc. ...</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C713" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D713" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E713" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-hub-group-inc-hubg-over-securities-violations-r5200720.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-brings-class-action-lawsuit-against-fractyl-health-inc-r5218031.htm</v>
       </c>
       <c r="F713" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Futu Holdings Limited ...</v>
+        <v>Pomerantz LLP Announces The Filing of a Class Action Lawsuit Against ...</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C714" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D714" t="str">
         <v>Finance</v>
       </c>
       <c r="E714" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-futu-holdings-limited-r5200719.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-lawsuit-against-r5218030.htm</v>
       </c>
       <c r="F714" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. ("Aardvark" or the "Company") (NASDAQ:AARD) and certain officers and directors. The class action, filed in the United States District Court for the Southern District of California, and docketed under 26-cv-04643, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired: (a) Aardvark common stock pursuant and/or traceable to the Offering Documents (defined below) issued in connection with the Company's initial public offering conducted ..</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>BTGO ALERT: Securities Fraud Class Action Launched Against BitGo Holdings, ...</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in Alarum Technologies ...</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C715" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D715" t="str">
         <v>Finance</v>
       </c>
       <c r="E715" t="str">
-        <v>https://pr-inside.com/btgo-alert-securities-fraud-class-action-launched-against-bitgo-holdings-r5200718.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-alarum-technologies-r5218029.htm</v>
       </c>
       <c r="F715" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ:ALAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Alarum and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>Sphere 3D (NASDAQ: ANY) Engages Specialized Government Affairs Firms, Expands AI Infrastructure Strategy Across Tennessee Valley Authority Region</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in ARS Pharmaceuticals, ...</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C716" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D716" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/sphere-3d-nasdaq-any-engages-specialized-government-affairs-firms-expands-ai-infrastructure-strategy-across-tennessee-valley-authority-region/?source=barchart</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-ars-pharmaceuticals-r5218028.htm</v>
       </c>
       <c r="F716" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against ARS Pharmaceuticals, Inc. ("ARS" or the "Company") (NASDAQ:SPRY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether ARS and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Oak Valley Community Bank Announces Commercial Banking Officer Hiring</v>
+        <v>Pomerantz LLP Notifies Investors of Class Action Against Blaize Holdings, ...</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C717" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D717" t="str">
-        <v>Finance, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E717" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326525/0/en/Oak-Valley-Community-Bank-Announces-Commercial-Banking-Officer-Hiring.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-blaize-holdings-r5218026.htm</v>
       </c>
       <c r="F717" t="str">
-        <v>OAKDALE, Calif., July 13, 2026 (GLOBE NEWSWIRE) -- Oak Valley Community Bank, a wholly-owned subsidiary of Oak Valley Bancorp (NASDAQ: OVLY), is pleased to announce that Joel Burns has joined the Bank as Vice President, Commercial Banking Officer. Based at the Bank's Lodi Branch, located at 31 South School Street, Burns will serve commercial and agricultural clients throughout the Lodi market.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize" or the "Company") (NASDAQ:BZAI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Blaize and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Did You Lose Money on Erasca, Inc. (ERAS)? Levi &amp; Korsinsky Urges Investors ...</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Rackspace ...</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C718" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D718" t="str">
         <v>Finance</v>
       </c>
       <c r="E718" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-erasca-inc-eras-levi-korsinsky-urges-investors-r5200717.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-rackspace-r5218024.htm</v>
       </c>
       <c r="F718" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Rackspace Technology, Inc. ("Rackspace" or the "Company") (NASDAQ:RXT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Rackspace and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against ZoomInfo ...</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in Capricor Therapeutics, ...</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C719" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D719" t="str">
         <v>Finance</v>
       </c>
       <c r="E719" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-zoominfo-r5200716.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-capricor-therapeutics-r5218022.htm</v>
       </c>
       <c r="F719" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Capricor Therapeutics, Inc. ("Capricor" or the "Company") (NASDAQ:CAPR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Capricor and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>INTU LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Intuit Inc. Investors ...</v>
+        <v>Pomerantz LLP Moves to File Class Action Litigation Against Datavault ...</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C720" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D720" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E720" t="str">
-        <v>https://pr-inside.com/intu-lawsuit-alert-levi-korsinsky-notifies-intuit-inc-investors-r5200715.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-moves-to-file-class-action-litigation-against-datavault-r5218021.htm</v>
       </c>
       <c r="F720" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>Jones Ventures INTL Acquisition1 Corp Announces Pricing of $200 Million Initial Public Offering</v>
+        <v>Pomerantz LLP Issues Alert Regarding Shareholder Class Action Against ...</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C721" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D721" t="str">
         <v>Finance</v>
       </c>
       <c r="E721" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326524/0/en/Jones-Ventures-INTL-Acquisition1-Corp-Announces-Pricing-of-200-Million-Initial-Public-Offering.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-alert-regarding-shareholder-class-action-against-r5218020.htm</v>
       </c>
       <c r="F721" t="str">
-        <v>NEW YORK, NY, July 13, 2026 (GLOBE NEWSWIRE) -- Jones Ventures INTL Acquisition1 Corp (the “Company”), a blank check company whose business purpose is to effect a merger, amalgamation, share exchange, asset acquisition, share purchase, reorganization or similar business combination with one or more businesses, announced today that it has priced its initial public offering of 20,000,000 units at $10.00 per unit. Each unit consists of one Class A ordinary share and one right to receive one eighth (1/8) of a Class A ordinary share upon the consummation of an initial business combination. The units will be listed on the Nasdaq Global Market (“Nasdaq”) and will begin trading tomorrow, July 14, 2026, under the ticker symbol “JONEU." Once the securities comprising the units begin separate trading</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Wise Group plc ("Wise" or the "Company") (NASDAQ:WSE). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Wise and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 29, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>/C O R R E C T I O N -- TETRA Technologies, Inc./</v>
+        <v>Pomerantz LLP Informs Shareholders of Securities Class Action Against ...</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C722" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D722" t="str">
         <v>Finance</v>
       </c>
       <c r="E722" t="str">
-        <v>https://www.prnewswire.com/news-releases/tetra-technologies-inc-announces-date-for-second-quarter-2026-earnings-conference-call-302824058.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-securities-class-action-against-r5218019.htm</v>
       </c>
       <c r="F722" t="str">
-        <v>In the news release, TETRA TECHNOLOGIES, INC. ANNOUNCES DATE FOR SECOND QUARTER 2026 EARNINGS CONFERENCE CALL, issued July 13, 2026 by TETRA Technologies, Inc. over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Pentair plc ("Pentair" or the "Company") (NYSE:PNR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Pentair and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 2, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>Woodford Believes Sports Entertainment Gaming Global Corporation (Nasdaq:SEGG) ...</v>
+        <v>Pomerantz LLP Issues Important Reminder to Investors in PROCEPT BioRobotics ...</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C723" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D723" t="str">
-        <v>Finance, Gaming</v>
+        <v>Finance</v>
       </c>
       <c r="E723" t="str">
-        <v>https://pr-inside.com/woodford-believes-sports-entertainment-gaming-global-corporation-nasdaq-segg-r5200713.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-investors-in-procept-biorobotics-r5218018.htm</v>
       </c>
       <c r="F723" t="str">
-        <v>(PR-inside.com) SEGG acknowledges the Woodford agreements, security rights and LCIA arbitration, but does not explain how later borrowing, secured financing and share issuance complied with those protections LONDON, GB / ACCESS Newswire / July 13, 2026 / Woodford Eurasia Assets Ltd. today issued the following response to the delayed audited 2025 Form 10-K filed by Sports Entertainment Gaming Global Corporation (Nasdaq:SEGG) (formerly Lottery.com Inc.). SEGG's filing confirms that the Woodford Loan Agreement existed; that SEGG received money under it; that Woodford was granted conversion rights, warrants equal to 15% of the company's then-outstanding shares and a first floating charge over all present and ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against PROCEPT BioRobotics Corporation ("Procept" or the "Company") (NASDAQ:PRCT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Procept and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against GRAIL, ...</v>
+        <v>Pomerantz LLP Informs Shareholders of Securities Class Action Filing ...</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C724" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D724" t="str">
         <v>Finance</v>
       </c>
       <c r="E724" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-grail-r5200712.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-securities-class-action-filing-r5218017.htm</v>
       </c>
       <c r="F724" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GRAIL, Inc. ("Grail" or the "Company") (NASDAQ:GRAL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Grail and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Cogent Communications Holdings, Inc. ("Cogent" or the "Company") (NASDAQ:CCOI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Cogent and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the ..</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Verra ...</v>
+        <v>Pomerantz LLP Issues Important Reminder to Investors in EquipmentShare.com ...</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C725" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D725" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E725" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-verra-r5200711.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-investors-in-equipmentshare-com-r5218016.htm</v>
       </c>
       <c r="F725" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against EquipmentShare.com Inc. ("EquipmentShare" or the "Company") (NASDAQ:EQPT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether EquipmentShare and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
         <v>Pomerantz LLP Issues Alert Regarding Shareholder Class Action Involving ...</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C726" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D726" t="str">
         <v>Finance</v>
       </c>
       <c r="E726" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-alert-regarding-shareholder-class-action-involving-r5200710.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-alert-regarding-shareholder-class-action-involving-r5218015.htm</v>
       </c>
       <c r="F726" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Roblox Corporation ("Roblox" or the "Company") (NYSE:RBLX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Roblox and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 7, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Hertz Global Holdings, Inc. ("Hertz" or the "Company") (NASDAQ:HTZ). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Hertz and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the ..</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>Pomerantz LLP Issues Important Reminder to GeneDx Holdings Corp.Shareholders ...</v>
+        <v>Pomerantz LLP Initiates Class Action Litigation Against Wix.com Ltd. ...</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C727" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D727" t="str">
         <v>Finance</v>
       </c>
       <c r="E727" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-genedx-holdings-corp-shareholders-r5200709.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-initiates-class-action-litigation-against-wix-com-ltd-r5218014.htm</v>
       </c>
       <c r="F727" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GeneDx Holdings Corp. ("GeneDx" or the "Company") (NASDAQ:WGS). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GeneDx and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 3, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Wix.com Ltd. ("Wix" or the "Company") (NASDAQ:WIX) and certain officers. The class action, filed in the United States District Court for the Northern District of Illinois, and docketed under 26-cv-08852, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Wix securities between February 19, 2025 and May 12, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Securities Class Action Filing ...</v>
+        <v>Pomerantz LLP Issues Important Reminder to Shareholders in Primoris ...</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C728" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D728" t="str">
         <v>Finance</v>
       </c>
       <c r="E728" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-securities-class-action-filing-r5200708.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-shareholders-in-primoris-r5218013.htm</v>
       </c>
       <c r="F728" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Badger Meter, Inc. ("Badger Meter" or the "Company") (NYSE:BMI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Badger Meter and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 3, 2026, to ask ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Primoris Services Corporation ("Primoris" or the "Company") (NYSE:PRIM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Primoris and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Pomerantz LLP Issues Important Reminder to Investors in PicS N.V.of ...</v>
+        <v>Pomerantz LLP Moves Forward with Class Action Against Microvast Holdings, ...</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C729" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D729" t="str">
         <v>Finance</v>
       </c>
       <c r="E729" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-investors-in-pics-n-v-of-r5200707.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-moves-forward-with-class-action-against-microvast-holdings-r5218012.htm</v>
       </c>
       <c r="F729" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against PicS N.V. ("PicS" or the "Company") (NASDAQ:PICS). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether PicS and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Microvast Holdings, Inc. ("Microvast" or the "Company") (NASDAQ:MVST) and certain officers. The class action, filed in the United States District Court for the Southern District of Texas, Houston Division, and docketed under 26-cv-05804, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Microvast securities between April 1, 2025 and March 16, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Helen ...</v>
+        <v>Pomerantz LLP Reminds Investors: Securities Lawsuit Has Been Filed ...</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C730" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D730" t="str">
         <v>Finance</v>
       </c>
       <c r="E730" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-helen-r5200706.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-reminds-investors-securities-lawsuit-has-been-filed-r5218011.htm</v>
       </c>
       <c r="F730" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Helen of Troy Limited ("Helen of Troy" or the "Company") (NASDAQ:HELE). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Helen of Troy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 3, ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Regeneron Pharmaceuticals, Inc. ("Regeneron" or the "Company") (NASDAQ:REGN). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Regeneron and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 14, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>Pomerantz LLP Notifies Shareholders of Lawsuit Filed Against Zoetis ...</v>
+        <v>Class Action Reminder from Pomerantz LLP for Shareholders of Planet ...</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C731" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D731" t="str">
         <v>Finance</v>
       </c>
       <c r="E731" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-lawsuit-filed-against-zoetis-r5200705.htm</v>
+        <v>https://pr-inside.com/class-action-reminder-from-pomerantz-llp-for-shareholders-of-planet-r5218010.htm</v>
       </c>
       <c r="F731" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Zoetis Inc. ("Zoetis" or the "Company") (NYSE:ZTS). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Zoetis and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until July 27, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Planet Fitness, Inc. ("Planet Fitness" or the "Company") (NYSE:PLNT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Planet Fitness and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 14, 2026, to ask ..</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Pomerantz LLP Has Filed Class Action Against BitGo Holdings, Inc.– ...</v>
+        <v>Pomerantz LLP Shares Class Action Details With Shareholders in GPGI, ...</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C732" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D732" t="str">
         <v>Finance</v>
       </c>
       <c r="E732" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-has-filed-class-action-against-bitgo-holdings-inc-r5200704.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-shares-class-action-details-with-shareholders-in-gpgi-r5218009.htm</v>
       </c>
       <c r="F732" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against BitGo Holdings, Inc. ("BitGo" or the "Company") (NYSE:BTGO) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03428, is on behalf of a class (the "Class") consisting of all persons and entities other than Defendants that purchased or otherwise acquired (a) BitGo Class A common stock pursuant and/or traceable to the Offering Documents (defined below) issued in connection with the Company's January ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GPGI, Inc. ("GPGI" or the "Company") (NYSE:GPGI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GPGI and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 14, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>Pomerantz LLP Reminds Shareholders with Losses on their Investment ...</v>
+        <v>Pomerantz LLP Reports Filing of Class Action Against Intuit Inc. – ...</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C733" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D733" t="str">
         <v>Finance</v>
       </c>
       <c r="E733" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-reminds-shareholders-with-losses-on-their-investment-r5200703.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-reports-filing-of-class-action-against-intuit-inc-r5218008.htm</v>
       </c>
       <c r="F733" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Veritone, Inc. ("Veritone" or the "Company") (NASDAQ:VERI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Veritone and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until July 20, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Intuit Inc. ("Intuit" or the "Company") (NASDAQ:INTU) and certain officers. The class action, filed in the United States District Court for the Northern District of California, and docketed under 26-cv-07086, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Intuit securities between August 22, 2025 and May 20, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>Pomerantz LLP Reminds Shareholders: Securities Lawsuit Has Been Filed ...</v>
+        <v>Pomerantz LLP Notifies Investors of Class Action Filing Against Megan ...</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C734" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D734" t="str">
         <v>Finance</v>
       </c>
       <c r="E734" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-reminds-shareholders-securities-lawsuit-has-been-filed-r5200702.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-filing-against-megan-r5218007.htm</v>
       </c>
       <c r="F734" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Calix, Inc. ("Calix" or the "Company") (NYSE:CALX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Calix and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until July 27, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Megan Holdings Limited ("Megan" or the "Company") (NASDAQ:MGN). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Megan and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 8, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>Class Action Litigation by Pomerantz LLP Filed Against Lucid Group, ...</v>
+        <v>Class Action Reminder from Pomerantz LLP for Shareholders of Photronics, ...</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C735" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D735" t="str">
         <v>Finance</v>
       </c>
       <c r="E735" t="str">
-        <v>https://pr-inside.com/class-action-litigation-by-pomerantz-llp-filed-against-lucid-group-r5200701.htm</v>
+        <v>https://pr-inside.com/class-action-reminder-from-pomerantz-llp-for-shareholders-of-photronics-r5218006.htm</v>
       </c>
       <c r="F735" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Lucid Group, Inc. ("Lucid" or the "Company") (NASDAQ:LCID) and certain officers. The class action, filed in the United States District Court for the Northern District of California, and docketed under 26-cv-05128, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Lucid securities between February 25, 2026 and April 13, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Photronics, Inc. ("Photronics" or the "Company") (NASDAQ:PLAB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Photronics and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 4, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>Class Action Litigation by Pomerantz LLP Filed Against AeroVironment, ...</v>
+        <v>AN2 Therapeutics Presents Clinical and Translational Data Supporting Development of Epetraborole for Polycythemia Vera at the Society of Hematologic Oncology (SOHO) 2026 Annual Meeting</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C736" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D736" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E736" t="str">
-        <v>https://pr-inside.com/class-action-litigation-by-pomerantz-llp-filed-against-aerovironment-r5200700.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/an2-therapeutics-presents-clinical-translational-220000738.html</v>
       </c>
       <c r="F736" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AeroVironment, Inc. ("AeroVironment" or the "Company") (NASDAQ:AVAV) and certain officers. The class action, filed in the United States District Court for the Eastern District of Virginia, and docketed under 26-cv-01429, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired AeroVironment securities between June 25, 2025 and March 10, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
+        <v>MENLO PARK, Calif., August 31, 2026--AN2 Therapeutics, Inc. (Nasdaq: ANTX), a clinical stage biopharmaceutical company focused on the discovery and development of novel small molecule therapeutics derived from its boron chemistry platform, today announced that four abstracts highlighting clinical and nonclinical data supporting the development of epetraborole, a novel boron-containing oral candidate for the treatment of polycythemia vera (PV), will be presented at the Society of Hematologic Onco</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>Pomerantz LLP Notifies Shareholders of Lawsuit Filed Against Sportradar ...</v>
+        <v>Ares Closes Fifth Japan Logistics Real Estate Development Fund at ¥612 Billion (US$4 Billion), Hitting Hard Cap</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C737" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D737" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E737" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-lawsuit-filed-against-sportradar-r5200699.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/ares-closes-fifth-japan-logistics-220000641.html</v>
       </c>
       <c r="F737" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Sportradar Group AG ("Sportradar" or the "Company") (NASDAQ:SRAD). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Sportradar and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until July 17, 2026, to ask the Court ..</v>
+        <v>NEW YORK &amp; TOKYO, August 31, 2026--Ares Management Corporation (NYSE: ARES) ("Ares"), a leading global alternative investment manager, announced today the final close of Japan Logistics Development Partners V LP ("JDP V" or the "Fund"), the latest vintage in its Japan-focused logistics real estate development fund series. Raising ¥612 billion (approximately US$4 billion1), including LP equity commitments and GP commitment, JDP V closed at its hard cap and is nearly 50% larger than its predecesso</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Pomerantz LLP Notifies Shareholders of Lawsuit Filed Against ChampionX ...</v>
+        <v>Domo Announces Timing for Second Quarter Fiscal 2027 Financial Results and Provides Transaction Timing Update</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C738" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D738" t="str">
         <v>Finance</v>
       </c>
       <c r="E738" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-lawsuit-filed-against-championx-r5200698.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/domo-announces-timing-second-quarter-220000909.html</v>
       </c>
       <c r="F738" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against ChampionX Corporation ("ChampionX" or the "Company") (NASDAQ:CHX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether ChampionX and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until July 14, 2026, to ask the Court to ..</v>
+        <v>SILICON SLOPES, Utah, August 31, 2026--Domo, Inc. (Nasdaq: DOMO) ("Domo" or the "Company") today announced that it expects to file its Quarterly Report on Form 10-Q for its second quarter ended July 31, 2026, on Thursday, September 3, 2026, after the market closes.</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Pomerantz LLP Notifies Shareholders of Class Action Filing Against ...</v>
+        <v>Disc Medicine Announces Multiple Presentations Across Portfolio at the Society of Hematologic Oncology (SOHO) 2026 Annual Meeting</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C739" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D739" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E739" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-class-action-filing-against-r5200697.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353741/0/en/disc-medicine-announces-multiple-presentations-across-portfolio-at-the-society-of-hematologic-oncology-soho-2026-annual-meeting.html</v>
       </c>
       <c r="F739" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Commvault Systems, Inc. ("Commvault" or the "Company") (NASDAQ:CVLT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Commvault and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until July 17, 2026, to ask the Court ..</v>
+        <v>WATERTOWN, Mass., Aug. 31, 2026 (GLOBE NEWSWIRE) -- Disc Medicine, Inc. (NASDAQ:IRON), a clinical-stage biopharmaceutical company focused on the discovery, development, and commercialization of novel treatments for patients suffering from serious hematologic diseases, today announced that it will present data from multiple clinical programs, including an oral presentation of initial data from the RESTORE-PV trial of DISC-3405 in patients with polycythemia vera (PV), at the SOHO Annual Meeting, which will be held in Houston, Texas on September 9-12, 2026.</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>Pomerantz LLP Reminds Investors with Losses on their Investment in ...</v>
+        <v>Kaplan Fox Alerts XTI Aerospace, Inc. (XTIA) Investors to a Securities Class Action Deadline on October 27, 2026</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C740" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D740" t="str">
         <v>Finance</v>
       </c>
       <c r="E740" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-reminds-investors-with-losses-on-their-investment-in-r5200695.htm</v>
+        <v>https://www.newsfilecorp.com/release/312290/Kaplan-Fox-Alerts-XTI-Aerospace-Inc.-XTIA-Investors-to-a-Securities-Class-Action-Deadline-on-October-27-2026</v>
       </c>
       <c r="F740" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Phreesia, Inc. ("Phreesia" or the "Company") (NYSE:PHR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Phreesia and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until July 13, 2026, to ask the Court to ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against XTI Aerospace, Inc. ("XTI Aerospace" or the "Company") (NASDAQ: XTIA) on behalf of investors that purchased or otherwise acquired XTI Aerospace securities between April 15, 2026 and August 17, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in XTI Aerospace and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>First Horizon Bank Recognized with Trailblazer Award by United Way of the Mid-South</v>
+        <v>YD Bio Limited Reports Unaudited Financial Results for the Six Months Ended June 30, 2026</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C741" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D741" t="str">
         <v>Finance</v>
       </c>
       <c r="E741" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-horizon-bank-recognized-with-trailblazer-award-by-united-way-of-the-mid-south-302823956.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353740/0/en/yd-bio-limited-reports-unaudited-financial-results-for-the-six-months-ended-june-30-2026.html</v>
       </c>
       <c r="F741" t="str">
-        <v>MEMPHIS, Tenn., July 13, 2026 /PRNewswire/ -- First Horizon Bank (NYSE: FHN or "First Horizon") announced today it has been honored by United Way of the Mid-South with one of three first-ever 2025 Community Trailblazer Awards. The award recognizes select corporate partners for exemplary...</v>
+        <v>TAIPEI, Taiwan, Aug. 31, 2026 (GLOBE NEWSWIRE) -- YD Bio Limited (“YD Bio” or the “Company”) (Nasdaq: YDES), a biotechnology company advancing DNA methylation–based cancer detection technology and ophthalmologic innovations, today announced its financial results for the six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>PODD Investors Have Rights - If You Lost Money Investing in Insulet Corporation Contact Robbins LLP for Information About Recovering Your Losses</v>
+        <v>Kazia Therapeutics Limited Announces Oversubscribed Closing of Up to $120 Million Public Offering</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C742" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D742" t="str">
         <v>Finance</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.prnewswire.com/news-releases/podd-investors-have-rights--if-you-lost-money-investing-in-insulet-corporation-contact-robbins-llp-for-information-about-recovering-your-losses-302823673.html</v>
+        <v>https://www.prnewswire.com/news-releases/kazia-therapeutics-limited-announces-oversubscribed-closing-of-up-to-120-million-public-offering-302865390.html</v>
       </c>
       <c r="F742" t="str">
-        <v>SAN DIEGO, July 13, 2026 /PRNewswire/ -- Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Insulet Corporation (NASDAQ: PODD) securities between February 21, 2025 and May 26, 2026. Insulet develops, manufactures,...</v>
+        <v>Company to host a corporate update call Tuesday, September 1st at 8:00am ET SYDNEY, Aug. 31, 2026 /PRNewswire/ -- Kazia Therapeutics Limited (NASDAQ: KZIA) ("Kazia" or the "Company"), an oncology-focused biotechnology company developing therapies that selectively reprogram cancer biology,...</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>Robbins LLP Urges BTU Stockholders Who Lost Money Investing in Peabody Energy Corporation to Contact the Firm for Information About Leading the Class Action</v>
+        <v>INTU DEADLINE ALERT: ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Intuit ...</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C743" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D743" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.prnewswire.com/news-releases/robbins-llp-urges-btu-stockholders-who-lost-money-investing-in-peabody-energy-corporation-to-contact-the-firm-for-information-about-leading-the-class-action-302823666.html</v>
+        <v>https://pr-inside.com/intu-deadline-alert-rosen-global-investor-counsel-encourages-intuit-r5218004.htm</v>
       </c>
       <c r="F743" t="str">
-        <v>SAN DIEGO, July 13, 2026 /PRNewswire/ -- Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE: BTU) common stock between October 14, 2024 to May 4, 2026. Peabody Energy describes...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Intuit Inc. (NASDAQ:INTU) between February 25, 2025 and June 1, 2026, inclusive (the "Class Period"), of the important September 8, 2026 lead plaintiff deadline. The Class Period was expanded to include more investors. SO WHAT: If you purchased Intuit common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Intuit ..</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>Robbins LLP Urges HUBG Investors Who Lost Money Investing in Hub Group, Inc. to Contact the Firm for Information About Leading the Class Action</v>
+        <v>Investor Alert: Deadline Approaching to Join PROCEPT BioRobotics Corporation ...</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C744" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D744" t="str">
         <v>Finance</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.prnewswire.com/news-releases/robbins-llp-urges-hubg-investors-who-lost-money-investing-in-hub-group-inc-to-contact-the-firm-for-information-about-leading-the-class-action-302823492.html</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-procept-biorobotics-corporation-r5218003.htm</v>
       </c>
       <c r="F744" t="str">
-        <v>SAN DIEGO, July 13, 2026 /PRNewswire/ -- Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ: HUBG) securities between April 28, 2023 and May 11, 2026. Hub Group is a transportation logistics...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>Robbins LLP Urges Stockholders Who Lost Money Investing in ZoomInfo Technologies Inc. to Contact the Firm for Information About Leading the Class Action</v>
+        <v>Class Action Filed Against Hyliion Holdings Corp. (HYLN) Over Securities ...</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C745" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D745" t="str">
         <v>Finance</v>
       </c>
       <c r="E745" t="str">
-        <v>https://www.prnewswire.com/news-releases/robbins-llp-urges-stockholders-who-lost-money-investing-in-zoominfo-technologies-inc-to-contact-the-firm-for-information-about-leading-the-class-action-302823663.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-hyliion-holdings-corp-hyln-over-securities-r5218002.htm</v>
       </c>
       <c r="F745" t="str">
-        <v>SAN DIEGO, July 13, 2026 /PRNewswire/ -- Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ: GTM) securities between November 3, 2025 and May 11, 2026. ZoomInfo Technologies Inc.,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>Rosen Law Firm Encourages America's Car-Mart, Inc. Investors to Inquire About Securities Class Action Investigation - CRMT</v>
+        <v>INQ Group AB (publ) announces an increase in conversion price from SEK 0.12 to SEK 0.16 for a new USD 0.8 million tranche under its convertible loan facility.</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C746" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D746" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E746" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-americas-car-mart-inc-investors-to-inquire-about-securities-class-action-investigation--crmt-302824126.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353737/0/en/inq-group-ab-publ-announces-an-increase-in-conversion-price-from-sek-0-12-to-sek-0-16-for-a-new-usd-0-8-million-tranche-under-its-convertible-loan-facility.html</v>
       </c>
       <c r="F746" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of America's Car-Mart, Inc. (NASDAQ: CRMT) resulting from allegations that America's Car-Mart may have issued...</v>
+        <v>INQ Group AB (publ) ("INQ" or the "Company"), listed on Nasdaq Stockholm (ticker: INQ), announces that it has entered into a fourth amended and restated convertible loan agreement, adding a new USD 0.8 million tranche to its existing convertible financing framework.</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>Lands’ End Reports Inducement Grants under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>DeFi Development Corp. Announces Proposed Initial Public Offering of Variable Rate Series C Perpetual Preferred Stock</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C747" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D747" t="str">
-        <v>Finance</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E747" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326511/30720/en/Lands-End-Reports-Inducement-Grants-under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353736/0/en/defi-development-corp-announces-proposed-initial-public-offering-of-variable-rate-series-c-perpetual-preferred-stock.html</v>
       </c>
       <c r="F747" t="str">
-        <v>DODGEVILLE, Wis., July 13, 2026 (GLOBE NEWSWIRE) -- Lands’ End, Inc. (Nasdaq: LE) today reported that it made the following inducement grants to Charlie Cole on July 13, 2026, in connection with his commencement of employment and appointment as Chief Executive Officer. The grants were not made under a shareholder approved equity plan and were previously described in a Current Report on Form 8-K filed by Lands’ End with the Securities and Exchange Commission on June 30, 2026.</v>
+        <v>BOCA RATON, FL, Aug. 31, 2026 (GLOBE NEWSWIRE) -- DeFi Development Corp. (Nasdaq: DFDV) (the “Company”), the first U.S. public company with a treasury strategy built around accumulating and compounding Solana (SOL), today announced that it intends to conduct an initial public offering registered under the Securities Act of 1933, as amended, of up to $20 million of shares of its Variable Rate Series C Perpetual Preferred Stock (the “CHAD Stock”). The Company also expects to grant the underwriter a 30-day option to purchase up to an additional 15% of the number of shares of CHAD Stock offered in the offering. The offering is subject to market and other conditions, and there can be no assurance as to whether or when the offering may be completed, or as to the actual size or terms of the offer</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>$HAREHOLDER ALERT: The M&amp;amp;A Class Action Firm Launches Legal Inquiry for the Merger--EQR, AVB, NEE, and D</v>
+        <v>INQ Group AB (publ) tillkännager en höjning av konverteringskursen från 0,12 kronor till 0,16 kronor för en ny tranch om 0,8 miljoner USD inom ramen för sin konvertibla lånefacilitet.</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C748" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D748" t="str">
         <v>Finance</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.prnewswire.com/news-releases/hareholder-alert-the-ma-class-action-firm-launches-legal-inquiry-for-the-mergereqr-avb-nee-and-d-302824131.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353737/0/sv/inq-group-ab-publ-tillk%C3%A4nnager-en-h%C3%B6jning-av-konverteringskursen-fr%C3%A5n-0-12-kronor-till-0-16-kronor-f%C3%B6r-en-ny-tranch-om-0-8-miljoner-usd-inom-ramen-f%C3%B6r-sin-konvertibla-l%C3%A5nefacilitet.html</v>
       </c>
       <c r="F748" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Class Action Attorney Juan Monteverde with Monteverde &amp; Associates PC (the "M&amp;A Class Action Firm"), has recovered millions of dollars for shareholders and is recognized as a Top 50 Firm in the 2025 ISS Securities Class Action Services Report. We...</v>
+        <v>INQ Group AB (publ) ("INQ" eller "Bolaget"), noterat på Nasdaq Stockholm (ticker: INQ), tillkännager att Bolaget har ingått ett fjärde ändrat och omformulerat konvertibelt låneavtal och därigenom lägger till en ny tranch om 0,8 miljoner USD till sitt befintliga ramverk för konvertibel finansiering.</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>SANMINA CORPORATION INVITES YOU TO JOIN ITS THIRD QUARTER FISCAL 2026 EARNINGS CONFERENCE CALL</v>
+        <v>Jack Henry Issues Statement on Response to Cybersecurity Incident</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C749" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D749" t="str">
         <v>Finance</v>
       </c>
       <c r="E749" t="str">
-        <v>https://www.prnewswire.com/news-releases/sanmina-corporation-invites-you-to-join-its-third-quarter-fiscal-2026-earnings-conference-call-302824262.html</v>
+        <v>https://www.prnewswire.com/news-releases/jack-henry-issues-statement-on-response-to-cybersecurity-incident-302865383.html</v>
       </c>
       <c r="F749" t="str">
-        <v>SAN JOSE, CA, July 13, 2026 /PRNewswire/ -- Sanmina Corporation (NASDAQ: SANM) announced today that it will host its third quarter fiscal 2026 earnings conference call on Monday, July 27, 2026 at 5:00 PM ET. The live webcast presentation and supporting materials will be available on the...</v>
+        <v>MONETT, Mo., Aug. 31, 2026 /PRNewswire/ -- Jack Henry &amp; Associates Inc.® (Nasdaq: JKHY) today issued the following statement on its response to a recent cybersecurity incident: "Jack Henry recently detected a cybersecurity incident within a limited portion of our internal, non-production...</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Weatherford to hold Special Shareholder Meetings on September 3</v>
+        <v>IHT ADDS $3 MILLION IN EQUITY AND REDUCES DEBT TO STRENGTHEN BALANCE SHEET; REVERSE MERGER DISCUSSIONS CONTINUE</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C750" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D750" t="str">
         <v>Finance</v>
       </c>
       <c r="E750" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326505/0/en/Weatherford-to-hold-Special-Shareholder-Meetings-on-September-3.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353735/36211/en/iht-adds-3-million-in-equity-and-reduces-debt-to-strengthen-balance-sheet-reverse-merger-discussions-continue.html</v>
       </c>
       <c r="F750" t="str">
-        <v>HOUSTON, July 13, 2026 (GLOBE NEWSWIRE) -- Weatherford International plc (NASDAQ: WFRD) (“Weatherford” or the “Company”) today announced that it will hold Special Shareholder Meetings on September 3, 2026, to consider the Company's proposed redomestication from Ireland to Delaware. The definitive proxy statement for the meetings was filed with the U.S. Securities and Exchange Commission today and is being distributed to all shareholders.</v>
+        <v>Phoenix, AZ, Aug. 31, 2026 (GLOBE NEWSWIRE) -- InnSuites Hospitality Trust (NYSE American: IHT) announced today that it has completed a Debt-to-Equity Conversion of $3 Million on August 19, 2026. This was the first step in aiding the Trust to once again regain compliance with the continued listing standard set forth in Section 1003(a)(i) of the NYSE American Company Guide.</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Rosen Law Firm Encourages PennyMac Financial Services, Inc. Investors to Inquire About Securities Class Action Investigation - PFSI</v>
+        <v>Atlantic Petroleum – Condensed Consolidated Interim Report – 2nd Quarter 2026</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C751" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D751" t="str">
         <v>Finance</v>
       </c>
       <c r="E751" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-pennymac-financial-services-inc-investors-to-inquire-about-securities-class-action-investigation--pfsi-302824112.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353733/0/en/atlantic-petroleum-condensed-consolidated-interim-report-2nd-quarter-2026.html</v>
       </c>
       <c r="F751" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of PennyMac Financial Services, Inc. (NYSE: PFSI) resulting from allegations that PennyMac may have issued materially...</v>
+        <v>Tórshavn, Faroe Islands, 2026-08-31 (GLOBE NEWSWIRE) -- P/F Atlantic Petroleum (NASDAQ Copenhagen: ATLA DKK) today posts its 2 nd quarter results for 2026. This announcement should be read in conjunction with Atlantic Petroleum’s Condensed Consolidated Interim Report, which is released separately and posted on the Company’s website.</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>Rosen Law Firm Encourages DNOW Inc. Investors to Inquire About Securities Class Action Investigation - DNOW</v>
+        <v>Adicet Bio Reports Inducement Grant under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C752" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D752" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E752" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-dnow-inc-investors-to-inquire-about-securities-class-action-investigation--dnow-302824109.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/adicet-bio-reports-inducement-grant-213900981.html</v>
       </c>
       <c r="F752" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of DNOW Inc. (NYSE: DNOW) resulting from allegations that DNOW Inc. may have issued materially misleading business...</v>
+        <v>REDWOOD CITY, Calif., August 31, 2026--Adicet Bio, Inc. (Nasdaq: ACET), a clinical stage biotechnology company discovering and developing allogeneic gamma delta CAR T cell and in vivo CAR T therapies for autoimmune diseases, hematologic malignancies and solid tumors, today announced it granted an inducement award on August 31, 2026.</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>Levi &amp; Korsinsky Urges Roblox Corporation (RBLX) Shareholders to Act ...</v>
+        <v>BOS Group Issues Q2 2026 Results</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C753" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D753" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E753" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-roblox-corporation-rblx-shareholders-to-act-r5200691.htm</v>
+        <v>https://www.newmediawire.com/news/bos-group-issues-q2-2026-results-7089081</v>
       </c>
       <c r="F753" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>Gross Revenue of EUR 181.5m, reflecting lower customer call-offs, adverse foreign exchange effects and earlier-than-anticipated end-of-production (EOP) of certain customer programs (down 8.1% year-on-year) Adjusted EBITDA margin of 7.2%, demonstrating resilient profitability despite lower volumes and a challenging market environment OSTFILDERN, GERMANY - August 31, 2026 ( NEWMEDIAWIRE ) - BOS GmbH &amp;amp; Co. KG (“BOS”, “the Group”), a global leader in kinematics and mechatronic systems for automotive interiors and exteriors, publishes today its figures for the second quarter and the first six months of 2026. Against the backdrop of a challenging automotive market environment, the Group generated Gross Revenue of EUR 181.5m in the second quarter of 2026, compared to EUR 197.6m in the prior-y</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Securities Class Action Lawsuit Filed Against First Solar, Inc. (FSLR) ...</v>
+        <v>Strategic Combination of ITC Infotech and Happiest Minds Technologies to Create a Scaled, Future-Ready, AI-First Global Technology Services Enterprise with US$ 1 Billion Revenue by FY28[1]</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C754" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D754" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E754" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-first-solar-inc-fslr-r5200690.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/strategic-combination-itc-infotech-happiest-213500124.html</v>
       </c>
       <c r="F754" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>BANGALORE, India, August 31, 2026--ITC Infotech–Happiest Minds Strategic Combination to Create a Scaled, AI-First Global Technology Services Enterprise.</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>FDA Approves LEQEMBI IQLIK® (lecanemab-irmb) Subcutaneous Injection as an Initiation Dose for Early Alzheimer’s Disease</v>
+        <v>Atlantic Petroleum – Update on Debt</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C755" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D755" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E755" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326503/0/en/FDA-Approves-LEQEMBI-IQLIK-lecanemab-irmb-Subcutaneous-Injection-as-an-Initiation-Dose-for-Early-Alzheimer-s-Disease.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353730/0/en/atlantic-petroleum-update-on-debt.html</v>
       </c>
       <c r="F755" t="str">
-        <v>LEQEMBI IQLIK is a first-of-its-kind anti-amyloid treatment worldwide, offering at-home dosing for initiation and maintenance (approved in the U.S.)</v>
+        <v>Tórshavn, Faroe Islands, 2026-08-31 (GLOBE NEWSWIRE) -- Today P/F Atlantic Petroleum (NASDAQ OMX: ATLA DKK) provides an update on the debt situation.</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>Avis Budget Group to Announce Second Quarter 2026 Results on July 28, 2026</v>
+        <v>Asure50 Keynote Says Employers Who Fail to Focus on Employee Retention are in Danger</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C756" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D756" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E756" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326502/14887/en/Avis-Budget-Group-to-Announce-Second-Quarter-2026-Results-on-July-28-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353729/13760/en/asure50-keynote-says-employers-who-fail-to-focus-on-employee-retention-are-in-danger.html</v>
       </c>
       <c r="F756" t="str">
-        <v>Conference Call to Discuss Results Scheduled for July 29, 2026 Conference Call to Discuss Results Scheduled for July 29, 2026</v>
+        <v>Danny Goldberg’s ‘The Retention Advantage’ keynote at the September 3 Asure50 Awards will show employers why retaining experienced workers is critical as labor supply tightens Danny Goldberg’s ‘The Retention Advantage’ keynote at the September 3 Asure50 Awards will show employers why retaining experienced workers is critical as labor supply tightens</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Calix, Inc. (CALX) Lawsuit - Investors Urged to Contact Levi &amp; Korsinsky ...</v>
+        <v>Inflection Point Acquisition Corp. VIII Announces Closing of $287.5 Million Initial Public Offering</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C757" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D757" t="str">
         <v>Finance</v>
       </c>
       <c r="E757" t="str">
-        <v>https://pr-inside.com/calix-inc-calx-lawsuit-investors-urged-to-contact-levi-korsinsky-r5200687.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353728/0/en/inflection-point-acquisition-corp-viii-announces-closing-of-287-5-million-initial-public-offering.html</v>
       </c>
       <c r="F757" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. ..</v>
+        <v>Miami Beach, FL, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Inflection Point Acquisition Corp. VIII (the “Company”), a special purpose acquisition company formed for the purpose of effecting a merger, share exchange, asset acquisition, share purchase, reorganization or similar business combination with one or more businesses, today announced the closing of its initial public offering of 28,750,000 units, which includes 3,750,000 units issued pursuant to the full exercise by the underwriters of their overallotment option at a price of $10.00 per unit, resulting in gross proceeds of $287,500,000. Each unit consists of one Class A ordinary share and one-third of one redeemable warrant. The units are listed on The Nasdaq Global Market, or Nasdaq, and began trading under the ticker symbol “IPHXU” on Aug</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Investors in Black Rock Coffee Bar, Inc. (BRCB): Protect Your Rights ...</v>
+        <v>Securities Lawsuit Alert: Cogent Communications Holdings, Inc. (CCOI) ...</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C758" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D758" t="str">
         <v>Finance</v>
       </c>
       <c r="E758" t="str">
-        <v>https://pr-inside.com/investors-in-black-rock-coffee-bar-inc-brcb-protect-your-rights-r5200686.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-cogent-communications-holdings-inc-ccoi-r5217999.htm</v>
       </c>
       <c r="F758" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>ROSEN, A RANKED AND LEADING LAW FIRM, Encourages Barclays PLC Investors ...</v>
+        <v>Contact Levi &amp; Korsinsky by September 22, 2026 to Join Class Action ...</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C759" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D759" t="str">
         <v>Finance</v>
       </c>
       <c r="E759" t="str">
-        <v>https://pr-inside.com/rosen-a-ranked-and-leading-law-firm-encourages-barclays-plc-investors-r5200685.htm</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-september-22-2026-to-join-class-action-r5217998.htm</v>
       </c>
       <c r="F759" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Barclays PLC (NYSE:BCS) resulting from allegations that Barclays PLC may have issued materially misleading business information to the investing public. SO WHAT: If you purchased Barclays PLC securities you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. The Rosen Law Firm is preparing a class action seeking recovery of investor losses. WHAT TO DO NEXT: To join the ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>ROSEN, A LEADING LAW FIRM, Encourages Genius Group Limited Investors ...</v>
+        <v>Investing in the Future by Upholding Traditional Values</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C760" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D760" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E760" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-law-firm-encourages-genius-group-limited-investors-r5200684.htm</v>
+        <v>https://www.prnewswire.com/news-releases/investing-in-the-future-by-upholding-traditional-values-302865368.html</v>
       </c>
       <c r="F760" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers or sellers of securities of Genius Group Limited (NYSE American:GNS) between April 12, 2022 and May 30, 2025, inclusive (the "Class Period"), of the important August 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased or sold Genius securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Genius class action, go to https://rosenlegal.com/cases/genius-group-limited/join or ..</v>
+        <v>Sealaska, the Alaska Native regional corporation for Southeast Alaska, is building a future rooted in Indigenous values. By growing businesses that improve ocean health around the world, Sealaska generates sustainable revenue that is reinvested in shareholders, communities, culture and...</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>ROSEN, A LEADING LAW FIRM, Encourages Futu Holdings Limited Investors ...</v>
+        <v>GrafTech Announces Planned Closure of Monterrey Graphite Electrode Facility</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C761" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D761" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E761" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-law-firm-encourages-futu-holdings-limited-investors-r5200683.htm</v>
+        <v>https://finance.yahoo.com/markets/commodities/articles/graftech-announces-planned-closure-monterrey-211500979.html</v>
       </c>
       <c r="F761" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Futu Holdings Limited (NASDAQ:FUTU) between May 24, 2023 and May 27, 2026, inclusive (the "Class Period"), of the important August 25, 2026 lead plaintiff deadline. SO WHAT: If you purchased Futu securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Futu class action, go to https://rosenlegal.com/cases/futu-holdings-limited/join or call Phillip Kim, Esq. toll-free ..</v>
+        <v>BROOKLYN HEIGHTS, Ohio, August 31, 2026--GrafTech International Ltd. (NYSE: EAF) today announced its decision to permanently close its graphite electrode manufacturing facility in Monterrey, Mexico. The Company plans to wind down operations at the Monterrey facility in phases, with production expected to conclude early in the second quarter of 2027.</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>Jet.AI Closes Transaction with flyExclusive, Advancing Transition to a Pure-Play AI Infrastructure</v>
+        <v>Hawaii Water Service Proposes Rate Adjustment for Kona Service Area for Investments Made to Help Keep Service Safe, Reliable</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C762" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D762" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E762" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326499/0/en/Jet-AI-Closes-Transaction-with-flyExclusive-Advancing-Transition-to-a-Pure-Play-AI-Infrastructure.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353721/0/en/hawaii-water-service-proposes-rate-adjustment-for-kona-service-area-for-investments-made-to-help-keep-service-safe-reliable.html</v>
       </c>
       <c r="F762" t="str">
-        <v>LAS VEGAS, July 13, 2026 (GLOBE NEWSWIRE) -- Jet.AI Inc. (NASDAQ: JTAI) (“Jet.AI” or the “Company”) , an emerging provider of high-performance GPU infrastructure and AI cloud services, announced the successful closing of its merger transaction with flyExclusive, Inc. (“flyExclusive”), following stockholder approval at the Company’s reconvened Special Meeting of Stockholders and satisfaction of all remaining customary closing conditions.</v>
+        <v>Would provide approximately $2.73 million in annual revenue to deliver safe, reliable water and wastewater service to Hawaii Water’s North Kona customers.</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Levi &amp; Korsinsky Notifies PicS N.V. (PICS) Shareholders of Class Action ...</v>
+        <v>DEAG Reports Strong Results for the First Half of 2026</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C763" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D763" t="str">
         <v>Finance</v>
       </c>
       <c r="E763" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-pics-n-v-pics-shareholders-of-class-action-r5200682.htm</v>
+        <v>https://www.newmediawire.com/news/deag-reports-strong-results-for-the-first-half-of-2026-7089076</v>
       </c>
       <c r="F763" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>Buy-and-build strategy consistently pursued and minority interests further reduced Revenue of EUR 157.4 million, EBITDA of EUR 6.5 million Already significantly more than 6 million tickets sold and a strong event pipeline DEAG 2025/2029 bond: Written Resolution on amendment of the bond terms and conditions from 01 September 2026 to 15 September 2026 BERLIN, GERMANY - August 31, 2026 ( NEWMEDIAWIRE ) - DEAG Deutsche Entertainment AG (“DEAG”) performed well in the first half of financial year 2026, in line with expectations. DEAG has consistently pursued its buy-and-build strategy and further reduced minority interests in successful Group companies. Revenue for the first six months amounted to EUR 157.4 million, slightly above the previous year’s figure of EUR 155.4 million. In the second qu</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>LCID FINAL DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Lucid ...</v>
+        <v>Did You Lose Money on Primoris Services Corporation (PRIM)? Levi &amp; ...</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C764" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D764" t="str">
         <v>Finance</v>
       </c>
       <c r="E764" t="str">
-        <v>https://pr-inside.com/lcid-final-deadline-rosen-skilled-investor-counsel-encourages-lucid-r5200681.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-primoris-services-corporation-prim-levi-r5217995.htm</v>
       </c>
       <c r="F764" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Lucid Group, Inc. (NASDAQ:LCID) between February 25, 2026 and April 13, 2026, inclusive (the "Class Period"), of the important July 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Lucid securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Lucid class action, go to https://www.rosenlegal.com/cases/lucid-group-inc-2026/join or call Phillip Kim, Esq. toll-free ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>LUCARA ANNOUNCES RECOVERY OF TENTH DIAMOND OVER 1,000 CARATS FROM THE KAROWE MINE IN BOTSWANA</v>
+        <v>Invesco Announces Retirement of Andrew Lo and Appointment of Marty Franc as Senior Managing Director and Head of Asia Pacific</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C765" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D765" t="str">
         <v>Finance</v>
       </c>
       <c r="E765" t="str">
-        <v>https://www.prnewswire.com/news-releases/lucara-announces-recovery-of-tenth-diamond-over-1-000-carats-from-the-karowe-mine-in-botswana-302824240.html</v>
+        <v>https://www.prnewswire.com/news-releases/invesco-announces-retirement-of-andrew-lo-and-appointment-of-marty-franc-as-senior-managing-director-and-head-of-asia-pacific-302865366.html</v>
       </c>
       <c r="F765" t="str">
-        <v>VANCOUVER, BC, July 13, 2026 /PRNewswire/ -- (TSX: LUC) (BSE: LUC) (Nasdaq FNGM: LUC) Lucara Diamond Corp. ("Lucara" or the "Company") is pleased to announce the recovery of an exceptional 1,305.4 carat diamond from its 100%-owned Karowe Diamond Mine ("Karowe" or the "Karowe Mine")...</v>
+        <v>ATLANTA, Aug. 31, 2026 /PRNewswire/ -- Invesco Ltd. (NYSE: IVZ) today announced that Andrew Lo, Senior Managing Director and Head of Asia Pacific, will retire on March 31, 2027, after 32 years with the firm. Marty Franc will succeed Lo as Senior Managing Director and Head of Asia Pacific...</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds ZoomInfo (GTM) Investors ...</v>
+        <v>Johnson &amp; Johnson to Host Investor Conference Call on Third-Quarter Results</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C766" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D766" t="str">
         <v>Finance</v>
       </c>
       <c r="E766" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-zoominfo-gtm-investors-r5200677.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/johnson-johnson-host-investor-conference-210800104.html</v>
       </c>
       <c r="F766" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>NEW BRUNSWICK, N.J., August 31, 2026--Johnson &amp; Johnson (NYSE: JNJ) will host a conference call for investors at 8:30 a.m. (Eastern Time) on Tuesday, October 13th to review third-quarter results. Joaquin Duato, Chairman and Chief Executive Officer, Joseph J.</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages Microsoft Investors to Secure ...</v>
+        <v>Shareholders of Insulet Corporation (PODD): Protect Your Rights Before ...</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C767" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D767" t="str">
         <v>Finance</v>
       </c>
       <c r="E767" t="str">
-        <v>https://pr-inside.com/rosen-a-longstanding-law-firm-encourages-microsoft-investors-to-secure-r5200676.htm</v>
+        <v>https://pr-inside.com/shareholders-of-insulet-corporation-podd-protect-your-rights-before-r5217994.htm</v>
       </c>
       <c r="F767" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Microsoft Corporation (NASDAQ:MSFT) between May 1, 2025 and January 28, 2026, inclusive (the "Class Period"), of the important August 11, 2026 lead plaintiff deadline. SO WHAT: If you purchased Microsoft common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Microsoft class action, go to https://rosenlegal.com/cases/microsoft-corporation/join or call Phillip Kim, Esq. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Peabody Energy Corporation ...</v>
+        <v>MVST DEADLINE NOTICE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Microvast ...</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C768" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D768" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E768" t="str">
-        <v>https://pr-inside.com/rosen-global-investor-counsel-encourages-peabody-energy-corporation-r5200674.htm</v>
+        <v>https://pr-inside.com/mvst-deadline-notice-rosen-trusted-investor-counsel-encourages-microvast-r5217992.htm</v>
       </c>
       <c r="F768" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Microvast Holdings, Inc. (NASDAQ:MVST) between April 1, 2025 and March 16, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline. SO WHAT: If you purchased Microvast securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Microvast class action, go to https://rosenlegal.com/cases/microvast-holdings-inc/join or call Phillip Kim, Esq. ..</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>Centiel Secures First Order in the U.S. Market Worth USD 8.7 Million Under the Neo Critical Power Framework Agreement</v>
+        <v>Lost Money on Photronics, Inc. (PLAB)? Urged to Join Class Action Before ...</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C769" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D769" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E769" t="str">
-        <v>https://www.newmediawire.com/news/centiel-secures-first-order-in-the-u-s-market-worth-usd-8-7-million-under-the-neo-critical-power-framework-agreement-7087684</v>
+        <v>https://pr-inside.com/lost-money-on-photronics-inc-plab-urged-to-join-class-action-before-r5217991.htm</v>
       </c>
       <c r="F769" t="str">
-        <v>LUGANO, SWITZERLAND - July 13, 2026 ( NEWMEDIAWIRE ) - Centiel SA, a leading provider of uninterruptible power supply equipment (UPS), has received its first order under the strategic distribution agreement with Neo Critical Power LLC, Wyoming, announced in June 2026. The order has a value of USD 8.7 million and covers the delivery of a UPS system for a data center project in the United States. This is the first project under the framework agreement and confirms that the partnership with Neo Critical Power is already delivering substantial results shortly after its formation. Delivery of the system is planned within the current financial year and will contribute to the U.S.-related revenue expectations communicated for 2026. Gerardo Lecuona, CEO of Centiel, commented: "This first order dem</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>Tavia Acquisition Corp. and Vita Inclinata Technologies Sign Letter of Intent to go public on NASDAQ</v>
+        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages TruBridge, Inc. Investors to Inquire About Securities Class Action Investigation - TBRG</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C770" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D770" t="str">
         <v>Finance</v>
       </c>
       <c r="E770" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326493/0/en/Tavia-Acquisition-Corp-and-Vita-Inclinata-Technologies-Sign-Letter-of-Intent-to-go-public-on-NASDAQ.html</v>
+        <v>https://www.newsfilecorp.com/release/312281/ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-TruBridge-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-TBRG</v>
       </c>
       <c r="F770" t="str">
-        <v>London, United Kingdom, July 13, 2026 (GLOBE NEWSWIRE) -- Tavia Acquisition Corp. (Nasdaq: TAVI) ("Tavia") and Vita Inclinata Technologies, Inc. ("Vita") today announced they have signed a Letter of Intent ("LOI") for a business combination that would result in Vita becoming a publicly traded company through a de-SPAC.</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of TruBridge, Inc. (NASDAQ: TBRG) resulting from allegations that TruBridge may have issued materially misleading business information to the investing public.SO WHAT: If you purchased TruBridge securities you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>Securities Class Action Lawsuit Filed Against PicS N.V. (PICS) - Levi ...</v>
+        <v>Sun Life Announces Dividend Rates on Class A Non-Cumulative Rate Reset Preferred Shares Series 10R and Class A Non-Cumulative Floating Rate Preferred Shares Series 11QR</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C771" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D771" t="str">
         <v>Finance</v>
       </c>
       <c r="E771" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-pics-n-v-pics-levi-r5200673.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sun-life-announces-dividend-rates-on-class-a-non-cumulative-rate-reset-preferred-shares-series-10r-and-class-a-non-cumulative-floating-rate-preferred-shares-series-11qr-302865291.html</v>
       </c>
       <c r="F771" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>TORONTO, Aug. 31, 2026 /PRNewswire/ -- Sun Life Financial Inc. (TSX: SLF) (NYSE: SLF) today announced the applicable dividend rates for its Class A Non-Cumulative Rate Reset Preferred Shares Series 10R (the "Series 10R Shares") and Class A Non-Cumulative Floating Rate Preferred Shares...</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>Aptera Motors Announces Closing of Warrant Inducement Transaction for $5.96 Million in Gross Proceeds</v>
+        <v>Securities Fraud Class Action Filed Against Insulet Corporation (PODD) ...</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C772" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D772" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E772" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326488/0/en/Aptera-Motors-Announces-Closing-of-Warrant-Inducement-Transaction-for-5-96-Million-in-Gross-Proceeds.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-insulet-corporation-podd-r5217988.htm</v>
       </c>
       <c r="F772" t="str">
-        <v>Aptera Motors (NASDAQ: SEV) closed a warrant inducement transaction generating ~$5.96M in gross proceeds for working capital and vehicle development.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Beneficient Closes $7.44 Million GP Primary Capital Transaction</v>
+        <v>Class Action Filed Against Intuit Inc. (INTU) Over Securities Violations ...</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C773" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D773" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326487/0/en/Beneficient-Closes-7-44-Million-GP-Primary-Capital-Transaction.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-intuit-inc-intu-over-securities-violations-r5217987.htm</v>
       </c>
       <c r="F773" t="str">
-        <v>Beneficient closed on the financing of a $7.44 million primary capital commitment in Quartus AI Fund II.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Fortuna Files Feasibility Study Technical Report for the Diamba Sud Gold Project, Senegal</v>
+        <v>Cango Inc. Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C774" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D774" t="str">
-        <v>Finance</v>
+        <v>Finance, Crypto, AI, SaaS, Energy</v>
       </c>
       <c r="E774" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326484/0/en/Fortuna-Files-Feasibility-Study-Technical-Report-for-the-Diamba-Sud-Gold-Project-Senegal.html</v>
+        <v>https://www.prnewswire.com/news-releases/cango-inc-reports-second-quarter-2026-unaudited-financial-results-302865031.html</v>
       </c>
       <c r="F774" t="str">
-        <v>Fortuna files technical report supporting the recently published feasibility study for the Diamba Sud Gold Project in Senegal.</v>
+        <v>DALLAS, Aug. 31, 2026 /PRNewswire/ -- Cango Inc. (NYSE: CANG) ("Cango" or the "Company"), a leading Bitcoin miner leveraging its global operations to develop an integrated energy and AI compute platform, today announced its unaudited financial results for the second quarter ended June 30,...</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>Precision Drilling Corporation Announces Change to Board</v>
+        <v>embecta to Participate in Investor Events</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C775" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D775" t="str">
         <v>Finance</v>
       </c>
       <c r="E775" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326485/0/en/Precision-Drilling-Corporation-Announces-Change-to-Board.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353720/0/en/embecta-to-participate-in-investor-events.html</v>
       </c>
       <c r="F775" t="str">
-        <v>CALGARY, Alberta, July 13, 2026 (GLOBE NEWSWIRE) -- Precision Drilling Corporation announced today that Alice Wong has advised the Company that she will step down from the Board of Directors, effective immediately.</v>
+        <v>In September, embecta will participate in the Wells Fargo 2026 Healthcare Conference and the J.P. Morgan 4th Annual Nashville Healthcare Conference 2026.</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>Osisko Metals Announces Conversion of Glencore Canada's US$25 Million Convertible Debenture</v>
+        <v>Parsons Participates in Trump Administration’s Project Watershed 250</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C776" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D776" t="str">
         <v>Finance</v>
       </c>
       <c r="E776" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326486/0/en/Osisko-Metals-Announces-Conversion-of-Glencore-Canada-s-US-25-Million-Convertible-Debenture.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353718/0/en/parsons-participates-in-trump-administration-s-project-watershed-250.html</v>
       </c>
       <c r="F776" t="str">
-        <v>TORONTO, July 13, 2026 (GLOBE NEWSWIRE) -- Osisko Metals Incorporated (the " Company " or " Osisko Metals ") (TSX: OM; OTCQX: OMZNF; FRANKFURT: OB51) announces that Glencore Canada Corporation (" Glencore Canada "), the holder of the Company's US$25,000,000 senior secured convertible debenture dated July 14, 2023 (the " Convertible Debenture "), has exercised its right to convert the Convertible Debenture into securities of the Company in accordance with its terms, as more particularly described below. Conversion of the Convertible Debenture remains subject to the final approval of the Toronto Stock Exchange (the " TSX ").</v>
+        <v>Parsons was selected to participate in a new pilot program to protect critical water infrastructure from cyberattacks.</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>Tilray Brands to Announce Fourth Quarter and Fiscal Year 2026 Financial Results on July 28, 2026</v>
+        <v>KBRA Affirms WSFS Financial Corp.’s A- Senior Unsecured Debt Rating; Stable Outlook Supported by Strong Earnings, Liquidity, Capital Position and Diversified Revenue Streams</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C777" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D777" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E777" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326489/0/en/Tilray-Brands-to-Announce-Fourth-Quarter-and-Fiscal-Year-2026-Financial-Results-on-July-28-2026.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/kbra-affirms-wsfs-financial-corp-210000446.html</v>
       </c>
       <c r="F777" t="str">
-        <v>NEW YORK and LONDON and LEAMINGTON, Ontario, July 13, 2026 (GLOBE NEWSWIRE) -- Tilray Brands, Inc. (“Tilray” or the “Company”) (Nasdaq: TLRY; TSX: TLRY), a global lifestyle and consumer packaged goods company at the forefront of the cannabis, beverage and wellness industries, today announced that the Company will release its financial results for the fourth quarter and full fiscal year ended May 31, 2026, after the financial markets close on Tuesday, July 28, 2026.</v>
+        <v>WILMINGTON, Del., August 31, 2026--Kroll Bond Rating Agency (KBRA) has reaffirmed the senior unsecured debt rating of A- for WSFS Financial Corporation (NASDAQ: WSFS) ("WSFS" or "the Company"). KBRA also reaffirmed WSFS’ subordinated debt rating of BBB+ and a short-term debt rating of K2. WSFS Bank, the Company’s primary subsidiary, received strong credit ratings as well, including A ratings for both senior unsecured debt and deposit, a subordinated debt rating of A-, and the short-term debt and</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>A. O. Smith Reports Quarterly Dividend</v>
+        <v>Pentair plc (PNR) Lawsuit - Investors Urged to Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C778" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D778" t="str">
         <v>Finance</v>
       </c>
       <c r="E778" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-o-smith-reports-quarterly-dividend-302824222.html</v>
+        <v>https://pr-inside.com/pentair-plc-pnr-lawsuit-investors-urged-to-contact-levi-korsinsky-r5217986.htm</v>
       </c>
       <c r="F778" t="str">
-        <v>MILWAUKEE, July 13, 2026 /PRNewswire/ -- Directors of A. O. Smith Corporation (NYSE: AOS) today declared a regular quarterly cash dividend of $.36 per share on the company's Common Stock and Class A Common Stock. The dividend is payable on Monday, Aug. 17 to shareholders of record Friday,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>SOUTHWEST AIRLINES TO DISCUSS SECOND QUARTER 2026 FINANCIAL RESULTS ON JULY 23, 2026</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Hyliion Holdings ...</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C779" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D779" t="str">
         <v>Finance</v>
       </c>
       <c r="E779" t="str">
-        <v>https://www.prnewswire.com/news-releases/southwest-airlines-to-discuss-second-quarter-2026-financial-results-on-july-23-2026-302824213.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-hyliion-holdings-r5217985.htm</v>
       </c>
       <c r="F779" t="str">
-        <v>DALLAS, July 13, 2026 /PRNewswire/ -- Southwest Airlines Co. (NYSE: LUV) invites you to listen to a live webcast of its second quarter 2026 financial results. Details are as follows: When: Thursday, July 23, 2026, at 10:00 AM Eastern Time Web Address:...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>Equity LifeStyle Properties, Inc. Announces Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>HTZ Deadline: HTZ Investors with Losses in Excess of $100K Have Opportunity to Lead Hertz Global Holdings, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C780" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D780" t="str">
         <v>Finance</v>
       </c>
       <c r="E780" t="str">
-        <v>https://www.prnewswire.com/news-releases/equity-lifestyle-properties-inc-announces-second-quarter-2026-earnings-release-and-conference-call-302824208.html</v>
+        <v>https://www.prnewswire.com/news-releases/htz-deadline-htz-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-hertz-global-holdings-inc-securities-fraud-lawsuit-302865253.html</v>
       </c>
       <c r="F780" t="str">
-        <v>CHICAGO, July 13, 2026 /PRNewswire/ -- Equity LifeStyle Properties, Inc. (NYSE: ELS) (referred to herein as the "Company," "we," "us," and "our") announced today that the Company's second quarter 2026 earnings will be released on Wednesday, July 22, 2026 after market close. The Company's...</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Hertz Global Holdings, Inc. (NASDAQ: HTZ) between May 7, 2026 and June 23, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead...</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>Astrana Health Strengthens Leadership Team to Accelerate Long-Term Growth</v>
+        <v>Natural Grocers® Invites Customers to Celebrate Labor Day with Special Deals, September 4-9, 2026</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C781" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D781" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E781" t="str">
-        <v>https://www.prnewswire.com/news-releases/astrana-health-strengthens-leadership-team-to-accelerate-long-term-growth-302824153.html</v>
+        <v>https://www.prnewswire.com/news-releases/natural-grocers-invites-customers-to-celebrate-labor-day-with-special-deals-september-49-2026-302865358.html</v>
       </c>
       <c r="F781" t="str">
-        <v>Names Daniel Rothman President of Physician Enterprise and Vishal Gupta Senior Vice President of Enterprise Transformation ALHAMBRA, Calif., July 13, 2026 /PRNewswire/ -- Astrana Health, Inc. ("Astrana," and together with its subsidiaries and affiliated entities, the "Company") (NASDAQ:...</v>
+        <v>{N}power members can save up to 51% off end-of-summer favorites at Natural Grocers locations nationwide LAKEWOOD, Colo., Aug. 28, 2026 /PRNewswire/ -- Natural Grocers®, the nation's largest family-operated natural and organic grocery retailer, is helping customers stock up for the...</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>ASUR Calls for Ordinary and Extraordinary Shareholders' Meeting</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Barclays PLC Investors to Inquire About Securities Class Action Investigation - BCS</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C782" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D782" t="str">
         <v>Finance</v>
       </c>
       <c r="E782" t="str">
-        <v>https://www.prnewswire.com/news-releases/asur-calls-for-ordinary-and-extraordinary-shareholders-meeting-302824149.html</v>
+        <v>https://www.newsfilecorp.com/release/312279/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Barclays-PLC-Investors-to-Inquire-About-Securities-Class-Action-Investigation-BCS</v>
       </c>
       <c r="F782" t="str">
-        <v>MEXICO CITY, July 13, 2026 /PRNewswire/ -- Grupo Aeroportuario del Sureste, S.A.B. de C.V.(NYSE: ASR; BMV: ASUR) (ASUR), a leading international airport group with operations in Mexico, the United States, and Colombia, today announced that its General Ordinary and Extraordinary...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Barclays PLC (NYSE: BCS) resulting from allegations that Barclays PLC may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Barclays PLC securities you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>Clorox Announces August 3 Webcast of Fourth-Quarter and Fiscal Year 2026 Results</v>
+        <v>PRIM Deadline: PRIM Investors with Losses in Excess of $100K Have Opportunity to Lead Primoris Services Corporation Securities Fraud Lawsuit</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C783" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D783" t="str">
         <v>Finance</v>
       </c>
       <c r="E783" t="str">
-        <v>https://www.prnewswire.com/news-releases/clorox-announces-august-3-webcast-of-fourth-quarter-and-fiscal-year-2026-results-302824197.html</v>
+        <v>https://www.prnewswire.com/news-releases/prim-deadline-prim-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-primoris-services-corporation-securities-fraud-lawsuit-302865245.html</v>
       </c>
       <c r="F783" t="str">
-        <v>OAKLAND, Calif., July 13, 2026 /PRNewswire/ -- The Clorox Company (NYSE: CLX) will issue its fourth-quarter and fiscal year 2026 results on August 3, 2026. Timing for the announcement will be as follows: 1:15 p.m. PT / 4:15 p.m. ET: Press release and prepared management remarks posted on...</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Primoris Services Corporation (NYSE: PRIM) between August 5, 2025 and June 22 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead...</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Dorman Products, Inc. Announces Date to Report Second Quarter 2026 Financial Results</v>
+        <v>ROSEN, A LEADING NATIONAL FIRM, Encourages PennyMac Financial Services, Inc. Investors to Inquire About Securities Class Action Investigation - PFSI</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C784" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D784" t="str">
         <v>Finance</v>
       </c>
       <c r="E784" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326467/0/en/Dorman-Products-Inc-Announces-Date-to-Report-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://www.newsfilecorp.com/release/312278/ROSEN-A-LEADING-NATIONAL-FIRM-Encourages-PennyMac-Financial-Services-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-PFSI</v>
       </c>
       <c r="F784" t="str">
-        <v>COLMAR, Pa., July 13, 2026 (GLOBE NEWSWIRE) -- Dorman Products, Inc. (the “Company” or “Dorman”) (NASDAQ: DORM) will report its financial results for the second quarter ended June 27, 2026, after the close of the market on August 3, 2026.</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of PennyMac Financial Services, Inc. (NYSE: PFSI) resulting from allegations that PennyMac may have issued materially misleading business information to the investing public.SO WHAT: If you purchased PennyMac securities you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>Elong Power Holding Limited Announces Closing of US$6.6 Million Public Offering</v>
+        <v>Americold Successfully Closes $1.3 Billion North American Cold Storage Joint Venture with EQT</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C785" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D785" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.prnewswire.com/news-releases/elong-power-holding-limited-announces-closing-of-us6-6-million-public-offering-302824111.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353715/0/en/americold-successfully-closes-1-3-billion-north-american-cold-storage-joint-venture-with-eqt.html</v>
       </c>
       <c r="F785" t="str">
-        <v>BEIJING, July 13, 2026 /PRNewswire/ -- Elong Power Holding Limited (Nasdaq: ELPW) ("Elong Power" or the "Company"), a comprehensive provider dedicated to the R&amp;D, sales and scenario-oriented system solutions of lithium-ion battery energy storage systems, today announced the closing of its...</v>
+        <v>Americold Successfully Closes $1.3 Billion North American Cold Storage Joint Venture with EQT</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>Fluence to Provide U.S. Domestic Content Smartstack System for Avantus 800 MWh Rexford 2 Project in Southern California</v>
+        <v>AVEX EQUITY ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds AEVEX Investors of Securities Class Action Lawsuit Deadline on October 20, 2026</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C786" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D786" t="str">
-        <v>Finance, Energy, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326469/0/en/Fluence-to-Provide-U-S-Domestic-Content-Smartstack-System-for-Avantus-800-MWh-Rexford-2-Project-in-Southern-California.html</v>
+        <v>https://www.newsfilecorp.com/release/312184/AVEX-EQUITY-ACTION-REMINDER-Faruqi-Faruqi-LLP-Reminds-AEVEX-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-20-2026</v>
       </c>
       <c r="F786" t="str">
-        <v>Solar-plus-storage project will utilize Fluence’s domestically produced Smartstack system to support local jobs, grid reliability, and power affordability Solar-plus-storage project will utilize Fluence’s domestically produced Smartstack system to support local jobs, grid reliability, and power affordability</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In AEVEX To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in AEVEX between April 17, 2026 and June 4, 2026 or otherwise acquired Aevex Class A common stock pursuant or traceable to the registration statement and prospectus (the "IPO Offering Documents") issued in connection with Aevex's April 17, 2026 initial public offering ("IPO") and would like...</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>Galaxy Announces the Appointment of Steven Bandrowczak to Board of Directors</v>
+        <v>CrowdStrike Launches AI Partner Specialization, Defining Cybersecurity’s Ecosystem for the Agentic Era</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C787" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D787" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.prnewswire.com/news-releases/galaxy-announces-the-appointment-of-steven-bandrowczak-to-board-of-directors-302824189.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-launches-ai-partner-specialization-204000700.html</v>
       </c>
       <c r="F787" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Galaxy Digital Inc. (Nasdaq: GLXY) (the "Company" or "Galaxy"), a global leader in digital assets and data center infrastructure, today announced the appointment of Steven Bandrowczak, a veteran enterprise-technology and operations executive, to its...</v>
+        <v>AUSTIN, Texas &amp; LAS VEGAS, August 31, 2026--Fal.Con 2026 — CrowdStrike (NASDAQ: CRWD) today announced its new AI Partner Specialization within the CrowdStrike Accelerate Partner Program, advancing a new ecosystem model for securing the agentic enterprise.</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>Sanuwave Health Reports Preliminary Q2 2026 Revenue of $9.6–$9.8 Million, Above High End of Revised Guidance</v>
+        <v>AARD EQUITY ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds Aardvark (AARD) Investors of Securities Class Action Lawsuit Deadline on October 13, 2026</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C788" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D788" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326468/20998/en/Sanuwave-Health-Reports-Preliminary-Q2-2026-Revenue-of-9-6-9-8-Million-Above-High-End-of-Revised-Guidance.html</v>
+        <v>https://www.newsfilecorp.com/release/312183/AARD-EQUITY-ACTION-REMINDER-Faruqi-Faruqi-LLP-Reminds-Aardvark-AARD-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-13-2026</v>
       </c>
       <c r="F788" t="str">
-        <v>Sanuwave Health Reports Preliminary Q2 2026 Revenue of $9.6–$9.8 Million, Above High End of Revised Guidance</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Aardvark To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in (a)  Aardvark common stock pursuant and/or traceable to the Offering Documents (defined below) issued in connection with the Company's initial public offering conducted on or about February 13, 2025 (the "IPO" or "Offering"); and/or (b) Aardvark securities between February 13, 2025...</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Leifheit Aktiengesellschaft: Leifheit Approves the Execution of the FOCUS Performance Program to Sustainably Improve Profitability and Adjusts Its Forecast for FY 2026</v>
+        <v>Cushman &amp; Wakefield: U.S. Life Sciences Market Moves Toward Rebalancing as Capital Returns and New Development Slows</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C789" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D789" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E789" t="str">
-        <v>https://www.newmediawire.com/news/leifheit-aktiengesellschaft-leifheit-approves-the-execution-of-the-focus-performance-program-to-sustainably-improve-profitability-and-adjusts-its-forecast-for-fy-2026-7087680</v>
+        <v>https://finance.yahoo.com/real-estate/articles/cushman-wakefield-u-life-sciences-203100439.html</v>
       </c>
       <c r="F789" t="str">
-        <v>Execution of the FOCUS performance program will result in annual cost savings of approx. EUR 7.5 million starting in 2028 The measures result in special items totaling up to EUR 9.6 million, of which approx. EUR 5.4 million will impact earnings in 2026 Preliminary Group turnover and preliminary earnings before interest and taxes in H1 2026 below expectations Growth initiatives will continue: innovations in the core segments are planned for the second half of the year Forecast for full year 2026 adjusted NASSAU, GERMANY - July 13, 2026 ( NEWMEDIAWIRE ) - The Management Board of Leifheit AG (ISIN DE0006464506) today resolved the objectives and key elements of the FOCUS performance program, with the approval of the Supervisory Board. This includes particularly reduction of positions, the intr</v>
+        <v>NEW YORK, August 31, 2026--The U.S. life sciences real estate sector is moving toward a gradual rebalancing as development activity contracts, investment sales recover and funding conditions strengthen, according to the latest Life Sciences Update from Cushman &amp; Wakefield. While elevated vacancy and softer rents continue to weigh on near-term fundamentals, a reduced construction pipeline and improving demand indicators are positioning the market for healthier long-term growth.</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Erasca Announces Proposed Public Offering of $500 Million of Common Stock</v>
+        <v>AMC Entertainment Creates "Leawood Films" With the Aim of Having More Movies Distributed on to the Big Screen</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C790" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D790" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326465/0/en/Erasca-Announces-Proposed-Public-Offering-of-500-Million-of-Common-Stock.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/amc-entertainment-creates-leawood-films-203000941.html</v>
       </c>
       <c r="F790" t="str">
-        <v>SAN DIEGO, July 13, 2026 (GLOBE NEWSWIRE) -- Erasca, Inc. (Nasdaq: ERAS), a clinical-stage precision oncology company singularly focused on discovering, developing, and commercializing therapies for patients with RAS/MAPK pathway-driven cancers, today announced that it intends to offer and sell, subject to market and other conditions, $500.0 million of shares of its common stock in a proposed underwritten public offering. All of the shares of common stock to be sold in the proposed offering are being offered by Erasca. In addition, Erasca intends to grant the underwriters a 30-day option to purchase up to an additional $75.0 million of shares of its common stock. There can be no assurance as to whether or when the proposed public offering may be completed, or as to the actual size or terms</v>
+        <v>LEAWOOD, Kan., August 31, 2026--AMC Entertainment Holdings, Inc. (NYSE: AMC), the largest theatrical exhibitor in the United States and in the world, today announced the creation of Leawood Films, a new film distribution company headquartered both in Los Angeles and AMC Theatres home base of Leawood, Kansas. It will focus on bringing additional movies to theatrical audiences in the U.S.</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>DHT Holdings, Inc. Business Update</v>
+        <v>BRINKER INTERNATIONAL TO HOST INVESTOR DAY ON SEPTEMBER 17</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C791" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D791" t="str">
         <v>Finance</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326464/0/en/DHT-Holdings-Inc-Business-Update.html</v>
+        <v>https://www.prnewswire.com/news-releases/brinker-international-to-host-investor-day-on-september-17-302865232.html</v>
       </c>
       <c r="F791" t="str">
-        <v>HAMILTON, BERMUDA, July 13, 2026 – DHT Holdings, Inc. (NYSE:DHT) (“DHT” or the “Company”) today provides the following business update:</v>
+        <v>DALLAS, August 31, 2026 /PRNewswire/ -- Brinker International, Inc. (NYSE: EAT) will host an investor day on Thursday, September 17, 2026, at its headquarters in Dallas, TX. During the investor day presentation, Brinker's senior leadership team will discuss the company's long-term...</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>Hubbell to Announce Second Quarter 2026 Results on July 28, 2026</v>
+        <v>Cisco to Participate in September Events with the Financial Community</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C792" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D792" t="str">
         <v>Finance</v>
       </c>
       <c r="E792" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326459/0/en/Hubbell-to-Announce-Second-Quarter-2026-Results-on-July-28-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/cisco-to-participate-in-september-events-with-the-financial-community-302865284.html</v>
       </c>
       <c r="F792" t="str">
-        <v>Shelton, CT, July 13, 2026 (GLOBE NEWSWIRE) -- Hubbell Incorporated (NYSE: HUBB) today announced it will release its second quarter 2026 financial results prior to the opening of the market on July 28th, 2026. The Company will then webcast its Analysts' Conference Call to discuss the results at 10:00 AM ET.</v>
+        <v>SAN JOSE, Calif., Aug. 31, 2026 /PRNewswire/ -- Cisco (NASDAQ: CSCO) will participate in the following events with the financial community in September: Goldman Sachs Communacopia + Technology Conference 2026, San Francisco Tuesday, September 8, 2026 Investor Meetings &amp; Fireside Chat at...</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>Michael Mahan Joins Modine as President, Commercial HVAC</v>
+        <v>Certain BlackRock Closed-End Funds Announce Estimated Sources of Distributions</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C793" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D793" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare, Energy</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.prnewswire.com/news-releases/michael-mahan-joins-modine-as-president-commercial-hvac-302822343.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/certain-blackrock-closed-end-funds-203000551.html</v>
       </c>
       <c r="F793" t="str">
-        <v>RACINE, Wis., July 13, 2026 /PRNewswire/ -- Modine (NYSE: MOD), a diversified global leader in thermal management technology and solutions, announced today that Michael Mahan has joined the company as President of the Commercial HVAC (CHVAC) segment. In this role, Mr. Mahan will be...</v>
+        <v>NEW YORK, August 31, 2026--Today, BlackRock Resources &amp; Commodities Strategy Trust (NYSE: BCX), BlackRock Enhanced Equity Dividend Trust (NYSE: BDJ), BlackRock Energy and Resources Trust (NYSE: BGR), BlackRock Enhanced International Dividend Trust (NYSE: BGY), BlackRock Health Sciences Trust (NYSE: BME), BlackRock Health Sciences Term Trust (NYSE: BMEZ), BlackRock Enhanced Global Dividend Trust (NYSE: BOE), BlackRock Utilities, Infrastructure &amp; Power Opportunities Trust (NYSE: BUI), BlackRock En</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>ONE Gas Adds New Member to Board of Directors</v>
+        <v>Gray Media Names William Varnier as General Manager of WDBJ in Roanoke, Virginia</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C794" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D794" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.prnewswire.com/news-releases/one-gas-adds-new-member-to-board-of-directors-302824117.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353711/0/en/gray-media-names-william-varnier-as-general-manager-of-wdbj-in-roanoke-virginia.html</v>
       </c>
       <c r="F794" t="str">
-        <v>TULSA, Okla., July 13, 2026 /PRNewswire/ -- ONE Gas, Inc. (NYSE: OGS) has appointed Nickolas Stavropoulos to its board of directors, effective July 13, 2026, expanding its board from eight to nine members. Stavropoulos, 68, is the retired chief operating officer for Pacific Gas &amp; Electric...</v>
+        <v>ATLANTA, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Gray Media announced today the appointment of William Varnier as the new General Manager of WDBJ, the CBS affiliate serving Roanoke Virginia, effective October 5, 2026.</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>Slide to Report 2026 Second Quarter Earnings Results on July 28, 2026</v>
+        <v>Invitation Homes Announces Release of 2025 Impact Report</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C795" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D795" t="str">
         <v>Finance</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326460/0/en/Slide-to-Report-2026-Second-Quarter-Earnings-Results-on-July-28-2026.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/invitation-homes-announces-release-2025-203000596.html</v>
       </c>
       <c r="F795" t="str">
-        <v>TAMPA, Fla., July 13, 2026 (GLOBE NEWSWIRE) -- Slide Insurance Holdings, Inc. (“Slide”) (Nasdaq: SLDE) announced today it will release its 2026 second quarter financial results on Tuesday, July 28, 2026, after the market closes. The Company will host a conference call and live webcast on Wednesday, July 29, 2026, at 8:30 AM Eastern time.</v>
+        <v>DALLAS, August 31, 2026--Invitation Homes Inc. (NYSE: INVH) ("Invitation Homes," the "Company," or "our"), the nation’s premier single-family home leasing and management company, today announced the release of its 2025 Impact Report, Bringing Sustainability Home.</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Unifirst Declares Regular Cash Dividends</v>
+        <v>FSI ANNOUNCES THE APPOINTMENT OF DR. KIM REID AS DIRECTOR</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C796" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D796" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326462/33488/en/Unifirst-Declares-Regular-Cash-Dividends.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353708/0/en/fsi-announces-the-appointment-of-dr-kim-reid-as-director.html</v>
       </c>
       <c r="F796" t="str">
-        <v>WILMINGTON, Mass., July 13, 2026 (GLOBE NEWSWIRE) -- The Board of Directors of UniFirst Corporation (NYSE:UNF) today declared regular quarterly cash dividends of $0.365 per share (36.5 cents) on the Company's Common Stock and $0.292 per share (29.2 cents) on the Company's Class B Common Stock. Both dividends are payable on September 25, 2026 to shareholders of record on September 4, 2026.</v>
+        <v>TABER, ALBERTA, Aug. 31, 2026 (GLOBE NEWSWIRE) -- FLEXIBLE SOLUTIONS INTERNATIONAL, INC. (NYSE-AMERICAN: FSI), is the developer and manufacturer of biodegradable polymers for oil extraction, detergent ingredients and water treatment as well as crop nutrient availability chemistry. Flexible Solutions also manufactures biodegradable and environmentally safe water and energy conservation technologies. In addition, FSI is increasing its presense in the food and nutrition supplement manufacturing markets. Today the Company wishes to announce the appointment of Dr. Kim Reid as director and audit committee member.</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>MBX Biosciences Announces Executive Leadership Transition to Support the Company’s Next Phase of Growth</v>
+        <v>NEUBERGER ENERGY INFRASTRUCTURE AND INCOME FUND ANNOUNCES MONTHLY DISTRIBUTION</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C797" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D797" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E797" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326463/0/en/MBX-Biosciences-Announces-Executive-Leadership-Transition-to-Support-the-Company-s-Next-Phase-of-Growth.html</v>
+        <v>https://www.prnewswire.com/news-releases/neuberger-energy-infrastructure-and-income-fund-announces-monthly-distribution-302859927.html</v>
       </c>
       <c r="F797" t="str">
-        <v>CARMEL, Ind. and BURLINGTON, Mass., July 13, 2026 (GLOBE NEWSWIRE) -- MBX Biosciences, Inc. (Nasdaq: MBX), a clinical-stage biopharmaceutical company focused on the discovery, development and commercialization of novel precision peptide therapies for the treatment of endocrine and metabolic disorders, today announced that its Board of Directors has appointed Steve Hoerter, current Executive Chairman of the Board, as its new Chairman and Chief Executive Officer. Mr. Hoerter succeeds Kent Hawryluk, who will step down as President, Chief Executive Officer and a member of the Board of Directors. In addition, the Board has appointed John Smither, current Interim Chief Financial Officer, as the Company’s new Chief Financial Officer. All leadership changes are effective immediately.</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Neuberger Energy Infrastructure and Income Fund Inc. (NYSE American: NML) (the "Fund") has announced a distribution declaration of $0.07008 per share of common stock. The distribution announced today is payable on September 30, 2026, has a record...</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Par Pacific Announces Second Quarter 2026 Earnings Release and Conference Call Schedule</v>
+        <v>NEUBERGER HIGH YIELD STRATEGIES FUND ANNOUNCES MONTHLY DISTRIBUTION</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C798" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D798" t="str">
         <v>Finance</v>
       </c>
       <c r="E798" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326461/0/en/Par-Pacific-Announces-Second-Quarter-2026-Earnings-Release-and-Conference-Call-Schedule.html</v>
+        <v>https://www.prnewswire.com/news-releases/neuberger-high-yield-strategies-fund-announces-monthly-distribution-302859929.html</v>
       </c>
       <c r="F798" t="str">
-        <v>HOUSTON, July 13, 2026 (GLOBE NEWSWIRE) -- Par Pacific Holdings, Inc. (NYSE: PARR) (“Par Pacific”) today announced that it will release its second quarter 2026 results after the New York Stock Exchange closes on Tuesday, August 4, 2026. This release will be followed by a conference call for investors on Wednesday, August 5, 2026, at 9:00 a.m. Central Time (10:00 a.m. Eastern). The full text of the release will be available on Par Pacific’s website at http://www.parpacific.com .</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Neuberger High Yield Strategies Fund Inc. (NYSE American: NHS) (the "Fund") has announced a distribution declaration of $0.0905 per share of common stock. The distribution announced today is payable on September 30, 2026, has a record date of...</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>Orchid Island Capital Announces Estimated Second Quarter 2026 Results and June 30, 2026 RMBS Portfolio Characteristics</v>
+        <v>NEUBERGER NEXT GENERATION CONNECTIVITY FUND ANNOUNCES MONTHLY DISTRIBUTION</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C799" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D799" t="str">
         <v>Finance</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326457/24811/en/Orchid-Island-Capital-Announces-Estimated-Second-Quarter-2026-Results-and-June-30-2026-RMBS-Portfolio-Characteristics.html</v>
+        <v>https://www.prnewswire.com/news-releases/neuberger-next-generation-connectivity-fund-announces-monthly-distribution-302860159.html</v>
       </c>
       <c r="F799" t="str">
-        <v>Vero Beach, Fla., July 13, 2026 (GLOBE NEWSWIRE) -- Orchid Island Capital, Inc. (the “Company”) (NYSE: ORC) announced today its estimated second quarter of 2026 results and portfolio characteristics as of June 30, 2026.</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Neuberger Next Generation Connectivity Fund Inc. (NYSE: NBXG) (the "Fund") has announced a distribution declaration of $0.12 per share of common stock. The distribution announced today is payable on September 30, 2026, has a record date of September...</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>CASCWA Welcomes Unified Track as Newest Strategic Business Partner</v>
+        <v>Glacier Bancorp Selects Byron Pollan to Become Deputy Chief Financial Officer and Succeed Ron Copher as CFO of Glacier Bancorp in 2027</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C800" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D800" t="str">
-        <v>Finance, SaaS, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E800" t="str">
-        <v>https://www.pr.com/press-release/972438</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353710/21011/en/glacier-bancorp-selects-byron-pollan-to-become-deputy-chief-financial-officer-and-succeed-ron-copher-as-cfo-of-glacier-bancorp-in-2027.html</v>
       </c>
       <c r="F800" t="str">
-        <v>The California Association of Supervisors of Child Welfare &amp; Attendance (CASCWA) has announced Unified Track as its newest Strategic Partner. The partnership brings together California's only Child Welfare &amp; Attendance association and an innovative Attendance Recovery and Independent Study platform to help school districts improve student engagement, simplify compliance, protect ADA funding, and support student success.. [PR.com]</v>
+        <v>KALISPELL, Mont., Aug. 31, 2026 (GLOBE NEWSWIRE) -- Glacier Bancorp, Inc. (the “Company”) (NYSE: GBCI) announced today that the Board of Directors (the “Board”) appointed Byron Pollan to serve as Senior Vice President in the newly created position of Deputy Chief Financial Officer of the Company and Glacier Bank, effective September 1, 2026. Upon Ron Copher’s previously announced retirement, now planned for mid-2027, Mr. Pollan will become an Executive Vice President and Chief Financial Officer of the Company and Glacier Bank, succeeding Mr. Copher. Mr. Copher will remain with the Company in an advisory role for a period of time to support a smooth transition.</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>AvePoint to Announce Second Quarter 2026 Financial Results on August 6</v>
+        <v>NUBURU Announces 1-for-40 Reverse Stock Split to Support Return to Trading on NYSE American</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C801" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D801" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326448/0/en/AvePoint-to-Announce-Second-Quarter-2026-Financial-Results-on-August-6.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/nuburu-announces-1-40-reverse-203000381.html</v>
       </c>
       <c r="F801" t="str">
-        <v>JERSEY CITY, N.J., July 13, 2026 (GLOBE NEWSWIRE) -- AvePoint (Nasdaq: AVPT; SGX: AVP), the global leader in AI data protection, unifying data security, governance, and resilience, will report its second quarter 2026 financial results after the US financial markets close on Thursday, August 6, 2026.</v>
+        <v>DENVER, August 31, 2026--NUBURU, Inc. (OTC Pink: BURU), a next-generation dual-use Defense &amp; Security integrated platform company, today announced that its Board of Directors has approved the implementation of a 1-for-40 reverse stock split of the Company's common stock (the "Reverse Split"), pursuant to the authority previously approved by NUBURU stockholders.</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>Chicago Atlantic Real Estate Finance, Inc. Announces Second-Lien Financing of Thirty-Two Cannabis Retail Properties</v>
+        <v>Graco Inc. Closes Acquisition of Valco Melton</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C802" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D802" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E802" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326450/0/en/Chicago-Atlantic-Real-Estate-Finance-Inc-Announces-Second-Lien-Financing-of-Thirty-Two-Cannabis-Retail-Properties.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/graco-inc-closes-acquisition-valco-203000527.html</v>
       </c>
       <c r="F802" t="str">
-        <v>Issued 4,306,754 common shares at price of $14.53 per share in exchange for approximately $62,500,000 of second lien notes secured by thirty-two retail properties Issued 4,306,754 common shares at price of $14.53 per share in exchange for approximately $62,500,000 of second lien notes secured by thirty-two retail properties</v>
+        <v>MINNEAPOLIS, August 31, 2026--Graco Inc. (NYSE: GGG), a global leader in fluid and powder handling technologies, today announced it has completed its acquisition of Valco Melton, a global provider of adhesive application and quality assurance systems, for $447 million in cash. When adjusted for the present value of expected tax benefits of approximately $40 million, the net transaction value represents approximately 14x 2025 adjusted EBITDA and approximately 10x 2026 estimated full-year, synergy</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>Inspired Entertainment Goes Live Across Alberta's Newly Regulated iGaming Market</v>
+        <v>Olema Oncology to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C803" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D803" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E803" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326447/0/en/Inspired-Entertainment-Goes-Live-Across-Alberta-s-Newly-Regulated-iGaming-Market.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353709/0/en/olema-oncology-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F803" t="str">
-        <v>Inspired content now live in newly regulated Alberta market</v>
+        <v>SAN FRANCISCO, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Olema Pharmaceuticals, Inc. (“Olema” or “Olema Oncology”, Nasdaq: OLMA), a clinical-stage biopharmaceutical company focused on the discovery, development, and commercialization of targeted therapies for breast cancer and beyond, today announced that the Company will participate in the following upcoming investor conferences:</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>Eupraxia Pharmaceuticals Strengthens Executive Leadership Team to Support Next Phase of Growth</v>
+        <v>Sarepta Therapeutics to Present at the Morgan Stanley 24th Annual Global Healthcare Conference</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C804" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D804" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E804" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326453/0/en/Eupraxia-Pharmaceuticals-Strengthens-Executive-Leadership-Team-to-Support-Next-Phase-of-Growth.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/sarepta-therapeutics-present-morgan-stanley-203000848.html</v>
       </c>
       <c r="F804" t="str">
-        <v>VANCOUVER, British Columbia, July 13, 2026 (GLOBE NEWSWIRE) -- Eupraxia Pharmaceuticals Inc. (“ Eupraxia ” or the “ Company ”) (TSX: EPRX) (NASDAQ: EPRX), a clinical-stage biotechnology company leveraging its proprietary Diffusphere™ technology designed to optimize local, controlled drug delivery for applications with significant unmet need, announced updates to its executive leadership and operating structure as the Company continues to prepare for its next stage of clinical and commercial development.</v>
+        <v>CAMBRIDGE, Mass., August 31, 2026--Sarepta Therapeutics, Inc. (NASDAQ:SRPT), the leader in precision genetic medicine for rare diseases, today announced that senior management will participate in a fireside chat at the Morgan Stanley 24th Annual Global Healthcare Conference on Monday, Sept. 14, at 8:30 a.m.</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Lulus Announces Review of Strategic Alternatives</v>
+        <v>Versant to Present at the 2026 Goldman Sachs Communacopia + Technology Conference</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C805" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D805" t="str">
         <v>Finance</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326451/0/en/Lulus-Announces-Review-of-Strategic-Alternatives.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/versant-present-2026-goldman-sachs-203000713.html</v>
       </c>
       <c r="F805" t="str">
-        <v>CHICO, Calif., July 13, 2026 (GLOBE NEWSWIRE) -- Lulu’s Fashion Lounge Holdings, Inc. (Nasdaq: LVLU) (“Lulus” or the “Company”) announced today that its Board of Directors has formed a special committee of independent directors to evaluate strategic alternatives available to the Company to maximize stockholder value (the "Special Committee"). These alternatives may include a possible transaction involving the Company, as well as continued execution of the Company’s standalone strategic plan.</v>
+        <v>NEW YORK, August 31, 2026--Versant Media Group, Inc. (Nasdaq: VSNT) today announced that Anand Kini, Chief Financial Officer and Chief Operating Officer, is scheduled to present on September 8, 2026, at 3:45 p.m. PT at the 2026 Goldman Sachs Communacopia + Technology Conference in San Francisco, CA.</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>RMG ML Sports Holdings Announces the Separate Trading of its Ordinary Shares and Rights, Commencing on or about July 17, 2026</v>
+        <v>Versant to Present at the BofA 2026 Media, Communications and Entertainment Conference</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C806" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D806" t="str">
         <v>Finance</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326449/0/en/RMG-ML-Sports-Holdings-Announces-the-Separate-Trading-of-its-Ordinary-Shares-and-Rights-Commencing-on-or-about-July-17-2026.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/versant-present-bofa-2026-media-203000348.html</v>
       </c>
       <c r="F806" t="str">
-        <v>NEW YORK, July 13, 2026 (GLOBE NEWSWIRE) -- RMG ML Sports Holdings (Nasdaq: SHOTU) (the “Company”), a special purpose acquisition company, today announced that, commencing on or about July 17, 2026, holders of the units sold in the Company’s initial public offering completed on June 11, 2026 (the “offering”), may elect to separately trade the ordinary shares and rights included in the units.</v>
+        <v>NEW YORK, August 31, 2026--Versant Media Group, Inc. (Nasdaq: VSNT) today announced that Anand Kini, Chief Financial Officer and Chief Operating Officer, is scheduled to present on September 10, 2026, at 9:40 a.m. ET at the BofA 2026 Media, Communications and Entertainment Conference in New York, NY.</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Tarsus Pharmaceuticals Announces Executive Leadership Transition as Company Advances Next Phase of Growth</v>
+        <v>VSE Corporation Acquires Atech Turbine Components</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C807" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D807" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326452/0/en/Tarsus-Pharmaceuticals-Announces-Executive-Leadership-Transition-as-Company-Advances-Next-Phase-of-Growth.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/vse-corporation-acquires-atech-turbine-203000736.html</v>
       </c>
       <c r="F807" t="str">
-        <v>IRVINE, Calif., July 13, 2026 (GLOBE NEWSWIRE) -- Tarsus Pharmaceuticals, Inc. (Nasdaq: TARS) today announced that Aziz Mottiwala, Chief Commercial Officer, is departing the Company to pursue a new opportunity as Chief Executive Officer of a public medical device company. Effective immediately, Neera Clase, formerly Senior Vice President of Market Access, will serve as Interim Chief Commercial Officer while Tarsus conducts a search for a permanent successor.</v>
+        <v>MIRAMAR, Fla., August 31, 2026--VSE Corporation ("VSE" or the "Company") (NASDAQ: VSEC, VSECU), a leading provider of aviation aftermarket distribution and repair services, today announced it has acquired Atech Turbine Components, Inc. ("Atech"), a specialized Maintenance, Repair and Overhaul ("MRO") provider focused on complex hot-section components for aircraft turbine engines.</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>Ameerex Advances North American Resource Program and Ameerex-Patagonia ...</v>
+        <v>Zura Bio to Participate in the Cantor Global Healthcare Conference</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C808" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D808" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E808" t="str">
-        <v>https://pr-inside.com/ameerex-advances-north-american-resource-program-and-ameerex-patagonia-r5200668.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/zura-bio-participate-cantor-global-203000316.html</v>
       </c>
       <c r="F808" t="str">
-        <v>(PR-inside.com) ATLANTA, GA / ACCESS Newswire / July 13, 2026 / Ameerex Corporation, also known as HIRU Corporation (OTCID:HIRU), today provided an update on its North American resource program, including the Corcoran silver-gold project and its Canadian oilfield interests, alongside continued progress on the Ameerex-Patagonia lithium joint venture. North American Program Ameerex is advancing two North American projects: the Corcoran silver-gold project and a Canadian oilfield business. These projects will be acquired and held by Qatar-based investment entities linked to the Company's Chairman and other major shareholders. These entities provide the funding and hold the assets for now. Ameerex holds contractual rights to share ..</v>
+        <v>HENDERSON, Nev., August 31, 2026--Zura Bio Limited (Nasdaq: ZURA) ("Zura"), a clinical-stage biotechnology company developing novel and differentiated medicines to meaningfully improve the lives of patients with serious and debilitating autoimmune and inflammatory diseases, today announced that members of its management team will participate in the following upcoming investor conference:</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Toll Brothers Announces Grand Opening of Torrente in Eagle, Idaho</v>
+        <v>Metallus Announces Planned Retirement of Chief Executive Officer Michael Williams; Kristopher Westbrooks Named Successor</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C809" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D809" t="str">
         <v>Finance</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326437/1924/en/Toll-Brothers-Announces-Grand-Opening-of-Torrente-in-Eagle-Idaho.html</v>
+        <v>https://www.prnewswire.com/news-releases/metallus-announces-planned-retirement-of-chief-executive-officer-michael-williams-kristopher-westbrooks-named-successor-302865293.html</v>
       </c>
       <c r="F809" t="str">
-        <v>New luxury community offers exceptional amenities and sophisticated home designs in a premier Eagle location New luxury community offers exceptional amenities and sophisticated home designs in a premier Eagle location</v>
+        <v>CANTON, Ohio, Aug. 31, 2026 /PRNewswire/ -- Metallus (NYSE: MTUS), a leader in high-quality specialty metals, manufactured components, and supply chain solutions, today announced that Michael (Mike) S. Williams has notified the company's board of directors of his intention to retire from...</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>$Z, $ZG Shareholder Alert: Zillow 17% Stock Drop Leads to Securities ...</v>
+        <v>Principal Real Estate Income Fund Announces Notification of Sources of Distribution</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C810" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D810" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E810" t="str">
-        <v>https://pr-inside.com/z-zg-shareholder-alert-zillow-17-stock-drop-leads-to-securities-r5200667.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/principal-real-estate-income-fund-203000714.html</v>
       </c>
       <c r="F810" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Zillow Group, Inc. (NASDAQ:Z, ZG) and certain of the Company's senior executives for securities fraud after significant stock drops resulting from potential violations of the federal securities laws. If you invested in Zillow, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zillow-class-action-lawsuit. Key Details of the Zillow ($Z, $ZG) Class Action: Lead Plaintiff Deadline: August 10, 2026 Alleged Misconduct: Securities fraud relating to Zillow's allegedly anticompetitive agreement with Redfin Corporation Largest Alleged Stock Drop: February 11, ..</v>
+        <v>DENVER, August 31, 2026--The Principal Real Estate Income Fund (NYSE:PGZ) announces the sources of a distribution paid on August 31, 2026 of $0.1050 per share to shareholders of record at the close of business on August 17, 2026, pursuant to the Fund's managed distribution plan. This press release is issued as required by an exemptive order granted to the Fund by the U.S. Securities and Exchange Commission and includes the notice below sent to shareholders regarding the source of the distributio</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>$PODD Shareholder Alert: Insulet 6% Stock Drop Leads to Securities ...</v>
+        <v>Wellchange Holdings Company Limited Announces Closing of $7.5 Million Public Offering of its Class A Ordinary Shares</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C811" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D811" t="str">
         <v>Finance</v>
       </c>
       <c r="E811" t="str">
-        <v>https://pr-inside.com/podd-shareholder-alert-insulet-6-stock-drop-leads-to-securities-r5200666.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353707/0/en/wellchange-holdings-company-limited-announces-closing-of-7-5-million-public-offering-of-its-class-a-ordinary-shares.html</v>
       </c>
       <c r="F811" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Insulet investors after its stock plummeted over 6% because of misrepresentation about the safety of Insulet's Omnipod products. NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ:PODD) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Insulet, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/insulet-class-action-lawsuit. Key Details of ..</v>
+        <v>Hong Kong, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Wellchange Holdings Company Limited (NASDAQ: WCT) (“Company” or “Wellchange”), an enterprise software solution services provider headquartered in Hong Kong, today announced the closing of its public offering (the “Offering”) of 50,000,000 Class A ordinary shares at a public offering price of $0.15 per Class A ordinary share.</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>$MSFT Shareholder Alert: Microsoft 10% Stock Drop Leads to Securities ...</v>
+        <v>BWX Technologies to Hold Investor Day on September 29, 2026</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C812" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D812" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E812" t="str">
-        <v>https://pr-inside.com/msft-shareholder-alert-microsoft-10-stock-drop-leads-to-securities-r5200665.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/bwx-technologies-hold-investor-day-202800206.html</v>
       </c>
       <c r="F812" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>LYNCHBURG, Va., August 31, 2026--BWX Technologies, Inc. (NYSE: BWXT) will host an Investor Day with financial analysts and institutional investors on Tuesday, September 29, 2026, beginning at 8:30 a.m. EDT.</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>$MGM Shareholder Alert: MGM Resorts $48.30 Offer Price Leads to Investigation ...</v>
+        <v>FutureFuel Corp. Declares Fourth Quarter 2026 Cash Dividend</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C813" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D813" t="str">
         <v>Finance</v>
       </c>
       <c r="E813" t="str">
-        <v>https://pr-inside.com/mgm-shareholder-alert-mgm-resorts-48-30-offer-price-leads-to-investigation-r5200664.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353706/17942/en/futurefuel-corp-declares-fourth-quarter-2026-cash-dividend.html</v>
       </c>
       <c r="F813" t="str">
-        <v>(PR-inside.com) BFA Law is investigating Barry Diller's $48.30 per share offer to acquire MGM Resorts International; current shareholders are notified to contact the firm. NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that it is investigating Barry Diller's bid to buy MGM Resorts International (NYSE:MGM). MGM is incorporated in Delaware. Barry Diller is a member of MGM's board of directors. People, Inc. ("People," f/k/a/ IAC, Inc.), a company that Diller founded and controls, is MGM's largest single stockholder. On June 1, 2026, People made an unsolicited bid to buy the remaining ..</v>
+        <v>Batesville, Ark., Aug. 31, 2026 (GLOBE NEWSWIRE) -- FutureFuel Corp. (NYSE: FF) ("FutureFuel”), a manufacturer of custom and performance chemicals and biofuels, today announced that it has declared its fourth quarter 2026 cash dividend of U.S. $0.01 per share, payable to shareholders of record on December 4, 2026. The dividend will be paid on December 18, 2026.</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>$HUBG Shareholder Alert: Hub Group 18% Stock Drop Leads to Securities ...</v>
+        <v>Vesta Receives Credit Rating Upgrade to ‘BBB’ with Stable Outlook from Fitch Ratings</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C814" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D814" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E814" t="str">
-        <v>https://pr-inside.com/hubg-shareholder-alert-hub-group-18-stock-drop-leads-to-securities-r5200663.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/vesta-receives-credit-rating-upgrade-202600338.html</v>
       </c>
       <c r="F814" t="str">
-        <v>(PR-inside.com) BFA Law has filed a securities fraud class action lawsuit on behalf of Hub Group investors after its stock plummeted 18% after it announced its financial statements were materially misstated and should no longer be relied upon. NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Hub Group Inc. (NASDAQ:HUBG) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Hub Group, you are ..</v>
+        <v>MEXICO CITY, August 31, 2026--Corporación Inmobiliaria Vesta, S.A.B. de C.V. ("Vesta" or the "Company") (NYSE: VTMX; BMV: VESTA), a fully integrated, internally managed real estate company that owns, manages, develops and leases industrial properties in Mexico, today announced that Fitch Ratings ("Fitch") has upgraded Vesta’s Long-Term Foreign- and Local-Currency Issuer credit rating to ‘BBB’ from ‘BBB-’, with a stable outlook.</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>$GTM Shareholder Alert: ZoomInfo 33% Stock Drop Leads to Securities ...</v>
+        <v>Schneider National, Inc. announces participation in upcoming conference</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C815" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D815" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E815" t="str">
-        <v>https://pr-inside.com/gtm-shareholder-alert-zoominfo-33-stock-drop-leads-to-securities-r5200662.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/schneider-national-inc-announces-participation-202000192.html</v>
       </c>
       <c r="F815" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock .</v>
+        <v>GREEN BAY, Wis., August 31, 2026--Schneider National, Inc. (NYSE: SNDR), a premier multimodal provider of transportation, intermodal and logistics services, today announced participation in the following investment conference:</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>$GRAL Shareholder Alert: GRAIL, Inc. 50% Stock Drop Leads to Securities ...</v>
+        <v>West Coast Community Bancorp Files SEC Form 10 in Preparation for Nasdaq Uplist</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C816" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D816" t="str">
         <v>Finance</v>
       </c>
       <c r="E816" t="str">
-        <v>https://pr-inside.com/gral-shareholder-alert-grail-inc-50-stock-drop-leads-to-securities-r5200661.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353701/0/en/west-coast-community-bancorp-files-sec-form-10-in-preparation-for-nasdaq-uplist.html</v>
       </c>
       <c r="F816" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against GRAIL, Inc. (NASDAQ:GRAL) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in GRAIL, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/grail-class-action-lawsuit. Key Details of the GRAIL ($GRAL) Class Action: Lead Plaintiff Deadline: August 4, 2026 Alleged Misconduct: Securities fraud relating to GRAIL's NHS-Galleri cancer trial Stock Drop: February 20, 2026 - 50.55% Stock Drop Court: U.S. District ..</v>
+        <v>West Coast Community Bancorp files SEC Form 10, advancing its Nasdaq uplisting effort and enhancing transparency, visibility and access.</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>$EMBC Shareholder Alert: Embecta 57% Stock Drop Leads to Securities ...</v>
+        <v>AIB Data Centers to Attend Three Upcoming Investor Conferences in September 2026</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C817" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D817" t="str">
         <v>Finance</v>
       </c>
       <c r="E817" t="str">
-        <v>https://pr-inside.com/embc-shareholder-alert-embecta-57-stock-drop-leads-to-securities-r5200660.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353700/0/en/aib-data-centers-to-attend-three-upcoming-investor-conferences-in-september-2026.html</v>
       </c>
       <c r="F817" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Embecta Corp. (NASDAQ:EMBC) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Embecta, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/embecta-class-action-lawsuit. Key Details of the Embecta ($EMBC) Class Action: Lead Plaintiff Deadline: August 17, 2026 Alleged Misconduct: Securities fraud relating to Embecta's statements about the strength of its insulin pen needle product category. Largest Alleged Stock ..</v>
+        <v>AIB Data Centers to Attend Three Upcoming Investor Conferences in September 2026</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>$BTU Shareholder Alert: Peabody 10% Stock Drop Leads to Securities ...</v>
+        <v>Belpointe OZ Announces Leasing Milestone at Aster &amp; Links as Property Nears Stabilization</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C818" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D818" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E818" t="str">
-        <v>https://pr-inside.com/btu-shareholder-alert-peabody-10-stock-drop-leads-to-securities-r5200659.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353697/0/en/belpointe-oz-announces-leasing-milestone-at-aster-links-as-property-nears-stabilization.html</v>
       </c>
       <c r="F818" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>Sarasota, Florida, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Belpointe PREP, LLC (“Belpointe OZ,” “we,” “us,” “our” or the “Company”) (NYSE American: OZ), a publicly traded qualified opportunity fund, today announced that its flagship asset, Aster &amp;amp; Links, a premier 424-unit mixed-use luxury apartment community in downtown Sarasota, Florida, has reached approximately 90% of its residential units leased.</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>$AVAV Shareholder Alert: AeroVironment 17% Stock Drop Leads to Securities ...</v>
+        <v>Cal-Maine Foods Releases Fiscal Year 2025 Impact Report</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C819" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D819" t="str">
         <v>Finance</v>
       </c>
       <c r="E819" t="str">
-        <v>https://pr-inside.com/avav-shareholder-alert-aerovironment-17-stock-drop-leads-to-securities-r5200658.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353702/0/en/cal-maine-foods-releases-fiscal-year-2025-impact-report.html</v>
       </c>
       <c r="F819" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against AeroVironment, Inc. (NASDAQ:AVAV) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in AeroVironment, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/aerovironment-class-action-lawsuit. Key Details of the AeroVironment ($AVAV) Class Action: Lead Plaintiff Deadline: July 27, 2026 Alleged Misconduct: Securities fraud relating to AeroVironment's contract to provide the U.S. Space Force's SCAR program with its BADGER phased ..</v>
+        <v>Cal-Maine Foods releases its FY2025 Impact Report, highlighting its strategy, operational excellence and commitment to responsible business practices.</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>$ADMA Shareholder Alert: ADMA Biologics 29% Stock Drop Leads to Securities ...</v>
+        <v>Cal-Maine Foods to Participate in Barclays Global Consumer Conference</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C820" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D820" t="str">
-        <v>Finance</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E820" t="str">
-        <v>https://pr-inside.com/adma-shareholder-alert-adma-biologics-29-stock-drop-leads-to-securities-r5200657.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353698/0/en/cal-maine-foods-to-participate-in-barclays-global-consumer-conference.html</v>
       </c>
       <c r="F820" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ADMA Biologics, Inc. (NASDAQ:ADMA) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ADMA Biologics, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/adma-biologics-class-action-lawsuit . Key Details of the ADMA ($ADMA) Class Action: Lead Plaintiff Deadline: August 10, 2026 Alleged Misconduct: Securities fraud relating to allegations that ADMA's reported 20% growth for 2025 was driven by ..</v>
+        <v>Cal-Maine Foods management will participate in the Barclays Global Consumer Conference Sept. 9–10 in Boston and meet with institutional investors.</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>Ad hoc: Evotec Announces Preliminary Second Quarter and First Half 2026 Results and Updates Full-Year 2026 Outlook</v>
+        <v>Enovis to Participate in the 2026 Wells Fargo Healthcare Conference</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C821" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D821" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E821" t="str">
-        <v>https://www.prnewswire.com/news-releases/ad-hoc-evotec-announces-preliminary-second-quarter-and-first-half-2026-results-and-updates-full-year-2026-outlook-302824155.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353695/0/en/enovis-to-participate-in-the-2026-wells-fargo-healthcare-conference.html</v>
       </c>
       <c r="F821" t="str">
-        <v>Disclosure of an inside information acc. to Article 17 MAR of the Regulation (EU) No 596/2014 HAMBURG, Germany, July 13, 2026 /PRNewswire/ -- Evotec SE (NASDAQ: EVO) (Frankfurt Prime Standard: EVT) today announced preliminary unaudited financial results for the second quarter and first...</v>
+        <v>Dallas, TX, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Enovis™ Corporation (NYSE: ENOV), an innovation-driven, medical technology growth company, today announced that it will participate in the 2026 Wells Fargo HealthCare conference on Tuesday, September 8, 2026 at the Encore Boston Harbor.</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>ATHA Energy Announces Corporate Activities Update</v>
+        <v>Lifeward Appoints Josh Hexter Interim Chief Executive Officer and Rami Aviram Chief Financial Officer</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C822" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D822" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E822" t="str">
-        <v>https://pr-inside.com/atha-energy-announces-corporate-activities-update-r5200656.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353696/32993/en/lifeward-appoints-josh-hexter-interim-chief-executive-officer-and-rami-aviram-chief-financial-officer.html</v>
       </c>
       <c r="F822" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 13, 2026 /ATHA Energy Corp. (TSXV:SASK)(FRA:X5U)(OTCQX:SASKF) ("ATHA" or the "Company") announces the grant of an aggregate of 2,850,000 incentive stock options ("Options") and 2,200,000 restricted share units ("RSUs") to certain eligible participants, including certain directors and officers of the Company, under the Company's equity incentive plan (the "Plan"). One-third of the Options shall vest on the date of issuance thereof, one-third of the Options shall vest on the six-month anniversary of the date of issuance thereof, and the remaining one-third of the Options shall vest on the twelve-month anniversary of the date of ..</v>
+        <v>Experienced leadership team to build on established commercial platform and accelerate Lifeward’s next phase of growth with continuity of strategy Experienced leadership team to build on established commercial platform and accelerate Lifeward’s next phase of growth with continuity of strategy</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>Motus Highlights IRS Mid-Year Adjustment to 2026 Standard Mileage Rate for Business Use</v>
+        <v>Pyxis Tankers Announces Financial Results for the Three &amp; Six Months Ended June 30, 2026</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C823" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D823" t="str">
         <v>Finance</v>
       </c>
       <c r="E823" t="str">
-        <v>https://www.prnewswire.com/news-releases/motus-highlights-irs-mid-year-adjustment-to-2026-standard-mileage-rate-for-business-use-302824142.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353699/0/en/pyxis-tankers-announces-financial-results-for-the-three-six-months-ended-june-30-2026.html</v>
       </c>
       <c r="F823" t="str">
-        <v>New rate reflects recent changes in fuel price volatility. BOSTON, July 13, 2026 /PRNewswire/ -- Motus, the complete solution for employee driving, today highlighted the Internal Revenue Service's (IRS) mid-year adjustment to the 2026 standard mileage rate for business use, which...</v>
+        <v>Maroussi, Greece, August 31, 2026 – Pyxis Tankers Inc. (Nasdaq Cap Mkts: PXS), (the “Company”, “we”, “our”, “us” or “Pyxis Tankers”), an international diversified shipping company, today announced unaudited results for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Rosen Law Firm Encourages The Ensign Group, Inc. Investors to Inquire About Securities Class Action Investigation - ENSG</v>
+        <v>M-tron Industries, Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C824" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D824" t="str">
         <v>Finance</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-the-ensign-group-inc-investors-to-inquire-about-securities-class-action-investigation--ensg-302824009.html</v>
+        <v>https://www.newsfilecorp.com/release/312253/Mtron-Industries-Inc.-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F824" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of The Ensign Group, Inc. (NASDAQ: ENSG) resulting from allegations that Ensign may have issued materially misleading...</v>
+        <v>Orlando, Florida--(Newsfile Corp. - August 31, 2026) - M-tron Industries, Inc. (NYSE American: MPTI) ("Mtron" or the "Company") today announced its participation at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place on September 9 – 10, 2026, in New York, New York. Cameron Pforr, Chief Executive Officer, and Chris Nossokoff, Vice President – Financial Reporting, will be attending the conference, delivering an investor presentation and participating in...</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>Rosen Law Firm Encourages GoDaddy Inc. Investors to Inquire About Securities Class Action Investigation - GDDY</v>
+        <v>Postal Realty Achieves BBB Investment Grade Rating from Fitch Ratings</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C825" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D825" t="str">
         <v>Finance</v>
       </c>
       <c r="E825" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-godaddy-inc-investors-to-inquire-about-securities-class-action-investigation--gddy-302824008.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353694/0/en/postal-realty-achieves-bbb-investment-grade-rating-from-fitch-ratings.html</v>
       </c>
       <c r="F825" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of GoDaddy Inc. (NYSE: GDDY) resulting from allegations that GoDaddy may have issued materially misleading business...</v>
+        <v>CEDARHURST, N.Y., Aug. 31, 2026 (GLOBE NEWSWIRE) -- Postal Realty Trust, Inc. (NYSE: PSTL) (the "Company"), today announced that Postal Realty Trust, Inc. and Postal Realty LP have received inaugural investment grade credit ratings of BBB with a Stable Outlook from Fitch Ratings, Inc. ("Fitch"). In addition, Fitch assigned a BBB rating to the Company's senior unsecured revolving credit facility and unsecured term loans.</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>VERAXA Biotech (VRXA) Partners With Ardigen to Advance AI-Driven Cancer Drug Development</v>
+        <v>YY Group Enters New Era as YYForce, Expanding AI, Automation and Human-Robot Workforce Strategy; Nasdaq Ticker Changes to “YFOR”</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C826" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D826" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E826" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-partners-with-ardigen-to-advance-ai-driven-cancer-drug-development-7087678</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353692/0/en/yy-group-enters-new-era-as-yyforce-expanding-ai-automation-and-human-robot-workforce-strategy-nasdaq-ticker-changes-to-yfor.html</v>
       </c>
       <c r="F826" t="str">
-        <v>LOS ANGELES, CA - July 13, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced a collaboration with AI-driven bioinformatics company Ardigen S.A. to support development of its BiTAC(R) pipeline of T-cell engagers and future antibody-drug conjugates. The partnership will initially focus on developing AI-enabled tools to identify and prioritize synergistic dual-target combinations for VERAXA’s BiTAC platform, which is designed to improve tumor targeting while reducing off-target toxicity. VERAXA said integrating artificial intelligence into its research and development strategy could enhance target selection by analyzing large preclinical and clinical datasets, including programs that demonstrated efficacy but failed because of toxicity. The company believes the collaboration wil</v>
+        <v>New name reflects evolution into automation and AI-enabled workforce management and integrated facility management (IFM) infrastructure platform.</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Peabody Energy Corporation (BTU) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>SI-BONE To Present at Morgan Stanley 24th Global Healthcare Conference on September 14, 2026</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C827" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D827" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E827" t="str">
-        <v>https://www.prnewswire.com/news-releases/peabody-energy-corporation-btu-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302824003.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353689/0/en/si-bone-to-present-at-morgan-stanley-24th-global-healthcare-conference-on-september-14-2026.html</v>
       </c>
       <c r="F827" t="str">
-        <v>LOS ANGELES, July 13, 2026 /PRNewswire/ -- The Law Offices of Frank R. Cruz announces that investors with losses related to Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU) have opportunity to lead the securities fraud class action lawsuit. IF YOU ARE AN INVESTOR WHO...</v>
+        <v>SANTA CLARA, Calif., Aug. 31, 2026 (GLOBE NEWSWIRE) -- SI-BONE, Inc. (Nasdaq: SIBN), the global leader in developing procedural solutions to address clinical challenges associated with compromised bone, today announced that the company will be participating in the upcoming 2026 Morgan Stanley 24 th Annual Global Healthcare Conference in New York, NY. Management will be hosting a fireside chat on Monday, September 14, 2026, at 8:30 a.m. Pacific Time/ 11:30 a.m. Eastern Time.</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>PicS N.V. (PICS) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Teva and Trump Administration Announce Intent to Reach Agreement around Affordable Medicines and Supply Chain Security for Patients in the U.S.</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C828" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D828" t="str">
         <v>Finance</v>
       </c>
       <c r="E828" t="str">
-        <v>https://www.prnewswire.com/news-releases/pics-nv-pics-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302824015.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353687/0/en/teva-and-trump-administration-announce-intent-to-reach-agreement-around-affordable-medicines-and-supply-chain-security-for-patients-in-the-u-s.html</v>
       </c>
       <c r="F828" t="str">
-        <v>BENSALEM, Pa., July 13, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against PicS N.V. ("PicS" or the "Company") (NASDAQ:PICS). IF YOU ARE AN INVESTOR WHO...</v>
+        <v xml:space="preserve">PARSIPPANY, N.J. and TEL AVIV, Israel, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Teva Pharmaceuticals, a U.S. affiliate of Teva Pharmaceutical Industries Ltd. (NYSE and TASE: TEVA), today announced a shared commitment with the Trump Administration to lower the cost of select medicines for American patients covered by Medicaid. When finalized, this agreement will support continued investment in scientific innovation and pharmaceutical manufacturing capabilities. “Teva appreciates the opportunity to work with President Trump and his Administration to expand access and affordability for patients today while enabling continued investment in medicines patients need tomorrow,” said Chris Fox, President, Teva USA. “Teva built its business around delivering affordable medicines to Americans, and we share </v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>CORRECTION -- HII</v>
+        <v>BridgeBio Announces Agreement with U.S. Government to Improve Affordability and Access to Critical Medicines for Americans</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C829" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D829" t="str">
         <v>Finance</v>
       </c>
       <c r="E829" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326430/14858/en/CORRECTION-HII.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353662/0/en/bridgebio-announces-agreement-with-u-s-government-to-improve-affordability-and-access-to-critical-medicines-for-americans.html</v>
       </c>
       <c r="F829" t="str">
-        <v>ARLINGTON, Va., July 13, 2026 (GLOBE NEWSWIRE) -- The release issued earlier today by HII (NYSE: HII) was issued in error. The release has been replaced as follows:</v>
+        <v>- This voluntary agreement expands access for Medicaid patients to BridgeBio’s currently marketed medicine and lowers drug costs for Americans without jeopardizing innovation and sustainability in rare diseases</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>Nano-X Imaging Ltd. (NNOX) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Marquis Who's Who Honors Komal Patel for Leadership in Marketing, Entrepreneurship ...</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C830" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D830" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E830" t="str">
-        <v>https://www.prnewswire.com/news-releases/nano-x-imaging-ltd-nnox-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302824001.html</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-komal-patel-for-leadership-in-marketing-entrepreneurship-r5217980.htm</v>
       </c>
       <c r="F830" t="str">
-        <v>BENSALEM, Pa., July 13, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Nano-X Imaging Ltd. ("Nano-X" or the "Company") (NASDAQ:NNOX). IF YOU ARE AN INVESTOR...</v>
+        <v>(PR-inside.com) COLUMBIA, PA / ACCESS Newswire / August 31, 2026 / Marquis Who's Who is proud to honor Komal Patel for her distinguished contributions to marketing, entrepreneurship, hospitality, business operations and revenue generation. Her career combines strategic thinking with hands-on ownership across pharmaceuticals, international business, artificial intelligence, retail, hospitality and commercial real estate. Throughout her work, Ms. Patel has focused on turning complex business opportunities into commercial value while building and operating ventures of her own. Ms. Patel currently serves as founder of Align-Dynamix, a company she established in 2023 to help businesses improve lead capture, follow-up, customer communication and operational efficiency. ..</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Black Rock Coffee Bar, Inc. (BRCB) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>FRIDAY PLAB INVESTOR DEADLINE: Photronics, Inc. Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C831" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D831" t="str">
         <v>Finance</v>
       </c>
       <c r="E831" t="str">
-        <v>https://www.prnewswire.com/news-releases/black-rock-coffee-bar-inc-brcb-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302823994.html</v>
+        <v>https://www.prnewswire.com/news-releases/friday-plab-investor-deadline-photronics-inc-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-302864505.html</v>
       </c>
       <c r="F831" t="str">
-        <v>BENSALEM, Pa., July 13, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Black Rock Coffee Bar, Inc. ("Black Rock Coffee" or the "Company") (NASDAQ:BRCB). IF...</v>
+        <v>SAN DIEGO, Aug. 31, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Photronics, Inc. (NASDAQ: PLAB) securities between December 10, 2025 and May 27, 2026, all dates inclusive (the "Class Period"), have until this Friday, September 4, 2026 to...</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>Insulet Corporation (PODD) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Kaplan Fox Encourages Investors of GoDaddy Inc. (GDDY) Who Suffered Losses to Contact the Firm Before October 20, 2026</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C832" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D832" t="str">
         <v>Finance</v>
       </c>
       <c r="E832" t="str">
-        <v>https://www.prnewswire.com/news-releases/insulet-corporation-podd-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302823986.html</v>
+        <v>https://www.newsfilecorp.com/release/312243/Kaplan-Fox-Encourages-Investors-of-GoDaddy-Inc.-GDDY-Who-Suffered-Losses-to-Contact-the-Firm-Before-October-20-2026</v>
       </c>
       <c r="F832" t="str">
-        <v>BENSALEM, Pa., July 13, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Insulet Corporation ("Insulet" or the "Company") (NASDAQ:PODD). IF YOU ARE AN...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE: GDDY) on behalf of investors that purchased or otherwise acquired GoDaddy common stock between September 3, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in GoDaddy and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>Verra Mobility Corporation (VRRM) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Innventure, Inc. (INV) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C833" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D833" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E833" t="str">
-        <v>https://www.prnewswire.com/news-releases/verra-mobility-corporation-vrrm-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302824056.html</v>
+        <v>https://pr-inside.com/innventure-inc-inv-class-action-lawsuit-levi-korsinsky-reminds-r5217979.htm</v>
       </c>
       <c r="F833" t="str">
-        <v>LOS ANGELES, July 13, 2026 /PRNewswire/ -- Glancy Prongay Wolke &amp; Rotter LLP announces that investors with losses have opportunity to lead the securities fraud class action lawsuit against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). IF YOU SUFFERED A LOSS ON YOUR...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>Conoce el Gizmo Watch 4: El nuevo reloj inteligente para niños de Verizon</v>
+        <v>Tenable Joins White House-Led Project Watershed to Bolster U.S. Water Systems Cybersecurity</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C834" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D834" t="str">
         <v>Finance</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326422/0/es/Conoce-el-Gizmo-Watch-4-El-nuevo-reloj-inteligente-para-ni%C3%B1os-de-Verizon.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353651/0/en/tenable-joins-white-house-led-project-watershed-to-bolster-u-s-water-systems-cybersecurity.html</v>
       </c>
       <c r="F834" t="str">
-        <v>Obtén el nuevo Gizmo Watch 4 por nuestra cuenta con una línea nueva, evita los cargos de activación con Verizon Loyalty y desbloquea recompensas exclusivas a través de Verizon Shine Obtén el nuevo Gizmo Watch 4 por nuestra cuenta con una línea nueva, evita los cargos de activación con Verizon Loyalty y desbloquea recompensas exclusivas a través de Verizon Shine</v>
+        <v>Government and industry unite to address vulnerabilities amid growing cyber threats Government and industry unite to address vulnerabilities amid growing cyber threats</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Cosmos Health Share Buyback Reaches 4.36 Million Shares; Continues Open Market Repurchases</v>
+        <v>Kaplan Fox Alerts Alignment Healthcare, Inc. (ALHC) Investors to an Investigation of Potential Securities Law Violations</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C835" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D835" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E835" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326424/0/en/Cosmos-Health-Share-Buyback-Reaches-4-36-Million-Shares-Continues-Open-Market-Repurchases.html</v>
+        <v>https://www.newsfilecorp.com/release/312241/Kaplan-Fox-Alerts-Alignment-Healthcare-Inc.-ALHC-Investors-to-an-Investigation-of-Potential-Securities-Law-Violations</v>
       </c>
       <c r="F835" t="str">
-        <v>Cosmos Health has now repurchased a total of 4,355,000 shares for approximately $901,000.</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Alignment Healthcare, Inc. ("Alignment Healthcare" or the "Company") (NASDAQ: ALHC).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are an Alignment Healthcare investor and have suffered losses, or if you have information that could assist in the Alignment Healthcare investigation, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>Meet the Gizmo Watch 4: Verizon’s new kid-friendly smartwatch</v>
+        <v>Kuehn Law Encourages Investors of Krispy Kreme, Inc. to Contact Law Firm</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C836" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D836" t="str">
         <v>Finance</v>
       </c>
       <c r="E836" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326422/0/en/Meet-the-Gizmo-Watch-4-Verizon-s-new-kid-friendly-smartwatch.html</v>
+        <v>https://www.prnewswire.com/news-releases/kuehn-law-encourages-investors-of-krispy-kreme-inc-to-contact-law-firm-302865239.html</v>
       </c>
       <c r="F836" t="str">
-        <v>Get the new Gizmo Watch 4 for free with a new line, avoid activation fees with Verizon loyalty and unlock exclusive rewards through Verizon Shine Get the new Gizmo Watch 4 for free with a new line, avoid activation fees with Verizon loyalty and unlock exclusive rewards through Verizon Shine</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Kuehn Law, PLLC, a shareholder litigation law firm, is investigating whether certain officers and directors of Krispy Kreme, Inc. (NASDAQ: DNUT) breached their fiduciary duties to shareholders. According to a federal securities lawsuit, Insiders at...</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Inception Growth Acquisition Limited Announces Additional Contribution to Trust Account to Extend Business Combination Period</v>
+        <v>INV Investors Have Opportunity to Lead Innventure, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C837" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D837" t="str">
         <v>Finance</v>
       </c>
       <c r="E837" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326423/0/en/Inception-Growth-Acquisition-Limited-Announces-Additional-Contribution-to-Trust-Account-to-Extend-Business-Combination-Period.html</v>
+        <v>https://www.prnewswire.com/news-releases/inv-investors-have-opportunity-to-lead-innventure-inc-securities-fraud-lawsuit-302865230.html</v>
       </c>
       <c r="F837" t="str">
-        <v>New York, July 13, 2026 (GLOBE NEWSWIRE) -- Inception Growth Acquisition Limited (NASDAQ: IGTA, the “Company”), a publicly traded special purpose acquisition company, announced today that on July 10, 2026, the Company deposited $12,203.33 into the Company’s trust account (the “Trust Account”) in order to extend the period of time the Company has to complete a business combination for an additional one (1) month period, from July 13, 2026 to August 13, 2026. The purpose of the extension is to provide additional time for the Company to complete a business combination.</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Innventure, Inc. (NASDAQ: INV) between November 17, 2025 and August 13, 2026, both dates inclusive (the "Class Period"). A...</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>Wrap Technologies (WRAP) Opens Third Quarter With $1.2M in International Orders</v>
+        <v>HDB ALERT: Securities Fraud Class Action Launched Against HDFC Bank ...</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C838" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D838" t="str">
         <v>Finance</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-opens-third-quarter-with-1-2m-in-international-orders-7087677</v>
+        <v>https://pr-inside.com/hdb-alert-securities-fraud-class-action-launched-against-hdfc-bank-r5217977.htm</v>
       </c>
       <c r="F838" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - July 13, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) announced it entered the third quarter of 2026 with approximately $1.2 million in international orders from customers in Brazil and India, with the associated revenue expected to be recognized during the quarter. The company said the orders reflect expanding international adoption of its BolaWrap(R) 150 restraint device and were secured before increased customer interest following the recent ATF ruling classifying the product as an instrument of restraint rather than a firearm or “any other weapon.” Wrap said the combination of repeat international orders, growing global demand and the favorable regulatory change positions the company for a potentially strong second half of 2026. The company reaffirmed its </v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>HCLTech delivers robust Q1 led by record deal bookings of $2.4 billion</v>
+        <v>Securities Lawsuit Alert: Equipmentshare.com Inc. (EQPT) Investors ...</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C839" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D839" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E839" t="str">
-        <v>https://www.prnewswire.com/news-releases/hcltech-delivers-robust-q1-led-by-record-deal-bookings-of-2-4-billion-302824108.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-equipmentshare-com-inc-eqpt-investors-r5217976.htm</v>
       </c>
       <c r="F839" t="str">
-        <v>Advanced AI revenue grows 62.1% to $171 million; company plans to invest up to ₹3,500 crore to establish AI data centers NEW YORK and NOIDA, India, July 13, 2026 /PRNewswire/ -- HCLTech (NSE: HCLTECH) (BSE: HCLTECH), a leading global technology company, today reported financial results...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that ..</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Embecta (EMBC) Investors ...</v>
+        <v>Anteris to Present at September Healthcare Investor Conferences</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C840" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D840" t="str">
         <v>Finance</v>
       </c>
       <c r="E840" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-embecta-embc-investors-r5200652.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353649/0/en/anteris-to-present-at-september-healthcare-investor-conferences.html</v>
       </c>
       <c r="F840" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>Anteris to Present at September Healthcare Investor Conferences - Cantor, Wells Fargo and Morgan Stanley</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Photronics, Inc. ...</v>
+        <v>Kaplan Fox Encourages UWM Holdings Corporation (UWMC) Investors to Contact the Firm Before the Lead Plaintiff Deadline on October 13, 2026</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C841" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D841" t="str">
         <v>Finance</v>
       </c>
       <c r="E841" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-photronics-inc-r5200650.htm</v>
+        <v>https://www.newsfilecorp.com/release/312240/Kaplan-Fox-Encourages-UWM-Holdings-Corporation-UWMC-Investors-to-Contact-the-Firm-Before-the-Lead-Plaintiff-Deadline-on-October-13-2026</v>
       </c>
       <c r="F841" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against UWM Holdings Corporation ("UWM Holdings" or the "Company") (NYSE: UWMC) on behalf of investors that purchased or otherwise acquired UWM Holdings securities between March 9, 2026 and August 5, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in UWM Holdings and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Greenland Energy (GLND) Gains Relevance as Energy-Security Concerns Intensify</v>
+        <v>Lost Money on Flotek Industries, Inc. (FTK)? Join Class Action Before ...</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C842" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D842" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-gains-relevance-as-energy-security-concerns-intensify-7087675</v>
+        <v>https://pr-inside.com/lost-money-on-flotek-industries-inc-ftk-join-class-action-before-r5217975.htm</v>
       </c>
       <c r="F842" t="str">
-        <v>LOS ANGELES, CA - July 13, 2026 ( NEWMEDIAWIRE ) - In reaction to the ongoing conflict within the Middle East, the global energy market has once again been reminded how quickly geopolitical events can disrupt oil supplies and drive volatility across economies. Discussions surrounding the Strait of Hormuz and the strategic importance of new oil-producing regions have highlighted the need for diversified energy sources, creating a potentially favorable backdrop for Greenland Energy (NASDAQ: GLND) , which is advancing exploration activities in Greenland’s Jameson Land Basin and seeking to unlock a significant frontier oil resource. The renewed focus on energy security stems from ongoing concerns surrounding the Strait of Hormuz, one of the world’s most important energy transportation corridor</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>GRAL Investors Have Opportunity to Lead GRAIL, Inc. Securities Fraud Lawsuit</v>
+        <v>PHFA issues RFP to fund mixed-use development projects</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C843" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D843" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E843" t="str">
-        <v>https://www.prnewswire.com/news-releases/gral-investors-have-opportunity-to-lead-grail-inc-securities-fraud-lawsuit-302824002.html</v>
+        <v>https://www.prnewswire.com/news-releases/phfa-issues-rfp-to-fund-mixed-use-development-projects-302865251.html</v>
       </c>
       <c r="F843" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminders purchasers of common stock of GRAIL, Inc. (NASDAQ: GRAL) between May 13, 2025 and February 19, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you...</v>
+        <v>Funding priority will be given to proposals from third-class cities HARRISBURG, Pa., Aug. 31, 2026 /PRNewswire/ -- The Pennsylvania Housing Finance Agency today is issuing a Request for Proposals for the new construction, or rehabilitation, of mixed-use development projects seeking...</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>Rosen Law Firm Encourages Gildan Activewear Inc. Investors to Inquire About Securities Class Action Investigation - GIL</v>
+        <v>Berger Montague PC Investigates ADMA Biologics, Inc.'s Board of Directors for Breach of Fiduciary Duty (NASDAQ: ADMA)</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C844" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D844" t="str">
         <v>Finance</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-gildan-activewear-inc-investors-to-inquire-about-securities-class-action-investigation--gil-302823998.html</v>
+        <v>https://www.prnewswire.com/news-releases/berger-montague-pc-investigates-adma-biologics-incs-board-of-directors-for-breach-of-fiduciary-duty-nasdaq-adma-302864696.html</v>
       </c>
       <c r="F844" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Gildan Activewear Inc. (NYSE: GIL) resulting from allegations that Gildan Activewear may have issued materially...</v>
+        <v>PHILADELPHIA, Aug. 31, 2026 /PRNewswire/ -- National plaintiffs' law firm Berger Montague PC announces an investigation into potential breaches of fiduciary duty by the Board of Directors of ADMA Biologics, Inc. (NASDAQ: ADMA) ("ADMA" or the "Company"). The investigation is focused on...</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>VERI LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Veritone, Inc. Investors ...</v>
+        <v>PRIM FINAL DEADLINE: ROSEN, A LEADING NATIONAL FIRM, Encourages Primoris Services Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - PRIM</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C845" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D845" t="str">
         <v>Finance</v>
       </c>
       <c r="E845" t="str">
-        <v>https://pr-inside.com/veri-lawsuit-alert-levi-korsinsky-notifies-veritone-inc-investors-r5200649.htm</v>
+        <v>https://www.newsfilecorp.com/release/312248/PRIM-FINAL-DEADLINE-ROSEN-A-LEADING-NATIONAL-FIRM-Encourages-Primoris-Services-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-PRIM</v>
       </c>
       <c r="F845" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Primoris Services Corporation (NYSE: PRIM) between August 5, 2025 and June 22, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline.SO WHAT: If you purchased Primoris common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>August 10, 2026 Deadline Approaching: Join Class Action Against ADMA ...</v>
+        <v>PROCEPT BioRobotics Corporation (PRCT) Lawsuit - Investors Urged to ...</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C846" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D846" t="str">
         <v>Finance</v>
       </c>
       <c r="E846" t="str">
-        <v>https://pr-inside.com/august-10-2026-deadline-approaching-join-class-action-against-adma-r5200648.htm</v>
+        <v>https://pr-inside.com/procept-biorobotics-corporation-prct-lawsuit-investors-urged-to-r5217974.htm</v>
       </c>
       <c r="F846" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>PHR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Phreesia, Inc. Investors ...</v>
+        <v>The Simply Good Foods Company (SMPL) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C847" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D847" t="str">
         <v>Finance</v>
       </c>
       <c r="E847" t="str">
-        <v>https://pr-inside.com/phr-lawsuit-alert-levi-korsinsky-notifies-phreesia-inc-investors-r5200642.htm</v>
+        <v>https://pr-inside.com/the-simply-good-foods-company-smpl-lawsuit-investors-urged-to-contact-r5217973.htm</v>
       </c>
       <c r="F847" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Phreesia, Inc. (NYSE:PHR) securities. If you suffered a loss on your Phreesia, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Phreesia, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Phreesia, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>Media Invited to Visit HII’s Newport News Shipbuilding – Charleston Operations</v>
+        <v>Kaplan Fox Urges Investors of Taboola.com Ltd. (TBLA) with Significant Losses to Seek a Leadership Role Before October 20, 2026</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C848" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D848" t="str">
         <v>Finance</v>
       </c>
       <c r="E848" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326409/14858/en/Media-Invited-to-Visit-HII-s-Newport-News-Shipbuilding-Charleston-Operations.html</v>
+        <v>https://www.newsfilecorp.com/release/312238/Kaplan-Fox-Urges-Investors-of-Taboola.com-Ltd.-TBLA-with-Significant-Losses-to-Seek-a-Leadership-Role-Before-October-20-2026</v>
       </c>
       <c r="F848" t="str">
-        <v>ARLINGTON, Va., July 13, 2026 (GLOBE NEWSWIRE) -- About HII</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola.com" or the "Company") (NASDAQ: TBLA) on behalf of investors that purchased or otherwise acquired Taboola.com securities between May 6, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Taboola.com and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>Lost Money on Badger Meter, Inc. (BMI)? Urged to Join Class Action ...</v>
+        <v>Builders Capital Mortgage Corp. Reports H1 2026 Results</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C849" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D849" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E849" t="str">
-        <v>https://pr-inside.com/lost-money-on-badger-meter-inc-bmi-urged-to-join-class-action-r5200639.htm</v>
+        <v>https://www.newsfilecorp.com/release/312254/Builders-Capital-Mortgage-Corp.-Reports-H1-2026-Results</v>
       </c>
       <c r="F849" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 31, 2026) - Builders Capital Mortgage Corp. (TSXV: BCF) ("Builders Capital" or "the Company") announces the release of its unaudited interim financial results for the six-month period ended June 30, 2026.Highlights include:Achieved highest-ever half year revenue of $4.047 million, representing a 9.1% increase compared to the same period in 2025. This growth was fueled by the full deployment of equity capital and additional funds raised through the...</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>$HAREHOLDER ALERT: The M&amp;amp;A Class Action Firm Announces An Investigation of Twin Vee PowerCats Co. (NASDAQ: VEEE)</v>
+        <v>HERTZ FINAL DEADLINE: ROSEN, A LONGSTANDING LAW FIRM, Encourages Hertz Global Holdings, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - HTZ</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C850" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D850" t="str">
         <v>Finance</v>
       </c>
       <c r="E850" t="str">
-        <v>https://www.prnewswire.com/news-releases/hareholder-alert-the-ma-class-action-firm-announces-an-investigation-of-twin-vee-powercats-co-nasdaq-veee-302823967.html</v>
+        <v>https://www.newsfilecorp.com/release/312250/HERTZ-FINAL-DEADLINE-ROSEN-A-LONGSTANDING-LAW-FIRM-Encourages-Hertz-Global-Holdings-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-HTZ</v>
       </c>
       <c r="F850" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Class Action Attorney Juan Monteverde with Monteverde &amp; Associates PC (the "M&amp;A Class Action Firm"), has recovered millions of dollars for shareholders and is recognized as a Top 50 Firm in the 2025 ISS Securities Class Action Services Report. The...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Hertz Global Holdings, Inc. (NASDAQ: HTZ) between May 7, 2026 and June 23, 2026, inclusive (the "Class Period"), of the important September 22, 2026 lead plaintiff deadline.SO WHAT: If you purchased Hertz common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>Lost Money on Sportradar Group AG (SRAD)? Urged to Join Class Action ...</v>
+        <v>FTK Investors Have Opportunity to Lead Flotek Industries, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C851" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D851" t="str">
         <v>Finance</v>
       </c>
       <c r="E851" t="str">
-        <v>https://pr-inside.com/lost-money-on-sportradar-group-ag-srad-urged-to-join-class-action-r5200635.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ftk-investors-have-opportunity-to-lead-flotek-industries-inc-securities-fraud-lawsuit-302865224.html</v>
       </c>
       <c r="F851" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Flotek Industries, Inc. (NYSE: FTK) between August 3, 2026 and August 17, 2026, both dates inclusive (the "Class...</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>STATE ATTORNEYS GENERAL CHALLENGE TO PROPOSED MERGER DEFIES EVIDENCE-BASED ANTITRUST ENFORCEMENT AND MUST BE REJECTED-- DELAY IN CLOSING OF TRANSACTION ONLY BENEFITS BIG TECH AND HARMS CONSUMERS AND HOLLYWOOD TALENT</v>
+        <v>Levi &amp; Korsinsky Notifies UWM Holdings Corporation (UWMC) Shareholders ...</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C852" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D852" t="str">
         <v>Finance</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.prnewswire.com/news-releases/state-attorneys-general-challenge-to-proposed-merger-defies-evidence-based-antitrust-enforcement-and-must-be-rejected-delay-in-closing-of-transaction-only-benefits-big-tech-and-harms-consumers-and-hollywood-talent-302824034.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-uwm-holdings-corporation-uwmc-shareholders-r5217972.htm</v>
       </c>
       <c r="F852" t="str">
-        <v>ON BEHALF OF PARAMOUNT SKYDANCE CORPORATION LOS ANGELES and NEW YORK, July 13, 2026 /PRNewswire/ -- The complaint filed by the state attorneys general in federal district court in the Northern District of California distorts settled antitrust law and is based on a misrepresentation of...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>August 28, 2026 Deadline: Join Class Action Lawsuit Against Hub Group, ...</v>
+        <v>Lost Money on Flotek Industries, Inc. (FTK)? Urged to Join Class Action ...</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C853" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D853" t="str">
         <v>Finance</v>
       </c>
       <c r="E853" t="str">
-        <v>https://pr-inside.com/august-28-2026-deadline-join-class-action-lawsuit-against-hub-group-r5200632.htm</v>
+        <v>https://pr-inside.com/lost-money-on-flotek-industries-inc-ftk-urged-to-join-class-action-r5217971.htm</v>
       </c>
       <c r="F853" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>NioCorp to Appear on CNBC's "Squawk Box Asia" Program Today at 8:30 ...</v>
+        <v>Kaplan Fox Alerts Pentair plc (PNR) Investors to the Lead Plaintiff Deadline on October 2, 2026</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C854" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D854" t="str">
         <v>Finance</v>
       </c>
       <c r="E854" t="str">
-        <v>https://pr-inside.com/niocorp-to-appear-on-cnbc-s-squawk-box-asia-program-today-at-r5200631.htm</v>
+        <v>https://www.newsfilecorp.com/release/312237/Kaplan-Fox-Alerts-Pentair-plc-PNR-Investors-to-the-Lead-Plaintiff-Deadline-on-October-2-2026</v>
       </c>
       <c r="F854" t="str">
-        <v>(PR-inside.com) CENTENNIAL, CO / ACCESS Newswire / July 13, 2026 / Mark A. Smith, Executive Chairman and CEO of NioCorp Developments Ltd. ("NioCorp" or the "Company") (NASDAQ:NB), will appear on CNBC's "Squawk Box Asia" program today at 8:30 p.m. ET, hosted by Chery Kang and Sri Jegarajah. Mr. Smith was invited on the program to discuss the outlook for the U.S. critical minerals industry, including progress toward expanding domestic production, challenges facing supply chain and economic security, and NioCorp's priorities as it advances theElk Creek Critical Minerals Projectin Nebraska. Mr. Smith's interview will be available for replay on CNBC's website following the broadcast. Squawk ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Pentair plc ("Pentair" or the "Company") (NYSE: PNR) on behalf of investors that purchased or otherwise acquired Pentair securities between April 28, 2026 and July 14, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Pentair and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds GeneDx Holdings Corp. ...</v>
+        <v>MVST DEADLINE ALERT: ROSEN, A TOP RANKED LAW FIRM, Encourages Microvast Holdings, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - MVST</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C855" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D855" t="str">
         <v>Finance</v>
       </c>
       <c r="E855" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-genedx-holdings-corp-r5200629.htm</v>
+        <v>https://www.newsfilecorp.com/release/312246/MVST-DEADLINE-ALERT-ROSEN-A-TOP-RANKED-LAW-FIRM-Encourages-Microvast-Holdings-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-MVST</v>
       </c>
       <c r="F855" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Microvast Holdings, Inc. (NASDAQ: MVST) between April 1, 2025 and March 16, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline.SO WHAT: If you purchased Microvast securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>INTU Investors Have Opportunity to Lead Intuit Inc. Securities Fraud Lawsuit</v>
+        <v>October 5, 2026 Deadline Approaching: Join Class Action Against ARS ...</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C856" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D856" t="str">
         <v>Finance</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.prnewswire.com/news-releases/intu-investors-have-opportunity-to-lead-intuit-inc-securities-fraud-lawsuit-302823921.html</v>
+        <v>https://pr-inside.com/october-5-2026-deadline-approaching-join-class-action-against-ars-r5217970.htm</v>
       </c>
       <c r="F856" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Intuit Inc. (NASDAQ: INTU) between August 22, 2025 and May 20, 2026, inclusive (the "Class Period"). A class action...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS ..</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>Cosmos Health Accelerates Prescription Medicine Strategy with Libytec Partnership to Commercialize DIABIT-IS X in Greece</v>
+        <v>Class Action Lawsuit Filed: Hertz Global Holding, Inc. (HTZ) - Join ...</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C857" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D857" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E857" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326385/0/en/Cosmos-Health-Accelerates-Prescription-Medicine-Strategy-with-Libytec-Partnership-to-Commercialize-DIABIT-IS-X-in-Greece.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-hertz-global-holding-inc-htz-join-r5217969.htm</v>
       </c>
       <c r="F857" t="str">
-        <v>Cosmos Health accelerates prescription medicine strategy with Libytec partnership to commercialize DIABIT-IS X in Greece.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>Noble Capital Markets Initiates Equity Research Coverage on VivoPower</v>
+        <v>Did You Lose Money on Innventure, Inc. (INV)? Levi &amp; Korsinsky Urges ...</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C858" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D858" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E858" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326388/0/en/Noble-Capital-Markets-Initiates-Equity-Research-Coverage-on-VivoPower.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-innventure-inc-inv-levi-korsinsky-urges-r5217968.htm</v>
       </c>
       <c r="F858" t="str">
-        <v>LONDON, UK / OSLO, NORWAY, July 13, 2026 (GLOBE NEWSWIRE) -- VivoPower PLC (NASDAQ: VIVO) ("VivoPower" or the "Company"), a B Corp-certified global developer and owner of powered land and data center infrastructure for AI compute applications, is pleased to announce that Noble Capital Markets has initiated company-sponsored equity research coverage on the Company with an Outperform rating and a $10.00 price target.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Scripps reaches third major retransmission deal of 2026 with DIRECTV renewal</v>
+        <v>Lost Money on Pentair plc (PNR)? Join Class Action Before October 2, ...</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C859" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D859" t="str">
         <v>Finance</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326386/0/en/Scripps-reaches-third-major-retransmission-deal-of-2026-with-DIRECTV-renewal.html</v>
+        <v>https://pr-inside.com/lost-money-on-pentair-plc-pnr-join-class-action-before-october-r5217967.htm</v>
       </c>
       <c r="F859" t="str">
-        <v>The E.W. Scripps Company reached a new retransmission consent agreement with DIRECTV, completing its three largest cable and satellite distribution deals</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>Rackspace Technology, Inc. (RXT) Securities Fraud Investigation - Levi ...</v>
+        <v>GPGI, CMPO IMPORTANT DEADLINE: ROSEN, NATIONAL TRIAL LAWYERS, Encourages GPGI, Inc. f/k/a CompoSecure, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important September 14 Deadline in Securities Class Action - GPGI, CMPO</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C860" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D860" t="str">
         <v>Finance</v>
       </c>
       <c r="E860" t="str">
-        <v>https://pr-inside.com/rackspace-technology-inc-rxt-securities-fraud-investigation-levi-r5200627.htm</v>
+        <v>https://www.newsfilecorp.com/release/312245/GPGI-CMPO-IMPORTANT-DEADLINE-ROSEN-NATIONAL-TRIAL-LAWYERS-Encourages-GPGI-Inc.-fka-CompoSecure-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-September-14-Deadline-in-Securities-Class-Action-GPGI-CMPO</v>
       </c>
       <c r="F860" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into Rackspace Technology, Inc. ("Rackspace Technology, Inc.") (NASDAQ:RXT) concerning potential violations of the federal securities laws. Rackspace Technology shares fell more than 25% intraday on July 9, 2026 after the Company cut its full-year 2026 revenue guidance by $150 million and its adjusted EBITDA guidance by $20 million. On July 8, 2026, RBC Capital raised its price target on Rackspace on the strength of the Company's Q1 2026 results. One day later, on July 9, 2026, the Company filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Class A common stock of GPGI, Inc. f/k/a CompoSecure, Inc. (NYSE: GPGI) (NYSE: CMPO) between November 3, 2025 and May 6, 2026, inclusive (the "Class Period"), of the important September 14, 2026 lead plaintiff deadline.SO WHAT: If you purchased GPGI Class A common stock during the Class Period you may be entitled to compensation without payment of any out of...</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>Alamar Biosciences 联合多所顶尖研究型大学推出全国性研究计划，推进神经退行性疾病血液生物标志物相关研究</v>
+        <v>Securities Class Action Lawsuit Filed Against Primoris Services Corporation ...</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C861" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D861" t="str">
         <v>Finance</v>
       </c>
       <c r="E861" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326384/0/zh-hans/Alamar-Biosciences-%E8%81%94%E5%90%88%E5%A4%9A%E6%89%80%E9%A1%B6%E5%B0%96%E7%A0%94%E7%A9%B6%E5%9E%8B%E5%A4%A7%E5%AD%A6%E6%8E%A8%E5%87%BA%E5%85%A8%E5%9B%BD%E6%80%A7%E7%A0%94%E7%A9%B6%E8%AE%A1%E5%88%92-%E6%8E%A8%E8%BF%9B%E7%A5%9E%E7%BB%8F%E9%80%80%E8%A1%8C%E6%80%A7%E7%96%BE%E7%97%85%E8%A1%80%E6%B6%B2%E7%94%9F%E7%89%A9%E6%A0%87%E5%BF%97%E7%89%A9%E7%9B%B8%E5%85%B3%E7%A0%94%E7%A9%B6.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-primoris-services-corporation-r5217966.htm</v>
       </c>
       <c r="F861" t="str">
-        <v>这项全国性研究计划将利用 Alamar Biosciences 的 NULISAseq™ Neuro 220 检测试剂盒，对 10,000 名阿尔茨海默病及相关痴呆症 (ADRD) 受试者提供的约 21,000 万份血浆样本开展图谱分析。</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>Alamar Biosciences 與多間頂尖研究大學合作啟動全國計劃，旨在推動神經退行性疾病相關的血漿生物標記研究</v>
+        <v>Rackspace Technology, Inc. (RXT) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C862" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D862" t="str">
         <v>Finance</v>
       </c>
       <c r="E862" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326384/0/zh-hant/Alamar-Biosciences-%E8%88%87%E5%A4%9A%E9%96%93%E9%A0%82%E5%B0%96%E7%A0%94%E7%A9%B6%E5%A4%A7%E5%AD%B8%E5%90%88%E4%BD%9C%E5%95%9F%E5%8B%95%E5%85%A8%E5%9C%8B%E8%A8%88%E5%8A%83-%E6%97%A8%E5%9C%A8%E6%8E%A8%E5%8B%95%E7%A5%9E%E7%B6%93%E9%80%80%E8%A1%8C%E6%80%A7%E7%96%BE%E7%97%85%E7%9B%B8%E9%97%9C%E7%9A%84%E8%A1%80%E6%BC%BF%E7%94%9F%E7%89%A9%E6%A8%99%E8%A8%98%E7%A0%94%E7%A9%B6.html</v>
+        <v>https://pr-inside.com/rackspace-technology-inc-rxt-lawsuit-investors-urged-to-contact-r5217965.htm</v>
       </c>
       <c r="F862" t="str">
-        <v>這項全國計劃會採用 Alamar Biosciences 的 NULISAseq™ Neuro 220 多重檢測組合試劑盒，分析來自 10,000 名阿茲海默症及相關認知障礙症 (ADRD) 參與者約 21,000 份的血漿樣本。</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>The First Publicly Listed Fusion Stock Just Started Trading, and It Did Not Arrive Quietly</v>
+        <v>Rosen Law Firm Encourages PennyMac Financial Services, Inc. Investors to Inquire About Securities Class Action Investigation - PFSI</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C863" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D863" t="str">
         <v>Finance</v>
       </c>
       <c r="E863" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-first-publicly-listed-fusion-stock-just-started-trading-and-it-did-not-arrive-quietly-302823991.html</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-pennymac-financial-services-inc-investors-to-inquire-about-securities-class-action-investigation--pfsi-302864735.html</v>
       </c>
       <c r="F863" t="str">
-        <v>General Fusion opens on the Nasdaq under GFUZ, backed by more than 200,000 plasma experiments, a TIME's World Number One GreenTech Company ranking, and a framework deal to deploy fusion power in Italy Issued on behalf of General Fusion Inc. VANCOUVER, BC, July 13, 2026 /PRNewswire/ --...</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of PennyMac Financial Services, Inc. (NYSE: PFSI) resulting from allegations that PennyMac may have issued...</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>Nano-X Imaging Ltd. (NNOX) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
+        <v>Kaplan Fox Urges Rackspace Technology, Inc. (RXT) Investors Seeking Recovery to Contact the Firm Before September 28, 2026</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C864" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D864" t="str">
         <v>Finance</v>
       </c>
       <c r="E864" t="str">
-        <v>https://pr-inside.com/nano-x-imaging-ltd-nnox-class-action-lawsuit-levi-korsinsky-reminds-r5200626.htm</v>
+        <v>https://www.newsfilecorp.com/release/312234/Kaplan-Fox-Urges-Rackspace-Technology-Inc.-RXT-Investors-Seeking-Recovery-to-Contact-the-Firm-Before-September-28-2026</v>
       </c>
       <c r="F864" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Rackspace Technology, Inc. ("Rackspace" or the "Company") (NASDAQ: RXT) on behalf of investors that purchased or otherwise acquired Rackspace securities between May 7, 2026 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Rackspace and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>Phreesia, Inc. (PHR) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Wise Group ...</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C865" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D865" t="str">
         <v>Finance</v>
       </c>
       <c r="E865" t="str">
-        <v>https://pr-inside.com/phreesia-inc-phr-class-action-lawsuit-levi-korsinsky-reminds-r5200625.htm</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-wise-group-r5217963.htm</v>
       </c>
       <c r="F865" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Phreesia, Inc. (NYSE:PHR) securities. If you suffered a loss on your Phreesia, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Phreesia, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Phreesia, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>MoneySimpler Launches AI-Powered Automated Stock and Gold Trading Bot</v>
+        <v>Class Action Filed Against Taboola.com Ltd. (TBLA) Over Securities ...</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C866" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D866" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E866" t="str">
-        <v>https://pressreleasenews.org/pressroom/moneysimpler-launches-ai-powered-automated-stock-and-gold-trading-bot</v>
+        <v>https://pr-inside.com/class-action-filed-against-taboola-com-ltd-tbla-over-securities-r5217962.htm</v>
       </c>
       <c r="F866" t="str">
-        <v>Powered by AI automated trading, it enables intelligent stock and gold trading to deliver a smarter and more convenient passive income experience.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>Levi &amp; Korsinsky Urges Zoetis (ZTS) Shareholders to Act Before Lead ...</v>
+        <v>Securities Fraud Class Action Filed Against Hyliion Holdings Corp. ...</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C867" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D867" t="str">
         <v>Finance</v>
       </c>
       <c r="E867" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-zoetis-zts-shareholders-to-act-before-lead-r5200624.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-hyliion-holdings-corp-r5217961.htm</v>
       </c>
       <c r="F867" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>Securities Lawsuit Alert: Veritone, Inc. (VERI) - Contact Levi &amp; Korsinsky ...</v>
+        <v>Kaplan Fox Encourages PROCEPT BioRobotics Corporation (PRCT) Investors Who Suffered Losses to Seek a Leadership Role Before September 22, 2026</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C868" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D868" t="str">
         <v>Finance</v>
       </c>
       <c r="E868" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-veritone-inc-veri-contact-levi-korsinsky-r5200623.htm</v>
+        <v>https://www.newsfilecorp.com/release/312233/Kaplan-Fox-Encourages-PROCEPT-BioRobotics-Corporation-PRCT-Investors-Who-Suffered-Losses-to-Seek-a-Leadership-Role-Before-September-22-2026</v>
       </c>
       <c r="F868" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against PROCEPT BioRobotics Corporation ("PROCEPT" or the "Company") (NASDAQ: PRCT) on behalf of all purchasers of PROCEPT common stock between February 28, 2024 and February 25, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in PROCEPT and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>ACR Players Foxen and Zamani Move On as Moneymaker Exits WSOP Main Event</v>
+        <v>Did You Lose Money on Replimune Group, Inc. (REPL)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C869" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D869" t="str">
         <v>Finance</v>
       </c>
       <c r="E869" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357504</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-replimune-group-inc-repl-levi-korsinsky-r5217959.htm</v>
       </c>
       <c r="F869" t="str">
-        <v>ACR Poker Pro Alex Foxen and Ambassador Martin Zamani have secured spots in Day 5 of the WSOP Main Event, while Chris Moneymaker&amp;#39;s tournament ended on the money bubble. - - Moneymaker, who won the Main Event in 2003, was one of three players eliminated at the same time in Event #82, the $10,000 WSOP Main Event No-Limit Hold&amp;#39;em World Championship. - - The ACR Pro was officially listed in 1,382nd place with $10,000 in recorded earnings. - - Foxen advanced with 1,695,000 chips after Day 4, whi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357504</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Replimune Group, Inc. (NASDAQ:REPL) securities. If you suffered a loss on your Replimune Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Replimune Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>Spa Monarch Earns USA TODAY 10Best Nomination, Continuing to Redefine Colorado Mountain Luxury</v>
+        <v>September 29, 2026 Deadline Approaching: Join Class Action Against ...</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C870" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D870" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E870" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326383/0/en/Spa-Monarch-Earns-USA-TODAY-10Best-Nomination-Continuing-to-Redefine-Colorado-Mountain-Luxury.html</v>
+        <v>https://pr-inside.com/september-29-2026-deadline-approaching-join-class-action-against-r5217958.htm</v>
       </c>
       <c r="F870" t="str">
-        <v>Fourth consecutive Best Hotel Spa nomination spotlights a 23rd-floor mountain wellness destination less than an hour from Denver Fourth consecutive Best Hotel Spa nomination spotlights a 23rd-floor mountain wellness destination less than an hour from Denver</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>Class Action Lawsuit Filed Against Via Transportation, Inc. (VIA) - ...</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Microvast Holdings, ...</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C871" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D871" t="str">
         <v>Finance</v>
       </c>
       <c r="E871" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-via-transportation-inc-via-r5200622.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-microvast-holdings-r5217957.htm</v>
       </c>
       <c r="F871" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microvast Holdings, Inc. (NASDAQ:MVST) securities. If you suffered a loss on your Microvast Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Microvast Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>Lost Money on Megan Holdings Limited (MGN)? Join Class Action Before ...</v>
+        <v>Republic Services Earns Great Place to Work Certification for 10th Consecutive Year</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C872" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D872" t="str">
         <v>Finance</v>
       </c>
       <c r="E872" t="str">
-        <v>https://pr-inside.com/lost-money-on-megan-holdings-limited-mgn-join-class-action-before-r5200621.htm</v>
+        <v>https://www.prnewswire.com/news-releases/republic-services-earns-great-place-to-work-certification-for-10th-consecutive-year-302865206.html</v>
       </c>
       <c r="F872" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
+        <v>Milestone underscores the company's long-standing commitment to its people, culture and employee experience PHOENIX, Aug. 31, 2026 /PRNewswire/ -- Republic Services, Inc. (NYSE: RSG), a leader in the environmental services industry, has earned Great Place to Work® certification for the...</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>Levi &amp; Korsinsky Notifies Helen of Troy Limited (HELE) Investors - ...</v>
+        <v>Lost Money on Wix.com Ltd. (WIX)? Contact Levi &amp; Korsinsky Before September ...</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C873" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D873" t="str">
         <v>Finance</v>
       </c>
       <c r="E873" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-helen-of-troy-limited-hele-investors-r5200620.htm</v>
+        <v>https://pr-inside.com/lost-money-on-wix-com-ltd-wix-contact-levi-korsinsky-before-september-r5217956.htm</v>
       </c>
       <c r="F873" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. ..</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>INVESTOR REMINDER: Berger Montague Notifies Futu Holdings Limited (NASDAQ: FUTU) Investors of a Class Action Lawsuit and Deadline</v>
+        <v>Class Action Lawsuit Filed Against Park Ha Biological Technology Co., ...</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C874" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D874" t="str">
         <v>Finance</v>
       </c>
       <c r="E874" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-reminder-berger-montague-notifies-futu-holdings-limited-nasdaq-futu-investors-of-a-class-action-lawsuit-and-deadline-302823694.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-park-ha-biological-technology-co-r5217955.htm</v>
       </c>
       <c r="F874" t="str">
-        <v>PHILADELPHIA, July 13, 2026 /PRNewswire/ -- National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against Futu Holdings Limited (NASDAQ: FUTU) ("Futu" or the "Company") on behalf of investors who purchased or acquired Futu securities during the period from May...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Park Ha Biological Technology Co., Ltd. (NASDAQ:BYAH) securities. If you suffered a loss on your Park Ha Biological Technology Co., Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Park Ha Biological Technology Co., Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>Campbell Global Appoints Michael Barbara to Head of Global Acquisitions</v>
+        <v>October 5, 2026 Deadline Approaching: Join Class Action Against Datavault ...</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C875" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D875" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E875" t="str">
-        <v>https://www.prnewswire.com/news-releases/campbell-global-appoints-michael-barbara-to-head-of-global-acquisitions-302823963.html</v>
+        <v>https://pr-inside.com/october-5-2026-deadline-approaching-join-class-action-against-datavault-r5217954.htm</v>
       </c>
       <c r="F875" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- (NYSE: JPM) Campbell Global, a leading timberland investment management firm and subsidiary of J.P. Morgan Asset Management, is pleased to announce the promotion of Michael Barbara to Head of Global Acquisitions, effective immediately. In his new...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>Pender Growth Fund Portfolio Company, General Fusion Inc., Commences Trading</v>
+        <v>Lost Money on Alibaba Group Holding Limited (BABA)? Join Class Action ...</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C876" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D876" t="str">
         <v>Finance</v>
       </c>
       <c r="E876" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326358/0/en/Pender-Growth-Fund-Portfolio-Company-General-Fusion-Inc-Commences-Trading.html</v>
+        <v>https://pr-inside.com/lost-money-on-alibaba-group-holding-limited-baba-join-class-action-r5217952.htm</v>
       </c>
       <c r="F876" t="str">
-        <v>VANCOUVER, British Columbia, July 13, 2026 (GLOBE NEWSWIRE) -- (TSXV: PTF): Pender Growth Fund Inc. (the “Company” or “PTF”) is pleased to report that the business combination of long-time holding General Fusion Inc. (“General Fusion”) with Spring Valley Acquisition Corp. III (“SVAC”) (the “Business Combination”), closed on July 10, 2026.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Shareholder Alert: Ademi LLP investigates whether TriCo Bancshares is obtaining a Fair Price for Public Shareholders</v>
+        <v>Investors in Bloom Energy Corporation (BE): Protect Your Rights - Contact ...</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C877" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D877" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E877" t="str">
-        <v>https://www.prnewswire.com/news-releases/shareholder-alert-ademi-llp-investigates-whether-trico-bancshares-is-obtaining-a-fair-price-for-public-shareholders-302823916.html</v>
+        <v>https://pr-inside.com/investors-in-bloom-energy-corporation-be-protect-your-rights-contact-r5217951.htm</v>
       </c>
       <c r="F877" t="str">
-        <v>MILWAUKEE, July 13, 2026 /PRNewswire/ -- Ademi LLP is investigating TriCo (NASDAQ: TCBK) for possible breaches of fiduciary duty and other violations of law in its recently announced transaction with First Hawaiian. Click here to learn how to join our investigation and obtain additional...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Century Complete brings new homes on large homesites to popular Triangle, NC area</v>
+        <v>HDFC Bank Limited Securities Fraud Class Action Result of Deceptive Interest Payments and Approximately 4% Stock Decline - Investors may Contact Lewis Kahn, Esq, at Kahn Swick &amp; Foti, LLC</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C878" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D878" t="str">
         <v>Finance</v>
       </c>
       <c r="E878" t="str">
-        <v>https://www.prnewswire.com/news-releases/century-complete-brings-new-homes-on-large-homesites-to-popular-triangle-nc-area-302823947.html</v>
+        <v>https://www.newsfilecorp.com/release/312224/HDFC-Bank-Limited-Securities-Fraud-Class-Action-Result-of-Deceptive-Interest-Payments-and-Approximately-4-Stock-Decline-Investors-may-Contact-Lewis-Kahn-Esq-at-Kahn-Swick-Foti-LLC</v>
       </c>
       <c r="F878" t="str">
-        <v>Top national homebuilder offering modern 3- and 4-bedrooms homes from the high $200s in Sanford, NC SANFORD, N.C., July 13, 2026 /PRNewswire/ -- Century Communities, Inc. (NYSE: CCS)—a top national homebuilder, industry leader in online home sales, and featured on America's Most...</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 31, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until October 13, 2026 to file lead plaintiff applications in a securities class action lawsuit against HDFC Bank Limited ("HDFC" or the "Company") (NYSE: HDB), if they purchased or otherwise acquired the Company's securities between July 17, 2023 and...</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Lockheed Martin Advances Trident II D5 Modernization with $850M Award</v>
+        <v>KEYCORP APPOINTS CHRIS DOLL AS CHIEF STRATEGY OFFICER &amp;amp; DEPUTY CFO</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C879" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D879" t="str">
         <v>Finance</v>
       </c>
       <c r="E879" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357574</v>
+        <v>https://www.prnewswire.com/news-releases/keycorp-appoints-chris-doll-as-chief-strategy-officer--deputy-cfo-302865196.html</v>
       </c>
       <c r="F879" t="str">
-        <v>Lockheed Martin (NYSE: LMT) has been awarded an $850 million contract modification from the U.S. Navy to continue design and development of the Trident II D5 Life Extension 2 (D5LE2) program &amp;#8211; a critical piece of the nation&amp;#39;s nuclear triad. The U.S. Department of War announced the award in April. - - The Trident II D5 strategic weapon system remains a cornerstone of U.S. deterrence, recognized for its accuracy, reliability and operational performance. Originally developed in the 1980s and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357574</v>
+        <v>CLEVELAND, August 31, 2026 /PRNewswire/ -- KeyCorp (NYSE:KEY) announced that Chris Doll has joined Key as Chief Strategy Officer &amp; Deputy CFO, effective Aug. 31, 2026. "I am very pleased to welcome Chris to Key," said Clark Khayat, Chief Financial Officer and Head of Technology at KeyCorp....</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Jefferies Financial Group Investigated for Securities Fraud by Block ...</v>
+        <v>Churchill Stateside Group Closes Approximately $42 Million in Multifaceted Financing for Eight-Property USDA Rural Development 515 Portfolio in Nevada</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C880" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D880" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E880" t="str">
-        <v>https://pr-inside.com/jefferies-financial-group-investigated-for-securities-fraud-by-block-r5200617.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/churchill-stateside-group-closes-approximately-171900865.html</v>
       </c>
       <c r="F880" t="str">
-        <v>(PR-inside.com) BOSTON, MA / ACCESS Newswire / July 13, 2026 / Block &amp; Leviton is investigating Jefferies Financial Group Inc. (NYSE:JEF) for potential securities law violations. Investors who have lost money in their Jefferies Financial Group investment should contact the firm to learn more about how they might recover those losses. For more details, visit https://blockleviton.com/cases/jef. What is this all about? Block &amp; Leviton is investigating whether Jefferies Financial Group and certain of its executives misled investors about the company's exposure to First Brands Group, a now-bankrupt auto-parts supplier, through Jefferies' asset-management unit, Point Bonita Capital. According to public reports, funds run by ..</v>
+        <v>CLEARWATER, Fla., August 31, 2026--Churchill Stateside Group, LLC ("CSG"), a real estate and renewable energy financial services company, is pleased to announce the closing of financing for the acquisition and rehabilitation of an eight-property USDA Rural Development ("USDA RD") 515 portfolio totaling 202 units across Fallon and Lovelock, Nevada.</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>MSCI and UBS announce strategic partnership to bring greater transparency to private markets</v>
+        <v>Rosen Law Firm Encourages TruBridge, Inc. Investors to Inquire About Securities Class Action Investigation - TBRG</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C881" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D881" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357572</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-trubridge-inc-investors-to-inquire-about-securities-class-action-investigation--tbrg-302864730.html</v>
       </c>
       <c r="F881" t="str">
-        <v>MSCI Inc. (NYSE: MSCI) and UBS Group AG are announcing a strategic partnership aimed at advancing transparency across private markets. - - The partnership combines MSCI&amp;#39;s capabilities in independent data, analytics and models with UBS&amp;#39;s leading alternatives expertise and global client insights. Together, the companies will work to further expand MSCI&amp;#39;s AI-powered platform designed to address longstanding industry challenges in private markets, such as fragmented data and limited transparenc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357572</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of TruBridge, Inc. (NASDAQ: TBRG) resulting from allegations that TruBridge may have issued materially misleading...</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>Bosch announces $225 million direct funding agreement with the U.S. Department of Commerce as part of a $2 billion investment in Roseville, Calif.</v>
+        <v>AEVEX Corp. Notice of October 20, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C882" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D882" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.prnewswire.com/news-releases/bosch-announces-225-million-direct-funding-agreement-with-the-us-department-of-commerce-as-part-of-a-2-billion-investment-in-roseville-calif-302823917.html</v>
+        <v>https://www.newsfilecorp.com/release/312219/AEVEX-Corp.-Notice-of-October-20-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC-Before-Application-Deadline</v>
       </c>
       <c r="F882" t="str">
-        <v>Sample production of silicon carbide semiconductors underway at Bosch Roseville Silicon carbide chips production in the U.S. supports supply chain resiliency and local sourcing for automotive manufacturers and industrial energy applications Bosch intends to start U.S. based commercial...</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 31, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in AEVEX Corp. ("Aevex" or the "Company") (NYSE: AVEX) of a class action securities lawsuit.CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Aevex's publicly traded Class A common stock between April 17, 2026 and June 4,...</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>Concentrix Corporation Investigation Initiated: Levi &amp; Korsinsky Investigates ...</v>
+        <v>Levi &amp; Korsinsky Urges Cogent Communications Holdings, Inc. (CCOI) ...</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C883" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D883" t="str">
         <v>Finance</v>
       </c>
       <c r="E883" t="str">
-        <v>https://pr-inside.com/concentrix-corporation-investigation-initiated-levi-korsinsky-investigates-r5200614.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-cogent-communications-holdings-inc-ccoi-r5217950.htm</v>
       </c>
       <c r="F883" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into Concentrix Corporation ("Concentrix Corporation") (NASDAQ:CNXC) concerning potential violations of the federal securities laws. Concentrix reported Q2 2026 revenue and EPS below the figures analysts had anticipated. On the same day, the company similarly disclosed a cut to its full-year 2026 guidance: revenue was reduced from a midpoint of 10.11 billion to a range of9.93-10.03 billion,and non-GAAP EPS was reduced from11.48-12.07 to10.83-$11.18. The company cited off-shoring headwinds representing an approximately 300 basis point drag as the primary reason ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>Levi &amp; Korsinsky Urges Veritone, Inc. (VERI) Shareholders to Act Before ...</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Planet Fitness (PLNT) ...</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C884" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D884" t="str">
         <v>Finance</v>
       </c>
       <c r="E884" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-veritone-inc-veri-shareholders-to-act-before-r5200613.htm</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-planet-fitness-plnt-r5217949.htm</v>
       </c>
       <c r="F884" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>Verra Mobility Corporation (VRRM) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
+        <v>Intuit Inc. Deadline: INTU Investors Have Opportunity to Lead Intuit Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C885" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D885" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E885" t="str">
-        <v>https://pr-inside.com/verra-mobility-corporation-vrrm-class-action-lawsuit-levi-korsinsky-r5200612.htm</v>
+        <v>https://www.prnewswire.com/news-releases/intuit-inc-deadline-intu-investors-have-opportunity-to-lead-intuit-inc-securities-fraud-lawsuit-302864710.html</v>
       </c>
       <c r="F885" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Intuit Inc. (NASDAQ: INTU) between February 25, 2025 and June 1, 2026, inclusive (the "Class Period"), of the important September 8, 2026 lead plaintiff deadline....</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>Concentrix Corporation (CNXC) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
+        <v>EquipmentShare.com Inc. Notice of September 21, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C886" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D886" t="str">
         <v>Finance</v>
       </c>
       <c r="E886" t="str">
-        <v>https://pr-inside.com/concentrix-corporation-cnxc-investigation-bronstein-gewirtz-grossman-r5200609.htm</v>
+        <v>https://www.newsfilecorp.com/release/312223/EquipmentShare.com-Inc.-Notice-of-September-21-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC-Before-Application-Deadline</v>
       </c>
       <c r="F886" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Concentrix Corporation ("Concentrix" or "the Company") (NASDAQ:CNXC). Investors who purchased Concentrix securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/CNXC. Concentrix Investigation Details On June 29, 2026, Concentrix reported its Q2 2026 financial results. The Company's results missed analyst consensus estimates, and it also slashed its full-year outlook. Following this news, Concentrix's stock price dropped the next day. What's Next for Concentrix Investors? If you are aware of any facts relating ..</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 31, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in EquipmentShare.com Inc. ("EquipmentShare" or the "Company") (NASDAQ: EQPT) of a class action securities lawsuit.CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired EquipmentShare.com, Inc.: (a) Class A common stock pursuant...</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>Alignment Healthcare, Inc. (ALHC) Investigation: Bronstein, Gewirtz ...</v>
+        <v>Securities Fraud Class Action Filed Against AEVEX Corp. (AVEX) - Levi ...</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C887" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D887" t="str">
         <v>Finance</v>
       </c>
       <c r="E887" t="str">
-        <v>https://pr-inside.com/alignment-healthcare-inc-alhc-investigation-bronstein-gewirtz-r5200608.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-aevex-corp-avex-levi-r5217947.htm</v>
       </c>
       <c r="F887" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alignment Healthcare, Inc. ("Alignment" or "the Company") (NASDAQ:ALHC). Investors who purchased Alignment securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/ALHC. Alignment Investigation Details On July 8, 2026, Modern Healthcare reported that a former Alignment executive had filed a whistleblower lawsuit alleging that the Company manipulated its finances to boost its stock price and executive compensation. Specifically, the lawsuit claims that Alignment deliberately misclassified routine operating expenses (such as ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Bloom Energy Corporation ...</v>
+        <v>Cogent Communications Holdings Securities Fraud Class Action Result of Undisclosed Demand and Backlog Issues and Approximately 29% Stock Decline - Investors May Contact Lewis Kahn, Esq, at Kahn Swick &amp; Foti, LLC</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C888" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D888" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E888" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-bloom-energy-corporation-r5200607.htm</v>
+        <v>https://www.newsfilecorp.com/release/312222/Cogent-Communications-Holdings-Securities-Fraud-Class-Action-Result-of-Undisclosed-Demand-and-Backlog-Issues-and-Approximately-29-Stock-Decline-Investors-May-Contact-Lewis-Kahn-Esq-at-Kahn-Swick-Foti-LLC</v>
       </c>
       <c r="F888" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Bloom Energy Corporation ("Bloom" or "the Company") (NYSE:BE). Investors who purchased Bloom securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BE. Bloom Investigation Details On July 8, 2026, Hunterbrook published a report alleging, among other things, that despite the Company repeatedly claiming Bloom has "no China supply chain" and is "not dependent on China for scandium," (the rare earth at the core of each Bloom fuel cell) "Bloom is, ..</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 31, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until September 21, 2026 to file lead plaintiff applications in a securities class action lawsuit against Cogent Communications Holdings, Inc. ("Cogent" or the "Company") (NASDAQ: CCOI), if they purchased the Company's shares between February 29, 2024...</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Alarum Technologies Ltd. ...</v>
+        <v>Capricor Therapeutics, Inc. Notice of September 28, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C889" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D889" t="str">
         <v>Finance</v>
       </c>
       <c r="E889" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-alarum-technologies-ltd-r5200606.htm</v>
+        <v>https://www.newsfilecorp.com/release/312221/Capricor-Therapeutics-Inc.-Notice-of-September-28-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC-Before-Application-Deadline</v>
       </c>
       <c r="F889" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alarum Technologies Ltd. ("Alarum" or "the Company") (NASDAQ:ALAR). Investors who purchased Alarum securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/ALAR. Alarum Investigation Details On July 2, 2026, Reuters reported Google had "disabled accounts and services used in NetNut," Alarum's subsidiary, alleging NetNut was connected to the dangerous botnet Popa, and was being "used to conceal and route malicious online traffic." Google reportedly had "shared technical intelligence on the ..</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 31, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Capricor Therapeutics, Inc. ("Capricor" or the "Company") (NASDAQ: CAPR) of a class action securities lawsuit.CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Capricor securities between December 17, 2025 and July 26,...</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>InMode Ltd. (INMD) Investigation: Bronstein, Gewirtz &amp; Grossman, LLC ...</v>
+        <v>OSL Group Announces 2026 Interim Results: Payment Business Drives Core Revenue, Forging Leading Global Stablecoin Payment Infrastructure</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C890" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D890" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E890" t="str">
-        <v>https://pr-inside.com/inmode-ltd-inmd-investigation-bronstein-gewirtz-grossman-llc-r5200605.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353615/0/en/osl-group-announces-2026-interim-results-payment-business-drives-core-revenue-forging-leading-global-stablecoin-payment-infrastructure.html</v>
       </c>
       <c r="F890" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of InMode Ltd. ("InMode" or "the Company") (NASDAQ:INMD). Investors who purchased InMode securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/INMD. InMode Investigation Details On June 30, 2026, a longstanding shareholder of InMode, Steel Partners Holdings L.P., issued a public letter to InMode's Board of Directors, stating that "over the last six months," the Company has displayed "a series of disastrous governance failures that have created a situation wherein its ..</v>
+        <v>HONG KONG, Aug. 31, 2026 (GLOBE NEWSWIRE) -- OSL Group (HKEX:863) (OSL), a global stablecoin payment and trading platform, today announced its interim results for the six months ended June 30, 2026. The Group's business sustained strong growth, total transaction volume reached a new high, and OSL has become the world's largest stablecoin payment infrastructure company by B2B stablecoin payment transaction volume.</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Alibaba Group Holding ...</v>
+        <v>Avis Budget Group, Inc. Notice of September 29, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C891" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D891" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E891" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-alibaba-group-holding-r5200603.htm</v>
+        <v>https://www.newsfilecorp.com/release/312220/Avis-Budget-Group-Inc.-Notice-of-September-29-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC-Before-Application-Deadline</v>
       </c>
       <c r="F891" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alibaba Group Holding Limited ("Alibaba" or "the Company") (NYSE:BABA). Investors who purchased Alibaba securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BABA. Alibaba Investigation Details On June 24, 2026, Alibaba was the subject of a report published by Reuters, titled: "Anthropic says Alibaba illicitly extracted Claude AI model capabilities." According to the report, "U.S. AI company Anthropic accused Alibaba, the Chinese technology and e-commerce giant, of illicitly extracting its ..</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 31, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR) of a class action securities lawsuit.CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Avis securities (including those who bought Avis common stock to cover a...</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Omeros Corporation (OMER) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Fractyl Health, ...</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C892" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D892" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E892" t="str">
-        <v>https://pr-inside.com/omeros-corporation-omer-investigation-bronstein-gewirtz-grossman-r5200602.htm</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-fractyl-health-r5217946.htm</v>
       </c>
       <c r="F892" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Omeros Corporation ("Omeros" or "the Company") (NASDAQ:OMER). Investors who purchased Omeros securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/OMER. Omeros Investigation Details On June 26, 2026, Omeros issued a press release "announc[ing] . . . an update on the review by the Committee for Medicinal Products for Human Use (CHMP) of the European Medicines Agency (EMA) of the company's marketing authorization application (MAA) for narsoplimab for the treatment ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Alamos Gold Inc. ...</v>
+        <v>HYLN STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C893" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D893" t="str">
         <v>Finance</v>
       </c>
       <c r="E893" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-alamos-gold-inc-r5200600.htm</v>
+        <v>https://pr-inside.com/hyln-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217943.htm</v>
       </c>
       <c r="F893" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alamos Gold Inc. ("Alamos" or "the Company") (NYSE:AGI). Investors who purchased Alamos securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/AGI. Alamos Investigation Details On June 18, 2026, Alamos issued a press release "providing operational updates at its Young-Davidson and Island Gold District operations, as well as revised its second quarter production and cost guidance." Specifically, Alamos advised that the Young-Davidson operation "experienced two seismic events, with one occurring ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Hyliion Holdings Corp. (NYSE:HYLN) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Hyliion securities between May 12, 2026 and June 23, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/hyliion-holdings-corp-hyln-class_action_lawsuit. Hyliion Case ..</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Elastic N.V. (ESTC) Shareholders ...</v>
+        <v>FTK INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C894" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D894" t="str">
         <v>Finance</v>
       </c>
       <c r="E894" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-elastic-n-v-estc-shareholders-r5200598.htm</v>
+        <v>https://pr-inside.com/ftk-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217942.htm</v>
       </c>
       <c r="F894" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Elastic N.V. ("Elastic" or "the Company") (NYSE:ESTC). Investors who purchased Elastic securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/ESTC. Elastic Investigation Details On June 24, 2026, Elastic disclosed in a filing with the U.S. Securities and Exchange Commission ("SEC") that, in connection with "a plan . . . intended to simplify team structures, reduce organizational complexity, improve decision-making speed, reallocate resources towards key growth areas, and invest in ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Flotek Industries, Inc. (NYSE:FTK) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Flotek securities between August 3, 2026 and August 17, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/flotek-industries-inc-ftk-class_action_lawsuit. Flotek Case ..</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>Hyliion Holdings Corp. (HYLN) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Guggenheim Strategic ...</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C895" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D895" t="str">
         <v>Finance</v>
       </c>
       <c r="E895" t="str">
-        <v>https://pr-inside.com/hyliion-holdings-corp-hyln-investigation-bronstein-gewirtz-grossman-r5200595.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-guggenheim-strategic-r5217941.htm</v>
       </c>
       <c r="F895" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Hyliion Holdings Corp. ("Hyliion" or "the Company") (NYSE:HYLN). Investors who purchased Hyliion securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/HYLN. Hyliion Investigation Details On June 23, 2026, Hyliion was the subject of a report published by Pelican Way Research, titled: "Hyliion: A Glorified Science Project Who Has Continuously Failed To Meet Expectations And Is Now Throwing Around A Meaningless Deal." The report claims a large percentage of the ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Guggenheim Strategic Opportunities Fund ("Guggenheim" or "the Company") (NYSE:GOF). Investors who purchased Guggenheim securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/guggenheim-strategic-opportunities-fund-gof-class_action_lawsuit. Guggenheim Investigation Details On August 20, 2026, The Bear Cave published a report alleging, among other things, that Guggenheim Strategic Opportunities Fund's monthly distribution of $0.18/share, over 20% annualized on Net Asset Value, is funded in large part by selling new shares at a premium to ..</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>General Fusion Becomes First Publicly Listed Fusion Company</v>
+        <v>TBLA INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C896" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D896" t="str">
         <v>Finance</v>
       </c>
       <c r="E896" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326335/0/en/General-Fusion-Becomes-First-Publicly-Listed-Fusion-Company.html</v>
+        <v>https://pr-inside.com/tbla-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217939.htm</v>
       </c>
       <c r="F896" t="str">
-        <v>Begins trading on Nasdaq under the ticker symbol “GFUZ” Begins trading on Nasdaq under the ticker symbol “GFUZ”</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Taboola.com Ltd. (NASDAQ:TBLA) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Taboola.com securities between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/taboolacom-ltd-tbla-class_action_lawsuit. Taboola.com Case Details The ..</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>Eve Air Mobility Publishes Inaugural Sustainability Report, Reinforcing Its Mission to Redefine Urban Transportation</v>
+        <v>GUTS SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C897" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D897" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E897" t="str">
-        <v>https://www.prnewswire.com/news-releases/eve-air-mobility-publishes-inaugural-sustainability-report-reinforcing-its-mission-to-redefine-urban-transportation-302823904.html</v>
+        <v>https://pr-inside.com/guts-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217935.htm</v>
       </c>
       <c r="F897" t="str">
-        <v>First ESG Report Highlights eVTOL Business Model as a Catalyst for Energy Transition, Urban Connectivity, and the Future of Sustainable Flight MELBOURNE, Fla., July 13, 2026 /PRNewswire/ -- Eve Air Mobility ("Eve") (NYSE: EVEX, EVEXW; B3: EVEB31), a global leader in electric vertical...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ:GUTS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fractyl-health-inc-guts-class_action_lawsuit. Fractyl Case ..</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>CUMBERLAND PHARMACEUTICALS ANNOUNCES SPECIAL DIVIDEND OF $1.50 PER SHARE</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Barclays PLC (BCS) ...</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C898" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D898" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E898" t="str">
-        <v>https://www.prnewswire.com/news-releases/cumberland-pharmaceuticals-announces-special-dividend-of-1-50-per-share-302823903.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-barclays-plc-bcs-r5217934.htm</v>
       </c>
       <c r="F898" t="str">
-        <v>Record Date is July 10, 2026 &amp; Payment Date is July 31,2026 Corporate and Insider Share Purchase Initiatives to Continue NASHVILLE, Tenn., July 13, 2026 /PRNewswire/ -- Cumberland Pharmaceuticals Inc. (Nasdaq: CPIX), an innovation-focused biopharmaceutical company developing new products...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Barclays PLC ("Barclays" or "the Company") (NYSE:BCS). Investors who purchased Barclays securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/barclays-plc-bcs-class_action_lawsuit. Barclays Investigation Details On February 27, 2026, Reuters published an article entitled "Wall Street hit by UK mortgage lender collapse, raising fears of more credit 'cockroaches.'" The article stated that lenders were "rocked by the implosion of little-known UK mortgage provider Market Financial Solutions Ltd ["MFS"], fuelling concerns ..</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>Lost Money on Lucid Group, Inc. (LCID)? Urged to Join Class Action ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Criteo S.A. (CRTO) Stockholders ...</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C899" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D899" t="str">
         <v>Finance</v>
       </c>
       <c r="E899" t="str">
-        <v>https://pr-inside.com/lost-money-on-lucid-group-inc-lcid-urged-to-join-class-action-r5200593.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-criteo-s-a-crto-stockholders-r5217933.htm</v>
       </c>
       <c r="F899" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Criteo S.A. ("Criteo" or "the Company") (NASDAQ:CRTO). Investors who purchased Criteo securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/criteo-sa-crto-class_action_lawsuit. Criteo Investigation Details On August 5, 2026, Criteo reported its financial results for the second quarter of 2026. Criteo reported an 11% year-over-year decline in revenue and net income down 49% against the same period. The Company also announced a change in its Chief Financial Officer. Following this ..</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Unisys Named to TIME's America's Best Companies 2026 List</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Announces an Investigation Against ...</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C900" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D900" t="str">
         <v>Finance</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357566</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-announces-an-investigation-against-r5217931.htm</v>
       </c>
       <c r="F900" t="str">
-        <v>Unisys (NYSE: UIS) has been named to TIME Magazine&amp;#39;s 2026 list of 1,000 America&amp;#39;s Best Companies, reflecting the company&amp;#39;s focus on employee satisfaction, accelerating innovation through emerging technologies and delivering measurable outcomes for clients. This recognition highlights leading organizations across the U.S. that exemplify excellence in the modern corporate landscape. - - Companies were acknowledged for outstanding performance in three focus areas: Employee Satisfaction, Fin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357566</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating claims on behalf of investors in Caesars Entertainment, Inc. ("Caesars" or "the Company") (NASDAQ: CZR ) for potential breaches of fiduciary duty on the part of its directors and management. Caesars Investigation Details The investigation concerns whether Caesars's board of directors breached its fiduciary duties and failed to provide relevant information to its shareholders. Tilman Fertitta has agreed to take Caesars private in a $5.7 billion all-cash deal paying $31 per share. What's Next for Caesars Investors? If you are aware of any facts relating to ..</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>Havas strengthens its experiential marketing offering with acquisition of Spanish agency MUT</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Emergent BioSolutions ...</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C901" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D901" t="str">
         <v>Finance</v>
       </c>
       <c r="E901" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357564</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-emergent-biosolutions-r5217930.htm</v>
       </c>
       <c r="F901" t="str">
-        <v>Havas announces the acquisition of MUT, a Barcelona-based leader in impact-driven experiential marketing and sustainable events. The acquisition strengthens Havas&amp;#39; experiential marketing offering in Spain and enhances the Group&amp;#39;s ability to help clients engage audiences through brand experiences and live events. - - Founded in 2010 by CEO Nacho G�mez, MUT is a 30-strong team with a proven track record of delivering high-impact projects. The agency positions itself as a Positive Creativity &amp;#174;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357564</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Emergent BioSolutions Inc. ("Emergent" or "the Company") (NYSE:EBS). Investors who purchased Emergent securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/emergent-biosolutions-inc-ebs-class_action_lawsuit. Emergent Investigation Details On August 5, 2026, Emergent reported results for the quarter ended June 30, 2026. Among other items, Emergent announced, among other things, a $191.3 million non-cash impairment charge on the NARCAN asset group, driving a GAAP net loss of $180.2 million. The Company also ..</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>Lost Money on Roblox Corporation (RBLX)? Join Class Action Before August ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Initiates an Investigation into ...</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C902" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D902" t="str">
         <v>Finance</v>
       </c>
       <c r="E902" t="str">
-        <v>https://pr-inside.com/lost-money-on-roblox-corporation-rblx-join-class-action-before-august-r5200591.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-initiates-an-investigation-into-r5217929.htm</v>
       </c>
       <c r="F902" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Sionna Therapeutics, Inc. ("Sionna" or "the Company") (NASDAQ:SION). Investors who purchased Sionna securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/sionna-therapeutics-inc-sion-class_action_lawsuit. Sionna Investigation Details On August 10, 2026, Sionna reported topline data from its PreciSION CF Phase 2a trial and provided a corporate update. Among other items, Sionna announced a primary endpoint miss and that the Company will not advance SION-719 as an add-on to standard of care. ..</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>Securities Lawsuit Alert: GeneDx Holdings Corp. (WGS) - Contact Levi ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Lincoln Educational ...</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C903" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D903" t="str">
-        <v>Finance</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E903" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-genedx-holdings-corp-wgs-contact-levi-r5200590.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-lincoln-educational-r5217928.htm</v>
       </c>
       <c r="F903" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Lincoln Educational Services Corp. ("Lincoln Educational" or "the Company") (NASDAQ:LINC). Investors who purchased Lincoln Educational securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/lincoln-educational-services-corp-linc-class_action_lawsuit. Lincoln Educational Investigation Details On August 10, 2026, Lincoln Educational reported earnings for the second quarter of 2026, revealing student starts increased only approximately 1%. During the Company's accompanying earnings call, management stated "the lower start volume contributed to a high</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>Ally Financial Names Mark Mathewson Chief Information and Data Officer</v>
+        <v>SMPL SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C904" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D904" t="str">
         <v>Finance</v>
       </c>
       <c r="E904" t="str">
-        <v>https://www.prnewswire.com/news-releases/ally-financial-names-mark-mathewson-chief-information-and-data-officer-302823877.html</v>
+        <v>https://pr-inside.com/smpl-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217925.htm</v>
       </c>
       <c r="F904" t="str">
-        <v>Seasoned technology executive brings 25+ years of financial services expertise and a proven track record of building and scaling high-performing organizations DETROIT, July 13, 2026 /PRNewswire/ -- Ally Financial (NYSE: ALLY) today announced the appointment of Mark Mathewson as Chief...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against The Simply Good Foods Company (NASDAQ:SMPL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Simply Good Foods securities between October 24, 2024 and August 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the ..</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>Old National Bank Foundation celebrates 20 years, $40+ million in Community Impact</v>
+        <v>HDB STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C905" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D905" t="str">
         <v>Finance</v>
       </c>
       <c r="E905" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326326/5764/en/Old-National-Bank-Foundation-celebrates-20-years-40-million-in-Community-Impact.html</v>
+        <v>https://pr-inside.com/hdb-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217924.htm</v>
       </c>
       <c r="F905" t="str">
-        <v>In celebration of its 20th anniversary the Old National Bank Foundation is donating a total of $20,000 to 20 nonprofit organizations ...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against HDFC Bank Limited (NYSE:HDB) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired HDFC Bank securities between July 17, 2023 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/hdfc-bank-limited-hdb-class_action_lawsuit. HDFC ..</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Securities Lawsuit Alert: Phreesia, Inc. (PHR) - Contact Levi &amp; Korsinsky ...</v>
+        <v>REPL SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C906" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D906" t="str">
         <v>Finance</v>
       </c>
       <c r="E906" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-phreesia-inc-phr-contact-levi-korsinsky-r5200584.htm</v>
+        <v>https://pr-inside.com/repl-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217923.htm</v>
       </c>
       <c r="F906" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Phreesia, Inc. (NYSE:PHR) securities. If you suffered a loss on your Phreesia, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Phreesia, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Phreesia, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Replimune Group, Inc. (NASDAQ:REPL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Replimune securities between October 20, 2025 and April 10, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/replimune-group-inc-repl-class_action_lawsuit. Replimune Case ..</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>Genco Shipping &amp; Trading Limited Comments on Extension of $24.80 Per Share Tender Offer by Diana Shipping</v>
+        <v>SMAR SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C907" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D907" t="str">
         <v>Finance</v>
       </c>
       <c r="E907" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326321/37397/en/Genco-Shipping-Trading-Limited-Comments-on-Extension-of-24-80-Per-Share-Tender-Offer-by-Diana-Shipping.html</v>
+        <v>https://pr-inside.com/smar-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217922.htm</v>
       </c>
       <c r="F907" t="str">
-        <v>Diana Still Has Not Updated Its Tender Offer Materials to Align Terms with Indicative, Non-Binding Proposal</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Smartsheet Inc. (NYSE:SMAR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Smartsheet securities between June 1, 2024 and September 23, 2024, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/smartsheet-inc-smar-class_action_lawsuit. Smartsheet Case Details The ..</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>PLAB LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Photronics, Inc. Investors ...</v>
+        <v>ALAR INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C908" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D908" t="str">
         <v>Finance</v>
       </c>
       <c r="E908" t="str">
-        <v>https://pr-inside.com/plab-lawsuit-alert-levi-korsinsky-notifies-photronics-inc-investors-r5200581.htm</v>
+        <v>https://pr-inside.com/alar-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217921.htm</v>
       </c>
       <c r="F908" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Alarum Technologies Ltd. (NASDAQ:ALAR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Alarum securities between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/alarum-technologies-ltd-alar-class_action_lawsuit. Alarum Case ..</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>BMI ALERT: Securities Fraud Class Action Launched Against Badger Meter, ...</v>
+        <v>SPRY SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C909" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D909" t="str">
         <v>Finance</v>
       </c>
       <c r="E909" t="str">
-        <v>https://pr-inside.com/bmi-alert-securities-fraud-class-action-launched-against-badger-meter-r5200580.htm</v>
+        <v>https://pr-inside.com/spry-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217920.htm</v>
       </c>
       <c r="F909" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against ARS Pharmaceuticals Inc. (NASDAQ:SPRY) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired ARS securities between March 9, 2026 and June 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/ars-pharmaceuticals-inc-spry-class_action_lawsuit. ARS Case ..</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>Lost Money on Sportradar Group AG (SRAD)? Contact Levi &amp; Korsinsky ...</v>
+        <v>DVLT SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C910" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D910" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E910" t="str">
-        <v>https://pr-inside.com/lost-money-on-sportradar-group-ag-srad-contact-levi-korsinsky-r5200578.htm</v>
+        <v>https://pr-inside.com/dvlt-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217919.htm</v>
       </c>
       <c r="F910" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Datavault AI Inc. (NASDAQ:DVLT) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Datavault securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/DVLT. Datavault Case ..</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>Hub Group, Inc. (HUBG) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
+        <v>Adobe to Announce Q3 FY2026 Earnings Results on Sept. 10, 2026</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C911" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D911" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E911" t="str">
-        <v>https://pr-inside.com/hub-group-inc-hubg-class-action-lawsuit-levi-korsinsky-reminds-r5200577.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/adobe-announce-q3-fy2026-earnings-170000618.html</v>
       </c>
       <c r="F911" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SAN JOSE, Calif., August 31, 2026--Today, Adobe (Nasdaq: ADBE), the global technology leader that unleashes creativity, productivity and customer experiences through innovative tools and platforms, announced it will release its third quarter fiscal year 2026 results after the market closes on Thursday, Sept. 10, 2026, followed by a conference call with investors from 2-3 p.m. Pacific Time.</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Did You Lose Money on PicS N.V. (PICS)? Levi &amp; Korsinsky Urges Investors ...</v>
+        <v>Kaplan Fox Reminds Cogent Communications Holdings, Inc. (CCOI) Investors of an Approaching Securities Class Action Deadline on September 21, 2026</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C912" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D912" t="str">
         <v>Finance</v>
       </c>
       <c r="E912" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-pics-n-v-pics-levi-korsinsky-urges-investors-r5200576.htm</v>
+        <v>https://www.newsfilecorp.com/release/312182/Kaplan-Fox-Reminds-Cogent-Communications-Holdings-Inc.-CCOI-Investors-of-an-Approaching-Securities-Class-Action-Deadline-on-September-21-2026</v>
       </c>
       <c r="F912" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Cogent Communications Holdings, Inc. ("Cogent" or the "Company") (NASDAQ: CCOI) on behalf of investors that purchased or otherwise acquired Cogent securities between February 29, 2024 and May 1, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Cogent and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>BIC calls for a strong future for the CBE JU in EU's Joint Undertaking model</v>
+        <v>US Senator Steve Daines and CPIFA Vice President Geng Shuang Visit EHang and Take a Flight on the EH216-S</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C913" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D913" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357561</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353605/0/en/us-senator-steve-daines-and-cpifa-vice-president-geng-shuang-visit-ehang-and-take-a-flight-on-the-eh216-s.html</v>
       </c>
       <c r="F913" t="str">
-        <v>The Bio-based Industries Consortium (BIC) is the private partner of the Circular Bio-based Europe Joint Undertaking (CBE JU). We view Joint Undertakings (JUs) as a European success story, delivering measurable impact on competitiveness and resilience through research and innovation funding in strategic industrial sectors. - - Only JUs like the CBE JU can support the scale-up and deployment of new technologies at EU level. However, there is no one-size-fits-all solution for governance, as d... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357561</v>
+        <v>GUANGZHOU, China, Aug. 31, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited ("EHang" or the "Company") (Nasdaq: EH), the world's leading Advanced Air Mobility ("AAM") technology platform company, announced that its CEO Mr. Huazhi Hu welcomed a delegation led by U.S. Senator Steve Daines to its headquarters in Guangzhou on August 29, 2026. The visiting delegation also included Geng Shuang, Vice President of the Chinese People's Institute of Foreign Affairs; Pauline Kao, U.S. Consul General in Guangzhou; as well as officials from the Guangdong Provincial Foreign Affairs Office, Guangzhou Municipal Foreign Affairs Office, and Guangzhou Development District.</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>RXT SHAREHOLDER INVESTIGATION: Levi &amp; Korsinsky Investigates Rackspace ...</v>
+        <v>PLNT Deadline: PLNT Investors Have Opportunity to Lead Planet Fitness, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C914" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D914" t="str">
         <v>Finance</v>
       </c>
       <c r="E914" t="str">
-        <v>https://pr-inside.com/rxt-shareholder-investigation-levi-korsinsky-investigates-rackspace-r5200571.htm</v>
+        <v>https://www.prnewswire.com/news-releases/plnt-deadline-plnt-investors-have-opportunity-to-lead-planet-fitness-inc-securities-fraud-lawsuit-302864616.html</v>
       </c>
       <c r="F914" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into Rackspace Technology, Inc. ("Rackspace Technology, Inc.") (NASDAQ:RXT) concerning potential violations of the federal securities laws. Rackspace Technology shares fell more than 25% intraday on July 9, 2026 after the Company cut its full-year 2026 revenue guidance by $150 million and its adjusted EBITDA guidance by $20 million. On July 8, 2026, RBC Capital raised its price target on Rackspace on the strength of the Company's Q1 2026 results. One day later, on July 9, 2026, the Company filed ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Planet Fitness, Inc. (NYSE: PLNT) between November 6, 2025 and May 6, 2026, inclusive (the "Class Period"), of the important September 14, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>FSUN SHAREHOLDER INVESTIGATION: Levi &amp; Korsinsky Investigates FirstSun ...</v>
+        <v>Kaplan Fox Urges Investors of EquipmentShare.Com Inc (EQPT) to Contact the Firm Before the Securities Class Action Deadline on September 21, 2026</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C915" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D915" t="str">
         <v>Finance</v>
       </c>
       <c r="E915" t="str">
-        <v>https://pr-inside.com/fsun-shareholder-investigation-levi-korsinsky-investigates-firstsun-r5200570.htm</v>
+        <v>https://www.newsfilecorp.com/release/312181/Kaplan-Fox-Urges-Investors-of-EquipmentShare.Com-Inc-EQPT-to-Contact-the-Firm-Before-the-Securities-Class-Action-Deadline-on-September-21-2026</v>
       </c>
       <c r="F915" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into FirstSun Capital Bancorp ("FirstSun Capital Bancorp") (NASDAQ:FSUN) concerning potential violations of the federal securities laws. FirstSun Capital Bancorp (NASDAQ: FSUN) shares declined on July 10, 2026 after the Company projected a $40-$41 million provision for credit losses and $42-$43 million in charge-offs for the second quarter of 2026, including a $22 million charge-off tied to a suspected-fraud loan. The projected charge-off and provision figures were disclosed in a Form 8-K filed after-market on July 9, 2026. In the ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against EquipmentShare.Com Inc ("EquipmentShare" or the "Company") (NASDAQ: EQPT) on behalf of investors who purchased or otherwise acquired EquipmentShare common stock pursuant and/or traceable to the Company's initial public offering on or around January 23, 2026 (the "IPO"), or between January 23, 2026 and June 23, 2026 (the "Class Period").CLICK HERE TO...</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>Exyn COO Ben Williams to Discuss the Future of Autonomous Robotics in Live Industry Interview: The Future of 3D Scanning is Autonomous</v>
+        <v>Samos Energy Acquisition Corporation Announces the Separate Trading of its Class A Ordinary Shares and Warrants, Commencing August 31, 2026</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C916" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D916" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E916" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326298/0/en/Exyn-COO-Ben-Williams-to-Discuss-the-Future-of-Autonomous-Robotics-in-Live-Industry-Interview-The-Future-of-3D-Scanning-is-Autonomous.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/samos-energy-acquisition-corporation-announces-163800633.html</v>
       </c>
       <c r="F916" t="str">
-        <v>PHILADELPHIA, PA, July 13, 2026 (GLOBE NEWSWIRE) -- Exyn Technologies (NASDAQ: EXYN), a leader in autonomous mapping and AI-powered navigation for complex, GPS-denied environments, today announced that Chief Operating Officer Ben Williams will participate in a live interview exploring the future of autonomous robotics, trust in AI, and the growing role of autonomy in industrial and defense applications. Drawing on a career that spans military service, aerospace, entrepreneurship, and autonomous robotics, Williams will share his perspective on how autonomy has evolved from a promising technology into a mission-critical capability across industries ranging from mining and infrastructure to national security. The discussion will cover topics including:</v>
+        <v>NEW YORK, August 31, 2026--Samos Energy Acquisition Corporation (NYSE: SAMO.U) (the "Company") announced that, commencing August 31, 2026, holders of the units sold in the Company’s initial public offering may elect to separately trade the Class A ordinary shares and warrants included in the units. No fractional warrants will be issued upon separation of the units and only whole warrants will trade. The Class A ordinary shares and warrants that are separated will trade on the New York Stock Exch</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>FedEx Launches Dedicated Life Sciences Organization to Support the Next Generation of Healthcare Delivery</v>
+        <v>Levi &amp; Korsinsky Urges Hyliion Holdings Corp. (HYLN) Shareholders to ...</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C917" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D917" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E917" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357559</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-hyliion-holdings-corp-hyln-shareholders-to-r5217900.htm</v>
       </c>
       <c r="F917" t="str">
-        <v>FedEx Corp. (NYSE: FDX) announced the launch of FedEx Life Sciences, a dedicated organization created to support the increasingly complex movement of pharmaceuticals, medical devices, biologics, clinical trials, and other critical healthcare shipments. - - As medicine becomes more specialized, global, and time-sensitive, life sciences companies need logistics networks built for precision, visibility, and reliability. From temperature-sensitive therapies and clinical trial materials to me... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357559</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>Scott Gill Appointed Vice President of Technology and Operations at TEGNA</v>
+        <v>Contact Levi &amp; Korsinsky by October 26, 2026 to Join Class Action Against ...</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C918" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D918" t="str">
         <v>Finance</v>
       </c>
       <c r="E918" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326267/0/en/Scott-Gill-Appointed-Vice-President-of-Technology-and-Operations-at-TEGNA.html</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-october-26-2026-to-join-class-action-against-r5217899.htm</v>
       </c>
       <c r="F918" t="str">
-        <v>Scott Gill, vice president of technology and operations at TEGNA, will lead efforts to strengthen station performance and modernize infrastructure.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>Sienna Senior Living Named One of Canada's Best Companies by TIME and Statista for Second Consecutive Year</v>
+        <v>MEMSCAP: H1 2026 RESULTS</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C919" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D919" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E919" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326295/0/en/Sienna-Senior-Living-Named-One-of-Canada-s-Best-Companies-by-TIME-and-Statista-for-Second-Consecutive-Year.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/memscap-h1-2026-results-163000037.html</v>
       </c>
       <c r="F919" t="str">
-        <v>MARKHAM, Ontario, July 13, 2026 (GLOBE NEWSWIRE) -- Sienna Senior Living Inc. ("Sienna" or the "Company") is proud to announce it has been named one of Canada's Best Companies by TIME and Statista for the second consecutive year. The recognition places Sienna among Canada's top-performing organizations recognizing excellence in employee satisfaction, revenue growth, and sustainability transparency.</v>
+        <v>GRENOBLE, France, August 31, 2026--Regulatory News: MEMSCAP (Euronext Paris: MEMS), leading provider of high-accuracy, high-stability pressure sensor solutions for the aerospace and medical markets using MEMS technology (Micro Electro Mechanical Systems), today announced its revenue and results for the first half of 2026 ended June 30, 2026.</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Williams Announces $5.34 Billion Investment in Power Innovation Joint Venture from Blackstone</v>
+        <v>Kaplan Fox Reminds Investors of a Deadline for a Securities Fraud Class Action Lawsuit Against GPGI, Inc. (GPGI) on September 14, 2026</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C920" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D920" t="str">
         <v>Finance</v>
       </c>
       <c r="E920" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357558</v>
+        <v>https://www.newsfilecorp.com/release/312180/Kaplan-Fox-Reminds-Investors-of-a-Deadline-for-a-Securities-Fraud-Class-Action-Lawsuit-Against-GPGI-Inc.-GPGI-on-September-14-2026</v>
       </c>
       <c r="F920" t="str">
-        <v>Williams (NYSE: WMB) announced today that it has signed an agreement led by funds managed by Blackstone Credit &amp;amp; Insurance (&amp;#8220;Blackstone&amp;#8221;), in partnership with Apollo and insurance vehicles and accounts managed by KKR, to support the development of its five announced behind-the-meter Power Innovation projects: Socrates, Apollo, Aquila, Socrates the Younger, and Neo. The advancement of Williams&amp;#39; Power Innovation projects demonstrates the unique turnkey capability that Williams provides, with... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357558</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against GPGI, Inc. f/k/a CompoSecure, Inc. (NYSE: GPGI) (NYSE: CMPO) on behalf of investors that purchased or otherwise acquired GPGI Class A common stock between November 3, 2025 and May 6, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in GPGI and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Megan Holdings Limited ...</v>
+        <v>WallachBeth Capital Announces Closing of Tenon Medical</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C921" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D921" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E921" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-megan-holdings-limited-r5200566.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wallachbeth-capital-announces-closing-of-tenon-medical-302865124.html</v>
       </c>
       <c r="F921" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
+        <v>$3M Private Placement Offering JERSEY CITY, N.J., Aug. 31, 2026 /PRNewswire/ -- WallachBeth Capital LLC, a leading provider of capital markets and institutional execution services, announced today that Tenon Medical, Inc. (NASDAQ: TNON) ("Tenon" or the "Company"), a medical device company...</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>AECOM selected to help advance major rail transportation project in Australia, The Wave – Stage 1</v>
+        <v>ESGFIRE on Charbone's Q2 2026: Revenue Is Compounding at the Distribution Layer While Phase 1B Approaches Commissioning</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C922" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D922" t="str">
         <v>Finance</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357554</v>
+        <v>https://www.prnewswire.com/news-releases/esgfire-on-charbones-q2-2026-revenue-is-compounding-at-the-distribution-layer-while-phase-1b-approaches-commissioning-302865150.html</v>
       </c>
       <c r="F922" t="str">
-        <v>AECOM (NYSE: ACM), the trusted global infrastructure leader, today announced it has been selected as Independent Certifier for the design and construction of The Wave &amp;#8211; Stage 1, with joint venture partner Bureau Veritas. As Queensland&amp;#39;s next major rail project, The Wave will enhance regional connectivity, reduce road congestion, improve accessibility, and support population growth as part of the 2032 Delivery Plan for the Brisbane 2032 Olympic and Paralympic Games. - - For the next six year... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357554</v>
+        <v>Company Charbone Corporation Ticker (TSXV: CH) (OTCQB: CHHYF) (FSE: K47) Listings TSX Venture (Canada) | OTCQB (USA) | Frankfurt (Germany) Market cap ~C$45million Share price C$0.155 (at time of publication) Website https://www.charbone.com/ MALMÖ, Sweden, August 31, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Pride Holdings Group Approaches $100 Million in Assets for 2026, Marking a Transformational Growth Milestone</v>
+        <v>Kaplan Fox Alerts Planet Fitness, Inc. (PLNT) Investors to the Lead Plaintiff Deadline on September 14, 2026</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C923" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D923" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E923" t="str">
-        <v>https://www.newmediawire.com/news/pride-holdings-group-approaches-100-million-in-assets-for-2026-marking-a-transformational-growth-milestone-7087666</v>
+        <v>https://www.newsfilecorp.com/release/312178/Kaplan-Fox-Alerts-Planet-Fitness-Inc.-PLNT-Investors-to-the-Lead-Plaintiff-Deadline-on-September-14-2026</v>
       </c>
       <c r="F923" t="str">
-        <v>ORLANDO, FL - July 13, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced that the Company is approaching $100 million in total assets for 2026 through the continued execution of its strategic growth initiatives, disciplined acquisition strategy, and expansion across multiple revenue- generating sectors. Management believes this milestone reflects the significant progress being made to build a diversified company with a strong asset foundation designed to create long-term shareholder value. "Our objective has always been to build a company backed by meaningful assets rather than speculation," said management. "Approaching the $100 million asset milestone represents another important step in our long-term strategy. We remain focused on identifying high-quality opportun</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Planet Fitness, Inc. ("Planet Fitness" or the "Company") (NYSE: PLNT) on behalf of investors that purchased or otherwise acquired Planet Fitness securities between November 6, 2025 and May 6, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Planet Fitness and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>BrewDog Waterloo to Host England's Biggest Pub Watch Party for Blockbuster Semifinal</v>
+        <v>KEO Capital and Lionheart Agree Not to Extend the Exclusivity Period ...</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C924" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D924" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326253/0/en/BrewDog-Waterloo-to-Host-England-s-Biggest-Pub-Watch-Party-for-Blockbuster-Semifinal.html</v>
+        <v>https://pr-inside.com/keo-capital-and-lionheart-agree-not-to-extend-the-exclusivity-period-r5217897.htm</v>
       </c>
       <c r="F924" t="str">
-        <v>England’s biggest pub comes alive for a blockbuster semifinal, delivering the atmosphere, the passion and an unforgettable football watch party as fans rally behind England England’s biggest pub comes alive for a blockbuster semifinal, delivering the atmosphere, the passion and an unforgettable football watch party as fans rally behind England</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 31, 2026 / KEO Capital AB (publ) ("KEO Capital" or the "Company") (Nasdaq Stockholm:KEOC) and Lionheart Holdings ("Lionheart") today announced that the proposed business combination between Maha Energy Indiana, Inc. ("KEO Energy") and Lionheart, as contemplated in the previously announced non-binding Letter of Intent ("LOI"), was not consummated during the agreed exclusivity period. Following constructive discussions, the parties have mutually agreed not to extend the exclusivity arrangement. Company's objective to list KEO Energy in the United States remains intact. On July 20, 2026, KEO Capital announced that it had entered into a non-binding LOI ..</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>Construction contract (Läike Commercial Building)</v>
+        <v>Securities Class Action Lawsuit Filed Against Flotek Industries, Inc. ...</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C925" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D925" t="str">
         <v>Finance</v>
       </c>
       <c r="E925" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326248/0/en/Construction-contract-L%C3%A4ike-Commercial-Building.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-flotek-industries-inc-r5217896.htm</v>
       </c>
       <c r="F925" t="str">
-        <v>AS Nordecon group company Embach Ehitus OÜ and Läike Varad OÜ have entered into a contract for the construction of a stock-office commercial building at Läike tee põik 5 and 7, Peetri, Harju County. The value of the contract is 3.3 million euros, excluding VAT. The building is scheduled for completion in May 2027.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>Ehituslepingu sõlmimine (Läike ärihoone)</v>
+        <v>Berger Montague PC Investigates AeroVironment, Inc.'s Board of Directors for Breach of Fiduciary Duty (AVAV)</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C926" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D926" t="str">
         <v>Finance</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326248/0/et/Ehituslepingu-s%C3%B5lmimine-L%C3%A4ike-%C3%A4rihoone.html</v>
+        <v>https://www.newsfilecorp.com/release/312045/Berger-Montague-PC-Investigates-AeroVironment-Inc.s-Board-of-Directors-for-Breach-of-Fiduciary-Duty-AVAV</v>
       </c>
       <c r="F926" t="str">
-        <v>Nordecon AS kontserni kuuluv Embach Ehitus OÜ ja Läike Varad OÜ sõlmisid töövõtulepingu stock-office tüüpi ärihoone ehitamiseks aadressidel Läike tee põik 5 ja 7, Peetri, Harju maakond. Lepingu maksumus on 3,3 miljonit eurot ilma käibemaksuta. Hoone valmib 2027. aasta mais.</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 31, 2026) - National plaintiffs' law firm Berger Montague PC announces an investigation into the Board of Directors of AeroVironment, Inc. (NASDAQ: AVAV) ("AeroVironment" or the "Company") for potential breaches of fiduciary duties owed to the Company and its shareholders.The investigation is focused on whether AeroVironment improperly concealed its exposure to competition for work under the U.S. Space Force's Satellite Communication...</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>Four small businesses to compete in finals of Verizon’s Small Business Super Pitch</v>
+        <v>US Employers Stick With Moderate Pay Increases for 2027, According to Marsh’s Mercer QuickPulse® Survey</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C927" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D927" t="str">
         <v>Finance</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326245/0/en/Four-small-businesses-to-compete-in-finals-of-Verizon-s-Small-Business-Super-Pitch.html</v>
+        <v>https://finance.yahoo.com/economy/policy/articles/us-employers-stick-moderate-pay-160100840.html</v>
       </c>
       <c r="F927" t="str">
-        <v>Selected from a nationwide competition, four businesses will make live pitches to judges including soccer legend and entrepreneur Carli Lloyd, then head to the FIFA World Cup 2026™ Final Selected from a nationwide competition, four businesses will make live pitches to judges including soccer legend and entrepreneur Carli Lloyd, then head to the FIFA World Cup 2026™ Final</v>
+        <v>NEW YORK, August 31, 2026--Marsh (NYSE: MRSH), a leading global professional services firm, today released the results of its July 2026 Mercer QuickPulse® US Compensation Planning Survey. Mercer, a people and investments leader, is transitioning to the Marsh brand in September.</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>Cuatro pequeños negocios competirán en la final del Small Business Super Pitch de Verizon</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges AEVEX Corp. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C928" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D928" t="str">
         <v>Finance</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326245/0/es/Cuatro-peque%C3%B1os-negocios-competir%C3%A1n-en-la-final-del-Small-Business-Super-Pitch-de-Verizon.html</v>
+        <v>https://www.newsfilecorp.com/release/311132/Bronstein-Gewirtz-Grossman-LLC-Urges-AEVEX-Corp.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F928" t="str">
-        <v>Seleccionados de una competencia a nivel nacional, cuatro negocios presentarán sus pitches en vivo ante un panel de jueces que incluye a la leyenda del fútbol y emprendedora Carli Lloyd. Después asistirán a la Final de la Copa Mundial de la FIFA 2026™ Seleccionados de una competencia a nivel nacional, cuatro negocios presentarán sus pitches en vivo ante un panel de jueces que incluye a la leyenda del fútbol y emprendedora Carli Lloyd. Después asistirán a la Final de la Copa Mundial de la FIFA 2026™</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against AEVEX Corp. (NYSE: AVEX) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired AEVEX Class A common stock: (1) pursuant to the...</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>Servier finalise l'acquisition de l'activité dystrophie musculaire d'Edgewise Therapeutics</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges GoDaddy Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C929" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D929" t="str">
         <v>Finance</v>
       </c>
       <c r="E929" t="str">
-        <v>https://www.prnewswire.com/news-releases/servier-finalise-lacquisition-de-lactivite-dystrophie-musculaire-dedgewise-therapeutics-302822899.html</v>
+        <v>https://www.newsfilecorp.com/release/311103/Bronstein-Gewirtz-Grossman-LLC-Urges-GoDaddy-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F929" t="str">
-        <v>Cette acquisition soutient l'ambition stratégique de Servier dans les maladies neurologiques rares avec le sevasemten, un traitement expérimental à un stade avancé de développement pour les dystrophies musculaires de Becker et de Duchenne. L'actif acquis et l'équipe d'experts renforcent...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against GoDaddy Inc. (NYSE: GDDY) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired GoDaddy securities between September 3, 2025 and...</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>As Ebola Spreads in Two More Provinces, NanoViricides Has Received ...</v>
+        <v>Kaplan Fox Announces a Securities Class Action Against Photronics, Inc. (PLAB) - Lead Plaintiff Deadline is September 4, 2026</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C930" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D930" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E930" t="str">
-        <v>https://pr-inside.com/as-ebola-spreads-in-two-more-provinces-nanoviricides-has-received-r5200563.htm</v>
+        <v>https://www.newsfilecorp.com/release/312166/Kaplan-Fox-Announces-a-Securities-Class-Action-Against-Photronics-Inc.-PLAB-Lead-Plaintiff-Deadline-is-September-4-2026</v>
       </c>
       <c r="F930" t="str">
-        <v>(PR-inside.com) SHELTON, CT / ACCESS Newswire / July 13, 2026 / NanoViricides, Inc. (NYSE American:NNVC) (the "Company"), a clinical stage leader developing antiviral drugs that viruses cannot escape, announces that it has received National Ethics Committee approval for a Phase II Clinical Trial of NV-387 Oral Gummies as a Treatment for the Current Bundibugyo Ebolavirus in the Democratic Republic of Congo (DRC). The Company is now getting ready to file a Clinical Trial Application to ACOREP, the regulatory agency in DRC. NanoViricides has already put together a team with a renowned Principal Investigator and with support from a well known University in ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Photronics, Inc. ("Photronics" or the "Company") (NASDAQ: PLAB) on behalf of investors that purchased or otherwise acquired Photronics securities between December 10, 2025 and May 27, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Photronics and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>Investors in Veritone, Inc. (VERI): Protect Your Rights - Contact Levi ...</v>
+        <v>Number of shares and votes in BioArctic AB (publ) as of August 31, 2026</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C931" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D931" t="str">
         <v>Finance</v>
       </c>
       <c r="E931" t="str">
-        <v>https://pr-inside.com/investors-in-veritone-inc-veri-protect-your-rights-contact-levi-r5200562.htm</v>
+        <v>https://www.prnewswire.com/news-releases/number-of-shares-and-votes-in-bioarctic-ab-publ-as-of-august-31-2026-302865118.html</v>
       </c>
       <c r="F931" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. ..</v>
+        <v>STOCKHOLM, Aug. 31, 2026 /PRNewswire/ -- BioArctic AB (publ) (Nasdaq Stockholm: BIOA B) announced today that the company issued 20,200 Class B shares during August for delivery of shares to participants in the 2019/2028 stock option program resolved at the Annual General Meeting on May 9,...</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>SuperCom Announces Pricing of $7.5 Million Registered Direct Offering</v>
+        <v>RaySecur Recognized by Inc. 5000 as One of America's Fastest-Growing Private Companies in 2026</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C932" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D932" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E932" t="str">
-        <v>https://www.prnewswire.com/news-releases/supercom-announces-pricing-of-7-5-million-registered-direct-offering-302823831.html</v>
+        <v>https://www.prnewswire.com/news-releases/raysecur-recognized-by-inc-5000-as-one-of-americas-fastest-growing-private-companies-in-2026-302865109.html</v>
       </c>
       <c r="F932" t="str">
-        <v>TEL AVIV, Israel, July 13, 2026 /PRNewswire/ -- SuperCom (NASDAQ: SPCB), a global provider of secured solutions for the e-Government, IoT, and Cybersecurity sectors, announced today that it has entered into a securities purchase agreement with certain institutional investors to purchase...</v>
+        <v>Terahertz Imaging Leader Recognized for 307% Three-Year Revenue Growth as It Launches International Expansion and Completes AI R&amp;D Milestone BOSTON, Aug. 31, 2026 /PRNewswire/ -- RaySecur®, the leader in real-time 4D T-ray security imaging, today announced it has been ranked No. 24 in the...</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>Inter Launches Wearables in the U.S., Taking Banking Beyond the Phone</v>
+        <v>Tenon Medical Announces Closing of $3M Private Placement Offering</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C933" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D933" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E933" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326239/0/en/Inter-Launches-Wearables-in-the-U-S-Taking-Banking-Beyond-the-Phone.html</v>
+        <v>https://pr-inside.com/tenon-medical-announces-closing-of-3m-private-placement-offering-r5217893.htm</v>
       </c>
       <c r="F933" t="str">
-        <v>Inter Launches Wearables in the U.S., Taking Banking Beyond the Phone - Inter Ring and Inter Wristband bring contactless payments to everyday accessories</v>
+        <v>(PR-inside.com) LOS GATOS, CA / ACCESS Newswire / August 31, 2026 / Tenon Medical, Inc. (Nasdaq:TNON), a medical device company dedicated to transforming care for patients with certain sacro-pelvic disorders, has closed its previously announced private placement pursuant to securities purchase agreement with an institutional investor to sell 597,610 shares of common stock (or pre-funded warrants in lieu thereof), together with a warrant to purchase up to an aggregate 1,058,517 shares of common stock, in a private placement offering. The combined effective offering price for each share of common stock and accompanying warrants to be issued is $5.02. The combined effective ..</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Coherent Named One of TIME's America's Best Companies 2026</v>
+        <v>VILVI Group unaudited consolidated financial results for the six months of 2026</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C934" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D934" t="str">
         <v>Finance</v>
       </c>
       <c r="E934" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326237/11543/en/Coherent-Named-One-of-TIME-s-America-s-Best-Companies-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353542/0/en/vilvi-group-unaudited-consolidated-financial-results-for-the-six-months-of-2026.html</v>
       </c>
       <c r="F934" t="str">
-        <v>Coherent Corp. has been awarded on TIME’s list of America’s Best Companies 2026.</v>
+        <v>According to unaudited data, VILVI Group’s consolidated sales revenue for the first half of 2026 amounted to EUR 185.5 million, representing an increase of 29.9% compared to the same period of 2025 (consolidated sales revenue for the first six months of 2025 amounted to EUR 142.9 million).</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>Artelo Biosciences Announces Positive Results with ART27.13 in a Nonclinical Model of Paclitaxel-Induced Peripheral Neuropathy</v>
+        <v>CNH and Bourgault announce strategic alliance to expand global seeding portfolio</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C935" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D935" t="str">
         <v>Finance</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326230/0/en/Artelo-Biosciences-Announces-Positive-Results-with-ART27-13-in-a-Nonclinical-Model-of-Paclitaxel-Induced-Peripheral-Neuropathy.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353525/0/en/cnh-and-bourgault-announce-strategic-alliance-to-expand-global-seeding-portfolio.html</v>
       </c>
       <c r="F935" t="str">
-        <v>Expands potential benefit for treating neuropathic pain in cancer patients, particularly those experiencing weight loss due to cancer</v>
+        <v>CNH and Bourgault announce strategic alliance to expand global seeding portfolio</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>NETSOL Technologies Added to Russell 3000E and Russell Microcap Indexes</v>
+        <v>International Petroleum Corporation Announces Results of Normal Course Issuer Bid and Updated Share Capital</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C936" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D936" t="str">
-        <v>Finance</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E936" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326231/15855/en/NETSOL-Technologies-Added-to-Russell-3000E-and-Russell-Microcap-Indexes.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353524/0/en/international-petroleum-corporation-announces-results-of-normal-course-issuer-bid-and-updated-share-capital.html</v>
       </c>
       <c r="F936" t="str">
-        <v>NETSOL Technologies added to Russell 3000E and Russell Microcap Indexes, expanding institutional visibility, effective June 29, 2026.</v>
+        <v>International Petroleum Corporation (IPC or the Corporation) (TSX, Nasdaq Stockholm: IPCO) is pleased to announce that IPC repurchased a total of 224,832 IPC common shares (ISIN: CA46016U1084) during the period of August 24 to 31, 2026 under IPC’s previously announced normal course issuer bid / share repurchase program (NCIB).</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>RedChip Adds Optex Systems to July 16 Virtual Investor Conference</v>
+        <v>Class Action Lawsuit Filed: Insulet Corporation (PODD) - Join by August ...</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C937" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D937" t="str">
         <v>Finance</v>
       </c>
       <c r="E937" t="str">
-        <v>https://pr-inside.com/redchip-adds-optex-systems-to-july-16-virtual-investor-conference-r5200559.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-insulet-corporation-podd-join-by-august-r5217891.htm</v>
       </c>
       <c r="F937" t="str">
-        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / July 13, 2026 / RedChip Companies, an industry leader in investor relations, media, and research for microcap and small-cap companies, today announced that Optex Systems Holdings, Inc. (Nasdaq:OPXS) has joined the lineup for its Vertical Economy: The Race to Dominate the Skies virtual investor conference, taking place this week on Thursday, July 16, 2026, from 9:30 a.m. to 4:00 p.m. ET. The conference will feature 12 presenting companies spanning drones, electric vertical takeoff and landing (eVTOL) aircraft, aerospace systems, satellite infrastructure, autonomous flight technologies, defense applications, and advanced aviation solutions. The full schedule is available ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>RedChip to Host Exclusive Live Webinar and Investor Q&amp;A with The Metals ...</v>
+        <v>Did You Lose Money on Rackspace Technology, Inc. (RXT)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C938" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D938" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E938" t="str">
-        <v>https://pr-inside.com/redchip-to-host-exclusive-live-webinar-and-investor-q-a-with-the-metals-r5200558.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-rackspace-technology-inc-rxt-levi-korsinsky-r5217890.htm</v>
       </c>
       <c r="F938" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / RedChip Companies ("RedChip") today announced it will host a live investor webinar at 4:15 p.m. - 5:00 p.m. ET on July 15, 2026, with The Metals Company (Nasdaq:TMC), a leading developer of the world's largest resource of critical metals essential to energy, defense, manufacturing and infrastructure. The exclusive event will feature TMC's Chief Financial Officer, Craig Shesky, who will provide an in-depth overview of TMC's strategy to unlock the world's largest undeveloped resource of nickel, copper, cobalt and manganese in seafloor polymetallic nodules. The presentation will highlight the Company's historic ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>Dolphin Subsidiary 42West Lands Multiple Nominations for Clients at ...</v>
+        <v>/C O R R E C T I O N -- Optiv Security Inc./</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C939" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D939" t="str">
         <v>Finance</v>
       </c>
       <c r="E939" t="str">
-        <v>https://pr-inside.com/dolphin-subsidiary-42west-lands-multiple-nominations-for-clients-at-r5200554.htm</v>
+        <v>https://www.prnewswire.com/news-releases/optiv-names-industry-veteran-sean-forkan-as-chief-revenue-officer-to-accelerate-growth-and-client-impact-302864426.html</v>
       </c>
       <c r="F939" t="str">
-        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / July 13, 2026 / The entertainment PR and marketing powerhouse 42West, a subsidiary of Dolphin (NASDAQ:DLPN), saw a wide range of clients achieve success with multiple nominations for the 78th Emmy Awards. This year's Emmys will be presented on Monday, September 14 in Los Angeles, in an NBC telecast from Peacock Theater. The Creative Arts Emmy Awards will take place across two nights on Saturday, September 5, and Sunday, September 6. The company's work on the Apple TV series "Mr. Scorsese" led to three nominations, including Outstanding Documentary or Nonfiction Series, Outstanding Directing for ..</v>
+        <v>In the news release, Optiv Names Industry Veteran Sean Forkan as Chief Revenue Officer to Accelerate Growth and Client Impact, issued 31-Aug-2026 by Optiv Security Inc. over PR Newswire, we are advised by the company that the quote from Optiv CEO, Kevin Lynch, has been updated. The...</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>Chatham Lodging Trust Announces Second Quarter 2026 Earnings Call to be Held on Tuesday, August 4, 2026</v>
+        <v>ACCESS Newswire Expands the Marketplace with Two New Partners: TVEyes ...</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C940" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D940" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E940" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326224/0/en/Chatham-Lodging-Trust-Announces-Second-Quarter-2026-Earnings-Call-to-be-Held-on-Tuesday-August-4-2026.html</v>
+        <v>https://pr-inside.com/access-newswire-expands-the-marketplace-with-two-new-partners-tveyes-r5217889.htm</v>
       </c>
       <c r="F940" t="str">
-        <v>For Immediate Release Contact: Chris Daly Dennis Craven Daly Gray Public Relations Chatham Lodging Trust (Media) (Company) chris@dalygray.com dcraven@cl-trust.com (703) 864-5553 (561) 227-1386</v>
-[...2 lines deleted...]
-    <row r="941">
+        <v>(PR-inside.com) New referral partnerships give ACCESS customers a direct path to broadcast and radio monitoring, plus industry rankings and AI-citation visibility, extending earned-media coverage well beyond online and social RALEIGH, NC / ACCESS Newswire / August 31, 2026 / ACCESS Newswire Inc. (NYSE American:ACCS), an industry-leading communications company, today announced two new additions to the ACCESS Marketplace: TVEyes, the broadcast and radio monitoring service trusted by leading PR teams worldwide, and Listicle Liaison, a visibility service connecting companies with industry rankings, editorial placements, and AI citation opportunities. Together, the partnerships give ACCESS customers a direct line to two coverage areas they haven't ..</v>
+      </c>
+    </row>
+    <row r="941" xml:space="preserve">
       <c r="A941" t="str">
-        <v>Cadrenal Therapeutics’ Late-Breaking Phase 2 Data Demonstrate Greater Than 25% Reduction in Thrombotic Events in HIT for First-in-Class 12-LOX Inhibitor CAD-1005 at ISTH 2026 Congress</v>
+        <v>Xinyi Glass Announces Proposed Spin-off and Separate Listing of Its Automobile Glass Business</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C941" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D941" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E941" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326228/0/en/Cadrenal-Therapeutics-Late-Breaking-Phase-2-Data-Demonstrate-Greater-Than-25-Reduction-in-Thrombotic-Events-in-HIT-for-First-in-Class-12-LOX-Inhibitor-CAD-1005-at-ISTH-2026-Congres.html</v>
-[...2 lines deleted...]
-        <v>PARIS, July 13, 2026 (GLOBE NEWSWIRE) -- Cadrenal Therapeutics, Inc. (Nasdaq: CVKD), a late-stage biopharmaceutical company advancing novel therapies for rare immunothrombotic conditions, announced today that late-breaking clinical data from the Phase 2 study of the first-in-class 12-lipoxygenase (12-LOX) inhibitor CAD-1005 were featured in a highly anticipated late-breaking oral presentation at the International Society on Thrombosis and Haemostasis (ISTH) 2026 Congress in Paris.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109650/</v>
+      </c>
+      <c r="F941" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - Xinyi Glass Holdings Limited (“Xinyi Glass” or the “Group”) (stock code: 00868), a leading integrated automobile glass, energy-saving architectural glass and high-quality float glass manufacturer, today announced its wholly-owned subsidiary, Xinyi Automobile Glass Holdings Limited (“Xinyi Automobile Glass”), submitted the listing application (Form A1) to The Stock Exchange of Hong Kong Limited for the listing of and permission to deal with the shares of Xinyi Automobile Glass on the Main Board of the Stock Exchange. The listing application was submitted after the receipt of the Stock Exchange’s letter confirming that Xinyi Glass may proceed with the proposed spin-off  of the automobile glass business.
+With its established operating history of nearly 40 years, the automobile glass business is one of the three business segments of Xinyi Glass, alongside the float glass business and the architectural glass business of Xinyi Glass. In 2025, the automobile glass business ranked first globally by revenue in the aftermarket automobile glass products market. Given its scale of operation and international business coverage, the Directors believe that the separate listing is the most appropriate approach to support the continuous growth of the Automobile Glass
+Business. The separate listing will also unlock the intrinsic value of the automobile glass business and provide investors in both Xinyi Glass and Xinyi Automobile Glass with greater visibility into their respective business developments. The Directors consider that the proposed spin-off will provide clear commercial benefits to Xinyi Glass and Xinyi Automobile Glass.
+Dr. LEE Yin Yee (S.B.S), Chairman of Xinyi Glass, said, "Following the proposed spin-off, investors will gain enhanced transparency into the respective business performances and strategic trajectories of both Xinyi Glass and Xinyi Auto Glass. We must emphasize that this spin-off does not signify a narrowing of Xinyi Glass’s business scope; rather, it enables each business unit to sharpen its strategic focus, fully leverage its core competencies, and achieve mutually beneficial synergies. Leveraging our enduring strengths in global footprint expansion, technological innovation, and rigorous cost management cultivated over the years, Xinyi Glass has sustained profitability levels in its float glass and architectural glass segments that consistently outperform industry peers, thereby providing the Group with a stable and robust earnings foundation. Despite the severe headwinds of an industry cyclical downturn, Xinyi Glass has not only successfully maintained solid profitability but has also continued to advance capacity expansion—positioning itself as one of the few publicly listed peers that concurrently demonstrates earnings resilience and robust growth momentum.
+Benefiting from the gradual commissioning and revenue contribution of our overseas production facilities, the Group’s global market share has been steadily climbing. As of the end of August 2026, Xinyi Glass accounted for nearly 17% of Chinese Mainland’s total float glass capacity in operation, and over 10% of global capacity*. We anticipate a further expansion of our international competitive footprint in the coming years. Looking ahead, Xinyi Glass remains steadfast in its commitment to enhancing operational efficiency and broadening its global market presence. We are strategically positioned to capture greater growth opportunities upon the industry’s eventual recovery, thereby delivering sustainable, long-term value to our shareholders."
+The proposed spin-off is expected to be implemented by way of distribution in specie (the “XYG Distribution”) of the shares of Xinyi Automobile Glass (the “XYA Shares”), pursuant to which each of the Shareholders (other than those who are not qualified to participate) will receive new XYA Shares for nil consideration on a pro rata basis. In addition, Xinyi Glass will sell its XYA Shares and Xinyi Automobile Glass will issue new XYA Shares as part of the proposed spin-off. Based on the current estimation, the XYA Shares to be distributed under the XYG Distribution would represent 80.0% of the total number of the XYA Shares in issue, and the sale of XYA Shares by Xinyi Glass and the issue of XYA Shares by Xinyi Automobile Glass would represent 14.0% and 6.0%, respectively, of the expected size of the offering. The global offering and the separate listing is managed and sponsored by BNP Paribas Securities (Asia) Limited.
+Xinyi Automobile Glass provides automobile glass and accessory solutions covering design, development, manufacturing, delivery support and service. Its automobile glass products are sold in more than 150 countries and regions across North America, South America, Europe, Asia, Oceania, the Middle East and Africa through its sales network and regional sales teams. The automobile glass business is primarily focused on the automobile replacement glass market (ARG) market, while Xinyi Automobile Glass continues to expand its presence in the OEM market. The ARG business benefits from a broad customer base and recurring replacement demand, whereas the OEM business of Xinyi Automobile Glass enables it to participate in new vehicle model development and supply to automobile manufacturers. This business model allows Xinyi Automobile Glass to serve diverse demand drivers across the automobile glass market.
+About Xinyi Glass Holdings Limited (Stock Code: 00868)
+Established in Hong Kong and listed on the Main Board of the Hong Kong Stock Exchange in February 2005, Xinyi Glass is one of the largest integrated manufacturers of high quality float glass, automobile glass and architectural glass in China and overseas. Xinyi Glass’ registered trademark was recognized as “China Well-known Trademark” by the State Administration for Industry and Commerce in 2017. Its automobile glass brand was named “China Top Brand” in 2007 by the General Administration of Quality Supervision, Inspection and Quarantine of the PRC. Xinyi Glass has established 15 production complexes in various key economic zones in different provinces in all parts of China, Malacca in Malaysia as well as East Java in Indonesia. The Group has become a constituent of Hang Seng Index as well as 47 Hang Seng Indexes, including Hang Seng Composite Index, Hang Seng Stock Connect Hong Kong (“SCHK”) Index, Hang Seng Large-Mid Cap Quality Comprehensive Index, and HSI ESG Index etc., as well as MSCI Global Small Cap Index, MSCI All Country (“AC”) Far East Ex Japan Index, and MSCI Pacific Small Cap Value Index. Xinyi Glass is the single largest shareholder of Xinyi Solar Holdings Limited (stock code: 00968), holding 23.8% of the number of Xinyi Solar Shares in issue. Also, Xinyi Glass directly holds 5.73% of the number of Xinyi Energy Holdings Limited (stock code: 03868) Shares in issue.
+For details, please visit www.xinyiglass.com or scan below QR code.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>Omada Health to Participate in Canaccord Genuity’s 46th Annual Growth Conference</v>
+        <v>D. Boral Capital Acted as Sole Bookrunner to Southern Cross Acquisition ...</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C942" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D942" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E942" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326215/0/en/Omada-Health-to-Participate-in-Canaccord-Genuity-s-46th-Annual-Growth-Conference.html</v>
+        <v>https://pr-inside.com/d-boral-capital-acted-as-sole-bookrunner-to-southern-cross-acquisition-r5217887.htm</v>
       </c>
       <c r="F942" t="str">
-        <v>Omada Health (Nasdaq: OMDA) announced that members of senior management will participate in Canaccord Genuity’s 46th annual Growth Conference.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / On August 27, 2026, Southern Cross Acquisition II Corp. (NASDAQ:SCATU) (the "Company"), a Cayman Islands exempted company, announced the closing of its initial public offering of 7,652,630 units at $10.00 per unit, which includes the partial exercise of the underwriters' option to purchase an additional 152,630 units to cover over-allotments. The gross proceeds from the offering were $76,526,300 before deducting underwriting discounts and estimated offering expenses. The units are listed on the Nasdaq Capital Market ("Nasdaq") and began trading under the ticker symbol "SCATU" on August 26, 2026. ..</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Oncolytics Biotech® Reports FDA Regulatory Milestone and Strong Clinical Progress in Randomized RAS-Mutant MSS Colorectal Cancer Trial</v>
+        <v>D. Boral Capital Acted as Sole Bookrunner to Southern Cross Acquisition II Corp. (Nasdaq: SCATU) in Connection with its $76,526,300 Initial Public Offering</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C943" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D943" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E943" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326226/0/en/Oncolytics-Biotech-Reports-FDA-Regulatory-Milestone-and-Strong-Clinical-Progress-in-Randomized-RAS-Mutant-MSS-Colorectal-Cancer-Trial.html</v>
+        <v>https://www.newswire.com/news/d-boral-capital-acted-as-sole-bookrunner-to-southern-cross-acquisition-ii-corp</v>
       </c>
       <c r="F943" t="str">
-        <v>Oncolytics announced more than 20 patients pre-identified for REO 033 colorectal cancer trial and scheduled Type D meeting with the FDA.</v>
+        <v/>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>Power Solutions International Sets Date for Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>PODD DEADLINE TODAY: ROSEN, A LEADING LAW FIRM, Encourages Insulet ...</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C944" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D944" t="str">
         <v>Finance</v>
       </c>
       <c r="E944" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326211/17954/en/Power-Solutions-International-Sets-Date-for-Second-Quarter-2026-Earnings-Release-and-Conference-Call.html</v>
+        <v>https://pr-inside.com/podd-deadline-today-rosen-a-leading-law-firm-encourages-insulet-r5217886.htm</v>
       </c>
       <c r="F944" t="str">
-        <v>WOOD DALE, Ill., July 13, 2026 (GLOBE NEWSWIRE) -- Power Solutions International, Inc. (Nasdaq: PSIX), a leader in the design, engineering and manufacture of emission-certified engines and power systems, plans to conduct a conference call to discuss its second quarter 2026 results and business outlook on Thursday, August 6, 2026, at 5:00 p.m. Eastern time.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Insulet Corporation (NASDAQ:PODD) between February 21, 2025 and May 26, 2026, inclusive (the "Class Period"), of the important August 31, 2026 lead plaintiff deadline. SO WHAT: If you purchased Insulet securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Insulet class action, go to https://rosenlegal.com/cases/insulet-corporation/join or call Phillip Kim, Esq. toll-free ..</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>Workhorse Appoints Jody Davis as Chief Financial Officer</v>
+        <v>SAM Acquires Wilson &amp; Associates, Expanding Southeast Presence</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C945" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D945" t="str">
         <v>Finance</v>
       </c>
       <c r="E945" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326218/0/en/Workhorse-Appoints-Jody-Davis-as-Chief-Financial-Officer.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/sam-acquires-wilson-associates-expanding-145200766.html</v>
       </c>
       <c r="F945" t="str">
-        <v>Seasoned capital markets and manufacturing finance executive succeeds current CFO Bob Ginnan who is retiring Seasoned capital markets and manufacturing finance executive succeeds current CFO Bob Ginnan who is retiring</v>
+        <v>AUSTIN, Texas, August 31, 2026--SAM ("SAM" or the "Company"), a leading independent provider of mission-critical geospatial and inspection services to the utility, transportation and critical infrastructure markets, today announced its acquisition of Wilson &amp; Associates, P.C. ("Wilson &amp; Associates" or "WA"), one of Tennessee’s largest pure-play geomatics firms, expanding SAM’s presence and capabilities in Tennessee and across the Southeast.</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>RedCloud unveils CORE, the Operating Environment That Will Unify Trade Intelligence and Action, Built on $6.9 Billion Data Foundation</v>
+        <v>Kaplan Fox Announces a Securities Investigation into Guggenheim Strategic Opportunities Fund (GOF) - Investors Encouraged to Contact the Firm</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C946" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D946" t="str">
         <v>Finance</v>
       </c>
       <c r="E946" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326227/0/en/RedCloud-unveils-CORE-the-Operating-Environment-That-Will-Unify-Trade-Intelligence-and-Action-Built-on-6-9-Billion-Data-Foundation.html</v>
+        <v>https://www.newsfilecorp.com/release/312160/Kaplan-Fox-Announces-a-Securities-Investigation-into-Guggenheim-Strategic-Opportunities-Fund-GOF-Investors-Encouraged-to-Contact-the-Firm</v>
       </c>
       <c r="F946" t="str">
-        <v>CORE, the Compounding Operating Runtime Engine, is near completion as the final piece of enabling technology behind RedAI’s Specialist Agents — with the aim of pairing with RAID to predict, recommend and complete trading outcomes for customers CORE, the Compounding Operating Runtime Engine, is near completion as the final piece of enabling technology behind RedAI’s Specialist Agents — with the aim of pairing with RAID to predict, recommend and complete trading outcomes for customers</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Guggenheim Strategic Opportunities Fund ("GOF" or the "Company") (NYSE: GOF).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a GOF investor and have suffered losses, or if you have information that could assist in the GOF investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>T3 Defense Subsidiary Rimon Delivers $1.1 Million Order with Major Israeli Defense Customer for Advanced Elevated Battlefield Lighting Systems</v>
+        <v>Securities Lawsuit Alert: Capricor Therapeutics, Inc. (CAPR) Investors ...</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C947" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D947" t="str">
         <v>Finance</v>
       </c>
       <c r="E947" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326216/0/en/T3-Defense-Subsidiary-Rimon-Delivers-1-1-Million-Order-with-Major-Israeli-Defense-Customer-for-Advanced-Elevated-Battlefield-Lighting-Systems.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-capricor-therapeutics-inc-capr-investors-r5217879.htm</v>
       </c>
       <c r="F947" t="str">
-        <v>Highlights Growing Demand for Rapid-Deployment Illumination Solutions Across Border Security, Perimeter Defense, and Surveillance in Forward Operating Environments Highlights Growing Demand for Rapid-Deployment Illumination Solutions Across Border Security, Perimeter Defense, and Surveillance in Forward Operating Environments</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>SoundHound AI Named a Leader in the 2026 Gartner® Magic Quadrant™ for Conversational AI Platforms</v>
+        <v>Kaplan Fox Notifies Investors of Fulcrum Therapeutics, Inc. (FULC) of a Securities Law Investigation</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C948" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D948" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E948" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326206/0/en/SoundHound-AI-Named-a-Leader-in-the-2026-Gartner-Magic-Quadrant-for-Conversational-AI-Platforms.html</v>
+        <v>https://www.newsfilecorp.com/release/312159/Kaplan-Fox-Notifies-Investors-of-Fulcrum-Therapeutics-Inc.-FULC-of-a-Securities-Law-Investigation</v>
       </c>
       <c r="F948" t="str">
-        <v>SoundHound AI announced it has been positioned by Gartner as a Leader in the Magic Quadrant</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Fulcrum Therapeutics, Inc. ("Fulcrum Therapeutics" or the "Company") (NASDAQ: FULC).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Fulcrum Therapeutics investor and have suffered losses, or if you have information that could assist in the Fulcrum Therapeutics investigation, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>NYSE Content Update: Circle Shares Come Off 5% Rise After Latest Banking Step</v>
+        <v>Scan.com Raises $220 Million to Build the Largest Medical Imaging Network in the US</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C949" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D949" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-circle-shares-come-off-5-rise-after-latest-banking-step-302823828.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/scan-com-raises-220-million-143000683.html</v>
       </c>
       <c r="F949" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 13, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>ATLANTA, August 31, 2026--Scan.com raises $220M in funding to build the largest US medical imaging network, with revenue doubling YoY, surpassing a $165M annualized run rate.</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>GRAL INVESTOR NOTICE: GRAIL, Inc. Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit, Robbins Geller Rudman and Dowd LLP Announces</v>
+        <v>Kaplan Fox Notifies Simply Good Foods Company (SMPL) Investors of a Securities Class Action Deadline on October 13, 2026</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C950" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D950" t="str">
         <v>Finance</v>
       </c>
       <c r="E950" t="str">
-        <v>https://www.prnewswire.com/news-releases/gral-investor-notice-grail-inc-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-robbins-geller-rudman-and-dowd-llp-announces-302823177.html</v>
+        <v>https://www.newsfilecorp.com/release/312157/Kaplan-Fox-Notifies-Simply-Good-Foods-Company-SMPL-Investors-of-a-Securities-Class-Action-Deadline-on-October-13-2026</v>
       </c>
       <c r="F950" t="str">
-        <v>SAN DIEGO, July 13, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of GRAIL, Inc. (NASDAQ: GRAL) common stock between May 13, 2025 and February 19, 2026, inclusive (the "Class Period"), have until Tuesday, August 4, 2026 to seek appointment as...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against The Simply Good Foods Company ("Simply Good" or the "Company") (NASDAQ: SMPL) on behalf of investors that purchased or otherwise acquired Good Foods common stock between October 24, 2024 and April 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Simply Good and have suffered losses, you may CLICK HERE to contact us. You...</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>Freedom Holding Corp. Announces Completion of US$300 Million Ordinary Share Offering</v>
+        <v>Kaplan Fox Alerts Investors of a Securities Class Action Against Alarum Technologies Ltd. (ALAR) - Deadline is October 5, 2026</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C951" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D951" t="str">
         <v>Finance</v>
       </c>
       <c r="E951" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326201/0/en/Freedom-Holding-Corp-Announces-Completion-of-US-300-Million-Ordinary-Share-Offering.html</v>
+        <v>https://www.newsfilecorp.com/release/312156/Kaplan-Fox-Alerts-Investors-of-a-Securities-Class-Action-Against-Alarum-Technologies-Ltd.-ALAR-Deadline-is-October-5-2026</v>
       </c>
       <c r="F951" t="str">
-        <v>NEW YORK, July 13, 2026 (GLOBE NEWSWIRE) -- Freedom Holding Corp. (Nasdaq: FRHC), an international financial technology group, today announced that aggregate gross proceeds from its offering of ordinary shares were US$300 million. In the offering, the company sold 2,374,356 ordinary shares, at a price of approximately US$126.35 per share.</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ: ALAR) on behalf of investors that purchased or otherwise acquired Alarum securities between March 20, 2025 and July 2, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Alarum and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>Aimwell Partners Inc. (OTC: AIMN) Enters Final Negotiations to Acquire ...</v>
+        <v>Stonegate Capital Partners Updates Coverage on Aquafil S.p.A (ECNL) 2Q26</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C952" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D952" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E952" t="str">
-        <v>https://pr-inside.com/aimwell-partners-inc-otc-aimn-enters-final-negotiations-to-acquire-r5200549.htm</v>
+        <v>https://www.newsfilecorp.com/release/312158/Stonegate-Capital-Partners-Updates-Coverage-on-Aquafil-S.p.A-ECNL-2Q26</v>
       </c>
       <c r="F952" t="str">
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 13, 2026 / Aimwell Partners Inc. (OTCID:AIMN) today announced that it has entered final-stage negotiations to acquire a portfolio of healthcare-related intellectual property that has been independently valued at approximately $10 million. The intellectual property is expected to complement the Company's long-term strategy of acquiring and developing technology assets that can accelerate innovation across the healthcare ecosystem. While the parties continue to finalize definitive agreements, management believes the proposed acquisition represents a significant opportunity to expand Aimwell's portfolio with assets capable of supporting future commercial applications. "Healthcare innovation is increasingly being driven by organizations that .</v>
+        <v>Dallas, Texas--(Newsfile Corp. - August 31, 2026) - Aquafil Group (MI: ECNL): Stonegate Capital Partners updates coverage on Aquafil Group (ECNL.MI). Aquafil's 2Q26 results continued to support the margin and      deleveraging reset despite a sharp increase in raw material and transportation costs during the quarter. Revenue declined 1.0% y/y to 135.7M as volumes were broadly stable, while EBITDA      declined 2.5% to 20.7M and EBITDA margin held at 15.3% versus 15.5% in 2Q25. Importantly, the...</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>Twin Vee PowerCats Co. Announces Strategic Merger and Concurrent Privatization ...</v>
+        <v>Securities Class Action Lawsuit Filed Against Pentair plc (PNR) - Levi ...</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C953" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D953" t="str">
         <v>Finance</v>
       </c>
       <c r="E953" t="str">
-        <v>https://pr-inside.com/twin-vee-powercats-co-announces-strategic-merger-and-concurrent-privatization-r5200548.htm</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-pentair-plc-pnr-levi-r5217876.htm</v>
       </c>
       <c r="F953" t="str">
-        <v>(PR-inside.com) FORT PIERCE, FL / ACCESS Newswire / July 13, 2026 /Twin Vee PowerCats Co. (Nasdaq:VEEE) ("Twin Vee" or the "Company"), a manufacturer, distributor and marketer of power sport boats, today announced that it has entered into a definitive agreement for a transformative transaction that will combine a merger involving the publicly traded company with the concurrent privatization of its boating business under the brands Twin Vee and Bahama Boat Works (the "Marine Business"). Pursuant to the terms of the transaction, a subsidiary of USFM Corporation, a developer of strategic mineral interests in Greenland, will merge with and into the Company (the ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>Olenox Industries Completes Acquisition of PsyLinks Neurotech Corp. ...</v>
+        <v>Kaplan Fox Alerts Smartsheet Inc. (SMAR) Investors to a Securities Class Action Lawsuit - Contact the Firm Before Deadline on October 5, 2026 for Leadership Role</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C954" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D954" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E954" t="str">
-        <v>https://pr-inside.com/olenox-industries-completes-acquisition-of-psylinks-neurotech-corp-r5200546.htm</v>
+        <v>https://www.newsfilecorp.com/release/312154/Kaplan-Fox-Alerts-Smartsheet-Inc.-SMAR-Investors-to-a-Securities-Class-Action-Lawsuit-Contact-the-Firm-Before-Deadline-on-October-5-2026-for-Leadership-Role</v>
       </c>
       <c r="F954" t="str">
-        <v>(PR-inside.com) Acquisition adds applied artificial intelligence and data analytics capabilities to support Olenox's technology and digital infrastructure strategy CONROE, TX / ACCESS Newswire / July 13, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today announced the completion of its acquisition of PsyLinks Neurotech Corp. ("PsyLinks"), an applied intelligence company founded by neuroscientists Dr. Michael McLaren-Gradinaru and Dr. Ford Burles. Under the terms of the Share Exchange Agreement, Olenox acquired all of the outstanding shares of PsyLinks in exchange for approximately $500,000 of shares of restricted common stock of Olenox. Psylinks will now operate as ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Smartsheet Inc. ("Smartsheet" or the "Company") (NYSE: SMAR) on behalf of sellers of the common stock of Smartsheet between June 1, 2024 and September 23, 2024 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you sold Smartsheet shares during the Class Period, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>Unusual Machines Promotes Tyler Crane to Vice President of Product</v>
+        <v>Cefmof Hydrogen Oy acquires the historic J��skel�n Tila in Jyv�skyl� to promote hydrogen use for a carbon-neutral future</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C955" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D955" t="str">
         <v>Finance</v>
       </c>
       <c r="E955" t="str">
-        <v>https://pr-inside.com/unusual-machines-promotes-tyler-crane-to-vice-president-of-product-r5200545.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359757</v>
       </c>
       <c r="F955" t="str">
-        <v>(PR-inside.com) Promotion reflects the Company's continued investment in product leadership ORLANDO, FL / ACCESS Newswire / July 13, 2026 / Unusual Machines, Inc. (NYSE American:UMAC), a leading manufacturer of NDAA-compliant drone components, today announced the promotion of Tyler Crane to Vice President of Product. In his new role, Crane will lead product strategy across the Company's growing lineup of drone components, working closely with engineering, manufacturing, commercial teams, and customers to develop high-performance products that meet evolving customer requirements across our markets. Crane has played a central role in shaping the Company's product roadmap and expanding its portfolio, helping bring the Aura camera line, ..</v>
+        <v>Cefmof Hydrogen Oy has acquired the buildings of the historic J��skel�n Tila in Jyv�skyl� from J��skel� Innovation Oy. The transaction was signed and includes the transfer of the leasehold rights to the land owned by the City of Jyv�skyl�. The land itself remains owned by the City of Jyv�skyl�. - - The acquisition supports Cefmof Hydrogen Oy&amp;#39;s plans to develop J��skel�n Tila into a new environment for practical hydrogen applications and commercially oriented activities. The 1000 Lakes Disti... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359757</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>ARRAY Technologies Announces Second Quarter 2026 Earnings Release Date and Conference Call</v>
+        <v>Veðskuldabréfasjóður ÍV hs. - árshlutareikningur 30.6.2026</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C956" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D956" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E956" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326175/0/en/ARRAY-Technologies-Announces-Second-Quarter-2026-Earnings-Release-Date-and-Conference-Call.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353426/0/is/ve%C3%B0skuldabr%C3%A9fasj%C3%B3%C3%B0ur-%C3%ADv-hs-%C3%A1rshlutareikningur-30-6-2026.html</v>
       </c>
       <c r="F956" t="str">
-        <v>ALBUQUERQUE, N.M., July 13, 2026 (GLOBE NEWSWIRE) -- ARRAY Technologies, Inc. (the “Company” or “ARRAY”) (NASDAQ: ARRY), a leading global provider of solar tracking technology products, software, services and foundation solutions, today announced that the Company will release its second quarter 2026 results after the market closes on Wednesday, August 5, 2026, to be followed by a conference call at 5:00 p.m. (Eastern Time) that same day.</v>
-[...2 lines deleted...]
-    <row r="957">
+        <v>Veðskuldabréfasjóður ÍV hs. er sérhæfður sjóður skv. lögum nr. 45/2020. Sjóðurinn er í rekstri Íslenskra verðbréfa hf. sem er starfsleyfisskyldur rekstraraðili sérhæfðra sjóða skv. sömu lögum. Sjóðurinn og rekstrarfélag hans lúta eftirliti Fjármálaeftirlits Seðlabanka Íslands. Sjóðurinn er útgefandi skuldabréfaflokksins VIV 14 1 sem er skráður hjá Nasdaq OMX.</v>
+      </c>
+    </row>
+    <row r="957" xml:space="preserve">
       <c r="A957" t="str">
-        <v>BOSS Money App Crowned #1 Digital Money Transfer Service for Second Consecutive Year</v>
+        <v>Galaxis Technology Announces 2026 Interim Results, Revenue Surges 45.1% YoY and Overseas Business Expansion Accelerates</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C957" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D957" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326188/33173/en/BOSS-Money-App-Crowned-1-Digital-Money-Transfer-Service-for-Second-Consecutive-Year.html</v>
-[...2 lines deleted...]
-        <v>FXC Intelligence ranks BOSS Money first among digital cross-border payment providers based on stellar customer reviews FXC Intelligence ranks BOSS Money first among digital cross-border payment providers based on stellar customer reviews</v>
+        <v>https://www.acnnewswire.com/press-release/english/109646/</v>
+      </c>
+      <c r="F957" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - The integrated intelligent intralogistics robotics provider - Zhejiang Galaxis Technology Group Co., Ltd. (“Galaxis Technology” or the “Company”, stock code: 2729.HK) is pleased to announce its interim results for the six-month period ended 30 June 2026 (the “Reporting Period”).
+During the Reporting Period, the Company recorded revenue of approximately RMB504.9 million, representing a YoY increase of 45.1%. The revenue growth was mainly attributable to the increase in the number of large-scale multi-function comprehensive system and AMR deployment projects delivered in PRC. The gross profit was approximately RMB88.2 million, representing a YoY increase of 42.7% and a gross profit margin of 17.5%. The loss for the period decreased to approximately RMB73.3 million, narrowing by 14.7% YoY. As at 30 June 2026, the Company achieved an aggregate backlog value of robots and systems of approximately RMB2.2 billion, which the Company expects to fulfill within the next three years, out of which 56 were ongoing overseas projects with an aggregate backlog value of RMB710 million.
+During the Reporting Period, the Company has been carrying out its globalization strategy systematically in overseas markets, setting up local teams in North America, Southeast Asia, South America, Europe and other overseas markets. The total number of its overseas partners reached 22, and its business has expanded to 31 countries and regions. Business opportunities sourced from overseas markets increased substantially by 61.5%. The Company made multiple key progress in overseas markets. It entered into the Australian market with very-narrow-aisle fork-type robots (VFRs) and secured project orders for VFR from a health supplement manufacturing company; officially entered the global shuttle system supplier directory of a globally renowned Swedish home goods retailer; secured new VFR projects in Japan with a leading global electronics manufacturer and a domestic furniture retailer, which marked its market presence in Japan; secured a new pallet shuttle project with a Brazilian food processing company, making progress in the development of South American markets.
+In terms of domestic market development, during the Reporting Period, the Company successfully completed a core exemplary project in the Chinese Mainland. The project deployed 120 MSRs, 98 VFRs and a 15-kilometer-long automated conveyor track, with a daily outbound processing capacity of 320,000 order lines, a daily throughput of 60,000 items, and a shipping accuracy and timely delivery rate above 99.9%, which fully illustrates its strengths in technology implementation and systematic delivery in large-scale and complex projects.
+The Company adheres to the R&amp;D philosophy of “scenario-oriented, technology-based”, continuously strengthening its integrated hardware and software technical edges and enriching its robot portfolio to meet the diverse needs of intralogistics scenarios. Its R&amp;D expenses during the Reporting Period amounted to RMB38.7 million, representing a YoY increase of 27.3%. As at 30 June 2026, the Company has 965 employees in total, among whom 286 are R&amp;D personnel, accounting for 29.6% of the total headcount. The consistent investment in R&amp;D and talent accumulation is being translated into a core driving force for product iteration and scenario-based deployment, laying a deep and solid foundation for the Company’s long-term competitive advantages.
+Looking ahead, Dr. GU Chunguang, Chairman of the Board, Executive Director and Chief Executive Officer of Galaxis Technology, stated: “In the first half of 2026, we achieved substantial revenue growth, secured benchmark projects in domestic and overseas markets and narrowed loss, which reflects positive operating momentum. Going forward, we will continue to follow the long-term development path of ‘based in China, best in global’ by maintaining product innovation leadership through continued investment in R&amp;D; strengthening localized execution in overseas markets; expanding into new industries and application scenarios; reinforcing industrial-chain collaboration; and improving management and operating efficiency, and achieve sustainable growth in both domestic and international markets. Thus, we can further strengthen our core competitive strengths.”
+About Zhejiang Galaxis Technology Group Co., Ltd.
+Galaxis Technology (Stock Code: 2729.HK)  is an intelligent intralogistics robotics provider focused on advancing automation in modern warehouse operations. The Company provides robotics products centred on three core product lines: multi-directional shuttle robots (MSRs), autonomous mobile robots (AMRs), and conveying and sorting robots (CSRs). These products possess core functions of storage, sorting and transport and cover the full scope of intralogistics business operations. Through sustained investment in R&amp;D, the Company has established a comprehensive intellectual property portfolio, including invention patents, utility models, and design patents. Over the years, it built extensive experience in delivering integrated intralogistics solutions across multiple industries.
+This press release is issued on behalf of Zhejiang Galaxis Technology Group Co., Ltd. by Porda Havas International Finance Communications Group. Should you have any enquiries, please contact:
+Porda Havas International Finance Communications Group
+Email: ProjectGalaxy.hk@pordahavas.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>Braiin Launches Agentic AI Workforce ARIA to Capture the US$32.0 Billion Global Real Estate Software Market by 2033</v>
+        <v>Valvoline Inc. to Participate in Goldman Sachs Global Consumer and Retail Conference</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C958" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D958" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Finance, Retail, Automotive</v>
       </c>
       <c r="E958" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326186/0/en/Braiin-Launches-Agentic-AI-Workforce-ARIA-to-Capture-the-US-32-0-Billion-Global-Real-Estate-Software-Market-by-2033.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/valvoline-inc-participate-goldman-sachs-140600116.html</v>
       </c>
       <c r="F958" t="str">
-        <v>ARIA brings agentic AI execution to property management, leasing, compliance, accounting support, and customer engagement</v>
+        <v>LEXINGTON, Ky., August 31, 2026--Valvoline Inc. (NYSE: VVV), the quick, easy, trusted leader in preventive automotive maintenance, today announced that the company will be participating in a fireside chat at the Goldman Sachs Global Consumer and Retail Conference on Monday, September 14, at 3:35 p.m. ET.</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>Cue Biopharma Appoints Dominic Borie, M.D., Ph.D., as Chief Medical Officer and Head of Research &amp; Development</v>
+        <v>Lost Money on HDFC Bank Limited (HDB)? Join Class Action Before October ...</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C959" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D959" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E959" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326185/0/en/Cue-Biopharma-Appoints-Dominic-Borie-M-D-Ph-D-as-Chief-Medical-Officer-and-Head-of-Research-Development.html</v>
+        <v>https://pr-inside.com/lost-money-on-hdfc-bank-limited-hdb-join-class-action-before-october-r5217874.htm</v>
       </c>
       <c r="F959" t="str">
-        <v>Physician-scientist and immunology leader joins Cue as the company advances key clinical programs in allergic and autoimmune diseases Physician-scientist and immunology leader joins Cue as the company advances key clinical programs in allergic and autoimmune diseases</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>JAKKS Pacific, Inc. Announces Second Quarter 2026 Earnings Call</v>
+        <v>Lost Money on PROCEPT BioRobotics Corporation (PRCT)? Contact Levi ...</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C960" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D960" t="str">
         <v>Finance</v>
       </c>
       <c r="E960" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326182/0/en/JAKKS-Pacific-Inc-Announces-Second-Quarter-2026-Earnings-Call.html</v>
+        <v>https://pr-inside.com/lost-money-on-procept-biorobotics-corporation-prct-contact-levi-r5217873.htm</v>
       </c>
       <c r="F960" t="str">
-        <v>SANTA MONICA, Calif., July 13, 2026 (GLOBE NEWSWIRE) -- JAKKS Pacific, Inc. (NASDAQ: JAKK) will announce its second quarter 2026 financial results on Thursday, July 23, 2026 after the close of the stock market.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>Enovis™ Companion Animal Health Launches CT-RevitL™, the Next-Generation Laser Therapy System for Veterinary Care</v>
+        <v>Kaplan Fox &amp; Kilsheimer LLP is Investigating Cellebrite DI Ltd. (CLBT) for Possible Securities Law Violations</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C961" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D961" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E961" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326176/0/en/Enovis-Companion-Animal-Health-Launches-CT-RevitL-the-Next-Generation-Laser-Therapy-System-for-Veterinary-Care.html</v>
+        <v>https://www.newsfilecorp.com/release/312153/Kaplan-Fox-Kilsheimer-LLP-is-Investigating-Cellebrite-DI-Ltd.-CLBT-for-Possible-Securities-Law-Violations</v>
       </c>
       <c r="F961" t="str">
-        <v>DALLAS, TX, July 13, 2026 (GLOBE NEWSWIRE) -- Enovis™ Corporation (NYSE: ENOV), an innovation-driven medical technology company, today announced the U.S. launch of CT-RevitL™, the next-generation veterinary PBM laser therapy system from its Companion Animal Health business. CT-RevitL delivers enhanced clinical performance, greater mobility and a more intuitive treatment experience for veterinary teams and their patients.</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Cellebrite DI Ltd. ("Cellebrite" or the "Company") (NASDAQ: CLBT).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Cellebrite investor and have suffered losses, or if you have information that could assist in the Cellebrite investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>Olenox Industries Completes Acquisition of PsyLinks Neurotech Corp. to Expand its Applied Intelligence Capabilities</v>
+        <v>INVESTOR ALERT: Pomerantz Law Firm Investigates Claims On Behalf of ...</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C962" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D962" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E962" t="str">
-        <v>https://www.newswire.com/news/olenox-industries-completes-acquisition-of-psylinks-neurotech-corp-to-expand</v>
+        <v>https://pr-inside.com/investor-alert-pomerantz-law-firm-investigates-claims-on-behalf-of-r5217867.htm</v>
       </c>
       <c r="F962" t="str">
-        <v>Acquisition adds applied artificial intelligence and data analytics capabilities to support Olenox's technology and digital infrastructure strategy &amp;nbsp;</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP is investigating claims on behalf of investors of Innventure, Inc. ("Innventure" or the "Company") (NASDAQ:INV). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, ext. 7980. The investigation concerns whether Innventure and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. [Click here for information about joining the class action] On August 13, 2026, Innventure reported second quarter 2026 results. Among other items, Innventure reported a loss per share of $0.32, missing consensus by approximately $0.15, and revenue of ..</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>Pliant Therapeutics Names Flavia Borellini, Ph.D. and Robert Iannone, M.D., M.S.C.E. to Board of Directors</v>
+        <v>Change in Tulikivi Corporation’s Board of Directors</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C963" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D963" t="str">
         <v>Finance</v>
       </c>
       <c r="E963" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326187/0/en/Pliant-Therapeutics-Names-Flavia-Borellini-Ph-D-and-Robert-Iannone-M-D-M-S-C-E-to-Board-of-Directors.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353406/0/en/change-in-tulikivi-corporation-s-board-of-directors.html</v>
       </c>
       <c r="F963" t="str">
-        <v>Appointments bring global oncology drug development experience and deepen Board’s operational and regulatory expertise</v>
+        <v>TULIKIVI CORPORATION STOCK EXCHANGE RELEASE 31 AUGUST 2026 AT 5:00 P.M.</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>Royal Business Bank Announces New Lending Team and Loan Production Office in Northern California</v>
+        <v>CCOI INVESTOR DEADLINE: Robbins Geller Rudman &amp; Dowd LLP Files Class Action Lawsuit Against Cogent Communications Holdings, Inc. and Announces that Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit - September 21, 2026 Deadline</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C964" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D964" t="str">
         <v>Finance</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326179/0/en/Royal-Business-Bank-Announces-New-Lending-Team-and-Loan-Production-Office-in-Northern-California.html</v>
+        <v>https://www.newsfilecorp.com/release/311972/CCOI-INVESTOR-DEADLINE-Robbins-Geller-Rudman-Dowd-LLP-Files-Class-Action-Lawsuit-Against-Cogent-Communications-Holdings-Inc.-and-Announces-that-Investors-with-Substantial-Losses-Have-Opportunity-to-Lead-Class-Action-Lawsuit-September-21-202</v>
       </c>
       <c r="F964" t="str">
-        <v>Royal Business Bank Announces New Lending Team and Loan Production Office in Northern California</v>
+        <v>San Diego, California--(Newsfile Corp. - August 31, 2026) - The law firm of Robbins Geller Rudman &amp; Dowd LLP announces that purchasers of Cogent Communications Holdings, Inc. (NASDAQ: CCOI) common stock between February 29, 2024 and May 1, 2026 (the "Class Period"), have until Monday, September 21, 2026 to seek appointment as lead plaintiff of the Cogent class action lawsuit.  Captioned City of Southfield Fire and Police Retirement System v. Cogent Communications Holdings, Inc., No. 26-cv-02609...</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>Solésence Brings Patent-Backed Skin Health Innovation to Hair and Scalp</v>
+        <v>Rogers déroule de nouveau son tapis rouge à Yorkville durant le TIFF</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C965" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D965" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E965" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326189/12101/en/Sol%C3%A9sence-Brings-Patent-Backed-Skin-Health-Innovation-to-Hair-and-Scalp.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353416/0/fr/rogers-d%C3%A9roule-de-nouveau-son-tapis-rouge-%C3%A0-yorkville-durant-le-tiff.html</v>
       </c>
       <c r="F965" t="str">
-        <v>New White Label Collection, Powered by WHSPR™ and Kleair™, Debuts with Revitalizing Scalp Serum and Scalp Screen Dry Shampoo SPF 45+ Sunscreen</v>
+        <v>Une programmation enrichie attend le public, y compris des projections extérieures gratuites de films lauréats du prix du public et des prestations musicales, dont une d’Our Lady Peace</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Texas Capital Appoints Mo Jamous as Chief Digital and Information Officer</v>
+        <v>Rogers Returns to Yorkville with The Rogers Red Carpet During TIFF</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C966" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D966" t="str">
         <v>Finance</v>
       </c>
       <c r="E966" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326181/25908/en/Texas-Capital-Appoints-Mo-Jamous-as-Chief-Digital-and-Information-Officer.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353416/0/en/rogers-returns-to-yorkville-with-the-rogers-red-carpet-during-tiff.html</v>
       </c>
       <c r="F966" t="str">
-        <v>DALLAS, July 13, 2026 (GLOBE NEWSWIRE) -- Texas Capital Bancshares, Inc. (NASDAQ: TCBI), the parent company of Texas Capital, announced the appointment of Mo Jamous as Managing Director, Chief Digital and Information Officer, effective immediately.</v>
+        <v>Expands entertainment with free outdoor screenings of TIFF People’s Choice Award winners and live musical performances, including Our Lady Peace</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>Twin Vee PowerCats Co. Announces Strategic Merger and Concurrent Privatization of its Recreational Marine Business</v>
+        <v>SenseNet Acquires N5 Sensors' Wildfire Business to Expand AI Wildfire Detection Platform and Accelerate U.S. Growth</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C967" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D967" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E967" t="str">
-        <v>https://www.newswire.com/news/twin-vee-powercats-co-announces-strategic-merger-and-concurrent-22824936</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359732</v>
       </c>
       <c r="F967" t="str">
-        <v/>
+        <v>SenseNet, a global leader in ultra-early wildfire detection, prediction, and management, today announced the acquisition of N5 Sensors wildfire business. The strategic transaction brings N5 Sensors&amp;#39; specialized fire-sensing technologies, hardware expertise, and customer relationships into SenseNet, accelerating the company&amp;#39;s vision to build the world&amp;#39;s most comprehensive wildfire intelligence platform. - - Through the acquisition, SenseNet assumes N5 Sensors&amp;#39; wildfire business, including... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359732</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>Mingteng International Announces Full Launch of ERP and MES Systems, Advancing Digitalization in Mold Manufacturing</v>
+        <v>Valmet's Financial Reporting in 2027</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C968" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D968" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E968" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326177/0/en/Mingteng-International-Announces-Full-Launch-of-ERP-and-MES-Systems-Advancing-Digitalization-in-Mold-Manufacturing.html</v>
+        <v>https://www.prnewswire.com/news-releases/valmets-financial-reporting-in-2027-302865021.html</v>
       </c>
       <c r="F968" t="str">
-        <v>Wuxi, China, July 13, 2026 (GLOBE NEWSWIRE) -- Mingteng International Corporation Inc. (the “Company” or “Mingteng International”) (Nasdaq: MTEN), an automotive mold developer and supplier in China, today announced that its wholly-owned subsidiary, Wuxi Mingteng Mould Technology Co., Ltd. (“Wuxi Mingteng”), has fully implemented and launched its Enterprise Resource Planning (“ERP”) and Manufacturing Execution System (“MES”). This milestone marks a significant step in the Company’s transition from experience-driven operations toward data-driven smart manufacturing, utilizing digital capabilities to support the core demands of global customers for high quality and rapid delivery.</v>
+        <v>ESPOO, Finland, Aug. 31, 2026 /PRNewswire/ -- Valmet Oyj's stock exchange release on August 31, 2026, at 4:00 p.m. EEST Valmet's Financial Reporting in 2027 Valmet will publish its Financial Statements Review, Half Year Financial Review and two Interim Reviews in 2027 as follows: February...</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>Integrity Billing Marks More Than a Decade of Leadership in Behavioral Health Revenue Cycle Management</v>
+        <v>Class Action Filed Against The Simply Good Foods Company (SMPL) Over ...</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C969" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D969" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E969" t="str">
-        <v>https://www.prweb.com/releases/integrity-billing-marks-more-than-a-decade-of-leadership-in-behavioral-health-revenue-cycle-management-302821600.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-the-simply-good-foods-company-smpl-over-r5217866.htm</v>
       </c>
       <c r="F969" t="str">
-        <v>Integrity Billing Company, a family-owned behavioral health revenue cycle management firm based in Palm Springs, Florida, is celebrating more than 10 years of serving treatment providers nationwide. The company is recognized for its ethical, U.S.-based billing operations, clinical...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>Kaskela Law Firm Alerts Global Business Travel Group Stockholders to ...</v>
+        <v>Levi &amp; Korsinsky Notifies Hertz Global Holding, Inc. (HTZ) Shareholders ...</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C970" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D970" t="str">
         <v>Finance</v>
       </c>
       <c r="E970" t="str">
-        <v>https://pr-inside.com/kaskela-law-firm-alerts-global-business-travel-group-stockholders-to-r5200536.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-hertz-global-holding-inc-htz-shareholders-r5217865.htm</v>
       </c>
       <c r="F970" t="str">
-        <v>(PR-inside.com) Is the $9.50 per share buyout agreement fair to the company's investors? PHILADELPHIA, PA / ACCESS Newswire / July 13, 2026 / Investor protection law firmKaskela Lawis investigating the Global Business Travel Group, Inc. (NYSE:GBTG) ("GBTG") stockholder buyout to determine whether the transaction as structured is fair and provides investors with a sufficient price for their GBTG shares. Click here to join the investigation:https://kaskelalaw.com/case/global-business-travel-group/ On May 4, 2026, GBTG announced that it had agreed to be privatized at a price of$9.50 per share in cash. Upon completion of the transaction, GBTG's public shareholders will be cashed out of their investment position at that price and ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>Securities Lawsuit Alert: Microsoft Corporation (MSFT) Investors - ...</v>
+        <v>Kaplan Fox Announces a Securities Investigation into DICK's Sporting Goods, Inc. (DKS) - Investors Encouraged to Contact the Firm</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C971" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D971" t="str">
         <v>Finance</v>
       </c>
       <c r="E971" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-microsoft-corporation-msft-investors-r5200535.htm</v>
+        <v>https://www.newsfilecorp.com/release/312112/Kaplan-Fox-Announces-a-Securities-Investigation-into-DICKs-Sporting-Goods-Inc.-DKS-Investors-Encouraged-to-Contact-the-Firm</v>
       </c>
       <c r="F971" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation that ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against DICK's Sporting Goods, Inc. ("Dick's Sporting Goods" or the "Company") (NYSE: DKS).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Dick's Sporting Goods investor and have suffered losses, or if you have information that could assist in the Dick's Sporting Goods investigation, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>Sportradar Group AG (SRAD) Investors: July 17, 2026 Filing Deadline ...</v>
+        <v>Kaplan Fox Urges Wise Group plc (WSE) Investors Seeking Recovery to Contact the Firm Before September 29, 2026</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C972" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D972" t="str">
         <v>Finance</v>
       </c>
       <c r="E972" t="str">
-        <v>https://pr-inside.com/sportradar-group-ag-srad-investors-july-17-2026-filing-deadline-r5200533.htm</v>
+        <v>https://www.newsfilecorp.com/release/312113/Kaplan-Fox-Urges-Wise-Group-plc-WSE-Investors-Seeking-Recovery-to-Contact-the-Firm-Before-September-29-2026</v>
       </c>
       <c r="F972" t="str">
-        <v>(PR-inside.com) SAN FRANCISCO, CA / ACCESS Newswire / July 13, 2026 / National plaintiffs law firm Lieff Cabraser Heimann &amp; Bernstein, LLP encourages investors in Sportradar Group AG ("Sportradar" or the "Company") (NASDAQ:SRAD) who purchased or otherwise acquired the Class A ordinary shares of Sportradar between November 7, 2024 and April 21, 2026, inclusive (the "Class Period") to contact us immediately regarding the pending securities class action against Sportradar. The deadline to apply to be lead plaintiff is July 17, 2026. Class Period: November 7, 2024 - April 21, 2026 Lead Plaintiff Motion Deadline: July 17, 2026 Case information: https://lieffcabraser.com/securities/sportradar/ Contact us: Email or text ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Wise Group plc ("Wise Group" or the "Company") (NASDAQ: WSE) on behalf of investors that purchased or otherwise acquired Wise Group securities between May 11, 2026 and July 23, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Wise Group and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Insulet Corporation (PODD) ...</v>
+        <v>Herbalife Reaffirms Third Quarter and Full Year 2026 Guidance</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C973" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D973" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E973" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-insulet-corporation-podd-r5200532.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/herbalife-reaffirms-third-quarter-full-135400744.html</v>
       </c>
       <c r="F973" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation that ..</v>
+        <v>LOS ANGELES, August 31, 2026--Herbalife Ltd. (NYSE: HLF), a premier health and wellness company, community and platform, today reaffirmed the third quarter and full-year 2026 financial guidance it provided on August 5, 2026 in connection with its second quarter 2026 earnings release.</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>Fastsættelse af kuponrenter - Nykredit Realkredit A/S</v>
+        <v>Cohen &amp;amp; Steers and Trademark Acquire Oak Hill Plaza Shopping Center in Austin, Texas</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C974" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D974" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E974" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326117/0/da/Fasts%C3%A6ttelse-af-kuponrenter-Nykredit-Realkredit-A-S.html</v>
+        <v>https://www.prnewswire.com/news-releases/cohen--steers-and-trademark-acquire-oak-hill-plaza-shopping-center-in-austin-texas-302865012.html</v>
       </c>
       <c r="F974" t="str">
-        <v>Til Nasdaq Copenhagen</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Cohen &amp; Steers (NYSE: CNS) announced today that the Cohen &amp; Steers Real Estate Opportunities Fund (REOF) has acquired Oak Hill Plaza, a shopping center in Austin, Texas. The acquisition was made through a joint venture with Trademark Property...</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>Photronics, Inc. (PLAB) Lawsuit - Investors Urged to Contact Levi &amp; ...</v>
+        <v>Resolutions of UPM-Kymmene Corporation's Extraordinary General Meeting</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C975" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D975" t="str">
         <v>Finance</v>
       </c>
       <c r="E975" t="str">
-        <v>https://pr-inside.com/photronics-inc-plab-lawsuit-investors-urged-to-contact-levi-r5200530.htm</v>
+        <v>https://www.prnewswire.com/news-releases/resolutions-of-upm-kymmene-corporations-extraordinary-general-meeting-302865013.html</v>
       </c>
       <c r="F975" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. that ..</v>
+        <v>UPM-Kymmene Corporation Stock Exchange Release (Decisions of extraordinary general meeting) August 31, 2026 at 15:30 EEST HELSINKI, Aug. 31, 2026 /PRNewswire/ -- Resolutions of UPM-Kymmene Corporation's Extraordinary General Meeting The Extraordinary General Meeting of UPM-Kymmene...</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>CALX LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Calix, Inc. Investors ...</v>
+        <v>Prenosis and Winners of the Chicago Innovation Awards Ring the Opening Nasdaq Bell</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C976" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D976" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E976" t="str">
-        <v>https://pr-inside.com/calx-lawsuit-alert-levi-korsinsky-notifies-calix-inc-investors-r5200529.htm</v>
+        <v>https://www.prnewswire.com/news-releases/prenosis-and-winners-of-the-chicago-innovation-awards-ring-the-opening-nasdaq-bell-302864410.html</v>
       </c>
       <c r="F976" t="str">
-        <v>(PR-inside.com) Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. that seeks to recover losses of shareholders who were adversely affected by ..</v>
+        <v>Prenosis recognized for its AI-directed precision therapeutics platform for acute illness CHICAGO, Aug. 31, 2026 /PRNewswire/ -- Prenosis®, a biology-based technology company delivering precision therapeutics, will join fellow winners of the Chicago Innovation Awards, the Chicago region's...</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>Diana Shipping Inc. Announces Extension of Tender Offer for All Outstanding Shares of Genco Shipping &amp; Trading</v>
+        <v>Kaplan Fox Advises Wix.com Ltd. (WIX) Investors of a Securities Class Action Deadline on September 22, 2026</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C977" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D977" t="str">
         <v>Finance</v>
       </c>
       <c r="E977" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326114/10065/en/Diana-Shipping-Inc-Announces-Extension-of-Tender-Offer-for-All-Outstanding-Shares-of-Genco-Shipping-Trading.html</v>
+        <v>https://www.newsfilecorp.com/release/312111/Kaplan-Fox-Advises-Wix.com-Ltd.-WIX-Investors-of-a-Securities-Class-Action-Deadline-on-September-22-2026</v>
       </c>
       <c r="F977" t="str">
-        <v>11.1 Million, or 29.7% of Outstanding Shares Not Owned by Diana, Tendered into Offer as of July 10</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Wix.com Ltd.  ("Wix" or the "Company") (NASDAQ: WIX) on behalf of investors that purchased or otherwise acquired Wix securities between February 19, 2025 and May 12, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Wix and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Contact Levi &amp; Korsinsky by August 28, 2026 to Join Class Action Against ...</v>
+        <v>Correction: QTREX Establishes Cryogenic Interconnect Capacity, More Than Four Times the Highest Publicly Disclosed Industry Benchmark</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C978" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D978" t="str">
         <v>Finance</v>
       </c>
       <c r="E978" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-28-2026-to-join-class-action-against-r5200528.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353393/0/en/correction-qtrex-establishes-cryogenic-interconnect-capacity-more-than-four-times-the-highest-publicly-disclosed-industry-benchmark.html</v>
       </c>
       <c r="F978" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>QTREX will unveil a cryogenic interconnect architecture designed to support 17,280 coaxial lines per stage at IEEE Quantum Week 2026 in Toronto.</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>PHR ALERT: Securities Fraud Class Action Launched Against Phreesia, ...</v>
+        <v>Colibri Resource Corporation Announces Grant of Stock Options and Corporate Update</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C979" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D979" t="str">
         <v>Finance</v>
       </c>
       <c r="E979" t="str">
-        <v>https://pr-inside.com/phr-alert-securities-fraud-class-action-launched-against-phreesia-r5200527.htm</v>
+        <v>https://www.newsfilecorp.com/release/312152/Colibri-Resource-Corporation-Announces-Grant-of-Stock-Options-and-Corporate-Update</v>
       </c>
       <c r="F979" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Phreesia, Inc. (NYSE:PHR) securities. If you suffered a loss on your Phreesia, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Phreesia, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Phreesia, Inc. ..</v>
+        <v>Dieppe, New Brunswick--(Newsfile Corp. - August 31, 2026) - Colibri Resource Corporation (TSXV: CBI) ("Colibri" or the "Company") announces that its Board of Directors has approved the grant of an aggregate of 2,750,000 stock options to directors, officers, employees and consultants of the Company pursuant to the Company's stock option plan.The options are exercisable at a price of $0.10 per common share. Of the options granted, 2,250,000 are exercisable for a period of five years and 500,000...</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>The Metals Royalty Company Announces Completion of First Production ...</v>
+        <v>Mobix Labs (Nasdaq: MOBX) Drone Acquisition Target Vision Aerial Opens Vulcan Orders, Projects 93% Revenue Growth in 2027</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C980" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D980" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E980" t="str">
-        <v>https://pr-inside.com/the-metals-royalty-company-announces-completion-of-first-production-r5200524.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/mobix-labs-nasdaq-mobx-drone-134000554.html</v>
       </c>
       <c r="F980" t="str">
-        <v>(PR-inside.com) First ore blasted at TMCR's royalty asset opens the mine's first ramp toward pellet production LONDON, UK / ACCESS Newswire / July 13, 2026 / The Metals Royalty Company Inc. ("TMCR" or the "Company") (NASDAQ:TMCR), a purpose-built financing platform dedicated to advancing U.S. critical mineral security and re-industrialization, today announced that its portfolio royalty asset, the Mesabi Metallics iron ore project in Nashwauk, Minnesota (the "Mesabi Project"), has successfully completed its first production blast, a defining milestone in Mesabi's drive to become the first new iron ore mine and pellet plant built in Minnesota in fifty years. Highlights: First production blast completed - ..</v>
+        <v>IRVINE, Calif., August 31, 2026--Mobix Labs, Inc. (Nasdaq: MOBX) ("Mobix Labs") today highlighted commercial progress at Vision Aerial, Inc. ("Vision Aerial"), the American drone manufacturer Mobix Labs has signed a definitive agreement to acquire.</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>Autonomix Medical Strengthens Global Intellectual Property Position with New Neural Sensing Patent Grant</v>
+        <v>Kaplan Fox is Investigating The Ensign Group, Inc. (ENSG) on Behalf of Shareholders for Possible Securities Law Violations</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C981" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D981" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E981" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326108/0/en/Autonomix-Medical-Strengthens-Global-Intellectual-Property-Position-with-New-Neural-Sensing-Patent-Grant.html</v>
+        <v>https://www.newsfilecorp.com/release/312110/Kaplan-Fox-is-Investigating-The-Ensign-Group-Inc.-ENSG-on-Behalf-of-Shareholders-for-Possible-Securities-Law-Violations</v>
       </c>
       <c r="F981" t="str">
-        <v>IP portfolio reflects Autonomix’s neural sensing leadership in multi-billion-dollar denervation market</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against The Ensign Group, Inc. ("Ensign" or the "Company") (NASDAQ: ENSG).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are an Ensign investor and have suffered losses, or if you have information that could assist in the Ensign investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing pmayer@kaplanfox.com...</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>Dario Expects Proprietary AI Engine DarioIQ™ to Increase Recurring Revenue from Existing Customers by 10-15%</v>
+        <v>The Hanover Insurance Group, Inc. Declares Quarterly Dividend of $0.95 Per Common Share</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C982" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D982" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.prnewswire.com/news-releases/dario-expects-proprietary-ai-engine-darioiq-to-increase-recurring-revenue-from-existing-customers-by-10-15-302823563.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-hanover-insurance-group-inc-declares-quarterly-dividend-of-0-95-per-common-share-302865007.html</v>
       </c>
       <c r="F982" t="str">
-        <v>DarioIQ drives higher engagement and retention, better clinical outcomes, higher client ROI and recurring revenue growth for Dario Dario IQ's AI-driven personalization increases member engagement by 40% and improves member retention by 20% by leveraging 13+ billion proprietary real-world...</v>
+        <v>WORCESTER, Mass., Aug. 31, 2026 /PRNewswire/ -- The Hanover Insurance Group, Inc. (NYSE: THG) announced today its board of directors has declared a quarterly dividend of $0.95 per share on the issued and outstanding common stock of the company, payable September 25, 2026, to shareholders...</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>Cognition Therapeutics Participating in Fireside Chat at B. Riley Securities' Mind, Muscle &amp; Vision Summit</v>
+        <v>Mkango Completes Acquisition of Remloy</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C983" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D983" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326105/0/en/Cognition-Therapeutics-Participating-in-Fireside-Chat-at-B-Riley-Securities-Mind-Muscle-Vision-Summit.html</v>
+        <v>https://pr-inside.com/mkango-completes-acquisition-of-remloy-r5217863.htm</v>
       </c>
       <c r="F983" t="str">
-        <v>PURCHASE, N.Y., July 13, 2026 (GLOBE NEWSWIRE) -- Cognition Therapeutics, Inc. (Nasdaq: CGTX), a clinical-stage company developing drugs that treat neurodegenerative disorders, announced that the Company’s president and CEO, Lisa Ricciardi , has been invited to participate in a fireside discussion at the B. Riley Mind, Muscle &amp;amp; Vision Summit on July 16, 2026. During the discussion with analyst, William Wood, Ph.D., Ms. Ricciardi will review the status of the Company's ongoing START study as well as the planned initiation of a Phase 3 registrational study of zervimesine (CT1812) in dementia with Lewy bodies (DLB) psychosis.</v>
+        <v>(PR-inside.com) CALGARY, AB, LONDON, UK, AND VANCOUVER, BC / ACCESS Newswire / August 31, 2026 / Mkango Resources Ltd. (AIM:MKA)(TSX-V:MKA) ("Mkango" or the "Company") is pleased to announce that following the announcement on 20 May 2026, the Company has completed the acquisition of the Remloy rare earth magnet recycling business ("Remloy") from Heraeus Amloy Technologies GmbH for€8 million (US$9.3 million[1]) in cash of which€5 million (US$5.8 million1) was settled by Mkango on closing (the "Transaction"). The balance of€3 million (US$3.5 million1) is payable in cash on 28 August 2028, being the second anniversary of completion. Remloy has developed a plant in Bitterfeld, ..</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>NorthStrive Defense Tech Executes Definitive Exclusive License Agreement with Florida State University Research Foundation for Multi-Domain Drone Payload Technology Across Defense, Aerospace and Maritime Applications</v>
+        <v>Canton Now a ‘Gig-Ready’ Community</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C984" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D984" t="str">
-        <v>Finance, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326106/0/en/NorthStrive-Defense-Tech-Executes-Definitive-Exclusive-License-Agreement-with-Florida-State-University-Research-Foundation-for-Multi-Domain-Drone-Payload-Technology-Across-Defense-.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353378/35697/en/canton-now-a-gig-ready-community.html</v>
       </c>
       <c r="F984" t="str">
-        <v>NorthStrive Defense Tech Executes Definitive Exclusive License Agreement with Florida State University Research Foundation for Multi-Domain Drone Payload T</v>
+        <v>Kinetic announced that Canton is a “Gig-Ready Community,” meaning more than 75% of homes in the community now have access to next-generation internet.</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>W. P. Carey Earns 2026 Great Place to Work Certification™ in the U.S., the Netherlands and the U.K.</v>
+        <v>Coherus to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C985" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D985" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E985" t="str">
-        <v>https://www.prnewswire.com/news-releases/w-p-carey-earns-2026-great-place-to-work-certification-in-the-us-the-netherlands-and-the-uk-302823088.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353377/33333/en/coherus-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F985" t="str">
-        <v>Also Named One of Fortune's Best Workplaces in New York™ for the Third Consecutive Year NEW YORK, July 13, 2026 /PRNewswire/ -- W. P. Carey Inc. (W. P. Carey, NYSE: WPC), a leading net lease REIT specializing in corporate sale-leasebacks, build-to-suits and the acquisition of...</v>
+        <v>REDWOOD CITY, Calif., Aug. 31, 2026 (GLOBE NEWSWIRE) -- Coherus Oncology, Inc. (NASDAQ: CHRS), today announced that the company will be participating in upcoming investor conferences:</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>Zimmer Biomet Announces Webcast and Conference Call of Second Quarter 2026 Financial Results</v>
+        <v>Kaplan Fox Alerts Investors of a Securities Class Action Against Alibaba Group Holding Limited (BABA) - Deadline Is October 5, 2026</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C986" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D986" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.prnewswire.com/news-releases/zimmer-biomet-announces-webcast-and-conference-call-of-second-quarter-2026-financial-results-302823400.html</v>
+        <v>https://www.newsfilecorp.com/release/312109/Kaplan-Fox-Alerts-Investors-of-a-Securities-Class-Action-Against-Alibaba-Group-Holding-Limited-BABA-Deadline-Is-October-5-2026</v>
       </c>
       <c r="F986" t="str">
-        <v>WARSAW, Ind., July 13, 2026 /PRNewswire/ -- Zimmer Biomet Holdings, Inc. (NYSE and SIX: ZBH), a global medical technology leader, today announced its second quarter earnings conference call will be webcast on Wednesday, August 5, 2026 at 8:30 a.m. ET. A news release detailing the...</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Alibaba Group Holding Limited ("Alibaba" or the "Company") (NYSE: BABA) on behalf of investors that purchased or otherwise acquired Alibaba securities between June 26, 2025 and June 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Alibaba and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>Lost Money on Futu Holdings Limited (FUTU)? Urged to Join Class Action ...</v>
+        <v>TryHard Holdings Limited Regains Compliance with Nasdaq Minimum Bid Price Requirement</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C987" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D987" t="str">
         <v>Finance</v>
       </c>
       <c r="E987" t="str">
-        <v>https://pr-inside.com/lost-money-on-futu-holdings-limited-futu-urged-to-join-class-action-r5200523.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353380/0/en/tryhard-holdings-limited-regains-compliance-with-nasdaq-minimum-bid-price-requirement.html</v>
       </c>
       <c r="F987" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>TRYHARD HOLDINGS LIMITED REGAINS COMPLIANCE WITH NASDAQ MINIMUM BID PRICE REQUIREMENT</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>Did You Lose Money on First Solar, Inc. (FSLR)? Levi &amp; Korsinsky Urges ...</v>
+        <v>Broadcom Introduces VMware Private AI Cloud, Enabling Enterprises to Scale AI Cost-Effectively, Operate More Securely, and Innovate Rapidly</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C988" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D988" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E988" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-first-solar-inc-fslr-levi-korsinsky-urges-r5200522.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353376/19933/en/broadcom-introduces-vmware-private-ai-cloud-enabling-enterprises-to-scale-ai-cost-effectively-operate-more-securely-and-innovate-rapidly.html</v>
       </c>
       <c r="F988" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
-[...2 lines deleted...]
-    <row r="989">
+        <v>Broadcom's Portfolio of Advanced Cloud Infrastructure, Application and Security Software Gives Enterprises a Production-ready Path to Building, Running, and Governing AI Where Their Data Lives Broadcom's Portfolio of Advanced Cloud Infrastructure, Application and Security Software Gives Enterprises a Production-ready Path to Building, Running, and Governing AI Where Their Data Lives</v>
+      </c>
+    </row>
+    <row r="989" xml:space="preserve">
       <c r="A989" t="str">
-        <v>Class Action Lawsuit Filed: GeneDx Holdings Corp. (WGS) - Join by August ...</v>
+        <v>Gench Education Announces 2026 Interim Results, High-Quality Education Delivers Steady Business Growth</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C989" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D989" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E989" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-genedx-holdings-corp-wgs-join-by-august-r5200521.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109644/</v>
+      </c>
+      <c r="F989" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - Shanghai Gench Education Group Limited (“Gench Education” or the “Company”, together with its subsidiaries, the “Group”, Stock Code:1525.HK) -- the leading higher vocational education group in East China and the largest higher vocational education group in Shanghai, delightedly announced the unaudited consolidated interim results for the six months ended 30 June, 2026 (the “Reporting Period”).
+During the Reporting Period, the Group recorded revenue of approximately RMB569 million, representing an increase of 6.6% year-on-year (“YoY”). Gross profit was RMB354 million, up 11.7% YoY; Profit for the year was RMB179 million, a YoY rise of 10.2%. Basic and diluted earnings per share attributable to ordinary equity holders of the parent were RMB0.45, compared to RMB0.41 in the same period last year. The growth in performance was primarily attributable to the rise in average tuition fees, boarding fees per student, and revenue from education-related services during the Reporting Period. The Board has resolved the payment of an interim dividend of HKD$0.04 per ordinary share for the six months ended 30 June 2026, maintaining a stable dividend policy.
+Policy Dividends Continued to Be Released, Lingang’s Location Advantages Solidified Growth Foundation
+As the largest private university in Shanghai, Shanghai Jian Qiao University (the “University”) has fully benefited from dual support from national vocational education policy and Lingang special area policy. In February 2025, the Management Committee of Lingang New Area issued “the Action Plan for High-Quality Development of Industry-Education Integration in Lingang New Area of China (Shanghai) Pilot Free Trade Zone (2025-2027)”, explicitly supporting the University in building itself into an industry-education integration university. In December 2025, “Shanghai Lingang Science and Technology Innovation City Construction Plan” was launched, encouraging universities to participate in regional innovation development and bringing the Group opportunities in terms of policy support and resources.
+At the national level, in February 2026, the Ministry of Education issued the “Opinions of the Ministry of Education on Deepening the Reform of Key Elements in Vocational Education and Teaching”, which focuses on the key links of industry-education integration. In June 2026, the State Council issued the “Education Development Plan for the Fifteenth Five-Year Plan Period” (the “Plan”), which proposes launching the “Dual Excellence” construction of high-level application-oriented undergraduate universities, and leading and driving universities to focus on cultivating distinctive disciplinary specialty clusters around key industrial chains. Driven by these multiple policies, the University has leveraged its location in Lingang’s emerging industry agglomeration to transform its geographical advantages into institutional competitiveness. As of 31 August 2025, 77.5% of the University’s 2025 graduates were employed in the Yangtze River Delta region and 59.2% in Shanghai, which fully demonstrated the University’s effective integration into the regional development ecosystem through its educational outcomes.
+Teaching Quality Has Been Steadily Enhanced, While Digital and Intelligent Transformation Has Been Vigorously Advanced
+The University remains committed to teaching quality as its core priority, with ongoing efforts to strengthen faculty capacity building, curriculum development and smart campus construction. In terms of faculty, as of 30 September 2025, among the full-time teachers, the master degree or higher accounted for 86.4%, the doctoral degree accounted for 28.8%, the senior title accounted for 38.6%, and the double-position accounted for 47.8%. Grounded in its positioning as an application-oriented technological university, the University vigorously promotes professional teachers to practice in enterprises, organizes thematic workshops on industry education integration, and enhances teachers’ awareness and competence in industry-education integration.
+In terms of program and curriculum development, in the 2026/27 school year, the University has introduced two undergraduate majors, namely the Artificial Intelligence and the Electronic Packaging Technology, closely aligning with the demands of key industries such as integrated circuits and artificial intelligence. The University focuses on courses connotative construction, constructs “school level – city level – national level” 3-level courses building system, and enhances practical teaching and quality teaching. In 2025, 12 courses were selected as Shanghai first class undergraduate courses - the number of approved courses showed a YoY increase of 50%, reaching a historic new high. Besides, 26 courses were approved as Shanghai higher education municipal level key courses - the number of approved courses ranked the 7th place among higher education institutions in Shanghai, and thus became the only private university in the top 10. The courses cover various types including “AI+courses” and “industry-education integration courses”. In 2025, the “Fundamentals of Gemstone Geology and Crystallography” course of the College of Jewelry was selected as a “Online/Offline Hybrid First-Class Course”, achieving a breakthrough for the University in the construction of national first-class courses. In May 2026, the “Fundamentals of Intelligent Manufacturing Equipment” course of the College of Mechanical and Electronic Engineering was included in the national case collection of “Excellent Intelligent Manufacturing Courses”.
+The Group continues to deepen the upgrading and renovation of teaching and research instruments and equipment as well as teaching laboratories. The University has deployed smart classrooms integrated with high-definition cameras, intelligent audio devices and high-speed networks, and has built a smart teaching system covering the entire process of talent cultivation, curriculum teaching and quality monitoring. Furthermore, the Group has actively explored the deep integration of AI and education, embedded technologies such as AI, 5G, and VR into the teaching process, and initiated the construction of a DeepSeek-based large model for vertical-domain educational applications, thereby creating three intelligent agents for services, management, and teaching.
+Industry-Education Integration Has Been Further Deepened, While the Diversified Education Ecosystem Has Been Continuously Improved
+The Group is fully committed to building an industry-education integrated university. It implements a tripartite operational model integrating “academic schools + industrial colleges + corporate entities”, striving to achieve the synergistic development of “industry, academia, research, and innovation” as an integrated whole. As of 30 June 2026, the University has successively launched seven key industry-education integration projects covering the College of Mechanical and Electronic Engineering, the College of Journalism and Communications, the Business College, the College of Art Design and the College of Jewelry. It has established Medical Engineering Industrial College, the Live Streaming Economy Industrial College, and Big Data Industrial College, is actively preparing for the establishment of the Integrated Circuit Industrial College and the Intelligent Manufacturing Industrial College, and endeavors to create a distinctive educational framework featuring multi-track industry and college collaboration and comprehensive industry-education integration.
+International cooperation has made steady progress, while external exchanges have continued to expand. The University works with Vaughn College of Aeronautics and Technology, The Kyoto College of Graduate Studies for Informatics, Teesside University, among others, in junior college to master’s program, undergraduate to master’s program, dual bachelor’s program and other programs. In 2025, the University contracted with 11 overseas famous universities/colleges in Germany, United Kingdom, New Zealand, Thailand and other countries, to expand teachers and students’ overseas exchange channels. As the first private university in Shanghai that has obtained the qualification to recruit international students, the University also attracts international students from many countries around the world and forms an international student education system that combines long-term and short-term programs.
+The University has a well-established lifelong education system. With the Shanghai “Dual-system” Pilot Base for Continuing Education of Employees in Higher Education Institutions (Incubation) as a platform, the University has built an integrated, multi-field and cross-age lifelong education system for knowledge updating and ability enhancement, covering adult higher education, vocational skills training, and youth science and innovation education. As of 30 June 2026, the number of in-service students enrolled in the University’s adult continuing education programs amounted to 3,316, and a total of over 400 types of vocational skill certificate training had been provided.
+Financial Position Remains Sound, While the Asset-Liability Structure Has Been Continuously Optimized
+During the Reporting Period, finance costs of the Group decreased by 69.0% YoY, which was primarily due to the result of early repayment of most of long-term interest-bearing bank borrowings by the end of 2025. As at 30 June 2026, the scale of interest-bearing borrowings decreased to RMB276.7 million, with the gearing ratio remaining at 0.1. The financial position has become more robust.
+Looking forward, Mr. Zhao Donghui, Chairman of the Board and Executive Director of Gench Education, stated: “The Group’s performance in the first half of 2026 achieved steady growth, validating the feasibility of its high-quality development strategy. In the future, we will continue to adhere to the educational philosophy of ‘student-oriented, teaching-centred, undergraduate-focused’ and the work ideology of ‘quality as the core, teaching as the centre, students as the base, teachers as the principal’ to promote the high-quality development of our undertakings. We will also fully capitalize on this historic opportunity by proactively aligning with the national strategy of promoting the high-quality development of vocational education and with Lingang’s regional initiative of becoming a ‘Global Hub of Power’, cultivate more high-quality technical and skilled talents, and accelerate the transformation to an industry-education integration university, and strive to build our University into a first-class private university in China with more unique features and international standing and a long-distance runner for the high-quality development of higher education in China.”
+About Shanghai Gench Education Group Limited
+Gench Education (Stock Code: 1525.HK) is a higher vocational education group which provides undergraduate education and junior college education, focusing on high-quality schooling for the provision of excellent education for students. The Group operates Shanghai Jian Qiao University, being the domestic leading private university, at Lingang New Area of China (Shanghai) Pilot Free Trade Zone. As measured by the number of full-time students enrolled in the 2025/26 school year, the University is the largest private university in Shanghai and is also a leading private university in the entire Yangtze River Delta. According to CUAA.net , the University ranked third among all category I private universities in China for five consecutive years and first among private universities in the Yangtze River Delta for seven consecutive years. Over 26 years of operation, the schooling quality of the University ranked in the forefront of peer universities, which has accumulated a solid brand reputation. Since 2004, the University has been consecutively awarded “Shanghai Civilized Unit” over 18 years. The University has won numerous honorary titles such as “National Model Unit of Civilization ”, “Shanghai Garden Unit”, “Shanghai Safe and Civilized Campus”, etc. The University has also been granted reputable title of “Lei Feng Spirit College Demonstration Education Base” among the first batch of universities in the PRC in April 2024, and was awarded the “Contribution Award for Promoting Lei Feng Spirit in the New Era ” in September 2024. In February and March 2025, the University was successively recognized as an “Outstanding Unit in Information Disclosure Work among Shanghai Higher Education Institutions for 2023-2024” and an “Outstanding Unit in Petition Work within the Shanghai Education System for 2024”.
+This press release is issued by Porda Havas International Finance Communications Group on behalf of Shanghai Gench Education Group Limited. For further information, please contact:
+Porda Havas International Finance Communications Group
+E-mail: gench.hk@pordahavas.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>ZTS LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Zoetis Inc. Investors ...</v>
+        <v>New York Stock Exchange Joins Japan Go IPO Summit 2026 as Registration ...</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C990" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D990" t="str">
         <v>Finance</v>
       </c>
       <c r="E990" t="str">
-        <v>https://pr-inside.com/zts-lawsuit-alert-levi-korsinsky-notifies-zoetis-inc-investors-r5200520.htm</v>
+        <v>https://pr-inside.com/new-york-stock-exchange-joins-japan-go-ipo-summit-2026-as-registration-r5217862.htm</v>
       </c>
       <c r="F990" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks to ..</v>
+        <v>(PR-inside.com) NYSE's Carol Hou and Senior Officials from Japan's METI and JETRO Join as Panel Speakers Alongside the Founders of Japan's Deep-Tech Champions Invitation-Only Summit Approaches Capacity: Executives and Investors Urged to Request Registration Now for September 16 in Tokyo NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / With less than a month until the second annual Japan Go IPO Summit , the New York Stock Exchange (NYSE) has joined the event's speaker faculty, adding the world's largest exchange to a program built around the founders and investors driving Japan's next generation of global champions. The Summit takes place ..</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>Did You Lose Money on Black Rock Coffee Bar, Inc. (BRCB)? Levi &amp; Korsinsky ...</v>
+        <v>authID Selected to Strengthen Workforce Security for Multi-National Manufacturing Automation Company</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C991" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D991" t="str">
         <v>Finance</v>
       </c>
       <c r="E991" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-black-rock-coffee-bar-inc-brcb-levi-korsinsky-r5200518.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353375/0/en/authid-selected-to-strengthen-workforce-security-for-multi-national-manufacturing-automation-company.html</v>
       </c>
       <c r="F991" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This ..</v>
+        <v>Global industrial automation provider deploys authID's biometric identity verification to protect tens of thousands of employees and contractors across Microsoft Entra ID and ServiceNow platforms</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>Securities Class Action Lawsuit Filed Against BitGo Holdings, Inc. ...</v>
+        <v>Edge Total Intelligence Reports Second Quarter and First Half 2026 Results</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C992" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D992" t="str">
         <v>Finance</v>
       </c>
       <c r="E992" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-bitgo-holdings-inc-r5200517.htm</v>
+        <v>https://www.newsfilecorp.com/release/312091/Edge-Total-Intelligence-Reports-Second-Quarter-and-First-Half-2026-Results</v>
       </c>
       <c r="F992" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>Arlington, Virginia--(Newsfile Corp. - August 31, 2026) - Edge Total Intelligence Inc. (TSXV: CTRL) (OTCQB: UNFYF) (FSE: Q5I) ("edgeTI" or the "Company") today reported financial results for the three and six months ended June 30, 2026. All amounts are in United States dollars unless otherwise indicated.Revenue for the second quarter was $1,961,464, an increase of 380% from $408,390 in the second quarter of 2025 and an increase of 16% from $1,685,848 in the first quarter of 2026. Revenue for the...</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Commvault ...</v>
+        <v>EquipmentShare.com Inc. (EQPT) Deadline Approaching: Berger Montague Advises Investors of Deadline in Securities Fraud Lawsuit</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C993" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D993" t="str">
         <v>Finance</v>
       </c>
       <c r="E993" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-commvault-r5200515.htm</v>
+        <v>https://www.newsfilecorp.com/release/312044/EquipmentShare.com-Inc.-EQPT-Deadline-Approaching-Berger-Montague-Advises-Investors-of-Deadline-in-Securities-Fraud-Lawsuit</v>
       </c>
       <c r="F993" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. that ..</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 31, 2026) - National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against EquipmentShare.com Inc. (NASDAQ: EQPT) ("EquipmentShare" or the "Company") on behalf of investors who purchased or acquired EquipmentShare securities during the period from January 19, 2026 through June 23, 2026 (the "Class Period"), including in or traceable to the Company's January 2026 initial public offering ("IPO").Investor Deadline:...</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Securities Lawsuit Alert: Helen of Troy Limited (HELE) Investors - ...</v>
+        <v>MicroVision Regains Compliance with Nasdaq's Continued Listing Requirements ...</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C994" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D994" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E994" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-helen-of-troy-limited-hele-investors-r5200514.htm</v>
+        <v>https://pr-inside.com/microvision-regains-compliance-with-nasdaq-s-continued-listing-requirements-r5217861.htm</v>
       </c>
       <c r="F994" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
+        <v>(PR-inside.com) REDMOND, WA / ACCESS Newswire / August 31, 2026 / MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced that it had been notified by Nasdaq Listing Qualifications that the company had regained compliance with Nasdaq's continued listing requirements and that the matter is now closed. In the written notice received by the company on August 26, 2026, the Nasdaq Listing Qualifications Staff concluded that the company had regained compliance with Listing Rule 5550(a)(2), which requires maintenance of a minimum bid price of at least $1 per share. The company had ..</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Class Action Lawsuit Filed: Lucid Group, Inc. (LCID) - Join by July ...</v>
+        <v>MicroVision Regains Compliance with Nasdaq's Continued Listing Requirements</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C995" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D995" t="str">
         <v>Finance</v>
       </c>
       <c r="E995" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-lucid-group-inc-lcid-join-by-july-r5200513.htm</v>
+        <v>https://www.newswire.com/news/microvision-regains-compliance-with-nasdaq-s-continued-listing-requirements</v>
       </c>
       <c r="F995" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v/>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Did You Lose Money on GRAIL, Inc. (GRAL)? Levi &amp; Korsinsky Urges Investors ...</v>
+        <v>SEALSQ's $24.5M Pure-Play Quantum Computing Investments and Collaborations Begin Generating Commercial Synergies</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C996" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D996" t="str">
         <v>Finance</v>
       </c>
       <c r="E996" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-grail-inc-gral-levi-korsinsky-urges-investors-r5200510.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353371/0/en/sealsq-s-24-5m-pure-play-quantum-computing-investments-and-collaborations-begin-generating-commercial-synergies.html</v>
       </c>
       <c r="F996" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks to ..</v>
+        <v>Geneva, Switzerland, Aug. 31, 2026 (GLOBE NEWSWIRE) -- SEALSQ Corp (NASDAQ: LAES) ("SEALSQ" or the "Company"), a global leader in semiconductor, PKI and post-quantum technologies, today highlighted the investment and commercialization strategy behind SEALQUANTUM , its initiative to build a Sovereign Quantum Vertical Stack (the “Stack”) connecting complementary technologies across the emerging quantum economy.</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>Securities Fraud Class Action Filed Against ZoomInfo Technologies Inc. ...</v>
+        <v>Kaplan Fox Alerts Microvast Holdings, Inc. (MVST) Investors to the Lead Plaintiff Deadline on September 21, 2026</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C997" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D997" t="str">
         <v>Finance</v>
       </c>
       <c r="E997" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-zoominfo-technologies-inc-r5200509.htm</v>
+        <v>https://www.newsfilecorp.com/release/312107/Kaplan-Fox-Alerts-Microvast-Holdings-Inc.-MVST-Investors-to-the-Lead-Plaintiff-Deadline-on-September-21-2026</v>
       </c>
       <c r="F997" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Microvast Holdings, Inc. ("Microvast" or the "Company") (NASDAQ: MVST) on behalf of investors that purchased or otherwise acquired Microvast securities between April 1, 2025 and March 16, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Microvast and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Roblox Corporation (RBLX) ...</v>
+        <v>Kaplan Fox Notifies ARS Pharmaceuticals Inc. (SPRY) Investors of an Upcoming Lead Plaintiff Deadline on October 5, 2026</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C998" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D998" t="str">
         <v>Finance</v>
       </c>
       <c r="E998" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-roblox-corporation-rblx-r5200508.htm</v>
+        <v>https://www.newsfilecorp.com/release/312108/Kaplan-Fox-Notifies-ARS-Pharmaceuticals-Inc.-SPRY-Investors-of-an-Upcoming-Lead-Plaintiff-Deadline-on-October-5-2026</v>
       </c>
       <c r="F998" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against ARS Pharmaceuticals Inc. ("ARS" or the "Company") (NASDAQ: SPRY) on behalf of investors that purchased or otherwise acquired ARS securities between March 9, 2026 and June 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in ARS and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>Bluesky Digital Provides Update on Proposed Acquisition of ChessGold ...</v>
+        <v>Kaplan Fox &amp; Kilsheimer LLP is Investigating Coastal Financial Corporation (CCB) for Possible Securities Law Violations</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C999" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D999" t="str">
         <v>Finance</v>
       </c>
       <c r="E999" t="str">
-        <v>https://pr-inside.com/bluesky-digital-provides-update-on-proposed-acquisition-of-chessgold-r5200507.htm</v>
+        <v>https://www.newsfilecorp.com/release/312106/Kaplan-Fox-Kilsheimer-LLP-is-Investigating-Coastal-Financial-Corporation-CCB-for-Possible-Securities-Law-Violations</v>
       </c>
       <c r="F999" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / July 13, 2026 / Bluesky Digital Assets Corp. (CSE:BTC)(OTCQB:BTCWF) ("Bluesky" or the "Company") is providing shareholders with an update regarding its previously announced proposed acquisition of ChessGold Inc. ("ChessGold"), previously announced in the Company's news releases of January 22, 2026 and April 17, 2026 (the "Transaction"), which is currently in advanced stages of review by the Canadian Securities Exchange (the "CSE"). As previously disclosed, the CSE has determined that the Transaction constitutes a "Fundamental Change" under the policies of the CSE. Accordingly, trading in the Company's common shares has remained halted since the announcement of ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Coastal Financial Corporation ("Coastal" or the "Company") (NASDAQ: CCB).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Coastal investor and have suffered losses, or if you have information that could assist in the Coastal investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>ESGFIRE Publishes Pre-Listing Analysis on Alchemy Labs Inc. (TSXV: ALCH) Ahead of TSX Venture Exchange Debut</v>
+        <v>QTREX to Unveil Ultra-High-Density Interconnect Architecture Supporting 17,280 Coaxial Lines per Cryogenic Stage at IEEE Quantum Week 2026</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C1000" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D1000" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.prnewswire.com/news-releases/esgfire-publishes-pre-listing-analysis-on-alchemy-labs-inc-tsxv-alch-ahead-of-tsx-venture-exchange-debut-302823771.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353366/0/en/qtrex-to-unveil-ultra-high-density-interconnect-architecture-supporting-17-280-coaxial-lines-per-cryogenic-stage-at-ieee-quantum-week-2026.html</v>
       </c>
       <c r="F1000" t="str">
-        <v>Company: Alchemy Labs Inc. Listing: TSX Venture Exchange Ticker: TSXV: ALCH Reference price: CAD $1.00 (IPO offering price) Implied market cap at offering price: ~CAD $54.5M Business: Defence &amp; automotive nanotechnology — thermal signature management (Crypsis) + windshield protection film...</v>
+        <v>QTREX will unveil a cryogenic interconnect architecture designed to support 17,280 coaxial lines per stage at IEEE Quantum Week 2026 in Toronto.</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>MGN INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Pentair Shares Plunge 15% After Undisclosed Pool Channel Destocking Comes to Light</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C1001" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D1001" t="str">
         <v>Finance</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://pr-inside.com/mgn-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200504.htm</v>
+        <v>https://www.newsfilecorp.com/release/312043/Pentair-Shares-Plunge-15-After-Undisclosed-Pool-Channel-Destocking-Comes-to-Light</v>
       </c>
       <c r="F1001" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Megan Holdings Limited (NASDAQ:MGN) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Megan securities: (1) pursuant to the registration statement and prospectus issued in connection with the Company's September 26, 2025 initial public offering ("IPO"); or (ii) between September 26, 2025, and March ..</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 31, 2026) - Berger Montague, a leading national plaintiffs' law firm, announces a class action lawsuit against Pentair plc (NYSE: PNR) ("Pentair" or the "Company") on behalf of investors who purchased or acquired Pentair securities during the period from March 11, 2025 through July 14, 2026 (the "Class Period").Q&amp;AWhat is this lawsuit about? According to the complaint, between March 11, 2025 and July 14, 2026, Pentair and certain executives...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>